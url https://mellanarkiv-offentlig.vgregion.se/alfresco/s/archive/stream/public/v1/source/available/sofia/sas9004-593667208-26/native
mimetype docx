--- v0 (2026-04-05)
+++ v1 (2026-05-28)
@@ -8,295 +8,205 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7824A99E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00FE1239">
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc214615370"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FE1239" w:rsidRDefault="0090347E" w14:paraId="7824A99E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc125711697" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc134102741" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc153284927" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc210890863" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc210890926" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc214615370" w:id="5"/>
       <w:r>
         <w:t xml:space="preserve">Läkemedel – generella ordinationer för sjuksköterskor vid </w:t>
       </w:r>
       <w:r w:rsidR="0385BCF3">
         <w:t xml:space="preserve">verksamhetsområde </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="2BEFA394">
-        <w:t>nestesi, operation och intensivvård (</w:t>
-[...7 lines deleted...]
-        <w:t>), SÄS</w:t>
+        <w:t>nestesi, operation och intensivvård (AnOpIVA), SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="7BA4DF1A" w14:textId="77777777" w:rsidR="00BC0434" w:rsidRDefault="00BC0434" w:rsidP="00BC0434">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidR="00BC0434" w:rsidP="00BC0434" w:rsidRDefault="00BC0434" w14:paraId="7BA4DF1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc210890864"/>
-[...18 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_Toc210890864" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc210890927" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc214615371" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000409" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc458000885" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc466549845" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc466898301" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc468277048" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc256000193" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc256000247" w:id="19"/>
+      <w:bookmarkStart w:name="_Toc256000301" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc256000355" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc125711698" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc134102742" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc153284928" w:id="24"/>
+      <w:r w:rsidR="00BC0434">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="1F62E53B" w14:textId="13755CAB" w:rsidR="00BC0434" w:rsidRPr="00F60B9C" w:rsidRDefault="00216988" w:rsidP="00F60B9C">
-[...28 lines deleted...]
-        <w:t>)</w:t>
+    <w:p w:rsidR="7C9A5CF2" w:rsidP="514538FB" w:rsidRDefault="7C9A5CF2" w14:paraId="2D98E29E" w14:textId="19F80203">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="7C9A5CF2">
+        <w:rPr/>
+        <w:t>Justerat indikation propavan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787C6215" w14:textId="3DFC90C2" w:rsidR="00A47277" w:rsidRDefault="00A47277" w:rsidP="00F60B9C">
-[...63 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc214615372"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FE1239" w:rsidRDefault="0090347E" w14:paraId="318C0C3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc210890865" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc210890928" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc214615372" w:id="27"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="64BE1AC2" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00FE1239" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidRPr="00FE1239" w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="64BE1AC2" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Dessa generella ordinationer gäller sjuksköterskor som tjänstgör på </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="7639BBDE">
         <w:t>AnOpIVA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, Södra Älvsborgs Sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A4EC23" w14:textId="77777777" w:rsidR="003E5F7E" w:rsidRDefault="0090347E" w:rsidP="009A025F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidP="009A025F" w:rsidRDefault="0090347E" w14:paraId="37A4EC23" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc134102743"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc214615373"/>
+      <w:bookmarkStart w:name="_Toc134102743" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc153284929" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc210890866" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc210890929" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc214615373" w:id="32"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00DB6DB0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00DB6DB0">
         <w:instrText>TOC \o "1-3" \h \z</w:instrText>
       </w:r>
       <w:r w:rsidR="00DB6DB0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2176AB1C" w14:textId="73DAEFC1" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="2176AB1C" w14:textId="73DAEFC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615374" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615374">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615374 \h </w:instrText>
@@ -308,64 +218,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="608F1BF3" w14:textId="19406FE8" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="608F1BF3" w14:textId="19406FE8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615375" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615375">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615375 \h </w:instrText>
@@ -377,67 +287,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D301DC1" w14:textId="3E401EC7" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="6D301DC1" w14:textId="3E401EC7">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615376" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615376">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Adrenalin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615376 \h </w:instrText>
@@ -449,67 +359,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69F26534" w14:textId="66D19CF2" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="69F26534" w14:textId="66D19CF2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615377" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615377">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Acetylcystein</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615377 \h </w:instrText>
@@ -521,67 +431,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="132171E8" w14:textId="275C0846" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="132171E8" w14:textId="275C0846">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615378" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615378">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Alfentanil (Rapifen®)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615378 \h </w:instrText>
@@ -593,67 +503,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="051B87FC" w14:textId="3A752DF0" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="051B87FC" w14:textId="3A752DF0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615379" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615379">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Amiodaron (Cordarone)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615379 \h </w:instrText>
@@ -665,67 +575,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C3C7297" w14:textId="34F80C80" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="0C3C7297" w14:textId="34F80C80">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615380" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615380">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Atropin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615380 \h </w:instrText>
@@ -737,67 +647,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0604CC7F" w14:textId="63A6C279" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="0604CC7F" w14:textId="63A6C279">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615381" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615381">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Betametason (Betapred)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615381 \h </w:instrText>
@@ -809,67 +719,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0125DC1D" w14:textId="29DF2D60" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="0125DC1D" w14:textId="29DF2D60">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615382" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615382">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Calciumgluconat/Zeltacin (100 mg/ml)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615382 \h </w:instrText>
@@ -881,67 +791,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2479EBF3" w14:textId="33CA9D49" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="2479EBF3" w14:textId="33CA9D49">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615383" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615383">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Catapresan</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615383 \h </w:instrText>
@@ -953,67 +863,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="745D9195" w14:textId="5DD600CD" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="745D9195" w14:textId="5DD600CD">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615384" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615384">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Catapresan</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615384 \h </w:instrText>
@@ -1025,139 +935,105 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44A6F156" w14:textId="1C205E6D" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidP="3AA98A79" w:rsidRDefault="003E5F7E" w14:paraId="44A6F156" w14:textId="1C205E6D">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615385" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615385">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Celecoxib (Celebra)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...25 lines deleted...]
-          </w:rPr>
           <w:t>7</w:t>
-        </w:r>
-[...5 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53853733" w14:textId="64E38DFB" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="53853733" w14:textId="64E38DFB">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615386" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615386">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Desloratadine</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1170,75 +1046,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38A379E4" w14:textId="65704996" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="38A379E4" w14:textId="65704996">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615387" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615387">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diazepam (Stesolid® novum</w:t>
         </w:r>
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1251,64 +1127,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7287FBEA" w14:textId="3C5AAB2A" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="7287FBEA" w14:textId="3C5AAB2A">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615388" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615388">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diazepam (Stesolid®)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615388 \h </w:instrText>
@@ -1320,75 +1196,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65D822E9" w14:textId="31D27AAB" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="65D822E9" w14:textId="31D27AAB">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615389" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615389">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diklofenak (Voltaren, Diklofenak</w:t>
         </w:r>
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1401,67 +1277,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FC03BDB" w14:textId="343687E8" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="2FC03BDB" w14:textId="343687E8">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615390" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615390">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Droperidol (Dridol®)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615390 \h </w:instrText>
@@ -1473,67 +1349,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CC51A05" w14:textId="034A7E99" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="7CC51A05" w14:textId="034A7E99">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615391" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615391">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dynastat</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615391 \h </w:instrText>
@@ -1545,67 +1421,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30842D60" w14:textId="5621CADE" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="30842D60" w14:textId="5621CADE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615392" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615392">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Efedrin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615392 \h </w:instrText>
@@ -1617,67 +1493,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59CD8395" w14:textId="1B09B814" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="59CD8395" w14:textId="1B09B814">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615393" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615393">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fenylefrin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615393 \h </w:instrText>
@@ -1689,67 +1565,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C3DBE73" w14:textId="7471C4CE" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="3C3DBE73" w14:textId="7471C4CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615394" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615394">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Furosemid (Furix®)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615394 \h </w:instrText>
@@ -1761,67 +1637,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27C01B05" w14:textId="20E07DD5" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="27C01B05" w14:textId="20E07DD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615395" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615395">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Glucos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615395 \h </w:instrText>
@@ -1833,67 +1709,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FD94F1C" w14:textId="6BA9B3FA" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="0FD94F1C" w14:textId="6BA9B3FA">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615396" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615396">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Glucos-Na-K</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615396 \h </w:instrText>
@@ -1905,67 +1781,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EBC92CE" w14:textId="53BD140A" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="1EBC92CE" w14:textId="53BD140A">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615397" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615397">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ibuprofen (Brufen, Ibumetin®)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615397 \h </w:instrText>
@@ -1977,67 +1853,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4358B410" w14:textId="53C11CC2" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="4358B410" w14:textId="53C11CC2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615398" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615398">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Insulin, Human insulinanalog med snabb effekt (till exempel Novarapid, Lispro 100</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615398 \h </w:instrText>
@@ -2049,67 +1925,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D00B1BD" w14:textId="6B3386C2" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="3D00B1BD" w14:textId="6B3386C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615399" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615399">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kajos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615399 \h </w:instrText>
@@ -2121,67 +1997,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EAF7706" w14:textId="65E85744" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="5EAF7706" w14:textId="65E85744">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615400" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615400">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Laxoberal®</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615400 \h </w:instrText>
@@ -2193,67 +2069,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C761971" w14:textId="55809630" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="0C761971" w14:textId="55809630">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615401" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615401">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Metoklopramid (Primperan)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615401 \h </w:instrText>
@@ -2265,67 +2141,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29BACBFC" w14:textId="6921F305" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="29BACBFC" w14:textId="6921F305">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615402" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615402">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Metoprolol (Seloken)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615402 \h </w:instrText>
@@ -2337,67 +2213,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E304468" w14:textId="5E25EFD4" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="7E304468" w14:textId="5E25EFD4">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615403" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615403">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Midazolam</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615403 \h </w:instrText>
@@ -2409,67 +2285,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CBD3D06" w14:textId="5BB8E633" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="1CBD3D06" w14:textId="5BB8E633">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615404" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615404">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Morfin 1 mg/ml</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615404 \h </w:instrText>
@@ -2481,67 +2357,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22DAD0BE" w14:textId="1CAE3EA6" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="22DAD0BE" w14:textId="1CAE3EA6">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615405" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615405">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Movicol</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615405 \h </w:instrText>
@@ -2553,67 +2429,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F86E064" w14:textId="7A31718B" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="3F86E064" w14:textId="7A31718B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615406" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615406">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Pulver till oral lösning i dospåse (Kaliumklorid Makrogol)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615406 \h </w:instrText>
@@ -2625,67 +2501,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="345B2E3A" w14:textId="3BEEE45C" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="345B2E3A" w14:textId="3BEEE45C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615407" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615407">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Naloxon APL</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615407 \h </w:instrText>
@@ -2697,67 +2573,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29092F01" w14:textId="72AFA1EE" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="29092F01" w14:textId="72AFA1EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615408" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615408">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Naloxon</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615408 \h </w:instrText>
@@ -2769,67 +2645,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="605CFB39" w14:textId="06D2F8F7" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="605CFB39" w14:textId="06D2F8F7">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615409" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615409">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Nezeril®</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615409 \h </w:instrText>
@@ -2841,67 +2717,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A1EACF2" w14:textId="00252BC9" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="6A1EACF2" w14:textId="00252BC9">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615410" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615410">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>NiQuitin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615410 \h </w:instrText>
@@ -2913,64 +2789,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35DDA7B1" w14:textId="7899BD5E" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="35DDA7B1" w14:textId="7899BD5E">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615411" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615411">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Nitrolingual®</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615411 \h </w:instrText>
@@ -2982,67 +2858,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1376FABC" w14:textId="2AB37134" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="1376FABC" w14:textId="2AB37134">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615412" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615412">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Omeprazol</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615412 \h </w:instrText>
@@ -3054,67 +2930,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="567DB212" w14:textId="506B5A76" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="567DB212" w14:textId="506B5A76">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615413" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615413">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ondansetron</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615413 \h </w:instrText>
@@ -3126,67 +3002,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F254A16" w14:textId="09FCD9FD" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="2F254A16" w14:textId="09FCD9FD">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615414" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615414">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Oxazepam (Sobril)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615414 \h </w:instrText>
@@ -3198,67 +3074,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4497F6E6" w14:textId="6B5FA7EF" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="4497F6E6" w14:textId="6B5FA7EF">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615415" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615415">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Oxykodon</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615415 \h </w:instrText>
@@ -3270,67 +3146,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14E7A548" w14:textId="3FD04EBE" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="14E7A548" w14:textId="3FD04EBE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615416" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615416">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Oxykodon</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615416 \h </w:instrText>
@@ -3342,65 +3218,65 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15BC78D3" w14:textId="300D28A4" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="15BC78D3" w14:textId="300D28A4">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615417" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615417">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Oxynorm, Oxycontin injektionsvätska 10 mg/ml.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615417 \h </w:instrText>
         </w:r>
@@ -3411,67 +3287,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A73FCEF" w14:textId="4DDCC5C2" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="7A73FCEF" w14:textId="4DDCC5C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615418" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615418">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Paracetamol</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615418 \h </w:instrText>
@@ -3483,67 +3359,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EBB4533" w14:textId="4FDDDEAC" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="4EBB4533" w14:textId="4FDDDEAC">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615419" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615419">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Petidin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615419 \h </w:instrText>
@@ -3555,67 +3431,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="015A906B" w14:textId="57511774" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="015A906B" w14:textId="57511774">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615420" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615420">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Postafen®</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615420 \h </w:instrText>
@@ -3627,67 +3503,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A631903" w14:textId="0975F743" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="0A631903" w14:textId="0975F743">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615421" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615421">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Propavan</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615421 \h </w:instrText>
@@ -3699,67 +3575,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16C34E27" w14:textId="20BE985E" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="16C34E27" w14:textId="20BE985E">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615422" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615422">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ringer-acetat Infusionsvätska</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615422 \h </w:instrText>
@@ -3771,67 +3647,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D99E6C6" w14:textId="4350B4C0" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="5D99E6C6" w14:textId="4350B4C0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615423" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615423">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Robinul</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615423 \h </w:instrText>
@@ -3843,67 +3719,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74372FC0" w14:textId="640ED327" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="74372FC0" w14:textId="640ED327">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615424" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615424">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Salipra</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615424 \h </w:instrText>
@@ -3915,67 +3791,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="042FDDFA" w14:textId="280178A1" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="042FDDFA" w14:textId="280178A1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615425" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615425">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Suscard®</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615425 \h </w:instrText>
@@ -3987,67 +3863,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B6371CC" w14:textId="79F6629C" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="3B6371CC" w14:textId="79F6629C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615426" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615426">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tapin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615426 \h </w:instrText>
@@ -4059,67 +3935,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71117EDD" w14:textId="2252EDA4" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="71117EDD" w14:textId="2252EDA4">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615427" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615427">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tavegyl® (Klemastin)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615427 \h </w:instrText>
@@ -4131,67 +4007,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="473CE9BB" w14:textId="02FE9F4F" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="473CE9BB" w14:textId="02FE9F4F">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615428" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615428">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tranexamsyra (Cyklokapron)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615428 \h </w:instrText>
@@ -4203,67 +4079,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06DF981C" w14:textId="0D2C5002" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="06DF981C" w14:textId="0D2C5002">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615429" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615429">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Zopiklone (Zopiklon, Imovane®)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -4276,67 +4152,67 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ADB103C" w14:textId="1DE752B3" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="4ADB103C" w14:textId="1DE752B3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615430" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615430">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Zolpidem (Stilnoct)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615430 \h </w:instrText>
@@ -4348,64 +4224,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="510AB220" w14:textId="497494E9" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="510AB220" w14:textId="497494E9">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615431" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615431">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615431 \h </w:instrText>
@@ -4417,64 +4293,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="226057C8" w14:textId="3CB40AD7" w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w:rsidR="003E5F7E" w:rsidRDefault="003E5F7E" w14:paraId="226057C8" w14:textId="3CB40AD7">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214615432" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc214615432">
         <w:r w:rsidRPr="00022D01">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referens- och länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214615432 \h </w:instrText>
@@ -4486,16303 +4362,13351 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FE8652C" w14:textId="52442E99" w:rsidR="0090347E" w:rsidRDefault="00DB6DB0" w:rsidP="00E66D01">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00E66D01" w:rsidRDefault="00DB6DB0" w14:paraId="2FE8652C" w14:textId="52442E99">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_Toc256000427"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc214615374"/>
+      <w:bookmarkStart w:name="_Toc256000427" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc458000886" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc466549846" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc466898302" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000090" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc468277049" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc256000211" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000265" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc256000319" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc256000373" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc214615374" w:id="46"/>
       <w:r w:rsidR="0090347E">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="017E2167" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="017E2167" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Nedanstående läkemedel får, på angiven indikation, ges av sjuksköterska på </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="45E0072C">
-        <w:t>AnOPIVA:s</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">AnOPIVA:s </w:t>
       </w:r>
       <w:r>
         <w:t>avdelningar utan annan särskild ordination eller föregående kontakt med läkare. Administration av läkemedel regleras av gällande dokument på sjukhuset och kliniken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED42CC8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="5ED42CC8" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Administrerade läkemedel skall dokumenteras i </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+        <w:t xml:space="preserve">Administrerade läkemedel skall dokumenteras i Melior läkemedelmodul. Se även </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="00AA2394">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Läkemedelshantering – speciella rutiner inom anestesikliniken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC6CFA0" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="0CC6CFA0" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">I rutinen finns de viktigaste kontraindikationerna angivna, för mer ingående information se FASS. Vid </w:t>
       </w:r>
       <w:r w:rsidR="28BA1DEE">
         <w:t xml:space="preserve">minsta </w:t>
       </w:r>
       <w:r>
         <w:t>tveksamh</w:t>
       </w:r>
       <w:r w:rsidR="3D9BE968">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:t>ska ansvarig läkare kontaktas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4217D955" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="4217D955" w14:textId="760FDDE9">
       <w:r>
         <w:t xml:space="preserve">Generella ordinationer för morfin finns i eget dokument: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="14AFE419">
+        <w:t>Oxycodo</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="451C2F67">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för behandling av akut smärta vid anestesikliniken – generella direktiv.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="27F9722A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0090347E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w:rsidR="0090347E" w:rsidP="0090347E" w:rsidRDefault="0090347E" w14:paraId="27F9722A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="279D7865" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc256000266"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="279D7865" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc458000887" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc466549847" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc466898303" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000108" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc468277050" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000119" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000212" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000266" w:id="56"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="_Toc256000428"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc214615375"/>
+      <w:bookmarkStart w:name="_Toc256000428" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000320" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc256000374" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc214615375" w:id="60"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="5F208AF0" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00AD71A9" w:rsidRDefault="0090347E" w:rsidP="7AC3BFAD">
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="74" w:name="_Toc214615376"/>
+    <w:p w:rsidRPr="00AD71A9" w:rsidR="0090347E" w:rsidP="7AC3BFAD" w:rsidRDefault="0090347E" w14:paraId="5F208AF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000429" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc458000889" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc466898304" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000109" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc468277051" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000134" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000213" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000267" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000321" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000375" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc214615376" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc466549849" w:id="74"/>
       <w:r>
         <w:t>Adrenalin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w:rsidRPr="00A65761" w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="7E7F07A1" w14:textId="77777777">
+      <w:r w:rsidRPr="00592BB3">
+        <w:t>injektionsvätska, lösning 1 mg/ml, injektionsvätska, lösning 0,1 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
-    <w:p w14:paraId="7E7F07A1" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00A65761" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00E97E20">
+    <w:p w:rsidR="0090347E" w:rsidP="3AA98A79" w:rsidRDefault="0090347E" w14:paraId="6A54A1A6" w14:textId="570391BF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [1]</w:t>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="_Toc256000005"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid A-HLR. Se riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Emphasis"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+          <w:t>HLR</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AA98A79" w:rsidR="4AE7652A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>genomförande</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> vid SÄS inklusive </w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AA98A79" w:rsidR="40283372">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Akut</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">läkemedel </w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AA98A79" w:rsidR="11211B72">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>för HLR respektive anafylaxi, SÄS.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkStart w:name="_Toc458000890" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="76"/>
     </w:p>
-    <w:p w14:paraId="4BCA4860" w14:textId="77777777" w:rsidR="003F433E" w:rsidRDefault="003F433E" w:rsidP="00C02059">
-[...14 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="003F433E" w:rsidP="00C02059" w:rsidRDefault="003F433E" w14:paraId="4BCA4860" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615377" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000430" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc466898305" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000110" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc468277052" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000143" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc256000214" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc256000268" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000322" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc256000376" w:id="87"/>
       <w:r>
         <w:t>Acetylcystein</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A477A5F" w14:textId="77777777" w:rsidR="00163CFB" w:rsidRDefault="00163CFB" w:rsidP="00163CFB">
+    <w:p w:rsidR="00163CFB" w:rsidP="00163CFB" w:rsidRDefault="00163CFB" w14:paraId="2A477A5F" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Lösning för </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lösning för nebulisering</w:t>
+      </w:r>
       <w:r w:rsidR="00933D1C">
         <w:t xml:space="preserve"> 200 mg/ml</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8560" w:type="dxa"/>
         <w:tblInd w:w="507" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00163CFB" w:rsidRPr="0010604F" w14:paraId="403CB5C6" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidTr="3AA98A79" w14:paraId="403CB5C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132E4CC8" w14:textId="77777777" w:rsidR="00163CFB" w:rsidRPr="0010604F" w:rsidRDefault="00163CFB" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="00163CFB" w14:paraId="132E4CC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="724445F5" w14:textId="77777777" w:rsidR="00163CFB" w:rsidRPr="0010604F" w:rsidRDefault="001928F4" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="001928F4" w14:paraId="724445F5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Slemlösande, kronisk bronkit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00163CFB" w:rsidRPr="0010604F" w14:paraId="5666E4A5" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidTr="3AA98A79" w14:paraId="5666E4A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74164AD0" w14:textId="77777777" w:rsidR="00163CFB" w:rsidRPr="0010604F" w:rsidRDefault="00163CFB" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="00163CFB" w14:paraId="74164AD0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1640FE42" w14:textId="77777777" w:rsidR="00163CFB" w:rsidRPr="0010604F" w:rsidRDefault="001928F4" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="001928F4" w14:paraId="1640FE42" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Försiktighet vid astma eller tidigare </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Försiktighet vid astma eller tidigare bronchospasm.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidTr="3AA98A79" w14:paraId="166C4256" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="003D007F" w14:paraId="445E7066" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>bronchospasm</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Annan anmärkning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="001928F4" w14:paraId="760AC674" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>OBS kan ge en stor mängd tunt sekret</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00163CFB" w:rsidRPr="0010604F" w14:paraId="166C4256" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...39 lines deleted...]
-      <w:tr w:rsidR="00163CFB" w:rsidRPr="0010604F" w14:paraId="54D8F767" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidTr="3AA98A79" w14:paraId="54D8F767" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="523989D3" w14:textId="77777777" w:rsidR="00163CFB" w:rsidRPr="0010604F" w:rsidRDefault="003D007F" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="003D007F" w14:paraId="523989D3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0469406B" w14:textId="77777777" w:rsidR="00163CFB" w:rsidRPr="0010604F" w:rsidRDefault="001928F4" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00163CFB" w:rsidP="002E274C" w:rsidRDefault="001928F4" w14:paraId="0469406B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">2 ml, bör ges tillsammans med bronkvidgande, till exempel </w:t>
             </w:r>
             <w:r w:rsidR="00162934">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">inhalation </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00C03DFE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>alipra</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">alipra </w:t>
             </w:r>
             <w:r w:rsidR="00513C69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>alternativt</w:t>
             </w:r>
             <w:r w:rsidR="006904C2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 9 mg /ml</w:t>
+              <w:t xml:space="preserve"> Nacl 9 mg /ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D007F" w:rsidRPr="0010604F" w14:paraId="533E03F4" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidRPr="0010604F" w:rsidR="003D007F" w:rsidTr="3AA98A79" w14:paraId="533E03F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2297FC8B" w14:textId="77777777" w:rsidR="003D007F" w:rsidRDefault="003D007F" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="003D007F" w:rsidP="002E274C" w:rsidRDefault="003D007F" w14:paraId="2297FC8B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Ma</w:t>
             </w:r>
             <w:r w:rsidR="000873FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>xdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC016F8" w14:textId="77777777" w:rsidR="003D007F" w:rsidRDefault="000873FC" w:rsidP="002E274C">
-[...12 lines deleted...]
-            <w:r w:rsidR="73920D7C" w:rsidRPr="1FCF49E4">
+          <w:p w:rsidR="003D007F" w:rsidP="002E274C" w:rsidRDefault="5B2C82BA" w14:paraId="3BC016F8" w14:textId="45EAB382">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="000873FC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ml x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="73920D7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1FCF49E4">
-[...3 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="01BE3E49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36AFAF93" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00E97E20" w:rsidRDefault="0090347E" w:rsidP="00C02059">
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="00E97E20" w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="36AFAF93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615378" w:id="88"/>
       <w:r>
-        <w:t>Alfentanil</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+        <w:t>Alfentanil (Rapifen®)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
-    <w:p w14:paraId="0CEF72BF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="0CEF72BF" w14:textId="77777777">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B96488">
         <w:t>njektionsvätska, lösning 0,5 mg/ml</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8560" w:type="dxa"/>
         <w:tblInd w:w="507" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="1ECEACC2" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="1ECEACC2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5911C2C8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="5911C2C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196A51BE" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0010604F">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="196A51BE" w14:textId="0C8681E4">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Smärta vid vändning och mindre omläggningar</w:t>
             </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="3C214924">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> samt höga VAS nivåer vid postoperativ vård</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="2C3EBF5D" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="2C3EBF5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79C653EF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="79C653EF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="488EE046" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="488EE046" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Överkänslighet mot substansen. Andningsdepression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="60A58DEB" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="60A58DEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4015C4" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="7E4015C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B900F3D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="7B900F3D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>0,5–2,0 mg, 5 minuter innan planerad åtgärd. Om större mängd behövs kontakta narkosläkare för ordination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0407C8C3" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="0407C8C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A426CD4" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="4A426CD4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7155CF8A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...10 lines deleted...]
-              <w:t>2 mg/30 minuter</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="6D21834F" w14:paraId="7155CF8A" w14:textId="258A4547">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>4 ml</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>/30 minuter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="7C56D7B1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>, maxdos 10ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54562B21" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00E97E20" w:rsidRDefault="0090347E" w:rsidP="00C02059">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="00E97E20" w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="54562B21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000431" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc466898306" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000111" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc468277053" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc256000161" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc256000215" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000269" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc256000323" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000377" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc214615379" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc458000891" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc466549850" w:id="102"/>
       <w:r>
-        <w:t>Amiodaron</w:t>
-[...11 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Amiodaron (Cordarone)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
-    <w:p w14:paraId="08C179AB" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="08C179AB" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Injektionsvätska, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C74EA6">
         <w:t>50 mg/ml</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> nål.</w:t>
+        <w:t>. Amiodaron ska normalt spädas i glukos 50 mg/ml men vid HLR-situation inom anestesiklinikens verksamhet kan det ges outspätt i välfungerande intravenös-nål (iv-nål). Outspädd lösning får aldrig ges i intraosseös nål.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01653F16" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00C36906" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="002E274C">
+    <w:p w:rsidRPr="00C36906" w:rsidR="0090347E" w:rsidP="3AA98A79" w:rsidRDefault="0090347E" w14:paraId="01653F16" w14:textId="6D297B17">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>. [1]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid A-HLR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2431D7AE" w14:textId="77777777" w:rsidR="0043177A" w:rsidRDefault="0043177A" w:rsidP="0043177A">
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="_Toc466549851"/>
+    <w:p w:rsidR="1F05E1ED" w:rsidP="3AA98A79" w:rsidRDefault="1F05E1ED" w14:paraId="2227B955" w14:textId="2DC26D5C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000432" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc466898307" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc256000112" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc468277054" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc256000162" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc256000216" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000270" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc256000324" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc256000378" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc458000892" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc466549851" w:id="115"/>
+      <w:r w:rsidRPr="3AA98A79">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Emphasis"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+          <w:t>HLR-genomförande vid SÄS inklusive Akutläkemedel för HLR respektive anafylaxi, SÄS.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="272BF9E4" w14:textId="77777777" w:rsidR="0043177A" w:rsidRPr="0043177A" w:rsidRDefault="0043177A" w:rsidP="0043177A"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w:rsidR="3AA98A79" w:rsidP="3AA98A79" w:rsidRDefault="3AA98A79" w14:paraId="0B609767" w14:textId="1668F007">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F5D64" w:rsidR="0090347E" w:rsidP="7AC3BFAD" w:rsidRDefault="0090347E" w14:paraId="5D1E7056" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc214615380"/>
+      <w:bookmarkStart w:name="_Toc214615380" w:id="116"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Atropin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="116"/>
     </w:p>
-    <w:p w14:paraId="73C886E4" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00242E5F" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
+    <w:p w:rsidRPr="00242E5F" w:rsidR="0090347E" w:rsidP="00E97E20" w:rsidRDefault="0090347E" w14:paraId="73C886E4" w14:textId="77777777">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74EA6">
         <w:t>njektionsvätska 0,5 mg/ml</w:t>
       </w:r>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:r w:rsidRPr="00B96488">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEBD3B5" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="004354F5" w:rsidRDefault="0090347E" w:rsidP="00E97E20">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="004354F5" w:rsidR="0090347E" w:rsidP="3AA98A79" w:rsidRDefault="0090347E" w14:paraId="6EEBD3B5" w14:textId="0B496451">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riktlinje: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Läkemedel – barndosering vid operation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004354F5">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="19C75A3C" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="19C75A3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6825C2C2" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="6825C2C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAD7DFF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0010604F">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="0BAD7DFF" w14:textId="4A5DB8A1">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Bradykardi (hjärtfrekvens under 50 slag/ min) med cirkulationspåverkan</w:t>
             </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="4933FAA3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>. Kontakt med narkosläkare.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="2639466E" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="2639466E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDD64ED" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="0FDD64ED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B758342" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="3B758342" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Svår hjärtsjukdom (kärlkramp, aortastenos), urinretention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="1A9604D4" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="1A9604D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4FC06D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="7E4FC06D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549606F7" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="549606F7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Vuxen; 0,5–1 ml </w:t>
             </w:r>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Barn; 0,01 mg/kg </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="4CA75334" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="4CA75334" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0843FD5B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="0843FD5B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="335B3259" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> 1 ml (0,5 mg)</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="335B3259" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Maxdos 1 ml (0,5 mg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="260C5D97" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00C02059">
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="130" w:name="_Toc214615381"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="260C5D97" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000433" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc466898308" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc256000113" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc468277055" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc256000163" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc256000217" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000271" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc256000325" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc256000379" w:id="126"/>
+      <w:bookmarkStart w:name="_Toc214615381" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc458000893" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc466549852" w:id="130"/>
       <w:r>
-        <w:t>Betametason (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Betametason (Betapred)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
-      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="127"/>
     </w:p>
-    <w:p w14:paraId="436F3B9A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="004354F5" w:rsidRDefault="0090347E" w:rsidP="00815A5C">
+    <w:p w:rsidRPr="004354F5" w:rsidR="0090347E" w:rsidP="00815A5C" w:rsidRDefault="0090347E" w14:paraId="436F3B9A" w14:textId="77777777">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74EA6">
         <w:t>njektionsvätska, lösning 4 mg/ml</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
       <w:r w:rsidRPr="004354F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4E634E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="004354F5" w:rsidRDefault="0090347E" w:rsidP="00815A5C">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="004354F5" w:rsidR="0090347E" w:rsidP="00815A5C" w:rsidRDefault="0090347E" w14:paraId="1D4E634E" w14:textId="45065690">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t>:</w:t>
-[...7 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="1D097817">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Postoperativt illamående och kräkningar – profylax och </w:t>
-[...8 lines deleted...]
-          <w:t>behandling</w:t>
+          <w:t>Postoperativt illamående och kräkningar – profylax och behandling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="2239"/>
         <w:gridCol w:w="6258"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="25CC552B" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="25CC552B" w14:textId="77777777">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63447170" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="63447170" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C0C82D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="53C0C82D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Behandling och profylax mot illamående och kräkning i anslutning till anestesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6857B54F" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="6857B54F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2247" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEC1EE6" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="2AEC1EE6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6A33F3" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...38 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="3F6A33F3" w14:textId="020DEBDB">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Känd överkänslighet mot steroider. Relativ kontraindikation; diabetes, välj i första hand kombinationen Droperidol och Ond</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="751D075A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="5E66ADEB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>ron.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="088E782F" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="088E782F" w14:textId="77777777">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07D39535" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="07D39535" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0FCF3F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="5B0FCF3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">0,5–2 ml (0,15 mg/kg iv upp till 8 mg). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="376DD13B" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="376DD13B" w14:textId="77777777">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA563D0" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="5CA563D0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF2FA01" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="002E274C" w:rsidRDefault="0090347E" w14:paraId="4FF2FA01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>2,0 ml (8 mg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B00883F" w14:textId="0CABAFF4" w:rsidR="004401CF" w:rsidRDefault="004401CF" w:rsidP="00C02059">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="004401CF" w:rsidP="00C02059" w:rsidRDefault="004401CF" w14:paraId="0B00883F" w14:textId="0CABAFF4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615382" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc256000434" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc466898309" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc256000114" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc468277056" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc256000164" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc256000218" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc256000272" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc256000326" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc256000380" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc458000894" w:id="142"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc466549853" w:id="144"/>
       <w:r>
         <w:t>Calciumgluconat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AE65C2">
-        <w:t>/</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/Zeltacin</w:t>
+      </w:r>
       <w:r w:rsidR="0092111C">
         <w:t xml:space="preserve"> (100 mg/ml</w:t>
       </w:r>
       <w:r w:rsidR="006241AA">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="131"/>
     </w:p>
-    <w:p w14:paraId="2E779B20" w14:textId="77777777" w:rsidR="00924B2D" w:rsidRDefault="00924B2D" w:rsidP="00924B2D">
+    <w:p w:rsidR="00924B2D" w:rsidP="00924B2D" w:rsidRDefault="00924B2D" w14:paraId="2E779B20" w14:textId="77777777">
       <w:r>
         <w:t>Injektionsvätska</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8500" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4189"/>
         <w:gridCol w:w="4311"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00924B2D" w14:paraId="3A8C595D" w14:textId="77777777" w:rsidTr="006F60EF">
+      <w:tr w:rsidR="00924B2D" w:rsidTr="1D097817" w14:paraId="3A8C595D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D86E3FB" w14:textId="77777777" w:rsidR="00924B2D" w:rsidRPr="0010604F" w:rsidRDefault="00924B2D" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00924B2D" w:rsidP="002E274C" w:rsidRDefault="00924B2D" w14:paraId="3D86E3FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE4E75A" w14:textId="77777777" w:rsidR="00924B2D" w:rsidRPr="0010604F" w:rsidRDefault="00924B2D" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00924B2D" w:rsidP="002E274C" w:rsidRDefault="00924B2D" w14:paraId="7AE4E75A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>Hypocalcemi</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hypocalcemi (om jon C</w:t>
+            </w:r>
+            <w:r w:rsidR="00162934">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (om jon C</w:t>
-[...5 lines deleted...]
-              <w:t>a</w:t>
+              <w:t xml:space="preserve"> 2+ </w:t>
+            </w:r>
+            <w:r w:rsidR="000B33C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>&lt;1,12) vid start av dialys med CI-Ca dialysat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00924B2D" w:rsidTr="1D097817" w14:paraId="051A95A6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00924B2D" w:rsidP="002E274C" w:rsidRDefault="00924B2D" w14:paraId="354D0D64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kontraindikation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2+ </w:t>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>er</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00924B2D" w:rsidP="002E274C" w:rsidRDefault="000B33C5" w14:paraId="68078F8A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Hypercalcemi, stensjukdom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00924B2D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924B2D" w14:paraId="051A95A6" w14:textId="77777777" w:rsidTr="006F60EF">
+      <w:tr w:rsidR="00924B2D" w:rsidTr="1D097817" w14:paraId="3D1EB2A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="354D0D64" w14:textId="77777777" w:rsidR="00924B2D" w:rsidRPr="0010604F" w:rsidRDefault="00924B2D" w:rsidP="002E274C">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00924B2D" w:rsidP="002E274C" w:rsidRDefault="00924B2D" w14:paraId="67EBC616" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00924B2D" w:rsidP="002E274C" w:rsidRDefault="003F433E" w14:paraId="5B1B3074" w14:textId="6A08A71A">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>er</w:t>
+              <w:t>10 ml intravenöst, ges under cirka 5 minuter</w:t>
+            </w:r>
+            <w:r w:rsidR="001C5A7B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00432726">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>aktiv supstans Zeltacin och Calciumgluconat innehåller samma mängd)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F433E" w:rsidTr="1D097817" w14:paraId="278B918D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4189" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="003F433E" w:rsidP="002E274C" w:rsidRDefault="003F433E" w14:paraId="5DB86258" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maxdos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68078F8A" w14:textId="77777777" w:rsidR="00924B2D" w:rsidRPr="0010604F" w:rsidRDefault="000B33C5" w:rsidP="002E274C">
-[...155 lines deleted...]
-          <w:p w14:paraId="05A1B439" w14:textId="77777777" w:rsidR="003F433E" w:rsidRDefault="003F433E" w:rsidP="002E274C">
+          <w:p w:rsidR="003F433E" w:rsidP="002E274C" w:rsidRDefault="003F433E" w14:paraId="05A1B439" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ml, högre doser ordineras av läkare. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4434C30D" w14:textId="77777777" w:rsidR="0043177A" w:rsidRPr="00924B2D" w:rsidRDefault="0043177A" w:rsidP="003E5F7E">
-[...4 lines deleted...]
-    <w:p w14:paraId="4B05B190" w14:textId="77777777" w:rsidR="002E274C" w:rsidRDefault="002E274C">
+    <w:p w:rsidR="002E274C" w:rsidRDefault="002E274C" w14:paraId="4B05B190" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372B9181" w14:textId="7CFE8372" w:rsidR="000A02F7" w:rsidRDefault="000A02F7" w:rsidP="00C02059">
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="000A02F7" w:rsidP="00C02059" w:rsidRDefault="000A02F7" w14:paraId="372B9181" w14:textId="7CFE8372">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615383" w:id="145"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Catapresan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="145"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1D79DC28" w14:textId="77777777" w:rsidR="00342535" w:rsidRDefault="00342535" w:rsidP="00342535">
+    <w:p w:rsidR="00342535" w:rsidP="00342535" w:rsidRDefault="00342535" w14:paraId="1D79DC28" w14:textId="6A952A14">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tablett 75 </w:t>
       </w:r>
-      <w:r w:rsidR="007F220C">
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="007F220C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
-      <w:r w:rsidR="00F21750">
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="00F21750">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="35C01A71">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Klonidin APL, oral lösning 20µg/ml</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8500" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4189"/>
         <w:gridCol w:w="4311"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD4031" w14:paraId="36590755" w14:textId="77777777" w:rsidTr="00510B02">
+      <w:tr w:rsidR="00AD4031" w:rsidTr="3AA98A79" w14:paraId="36590755" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66FF9949" w14:textId="77777777" w:rsidR="00AD4031" w:rsidRPr="0010604F" w:rsidRDefault="00AD4031" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00AD4031" w:rsidP="002E274C" w:rsidRDefault="00AD4031" w14:paraId="66FF9949" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A86C8B" w14:textId="77777777" w:rsidR="00AD4031" w:rsidRPr="0010604F" w:rsidRDefault="00AD4031" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00AD4031" w:rsidP="002E274C" w:rsidRDefault="00AD4031" w14:paraId="76A86C8B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Oro, smärta, högt blo</w:t>
             </w:r>
-            <w:r w:rsidR="008E0701" w:rsidRPr="0010604F">
+            <w:r w:rsidRPr="0010604F" w:rsidR="008E0701">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dtryck</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD4031" w14:paraId="62C91188" w14:textId="77777777" w:rsidTr="00510B02">
+      <w:tr w:rsidR="00AD4031" w:rsidTr="3AA98A79" w14:paraId="62C91188" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107B2505" w14:textId="77777777" w:rsidR="00AD4031" w:rsidRPr="0010604F" w:rsidRDefault="008E0701" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00AD4031" w:rsidP="002E274C" w:rsidRDefault="008E0701" w14:paraId="107B2505" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikation</w:t>
             </w:r>
             <w:r w:rsidR="00656CDE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F47DBD3" w14:textId="77777777" w:rsidR="00AD4031" w:rsidRPr="0010604F" w:rsidRDefault="008E0701" w:rsidP="002E274C">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, chock </w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00AD4031" w:rsidP="002E274C" w:rsidRDefault="04DFD57F" w14:paraId="5F47DBD3" w14:textId="1B796D82">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Överkänslighet mot substansen, hypotension, chock </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="4AE7A566">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>och brady</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="3E7E913E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="4AE7A566">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>arytmier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD4031" w14:paraId="20C0CC3C" w14:textId="77777777" w:rsidTr="00510B02">
+      <w:tr w:rsidR="00AD4031" w:rsidTr="3AA98A79" w14:paraId="20C0CC3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B26D1D" w14:textId="77777777" w:rsidR="00AD4031" w:rsidRPr="0010604F" w:rsidRDefault="008E0701" w:rsidP="002E274C">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00AD4031" w:rsidP="002E274C" w:rsidRDefault="008E0701" w14:paraId="56B26D1D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1610E228" w14:textId="77777777" w:rsidR="00AD4031" w:rsidRPr="0010604F" w:rsidRDefault="0010604F" w:rsidP="002E274C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0010604F">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00AD4031" w:rsidP="002E274C" w:rsidRDefault="370A529F" w14:paraId="1610E228" w14:textId="21F38B3E">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>1–2</w:t>
             </w:r>
-            <w:r w:rsidR="008E0701" w:rsidRPr="0010604F">
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="04DFD57F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> tabletter vid behov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="1DE87A70">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>, 1-3ml vb</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F67DA03" w14:textId="77777777" w:rsidR="00F3428B" w:rsidRDefault="00F3428B" w:rsidP="00803DCD">
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="00F3428B" w:rsidP="00803DCD" w:rsidRDefault="00F3428B" w14:paraId="1F67DA03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615384" w:id="146"/>
       <w:r>
         <w:t>Catapresan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="146"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6E23721D" w14:textId="77777777" w:rsidR="000E1B5A" w:rsidRDefault="00F3428B" w:rsidP="00F3428B">
+    <w:p w:rsidR="000E1B5A" w:rsidP="00F3428B" w:rsidRDefault="00F3428B" w14:paraId="6E23721D" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Injektionsvätska 150 </w:t>
       </w:r>
-      <w:r w:rsidR="14C3CD06" w:rsidRPr="1FCF49E4">
+      <w:r w:rsidRPr="1FCF49E4" w:rsidR="14C3CD06">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:r w:rsidR="14C3CD06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E1B5A">
         <w:t>/ml</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3975"/>
         <w:gridCol w:w="4667"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E1B5A" w14:paraId="4A3BF372" w14:textId="77777777" w:rsidTr="00DB0E32">
+      <w:tr w:rsidR="000E1B5A" w:rsidTr="3AA98A79" w14:paraId="4A3BF372" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60DDB83F" w14:textId="77777777" w:rsidR="000E1B5A" w:rsidRDefault="000E1B5A" w:rsidP="00803DCD">
+          <w:p w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="000E1B5A" w14:paraId="60DDB83F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34F23083" w14:textId="77777777" w:rsidR="000E1B5A" w:rsidRDefault="00656CDE" w:rsidP="00803DCD">
+          <w:p w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="36FEC1CB" w14:paraId="34F23083" w14:textId="485290B3">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>Oro, smärta, högt blodtryck</w:t>
             </w:r>
+            <w:r w:rsidR="2949A45F">
+              <w:t>, PONV</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1B5A" w14:paraId="2DD64A72" w14:textId="77777777" w:rsidTr="00DB0E32">
+      <w:tr w:rsidR="000E1B5A" w:rsidTr="3AA98A79" w14:paraId="2DD64A72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78F73ECB" w14:textId="77777777" w:rsidR="000E1B5A" w:rsidRDefault="000E1B5A" w:rsidP="00803DCD">
+          <w:p w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="000E1B5A" w14:paraId="78F73ECB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4030DE8B" w14:textId="77777777" w:rsidR="000E1B5A" w:rsidRDefault="00656CDE" w:rsidP="00803DCD">
+          <w:p w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="36DD2F0D" w14:paraId="4030DE8B" w14:textId="2A96FB58">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Överkänslighet mot substanser, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Överkänslighet mot substanser, hypotension, chock</w:t>
+            </w:r>
+            <w:r w:rsidR="57DA2373">
+              <w:t xml:space="preserve"> och brady arytmier.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E1B5A" w:rsidTr="3AA98A79" w14:paraId="04C8B685" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="000E1B5A" w14:paraId="10F2C9FD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="278C4420" w14:paraId="4D3BA8D4" w14:textId="23FB5600">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
             <w:r>
-              <w:t>hypotension</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Inj Catapressan 150 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="50C3F4E6">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>µg</w:t>
+            </w:r>
             <w:r>
-              <w:t>, chock</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>/ml. 1 ml späds med 9 ml NaCI</w:t>
+            </w:r>
+            <w:r w:rsidR="17383024">
+              <w:t xml:space="preserve"> 9 mg/ml. Ger en koncentration av 15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="742B6896">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>µg</w:t>
+            </w:r>
+            <w:r w:rsidR="17383024">
+              <w:t>/ml</w:t>
+            </w:r>
+            <w:r w:rsidR="13A33A24">
+              <w:t>, ges långsamt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E1B5A" w14:paraId="04C8B685" w14:textId="77777777" w:rsidTr="00DB0E32">
-[...69 lines deleted...]
-      <w:tr w:rsidR="000E1B5A" w14:paraId="2C421042" w14:textId="77777777" w:rsidTr="0072318B">
+      <w:tr w:rsidR="000E1B5A" w:rsidTr="3AA98A79" w14:paraId="2C421042" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230EB634" w14:textId="77777777" w:rsidR="000E1B5A" w:rsidRPr="0010604F" w:rsidRDefault="000E1B5A" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="000E1B5A" w14:paraId="230EB634" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4667" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0670B0FA" w14:textId="77777777" w:rsidR="000E1B5A" w:rsidRDefault="00DB0E32" w:rsidP="00803DCD">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="000E1B5A" w:rsidP="00803DCD" w:rsidRDefault="48392E1A" w14:paraId="0670B0FA" w14:textId="77EA53CD">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
             <w:r>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">Postoperativ maxdos </w:t>
+            </w:r>
+            <w:r w:rsidR="4418FCD7">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t>5µg iv.</w:t>
             </w:r>
             <w:r w:rsidR="0072318B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB0E32">
+            <w:r>
               <w:t>Intensivvårdspatienter max dos 75</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB0E32">
+            <w:r w:rsidRPr="3AA98A79">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>µg</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB0E32">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> iv.</w:t>
             </w:r>
             <w:r w:rsidR="0072318B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Därefter kontaktas ansvarig </w:t>
             </w:r>
             <w:r w:rsidR="0072318B">
               <w:t>lä</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">kare. </w:t>
             </w:r>
+            <w:bookmarkEnd w:id="132"/>
+            <w:bookmarkEnd w:id="133"/>
+            <w:bookmarkEnd w:id="134"/>
+            <w:bookmarkEnd w:id="135"/>
+            <w:bookmarkEnd w:id="136"/>
+            <w:bookmarkEnd w:id="137"/>
+            <w:bookmarkEnd w:id="138"/>
+            <w:bookmarkEnd w:id="139"/>
+            <w:bookmarkEnd w:id="140"/>
+            <w:bookmarkEnd w:id="141"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D76789C" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00815A5C" w:rsidRDefault="0090347E" w:rsidP="00C02059">
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="64B57EEB" w:rsidP="3AA98A79" w:rsidRDefault="64B57EEB" w14:paraId="7970F9E4" w14:textId="4313E251">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t>Celecoxib</w:t>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="147"/>
+        <w:t xml:space="preserve">Eterocoxib </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44FDE132" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0005151A" w:rsidRDefault="0090347E" w:rsidP="00815A5C">
+    <w:p w:rsidRPr="0005151A" w:rsidR="0090347E" w:rsidP="00815A5C" w:rsidRDefault="64B57EEB" w14:paraId="44FDE132" w14:textId="4AF186C3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="3AA98A79">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>K</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D1DDA">
+        <w:t>Tablett 30, 60, 90, 120</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>apsel</w:t>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="141"/>
+        <w:t xml:space="preserve"> mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
-      <w:r w:rsidRPr="0005151A">
+      <w:bookmarkEnd w:id="144"/>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB523FD" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="004354F5" w:rsidRDefault="0090347E" w:rsidP="00815A5C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="004354F5" w:rsidR="0090347E" w:rsidP="00815A5C" w:rsidRDefault="0090347E" w14:paraId="5AB523FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riktlinjen: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="00803DCD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="03911540" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="03911540" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72327F2B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="72327F2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="164581CB" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="164581CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Premedicinering vuxna, mot smärta, inflammation och feber</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="099A5484" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="099A5484" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE8FD2E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="6FE8FD2E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5845D21C" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0010604F">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="55668177" w14:paraId="5845D21C" w14:textId="726DE57C">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Graviditet. Njursvikt, hjärtsvikt, astma, blödning.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Se riktlinjen; Premedicinering inför anestesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5FE5FD9A" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="5FE5FD9A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00A9055A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="00A9055A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3F066A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0010604F">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="6F3F066A" w14:textId="5EC540AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Enligt riktlinjen; Premedicinering inför anestesi. </w:t>
             </w:r>
-            <w:r w:rsidR="0010604F" w:rsidRPr="0010604F">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> tabletter x 2</w:t>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="73751430">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-120mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="4E138E9C" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="4E138E9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153EF44F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="153EF44F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2F3BBD" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...10 lines deleted...]
-              <w:t>400 mg/dygn</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="7F345E7E" w14:paraId="2B2F3BBD" w14:textId="1A510F65">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mg/dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2145623A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="7AC3BFAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w:rsidR="0090347E" w:rsidP="7AC3BFAD" w:rsidRDefault="0090347E" w14:paraId="2145623A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="148" w:name="_Toc256000435"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="155" w:name="_Toc214615386"/>
+      <w:bookmarkStart w:name="_Toc256000435" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc468277057" w:id="148"/>
+      <w:bookmarkStart w:name="_Toc256000165" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc256000219" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc256000273" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc256000327" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc256000381" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc214615386" w:id="154"/>
       <w:r w:rsidRPr="7AC3BFAD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Desloratadine</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
-      <w:bookmarkEnd w:id="155"/>
     </w:p>
-    <w:p w14:paraId="7DD60EBA" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="004354F5" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="004354F5" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="7DD60EBA" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tablett</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 5 mg</w:t>
+        <w:t>Tablett 5 mg</w:t>
       </w:r>
       <w:r w:rsidRPr="0005151A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8475" w:type="dxa"/>
         <w:tblInd w:w="592" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="2005FFE0" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="2005FFE0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FFF69A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="17FFF69A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51A41D54" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...24 lines deleted...]
-              <w:t>, klåda.</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="51A41D54" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Allergisk rinit, urtikaria, klåda.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0A0A7406" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="0A0A7406" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2135FE7B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="2135FE7B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7080D0" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="2F7080D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Överkänslighet för aktuellt ämne.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0B569F93" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="0B569F93" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E11B018" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="4E11B018" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179D5F1D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="179D5F1D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>1 tablett vid behov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0AF29B79" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="0AF29B79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15347B2F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="15347B2F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19667712" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="19667712" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>1 tablett (5 mg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46E8179B" w14:textId="77777777" w:rsidR="00091F4F" w:rsidRDefault="00091F4F" w:rsidP="00DB6DB0">
-[...17 lines deleted...]
-    <w:p w14:paraId="030F9750" w14:textId="77777777" w:rsidR="00091F4F" w:rsidRDefault="00091F4F">
+    <w:p w:rsidR="00091F4F" w:rsidRDefault="00091F4F" w14:paraId="030F9750" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:name="_Toc466898310" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc256000115" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc468277058" w:id="158"/>
+      <w:bookmarkStart w:name="_Toc256000166" w:id="159"/>
+      <w:bookmarkStart w:name="_Toc256000220" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc256000274" w:id="161"/>
+      <w:bookmarkStart w:name="_Toc256000436" w:id="162"/>
+      <w:bookmarkStart w:name="_Toc256000328" w:id="163"/>
+      <w:bookmarkStart w:name="_Toc256000382" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc458000895" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc466549854" w:id="167"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184331B3" w14:textId="50DE8134" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="7AC3BFAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w:rsidR="0090347E" w:rsidP="7AC3BFAD" w:rsidRDefault="0090347E" w14:paraId="184331B3" w14:textId="50DE8134">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="169" w:name="_Toc214615387"/>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:name="_Toc214615387" w:id="168"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Diazepam (Stesolid® novum</w:t>
+      </w:r>
       <w:r w:rsidRPr="7AC3BFAD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
-      <w:bookmarkEnd w:id="165"/>
-      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="168"/>
     </w:p>
-    <w:p w14:paraId="64D6511A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="64D6511A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Injektionsvätska, emulsion, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5892">
         <w:t>5 mg/ml</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
-      <w:bookmarkEnd w:id="168"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8496" w:type="dxa"/>
         <w:tblInd w:w="571" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="35629EA2" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="35629EA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF251AD" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="0CF251AD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47341DA8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="47341DA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kramper, svår akut ångest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7406FAE6" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="7406FAE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="236C7635" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="236C7635" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FFA26D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> gravis, sömnapné, svår leverinsufficiens, svår respiratorisk insufficiens.</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="12FFA26D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Överkänslighet mot bensodiazepiner eller aktuellt hjälpämne, myastenia gravis, sömnapné, svår leverinsufficiens, svår respiratorisk insufficiens.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="212B2374" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="212B2374" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD43873" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="4AD43873" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A866706" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...24 lines deleted...]
-              <w:t>: </w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="4A866706" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Status epilepticus: </w:t>
             </w:r>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>initialt 2–4 ml (10–20 mg) iv. därefter vid behov 2–4 ml (10–20 mg) under de närmaste timmarna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="19A45639" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="19A45639" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFBDD8E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="0EFBDD8E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6F3DD7" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="6F6F3DD7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>20 mg/timme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="508C7896" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0043177A">
-[...32 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="0072318B" w:rsidP="3AA98A79" w:rsidRDefault="0072318B" w14:paraId="6FB92651" w14:textId="6AB5006C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc458000896" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc466549855" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc466898312" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc256000117" w:id="174"/>
+      <w:bookmarkStart w:name="_Toc468277060" w:id="175"/>
+      <w:bookmarkStart w:name="_Toc256000168" w:id="176"/>
+      <w:bookmarkStart w:name="_Toc256000222" w:id="177"/>
+      <w:bookmarkStart w:name="_Toc256000276" w:id="178"/>
+      <w:bookmarkStart w:name="_Toc256000438" w:id="179"/>
+      <w:bookmarkStart w:name="_Toc256000330" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc256000384" w:id="181"/>
+      <w:bookmarkStart w:name="_Toc458000897" w:id="182"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="183"/>
+      <w:bookmarkStart w:name="_Toc466549856" w:id="184"/>
+      <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
-      <w:bookmarkEnd w:id="183"/>
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
-      <w:bookmarkEnd w:id="182"/>
     </w:p>
-    <w:p w14:paraId="30ADE607" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00803DCD" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
-[...271 lines deleted...]
-    <w:p w14:paraId="6FB92651" w14:textId="6AB5006C" w:rsidR="0072318B" w:rsidRDefault="0072318B" w:rsidP="00DB6DB0">
+    <w:p w:rsidR="006A73FF" w:rsidRDefault="006A73FF" w14:paraId="6402BCC1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="184" w:name="_Toc466898312"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="196" w:name="_Toc466549856"/>
+      <w:bookmarkStart w:name="_Toc256000439" w:id="185"/>
+      <w:bookmarkStart w:name="_Toc466898313" w:id="186"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc256000118" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc468277061" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc256000169" w:id="190"/>
+      <w:bookmarkStart w:name="_Toc256000223" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000277" w:id="192"/>
+      <w:bookmarkStart w:name="_Toc256000331" w:id="193"/>
+      <w:bookmarkStart w:name="_Toc256000385" w:id="194"/>
+      <w:bookmarkStart w:name="_Toc458000898" w:id="195"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="196"/>
+      <w:bookmarkStart w:name="_Toc466549857" w:id="197"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2CFFD382" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="7AC3BFAD">
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="00AD17CC" w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="0A4EA769" w14:textId="1F1782D4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615390" w:id="198"/>
       <w:r>
-        <w:t>Diklofenak</w:t>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="184"/>
+        <w:t>Droperidol (Dridol®)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
-      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="198"/>
     </w:p>
-    <w:p w14:paraId="6D61F339" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="009D1DDA" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="009D1DDA" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="067928C9" w14:textId="77777777">
       <w:r>
-        <w:t>Enterotablett</w:t>
-[...7 lines deleted...]
-        <w:t>S</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1DDA">
-        <w:t>uppositorier, 25 mg, 50 mg</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="194"/>
+        <w:t>njektionsvätska, lösning 2,5 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
       <w:r w:rsidRPr="009D1DDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BCB91B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00020236" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00020236" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="711E5EFD" w14:textId="17D4F958">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">nje: </w:t>
-[...4 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="1D097817">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Premedicinering inför anestesi</w:t>
+          <w:t>Postoperativ illamående och kräkningar – profylax och behandling</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8560" w:type="dxa"/>
-        <w:tblInd w:w="507" w:type="dxa"/>
+        <w:tblW w:w="8517" w:type="dxa"/>
+        <w:tblInd w:w="550" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6295"/>
+        <w:gridCol w:w="6252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="6E3AAA08" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="130DC3FE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20163420" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="352F040D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6434" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Premedicinering, mot smärta, inflammation och feber</w:t>
+            <w:tcW w:w="6391" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="67BB2F2D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Behandling och profylax av illamående och kräkning i anslutning till anestesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="380964E0" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="72F55B14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B99F5C8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="1224974E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6434" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
+            <w:tcW w:w="6391" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="20CD4F60" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Känd överkänslighet. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="7F6AC6A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Känd eller misstänkt förlängning av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QT-intervall, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>QTc&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 459 msek hos kvinnor, QTc &gt; 440 msek hos män. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="3E53D806" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bradykardi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t> 55 slag/min.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="319332A0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Hypokalemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="7709F2CC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Feokromocytom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="53B471AC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coma </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="4C79AD2C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Försiktighet vid; Hjärtsvikt/hjärtarytmi. Leversvikt. Vid graviditet och amning får moderns behov styra.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7B84CA15" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="13086598" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6FB6F8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="49B41643" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6434" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
+            <w:tcW w:w="6391" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="1CC6D5E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>0,6–1,25 mg (0,25–0,5) ml intravenöst. Om patienten har kvarstående illamående kontakta ansvarig narkosläkare,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (cirka 0,02–0,05 mg/kg iv)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="66B35EF4" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="11697FBE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3049795F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="442E42EC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>150 mg/dygn</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6391" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="3DCA353F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1,25 mg (0,5 ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15DECAD1" w14:textId="77777777" w:rsidR="006A73FF" w:rsidRDefault="006A73FF" w:rsidP="00DB6DB0">
-[...17 lines deleted...]
-    <w:p w14:paraId="6402BCC1" w14:textId="77777777" w:rsidR="006A73FF" w:rsidRDefault="006A73FF">
+    <w:p w:rsidR="009444DA" w:rsidP="00DB6DB0" w:rsidRDefault="009444DA" w14:paraId="639F6568" w14:textId="58102BBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000440" w:id="199"/>
+      <w:bookmarkStart w:name="_Toc466898315" w:id="200"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="201"/>
+      <w:bookmarkStart w:name="_Toc256000120" w:id="202"/>
+      <w:bookmarkStart w:name="_Toc468277062" w:id="203"/>
+      <w:bookmarkStart w:name="_Toc256000170" w:id="204"/>
+      <w:bookmarkStart w:name="_Toc256000224" w:id="205"/>
+      <w:bookmarkStart w:name="_Toc256000278" w:id="206"/>
+      <w:bookmarkStart w:name="_Toc256000332" w:id="207"/>
+      <w:bookmarkStart w:name="_Toc256000386" w:id="208"/>
+      <w:bookmarkStart w:name="_Toc458000900" w:id="209"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="210"/>
+      <w:bookmarkStart w:name="_Toc466549859" w:id="211"/>
+    </w:p>
+    <w:p w:rsidR="000E596D" w:rsidP="00C02059" w:rsidRDefault="000E596D" w14:paraId="750225CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615391" w:id="212"/>
+      <w:r>
+        <w:t>Dynastat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="212"/>
+    </w:p>
+    <w:p w:rsidR="000E596D" w:rsidP="000E596D" w:rsidRDefault="00546CB6" w14:paraId="6E709C82" w14:textId="77777777">
+      <w:r>
+        <w:t>Injektionsvätska 40mg</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8642" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4180"/>
+        <w:gridCol w:w="4462"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00546CB6" w:rsidTr="1D097817" w14:paraId="05343FCF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00546CB6" w:rsidP="00803DCD" w:rsidRDefault="00546CB6" w14:paraId="7131173E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Indikation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00546CB6" w:rsidP="00803DCD" w:rsidRDefault="00546CB6" w14:paraId="035594A5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Postoperativ smärta</w:t>
+            </w:r>
+            <w:r w:rsidR="00847B26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>, premedicinering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546CB6" w:rsidTr="1D097817" w14:paraId="6F3AF19E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00546CB6" w:rsidP="00803DCD" w:rsidRDefault="00546CB6" w14:paraId="40808EB6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kontraindikation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00546CB6" w:rsidP="00803DCD" w:rsidRDefault="00546CB6" w14:paraId="1EEFC3E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Allergi mot ASA/NSAID. Aktivt ulcus eller GI-blödning, graviditet och amning, perifer kärlsjukdom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="008633B6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>, Cerebrovaskulär sjukdom, lever- eller hjärtsvikt: Ischemisk hjärtsjukdom. Inflammatoris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00C61AFE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>k tarmsjukdom.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546CB6" w:rsidTr="1D097817" w14:paraId="563CC938" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00546CB6" w:rsidP="00803DCD" w:rsidRDefault="00C61AFE" w14:paraId="43543AE7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00546CB6" w:rsidP="00803DCD" w:rsidRDefault="00C61AFE" w14:paraId="1164772E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>40 mg iv. Efter 6 timmar kan eventuellt ytterligare 20 mg ges efter kontakt med ansvarig läkare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006A73FF" w:rsidRDefault="006A73FF" w14:paraId="7EED8E7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4EA769" w14:textId="1F1782D4" w:rsidR="0090347E" w:rsidRPr="00AD17CC" w:rsidRDefault="0090347E" w:rsidP="00C02059">
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="75005B4F" w14:textId="10F4159B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615392" w:id="213"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="198"/>
+        <w:t>Efedrin</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
-      <w:bookmarkEnd w:id="211"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:bookmarkEnd w:id="213"/>
     </w:p>
-    <w:p w14:paraId="067928C9" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="009D1DDA" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
+    <w:p w:rsidRPr="00440ED6" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="29BBCA1B" w14:textId="77777777">
       <w:r>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1DDA">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="208"/>
+      <w:r w:rsidRPr="00440ED6">
+        <w:t>njektionsvätska, lösning 50 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
-      <w:r w:rsidRPr="009D1DDA">
-[...31 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="211"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8517" w:type="dxa"/>
-        <w:tblInd w:w="550" w:type="dxa"/>
+        <w:tblW w:w="8639" w:type="dxa"/>
+        <w:tblInd w:w="570" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6252"/>
+        <w:gridCol w:w="6374"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="130DC3FE" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="7C41F5E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352F040D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="24453092" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6391" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Behandling och profylax av illamående och kräkning i anslutning till anestesi.</w:t>
+            <w:tcW w:w="6513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="0D6524D0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patienter med blodtrycksfall i samband med sedering eller smärtlindring t.ex. vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>epiduralanalgesi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="72F55B14" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="0FE8B281" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1224974E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...10 lines deleted...]
-              <w:br w:type="page"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="0982D365" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6391" w:type="dxa"/>
-[...183 lines deleted...]
-              <w:t>Försiktighet vid; Hjärtsvikt/hjärtarytmi. Leversvikt. Vid graviditet och amning får moderns behov styra.</w:t>
+            <w:tcW w:w="6513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="7AF47991" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coronar hjärtsjukdom, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>trångvinkelglaukom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="13086598" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="418F3E06" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49B41643" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="6D14B808" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6391" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (cirka 0,02–0,05 mg/kg iv)</w:t>
+            <w:tcW w:w="6513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="4EE4FB73" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Efedrin 50 mg/ml. 1 ml späds med 9 ml NaCl 9 mg/ml vilket ger en koncen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>tration av 5 mg/ml. 1–2 ml ges intravenöst till adekvat blodtryckssvar. Om patienten inte svarat på 5 ml (25 mg) kontakta ansvarig narkosläkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="11697FBE" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="5F9370D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442E42EC" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="2F4B3E74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>1,25 mg (0,5 ml)</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="74A7AC8C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>6 ml (30 mg) givet vid samma tillfälle (inom 30 minuter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="639F6568" w14:textId="58102BBA" w:rsidR="009444DA" w:rsidRDefault="009444DA" w:rsidP="00DB6DB0">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w:rsidR="0090347E" w:rsidP="7AC3BFAD" w:rsidRDefault="0090347E" w14:paraId="365CDD38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:sz w:val="36"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="212" w:name="_Toc256000440"/>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="225" w:name="_Toc214615391"/>
+      <w:bookmarkStart w:name="_Toc256000441" w:id="214"/>
+      <w:bookmarkStart w:name="_Toc466898316" w:id="215"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="216"/>
+      <w:bookmarkStart w:name="_Toc256000121" w:id="217"/>
+      <w:bookmarkStart w:name="_Toc468277063" w:id="218"/>
+      <w:bookmarkStart w:name="_Toc256000171" w:id="219"/>
+      <w:bookmarkStart w:name="_Toc256000225" w:id="220"/>
+      <w:bookmarkStart w:name="_Toc256000279" w:id="221"/>
+      <w:bookmarkStart w:name="_Toc256000333" w:id="222"/>
+      <w:bookmarkStart w:name="_Toc256000387" w:id="223"/>
+      <w:bookmarkStart w:name="_Toc214615393" w:id="224"/>
+      <w:bookmarkStart w:name="_Toc458000901" w:id="225"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="226"/>
+      <w:bookmarkStart w:name="_Toc466549860" w:id="227"/>
       <w:r>
-        <w:t>Dynastat</w:t>
-[...216 lines deleted...]
-      <w:bookmarkEnd w:id="213"/>
+        <w:t>Fenylefrin</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
-      <w:bookmarkEnd w:id="226"/>
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
     </w:p>
+    <w:p w:rsidRPr="000425F3" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="239F8383" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000425F3">
+        <w:t>njektionsvätska, lösning 0,1 mg/ml</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkEnd w:id="227"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8639" w:type="dxa"/>
-        <w:tblInd w:w="570" w:type="dxa"/>
+        <w:tblW w:w="8647" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6374"/>
+        <w:gridCol w:w="6382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="7C41F5E2" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="24453092" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="28093D96" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="39850E15" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6513" w:type="dxa"/>
-[...52 lines deleted...]
-              <w:t>.</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="407A1F22" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blodtrycksfall till följd av vasodilation efter utbredd sympatikusblockad. Vasokonstriktion där endast alfa-effekt eftersträvas. Förstahandsmedel vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>bland annat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> angina pectoris och snabba förmaksflimmer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0FE8B281" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="0982D365" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="64AFA444" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="058C5BFE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6513" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t>trångvinkelglaukom</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="74B1D119" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Eventuell överkänslighet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="418F3E06" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="6D14B808" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="177A1B55" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="413DAC08" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6513" w:type="dxa"/>
-[...33 lines deleted...]
-              <w:t>tration av 5 mg/ml. 1–2 ml ges intravenöst till adekvat blodtryckssvar. Om patienten inte svarat på 5 ml (25 mg) kontakta ansvarig narkosläkare.</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="7430F2AA" w14:paraId="75FD74E3" w14:textId="69B58896">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>0,5–2 ml</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> intravenöst som stötdoser.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5F9370D7" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="677D44BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="0090347E" w14:paraId="427750E3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>6 ml (30 mg) givet vid samma tillfälle (inom 30 minuter)</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00803DCD" w:rsidRDefault="5FDD45D2" w14:paraId="7666F977" w14:textId="275846C7">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Maxdos 6ml.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vid upprepade doser kontaktas ansvarig anestesiolog.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="365CDD38" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="7AC3BFAD">
-[...20 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="3EE20240" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc466898317" w:id="228"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="229"/>
+      <w:bookmarkStart w:name="_Toc256000122" w:id="230"/>
+      <w:bookmarkStart w:name="_Toc468277064" w:id="231"/>
+      <w:bookmarkStart w:name="_Toc256000172" w:id="232"/>
+      <w:bookmarkStart w:name="_Toc256000226" w:id="233"/>
+      <w:bookmarkStart w:name="_Toc256000280" w:id="234"/>
+      <w:bookmarkStart w:name="_Toc256000442" w:id="235"/>
+      <w:bookmarkStart w:name="_Toc256000334" w:id="236"/>
+      <w:bookmarkStart w:name="_Toc256000388" w:id="237"/>
+      <w:bookmarkStart w:name="_Toc214615394" w:id="238"/>
+      <w:bookmarkStart w:name="_Toc458000902" w:id="239"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="240"/>
+      <w:bookmarkStart w:name="_Toc466549861" w:id="241"/>
       <w:r>
-        <w:t>Fenylefrin</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="227"/>
+        <w:t>Furosemid (Furix®)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
-      <w:bookmarkEnd w:id="240"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:bookmarkEnd w:id="238"/>
     </w:p>
-    <w:p w14:paraId="239F8383" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="000425F3" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="7F7D1C79" w14:textId="77777777">
       <w:r>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="000425F3">
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="238"/>
+      <w:r w:rsidRPr="00011963">
+        <w:t>njektionsvätska, lösning 10 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkEnd w:id="240"/>
+      <w:bookmarkEnd w:id="241"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8647" w:type="dxa"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="8681" w:type="dxa"/>
+        <w:tblInd w:w="528" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6382"/>
+        <w:gridCol w:w="6416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="28093D96" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="39850E15" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="321FD375" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="7DBA5C3E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> angina pectoris och snabba förmaksflimmer.</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="7171B453" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Normovolema patienter utan hypotension (systoliskt bltr &gt; 90 mmHg) som har små diureser (&lt; 0,5 ml/kg/timma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="64AFA444" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="058C5BFE" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="482CF62F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="09FFFA5C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Eventuell överkänslighet</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="3C346082" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Hypovolemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="406720D6" w14:textId="2B8F5342">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D097817">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypotension </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1D097817" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>&lt;systoliskt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1D097817">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> blodtryck 90 mmHg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="4F6381C4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Leverkoma.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="377615BE" w14:textId="71D623E1">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D097817">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Känd allergisk reaktion mot Furosemid och närstående sulfonamider</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="177A1B55" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="413DAC08" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00803DCD">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="1EF75D34" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="7FED52F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t>/kg intravenöst som stötdoser.</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="4E940101" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1–4 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="677D44BC" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="73AEAD9D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="12BF6591" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>Individuell. Vid upprepade doser kontaktas ansvarig anestesiolog.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="53A81EB3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>8 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E146136" w14:textId="7EC3F54B" w:rsidR="009444DA" w:rsidRDefault="009444DA" w:rsidP="00DB6DB0">
+    <w:p w:rsidR="006A73FF" w:rsidRDefault="006A73FF" w14:paraId="6389D3CD" w14:textId="05243E88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...41 lines deleted...]
-      <w:bookmarkEnd w:id="241"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000443" w:id="242"/>
+      <w:bookmarkStart w:name="_Toc466898318" w:id="243"/>
+      <w:bookmarkStart w:name="_Toc256000070" w:id="244"/>
+      <w:bookmarkStart w:name="_Toc256000123" w:id="245"/>
+      <w:bookmarkStart w:name="_Toc468277065" w:id="246"/>
+      <w:bookmarkStart w:name="_Toc256000173" w:id="247"/>
+      <w:bookmarkStart w:name="_Toc256000227" w:id="248"/>
+      <w:bookmarkStart w:name="_Toc256000281" w:id="249"/>
+      <w:bookmarkStart w:name="_Toc256000335" w:id="250"/>
+      <w:bookmarkStart w:name="_Toc256000389" w:id="251"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
-      <w:bookmarkEnd w:id="254"/>
+      <w:bookmarkEnd w:id="251"/>
     </w:p>
-    <w:p w14:paraId="7F7D1C79" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
+    <w:p w:rsidR="3AA98A79" w:rsidP="3AA98A79" w:rsidRDefault="3AA98A79" w14:paraId="5747157F" w14:textId="787FF86A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F167B" w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="2E7958C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc466898319" w:id="252"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="253"/>
+      <w:bookmarkStart w:name="_Toc256000124" w:id="254"/>
+      <w:bookmarkStart w:name="_Toc468277066" w:id="255"/>
+      <w:bookmarkStart w:name="_Toc256000174" w:id="256"/>
+      <w:bookmarkStart w:name="_Toc256000228" w:id="257"/>
+      <w:bookmarkStart w:name="_Toc256000282" w:id="258"/>
+      <w:bookmarkStart w:name="_Toc256000444" w:id="259"/>
+      <w:bookmarkStart w:name="_Toc256000336" w:id="260"/>
+      <w:bookmarkStart w:name="_Toc256000390" w:id="261"/>
+      <w:bookmarkStart w:name="_Toc214615396" w:id="262"/>
+      <w:bookmarkStart w:name="_Toc466549863" w:id="263"/>
+      <w:bookmarkStart w:name="_Toc458000904" w:id="264"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="265"/>
       <w:r>
-        <w:t>I</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="251"/>
+        <w:t>Glucos-Na-K</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
-    </w:p>
-[...388 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
-      <w:bookmarkEnd w:id="263"/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3E276E38" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00CE02F0" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
+    <w:p w:rsidRPr="00CE02F0" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="004F4F18" w14:textId="77777777">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005E68E3">
-        <w:t>nfusionsvätska, 50 mg/ml</w:t>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="267"/>
+        <w:t>nfusionsvätska</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B96488">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E68E3">
+        <w:t>100 mg/ml</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="263"/>
       <w:r w:rsidRPr="005E68E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="264"/>
+      <w:bookmarkEnd w:id="265"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8560" w:type="dxa"/>
         <w:tblInd w:w="507" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="54A09254" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="50A47883" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09BC4233" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="7D99F0CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16444891" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="15B80BAC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>För peroperativ vätske- och energitillförsel då även natrium och kalium skall ges. Som del av parenteral nutrition</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="608FA805" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="0EDBE731" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1A8E70" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="50B007D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28D72413" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
-[...10 lines deleted...]
-              <w:t>Övervätskning</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="0C28A8AF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Hyperkalemi, hypoglykemi, övervätskning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7AA21A2D" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="2B7C3758" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="022DADB9" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="2540FD52" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6E46E2" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
-[...10 lines deleted...]
-              <w:t>1000 ml, Efter behov</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="4943074F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 000 ml x 1–2/dygn, justeras individuellt beroende på ålder, kroppsvikt och klinik. Minimibehovet av glukos per dygn är 2 g/kg. Infusionstakten bör inte överskrida 10 ml/kg och timme med avseende glukosinnehållet och kalium bör inte administreras med högre takt än 20 mmol/tim.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="33430DE8" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="102AA9F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37D32B88" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="5763F60C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B39CB8F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
-[...10 lines deleted...]
-              <w:t>2000 ml</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="30E30459" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 000 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E7958C5" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="004F167B" w:rsidRDefault="0090347E" w:rsidP="00C02059">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="009444DA" w:rsidP="00DB6DB0" w:rsidRDefault="009444DA" w14:paraId="0685C901" w14:textId="398F599B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000445" w:id="266"/>
+      <w:bookmarkStart w:name="_Toc466898320" w:id="267"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="268"/>
+      <w:bookmarkStart w:name="_Toc256000125" w:id="269"/>
+      <w:bookmarkStart w:name="_Toc468277067" w:id="270"/>
+      <w:bookmarkStart w:name="_Toc256000175" w:id="271"/>
+      <w:bookmarkStart w:name="_Toc256000229" w:id="272"/>
+      <w:bookmarkStart w:name="_Toc256000283" w:id="273"/>
+      <w:bookmarkStart w:name="_Toc256000337" w:id="274"/>
+      <w:bookmarkStart w:name="_Toc256000391" w:id="275"/>
+      <w:bookmarkStart w:name="_Toc458000905" w:id="276"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="277"/>
+      <w:bookmarkStart w:name="_Toc466549864" w:id="278"/>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="557CF012" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615397" w:id="279"/>
       <w:r>
-        <w:t>Glucos</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ibuprofen (Brufen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AC3BFAD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Ibumetin®</w:t>
+      </w:r>
       <w:r>
-        <w:t>-Na-K</w:t>
-      </w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
+      <w:bookmarkEnd w:id="279"/>
+    </w:p>
+    <w:p w:rsidRPr="005E68E3" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="3512D209" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E68E3">
+        <w:t xml:space="preserve">ral suspension 20 mg/ml, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E68E3">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E68E3">
+        <w:t>ablett 200 mg, 400 mg, 600 mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
-      <w:bookmarkEnd w:id="282"/>
+      <w:r w:rsidRPr="005E68E3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="004F4F18" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00CE02F0" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00AD17CC" w:rsidRDefault="0090347E" w14:paraId="2E106189" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00865D08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Premedicinering inför anestesi</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B96488">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E68E3">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="281"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8560" w:type="dxa"/>
-        <w:tblInd w:w="507" w:type="dxa"/>
+        <w:tblW w:w="8496" w:type="dxa"/>
+        <w:tblInd w:w="571" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6295"/>
+        <w:gridCol w:w="6231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="50A47883" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="4E9E4287" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D99F0CE" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="457A9C70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6434" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> vätske- och energitillförsel då även natrium och kalium skall ges. Som del av parenteral nutrition</w:t>
+            <w:tcW w:w="6370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="0BD03C19" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Premedicinering, mot smärta, inflammation och feber</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0EDBE731" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="72CDC723" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B007D0" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="286B1EC5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6434" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>, hypoglykemi, övervätskning</w:t>
+            <w:tcW w:w="6370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="30882A5C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Allergi mot eller astma utlöst av ASA och NSAID, gastrointestinal blödning, ulcus, leverpåverkan, hjärtsvikt, graviditet i tredje trimestern, relativ kontraindikation; njursvikt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="2B7C3758" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="5BB21C65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2540FD52" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="5B5D8100" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6434" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t>/tim.</w:t>
+            <w:tcW w:w="6370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="2D2ABD6F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="102AA9F2" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="656E1DB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5763F60C" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="5AF83D0F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>2 000 ml</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="004B57A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1FCF49E4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1200 mg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1FCF49E4" w:rsidR="3BF876E4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0685C901" w14:textId="398F599B" w:rsidR="009444DA" w:rsidRDefault="009444DA" w:rsidP="00DB6DB0">
+    <w:p w:rsidR="006A73FF" w:rsidRDefault="006A73FF" w14:paraId="67E023A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="283" w:name="_Toc256000445"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="295" w:name="_Toc466549864"/>
+      <w:bookmarkStart w:name="_Toc466898321" w:id="280"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="281"/>
+      <w:bookmarkStart w:name="_Toc256000126" w:id="282"/>
+      <w:bookmarkStart w:name="_Toc468277068" w:id="283"/>
+      <w:bookmarkStart w:name="_Toc256000176" w:id="284"/>
+      <w:bookmarkStart w:name="_Toc256000230" w:id="285"/>
+      <w:bookmarkStart w:name="_Toc256000284" w:id="286"/>
+      <w:bookmarkStart w:name="_Toc256000446" w:id="287"/>
+      <w:bookmarkStart w:name="_Toc256000338" w:id="288"/>
+      <w:bookmarkStart w:name="_Toc256000392" w:id="289"/>
+      <w:bookmarkStart w:name="_Toc458000906" w:id="290"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="291"/>
+      <w:bookmarkStart w:name="_Toc466549865" w:id="292"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="557CF012" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00C02059">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="296" w:name="_Toc214615397"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="4C761DD1" w14:textId="1BE23A4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615398" w:id="293"/>
       <w:r>
-        <w:t>Ibuprofen (</w:t>
-[...25 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Insulin, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="280"/>
+      <w:bookmarkEnd w:id="281"/>
+      <w:bookmarkEnd w:id="282"/>
       <w:bookmarkEnd w:id="283"/>
       <w:bookmarkEnd w:id="284"/>
       <w:bookmarkEnd w:id="285"/>
       <w:bookmarkEnd w:id="286"/>
       <w:bookmarkEnd w:id="287"/>
       <w:bookmarkEnd w:id="288"/>
       <w:bookmarkEnd w:id="289"/>
+      <w:r>
+        <w:t>Human insulinanalog med snabb effekt (till exempel Novarapid, Lispro 100</w:t>
+      </w:r>
+      <w:r w:rsidR="7A79A615">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="293"/>
+    </w:p>
+    <w:p w:rsidRPr="0042172B" w:rsidR="0090347E" w:rsidP="00AE170A" w:rsidRDefault="0090347E" w14:paraId="6A62AF38" w14:textId="77777777">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042172B">
+        <w:t>njektionsvätska, lösning 100 E/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="290"/>
       <w:bookmarkEnd w:id="291"/>
       <w:bookmarkEnd w:id="292"/>
-      <w:bookmarkEnd w:id="296"/>
+      <w:r w:rsidRPr="0042172B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3512D209" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="005E68E3" w:rsidRDefault="0090347E" w:rsidP="00AD17CC">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A2684E" w:rsidR="0090347E" w:rsidP="00AE170A" w:rsidRDefault="0090347E" w14:paraId="66E8DE71" w14:textId="4EBA3F0B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>O</w:t>
-[...5 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">Riktlinjer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79">
+        <w:t xml:space="preserve">Insulinterapi på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="23FE49CC">
+        <w:t>vuxna intensivvårdspatienter, SÄS Borås.</w:t>
       </w:r>
       <w:r>
-        <w:t>T</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> [9], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79">
+        <w:t>Perioperativt omhändertagande av diabetespatienter - riktlinjer för narkosläkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="18671264">
+        <w:t xml:space="preserve"> och sjuksköterskor</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8496" w:type="dxa"/>
-        <w:tblInd w:w="571" w:type="dxa"/>
+        <w:tblInd w:w="568" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+          <w:insideH w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="808080" w:sz="6" w:space="0"/>
         </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2384"/>
+        <w:gridCol w:w="6112"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="21A67D69" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="18671264" w14:paraId="0EAA92DC" w14:textId="1F540E05">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Indikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="40D0B46C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Diabetes mellitus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="1D49812D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="0B25E762" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kontraindikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="482A63F5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Hypoglukemi. Känd överkänslighet mot humant insulin eller mot hjälpämne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="4C3DC0C6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="27ED66A7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Försiktighet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="5987DD33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Patienter med anamnes på insulinkänslighet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="2F61FEAB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="78193E33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dosering </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Målvärde p-glucos:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>4–12 mmol/l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="3AA98A79" w:rsidRDefault="0090347E" w14:paraId="6C33B986" w14:textId="6ED0A685">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Som allmän riktlinje</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>p-glucos ≥ 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="6A97E267">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mmol/l, ge 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="7875BCE9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E NovoRapid s.c/iv. </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">p-glucos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="7C6B48E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="2E89A953">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mmol/l, ge </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="39432E58">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E NovoRapid s.c/iv.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="1D097817" w:rsidRDefault="67608CA8" w14:paraId="7B74154C" w14:textId="2AFEC715">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">p-glucos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="615C9756">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-12 mmol/l, ge 6E Novorapid (ges om samma värde är uppmätt vid två tillfällen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="6E1E8CED" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="5D73BBEA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maxdos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="3BFCD906" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Saknas – vid mycket svårinställt p-glukos kontakta ansvarig anestesiolog</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="0C24F68B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="25114075" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Behandlingskontroll</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="00865D08" w:rsidRDefault="0090347E" w14:paraId="21E292C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Ny p-glukos senast efter två timmar, tidigare vid behov.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C61AFE" w:rsidP="00C02059" w:rsidRDefault="00C61AFE" w14:paraId="0112F2B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615399" w:id="294"/>
+      <w:bookmarkStart w:name="_Toc256000447" w:id="295"/>
+      <w:bookmarkStart w:name="_Toc466898322" w:id="296"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="297"/>
+      <w:bookmarkStart w:name="_Toc256000127" w:id="298"/>
+      <w:bookmarkStart w:name="_Toc468277069" w:id="299"/>
+      <w:bookmarkStart w:name="_Toc256000177" w:id="300"/>
+      <w:bookmarkStart w:name="_Toc256000231" w:id="301"/>
+      <w:bookmarkStart w:name="_Toc256000285" w:id="302"/>
+      <w:bookmarkStart w:name="_Toc256000339" w:id="303"/>
+      <w:bookmarkStart w:name="_Toc256000393" w:id="304"/>
+      <w:bookmarkStart w:name="_Toc458000907" w:id="305"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="306"/>
+      <w:bookmarkStart w:name="_Toc466549866" w:id="307"/>
+      <w:r>
+        <w:t>Kajos</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="294"/>
+    </w:p>
+    <w:p w:rsidR="00C61AFE" w:rsidP="00C61AFE" w:rsidRDefault="00C61AFE" w14:paraId="4EF5FD25" w14:textId="77777777">
+      <w:r>
+        <w:t>Oral lösning 33 mg (0,85 mmol) K+/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8500" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6231"/>
+        <w:gridCol w:w="4190"/>
+        <w:gridCol w:w="4310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="4E9E4287" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...34 lines deleted...]
-              <w:t>Premedicinering, mot smärta, inflammation och feber</w:t>
+      <w:tr w:rsidR="00C61AFE" w:rsidTr="1D097817" w14:paraId="17700EEE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00C61AFE" w:rsidP="00865D08" w:rsidRDefault="00C61AFE" w14:paraId="4DFD43CB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Indikation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00C61AFE" w:rsidP="00865D08" w:rsidRDefault="00C61AFE" w14:paraId="081E8F67" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Hypokalemi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="000059C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>. P-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>kalium &lt;3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="000059C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>,6 mmol/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="72CDC723" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="286B1EC5" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+      <w:tr w:rsidR="00C61AFE" w:rsidTr="1D097817" w14:paraId="717E6E36" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00C61AFE" w:rsidP="00865D08" w:rsidRDefault="000059C4" w14:paraId="40F96FE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6370" w:type="dxa"/>
-[...54 lines deleted...]
-              <w:t>, relativ kontraindikation; njursvikt</w:t>
+            <w:tcW w:w="4310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00C61AFE" w:rsidP="00865D08" w:rsidRDefault="3CD4C448" w14:paraId="3C4656D8" w14:textId="21A9A74B">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D097817">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1D097817" w:rsidR="36DAE0AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1D097817">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">perkalemi, njurinsufficiens. Överkänslighet mot den aktiva substansen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5BB21C65" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5B5D8100" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="00865D08">
+      <w:tr w:rsidR="00C61AFE" w:rsidTr="1D097817" w14:paraId="2D042CFD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00C61AFE" w:rsidP="00865D08" w:rsidRDefault="000059C4" w14:paraId="1A571457" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6370" w:type="dxa"/>
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> / dygn</w:t>
+            <w:tcW w:w="4310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00C61AFE" w:rsidP="00865D08" w:rsidRDefault="00DF27CA" w14:paraId="19B417DD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>15–30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="000059C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ml per os, enstaka dos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="391BE10C" w14:textId="77777777" w:rsidR="006A73FF" w:rsidRDefault="006A73FF" w:rsidP="00DB6DB0">
-[...43 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00AE170A" w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="449A789B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000448" w:id="308"/>
+      <w:bookmarkStart w:name="_Toc466898323" w:id="309"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="310"/>
+      <w:bookmarkStart w:name="_Toc256000128" w:id="311"/>
+      <w:bookmarkStart w:name="_Toc468277070" w:id="312"/>
+      <w:bookmarkStart w:name="_Toc256000178" w:id="313"/>
+      <w:bookmarkStart w:name="_Toc256000232" w:id="314"/>
+      <w:bookmarkStart w:name="_Toc256000286" w:id="315"/>
+      <w:bookmarkStart w:name="_Toc256000340" w:id="316"/>
+      <w:bookmarkStart w:name="_Toc256000394" w:id="317"/>
+      <w:bookmarkStart w:name="_Toc214615400" w:id="318"/>
+      <w:bookmarkStart w:name="_Toc458000908" w:id="319"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="320"/>
+      <w:bookmarkStart w:name="_Toc466549867" w:id="321"/>
+      <w:bookmarkEnd w:id="295"/>
+      <w:bookmarkEnd w:id="296"/>
       <w:bookmarkEnd w:id="297"/>
       <w:bookmarkEnd w:id="298"/>
       <w:bookmarkEnd w:id="299"/>
       <w:bookmarkEnd w:id="300"/>
       <w:bookmarkEnd w:id="301"/>
       <w:bookmarkEnd w:id="302"/>
       <w:bookmarkEnd w:id="303"/>
       <w:bookmarkEnd w:id="304"/>
       <w:bookmarkEnd w:id="305"/>
       <w:bookmarkEnd w:id="306"/>
+      <w:bookmarkEnd w:id="307"/>
       <w:r>
-        <w:t xml:space="preserve">Human insulinanalog med snabb effekt (till exempel Novarapid, </w:t>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="307"/>
+        <w:t>Laxoberal®</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="308"/>
       <w:bookmarkEnd w:id="309"/>
-      <w:r w:rsidRPr="0042172B">
-[...780 lines deleted...]
-      <w:bookmarkStart w:id="338" w:name="_Toc214615400"/>
+      <w:bookmarkEnd w:id="310"/>
       <w:bookmarkEnd w:id="311"/>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
       <w:bookmarkEnd w:id="314"/>
       <w:bookmarkEnd w:id="315"/>
       <w:bookmarkEnd w:id="316"/>
       <w:bookmarkEnd w:id="317"/>
       <w:bookmarkEnd w:id="318"/>
+    </w:p>
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00AE170A" w:rsidRDefault="0090347E" w14:paraId="7511A03B" w14:textId="77777777">
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390E9C">
+        <w:t>rala droppar, lösning 7,5 mg/ml (Natriumpikosulfat)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="319"/>
       <w:bookmarkEnd w:id="320"/>
       <w:bookmarkEnd w:id="321"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8518" w:type="dxa"/>
+        <w:tblInd w:w="549" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2265"/>
+        <w:gridCol w:w="6253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="0CF257FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="403CF40A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Indikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="7D6B002A" w14:textId="0AF400B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D097817">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Alla patienter med enteral nutrition som står på opoider och eller har förstoppning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="1F740A8D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="4825CA17" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kontraindikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="6CC6BE00" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Diarré, överkänslighet mot ämnet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="52B69044" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="41C58323" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="00DF27CA" w14:paraId="5144AD3B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>10–20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> droppar till kvällen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="574FAF30" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="40C966C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Maxdos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="0977E317" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>20 droppar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A47277" w:rsidRDefault="00A47277" w14:paraId="127955FC" w14:textId="7DA930BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000449" w:id="322"/>
+      <w:bookmarkStart w:name="_Toc466898324" w:id="323"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="324"/>
+      <w:bookmarkStart w:name="_Toc256000129" w:id="325"/>
+      <w:bookmarkStart w:name="_Toc468277071" w:id="326"/>
+      <w:bookmarkStart w:name="_Toc256000179" w:id="327"/>
+      <w:bookmarkStart w:name="_Toc256000233" w:id="328"/>
+      <w:bookmarkStart w:name="_Toc256000287" w:id="329"/>
+      <w:bookmarkStart w:name="_Toc256000341" w:id="330"/>
+      <w:bookmarkStart w:name="_Toc256000395" w:id="331"/>
+      <w:bookmarkStart w:name="_Toc458000909" w:id="332"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="333"/>
+      <w:bookmarkStart w:name="_Toc466549868" w:id="334"/>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="00C02059" w:rsidRDefault="0090347E" w14:paraId="2700A95E" w14:textId="5463C494">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615401" w:id="335"/>
+      <w:r>
+        <w:t>Metoklopramid (Primperan)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
       <w:bookmarkEnd w:id="330"/>
       <w:bookmarkEnd w:id="331"/>
+      <w:bookmarkEnd w:id="335"/>
+    </w:p>
+    <w:p w:rsidRPr="00390E9C" w:rsidR="0090347E" w:rsidP="00AE170A" w:rsidRDefault="0090347E" w14:paraId="5F6E4853" w14:textId="54A132EF">
+      <w:r>
+        <w:t xml:space="preserve">Injektionsvätska 5 mg/ml, </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
-      <w:bookmarkEnd w:id="338"/>
     </w:p>
-    <w:p w14:paraId="7511A03B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="00AE170A">
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00AE170A" w:rsidRDefault="0090347E" w14:paraId="24D97571" w14:textId="649D1791">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t>O</w:t>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="337"/>
+        <w:t>Riktlinje</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="1D097817">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>: Postoperativ illamående och kräkningar – profylax och behandling</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8518" w:type="dxa"/>
-        <w:tblInd w:w="549" w:type="dxa"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6253"/>
+        <w:gridCol w:w="6240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="0CF257FA" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="403CF40A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="5AFCF9F6" w14:paraId="638B4EE3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="457B28FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6392" w:type="dxa"/>
-[...47 lines deleted...]
-              <w:t>stoppning</w:t>
+            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="20E09A47" w14:textId="3DF2DABF">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Förebygger postoperativt illamående, behandling skall ges tidigt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="256E9C73">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>, ges efter kontakt med kirurgläkare vid tarmoperationer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="1F740A8D" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="4825CA17" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="5AFCF9F6" w14:paraId="305E1128" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="725E4409" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6392" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Diarré, överkänslighet mot ämnet</w:t>
+            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="25650ADA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Se FASS. Överkänslighet, neurologiska besvär, tarmsjukdom mm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="52B69044" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="41C58323" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="5AFCF9F6" w14:paraId="2BE28B92" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="23C4FBB5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6392" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> droppar till kvällen</w:t>
+            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="56F90FDE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>10 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="574FAF30" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="5AFCF9F6" w14:paraId="74BDFB05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="2D11244D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>20 droppar</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="05AA63A9" w14:textId="1261CA91">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5AFCF9F6" w:rsidR="2390D41D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5AFCF9F6" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>0 mg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5AFCF9F6" w:rsidR="47467D4A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>/ dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5277AE3A" w14:textId="77777777" w:rsidR="00A47277" w:rsidRDefault="00A47277" w:rsidP="00C02059">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="295BCC1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000450" w:id="336"/>
+      <w:bookmarkStart w:name="_Toc466898325" w:id="337"/>
+      <w:bookmarkStart w:name="_Toc256000077" w:id="338"/>
+      <w:bookmarkStart w:name="_Toc256000130" w:id="339"/>
+      <w:bookmarkStart w:name="_Toc468277072" w:id="340"/>
+      <w:bookmarkStart w:name="_Toc256000180" w:id="341"/>
+      <w:bookmarkStart w:name="_Toc256000234" w:id="342"/>
+      <w:bookmarkStart w:name="_Toc256000288" w:id="343"/>
+      <w:bookmarkStart w:name="_Toc256000342" w:id="344"/>
+      <w:bookmarkStart w:name="_Toc256000396" w:id="345"/>
+      <w:bookmarkStart w:name="_Toc214615402" w:id="346"/>
+      <w:bookmarkStart w:name="_Toc458000910" w:id="347"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="348"/>
+      <w:bookmarkStart w:name="_Toc466549869" w:id="349"/>
       <w:r>
-        <w:br w:type="page"/>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>Metoprolol (Seloken)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="336"/>
+      <w:bookmarkEnd w:id="337"/>
+      <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
       <w:bookmarkEnd w:id="344"/>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
+    </w:p>
+    <w:p w:rsidRPr="00E06794" w:rsidR="0090347E" w:rsidP="00AE170A" w:rsidRDefault="0090347E" w14:paraId="41B28140" w14:textId="77777777">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06794">
+        <w:t>njektionsvätska 1 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="347"/>
       <w:bookmarkEnd w:id="348"/>
+      <w:bookmarkEnd w:id="349"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8518" w:type="dxa"/>
+        <w:tblInd w:w="549" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2265"/>
+        <w:gridCol w:w="6253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="446C7D27" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="781552BB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Indikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="6513D202" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Supraventrikulär takyarytmi, uttalad hypertoni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="21D45880" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="110A26A0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kontraindikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="4D78795A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ett flertal allvarliga kontraindikationer finns, se FASS.se viktigast är; känd hjärtsvikt, chock, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2: a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller 3:e gradens AV-block, sjukt sinus-syndrom, sinoatriellt block, bradykardi (vilopuls under 50 slag per minut före behandling), hypotension (systoliskt blodtryck under 90 mm Hg), acidos, bronkiell hyperreaktivitet (som vid bronkialastma)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="42D2F05B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="6A53E211" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="2F148F87" w14:textId="2C13A9F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1–2 m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="48C2D7CE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>/minut intravenöst var annan minut upp till max 10 ml, följ blodtryck och puls.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="0E209359" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="315BA362" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Maxdos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6392" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="2397B5A7" w14:textId="654C5117">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="037DDBED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CD5B24" w:rsidRDefault="00CD5B24" w14:paraId="2E1AC56C" w14:textId="66B472C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000451" w:id="350"/>
+      <w:bookmarkStart w:name="_Toc466898326" w:id="351"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="352"/>
+      <w:bookmarkStart w:name="_Toc256000131" w:id="353"/>
+      <w:bookmarkStart w:name="_Toc468277073" w:id="354"/>
+      <w:bookmarkStart w:name="_Toc256000181" w:id="355"/>
+      <w:bookmarkStart w:name="_Toc256000235" w:id="356"/>
+      <w:bookmarkStart w:name="_Toc256000289" w:id="357"/>
+      <w:bookmarkStart w:name="_Toc256000343" w:id="358"/>
+      <w:bookmarkStart w:name="_Toc256000397" w:id="359"/>
+      <w:bookmarkStart w:name="_Toc458000911" w:id="360"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="361"/>
+      <w:bookmarkStart w:name="_Toc466549870" w:id="362"/>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="12C18258" w14:textId="5FD29E96">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615403" w:id="363"/>
+      <w:r>
+        <w:t>Midazolam</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="350"/>
+      <w:bookmarkEnd w:id="351"/>
       <w:bookmarkEnd w:id="352"/>
+      <w:bookmarkEnd w:id="353"/>
+      <w:bookmarkEnd w:id="354"/>
+      <w:bookmarkEnd w:id="355"/>
+      <w:bookmarkEnd w:id="356"/>
+      <w:bookmarkEnd w:id="357"/>
+      <w:bookmarkEnd w:id="358"/>
+      <w:bookmarkEnd w:id="359"/>
+      <w:bookmarkEnd w:id="363"/>
     </w:p>
-    <w:p w14:paraId="5F6E4853" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00390E9C" w:rsidRDefault="0090347E" w:rsidP="00AE170A">
+    <w:p w:rsidRPr="00E06794" w:rsidR="0090347E" w:rsidP="00AE170A" w:rsidRDefault="0090347E" w14:paraId="24B2289C" w14:textId="77777777">
       <w:r>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00390E9C">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00390E9C">
+      <w:r w:rsidRPr="00E06794">
+        <w:t xml:space="preserve">njektionsvätska, lösning 1 mg/ml, tablett 7,5 mg, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06794">
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>T</w:t>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="351"/>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06794">
+        <w:t>ixtur 1 mg/ml, rektalgel 3 mg/ml</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="360"/>
+      <w:bookmarkEnd w:id="361"/>
+      <w:bookmarkEnd w:id="362"/>
     </w:p>
-    <w:p w14:paraId="24D97571" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="00AE170A">
-[...9 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="61CCBCD1" w14:textId="0CE34D87">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För premedicinering se riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="1D097817">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">: Postoperativ illamående och kräkningar – profylax </w:t>
-[...8 lines deleted...]
-          <w:t>och behandling</w:t>
+          <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="638B4EE3" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="457B28FF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="327490C0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="06747718" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Förebygger postoperativt illamående, behandling skall ges tidigt</w:t>
+            <w:tcW w:w="6264" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="3D098D0A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Oro och ångest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="305E1128" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="725E4409" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="7EC26B4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="3CE1E09B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Se FASS. Överkänslighet, neurologiska besvär, tarmsjukdom mm.</w:t>
+            <w:tcW w:w="6264" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="40725F65" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Myastenia gravis. Överkänslighet mot bensodiazepiner, sömnapnésyndrom. Försiktighet när det gäller äldre personer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="2BE28B92" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="23C4FBB5" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="46376282" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="039B3900" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>10 mg</w:t>
+            <w:tcW w:w="6264" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="74E6682C" w14:textId="54277445">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Till vuxna 0,5–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="1D79AFEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ml givet intravenöst.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>När det gäller premedicinering till barn se riktlinjer Premedicinering inför anestesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="74BDFB05" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="42C2269B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="0090347E" w14:paraId="55CAFF40" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>10 mg</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6264" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="005F1903" w:rsidRDefault="15494CE8" w14:paraId="67AF14E9" w14:textId="0F728602">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ml (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="1FC51004">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mg) intravenöst</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="295BCC1F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="007C37D8" w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="6B870A47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000452" w:id="364"/>
+      <w:bookmarkStart w:name="_Toc458000912" w:id="365"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="366"/>
+      <w:bookmarkStart w:name="_Toc466549871" w:id="367"/>
+      <w:bookmarkStart w:name="_Toc466898327" w:id="368"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="369"/>
+      <w:bookmarkStart w:name="_Toc256000132" w:id="370"/>
+      <w:bookmarkStart w:name="_Toc468277074" w:id="371"/>
+      <w:bookmarkStart w:name="_Toc256000182" w:id="372"/>
+      <w:bookmarkStart w:name="_Toc256000236" w:id="373"/>
+      <w:bookmarkStart w:name="_Toc256000290" w:id="374"/>
+      <w:bookmarkStart w:name="_Toc256000344" w:id="375"/>
+      <w:bookmarkStart w:name="_Toc256000398" w:id="376"/>
+      <w:bookmarkStart w:name="_Toc214615404" w:id="377"/>
       <w:r>
-        <w:t>Metoprolol</w:t>
-[...32 lines deleted...]
-      <w:bookmarkEnd w:id="363"/>
+        <w:t>Morfin 1 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="364"/>
       <w:bookmarkEnd w:id="365"/>
-    </w:p>
-[...327 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="366"/>
       <w:bookmarkEnd w:id="367"/>
       <w:bookmarkEnd w:id="368"/>
       <w:bookmarkEnd w:id="369"/>
       <w:bookmarkEnd w:id="370"/>
       <w:bookmarkEnd w:id="371"/>
       <w:bookmarkEnd w:id="372"/>
       <w:bookmarkEnd w:id="373"/>
       <w:bookmarkEnd w:id="374"/>
       <w:bookmarkEnd w:id="375"/>
       <w:bookmarkEnd w:id="376"/>
-      <w:bookmarkEnd w:id="380"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="377"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24B2289C" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00E06794" w:rsidRDefault="0090347E" w:rsidP="00AE170A">
+    <w:p w:rsidRPr="00380E59" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="36A23789" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc256000453" w:id="378"/>
+      <w:bookmarkStart w:name="_Toc468277075" w:id="379"/>
+      <w:bookmarkStart w:name="_Toc256000183" w:id="380"/>
+      <w:bookmarkStart w:name="_Toc256000237" w:id="381"/>
+      <w:bookmarkStart w:name="_Toc256000291" w:id="382"/>
+      <w:bookmarkStart w:name="_Toc256000345" w:id="383"/>
+      <w:bookmarkStart w:name="_Toc256000399" w:id="384"/>
       <w:r>
-        <w:t>I</w:t>
-[...21 lines deleted...]
-      <w:bookmarkEnd w:id="377"/>
+        <w:t>Injektionsvätska 1 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="378"/>
       <w:bookmarkEnd w:id="379"/>
+      <w:bookmarkEnd w:id="380"/>
+      <w:bookmarkEnd w:id="381"/>
+      <w:bookmarkEnd w:id="382"/>
+      <w:bookmarkEnd w:id="383"/>
+      <w:bookmarkEnd w:id="384"/>
     </w:p>
-    <w:p w14:paraId="61CCBCD1" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="007C37D8">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="0839526C" w14:textId="061A6F2C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t>riktlinje:</w:t>
-[...25 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve">Riktlinjer: </w:t>
+      </w:r>
+      <w:r w:rsidR="46ECB8D2">
+        <w:t>Barndosering vid operation-läkemedel</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8505" w:type="dxa"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="8597" w:type="dxa"/>
+        <w:tblInd w:w="612" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6240"/>
+        <w:gridCol w:w="6332"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="327490C0" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="06747718" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="33AF4F12" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="1A1BAFEF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6264" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Oro och ångest</w:t>
+            <w:tcW w:w="6471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="33392E3B" w14:textId="1BCBE3A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vuxna patienter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="482A16C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">och barn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>med akuta smärttillstånd, följ rekommendationer i särskild riktlinje</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7EC26B4C" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="3CE1E09B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="1EB1BE7A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="677943DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6264" w:type="dxa"/>
-[...34 lines deleted...]
-              <w:t>, sömnapnésyndrom. Försiktighet när det gäller äldre personer.</w:t>
+            <w:tcW w:w="6471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="322DB627" w14:textId="7FB77FFB">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grav njurinsufficiens, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="4627A618">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">äldre, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>slöhet, andningspåverkan (andningsfrekvens &lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="60A5F84B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>), symptomgivande astma, sömnapnésyndrom, överkänslighet mot substansen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="46376282" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="039B3900" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="005F1903">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="5C6B11FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="23E50CAA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6264" w:type="dxa"/>
-[...17 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="6471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="25238E08" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>För subcutan administrering: 5–20 mg beroende på patientens ålder och vikt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="3AA98A79" w:rsidRDefault="0090347E" w14:paraId="015BCDD9" w14:textId="265450FF">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">För intravenös administrering; 1 ml Morfin 10 mg/ml späds med 9 ml NaCl 9 mg/ml, till 1 mg/ml. </w:t>
+            </w:r>
+            <w:r>
               <w:br/>
-              <w:t>När det gäller premedicinering till barn se riktlinjer Premedicinering inför anestesi.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosen titreras beroende på patientens ålder och vikt 1–3 mg per gång var femte minut till dess att patienten är smärtfri.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="51ECD9C8" w14:paraId="600C8C31" w14:textId="73D18113">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>För intravenös administrering till barn: Morfin 1mg/ml spädes med 9ml Nacl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="6EF0D4DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9mg/ml, till 0,1mg/ml. 0,1mg/kg starta med halva dosen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="42C2269B" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="7462CB90" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="129DD6C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-              <w:t>(2 tabletter) postoperativt.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="4C44544C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>120 mg/24 timmar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B870A47" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="007C37D8" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="394" w:name="_Toc214615404"/>
+    <w:p w:rsidR="0090347E" w:rsidP="0090347E" w:rsidRDefault="0090347E" w14:paraId="0D2838FE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="5B1F2E7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000454" w:id="385"/>
+      <w:bookmarkStart w:name="_Toc466898328" w:id="386"/>
+      <w:bookmarkStart w:name="_Toc256000080" w:id="387"/>
+      <w:bookmarkStart w:name="_Toc256000133" w:id="388"/>
+      <w:bookmarkStart w:name="_Toc468277076" w:id="389"/>
+      <w:bookmarkStart w:name="_Toc256000184" w:id="390"/>
+      <w:bookmarkStart w:name="_Toc256000238" w:id="391"/>
+      <w:bookmarkStart w:name="_Toc256000292" w:id="392"/>
+      <w:bookmarkStart w:name="_Toc256000346" w:id="393"/>
+      <w:bookmarkStart w:name="_Toc256000400" w:id="394"/>
+      <w:bookmarkStart w:name="_Toc214615405" w:id="395"/>
+      <w:bookmarkStart w:name="_Toc458000913" w:id="396"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="397"/>
+      <w:bookmarkStart w:name="_Toc466549872" w:id="398"/>
       <w:r>
-        <w:t>Morfin 1 mg/ml</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="384"/>
+        <w:t>Movicol</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="385"/>
       <w:bookmarkEnd w:id="386"/>
       <w:bookmarkEnd w:id="387"/>
       <w:bookmarkEnd w:id="388"/>
       <w:bookmarkEnd w:id="389"/>
       <w:bookmarkEnd w:id="390"/>
       <w:bookmarkEnd w:id="391"/>
       <w:bookmarkEnd w:id="392"/>
       <w:bookmarkEnd w:id="393"/>
       <w:bookmarkEnd w:id="394"/>
+      <w:bookmarkEnd w:id="395"/>
+    </w:p>
+    <w:p w:rsidRPr="00803246" w:rsidR="00803246" w:rsidP="00803246" w:rsidRDefault="00803246" w14:paraId="56470617" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Nutrition inom intensivvården (vgregion.se)</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36A23789" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00380E59" w:rsidRDefault="0090347E" w:rsidP="007C37D8">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="401" w:name="_Toc256000399"/>
+    <w:p w:rsidRPr="00FF43C2" w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="7DC17F49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615406" w:id="399"/>
       <w:r>
-        <w:t>Injektionsvätska 1 mg/ml</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="395"/>
+        <w:t>Pulver till oral lösning i dospåse (Kaliumklorid Makrogol)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="396"/>
       <w:bookmarkEnd w:id="397"/>
       <w:bookmarkEnd w:id="398"/>
       <w:bookmarkEnd w:id="399"/>
-      <w:bookmarkEnd w:id="400"/>
-[...40 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8597" w:type="dxa"/>
-        <w:tblInd w:w="612" w:type="dxa"/>
+        <w:tblW w:w="8575" w:type="dxa"/>
+        <w:tblInd w:w="634" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6332"/>
+        <w:gridCol w:w="6310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="33AF4F12" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="61ECBC1B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1BAFEF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="033D190C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Vuxna patienter med akuta smärttillstånd, följ rekommendationer i särskild riktlinje; Morfin för behandling av akut smärta vid anestesikliniken – generella direktiv.</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="00A70A5F" w14:paraId="59F688D8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Alla patienter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med enteral nutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="1EB1BE7A" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="78304CCD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="677943DF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="51F94F65" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Grav njurinsufficiens, slöhet, andningspåverkan (andningsfrekvens &lt;9), symptomgivande astma, sömnapnésyndrom, överkänslighet mot substansen.</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="6467ABA2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Pågående diarré</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5C6B11FC" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="6CF1757C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E50CAA" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="6FFF4457" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6471" w:type="dxa"/>
-[...67 lines deleted...]
-              <w:t>Dosen titreras beroende på patientens ålder och vikt 1–3 mg per gång var femte minut till dess att patienten är smärtfri.</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="2EED9ECA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 dospåse 1–3 gånger dagligen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7462CB90" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="6C5A9321" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="129DD6C1" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="0635088B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>120 mg/24 timmar</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="3B955E97" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3 dospåsar (vid leverencaphalopathi ges högre doser dessa ordineras av läkare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D2838FE" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0090347E">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="002731EC" w:rsidP="001F7C29" w:rsidRDefault="002731EC" w14:paraId="38A5447F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615407" w:id="400"/>
+      <w:bookmarkStart w:name="_Toc256000455" w:id="401"/>
+      <w:bookmarkStart w:name="_Toc466898329" w:id="402"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="403"/>
+      <w:bookmarkStart w:name="_Toc256000135" w:id="404"/>
+      <w:bookmarkStart w:name="_Toc468277077" w:id="405"/>
+      <w:bookmarkStart w:name="_Toc256000185" w:id="406"/>
+      <w:bookmarkStart w:name="_Toc256000239" w:id="407"/>
+      <w:bookmarkStart w:name="_Toc256000293" w:id="408"/>
+      <w:bookmarkStart w:name="_Toc256000347" w:id="409"/>
+      <w:bookmarkStart w:name="_Toc256000401" w:id="410"/>
+      <w:bookmarkStart w:name="_Toc458000914" w:id="411"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="412"/>
+      <w:bookmarkStart w:name="_Toc466549873" w:id="413"/>
+      <w:r>
+        <w:t>Naloxon APL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="400"/>
     </w:p>
-    <w:p w14:paraId="5B1F2E7B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="00796F90" w:rsidP="00796F90" w:rsidRDefault="00796F90" w14:paraId="37419A3F" w14:textId="77777777">
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>Oral lösning 1 mg/ml</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F2621" w:rsidP="00796F90" w:rsidRDefault="004F2621" w14:paraId="6AC7421E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId23">
+        <w:r w:rsidR="00636BD9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Nutrition inom intensivvården (vgregion.se)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4188"/>
+        <w:gridCol w:w="4164"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00796F90" w:rsidTr="3AA98A79" w14:paraId="464D09A6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00796F90" w:rsidP="006C0056" w:rsidRDefault="00796F90" w14:paraId="794073ED" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Indikation</w:t>
+            </w:r>
+            <w:r w:rsidR="00F324C2">
+              <w:t>er</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4164" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00796F90" w:rsidP="006C0056" w:rsidRDefault="00F324C2" w14:paraId="38AC5531" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Samma som Laxoberal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F324C2" w:rsidTr="3AA98A79" w14:paraId="6DA52078" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F324C2" w:rsidP="006C0056" w:rsidRDefault="00F324C2" w14:paraId="1477FEC6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kontraindikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4164" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F2621" w:rsidP="006C0056" w:rsidRDefault="00F324C2" w14:paraId="5A75A0C2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Överkänslighet mot ämne</w:t>
+            </w:r>
+            <w:r w:rsidR="004F2621">
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F324C2" w:rsidTr="3AA98A79" w14:paraId="55FBE7AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F324C2" w:rsidP="006C0056" w:rsidRDefault="00F324C2" w14:paraId="72DB8E4E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4164" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F324C2" w:rsidP="006C0056" w:rsidRDefault="59F50FEE" w14:paraId="6BEF4A22" w14:textId="416430D4">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004F2621">
+              <w:t xml:space="preserve"> ml x3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F324C2" w:rsidTr="3AA98A79" w14:paraId="3A09872B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00F324C2" w:rsidP="006C0056" w:rsidRDefault="00F324C2" w14:paraId="3BF38BEC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Maxdos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4164" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F324C2" w:rsidP="006C0056" w:rsidRDefault="32DC1E2A" w14:paraId="094BBFCB" w14:textId="0F80DD63">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="004F2621">
+              <w:t xml:space="preserve"> ml/dygn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="007C37D8" w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="1A934DD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615408" w:id="414"/>
+      <w:r>
+        <w:t>Naloxon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="401"/>
       <w:bookmarkEnd w:id="402"/>
       <w:bookmarkEnd w:id="403"/>
       <w:bookmarkEnd w:id="404"/>
       <w:bookmarkEnd w:id="405"/>
       <w:bookmarkEnd w:id="406"/>
       <w:bookmarkEnd w:id="407"/>
       <w:bookmarkEnd w:id="408"/>
       <w:bookmarkEnd w:id="409"/>
       <w:bookmarkEnd w:id="410"/>
+      <w:bookmarkEnd w:id="414"/>
+    </w:p>
+    <w:p w:rsidRPr="00FF43C2" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="201E2D6A" w14:textId="77777777">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF43C2">
+        <w:t>njektionsvätska 0,4 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="411"/>
-      <w:bookmarkEnd w:id="415"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="412"/>
+      <w:bookmarkEnd w:id="413"/>
+      <w:r w:rsidRPr="00FF43C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56470617" w14:textId="77777777" w:rsidR="00803246" w:rsidRPr="00803246" w:rsidRDefault="00803246" w:rsidP="00803246">
+    <w:p w:rsidRPr="006C0056" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="40C0FC19" w14:textId="3EFAB277">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riktlinje: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...4 lines deleted...]
-          <w:t>Nutrition inom intensivvården (vgregion.se)</w:t>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Läkemedel – barndosering vid operation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3AA98A79" w:rsidR="0599D1FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="416" w:name="_Toc214615406"/>
       <w:r>
-        <w:t xml:space="preserve">Pulver till oral lösning i </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6D82C942">
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
-        <w:t>dospåse</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>det finns ett flertal riktlinjer som reglerar administrationen av naloxon vid opioidöverdosering</w:t>
+      </w:r>
+      <w:r w:rsidR="4F7818F5">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="412"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="416"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8575" w:type="dxa"/>
-        <w:tblInd w:w="634" w:type="dxa"/>
+        <w:tblW w:w="8533" w:type="dxa"/>
+        <w:tblInd w:w="676" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6310"/>
+        <w:gridCol w:w="6268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="61ECBC1B" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="5F859A01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="033D190C" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="46941496" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> nutrition</w:t>
+            <w:tcW w:w="6407" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="39E69F9A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andningsdepression </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>(&lt;8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> andetag/min) p.g.a. opiatpåverkan (Morfin, Fentanyl, Rapifen®)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="78304CCD" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="5CF279E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F94F65" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="23720802" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Pågående diarré</w:t>
+            <w:tcW w:w="6407" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="68AA00ED" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Ev. överkänslighet mot Naloxonhydroklorid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6CF1757C" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="7B4D6CEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFF4457" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="5D3AC19F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 1–3 gånger dagligen</w:t>
+            <w:tcW w:w="6407" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="3222C788" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>0,25 ml (0,1 mg) ges iv. Kan upprepas till dess patienten återfått god andning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6C5A9321" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="0EBD2E4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0635088B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="64585C45" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> ges högre doser dessa ordineras av läkare)</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6407" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="2CD8A84C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 ml (0,4 mg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38A5447F" w14:textId="77777777" w:rsidR="002731EC" w:rsidRDefault="002731EC" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="0AA5E66A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000456" w:id="415"/>
+      <w:bookmarkStart w:name="_Toc466898330" w:id="416"/>
+      <w:bookmarkStart w:name="_Toc256000083" w:id="417"/>
+      <w:bookmarkStart w:name="_Toc256000136" w:id="418"/>
+      <w:bookmarkStart w:name="_Toc468277078" w:id="419"/>
+      <w:bookmarkStart w:name="_Toc256000186" w:id="420"/>
+      <w:bookmarkStart w:name="_Toc256000240" w:id="421"/>
+      <w:bookmarkStart w:name="_Toc256000294" w:id="422"/>
+      <w:bookmarkStart w:name="_Toc256000348" w:id="423"/>
+      <w:bookmarkStart w:name="_Toc256000402" w:id="424"/>
+      <w:bookmarkStart w:name="_Toc214615409" w:id="425"/>
+      <w:bookmarkStart w:name="_Toc458000915" w:id="426"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="427"/>
+      <w:bookmarkStart w:name="_Toc466549874" w:id="428"/>
       <w:r>
-        <w:t>Naloxon</w:t>
-[...182 lines deleted...]
-      </w:r>
+        <w:t>Nezeril®</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="415"/>
+      <w:bookmarkEnd w:id="416"/>
       <w:bookmarkEnd w:id="417"/>
       <w:bookmarkEnd w:id="418"/>
       <w:bookmarkEnd w:id="419"/>
       <w:bookmarkEnd w:id="420"/>
       <w:bookmarkEnd w:id="421"/>
       <w:bookmarkEnd w:id="422"/>
       <w:bookmarkEnd w:id="423"/>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
+    </w:p>
+    <w:p w:rsidRPr="00FF43C2" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="19852AF4" w14:textId="77777777">
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF43C2">
+        <w:t>ässpray, 0,25 mg7ml alt 0,5 mg/ml (Oximetazolin)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="426"/>
-      <w:bookmarkEnd w:id="431"/>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="427"/>
       <w:bookmarkEnd w:id="428"/>
-      <w:bookmarkEnd w:id="429"/>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8533" w:type="dxa"/>
-        <w:tblInd w:w="676" w:type="dxa"/>
+        <w:tblW w:w="8647" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6268"/>
+        <w:gridCol w:w="6382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="5F859A01" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="46941496" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="0550F262" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="24CDA032" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39E69F9A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...50 lines deleted...]
-              <w:t>®)</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="7F875190" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Nästäppa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5CF279E2" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="23720802" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="7DCC841B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="0D6F50D4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68AA00ED" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="027C837A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Överkänslighet</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7B4D6CEB" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5D3AC19F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="29076A03" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="29F50722" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3222C788" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...10 lines deleted...]
-              <w:t>0,25 ml (0,1 mg) ges iv. Kan upprepas till dess patienten återfått god andning</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="00DF27CA" w14:paraId="381F6F8E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1–2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spraydoser i var näsborre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0EBD2E4D" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="3DAF1D8C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="1C7ABD40" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD8A84C" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...10 lines deleted...]
-              <w:t>1 ml (0,4 mg)</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="2BBAF0A8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>4 doser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AA5E66A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="00E56CB4" w:rsidP="001F7C29" w:rsidRDefault="00E56CB4" w14:paraId="020D4666" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000457" w:id="429"/>
+      <w:bookmarkStart w:name="_Toc466898331" w:id="430"/>
+      <w:bookmarkStart w:name="_Toc256000084" w:id="431"/>
+      <w:bookmarkStart w:name="_Toc256000137" w:id="432"/>
+      <w:bookmarkStart w:name="_Toc468277079" w:id="433"/>
+      <w:bookmarkStart w:name="_Toc256000187" w:id="434"/>
+      <w:bookmarkStart w:name="_Toc256000241" w:id="435"/>
+      <w:bookmarkStart w:name="_Toc256000295" w:id="436"/>
+      <w:bookmarkStart w:name="_Toc256000349" w:id="437"/>
+      <w:bookmarkStart w:name="_Toc256000403" w:id="438"/>
+      <w:bookmarkStart w:name="_Toc458000916" w:id="439"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="440"/>
+      <w:bookmarkStart w:name="_Toc466549875" w:id="441"/>
       <w:r>
-        <w:t>Nezeril</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="525275EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615410" w:id="442"/>
       <w:r>
-        <w:t>®</w:t>
-      </w:r>
+        <w:t>NiQuitin</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="429"/>
+      <w:bookmarkEnd w:id="430"/>
+      <w:bookmarkEnd w:id="431"/>
       <w:bookmarkEnd w:id="432"/>
       <w:bookmarkEnd w:id="433"/>
       <w:bookmarkEnd w:id="434"/>
       <w:bookmarkEnd w:id="435"/>
       <w:bookmarkEnd w:id="436"/>
       <w:bookmarkEnd w:id="437"/>
       <w:bookmarkEnd w:id="438"/>
+      <w:bookmarkEnd w:id="442"/>
+    </w:p>
+    <w:p w:rsidRPr="007010C9" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="4082A16C" w14:textId="77777777">
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007010C9">
+        <w:t>epotplåster 14 mg/24 timmar, 21 mg/24 tim</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="439"/>
       <w:bookmarkEnd w:id="440"/>
+      <w:r>
+        <w:t>mar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="441"/>
-      <w:bookmarkEnd w:id="445"/>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="444"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6382"/>
+        <w:gridCol w:w="2327"/>
+        <w:gridCol w:w="6320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="0550F262" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="24CDA032" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="016ADC54" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="6E779009" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6407" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Nästäppa</w:t>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="7BDDA75F" w14:textId="74A78274">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>nikotinabstinens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="2627CE9F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vid rökning och snusning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7DCC841B" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="0D6F50D4" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="6B1690C8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="7B933CE2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6407" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Överkänslighet</w:t>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="5A93970C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Överkänslighet. Akut myokardinfarkt, instabil angina, allvarlig hjärtarytmi eller nyligen genomgången cerebrovaskulär sjukdom.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="29076A03" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="29F50722" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="119D8384" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="5BBD384C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6407" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> spraydoser i var näsborre</w:t>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="0525AE54" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 plåster appliceras per dygn. 14 mg/24 timmar för patienter som röker mindre än 20 cigaretter per dygn och 21 mg/24 timmar för de som röker mer än 20 cigaretter per dygn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="3DAF1D8C" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="3B9BE517" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="62CB1EDD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>4 doser</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="256C022B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 plåster per dygn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="020D4666" w14:textId="77777777" w:rsidR="00E56CB4" w:rsidRDefault="00E56CB4" w:rsidP="001F7C29">
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="458" w:name="_Toc466549875"/>
+    <w:p w:rsidRPr="00380E59" w:rsidR="0090347E" w:rsidP="00E56CB4" w:rsidRDefault="0090347E" w14:paraId="66B08968" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000458" w:id="443"/>
+      <w:bookmarkStart w:name="_Toc466898332" w:id="444"/>
+      <w:bookmarkStart w:name="_Toc256000085" w:id="445"/>
+      <w:bookmarkStart w:name="_Toc256000138" w:id="446"/>
+      <w:bookmarkStart w:name="_Toc468277080" w:id="447"/>
+      <w:bookmarkStart w:name="_Toc256000188" w:id="448"/>
+      <w:bookmarkStart w:name="_Toc256000242" w:id="449"/>
+      <w:bookmarkStart w:name="_Toc256000296" w:id="450"/>
+      <w:bookmarkStart w:name="_Toc256000350" w:id="451"/>
+      <w:bookmarkStart w:name="_Toc256000404" w:id="452"/>
+      <w:bookmarkStart w:name="_Toc214615411" w:id="453"/>
+      <w:bookmarkStart w:name="_Toc458000917" w:id="454"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="455"/>
+      <w:bookmarkStart w:name="_Toc466549876" w:id="456"/>
       <w:r>
-        <w:br w:type="page"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:t>Nitrolingual®</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="443"/>
+      <w:bookmarkEnd w:id="444"/>
+      <w:bookmarkEnd w:id="445"/>
       <w:bookmarkEnd w:id="446"/>
       <w:bookmarkEnd w:id="447"/>
       <w:bookmarkEnd w:id="448"/>
       <w:bookmarkEnd w:id="449"/>
       <w:bookmarkEnd w:id="450"/>
       <w:bookmarkEnd w:id="451"/>
       <w:bookmarkEnd w:id="452"/>
       <w:bookmarkEnd w:id="453"/>
+    </w:p>
+    <w:p w:rsidRPr="00380E59" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="1D9443C2" w14:textId="77777777">
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380E59">
+        <w:t>ublingual</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tablett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380E59">
+        <w:t xml:space="preserve"> 0, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380E59">
+        <w:t xml:space="preserve"> mg (Glycerylnitrat)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="454"/>
       <w:bookmarkEnd w:id="455"/>
-      <w:bookmarkEnd w:id="459"/>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="456"/>
-      <w:bookmarkEnd w:id="457"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="458"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2327"/>
-        <w:gridCol w:w="6320"/>
+        <w:gridCol w:w="2265"/>
+        <w:gridCol w:w="6382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="016ADC54" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="6E779009" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="2072C3AB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="5BF82F4F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6320" w:type="dxa"/>
-[...24 lines deleted...]
-              <w:t>.</w:t>
+            <w:tcW w:w="6604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="5B3BCEA0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kupering av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>anginaattack</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6B1690C8" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="7B933CE2" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="2307FAFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="6DC92E0B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6320" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t>, instabil angina, allvarlig hjärtarytmi eller nyligen genomgången cerebrovaskulär sjukdom.</w:t>
+            <w:tcW w:w="6604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="59F83B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se FASS.se, misstänkt högt intrakraniellt tryck </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="119D8384" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5BBD384C" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="0B3EC659" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="043401EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6320" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>1 plåster appliceras per dygn. 14 mg/24 timmar för patienter som röker mindre än 20 cigaretter per dygn och 21 mg/24 timmar för de som röker mer än 20 cigaretter per dygn.</w:t>
+            <w:tcW w:w="6604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="5A3A5795" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1–2 tabletter appliceras under tungan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="3B9BE517" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="6C61F159" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="024C084C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>1 plåster per dygn.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="39E6F56C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 tabletter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66B08968" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00380E59" w:rsidRDefault="0090347E" w:rsidP="00E56CB4">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="007C37D8" w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="0474CE42" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000459" w:id="457"/>
+      <w:bookmarkStart w:name="_Toc466898333" w:id="458"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="459"/>
+      <w:bookmarkStart w:name="_Toc256000139" w:id="460"/>
+      <w:bookmarkStart w:name="_Toc468277081" w:id="461"/>
+      <w:bookmarkStart w:name="_Toc256000189" w:id="462"/>
+      <w:bookmarkStart w:name="_Toc256000243" w:id="463"/>
+      <w:bookmarkStart w:name="_Toc256000297" w:id="464"/>
+      <w:bookmarkStart w:name="_Toc256000351" w:id="465"/>
+      <w:bookmarkStart w:name="_Toc256000405" w:id="466"/>
+      <w:bookmarkStart w:name="_Toc214615412" w:id="467"/>
+      <w:bookmarkStart w:name="_Toc458000919" w:id="468"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="469"/>
+      <w:bookmarkStart w:name="_Toc466549877" w:id="470"/>
       <w:r>
-        <w:t>Nitrolingual</w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>Omeprazol</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="457"/>
+      <w:bookmarkEnd w:id="458"/>
+      <w:bookmarkEnd w:id="459"/>
       <w:bookmarkEnd w:id="460"/>
       <w:bookmarkEnd w:id="461"/>
       <w:bookmarkEnd w:id="462"/>
       <w:bookmarkEnd w:id="463"/>
       <w:bookmarkEnd w:id="464"/>
       <w:bookmarkEnd w:id="465"/>
       <w:bookmarkEnd w:id="466"/>
       <w:bookmarkEnd w:id="467"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E4784" w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="10197540" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Enterokapsel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4784">
+        <w:t>hård 20 mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="468"/>
       <w:bookmarkEnd w:id="469"/>
-      <w:bookmarkEnd w:id="473"/>
-[...29 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="470"/>
-      <w:bookmarkEnd w:id="471"/>
-      <w:bookmarkEnd w:id="472"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8647" w:type="dxa"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="8681" w:type="dxa"/>
+        <w:tblInd w:w="528" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6382"/>
+        <w:gridCol w:w="6416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="2072C3AB" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5BF82F4F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="01CB93F5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="3BB3BF5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6604" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>anginaattack</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="79C12594" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Epigastralgier, halsbränna, sura uppstötningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="2307FAFA" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="6DC92E0B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="34EF1FB7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="79F7D4C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6604" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> tryck </w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="33AAA7AB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Se FASS.se, överkänslighet mot ingående ämnen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0B3EC659" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="043401EB" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="4B9D3636" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="54A08C17" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6604" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>1–2 tabletter appliceras under tungan</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="2E2B3BAD" w14:textId="65FDF12C">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="22A5288F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tablett vid behov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6C61F159" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="3956F975" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="693591B4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>2 tabletter</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="4DA9A758" w14:paraId="4723894C" w14:textId="28958007">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>tablett</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0474CE42" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="007C37D8" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="58ACD6F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000460" w:id="471"/>
+      <w:bookmarkStart w:name="_Toc466898334" w:id="472"/>
+      <w:bookmarkStart w:name="_Toc256000087" w:id="473"/>
+      <w:bookmarkStart w:name="_Toc256000140" w:id="474"/>
+      <w:bookmarkStart w:name="_Toc468277082" w:id="475"/>
+      <w:bookmarkStart w:name="_Toc256000190" w:id="476"/>
+      <w:bookmarkStart w:name="_Toc256000244" w:id="477"/>
+      <w:bookmarkStart w:name="_Toc256000298" w:id="478"/>
+      <w:bookmarkStart w:name="_Toc256000352" w:id="479"/>
+      <w:bookmarkStart w:name="_Toc256000406" w:id="480"/>
+      <w:bookmarkStart w:name="_Toc214615413" w:id="481"/>
+      <w:bookmarkStart w:name="_Toc458000920" w:id="482"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="483"/>
+      <w:bookmarkStart w:name="_Toc466549878" w:id="484"/>
       <w:r>
-        <w:t>Omeprazol</w:t>
-      </w:r>
+        <w:t>Ondansetron</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="471"/>
+      <w:bookmarkEnd w:id="472"/>
+      <w:bookmarkEnd w:id="473"/>
       <w:bookmarkEnd w:id="474"/>
       <w:bookmarkEnd w:id="475"/>
       <w:bookmarkEnd w:id="476"/>
       <w:bookmarkEnd w:id="477"/>
       <w:bookmarkEnd w:id="478"/>
       <w:bookmarkEnd w:id="479"/>
       <w:bookmarkEnd w:id="480"/>
       <w:bookmarkEnd w:id="481"/>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="007C37D8" w:rsidRDefault="0090347E" w14:paraId="79BFBD49" w14:textId="77777777">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007010C9">
+        <w:t>njektionsvätska, lösning 2 mg/ml</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="482"/>
       <w:bookmarkEnd w:id="483"/>
-      <w:bookmarkEnd w:id="487"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="484"/>
+      <w:r w:rsidRPr="00B96488">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00A60B48" w:rsidRDefault="0090347E" w14:paraId="4BCD8784" w14:textId="28D4EF31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Postoperativ illamående och kräkningar – profylax och behandling</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="486"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8681" w:type="dxa"/>
-        <w:tblInd w:w="528" w:type="dxa"/>
+        <w:tblW w:w="8617" w:type="dxa"/>
+        <w:tblInd w:w="592" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6416"/>
+        <w:gridCol w:w="6352"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="01CB93F5" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="2F54A2F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB3BF5D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="26D49F4F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>, halsbränna, sura uppstötningar</w:t>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="45F050B2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Behandling och profylax mot illamående och kräkning i anslutning till anestesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="34EF1FB7" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="1437F5C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79F7D4C6" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="5CFBCF11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Se FASS.se, överkänslighet mot ingående ämnen.</w:t>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="43439F02" w14:textId="68A2EB5D">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1D097817">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Överkänslighet mot 5-HT3-antagonister. Försiktighet vid nedsatt leverfunktion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1D097817" w:rsidR="45B60DE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>. Försiktighet vid långt QT-syndrom.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="4B9D3636" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="51D8247B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A08C17" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="41DCBC45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>1 tablett vid behov</w:t>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="4C2F68E6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>0,1 mg/kg iv – upp till 8 mg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="3956F975" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="559A00A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693591B4" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="6BFC7638" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>1 tablett</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="4F5045FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>8 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58ACD6F8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="10180FA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000461" w:id="485"/>
+      <w:bookmarkStart w:name="_Toc466898335" w:id="486"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="487"/>
+      <w:bookmarkStart w:name="_Toc256000141" w:id="488"/>
+      <w:bookmarkStart w:name="_Toc468277083" w:id="489"/>
+      <w:bookmarkStart w:name="_Toc256000191" w:id="490"/>
+      <w:bookmarkStart w:name="_Toc256000245" w:id="491"/>
+      <w:bookmarkStart w:name="_Toc256000299" w:id="492"/>
+      <w:bookmarkStart w:name="_Toc256000353" w:id="493"/>
+      <w:bookmarkStart w:name="_Toc256000407" w:id="494"/>
+      <w:bookmarkStart w:name="_Toc214615414" w:id="495"/>
+      <w:bookmarkStart w:name="_Toc458000921" w:id="496"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="497"/>
+      <w:bookmarkStart w:name="_Toc466549879" w:id="498"/>
       <w:r>
-        <w:t>Ondansetron</w:t>
-      </w:r>
+        <w:t>Oxazepam (Sobril)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="485"/>
+      <w:bookmarkEnd w:id="486"/>
+      <w:bookmarkEnd w:id="487"/>
       <w:bookmarkEnd w:id="488"/>
       <w:bookmarkEnd w:id="489"/>
       <w:bookmarkEnd w:id="490"/>
       <w:bookmarkEnd w:id="491"/>
       <w:bookmarkEnd w:id="492"/>
       <w:bookmarkEnd w:id="493"/>
       <w:bookmarkEnd w:id="494"/>
       <w:bookmarkEnd w:id="495"/>
+    </w:p>
+    <w:p w:rsidRPr="007010C9" w:rsidR="0090347E" w:rsidP="00A60B48" w:rsidRDefault="0090347E" w14:paraId="061CBB8E" w14:textId="77777777">
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007010C9">
+        <w:t>ablett 10 mg, 15 mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="496"/>
       <w:bookmarkEnd w:id="497"/>
-      <w:bookmarkEnd w:id="501"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="498"/>
+      <w:r w:rsidRPr="007010C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79BFBD49" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="007C37D8">
-[...15 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="00A60B48" w:rsidRDefault="0090347E" w14:paraId="1753FA2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B96488">
         <w:t>Riktlinje</w:t>
       </w:r>
       <w:r>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B96488">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="006C0056">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Postoperativ illamående och kräkningar – profylax </w:t>
-[...8 lines deleted...]
-          <w:t>och behandling</w:t>
+          <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [3, s.2]</w:t>
+        <w:t xml:space="preserve"> [4 s. 10]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8617" w:type="dxa"/>
-        <w:tblInd w:w="592" w:type="dxa"/>
+        <w:tblW w:w="8596" w:type="dxa"/>
+        <w:tblInd w:w="613" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6352"/>
+        <w:gridCol w:w="6331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="2F54A2F1" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="49F4A982" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="369"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D49F4F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="0BB13DAF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Behandling och profylax mot illamående och kräkning i anslutning till anestesi.</w:t>
+            <w:tcW w:w="6470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="299811EE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Premedicinering vid stark oro eller ångest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="1437F5C8" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="59EF4504" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFBCF11" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="4A17B618" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Överkänslighet mot 5-HT3-antagonister. Försiktighet vid nedsatt leverfunktion</w:t>
+            <w:tcW w:w="6470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="0AB196B5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sänkt medvetandegrad, fördröjd ventrikeltömning, myastenia gravis, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="00DF27CA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>sömnapnésyndrom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="51D8247B" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="2D59D8B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41DCBC45" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="4B378B2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6491" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>0,1 mg/kg iv – upp till 8 mg.</w:t>
+            <w:tcW w:w="6470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="2CE37705" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Enligt riktlinjen; Premedicinering inför anestesi, 1 tablett vid behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="559A00A8" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="3FA28DE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFC7638" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="0090347E" w14:paraId="6ADB3BB8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>8 mg</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6470" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="006C0056" w:rsidRDefault="505085ED" w14:paraId="778EE2DF" w14:textId="462D7B51">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10180FA4" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="0090347E" w14:paraId="5A2AD1B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000462" w:id="499"/>
+      <w:bookmarkStart w:name="_Toc466898336" w:id="500"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="501"/>
+      <w:bookmarkStart w:name="_Toc256000142" w:id="502"/>
+      <w:bookmarkStart w:name="_Toc468277084" w:id="503"/>
+      <w:bookmarkStart w:name="_Toc256000192" w:id="504"/>
+      <w:bookmarkStart w:name="_Toc256000246" w:id="505"/>
+      <w:bookmarkStart w:name="_Toc256000300" w:id="506"/>
+      <w:bookmarkStart w:name="_Toc256000354" w:id="507"/>
+      <w:bookmarkStart w:name="_Toc256000408" w:id="508"/>
+      <w:bookmarkStart w:name="_Toc214615415" w:id="509"/>
+      <w:bookmarkStart w:name="_Toc458000922" w:id="510"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="511"/>
+      <w:bookmarkStart w:name="_Toc466549880" w:id="512"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>Oxykodon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="499"/>
+      <w:bookmarkEnd w:id="500"/>
+      <w:bookmarkEnd w:id="501"/>
       <w:bookmarkEnd w:id="502"/>
       <w:bookmarkEnd w:id="503"/>
       <w:bookmarkEnd w:id="504"/>
       <w:bookmarkEnd w:id="505"/>
       <w:bookmarkEnd w:id="506"/>
       <w:bookmarkEnd w:id="507"/>
       <w:bookmarkEnd w:id="508"/>
       <w:bookmarkEnd w:id="509"/>
-      <w:bookmarkEnd w:id="510"/>
-[...23 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:p w:rsidR="00C1684B" w:rsidP="00C1684B" w:rsidRDefault="00C1684B" w14:paraId="37BC9B3F" w14:textId="77777777">
+      <w:r>
+        <w:t>OxyContin®, OxyNorm®, Targiniq), OxyContin®, depottablett 5 mg, 10 mg, 20 mg, OxyNorm®, kapsel 5 mg, 10mg, 20mg.  OxyNorm® Oral lösning 1 mg/ml Targiniq (Naloxon Oxykodon), depottablett, 10 mg/5 mg, 5 mg/2,5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E35280" w:rsidR="0090347E" w:rsidP="00C1684B" w:rsidRDefault="00C1684B" w14:paraId="599C8F16" w14:textId="49854CB2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [4 s. 10]</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8596" w:type="dxa"/>
-        <w:tblInd w:w="613" w:type="dxa"/>
+        <w:tblW w:w="8681" w:type="dxa"/>
+        <w:tblInd w:w="528" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="6555"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00106328" w:rsidTr="00DB51EA" w14:paraId="064F0F72" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="662A189B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Indikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="77FED570" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smärta, premedicinering inför smärtsamma ingrepp. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00106328" w:rsidTr="00DB51EA" w14:paraId="55B16942" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="22102F4E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kontraindikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="61F3813A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sekretstagnation, andningsdepression, kramper, medvetandepåverkan, akuta buksmärtor, grav leversvikt. Försiktighet vid njursvikt och till äldre patienter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00106328" w:rsidTr="00DB51EA" w14:paraId="683AEECC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="121FE4FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="6CA099D8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00106328" w:rsidTr="00DB51EA" w14:paraId="5AA2D48F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="37E807B7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Maxdos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="5B7CB7C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Per os 20 mg. Kontakta därefter narkosläkare.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="33C1638B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615416" w:id="513"/>
+      <w:bookmarkStart w:name="_Toc256000464" w:id="514"/>
+      <w:bookmarkStart w:name="_Toc466898337" w:id="515"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="516"/>
+      <w:bookmarkStart w:name="_Toc256000144" w:id="517"/>
+      <w:bookmarkStart w:name="_Toc468277085" w:id="518"/>
+      <w:bookmarkStart w:name="_Toc256000194" w:id="519"/>
+      <w:bookmarkStart w:name="_Toc256000248" w:id="520"/>
+      <w:bookmarkStart w:name="_Toc256000302" w:id="521"/>
+      <w:bookmarkStart w:name="_Toc256000356" w:id="522"/>
+      <w:bookmarkStart w:name="_Toc256000410" w:id="523"/>
+      <w:bookmarkStart w:name="_Toc458000923" w:id="524"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="525"/>
+      <w:bookmarkStart w:name="_Toc466549881" w:id="526"/>
+      <w:r>
+        <w:t>Oxykodon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="513"/>
+    </w:p>
+    <w:p w:rsidR="00106328" w:rsidP="00106328" w:rsidRDefault="00106328" w14:paraId="1D148D10" w14:textId="62EFEC8E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615417" w:id="527"/>
+      <w:r w:rsidRPr="3AA98A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxynorm, Oxyco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="5A4BC579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>done</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsvätska 10 mg/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="00CB1843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="527"/>
+    </w:p>
+    <w:p w:rsidRPr="008F6E7E" w:rsidR="00CB1843" w:rsidP="008F6E7E" w:rsidRDefault="00CB1843" w14:paraId="38744FD1" w14:textId="4DC3CBC6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79" w:rsidR="41D1FDE0">
+        <w:t>Oxycodone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AA98A79">
+        <w:t xml:space="preserve"> för behandling av akut smärta vid anestesikliniken - generella direktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8681" w:type="dxa"/>
+        <w:tblInd w:w="528" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6331"/>
+        <w:gridCol w:w="6416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="49F4A982" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00106328" w:rsidTr="3AA98A79" w14:paraId="2EE4505B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB13DAF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="00106328" w14:paraId="6126D6D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6470" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Premedicinering vid stark oro eller ångest</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="008B031B" w14:paraId="2A0C2496" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Akut smärttillstånd till vuxna patienter. Följ PM ”Morfin för behandling av akut smärta vid anestesikliniken”. Inj. Oxynorm 10mg/ml, spädes till 1mg/ml med Nacl 9mg/ml 9ml.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="59EF4504" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="00106328" w:rsidTr="3AA98A79" w14:paraId="0CD06C61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A17B618" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="00106328" w14:paraId="07EB7FF0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6470" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t>sömnapnésyndrom</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="008B031B" w14:paraId="7097DB99" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Sekret</w:t>
+            </w:r>
+            <w:r w:rsidR="006A38C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stagnation, andningsdepression, kramper, medvetandepåverkan grav leversvikt. Försiktighet vid njursvikt och till äldre patienter. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="2D59D8B4" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="00106328" w:rsidTr="3AA98A79" w14:paraId="6B1F171E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B378B2F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="00106328" w14:paraId="32DA7904" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6470" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Enligt riktlinjen; Premedicinering inför anestesi, 1 tablett vid behov.</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="3AA98A79" w:rsidRDefault="30060F2E" w14:paraId="13283EB8" w14:textId="4E6A07C1">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>För subcutan administrering: inj.oxycodone 10mg/ml, 0,5-2ml</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="5C8B1CAB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beroende på patientens ålder och vikt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="3AA98A79" w:rsidRDefault="5C8B1CAB" w14:paraId="6087B6CD" w14:textId="089AF720">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>För intravenös administrering, 1ml oxycodone 10mg/ml späd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="7F892DF4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med 9ml Nac</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="2FFF3319">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>l 9mg/ml, till 1mg/ml</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="53D7DC70">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="3AA98A79" w:rsidRDefault="53D7DC70" w14:paraId="0906B507" w14:textId="649D68DF">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosen titreras beroende på patientens ålder och vikt, ge 1-3ml per gång var femte-tionde minut till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="4D11A466">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dess att patienten är smärtfri.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="4D11A466" w14:paraId="026155A4" w14:textId="0C297AC1">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>För intravenös smärtlindring till barn, inj oxycodone 1mg/ml späd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="32EB9C44">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med 9ml Nacl 9mg/ml, till 0,1mg/ml. 0,1mg/k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="2F721EDC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>g, starta med halva dosen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="3FA28DE8" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="00106328" w:rsidTr="3AA98A79" w14:paraId="0AB47E38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADB3BB8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="006C0056">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="00106328" w14:paraId="22C6CFFD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>15 mg</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00106328" w:rsidP="008F6E7E" w:rsidRDefault="752818A7" w14:paraId="4025F1A8" w14:textId="7A2BF5D4">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>6ml/dygn.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="00CB1843">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kontakta därefter narkosläkare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A2AD1B9" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="001F7C29" w:rsidRDefault="007227FC" w14:paraId="3FABBF90" w14:textId="06E73490">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t>Oxykodon</w:t>
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc214615418" w:id="528"/>
+      <w:r w:rsidR="0090347E">
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="514"/>
+      <w:bookmarkEnd w:id="515"/>
       <w:bookmarkEnd w:id="516"/>
       <w:bookmarkEnd w:id="517"/>
       <w:bookmarkEnd w:id="518"/>
       <w:bookmarkEnd w:id="519"/>
       <w:bookmarkEnd w:id="520"/>
       <w:bookmarkEnd w:id="521"/>
       <w:bookmarkEnd w:id="522"/>
       <w:bookmarkEnd w:id="523"/>
+      <w:bookmarkEnd w:id="528"/>
+    </w:p>
+    <w:p w:rsidRPr="008D7B83" w:rsidR="0090347E" w:rsidP="00E35280" w:rsidRDefault="0090347E" w14:paraId="3AE0CC5B" w14:textId="77777777">
+      <w:r w:rsidRPr="009C4E29">
+        <w:t>Alvedon, Panodil, Paracetamol,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008D7B83">
+        <w:t>oral lösning 24 mg/ml; suppositorier</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 60 mg; 125 mg; 250 mg;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7B83">
+        <w:t xml:space="preserve"> 500 mg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7B83">
+        <w:t xml:space="preserve"> 1 g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7B83">
+        <w:t xml:space="preserve"> tablet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7B83">
+        <w:t xml:space="preserve"> 500 mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="524"/>
       <w:bookmarkEnd w:id="525"/>
-      <w:bookmarkEnd w:id="529"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7B83">
+        <w:t>; munlöslig tablett 500 mg</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="526"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>; infusionslösning 10 mg/ml.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="004F6F8D" w:rsidR="0090347E" w:rsidP="00E35280" w:rsidRDefault="0090347E" w14:paraId="5D0C9F1D" w14:textId="392303C6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t>OxyContin</w:t>
-[...80 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+        <w:t xml:space="preserve">Riktlinjen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
+        <w:r w:rsidRPr="3AA98A79" w:rsidR="34483243">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8681" w:type="dxa"/>
-        <w:tblInd w:w="528" w:type="dxa"/>
+        <w:tblW w:w="8660" w:type="dxa"/>
+        <w:tblInd w:w="549" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...324 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6416"/>
+        <w:gridCol w:w="6395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00106328" w14:paraId="2EE4505B" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="0DCA1B2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6126D6D2" w14:textId="77777777" w:rsidR="00106328" w:rsidRPr="0010604F" w:rsidRDefault="00106328" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="4841167E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> 9mg/ml 9ml.</w:t>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="0408BC64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akut och kronisk smärta. Hyperpyrexi. Intravenös administrering kan övervägas vid korttidsbehandling av medelsvår smärta då paracetamol inte får, eller patienten inte vill ta oralt eller rektalt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5E2FE8EC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vid PONV. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6F078018" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Även undantagsvis för att inte störa nattsömn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106328" w14:paraId="0CD06C61" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="6A53E82E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07EB7FF0" w14:textId="77777777" w:rsidR="00106328" w:rsidRPr="0010604F" w:rsidRDefault="00106328" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="1D81239B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...19 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="7E3FA2C2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc157405620" w:id="529"/>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Svår hepatocellulär skada, ffa vid dehydrering och/eller malnutrition Hyperbilirubinemi</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="529"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106328" w14:paraId="6B1F171E" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="5E8668B9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DA7904" w14:textId="77777777" w:rsidR="00106328" w:rsidRPr="0010604F" w:rsidRDefault="00106328" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2FFF28B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>1-5mg iv., titreras till adekvat dos</w:t>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6AC9E5EB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106328" w14:paraId="0AB47E38" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="1490D2A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22C6CFFD" w14:textId="77777777" w:rsidR="00106328" w:rsidRPr="0010604F" w:rsidRDefault="00106328" w:rsidP="008F6E7E">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="656C60E3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>20mg. Kontakta därefter narkosläkare.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="09CDE2F3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Vuxna och barn &gt;15 år: 1g x 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="3A8828C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Barn: 75 mg/kg/dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FABBF90" w14:textId="06E73490" w:rsidR="0090347E" w:rsidRDefault="007227FC" w:rsidP="001F7C29">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="46F2FE24" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc458000925" w:id="530"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="531"/>
+      <w:bookmarkStart w:name="_Toc466549883" w:id="532"/>
+      <w:bookmarkStart w:name="_Toc256000467" w:id="533"/>
+      <w:bookmarkStart w:name="_Toc466898340" w:id="534"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="535"/>
+      <w:bookmarkStart w:name="_Toc256000147" w:id="536"/>
+      <w:bookmarkStart w:name="_Toc468277088" w:id="537"/>
+      <w:bookmarkStart w:name="_Toc256000197" w:id="538"/>
+      <w:bookmarkStart w:name="_Toc256000251" w:id="539"/>
+      <w:bookmarkStart w:name="_Toc256000305" w:id="540"/>
+      <w:bookmarkStart w:name="_Toc256000359" w:id="541"/>
+      <w:bookmarkStart w:name="_Toc256000413" w:id="542"/>
+      <w:bookmarkStart w:name="_Toc214615420" w:id="543"/>
+      <w:bookmarkStart w:name="_Toc458000926" w:id="544"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="545"/>
+      <w:bookmarkStart w:name="_Toc466549884" w:id="546"/>
       <w:bookmarkEnd w:id="530"/>
       <w:bookmarkEnd w:id="531"/>
       <w:bookmarkEnd w:id="532"/>
+      <w:r>
+        <w:t>Postafen®</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="533"/>
       <w:bookmarkEnd w:id="534"/>
       <w:bookmarkEnd w:id="535"/>
       <w:bookmarkEnd w:id="536"/>
       <w:bookmarkEnd w:id="537"/>
       <w:bookmarkEnd w:id="538"/>
       <w:bookmarkEnd w:id="539"/>
+      <w:bookmarkEnd w:id="540"/>
+      <w:bookmarkEnd w:id="541"/>
+      <w:bookmarkEnd w:id="542"/>
+      <w:bookmarkEnd w:id="543"/>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="00271665" w:rsidRDefault="0090347E" w14:paraId="730C8FDB" w14:textId="77777777">
+      <w:r>
+        <w:t>Tablett, 25 mg (Meklozin)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="544"/>
       <w:bookmarkEnd w:id="545"/>
-      <w:proofErr w:type="spellEnd"/>
-[...20 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="546"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...67 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8660" w:type="dxa"/>
-        <w:tblInd w:w="549" w:type="dxa"/>
+        <w:tblW w:w="8575" w:type="dxa"/>
+        <w:tblInd w:w="634" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6395"/>
+        <w:gridCol w:w="6310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="0DCA1B2C" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="79A2336C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4841167E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="0F47CC6D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6534" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:t>Även undantagsvis för att inte störa nattsömn.</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="507A29CB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Profylax mot postoperativ illamående</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6A53E82E" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="0E6C3876" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D81239B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5E9BBEE7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6534" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="17F789C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Se FASS.se</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5E8668B9" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="32C1A31F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFF28B8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="68BEB2B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6534" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="3E8860A1" w14:paraId="76DA60D4" w14:textId="48518387">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 tablett vid behov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="1490D2A7" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="7C1ED9E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656C60E3" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="499BAAB6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-              <w:t>Barn: 75 mg/kg/dygn</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6449" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="73F0E8C6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 tabletter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12EE1648" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="001F7C29">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="469A7B5D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000469" w:id="547"/>
+      <w:bookmarkStart w:name="_Toc466898342" w:id="548"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="549"/>
+      <w:bookmarkStart w:name="_Toc256000149" w:id="550"/>
+      <w:bookmarkStart w:name="_Toc468277090" w:id="551"/>
+      <w:bookmarkStart w:name="_Toc256000199" w:id="552"/>
+      <w:bookmarkStart w:name="_Toc256000253" w:id="553"/>
+      <w:bookmarkStart w:name="_Toc256000307" w:id="554"/>
+      <w:bookmarkStart w:name="_Toc256000361" w:id="555"/>
+      <w:bookmarkStart w:name="_Toc256000415" w:id="556"/>
+      <w:bookmarkStart w:name="_Toc214615421" w:id="557"/>
+      <w:bookmarkStart w:name="_Toc458000928" w:id="558"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="559"/>
+      <w:bookmarkStart w:name="_Toc466549886" w:id="560"/>
       <w:r>
-        <w:t>Petidin</w:t>
+        <w:t>Propavan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="547"/>
       <w:bookmarkEnd w:id="548"/>
       <w:bookmarkEnd w:id="549"/>
       <w:bookmarkEnd w:id="550"/>
       <w:bookmarkEnd w:id="551"/>
       <w:bookmarkEnd w:id="552"/>
       <w:bookmarkEnd w:id="553"/>
       <w:bookmarkEnd w:id="554"/>
       <w:bookmarkEnd w:id="555"/>
       <w:bookmarkEnd w:id="556"/>
-      <w:bookmarkEnd w:id="560"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="557"/>
     </w:p>
-    <w:p w14:paraId="52D971D1" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00B96488" w:rsidRDefault="0090347E" w:rsidP="00271665">
+    <w:p w:rsidRPr="00846C9C" w:rsidR="0090347E" w:rsidP="007227FC" w:rsidRDefault="0090347E" w14:paraId="2F7B6FC9" w14:textId="77777777">
       <w:r>
-        <w:t>I</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="557"/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C9C">
+        <w:t>ablett, 25 mg (Proplamazin)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="558"/>
       <w:bookmarkEnd w:id="559"/>
-      <w:r w:rsidRPr="00B96488">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="560"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8618" w:type="dxa"/>
-        <w:tblInd w:w="591" w:type="dxa"/>
+        <w:tblW w:w="8647" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6353"/>
+        <w:gridCol w:w="6382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="2B7C2B5A" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="7AF03876" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="753C41D3" w14:paraId="20869ECD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2D7C330F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6492" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> hos vuxna</w:t>
+            <w:tcW w:w="6597" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="10BF9367" w14:textId="6C99DD04">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="753C41D3" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Tillfällig sömnrubbning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="753C41D3" w:rsidR="0B9DB389">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="43EE7121" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5597F66F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="753C41D3" w14:paraId="10733DA6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6786E3C7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6492" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Andningsdepression</w:t>
+            <w:tcW w:w="6597" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="3CDD4A2C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Nedsatt lever- och/eller njurfunktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="444403B7" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="2D76D1B6" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="753C41D3" w14:paraId="6C96FAB3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="3010BD9B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6492" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:r w:rsidR="00DF27CA" w:rsidRPr="0010604F">
+            <w:tcW w:w="6597" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="00DF27CA" w14:paraId="0D46B4E9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>1–2</w:t>
             </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tabletter till natten</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="11C38D2A" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="753C41D3" w14:paraId="5BD55A13" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="771C9DBC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>20 mg</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6597" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="1FDC271E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 tabletter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46F2FE24" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00FD7536">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="008818DA" w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="22ED833D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000470" w:id="561"/>
+      <w:bookmarkStart w:name="_Toc466898343" w:id="562"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="563"/>
+      <w:bookmarkStart w:name="_Toc256000150" w:id="564"/>
+      <w:bookmarkStart w:name="_Toc468277091" w:id="565"/>
+      <w:bookmarkStart w:name="_Toc256000200" w:id="566"/>
+      <w:bookmarkStart w:name="_Toc256000254" w:id="567"/>
+      <w:bookmarkStart w:name="_Toc256000308" w:id="568"/>
+      <w:bookmarkStart w:name="_Toc256000362" w:id="569"/>
+      <w:bookmarkStart w:name="_Toc256000416" w:id="570"/>
+      <w:bookmarkStart w:name="_Toc214615422" w:id="571"/>
+      <w:bookmarkStart w:name="_Toc458000929" w:id="572"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="573"/>
+      <w:bookmarkStart w:name="_Toc466549887" w:id="574"/>
       <w:r>
-        <w:t>Postafen</w:t>
-[...3 lines deleted...]
-        <w:t>®</w:t>
+        <w:t>Ringer-acetat Infusionsvätska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="561"/>
       <w:bookmarkEnd w:id="562"/>
       <w:bookmarkEnd w:id="563"/>
       <w:bookmarkEnd w:id="564"/>
       <w:bookmarkEnd w:id="565"/>
       <w:bookmarkEnd w:id="566"/>
       <w:bookmarkEnd w:id="567"/>
       <w:bookmarkEnd w:id="568"/>
       <w:bookmarkEnd w:id="569"/>
       <w:bookmarkEnd w:id="570"/>
-      <w:bookmarkEnd w:id="574"/>
+      <w:bookmarkEnd w:id="571"/>
     </w:p>
-    <w:p w14:paraId="730C8FDB" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00271665">
+    <w:p w:rsidRPr="00CE02F0" w:rsidR="0090347E" w:rsidP="007227FC" w:rsidRDefault="0090347E" w14:paraId="0CD08A10" w14:textId="77777777">
       <w:r>
-        <w:t>T</w:t>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="571"/>
+        <w:t>Infusionsvätska</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="572"/>
       <w:bookmarkEnd w:id="573"/>
-      <w:r w:rsidRPr="00B96488">
-[...37 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="574"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8575" w:type="dxa"/>
-        <w:tblInd w:w="634" w:type="dxa"/>
+        <w:tblW w:w="8681" w:type="dxa"/>
+        <w:tblInd w:w="528" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6310"/>
+        <w:gridCol w:w="6416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="79A2336C" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="782266FE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F47CC6D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="374D458E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Profylax mot postoperativ illamående</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2A7225D7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Vätskeersättning, isoton, hypoton eller dehydrering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="0E6C3876" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="1C6EDE91" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9BBEE7" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5AD61FD3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Se FASS.se</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="638FBDBD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Övervätskad patient.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="32C1A31F" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="02B54FA4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68BEB2B3" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="645D3186" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6449" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Enligt rutinen; Premedicinering inför anestesi, 1 tablett vid behov.</w:t>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6641BB24" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 000 ml. Efter behov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="7C1ED9E7" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="186CCB6F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499BAAB6" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="00BCE7DA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>2 tabletter</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6A173C2F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 000 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="469A7B5D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00FD7536">
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="588" w:name="_Toc214615421"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="471FE717" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000471" w:id="575"/>
+      <w:bookmarkStart w:name="_Toc466898344" w:id="576"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="577"/>
+      <w:bookmarkStart w:name="_Toc256000151" w:id="578"/>
+      <w:bookmarkStart w:name="_Toc468277092" w:id="579"/>
+      <w:bookmarkStart w:name="_Toc256000201" w:id="580"/>
+      <w:bookmarkStart w:name="_Toc256000255" w:id="581"/>
+      <w:bookmarkStart w:name="_Toc256000309" w:id="582"/>
+      <w:bookmarkStart w:name="_Toc256000363" w:id="583"/>
+      <w:bookmarkStart w:name="_Toc256000417" w:id="584"/>
+      <w:bookmarkStart w:name="_Toc214615423" w:id="585"/>
+      <w:bookmarkStart w:name="_Toc458000930" w:id="586"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="587"/>
+      <w:bookmarkStart w:name="_Toc466549888" w:id="588"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Propavan</w:t>
+        <w:t>Robinul</w:t>
       </w:r>
       <w:bookmarkEnd w:id="575"/>
       <w:bookmarkEnd w:id="576"/>
       <w:bookmarkEnd w:id="577"/>
       <w:bookmarkEnd w:id="578"/>
       <w:bookmarkEnd w:id="579"/>
       <w:bookmarkEnd w:id="580"/>
       <w:bookmarkEnd w:id="581"/>
       <w:bookmarkEnd w:id="582"/>
       <w:bookmarkEnd w:id="583"/>
       <w:bookmarkEnd w:id="584"/>
-      <w:bookmarkEnd w:id="588"/>
+      <w:bookmarkEnd w:id="585"/>
     </w:p>
-    <w:p w14:paraId="2F7B6FC9" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00846C9C" w:rsidRDefault="0090347E" w:rsidP="007227FC">
+    <w:p w:rsidRPr="00846C9C" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="2DF125D0" w14:textId="77777777">
       <w:r>
-        <w:t>T</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00846C9C">
-        <w:t>ablett, 25 mg (</w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="585"/>
+        <w:t>njektionsvätska, lösning 0,2 mg/ml (Glykopyrron)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="586"/>
       <w:bookmarkEnd w:id="587"/>
+      <w:bookmarkEnd w:id="588"/>
+      <w:r w:rsidRPr="00846C9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0089544F" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="174468D8" w14:textId="67DDB88E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riktlinje: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Läkemedel – barndosering vid operation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8647" w:type="dxa"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="8618" w:type="dxa"/>
+        <w:tblInd w:w="591" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6382"/>
+        <w:gridCol w:w="6353"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="20869ECD" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="2D7C330F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="5CF44EE9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="3676D680" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6597" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Tillfällig sömnrubbning hos äldre patient</w:t>
+            <w:tcW w:w="6492" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="080FB08A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Preoperativt för att reducera salivsekretionen i munhåla, luftrör och svalg och för att minska risken för bradykardi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="10733DA6" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="6786E3C7" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="238D6C59" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="23842400" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6597" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Nedsatt lever- och/eller njurfunktion</w:t>
+            <w:tcW w:w="6492" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="1F65E84C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Se FASS.se</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6C96FAB3" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="3010BD9B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="291EBAEC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="038269C7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6597" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> tabletter till natten</w:t>
+            <w:tcW w:w="6492" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="3D20A9CC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">För barn se riktlinje, vuxna 0,2 mg iv x 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5BD55A13" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="09AA0CBD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="1AF5B1F9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>2 tabletter</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6492" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5EB966CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 ml (0,2 mg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22ED833D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="008818DA" w:rsidRDefault="0090347E" w:rsidP="00FD7536">
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="602" w:name="_Toc214615422"/>
+    <w:p w:rsidR="000873FC" w:rsidP="00FD7536" w:rsidRDefault="000873FC" w14:paraId="5BB75399" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615424" w:id="589"/>
+      <w:bookmarkStart w:name="_Toc256000472" w:id="590"/>
+      <w:bookmarkStart w:name="_Toc466898345" w:id="591"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="592"/>
+      <w:bookmarkStart w:name="_Toc256000152" w:id="593"/>
+      <w:bookmarkStart w:name="_Toc468277093" w:id="594"/>
+      <w:bookmarkStart w:name="_Toc256000202" w:id="595"/>
+      <w:bookmarkStart w:name="_Toc256000256" w:id="596"/>
+      <w:bookmarkStart w:name="_Toc256000310" w:id="597"/>
+      <w:bookmarkStart w:name="_Toc256000364" w:id="598"/>
+      <w:bookmarkStart w:name="_Toc256000418" w:id="599"/>
+      <w:bookmarkStart w:name="_Toc458000931" w:id="600"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="601"/>
+      <w:bookmarkStart w:name="_Toc466549889" w:id="602"/>
       <w:r>
-        <w:t>Ringer-acetat Infusionsvätska</w:t>
+        <w:t>Salipra</w:t>
       </w:r>
       <w:bookmarkEnd w:id="589"/>
+      <w:r w:rsidR="005977EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00933D1C" w:rsidP="00933D1C" w:rsidRDefault="005977EF" w14:paraId="230F037A" w14:textId="77777777">
+      <w:r>
+        <w:t>Lösning för nebulisering</w:t>
+      </w:r>
+      <w:r w:rsidR="00933D1C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933D1C" w:rsidR="00933D1C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00933D1C">
+        <w:t>0,5 mg/2,5 mg</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8560" w:type="dxa"/>
+        <w:tblInd w:w="507" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2265"/>
+        <w:gridCol w:w="6295"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidTr="3AA98A79" w14:paraId="61844CAF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="00933D1C" w14:paraId="12053292" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="005977EF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Indikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="005977EF" w14:paraId="6C71B6F2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Bronkospasm, KOL behan</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1314">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>dling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidTr="3AA98A79" w14:paraId="30296616" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="005977EF" w14:paraId="2B7ECFA2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kontraindikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="00BA1314" w14:paraId="3AF04F92" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Hypertrofisk obstruktiv kardiomyopati eller</w:t>
+            </w:r>
+            <w:r w:rsidR="00162934">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>takyarytmi</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4B55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0010604F" w:rsidR="00ED4B55" w:rsidTr="3AA98A79" w14:paraId="6A4693E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="00ED4B55" w:rsidP="008F6E7E" w:rsidRDefault="00ED4B55" w14:paraId="3F3E2FDC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Anmärkning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED4B55" w:rsidP="008F6E7E" w:rsidRDefault="00ED4B55" w14:paraId="4FBEEAE8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Försiktighet vid ischemisk hjärtsjukdom, arytmier, svår hjärtsvikt, </w:t>
+            </w:r>
+            <w:r w:rsidR="00162934">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>ypertyreos eller feokromocytom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidTr="3AA98A79" w14:paraId="6A9C8327" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="005977EF" w14:paraId="30A50C04" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dosering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="00ED4B55" w14:paraId="46CABC09" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2,5 ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidTr="3AA98A79" w14:paraId="74B68218" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="95"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="005977EF" w14:paraId="11605FDD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Maxdos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="005977EF" w:rsidP="008F6E7E" w:rsidRDefault="70ACD922" w14:paraId="394A5BF4" w14:textId="3BCCEC70">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2,5 ml x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="3BB0CE69">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 Max </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CD5B24" w:rsidRDefault="00CD5B24" w14:paraId="08BEA0F4" w14:textId="508D54F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="18A9C67C" w14:textId="5EC6B946">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615425" w:id="603"/>
+      <w:r>
+        <w:t>Suscard®</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="590"/>
       <w:bookmarkEnd w:id="591"/>
       <w:bookmarkEnd w:id="592"/>
       <w:bookmarkEnd w:id="593"/>
       <w:bookmarkEnd w:id="594"/>
       <w:bookmarkEnd w:id="595"/>
       <w:bookmarkEnd w:id="596"/>
       <w:bookmarkEnd w:id="597"/>
       <w:bookmarkEnd w:id="598"/>
-      <w:bookmarkEnd w:id="602"/>
+      <w:bookmarkEnd w:id="599"/>
+      <w:bookmarkEnd w:id="603"/>
     </w:p>
-    <w:p w14:paraId="0CD08A10" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00CE02F0" w:rsidRDefault="0090347E" w:rsidP="007227FC">
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="44304EF3" w14:textId="77777777">
       <w:r>
-        <w:t>Infusionsvätska</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="599"/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1F48">
+        <w:t>uckaltabletter, 2,5 mg (Glyceryltrinitrat)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="600"/>
       <w:bookmarkEnd w:id="601"/>
+      <w:bookmarkEnd w:id="602"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8681" w:type="dxa"/>
-        <w:tblInd w:w="528" w:type="dxa"/>
+        <w:tblW w:w="8647" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6416"/>
+        <w:gridCol w:w="6382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="782266FE" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="374D458E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="41571E52" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="0C519A32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...54 lines deleted...]
-              <w:t>.</w:t>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="31952271" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Kupera angina pectoris</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="1C6EDE91" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5AD61FD3" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="58DFEDAF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="4632FE64" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...13 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2D560A8F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="02B54FA4" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="645D3186" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="5630E717" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="21AE3555" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6555" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>1 000 ml. Efter behov.</w:t>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="00DF27CA" w14:paraId="3340C0CA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1–2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tabletter under tungan vid behov</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="186CCB6F" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="3AA98A79" w14:paraId="35CE0501" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2D1E31CD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>2 000 ml</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="1DEEA703" w14:paraId="7A695425" w14:textId="41F44A58">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3AA98A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3AA98A79" w:rsidR="0090347E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>tabletter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="471FE717" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00FD7536">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="3BA2D10E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000473" w:id="604"/>
+      <w:bookmarkStart w:name="_Toc466898346" w:id="605"/>
+      <w:bookmarkStart w:name="_Toc256000100" w:id="606"/>
+      <w:bookmarkStart w:name="_Toc256000153" w:id="607"/>
+      <w:bookmarkStart w:name="_Toc468277094" w:id="608"/>
+      <w:bookmarkStart w:name="_Toc256000203" w:id="609"/>
+      <w:bookmarkStart w:name="_Toc256000257" w:id="610"/>
+      <w:bookmarkStart w:name="_Toc256000311" w:id="611"/>
+      <w:bookmarkStart w:name="_Toc256000365" w:id="612"/>
+      <w:bookmarkStart w:name="_Toc256000419" w:id="613"/>
+      <w:bookmarkStart w:name="_Toc214615426" w:id="614"/>
+      <w:bookmarkStart w:name="_Toc458000932" w:id="615"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="616"/>
+      <w:bookmarkStart w:name="_Toc466549890" w:id="617"/>
       <w:r>
-        <w:t>Robinul</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="603"/>
+        <w:t>Tapin</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="604"/>
       <w:bookmarkEnd w:id="605"/>
       <w:bookmarkEnd w:id="606"/>
       <w:bookmarkEnd w:id="607"/>
       <w:bookmarkEnd w:id="608"/>
       <w:bookmarkEnd w:id="609"/>
       <w:bookmarkEnd w:id="610"/>
       <w:bookmarkEnd w:id="611"/>
       <w:bookmarkEnd w:id="612"/>
-      <w:bookmarkEnd w:id="616"/>
-[...16 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="613"/>
       <w:bookmarkEnd w:id="614"/>
+    </w:p>
+    <w:p w:rsidRPr="00AD1F48" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="703AC9D2" w14:textId="77777777">
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1F48">
+        <w:t>låster (Lidokain, Prilokain)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="615"/>
-      <w:r w:rsidRPr="00846C9C">
+      <w:bookmarkEnd w:id="616"/>
+      <w:bookmarkEnd w:id="617"/>
+      <w:r w:rsidRPr="00AD1F48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174468D8" w14:textId="4AC27D51" w:rsidR="0090347E" w:rsidRPr="0089544F" w:rsidRDefault="0090347E" w:rsidP="0089544F">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0089544F">
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="1A5D5EEC" w14:textId="0B49CC9D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Riktlinje: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="3AA98A79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Läkemedel – barndosering vid operation</w:t>
+          <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0089544F">
-[...6 lines deleted...]
-        <w:t>]</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8618" w:type="dxa"/>
-        <w:tblInd w:w="591" w:type="dxa"/>
+        <w:tblW w:w="8647" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6353"/>
+        <w:gridCol w:w="2282"/>
+        <w:gridCol w:w="6365"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="5CF44EE9" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="3676D680" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="678BB639" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="0B0F514A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6492" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Preoperativt för att reducera salivsekretionen i munhåla, luftrör och svalg och för att minska risken för bradykardi.</w:t>
+            <w:tcW w:w="6365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="65AE3748" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Bedövning av huden inför nålsättning eller sårvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="238D6C59" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="23842400" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="6EB4AD83" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="75DA8637" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6492" w:type="dxa"/>
-[...13 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5B5BE031" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="291EBAEC" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="038269C7" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="16927EFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="24716225" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6492" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">För barn se riktlinje, vuxna 0,2 mg iv x 1 </w:t>
+            <w:tcW w:w="6365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2CCEDA1E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="09AA0CBD" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="73676974" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="0D1DFAA4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>1 ml (0,2 mg)</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5225136F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>10 plåster vid ett behandlingstillfälle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BB75399" w14:textId="77777777" w:rsidR="000873FC" w:rsidRDefault="000873FC" w:rsidP="00FD7536">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="61458911" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000474" w:id="618"/>
+      <w:bookmarkStart w:name="_Toc466898347" w:id="619"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="620"/>
+      <w:bookmarkStart w:name="_Toc256000154" w:id="621"/>
+      <w:bookmarkStart w:name="_Toc468277095" w:id="622"/>
+      <w:bookmarkStart w:name="_Toc256000204" w:id="623"/>
+      <w:bookmarkStart w:name="_Toc256000258" w:id="624"/>
+      <w:bookmarkStart w:name="_Toc256000312" w:id="625"/>
+      <w:bookmarkStart w:name="_Toc256000366" w:id="626"/>
+      <w:bookmarkStart w:name="_Toc256000420" w:id="627"/>
+      <w:bookmarkStart w:name="_Toc214615427" w:id="628"/>
+      <w:bookmarkStart w:name="_Toc458000933" w:id="629"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="630"/>
+      <w:bookmarkStart w:name="_Toc466549891" w:id="631"/>
       <w:r>
-        <w:t>Salipra</w:t>
-[...380 lines deleted...]
-      <w:bookmarkEnd w:id="617"/>
+        <w:t>Tavegyl® (Klemastin)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="618"/>
       <w:bookmarkEnd w:id="619"/>
       <w:bookmarkEnd w:id="620"/>
       <w:bookmarkEnd w:id="621"/>
       <w:bookmarkEnd w:id="622"/>
       <w:bookmarkEnd w:id="623"/>
       <w:bookmarkEnd w:id="624"/>
       <w:bookmarkEnd w:id="625"/>
       <w:bookmarkEnd w:id="626"/>
-      <w:bookmarkEnd w:id="631"/>
-[...15 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="627"/>
       <w:bookmarkEnd w:id="628"/>
+    </w:p>
+    <w:p w:rsidRPr="00AD1F48" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="43A829D1" w14:textId="77777777">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1F48">
+        <w:t xml:space="preserve">njektionsvätska, lösning 1 mg/ml; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1F48">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD1F48">
+        <w:t>ablett, 1 mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="629"/>
+      <w:bookmarkEnd w:id="630"/>
+      <w:bookmarkEnd w:id="631"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="41571E52" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="0C519A32" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="79982F6E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="25590C32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6385" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Kupera angina pectoris</w:t>
+            <w:tcW w:w="6428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6435A8C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Klåda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="58DFEDAF" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="4632FE64" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="41FD5909" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5E60930F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6385" w:type="dxa"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="39F68948" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Myastenia gravis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5630E717" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="21AE3555" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="59D5C564" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2F4D8BDB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6385" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> tabletter under tungan vid behov</w:t>
+            <w:tcW w:w="6428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="4CFB2561" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1–2 mg ges långsamt intravenöst. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Tablett 1–2 mg per os, max 3 ggr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="35CE0501" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="5B189852" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="79026E48" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>2 tabletter</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6D4DC201" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 mg vid samma tillfälle, kan upprepas tre ggr till max 6 mg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BA2D10E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00FD7536">
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="49A60B9E" w14:textId="07457D15">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000475" w:id="632"/>
+      <w:bookmarkStart w:name="_Toc466898348" w:id="633"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="634"/>
+      <w:bookmarkStart w:name="_Toc256000155" w:id="635"/>
+      <w:bookmarkStart w:name="_Toc468277096" w:id="636"/>
+      <w:bookmarkStart w:name="_Toc256000205" w:id="637"/>
+      <w:bookmarkStart w:name="_Toc256000259" w:id="638"/>
+      <w:bookmarkStart w:name="_Toc256000313" w:id="639"/>
+      <w:bookmarkStart w:name="_Toc256000367" w:id="640"/>
+      <w:bookmarkStart w:name="_Toc256000421" w:id="641"/>
+      <w:bookmarkStart w:name="_Toc214615428" w:id="642"/>
+      <w:bookmarkStart w:name="_Hlk210890691" w:id="643"/>
+      <w:bookmarkStart w:name="_Toc458000934" w:id="644"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="645"/>
+      <w:bookmarkStart w:name="_Toc466549892" w:id="646"/>
       <w:r>
-        <w:t>Tapin</w:t>
+        <w:t>Tranexamsyra (</w:t>
+      </w:r>
+      <w:r w:rsidR="06CE15BD">
+        <w:t>Pilexam</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="632"/>
       <w:bookmarkEnd w:id="633"/>
       <w:bookmarkEnd w:id="634"/>
       <w:bookmarkEnd w:id="635"/>
       <w:bookmarkEnd w:id="636"/>
       <w:bookmarkEnd w:id="637"/>
       <w:bookmarkEnd w:id="638"/>
       <w:bookmarkEnd w:id="639"/>
       <w:bookmarkEnd w:id="640"/>
       <w:bookmarkEnd w:id="641"/>
+      <w:bookmarkEnd w:id="642"/>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:p w:rsidRPr="003C7528" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="02189A06" w14:textId="77777777">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7528">
+        <w:t>njektionsvästka 100 mg/ml</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="644"/>
       <w:bookmarkEnd w:id="645"/>
-      <w:proofErr w:type="spellEnd"/>
-[...50 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="646"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8647" w:type="dxa"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="8660" w:type="dxa"/>
+        <w:tblInd w:w="549" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2282"/>
-        <w:gridCol w:w="6365"/>
+        <w:gridCol w:w="2265"/>
+        <w:gridCol w:w="6395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="678BB639" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="0B0F514A" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="70814F50" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="04D981B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6365" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Bedövning av huden inför nålsättning eller sårvård</w:t>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="27512EE8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Prevention och behandling av blödningar orsakade av generell eller lokal fibrinolys hos vuxna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="6EB4AD83" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="75DA8637" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="46489E3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2BCCA73D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6365" w:type="dxa"/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="65389212" w14:textId="5B75BDDB">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Trombotiskt tillstånd</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7133A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00216988">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> makroskopisk hematuri</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="16927EFA" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="24716225" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="4353D8EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6AEBAB54" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6365" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Enligt riktlinjen; Premedicinering inför anestesi.</w:t>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6E18AA8D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>10 ml x 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="73676974" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="1D097817" w14:paraId="5FDF623C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="02B63074" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>10 plåster vid ett behandlingstillfälle</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="226D8DA3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Maxdos 2 g, 20 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61458911" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00FD7536">
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="646"/>
+    <w:p w:rsidR="00CD5B24" w:rsidP="1D097817" w:rsidRDefault="00CD5B24" w14:paraId="7B4168D7" w14:textId="181A0471">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000476" w:id="647"/>
+      <w:bookmarkStart w:name="_Toc466898349" w:id="648"/>
+      <w:bookmarkStart w:name="_Toc256000103" w:id="649"/>
+      <w:bookmarkStart w:name="_Toc256000156" w:id="650"/>
+      <w:bookmarkStart w:name="_Toc468277097" w:id="651"/>
+      <w:bookmarkStart w:name="_Toc256000206" w:id="652"/>
+      <w:bookmarkStart w:name="_Toc256000260" w:id="653"/>
+      <w:bookmarkStart w:name="_Toc256000314" w:id="654"/>
+      <w:bookmarkStart w:name="_Toc256000368" w:id="655"/>
+      <w:bookmarkStart w:name="_Toc256000422" w:id="656"/>
+      <w:bookmarkStart w:name="_Toc458000935" w:id="657"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="658"/>
+      <w:bookmarkStart w:name="_Toc466549893" w:id="659"/>
+    </w:p>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="17C8753C" w14:textId="669EF59D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615429" w:id="660"/>
+      <w:r w:rsidRPr="7AC3BFAD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Zopiklone (Zopiklon, Imovane®)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="647"/>
       <w:bookmarkEnd w:id="648"/>
       <w:bookmarkEnd w:id="649"/>
       <w:bookmarkEnd w:id="650"/>
       <w:bookmarkEnd w:id="651"/>
       <w:bookmarkEnd w:id="652"/>
       <w:bookmarkEnd w:id="653"/>
       <w:bookmarkEnd w:id="654"/>
       <w:bookmarkEnd w:id="655"/>
-      <w:bookmarkEnd w:id="659"/>
+      <w:bookmarkEnd w:id="656"/>
+      <w:bookmarkEnd w:id="660"/>
     </w:p>
-    <w:p w14:paraId="43A829D1" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00AD1F48" w:rsidRDefault="0090347E" w:rsidP="0089544F">
+    <w:p w:rsidRPr="003C7528" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="004645AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD1F48">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="656"/>
+      <w:r w:rsidRPr="003C7528">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ablett, 5 mg, 7,5 mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="657"/>
       <w:bookmarkEnd w:id="658"/>
+      <w:bookmarkEnd w:id="659"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8647" w:type="dxa"/>
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblW w:w="8638" w:type="dxa"/>
+        <w:tblInd w:w="571" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
-        <w:gridCol w:w="6382"/>
+        <w:gridCol w:w="6373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="79982F6E" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="25590C32" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="3CBA19DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="22EBF79C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6428" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t>Klåda</w:t>
+            <w:tcW w:w="6512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5186D584" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Vuxna patienter med tillfälliga insomningssvårigheter. På IVA ofta som tillägg till annan peroral eller parenteral sedering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="41FD5909" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5E60930F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="211F6005" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="4A7F4F96" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6428" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> gravis</w:t>
+            <w:tcW w:w="6512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="111D0397" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Grav leverinsufficiens, myastenia gravis, överkänslighet mot substansen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="59D5C564" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...4 lines deleted...]
-          <w:p w14:paraId="2F4D8BDB" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="08B06DA5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="4BB36114" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6428" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>Tablett 1–2 mg per os, max 3 ggr</w:t>
+            <w:tcW w:w="6512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="3BA01E1F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 tablett kan upprepas med ytterligare 1 tablett efter 1–2 timmar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5B189852" w14:textId="77777777" w:rsidTr="00DB51EA">
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="55053C4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="736B195F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t>2 mg vid samma tillfälle, kan upprepas tre ggr till max 6 mg.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="6EB947D2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 tabletter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49A60B9E" w14:textId="1431610C" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="00FD7536">
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="00FD7536" w:rsidRDefault="0090347E" w14:paraId="44E716EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000477" w:id="661"/>
+      <w:bookmarkStart w:name="_Toc466898350" w:id="662"/>
+      <w:bookmarkStart w:name="_Toc256000104" w:id="663"/>
+      <w:bookmarkStart w:name="_Toc256000157" w:id="664"/>
+      <w:bookmarkStart w:name="_Toc468277098" w:id="665"/>
+      <w:bookmarkStart w:name="_Toc256000207" w:id="666"/>
+      <w:bookmarkStart w:name="_Toc256000261" w:id="667"/>
+      <w:bookmarkStart w:name="_Toc256000315" w:id="668"/>
+      <w:bookmarkStart w:name="_Toc256000369" w:id="669"/>
+      <w:bookmarkStart w:name="_Toc256000423" w:id="670"/>
+      <w:bookmarkStart w:name="_Toc214615430" w:id="671"/>
+      <w:bookmarkStart w:name="_Toc458000936" w:id="672"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="673"/>
+      <w:bookmarkStart w:name="_Toc466549894" w:id="674"/>
       <w:r>
-        <w:t>Tranexamsyra</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="660"/>
+        <w:t>Zolpidem (Stilnoct)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="661"/>
       <w:bookmarkEnd w:id="662"/>
       <w:bookmarkEnd w:id="663"/>
       <w:bookmarkEnd w:id="664"/>
       <w:bookmarkEnd w:id="665"/>
       <w:bookmarkEnd w:id="666"/>
       <w:bookmarkEnd w:id="667"/>
       <w:bookmarkEnd w:id="668"/>
       <w:bookmarkEnd w:id="669"/>
-      <w:bookmarkEnd w:id="674"/>
+      <w:bookmarkEnd w:id="670"/>
+      <w:bookmarkEnd w:id="671"/>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidRPr="00B96488" w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="7067BB2B" w14:textId="77777777">
       <w:r>
-        <w:t>I</w:t>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="003C7528">
-        <w:t>njektionsvästka</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="671"/>
+        <w:t>ablett, 5 mg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="672"/>
       <w:bookmarkEnd w:id="673"/>
+      <w:bookmarkEnd w:id="674"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8660" w:type="dxa"/>
         <w:tblInd w:w="549" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="6395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090347E" w14:paraId="70814F50" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="2EBA98E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04D981B2" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="5684537C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27512EE8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> hos vuxna.</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="2D83A76C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Vuxna patienter med tillfälliga insomningssvårigheter på intensivvårds</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>avdelning. Som tillägg till annan peroral eller parenteral sedering.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="46489E3F" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="3EF4DE5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCCA73D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="47879D85" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65389212" w14:textId="5B75BDDB" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="38B2D07B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Grav leverinsufficiens, myastenia gravis, överkänslighet mot substansen.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="4353D8EF" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="19D09609" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEBAB54" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="53039443" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E18AA8D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
-[...10 lines deleted...]
-              <w:t>10 ml x 1</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="4B5BBF8E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1 tablett kan upprepas med ytterligare 1 tablett efter 1–2 timmar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090347E" w14:paraId="5FDF623C" w14:textId="77777777" w:rsidTr="00DB51EA">
+      <w:tr w:rsidR="0090347E" w:rsidTr="00DB51EA" w14:paraId="07999962" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02B63074" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="72189CE0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0010604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="226D8DA3" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="0010604F" w:rsidRDefault="0090347E" w:rsidP="008F6E7E">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> 2 g, 20 ml</w:t>
+          <w:p w:rsidRPr="0010604F" w:rsidR="0090347E" w:rsidP="008F6E7E" w:rsidRDefault="0090347E" w14:paraId="354733C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabell"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010604F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>2 tabletter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EEC9F10" w14:textId="77777777" w:rsidR="00CD5B24" w:rsidRDefault="00CD5B24" w:rsidP="00DB6DB0">
-[...31 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0090347E" w:rsidP="0089544F" w:rsidRDefault="0090347E" w14:paraId="2A9DFA67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000478" w:id="675"/>
+      <w:bookmarkStart w:name="_Toc458000937" w:id="676"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="677"/>
+      <w:bookmarkStart w:name="_Toc466549895" w:id="678"/>
+      <w:bookmarkStart w:name="_Toc466898351" w:id="679"/>
+      <w:bookmarkStart w:name="_Toc256000105" w:id="680"/>
+      <w:bookmarkStart w:name="_Toc256000158" w:id="681"/>
+      <w:bookmarkStart w:name="_Toc468277099" w:id="682"/>
+      <w:bookmarkStart w:name="_Toc256000208" w:id="683"/>
+      <w:bookmarkStart w:name="_Toc256000262" w:id="684"/>
+      <w:bookmarkStart w:name="_Toc256000316" w:id="685"/>
+      <w:bookmarkStart w:name="_Toc256000370" w:id="686"/>
+      <w:bookmarkStart w:name="_Toc256000424" w:id="687"/>
+      <w:bookmarkStart w:name="_Toc214615431" w:id="688"/>
       <w:r>
-        <w:rPr>
-[...54 lines deleted...]
-        <w:t>®)</w:t>
+        <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="675"/>
       <w:bookmarkEnd w:id="676"/>
       <w:bookmarkEnd w:id="677"/>
       <w:bookmarkEnd w:id="678"/>
       <w:bookmarkEnd w:id="679"/>
       <w:bookmarkEnd w:id="680"/>
       <w:bookmarkEnd w:id="681"/>
       <w:bookmarkEnd w:id="682"/>
       <w:bookmarkEnd w:id="683"/>
       <w:bookmarkEnd w:id="684"/>
-      <w:bookmarkEnd w:id="688"/>
-[...26 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="685"/>
       <w:bookmarkEnd w:id="686"/>
       <w:bookmarkEnd w:id="687"/>
+      <w:bookmarkEnd w:id="688"/>
     </w:p>
-    <w:tbl>
-[...226 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="099C04EF" w14:textId="77777777">
       <w:r>
-        <w:t>Zolpidem</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Givna läkemedel skall införas i patientjournalens läkemedelsmodul enligt gällande föreskrifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007470C8" w:rsidP="0068143A" w:rsidRDefault="007470C8" w14:paraId="4175EB30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc256000480" w:id="689"/>
+      <w:bookmarkStart w:name="_Toc458000939" w:id="690"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="691"/>
+      <w:bookmarkStart w:name="_Toc466549897" w:id="692"/>
+      <w:bookmarkStart w:name="_Toc466898353" w:id="693"/>
+      <w:bookmarkStart w:name="_Toc256000107" w:id="694"/>
+      <w:bookmarkStart w:name="_Toc256000160" w:id="695"/>
+      <w:bookmarkStart w:name="_Toc468277101" w:id="696"/>
+      <w:bookmarkStart w:name="_Toc256000210" w:id="697"/>
+      <w:bookmarkStart w:name="_Toc256000264" w:id="698"/>
+      <w:bookmarkStart w:name="_Toc256000318" w:id="699"/>
+      <w:bookmarkStart w:name="_Toc256000372" w:id="700"/>
+      <w:bookmarkStart w:name="_Toc256000426" w:id="701"/>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003468BF" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="63CC6A46" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc214615432" w:id="702"/>
       <w:r>
-        <w:t>Stilnoct</w:t>
-[...3 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Referens- och länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="689"/>
       <w:bookmarkEnd w:id="690"/>
       <w:bookmarkEnd w:id="691"/>
       <w:bookmarkEnd w:id="692"/>
       <w:bookmarkEnd w:id="693"/>
       <w:bookmarkEnd w:id="694"/>
       <w:bookmarkEnd w:id="695"/>
       <w:bookmarkEnd w:id="696"/>
       <w:bookmarkEnd w:id="697"/>
       <w:bookmarkEnd w:id="698"/>
-      <w:bookmarkEnd w:id="702"/>
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="699"/>
       <w:bookmarkEnd w:id="700"/>
       <w:bookmarkEnd w:id="701"/>
+      <w:bookmarkEnd w:id="702"/>
     </w:p>
-    <w:tbl>
-[...302 lines deleted...]
-    <w:p w14:paraId="49C3699F" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00073499" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="3415F777" w14:textId="77777777"/>
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="49C3699F" w14:textId="77777777">
       <w:r w:rsidRPr="004F74A1">
         <w:t>HLR-verksamheten vid SÄS inklusive läkemedel och läkemedelstillförsel vid hjärtstopp, Södra Älvsborgs Sjukhus2016-07-18, chefläkare Jerker Isacson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B7C6FC" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="004F74A1" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="004F74A1" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="68B7C6FC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId31">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>HLR-verksamheten vid SÄS inklusive läkemedel och läkemedelstillförsel vid hjärtstopp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D59A3A9" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="007C6707" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="007C6707" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="6D59A3A9" w14:textId="77777777">
       <w:r w:rsidRPr="007C6707">
         <w:t>Läkemedel – barndosering vid operation, rutin, Anestesikliniken, Södra Älvsborgs Sjukhus, 2014-12-19, överläkare Bernt Turesson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E87CBD" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="22E87CBD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId32">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Läkemedel - barndosering vid operation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C061954" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00C25C5F" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00C25C5F" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="4C061954" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="MVFFO F+ Arial" w:hAnsi="MVFFO F+ Arial" w:cs="MVFFO F+ Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073499">
         <w:t>Postoperativt illamående och kräkningar - Profylax och behandling</w:t>
       </w:r>
       <w:r>
         <w:t>, riktlinje, Södra Älvsborgs Sjukhus, 2015-02-12, chefläkare Jerker Isacson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21068DF9" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="21068DF9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId33">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Postoperativt illamående och kräkningar - profylax och behandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138156DC" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="138156DC" w14:textId="77777777">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00073499">
         <w:t>remedicinering inför anestesi</w:t>
       </w:r>
       <w:r>
         <w:t>, riktlinje, Södra Älvsborgs Sjukhus, 2016-03-07, chefläkare Jerker Isacson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EE01BF" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="63EE01BF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId34">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Premedicinering inför anestesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC5F5B2" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00071592" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00071592" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="3CC5F5B2" w14:textId="77777777">
       <w:r w:rsidRPr="00071592">
         <w:t>Morfin för behandling av akut smärta vid anestesikliniken - generella direktiv</w:t>
       </w:r>
       <w:r>
         <w:t>, Anestesikliniken, Södra Älvsborgs Sjukhus, 2015-04-14, överläkare Nina Sjöblom Widfeldt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116F8A6E" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="116F8A6E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Morfin för behandling av akut smärta vid anestesikliniken-generella direktiv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1E4C7D" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="7F1E4C7D" w14:textId="77777777">
       <w:r w:rsidRPr="00073499">
         <w:t>Smärtbehandling - postoperativt med epiduralkateter</w:t>
       </w:r>
       <w:r>
         <w:t>, rutin, Anestesikliniken, Södra Älvsborgs Sjukhus, 2015-10-09, överläkare Bernt Turesson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48694FE5" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="48694FE5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Smärtbehandling postoperativt med epiduralkateter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2AE108" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00676D00" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00676D00" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="0B2AE108" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="UYLOL M+ Arial" w:hAnsi="UYLOL M+ Arial" w:cs="UYLOL M+ Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="731" w:name="_Toc440356303"/>
+      <w:bookmarkStart w:name="_Toc440356303" w:id="703"/>
       <w:r w:rsidRPr="00400794">
         <w:t>Generella direktiv för anestesikliniken, SÄS, Läkemedel som ska ges kontinuerligt enligt PM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="731"/>
+      <w:bookmarkEnd w:id="703"/>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0707A569" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="0707A569" w14:textId="77777777">
       <w:r w:rsidRPr="00400794">
-        <w:t>Sederingsrutiner</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> och generel</w:t>
+        <w:t>Sederingsrutiner och generel</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">la direktiv för </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> på IVA, Anestesikliniken, Södra Älvsborgs Sjukhus, 2015-10-02, överläkare Mikael Larsson</w:t>
+        <w:t>la direktiv för sedering på IVA, Anestesikliniken, Södra Älvsborgs Sjukhus, 2015-10-02, överläkare Mikael Larsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6154C8" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="4B6154C8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-          <w:t xml:space="preserve"> på IVA</w:t>
+      <w:hyperlink w:history="1" r:id="rId37">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Sederingsrutiner och generella direktiv för sedering på IVA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FFE59DD" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="6FFE59DD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BCA71FE" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00610C55" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00610C55" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="0BCA71FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Insulinterapi på IVA, Anestesikliniken, Södra Älvsborgs Sjukhus, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
         <w:t>2015-04-17, överläkare Mikael Larsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7083D6BE" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="7083D6BE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId49" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId38">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Insulinterapi på IVA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CD21D14" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00E44D5A" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00E44D5A" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="0CD21D14" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DKJIA C+ Arial" w:hAnsi="DKJIA C+ Arial" w:cs="DKJIA C+ Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73B24B06" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00E44D5A" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00E44D5A" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="73B24B06" w14:textId="77777777">
       <w:r w:rsidRPr="00E44D5A">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> omhändertagande av diabetespatienter – riktlinjer för narkosläkare, diabetesprocessen, Södra Älvsborgs Sjukhus, 2015-08-15, överläkare, processledare Detlef Hess, överläkare Mikael Larsson</w:t>
+        <w:t xml:space="preserve"> Perioperativt omhändertagande av diabetespatienter – riktlinjer för narkosläkare, diabetesprocessen, Södra Älvsborgs Sjukhus, 2015-08-15, överläkare, processledare Detlef Hess, överläkare Mikael Larsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F51F51" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="19F51F51" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-          <w:t xml:space="preserve"> omhändertagande av diabetespatienter - riktlinjer för narkosläkare</w:t>
+      <w:hyperlink w:history="1" r:id="rId39">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Perioperativt omhändertagande av diabetespatienter - riktlinjer för narkosläkare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BBF1CE5" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="6BBF1CE5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC47F6B" w14:textId="77777777" w:rsidR="0090347E" w:rsidRPr="00E44D5A" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidRPr="00E44D5A" w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="1DC47F6B" w14:textId="77777777">
       <w:r w:rsidRPr="00E320F1">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Preoperativt om</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00E320F1">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>ändertagande av diabetespatienter på vårdavdelning – riktlinjer för sjuksköterskor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E44D5A">
         <w:t>diabetesprocessen, Södra Älvsborgs Sjukhus, 2015-08</w:t>
       </w:r>
       <w:r>
         <w:t>-01</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44D5A">
         <w:t>, överläkare, processledare Detlef Hess, överläkare Mikael Larsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1658FA06" w14:textId="77777777" w:rsidR="0090347E" w:rsidRDefault="0090347E" w:rsidP="0068143A">
+    <w:p w:rsidR="0090347E" w:rsidP="0068143A" w:rsidRDefault="0090347E" w14:paraId="1658FA06" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId51" w:history="1">
-[...2 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+      <w:hyperlink w:history="1" r:id="rId40">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preoperativt omhändertagande av diabetespatienter på vårdavdelning - riktlinjer för sjuksköterskor</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E7C7CF6" w14:textId="77777777" w:rsidR="009C6C0C" w:rsidRPr="0090347E" w:rsidRDefault="009C6C0C" w:rsidP="007470C8">
+    <w:p w:rsidRPr="0090347E" w:rsidR="009C6C0C" w:rsidP="007470C8" w:rsidRDefault="009C6C0C" w14:paraId="6E7C7CF6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="0090347E" w:rsidSect="00B96AFF">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId56"/>
+    <w:sectPr w:rsidRPr="0090347E" w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:footerReference w:type="first" r:id="rId45"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="795B137C" w14:textId="77777777" w:rsidR="0032673D" w:rsidRDefault="0032673D">
+    <w:p w:rsidR="00660CC9" w:rsidRDefault="00660CC9" w14:paraId="1C97DEBA" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F9EC34" w14:textId="77777777" w:rsidR="0032673D" w:rsidRDefault="0032673D">
+    <w:p w:rsidR="00660CC9" w:rsidRDefault="00660CC9" w14:paraId="34707FA2" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="74B06087" w14:textId="77777777" w:rsidR="0032673D" w:rsidRDefault="0032673D">
+    <w:p w:rsidR="00660CC9" w:rsidRDefault="00660CC9" w14:paraId="74C2B73F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20872,264 +17796,263 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DWOCU L+ Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MVFFO F+ Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="UYLOL M+ Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DKJIA C+ Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="Sidnummer"/>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="003E5F7E" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="009D5BC7" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -21168,519 +18091,519 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="625DCEB4" w14:textId="77777777" w:rsidR="0032673D" w:rsidRDefault="0032673D"/>
+    <w:p w:rsidR="00660CC9" w:rsidRDefault="00660CC9" w14:paraId="3E65F80A" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="156D36A1" w14:textId="77777777" w:rsidR="0032673D" w:rsidRDefault="0032673D">
+    <w:p w:rsidR="00660CC9" w:rsidRDefault="00660CC9" w14:paraId="5BBC22C5" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BF508BE" w14:textId="77777777" w:rsidR="0032673D" w:rsidRDefault="0032673D">
+    <w:p w:rsidR="00660CC9" w:rsidRDefault="00660CC9" w14:paraId="0F6B4570" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="6192933C">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="570FAFC0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="46836EFF">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B3CABE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="auto"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D7229CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Numreradlista"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023D7F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38322AF0"/>
     <w:lvl w:ilvl="0" w:tplc="734E0DC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3096" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10A4D180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -21743,295 +18666,295 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3BFC7D58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8856" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08583E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="920EA918"/>
     <w:lvl w:ilvl="0" w:tplc="90BABB84">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3039"/>
         </w:tabs>
         <w:ind w:left="3039" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3B5C9418">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3759"/>
         </w:tabs>
         <w:ind w:left="3759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E87A1318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4479"/>
         </w:tabs>
         <w:ind w:left="4479" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F522CDB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5199"/>
         </w:tabs>
         <w:ind w:left="5199" w:hanging="360"/>
       </w:pPr>
@@ -22219,51 +19142,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A1303EA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F30EEFBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="F51821BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -22332,588 +19255,588 @@
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B82F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EB25308"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301B32AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3D49CD2"/>
     <w:lvl w:ilvl="0" w:tplc="6A76C638">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE2278CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -22998,181 +19921,181 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0DE2FC08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32662D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C10679D2"/>
     <w:lvl w:ilvl="0" w:tplc="5268DB84">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista2"/>
+      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3393"/>
         </w:tabs>
         <w:ind w:left="3393" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="197E4C20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4847"/>
         </w:tabs>
         <w:ind w:left="4847" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DA8E36F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5567"/>
         </w:tabs>
         <w:ind w:left="5567" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6C10167A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6287"/>
         </w:tabs>
         <w:ind w:left="6287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B1F46176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7007"/>
         </w:tabs>
         <w:ind w:left="7007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="62C2355A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7727"/>
         </w:tabs>
         <w:ind w:left="7727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C78DB5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8447"/>
         </w:tabs>
         <w:ind w:left="8447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E878CDB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9167"/>
         </w:tabs>
         <w:ind w:left="9167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF56FF4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9887"/>
         </w:tabs>
         <w:ind w:left="9887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35D025BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23261,1133 +20184,1133 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E722BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B256171A"/>
     <w:lvl w:ilvl="0" w:tplc="DB922830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3396" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C585F88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4116" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5A329EE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4836" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C22ED3DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E33AB552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6276" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B740895E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6996" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="50400A6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7716" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="747ADD28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8436" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D4DA44A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9156" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD95F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB14BEC4"/>
     <w:lvl w:ilvl="0" w:tplc="115EB90E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2968"/>
         </w:tabs>
         <w:ind w:left="2968" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F67A2FE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4048"/>
         </w:tabs>
         <w:ind w:left="4048" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C2887614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4768"/>
         </w:tabs>
         <w:ind w:left="4768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="424842BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5488"/>
         </w:tabs>
         <w:ind w:left="5488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8CC4D830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6208"/>
         </w:tabs>
         <w:ind w:left="6208" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5EFEA504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6928"/>
         </w:tabs>
         <w:ind w:left="6928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1CB80DC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7648"/>
         </w:tabs>
         <w:ind w:left="7648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6A22F6C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8368"/>
         </w:tabs>
         <w:ind w:left="8368" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F6A48768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9088"/>
         </w:tabs>
         <w:ind w:left="9088" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63395E51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19A8C824"/>
     <w:lvl w:ilvl="0" w:tplc="FDAC60BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4653"/>
         </w:tabs>
         <w:ind w:left="4653" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="809A3B32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24589,772 +21512,772 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6837"/>
         </w:tabs>
         <w:ind w:left="6837" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E24315C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A538F368"/>
     <w:lvl w:ilvl="0" w:tplc="14D0B9DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3396"/>
         </w:tabs>
         <w:ind w:left="3396" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CEDEC2F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4116"/>
         </w:tabs>
         <w:ind w:left="4116" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2924A940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4836"/>
         </w:tabs>
         <w:ind w:left="4836" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="75F4971E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5556"/>
         </w:tabs>
         <w:ind w:left="5556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D62CE5FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6276"/>
         </w:tabs>
         <w:ind w:left="6276" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="56CE8054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6996"/>
         </w:tabs>
         <w:ind w:left="6996" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="876A8410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7716"/>
         </w:tabs>
         <w:ind w:left="7716" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EE1066D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8436"/>
         </w:tabs>
         <w:ind w:left="8436" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C4B254D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9156"/>
         </w:tabs>
         <w:ind w:left="9156" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71C268E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4DC2FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF605DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA8612"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2025" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2745" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4185" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5625" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6345" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1078865202">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="53428693">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="738526667">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1321809399">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1865709304">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1572698149">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="993337698">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1165705843">
@@ -25432,71 +22355,71 @@
   <w:num w:numId="32" w16cid:durableId="399904972">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="508568226">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1212570708">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="743844346">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="105976152">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1355228219">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1620916094">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="000059C4"/>
@@ -25565,50 +22488,51 @@
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001928F4"/>
     <w:rsid w:val="00192B13"/>
     <w:rsid w:val="00194A28"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A1521"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B2844"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5A7B"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F7C29"/>
     <w:rsid w:val="00203AA2"/>
     <w:rsid w:val="00210C91"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00216988"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00254626"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00271665"/>
     <w:rsid w:val="002731EC"/>
     <w:rsid w:val="00277168"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283137"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E274C"/>
@@ -25620,50 +22544,52 @@
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00307E57"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="003265D9"/>
     <w:rsid w:val="0032673D"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="00342535"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360972"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00370783"/>
     <w:rsid w:val="00370AFC"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00375251"/>
+    <w:rsid w:val="0037ED0D"/>
+    <w:rsid w:val="00380B69"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A1902"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D007F"/>
     <w:rsid w:val="003D06AE"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E5F7E"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F433E"/>
     <w:rsid w:val="003F521B"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
@@ -25728,50 +22654,51 @@
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D3098"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E2780"/>
     <w:rsid w:val="005E2C1F"/>
     <w:rsid w:val="005F1903"/>
     <w:rsid w:val="005F1C0F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006241AA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00636BD9"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656CDE"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="006573BA"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00660CC9"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0068116E"/>
     <w:rsid w:val="0068143A"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006904C2"/>
     <w:rsid w:val="0069139F"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A38C8"/>
     <w:rsid w:val="006A426F"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A73FF"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C0056"/>
     <w:rsid w:val="006C0CD0"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
@@ -25787,50 +22714,51 @@
     <w:rsid w:val="0072318B"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007470C8"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00757374"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00796F90"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C37D8"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E0690"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F220C"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00803246"/>
     <w:rsid w:val="00803DCD"/>
     <w:rsid w:val="00815A5C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827B66"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00833F41"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00847B26"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008633B6"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00865D08"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
@@ -25867,65 +22795,67 @@
     <w:rsid w:val="00924B2D"/>
     <w:rsid w:val="00927537"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933D1C"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009444DA"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00954514"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A025F"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0C30"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D5BC7"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E417D"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F393B"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A06B3F"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1203C"/>
+    <w:rsid w:val="00A21373"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47277"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A60B48"/>
     <w:rsid w:val="00A640D3"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A70A5F"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
@@ -26059,336 +22989,530 @@
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E56CB4"/>
     <w:rsid w:val="00E57A5D"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E625C3"/>
     <w:rsid w:val="00E66D01"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E97E20"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED4B55"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF5372"/>
     <w:rsid w:val="00F02783"/>
     <w:rsid w:val="00F06779"/>
     <w:rsid w:val="00F21750"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F324C2"/>
     <w:rsid w:val="00F3428B"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F60B9C"/>
     <w:rsid w:val="00F6597B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC1D4D"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD7536"/>
     <w:rsid w:val="00FE1239"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="0198B627"/>
+    <w:rsid w:val="01BE3E49"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="037DDBED"/>
     <w:rsid w:val="0385BCF3"/>
+    <w:rsid w:val="04DFD57F"/>
+    <w:rsid w:val="0599D1FB"/>
+    <w:rsid w:val="06CE15BD"/>
+    <w:rsid w:val="07AEAFBC"/>
+    <w:rsid w:val="088A05B4"/>
+    <w:rsid w:val="08D5EFF9"/>
+    <w:rsid w:val="092B13DB"/>
+    <w:rsid w:val="09E9C90B"/>
+    <w:rsid w:val="0A135368"/>
+    <w:rsid w:val="0AFC5319"/>
+    <w:rsid w:val="0B9DB389"/>
+    <w:rsid w:val="0D1D765C"/>
+    <w:rsid w:val="0D9DD644"/>
+    <w:rsid w:val="0DD24ED9"/>
+    <w:rsid w:val="0FFC8CFE"/>
+    <w:rsid w:val="11211B72"/>
+    <w:rsid w:val="13A33A24"/>
+    <w:rsid w:val="14AFE419"/>
     <w:rsid w:val="14C3CD06"/>
+    <w:rsid w:val="14DC1F1A"/>
+    <w:rsid w:val="15494CE8"/>
+    <w:rsid w:val="17383024"/>
+    <w:rsid w:val="175124D1"/>
     <w:rsid w:val="1757B215"/>
+    <w:rsid w:val="18433AC2"/>
+    <w:rsid w:val="18671264"/>
+    <w:rsid w:val="1B6D1DBA"/>
+    <w:rsid w:val="1C9B4170"/>
+    <w:rsid w:val="1CAEE291"/>
+    <w:rsid w:val="1D097817"/>
     <w:rsid w:val="1D16E1AA"/>
+    <w:rsid w:val="1D79AFEA"/>
+    <w:rsid w:val="1D8D5D35"/>
+    <w:rsid w:val="1DE87A70"/>
+    <w:rsid w:val="1DEEA703"/>
+    <w:rsid w:val="1E552806"/>
+    <w:rsid w:val="1E7A74E3"/>
+    <w:rsid w:val="1F05E1ED"/>
+    <w:rsid w:val="1FC51004"/>
     <w:rsid w:val="1FCF49E4"/>
     <w:rsid w:val="1FE8F7C7"/>
+    <w:rsid w:val="21E31056"/>
+    <w:rsid w:val="229C66D9"/>
+    <w:rsid w:val="22A5288F"/>
+    <w:rsid w:val="2390D41D"/>
+    <w:rsid w:val="2395D7C9"/>
     <w:rsid w:val="23A007EC"/>
     <w:rsid w:val="23B6E59A"/>
+    <w:rsid w:val="23FE49CC"/>
+    <w:rsid w:val="2494E7BD"/>
+    <w:rsid w:val="24C6E41E"/>
+    <w:rsid w:val="25641A49"/>
+    <w:rsid w:val="256E9C73"/>
     <w:rsid w:val="25E509BD"/>
+    <w:rsid w:val="2627CE9F"/>
+    <w:rsid w:val="269917C0"/>
+    <w:rsid w:val="26F0B5E2"/>
+    <w:rsid w:val="278C4420"/>
+    <w:rsid w:val="286690D7"/>
+    <w:rsid w:val="28ADD21F"/>
     <w:rsid w:val="28BA1DEE"/>
+    <w:rsid w:val="28DE4B02"/>
+    <w:rsid w:val="2949A45F"/>
+    <w:rsid w:val="2A8321F8"/>
+    <w:rsid w:val="2AA0E65C"/>
+    <w:rsid w:val="2B54A968"/>
     <w:rsid w:val="2BEFA394"/>
+    <w:rsid w:val="2E89A953"/>
+    <w:rsid w:val="2EA9AF39"/>
+    <w:rsid w:val="2F721EDC"/>
+    <w:rsid w:val="2FC77E10"/>
     <w:rsid w:val="2FFDBED5"/>
+    <w:rsid w:val="2FFF3319"/>
+    <w:rsid w:val="30060F2E"/>
     <w:rsid w:val="307C4045"/>
+    <w:rsid w:val="30A8BB38"/>
+    <w:rsid w:val="30B4D97D"/>
+    <w:rsid w:val="30F86F14"/>
+    <w:rsid w:val="31748687"/>
+    <w:rsid w:val="32DC1E2A"/>
+    <w:rsid w:val="32EB9C44"/>
+    <w:rsid w:val="3398A020"/>
+    <w:rsid w:val="34483243"/>
+    <w:rsid w:val="35C01A71"/>
+    <w:rsid w:val="36BE58FC"/>
+    <w:rsid w:val="36DAE0AB"/>
+    <w:rsid w:val="36DD2F0D"/>
+    <w:rsid w:val="36FEC1CB"/>
+    <w:rsid w:val="370A529F"/>
+    <w:rsid w:val="38042BE3"/>
+    <w:rsid w:val="3826F3CF"/>
+    <w:rsid w:val="38715D45"/>
+    <w:rsid w:val="39432E58"/>
+    <w:rsid w:val="3AA98A79"/>
+    <w:rsid w:val="3BACC831"/>
+    <w:rsid w:val="3BB0CE69"/>
     <w:rsid w:val="3BF876E4"/>
+    <w:rsid w:val="3C214924"/>
+    <w:rsid w:val="3CD4C448"/>
     <w:rsid w:val="3CF62AE9"/>
+    <w:rsid w:val="3D5BF808"/>
     <w:rsid w:val="3D9BE968"/>
+    <w:rsid w:val="3E7E913E"/>
+    <w:rsid w:val="3E8860A1"/>
+    <w:rsid w:val="3E9E61B5"/>
+    <w:rsid w:val="3F9055DB"/>
+    <w:rsid w:val="3FDC5BB4"/>
+    <w:rsid w:val="40283372"/>
+    <w:rsid w:val="4173B5FF"/>
+    <w:rsid w:val="41D1FDE0"/>
+    <w:rsid w:val="4337B05B"/>
+    <w:rsid w:val="43A30EF2"/>
+    <w:rsid w:val="43A91FD7"/>
     <w:rsid w:val="43C11CDD"/>
+    <w:rsid w:val="4418FCD7"/>
+    <w:rsid w:val="4452C9E3"/>
+    <w:rsid w:val="451C2F67"/>
+    <w:rsid w:val="45B60DE5"/>
     <w:rsid w:val="45E0072C"/>
+    <w:rsid w:val="4627A618"/>
+    <w:rsid w:val="46ECB8D2"/>
+    <w:rsid w:val="47467D4A"/>
+    <w:rsid w:val="482A16C7"/>
+    <w:rsid w:val="48392E1A"/>
+    <w:rsid w:val="48C2D7CE"/>
+    <w:rsid w:val="48DFCA2F"/>
+    <w:rsid w:val="4933FAA3"/>
+    <w:rsid w:val="4A2660A5"/>
+    <w:rsid w:val="4AE7652A"/>
+    <w:rsid w:val="4AE7A566"/>
+    <w:rsid w:val="4B8BE7DD"/>
+    <w:rsid w:val="4D11A466"/>
+    <w:rsid w:val="4DA9A758"/>
+    <w:rsid w:val="4EC8CA2D"/>
+    <w:rsid w:val="4F7818F5"/>
+    <w:rsid w:val="504C51B1"/>
+    <w:rsid w:val="505085ED"/>
+    <w:rsid w:val="50C3F4E6"/>
+    <w:rsid w:val="50DBE7E6"/>
+    <w:rsid w:val="514538FB"/>
+    <w:rsid w:val="51B9C364"/>
+    <w:rsid w:val="51ECD9C8"/>
+    <w:rsid w:val="53D7DC70"/>
+    <w:rsid w:val="5529373E"/>
+    <w:rsid w:val="55668177"/>
+    <w:rsid w:val="56104A58"/>
+    <w:rsid w:val="5639AB5B"/>
+    <w:rsid w:val="57DA2373"/>
     <w:rsid w:val="58109D34"/>
+    <w:rsid w:val="59F50FEE"/>
+    <w:rsid w:val="5A4BC579"/>
+    <w:rsid w:val="5ACC105E"/>
+    <w:rsid w:val="5AFCF9F6"/>
+    <w:rsid w:val="5B2C82BA"/>
+    <w:rsid w:val="5C8B1CAB"/>
+    <w:rsid w:val="5CA5819F"/>
+    <w:rsid w:val="5DD0CBF7"/>
+    <w:rsid w:val="5E66ADEB"/>
     <w:rsid w:val="5E6A97CB"/>
+    <w:rsid w:val="5FDD45D2"/>
+    <w:rsid w:val="600CC5B9"/>
+    <w:rsid w:val="60A5F84B"/>
+    <w:rsid w:val="60D56BA0"/>
+    <w:rsid w:val="615C9756"/>
+    <w:rsid w:val="63AA9583"/>
+    <w:rsid w:val="641EB436"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64B57EEB"/>
+    <w:rsid w:val="662CBF93"/>
+    <w:rsid w:val="66350347"/>
+    <w:rsid w:val="666F0D54"/>
+    <w:rsid w:val="6679A8EA"/>
     <w:rsid w:val="6711C6B5"/>
+    <w:rsid w:val="6712EDA2"/>
+    <w:rsid w:val="67608CA8"/>
+    <w:rsid w:val="68939B42"/>
+    <w:rsid w:val="6A97E267"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B737016"/>
+    <w:rsid w:val="6BA0A741"/>
+    <w:rsid w:val="6CD70173"/>
+    <w:rsid w:val="6D0F3385"/>
+    <w:rsid w:val="6D21834F"/>
+    <w:rsid w:val="6D61C504"/>
+    <w:rsid w:val="6D77F28D"/>
+    <w:rsid w:val="6D82C942"/>
+    <w:rsid w:val="6EF0D4DE"/>
+    <w:rsid w:val="6F66B191"/>
+    <w:rsid w:val="70ACD922"/>
+    <w:rsid w:val="733E45A4"/>
+    <w:rsid w:val="73751430"/>
     <w:rsid w:val="73920D7C"/>
+    <w:rsid w:val="742B6896"/>
+    <w:rsid w:val="7430F2AA"/>
+    <w:rsid w:val="74A3AF82"/>
+    <w:rsid w:val="751D075A"/>
+    <w:rsid w:val="752818A7"/>
+    <w:rsid w:val="753C41D3"/>
     <w:rsid w:val="7639BBDE"/>
     <w:rsid w:val="76C06247"/>
+    <w:rsid w:val="7768EA52"/>
+    <w:rsid w:val="7875BCE9"/>
+    <w:rsid w:val="7894EBE1"/>
+    <w:rsid w:val="78AA7E55"/>
+    <w:rsid w:val="7945B549"/>
+    <w:rsid w:val="7A79A615"/>
+    <w:rsid w:val="7A9CE445"/>
     <w:rsid w:val="7AC3BFAD"/>
+    <w:rsid w:val="7BD11F07"/>
+    <w:rsid w:val="7C56D7B1"/>
+    <w:rsid w:val="7C6B48E6"/>
+    <w:rsid w:val="7C9A5CF2"/>
+    <w:rsid w:val="7D558029"/>
     <w:rsid w:val="7E72E99A"/>
+    <w:rsid w:val="7F345E7E"/>
+    <w:rsid w:val="7F892DF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{27B16E68-8E75-4649-A1BF-E2C2257DB28F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -26423,57 +23547,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -26531,2505 +23655,2505 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR,Huvudrubrik"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR,Styckerubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR,Avsnittsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik,Underrubrik i avsnitt"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:aliases w:val="(Dokumentbenämning)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik6Char"/>
+    <w:link w:val="Heading6Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DB6DB0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="288" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:aliases w:val="Innehållsförteckning"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik7Char"/>
+    <w:link w:val="Heading7Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DB6DB0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="288" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="(Ledtexter)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char,Huvudrubrik Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char,Styckerubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char,Avsnittsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char,Underrubrik i avsnitt Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00DB6DB0"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-    <w:name w:val="Sidhuvud Char"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
     <w:aliases w:val="(Ledtexter) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Sidhuvud"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-    <w:name w:val="Brödtext Char"/>
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+    <w:name w:val="Body Text Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Brdtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-    <w:name w:val="Rubrik 6 Char"/>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
     <w:aliases w:val="(Dokumentbenämning) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik6"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:rsid w:val="0090347E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
-    <w:name w:val="Rubrik 7 Char"/>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
     <w:aliases w:val="Innehållsförteckning Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik7"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:rsid w:val="0090347E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtextmedindrag">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:link w:val="BrdtextmedindragChar"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="3119"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragChar">
-[...2 lines deleted...]
-    <w:link w:val="Brdtextmedindrag"/>
+  <w:style w:type="character" w:styleId="BodyTextIndentChar" w:customStyle="1">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="0090347E"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlista1">
+  <w:style w:type="paragraph" w:styleId="Punktlista1" w:customStyle="1">
     <w:name w:val="Punktlista 1"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
       <w:spacing w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numreradlista">
+  <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Egnauppgifterisidhuvud">
+  <w:style w:type="paragraph" w:styleId="Egnauppgifterisidhuvud" w:customStyle="1">
     <w:name w:val="Egna uppgifter i sidhuvud"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3827"/>
         <w:tab w:val="left" w:pos="5795"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokumenttyp">
+  <w:style w:type="paragraph" w:styleId="Dokumenttyp" w:customStyle="1">
     <w:name w:val="Dokumenttyp"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:spacing w:before="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
       <w:b/>
       <w:caps/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ledtextersidhuvudsidfot">
+  <w:style w:type="paragraph" w:styleId="Ledtextersidhuvudsidfot" w:customStyle="1">
     <w:name w:val="Ledtexter sidhuvud/sidfot"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:spacing w:before="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lpandetext">
+  <w:style w:type="paragraph" w:styleId="Lpandetext" w:customStyle="1">
     <w:name w:val="Löpande text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00DB6DB0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
+  <w:style w:type="paragraph" w:styleId="CM4" w:customStyle="1">
     <w:name w:val="CM4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="343" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB6DB0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="0090347E"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="word-explaination">
+  <w:style w:type="character" w:styleId="word-explaination" w:customStyle="1">
     <w:name w:val="word-explaination"/>
     <w:rsid w:val="0090347E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Betoning">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0090347E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="0090347E"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="DWOCU L+ Arial" w:eastAsia="Calibri" w:hAnsi="DWOCU L+ Arial" w:cs="DWOCU L+ Arial"/>
+      <w:rFonts w:ascii="DWOCU L+ Arial" w:hAnsi="DWOCU L+ Arial" w:eastAsia="Calibri" w:cs="DWOCU L+ Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="0090347E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00DB6DB0"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2676" w:right="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:rsid w:val="0090347E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
-[...3 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="0090347E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:rsid w:val="0090347E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E625C3"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00E625C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175197684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29137,51 +26261,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1732072623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19686/Morfin%20f%c3%b6r%20behandling%20av%20akut%20sm%c3%a4rta%20vid%20anestesikliniken%20-%20generella%20direktiv.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21171/Preoperativt%20omh%c3%a4ndertagande%20av%20diabetespatienter%20p%c3%a5%20v%c3%a5rdavdelning%20-%20riktlinjer%20f%c3%b6r%20sjuksk%c3%b6terskor.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9361/HLR-verksamheten%20vid%20S%c3%84S%20inkl%20l%c3%a4kemedel%20och%20l%c3%a4kemedelstillf%c3%b6rsel%20vid%20hj%c3%a4rtstopp.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20923/Sm%c3%a4rtbehandling%20-%20postoperativt%20med%20epiduralkateter.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21175/Perioperativt%20omh%c3%a4ndertagande%20av%20diabetespatienter%20-%20riktlinjer%20f%c3%b6r%20narkosl%c3%a4kare.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20356/L%c3%a4kemedelshantering%20-%20speciella%20rutiner%20inom%20anestesikliniken.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19759/Insulinterapi%20p%c3%a5%20IVA.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19686/Morfin%20f%c3%b6r%20behandling%20av%20akut%20sm%c3%a4rta%20vid%20anestesikliniken%20-%20generella%20direktiv.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19686/Morfin%20f%c3%b6r%20behandling%20av%20akut%20sm%c3%a4rta%20vid%20anestesikliniken%20-%20generella%20direktiv.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19759/Insulinterapi%20p%c3%a5%20IVA.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-31/surrogate/Nutrition%20inom%20intensivv%c3%a5rden.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19686/Morfin%20f%c3%b6r%20behandling%20av%20akut%20sm%c3%a4rta%20vid%20anestesikliniken%20-%20generella%20direktiv.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9361?a=false&amp;guest=true" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19759/Insulinterapi%20p%c3%a5%20IVA.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-31/surrogate/Nutrition%20inom%20intensivv%c3%a5rden.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9361?a=false&amp;guest=true" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/22816/Sederingsrutiner%20och%20generella%20direktiv%20f%c3%b6r%20sedering%20p%c3%a5%20IVA.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21171/Preoperativt%20omh%c3%a4ndertagande%20av%20diabetespatienter%20p%c3%a5%20v%c3%a5rdavdelning%20-%20riktlinjer%20f%c3%b6r%20sjuksk%c3%b6terskor.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId51" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9361?a=false&amp;guest=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21175/Perioperativt%20omh%c3%a4ndertagande%20av%20diabetespatienter%20-%20riktlinjer%20f%c3%b6r%20narkosl%c3%a4kare.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/22816/Sederingsrutiner%20och%20generella%20direktiv%20f%c3%b6r%20sedering%20p%c3%a5%20IVA.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21171/Preoperativt%20omh%c3%a4ndertagande%20av%20diabetespatienter%20p%c3%a5%20v%c3%a5rdavdelning%20-%20riktlinjer%20f%c3%b6r%20sjuksk%c3%b6terskor.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/17309/L%c3%a4kemedel%20-%20barndosering%20vid%20operation.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-31/surrogate/Nutrition%20inom%20intensivv%c3%a5rden.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20923/Sm%c3%a4rtbehandling%20-%20postoperativt%20med%20epiduralkateter.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9361/HLR-verksamheten%20vid%20S%c3%84S%20inkl%20l%c3%a4kemedel%20och%20l%c3%a4kemedelstillf%c3%b6rsel%20vid%20hj%c3%a4rtstopp.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9361?a=false&amp;guest=true" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-31/surrogate/Nutrition%20inom%20intensivv%c3%a5rden.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19686/Morfin%20f%c3%b6r%20behandling%20av%20akut%20sm%c3%a4rta%20vid%20anestesikliniken%20-%20generella%20direktiv.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20356/L%c3%a4kemedelshantering%20-%20speciella%20rutiner%20inom%20anestesikliniken.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9917/Premedicinering%20inf%c3%b6r%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19759/Insulinterapi%20p%c3%a5%20IVA.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/9977/Postoperativt%20illam%c3%a5ende%20och%20kr%c3%a4kningar%20-%20Profylax%20och%20behandling%20av%20vuxna%20vid%20S%c3%84S.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId41" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -29465,75 +26589,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Läkemedel – generella ordinationer för sjuksköterskor vid AnOpIVA, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Madelene Fast</lastModifiedBy>
+  <revision>109</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>