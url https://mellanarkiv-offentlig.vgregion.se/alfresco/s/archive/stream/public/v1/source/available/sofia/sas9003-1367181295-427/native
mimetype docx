--- v0 (2025-12-13)
+++ v1 (2026-04-24)
@@ -6,2507 +6,2507 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E6F5E7B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00DB2833" w:rsidSect="00DB2833">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="1832BFE2" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc247444895"/>
     </w:p>
     <w:p w14:paraId="6DF7F074" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetes typ 1 hos barn och ungdomar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD08A8D" w14:textId="5A494814" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
+    <w:p w14:paraId="5BD08A8D" w14:textId="5A494814" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00387884">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Patient- och närståendeinformation som är avsedd för enskilda informationsblad och som samlad upplaga till informationspärm för patientens diabetesvård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A60192A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00996954" w:rsidRDefault="00DB2833" w:rsidP="006B1F87">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996954">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A5FD2E" w14:textId="63FFC7F6" w:rsidR="000C1F12" w:rsidRDefault="001129CD">
+    <w:p w14:paraId="7050A42B" w14:textId="6319CDC1" w:rsidR="00212CB3" w:rsidRDefault="001129CD">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc153544484" w:history="1">
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+      <w:hyperlink w:anchor="_Toc221022069" w:history="1">
+        <w:r w:rsidR="00212CB3" w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Om sjukdomen</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r w:rsidR="00212CB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r w:rsidR="00212CB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r w:rsidR="00212CB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022069 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00212CB3">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00212CB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r w:rsidR="00212CB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r w:rsidR="00212CB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FEE8502" w14:textId="57AD24BC" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="60B6F7BC" w14:textId="0031BF00" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022070" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vad är diabetes typ 1</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022070 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C717983" w14:textId="14CE1C7E" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="664AD9B6" w14:textId="30243D3E" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022071" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Behandling med insulin</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022071 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="084F83FD" w14:textId="4C3FDAB5" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="608F02F7" w14:textId="47F4F0CE" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022072" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>En god metabol kontroll</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022072 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D873BE0" w14:textId="47E7B710" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="6971B47D" w14:textId="5ED5A41E" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022073" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Blodsockertest</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022073 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7810FEB3" w14:textId="6E83DF2A" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="4A261BCA" w14:textId="11B944EB" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022074" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Insulindosering</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022074 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F0822D2" w14:textId="0B096B36" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="3305024E" w14:textId="0737EE48" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022075" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lågt blodsocker/hypoglykemi</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022075 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="362CADA1" w14:textId="538651BE" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="62362FB8" w14:textId="77D85424" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022076" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fördjupning/regler för insulinkvoter</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022076 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B0DBD12" w14:textId="7B42B767" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="53D18753" w14:textId="23F61FAF" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022077" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information från diabetesteamet</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022077 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="091B559A" w14:textId="296F82AA" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="2841610E" w14:textId="55BDE3A3" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022078" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Första vårdtiden på barn- och ungdoms-avdelningen</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022078 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78AFA45F" w14:textId="2A9425B8" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="6F35311F" w14:textId="62A3704C" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022079" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Till er som vårdnadshavare</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022079 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0541CFE5" w14:textId="4A5106F7" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="66AA66B3" w14:textId="382564A4" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022080" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetesteam på barn- och</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>ungdoms-medicinmottagningen</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022080 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48D12F93" w14:textId="643FDFA7" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="3232C55C" w14:textId="4F1C19AF" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022081" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Stödföreningar kring diabetes</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022081 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C1AFAC3" w14:textId="24BF829E" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="60CA1637" w14:textId="49A4E529" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022082" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes i skola och omsorg</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022082 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5212D4F1" w14:textId="44292043" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="43C313DF" w14:textId="2C8899C4" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022083" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes typ 1 hos barn och ungdomar – Skola och omsorg</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022083 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3780140B" w14:textId="345DD586" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="2DDE2E53" w14:textId="30FFBC7C" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022084" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Till berörd förskole- och skolpersonal</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022084 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="478DB274" w14:textId="3F437457" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="3FA3F79A" w14:textId="29CC706A" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022085" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes i skolan (Diabetesförbundet)</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022085 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2203D86B" w14:textId="4D28658F" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="105E936F" w14:textId="07DD2D0F" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022086" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes och kost</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022086 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08925744" w14:textId="326D6F5E" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="174ABD8D" w14:textId="3456F325" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022087" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kostrekommendation och näringslära</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022087 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="712A8FBC" w14:textId="5A84E2EB" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="295694DA" w14:textId="42C653F3" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022088" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes och fysisk aktivitet</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022088 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08D91CCE" w14:textId="2E749143" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="799945BC" w14:textId="10B43F18" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022089" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes och träning, barn och unga</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022089 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C32C7E8" w14:textId="1E56B7DE" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="081535A3" w14:textId="0B9E2ADC" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022090" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bamse och Lill-Mickel – En specialtidning om diabetes</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022090 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="132BC42F" w14:textId="3DD25367" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="30B756E7" w14:textId="7A40CB00" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022091" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Råd vid feber och infektioner</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022091 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1111FBB2" w14:textId="3723911D" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="048DA799" w14:textId="26692A2C" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022092" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes och feber</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022092 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F18D1D" w14:textId="0E6C3A50" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="49635D97" w14:textId="72C8032A" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022093" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Diabetes och magsjuka</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:iCs/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> (gastroenterit)</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022093 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42BF8D3E" w14:textId="5C9FEF7F" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="040A4EDD" w14:textId="51176222" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022094" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ketoner</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022094 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>40</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="499A592B" w14:textId="75091D75" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="1A802212" w14:textId="27E77DB7" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022095" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vad är ketoacidos?</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022095 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>40</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="415B91B3" w14:textId="558D1728" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="40A7BF57" w14:textId="6F880CB8" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022096" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Symtom på ketoacidos</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022096 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>40</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70F15A03" w14:textId="46E9BC15" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="7E644C49" w14:textId="760368D4" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022097" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vad händer i kroppen vid en ketoacidos?</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022097 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>41</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76172B0F" w14:textId="0F624A1B" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="68CF8AFF" w14:textId="5FFDBDDA" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022098" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tolkning av ketonnivåer i blod hos barn - tabell</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022098 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>44</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71DBD5F5" w14:textId="2E2DDB26" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="7D1449DA" w14:textId="72DB5825" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022099" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hjälpmedel och läkemedel</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022099 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>45</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19AC0D6B" w14:textId="24064724" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="0E621BA5" w14:textId="75E277A3" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022100" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontaktuppgifter</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022100 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="788B8D9F" w14:textId="15EE74EB" w:rsidR="000C1F12" w:rsidRDefault="00934A1C">
+    <w:p w14:paraId="64CB4EB3" w14:textId="0D185EDE" w:rsidR="00212CB3" w:rsidRDefault="00212CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="000C1F12" w:rsidRPr="00350462">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221022101" w:history="1">
+        <w:r w:rsidRPr="00352D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...12 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221022101 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000C1F12">
-[...6 lines deleted...]
-        <w:r w:rsidR="000C1F12">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>47</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ABC8AA8" w14:textId="1CC4FF1B" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="001129CD" w:rsidP="006B1F87">
+    <w:p w14:paraId="2ABC8AA8" w14:textId="669706FC" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="001129CD" w:rsidP="006B1F87">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E201C5C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc72831352"/>
       <w:bookmarkStart w:id="3" w:name="_Toc72918616"/>
       <w:bookmarkStart w:id="4" w:name="_Toc74236328"/>
       <w:bookmarkStart w:id="5" w:name="_Toc256000000"/>
       <w:bookmarkStart w:id="6" w:name="_Toc74572266"/>
       <w:bookmarkStart w:id="7" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="8" w:name="_Toc256000065"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc153544484"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc221022069"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Om sjukdomen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="50ECBA48" w14:textId="48FA7230" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc72831353"/>
       <w:bookmarkStart w:id="11" w:name="_Toc72918617"/>
       <w:bookmarkStart w:id="12" w:name="_Toc74236329"/>
       <w:bookmarkStart w:id="13" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="14" w:name="_Toc74572267"/>
       <w:bookmarkStart w:id="15" w:name="_Toc256000033"/>
       <w:bookmarkStart w:id="16" w:name="_Toc256000066"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc153544485"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc221022070"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vad är diabetes typ 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="24B3333A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
         <w:t>För att förstå vad diabetes typ 1 är behöver man förstå lite hur kroppen fungerar. Kroppen är uppbyggd av celler, det är som små byggstenar. Alla celler har en uppgift och de gör att kroppen fungerar och är i balans. Precis som en bil behöver bränsle behöver kroppen och cellerna energi. Vår energi får vi av maten vi äter. I kroppen bryts maten ner till socker och blir det bränsle vår kropp och våra celler använder i första hand. För att sockret ska komma in i cellerna behövs hormonet insulin. Insulin fungerar som en nyckel som släpper in sockret i cellen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C0EE19" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vid typ 1 diabetes har kroppens produktion av insulin slutat att fungera. När man får diabetes typ 1 har kroppens eget immunförsvar angripit de celler i kroppen som tillverkar insulin. Vad det är som får denna process att starta vet man ännu inte. Arvet (gener) bidrar i en del fall men är inte tillräcklig orsak för att diabetes ska bryta ut. En virusinfektion, ibland långt innan insjuknandet, kan påverka. En ovanligt snabb tillväxt, t.ex. att barnet går in i puberteten, eller något i miljön eller omgivningen kan också påverka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497AE722" w14:textId="21C74CBE" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Det socker som vi inte för stunden använder som energi lagras med hjälp av insulin även i vårt sockerförråd (glykogenförråd, glykogendepå) i levern och </w:t>
@@ -2662,51 +2662,51 @@
           </w:p>
           <w:p w14:paraId="75B6CDD8" w14:textId="2128D8B0" w:rsidR="0073732A" w:rsidRPr="00DB2833" w:rsidRDefault="00342114" w:rsidP="0073732A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5EEA6B" wp14:editId="47E6629B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5EEA6B" wp14:editId="47E6629B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>671830</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>103836</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="114935" cy="237490"/>
                       <wp:effectExtent l="27940" t="13335" r="28575" b="15875"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Arrow: Down 8"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="114935" cy="237490"/>
                               </a:xfrm>
@@ -2867,51 +2867,51 @@
           </w:p>
           <w:p w14:paraId="0295A4A1" w14:textId="77777777" w:rsidR="0073732A" w:rsidRPr="00DB2833" w:rsidRDefault="0073732A" w:rsidP="0073732A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7159F630" wp14:editId="77FE7505">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7159F630" wp14:editId="77FE7505">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>611505</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>306705</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="115200" cy="237600"/>
                       <wp:effectExtent l="19050" t="19050" r="37465" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Arrow: Up 7"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="115200" cy="237600"/>
                               </a:xfrm>
@@ -3060,75 +3060,81 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E47120B" w14:textId="6F9574EF" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009273C3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Fakta om diabetes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578BE7F7" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Typ 1 diabetes kallas även för barn- och ungdomsdiabetes men kan bryta ut när som helst i livet. Hos barn och ungdomar sker insjuknandet ofta snabbt med bara några veckors symtom i form av trötthet, stora urinmängder, ökad törst, kräkningar, viktnedgång och kanske suddig syn. Hos mindre barn går insjuknandet ännu snabbare, kanske under några dagar. Blodprov och urinprov som visar hög sockerhalt är till hjälp för att ställa diagnosen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4EE2DF" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Varje år insjuknar omkring 900 barn och ungdomar i Sverige och ungefär 8000 barn och ungdomar under 19 år lever idag med diabetes i Sverige. Detta gör att Sverige tillsammans med Finland är de länderna som är mest drabbat av diabetes typ 1 i världen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46624D51" w14:textId="5F01B0B1" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
-[...1 lines deleted...]
-        <w:t>Typ 2 diabetes kallades förut för åldersdiabetes och är ovanligt bland barn och ungdomar i Sverige. Blodsockret är högt även då men sjukdomsmekanismerna är annorlunda och mer kopplade till patientens livsstil.</w:t>
+    <w:p w14:paraId="46624D51" w14:textId="3801987C" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve">Typ 2 diabetes kallades förut för åldersdiabetes och är </w:t>
+      </w:r>
+      <w:r w:rsidR="00D313DE">
+        <w:t>minde vanligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> bland barn och ungdomar i Sverige. Blodsockret är högt även då men sjukdomsmekanismerna är annorlunda och mer kopplade till patientens livsstil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443D0121" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Toc72831354"/>
       <w:bookmarkStart w:id="19" w:name="_Toc72918618"/>
       <w:bookmarkStart w:id="20" w:name="_Toc74236330"/>
       <w:bookmarkStart w:id="21" w:name="_Toc256000002"/>
       <w:bookmarkStart w:id="22" w:name="_Toc74572268"/>
       <w:bookmarkStart w:id="23" w:name="_Toc256000034"/>
       <w:bookmarkStart w:id="24" w:name="_Toc256000067"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc153544486"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc221022071"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Behandling med insulin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="73612D9F" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vad är insulin?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72201668" w14:textId="6B79225B" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -3143,53 +3149,59 @@
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> alltså inte tas som tabletter genom munnen eftersom insulinet då förstörs av magsaften. Insulinet ges därför med speciella insulinpennor eller med en insulinpump i underhudsfettet, subkutan vävnad som det även kallas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5408987A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Behandling med insulinpennor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CE7488" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
         <w:t>De flesta patienter börjar sin insulinbehandling med pennor och man brukar då kombinera ett långverkande och ett snabbverkande insulin. Oftast är de två olika pennorna i olika färg. Varje familj får hitta sitt sätt att märka upp de olika insulinpennorna, t.ex. med klistermärken, och även rutiner för vart den långverkande insulinpennan ska förvaras. Det snabbverkande insulinet ska alltid vara där barnet befinner sig tillsammans med druvsocker och blodsockermätaren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53597B0B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Långverkande insulin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD23595" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
-[...1 lines deleted...]
-        <w:t>Ges morgon och kväll eller bara på kvällen och fungerar som en bas i kroppen, t.ex. Abasaglar, Lantus och Levemir.</w:t>
+    <w:p w14:paraId="2AD23595" w14:textId="7BE968FF" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve">Ges morgon och kväll eller bara på kvällen och fungerar som en bas i kroppen, t.ex. Abasaglar, Lantus och </w:t>
+      </w:r>
+      <w:r w:rsidR="00D313DE">
+        <w:t>Tresiba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5E4DC6" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Snabbverkande insulin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DA8B10" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Ges i samband med måltider för att det socker som kommer ut i blodet när kolhydraterna bryts ner, ska kunna ta sig in i våra celler, t.ex. Apidra, Humalog, Lispro och NovoRapid. Ges även som ”korrektionsdos” när blodsockret av någon anledning är för högt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C158808" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Insulinpennor och injektionsteknik</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51105C9E" w14:textId="709F7CF3" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0073732A">
       <w:r w:rsidRPr="00DB2833">
@@ -3348,151 +3360,172 @@
     </w:p>
     <w:p w14:paraId="27BCE813" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Använd 2–3 fingrar och lyft ett hudveck.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151FFA72" w14:textId="5A7DFAAA" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Stick in </w:t>
       </w:r>
       <w:r w:rsidR="00FF71AC">
         <w:t>nå</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>len i 90 graders vinkel. Insulinet ska hamna i underhudsfettet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B70A7E" w14:textId="3155B701" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0057167E">
+    <w:p w14:paraId="18B70A7E" w14:textId="44D18AF5" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="0057167E">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Spruta in insulinet </w:t>
       </w:r>
       <w:r w:rsidR="0057167E">
-        <w:t>och räkna till 10 sekunder, drag sedan försiktigt ut nålen och sl</w:t>
-[...2 lines deleted...]
-        <w:t>äpp hudvecket.</w:t>
+        <w:t xml:space="preserve">och räkna till 10 sekunder, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D313DE">
+        <w:t xml:space="preserve">släpp hudvecket och </w:t>
+      </w:r>
+      <w:r w:rsidR="0057167E">
+        <w:t>drag sedan försiktigt ut nålen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411A5080" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Ibland syns en liten insulindroppe på huden efter injektionen. Detta är inte farligt, dosen är ändå given. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298F1857" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Under er vårdtid på avdelningen är det bra om ni i familjen testar att sticka varandra med testinsulin (inte riktigt insulin) och testpenna samt testar att ta blodsocker på varandra. Det finns övningskuddar som kan användas för att träna på. Viktigt att tänka på att det ska vara en ny nål till varje person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A59346" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Under vårdtiden får ni en uppsättning insulinpennor och blodsockermätare som ni tar med er hem. Små barn måste ibland börja med en insulinpump direkt men får ändå med sig pennor och instrueras hur dessa fungerar ifall de skulle behövas användas.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetessköterska kommer att gå igenom hur ni beställer mer hjälpmedel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780FE42E" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Insulinpump</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B1AD61" w14:textId="491CA9AD" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
+    <w:p w14:paraId="14B1AD61" w14:textId="7F5F12D6" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
       <w:r w:rsidRPr="00DB2833">
         <w:t>En diabetiker kan också få sitt insulin med hjälp av en insulinpump. Det finns två varianter av pumpar. Den ena sorten sitter med en plastkanyl fast i kroppen och insulinet går från pumpen med hjälp av en slang. Den andra typen kallas i dagligt tal för ”slanglös pump” och är en podd som sitter fast på kroppen</w:t>
       </w:r>
       <w:r w:rsidR="00FF71AC">
         <w:t>. I</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> den finns insulin och detta går in i kroppen via en plastkateter i underhudsfettet</w:t>
       </w:r>
       <w:r w:rsidR="00FF71AC">
         <w:t xml:space="preserve"> och insulinet ges då med en handenhet</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
-        <w:t>. Gemensamt för insulinpumpar är att de är laddade med snabbverkande insulin som både används för basaldos och bolusdos (som är detsamma som måltidsdos och korrektionsdos). Ofta är pumparna synkroniserade med en sensor som mäter blodsockret.</w:t>
+        <w:t xml:space="preserve">. Gemensamt för </w:t>
+      </w:r>
+      <w:r w:rsidR="00D313DE">
+        <w:t xml:space="preserve">alla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>insulinpumpar är att de är laddade med snabbverkande insulin som både används för basaldos och bolusdos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D313DE">
+        <w:t xml:space="preserve">. Med basaldos menas att insulin pågår kontinuerligt med en låg dos som kan variera mellan olika tidsintervall. Med bolusdos menas att insulin ges inför en måltid eller som en korrektionsdos för att åtgärda ett för högt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D313DE">
+        <w:lastRenderedPageBreak/>
+        <w:t>blodsockervärde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> Ofta är pumparna synkroniserade med en sensor som mäter blodsockret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F550EAB" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:lastRenderedPageBreak/>
         <w:t>Förvaring av insulin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D20AB4E" w14:textId="6BA61E59" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00FF71AC">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Förvara ditt insulin mörkt och svalt (i kylskåpet 2–8 grader). Kontrollera att insulinet ser klart och genomskinligt ut innan användning. En ampull snabbverkande insulin ska alltid finnas som reserv på barnets förskola och skolan eller annan plats där barnet brukar befinna sig regelbundet under längre tid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6958D2D5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="003D55EE">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Ampullen som används kan förvaras i rumstemperatur i en månad. Insulinet är känsligt och kan förstöras av värme och kyla. Förvara alltid insulinpennan med locket på. Om man är ute på vintern och det är kallt, förvara insulinet nära kroppen. En varm sommardag kan man förvara insulinet i en kylväska eller i ett kylfodral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9D2D31" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="003D55EE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Toc72831355"/>
       <w:bookmarkStart w:id="27" w:name="_Toc72918619"/>
       <w:bookmarkStart w:id="28" w:name="_Toc74236331"/>
       <w:bookmarkStart w:id="29" w:name="_Toc256000003"/>
       <w:bookmarkStart w:id="30" w:name="_Toc74572269"/>
       <w:bookmarkStart w:id="31" w:name="_Toc256000035"/>
       <w:bookmarkStart w:id="32" w:name="_Toc256000068"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc153544487"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc221022072"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>En god metabol kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="1BDB754A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="003D55EE">
       <w:r w:rsidRPr="00DB2833">
         <w:t>För att kunna utvärdera och arbeta för en bra diabetesbehandling kontrolleras ett blodprov på besöken hos diabetesmottagningen som heter HbA1c men kallas även för långtidssocker. HbA1c är ett värde som speglar hur blodsockret har varit i genomsnitt under cirka 6–8 veckor. HbA1c kan ses som en kontroll på hur bra diabetesbehandlingen fungerar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2F4C1B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="003D55EE">
       <w:r w:rsidRPr="00DB2833">
         <w:t>För att kroppen ska må så bra som möjligt både på kort och lång sikt och för att minimera riskerna för att få diabetesrelaterade komplikationer i framtiden är det viktigt att försöka ha ett bra HbA1c (så nära behandlingsmålet 48 mmol/mol som möjligt). Detta får man genom att försöka hålla blodsockret så gott det går på en bra nivå (4-8 mmol/L). Det kommer alltid vara situationer när blodsockret är både högt och lågt, men att det är den nivå som man ska sträva emot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8798CD" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
@@ -3799,70 +3832,76 @@
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5E39F76C" w14:textId="3EBF7676" w:rsidR="003D55EE" w:rsidRPr="00DB2833" w:rsidRDefault="003D55EE" w:rsidP="003D55EE">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r>
         <w:t>Ladda gärna ner mobilappen TID som har flera profiler med olika information om diabetes</w:t>
       </w:r>
       <w:r w:rsidR="00A732DE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777F51D5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc72831356"/>
       <w:bookmarkStart w:id="40" w:name="_Toc72918620"/>
       <w:bookmarkStart w:id="41" w:name="_Toc74236332"/>
       <w:bookmarkStart w:id="42" w:name="_Toc256000004"/>
       <w:bookmarkStart w:id="43" w:name="_Toc74572270"/>
       <w:bookmarkStart w:id="44" w:name="_Toc256000036"/>
       <w:bookmarkStart w:id="45" w:name="_Toc256000069"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc153544488"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc221022073"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Blodsockertest</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="6A735030" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
+    <w:p w14:paraId="6A735030" w14:textId="3205C374" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Ett normalt blodsocker hos en frisk person ligger mellan 3,3–7 mmol/L. Vid diabetes är det viktigt att kontrollera blodsockret för att veta hur mycket insulin som behövs för att kunna ligga så normalt i sitt blodsocker som det går. Hos en person som inte har diabetes har betacellerna en ”blodsockermätare” inbyggt som känner av blodsockret </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
-        <w:t>och insöndrar insulin till blodet för att hålla ett jämnt blodsocker. Blodsockret bör ligga mellan 4,0–8,0 mmol/L hos en diabetiker.</w:t>
+        <w:t xml:space="preserve">och insöndrar insulin till blodet för att hålla ett jämnt blodsocker. Blodsockret bör ligga mellan 4,0–8,0 mmol/L hos en </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2939">
+        <w:t>person med diabetes typ 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D82C5C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Hur gör man?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542AA6FA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Det är viktigt att alla personer kring barnet med diabetes lär sig hur man kontrollerar blodsockret och använder blodsockermätaren. Blodsockret kontrolleras genom ett stick i fingret eller i tån (tån kan exempelvis användas nattetid). Att tänka på är att inte sticka mitt i fingerblomman eller för nära nagelbanden och att handen eller foten ska vara ren, torr och varm. Fingerblomma heter det område mitt på fingret där det finns som mest känsel på fingret, därför ska inte provet tas just där eftersom det då gör som mest ont. Sticket ska tas vid sidan på fingret. Samtliga fingrar och tår kan användas men tänk på att de fingrar som användes mest är tummarna och pekfingret på den handen barnet använder mest (högerhänt/vänsterhänt) och kan bli lite ömma efter stick och kan därför undvikas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0354B1B2" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>När ska blodsockret kontrolleras?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6331AA37" w14:textId="1467018F" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:r w:rsidRPr="00DB2833">
@@ -3900,111 +3939,126 @@
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Blodsockret bör kontrolleras inför natten. Det kan också vara nödvändigt att kontrollera blodsockret ett par gånger under natten, särskilt vid nyinsjuknande i diabetes, eller om det är problem med höga eller låga värden under natten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFC5221" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Blodsockret bör kontrolleras vid misstanke på högt blodsocker (hyperglykemi).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE7AC4E" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Blodsocker bör kontrolleras vid misstanke om lågt blodsocker (hypoglykemi).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECA10F8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
+    <w:p w14:paraId="0ECA10F8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Blodsockret bör kontrolleras innan, under och efter fysisk aktivitet.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="74D7AB16" w14:textId="03D53BCB" w:rsidR="00EB2939" w:rsidRPr="00DB2833" w:rsidRDefault="00EB2939" w:rsidP="00F3418A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista10"/>
+        <w:ind w:left="1355"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om barnet på något sätt mår dåligt eller känner sig konstig.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="78F9AB78" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
+        <w:lastRenderedPageBreak/>
         <w:t>Kontinuerlig blodsockermätning (CGM – Continuous Glucose Monitoring) – ”Sensor”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D340F56" w14:textId="05292965" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve">Det finns olika typer av mätare som sitter på huden och mäter blodsockret så att det behövs färre stick i fingret. Dessa mätare mäter </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">vävnadsglukos med en sensor som sitter i underhudsfettet (subkutan vävnad). Det finns en viss tidsfördröjning mellan blodsocker och vävnadsblodsocker som är mest uttalad i samband med snabba blodsockersvängningar (cirka 10–15 min). </w:t>
+        <w:t xml:space="preserve">Det finns olika typer av mätare som sitter på huden och mäter blodsockret så att det behövs färre stick i fingret. Dessa mätare mäter vävnadsglukos med en sensor som sitter i underhudsfettet (subkutan vävnad). Det finns en viss tidsfördröjning mellan blodsocker och vävnadsblodsocker som är mest uttalad i samband med snabba blodsockersvängningar (cirka 10–15 min). </w:t>
       </w:r>
       <w:r w:rsidR="00F3418A">
         <w:t>Alla</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> system har larm för höga och låga värden och förutom att ge information om glukosvärdet visas även en trendpil. </w:t>
       </w:r>
       <w:r w:rsidR="00F3418A">
         <w:t xml:space="preserve">Många kan även kopplas ihop med mobiltelefonen och insulinpumpen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>En sensor kan sitta t.ex. på överarmen, övre delen av skinkan eller magen. Beroende på vilken sensor det är behöver den bytas med olika tidsintervall</w:t>
       </w:r>
       <w:r w:rsidR="00F3418A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713D09B7" w14:textId="19F99861" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
-[...1 lines deleted...]
-        <w:t>Kontrollera ALLTID blodsockret om barnet/ungdomen verkar må dåligt eller känner sig konstig</w:t>
+    <w:p w14:paraId="713D09B7" w14:textId="750C36F0" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve">Kontrollera ALLTID blodsockret </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2939">
+        <w:t xml:space="preserve">genom stick i fingret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>om barnet/ungdomen verkar må dåligt eller känner sig konstig</w:t>
       </w:r>
       <w:r w:rsidR="00F3418A">
-        <w:t>. T ex känner sig yr eller svag, är irriterad, har ont i magen eller huvudet.</w:t>
+        <w:t>. T ex känner sig yr eller svag, är irriterad, har ont i magen eller huvudet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2939">
+        <w:t xml:space="preserve">, eller om ni misstänker felaktiga sensorvärden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DAAA984" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc72831357"/>
       <w:bookmarkStart w:id="48" w:name="_Toc72918621"/>
       <w:bookmarkStart w:id="49" w:name="_Toc74236333"/>
       <w:bookmarkStart w:id="50" w:name="_Toc256000005"/>
       <w:bookmarkStart w:id="51" w:name="_Toc74572271"/>
       <w:bookmarkStart w:id="52" w:name="_Toc256000037"/>
       <w:bookmarkStart w:id="53" w:name="_Toc256000070"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc153544489"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc221022074"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Insulindosering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="2736067F" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F3418A">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">För att veta hur mycket insulin en person ska ha till varje måltid kan man räkna ut insulinkvoter, mer om detta finns att läsa om under </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>fördjupning</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>.</w:t>
@@ -4024,77 +4078,83 @@
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> av insulin är desto </w:t>
       </w:r>
       <w:r w:rsidR="00114B02">
         <w:t>lägre</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> blir insulinkvoten, vilket innebär att mer insulin behövs för att ta hand om samma mängd kolhydrater. Under den första tiden med diabetes brukar insulinbehovet gradvis sjunka och insulinkvoterna ökar, mindre insulin behövs för att ta hand om samma mängd kolhydrater. Barnet kan då ha kommit in i en remissionsfas som den fas kallas då kroppens egen insulinproduktion återhämtat sig och orkar fungera lite till.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA9B4C1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="55" w:name="_Toc72831358"/>
       <w:bookmarkStart w:id="56" w:name="_Toc72918622"/>
       <w:bookmarkStart w:id="57" w:name="_Toc74236334"/>
       <w:bookmarkStart w:id="58" w:name="_Toc256000006"/>
       <w:bookmarkStart w:id="59" w:name="_Toc74572272"/>
       <w:bookmarkStart w:id="60" w:name="_Toc256000038"/>
       <w:bookmarkStart w:id="61" w:name="_Toc256000071"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc153544490"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc221022075"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Lågt blodsocker/hypoglykemi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="0C8829F5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vid insulinbehandling kan lågt blodsocker aldrig helt undvikas. Värden under 4 mmol/L kallas för känning eller hypoglykemi. Orsaker till lågt blodsocker kan vara en för stor insulindos, för lite mat, mycket fysisk aktivitet eller att det gått lång tid sedan föregående måltid. Det är viktigt att ha respekt men inte rädsla för de låga blodsockervärdena.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBE4750" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Till skillnad från högt blodsocker kan det låga blodsockret ofta kännas mycket obehagligt. Symtomen kan vara stark hunger, yrsel, darrighet, kallsvettighet, blekhet, irritation, ilska och förvirring på grund av adrenalinfrisläppet och glukosbrist i hjärnan. Det är därför det kallas känning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C2A174" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
-[...1 lines deleted...]
-        <w:t>Vid en känning är det viktigt att kontrollera ett blodsocker och fylla på med snabba kolhydrater. När ni är nya i diabetesbehandlingen rekommenderar vi att blodsockret höjs med enbart druvsocker i form av Dextrosol eller Flytande glukos då det är lätt att dosera. Drick gärna vatten till då höjningen går snabbare eftersom druvsockret först måste passera magsäcken och komma ner till tarmen för att tas upp av blodet och då höja blodsockret. Kontrollera ett nytt blodsocker efter 15 minuter. Om blodsockret är fortsatt lågt, upprepa behandlingen. Hur många gram kolhydrater som behövs vid en hypoglykemi beror på vikten, var god se nedan tabell.</w:t>
+    <w:p w14:paraId="44C2A174" w14:textId="35EE9BF0" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Vid en känning är det viktigt att kontrollera ett blodsocker och fylla på med snabba kolhydrater. När ni är nya i diabetesbehandlingen rekommenderar vi att blodsockret höjs med enbart druvsocker i form av Dextrosol eller Flytande glukos då det är lätt att dosera. Drick gärna vatten till då höjningen går snabbare eftersom druvsockret först måste passera magsäcken och komma ner till tarmen för att tas upp av blodet och då höja blodsockret. Kontrollera ett nytt blodsocker efter 15 minuter</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2939">
+        <w:t>, helst kapillärt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> Om blodsockret är fortsatt lågt, upprepa behandlingen. Hur många gram kolhydrater som behövs vid en hypoglykemi beror på vikten, var god se nedan tabell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B8AD5D" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:r w:rsidRPr="00DB2833">
         <w:t>När blodsockret blir lågt frisätts de motreglerande hormonerna som syftar till att lagrat socker som finns i kroppen (i levern och musklernas glykogendepå) ska släppas loss. Kroppens försvarsmekanism kan ta lite tid att aktivera, speciellt om sockerförråden inte är bra påfyllda. Därför kan en person med diabetes svimma av på grund av det låga blodsockret om personen inte får socker i tid. Detta är ovanligt för barn men kan inträffa och därför ska låga blodsocker respekteras och åtgärdas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDFBAE7" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Glukagon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E11FBF8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -4140,117 +4200,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Läkemedel med Glukagon verkar på 10-15minuter. Om barnet skulle förbli okontaktbart kan ambulanspersonal ge glukos/socker in i blodbanan vid behov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212D5BF8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Er diabetessjuksköterska kommer att ge er mer information om hur ni handskas med lågt blodsocker i praktiska situationer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642DFF3A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
+    <w:p w14:paraId="642DFF3A" w14:textId="1C132B5A" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Glukagonspruta</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska blandas enligt instruktioner i förpackningen och ges i lårets främre del. Glukagonspruta förvaras i kylskåp.</w:t>
+        <w:t xml:space="preserve"> ska blandas enligt instruktioner i förpackningen och ges i lårets främre del.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A52E82" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Glukagonnäspulver</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> är avsett för vuxna och barn över fyra år. Det är ett frystorkat pulver som inte är känsligt för värme eller kyla. Det är färdigt att användas och ges direkt i näsan med en endosbehållare. Upptaget påverkas inte av nästäppa eller annat nässpray. Glukagonpulvret är för närvarande inte subventionerat utan betalas av vårdnadshavare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F61449" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:pStyle w:val="Rubrik5"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Behandlingsrekommendationer vid lågt blodsocker/hypoglykemi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3574ECF1" w14:textId="00697383" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Ett blodsocker &lt; 4</w:t>
       </w:r>
       <w:r w:rsidR="003E52A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>mmol/L ska behandlas med Dextrosol, oavsett om symtom förekommer eller inte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B2AAC6" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
+    <w:p w14:paraId="61B2AAC6" w14:textId="1113BE99" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:t>Kontrollera blodsockret igen efter 15 minuter, om värdet fortsatt är under 4 mmol/L ska dosen Dextrosol upprepas. Upprepa kontroll och ytterligare Dextrosol om fortsatt blodsocker är under 4 mmol/L.</w:t>
+        <w:t xml:space="preserve">Kontrollera blodsockret igen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2939">
+        <w:t xml:space="preserve">kapillärt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>efter 15 minuter, om värdet fortsatt är under 4 mmol/L ska dosen Dextrosol upprepas. Upprepa kontroll och ytterligare Dextrosol om fortsatt blodsocker är under 4 mmol/L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4E5AE1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Undvik överbehandling eftersom en stor dos kolhydrater ger högt blodsocker (s.k. rekyl).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2022" w:tblpY="832"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -4592,59 +4658,59 @@
         <w:t>Dextrosol = 3 g kolhydrater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0A7E01" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Alternativ till Dextrosol är söt saft/Festis, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1 dl</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> färdigblandad saft = cirka 10 g kolhydrater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2990BC50" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Apotekets flytande glukos = 1 cm = 1 g kolhydrater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30951BA2" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00114B02">
       <w:r w:rsidRPr="00DB2833">
+        <w:lastRenderedPageBreak/>
         <w:t>0,3 g druvsocker/kg kroppsvikt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6351F622" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F42C15">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:lastRenderedPageBreak/>
         <w:t>Tips</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6687782D" w14:textId="77777777" w:rsidR="00D667A4" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Du kan även läsa mycket om hypo/hyperglykemi på Barndiabetesfondens hemsida där även bra affischer finns i PDF att skriva ut.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="63" w:name="_Hlk63675748"/>
     <w:p w14:paraId="5A5C5FD9" w14:textId="761A3AE6" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.barndiabetesfonden.se/" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
@@ -4692,51 +4758,51 @@
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://www.barndiabetesfonden.se/skola/viktiga-dokument/</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="408F237F" w14:textId="1D91FCFB" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc72831359"/>
       <w:bookmarkStart w:id="66" w:name="_Toc72918623"/>
       <w:bookmarkStart w:id="67" w:name="_Toc74236335"/>
       <w:bookmarkStart w:id="68" w:name="_Toc256000007"/>
       <w:bookmarkStart w:id="69" w:name="_Toc74572273"/>
       <w:bookmarkStart w:id="70" w:name="_Toc256000039"/>
       <w:bookmarkStart w:id="71" w:name="_Toc256000072"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc153544491"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc221022076"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Fördjupning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidR="002A1FBA">
         <w:t>/regler för insulinkvoter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="4E518EEF" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Dessa faktarutor och ordförklaringar är till för dig som vill läsa lite mer om vad som händer i kroppen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1002" w:type="dxa"/>
@@ -5163,51 +5229,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23EACCF9" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Faktaruta om de motreglerande hormonerna</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01C627BB" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Adrenalin, glukagon, kortisol och tillväxthormoner. </w:t>
             </w:r>
           </w:p>
@@ -5429,151 +5494,167 @@
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Levern lagrar inte bara socker via sin glykogendepå, den kan även som nämnts bryta ner fria fettsyror i blodet till ketoner vilket är kroppens reservbränsle. Levern kan även omvandla äggviteämnen (proteiner) som bryts ner i musklerna för nybildning av socker vid svält.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6384553C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Ordförklaringar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C6C8F8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Snabbverkande insulin:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve"> Insulin som ges till måltider och som korrigeringsdos (korrigeringsdos = extra sänkande insulin för att korrigera blodsockervärdet till 4–8 mmol/L.) Insulinet verkar inom 10–15 minuter när det ges i underhudsfettet och ger effekt i 2–3 timmar. Det är även enbart snabbverkande insulin som ges i insulinpumpar och nyttjas då som både bolus- och basalinsulin.</w:t>
+        <w:t xml:space="preserve"> Insulin som ges till måltider och som korrigeringsdos (korrigeringsdos = extra sänkande insulin för att korrigera blodsockervärdet till 4–8 mmol/L.) Insulinet verkar inom 10–15 minuter när det ges i underhudsfettet och ger effekt i 2–3 timmar. Det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:lastRenderedPageBreak/>
+        <w:t>är även enbart snabbverkande insulin som ges i insulinpumpar och nyttjas då som både bolus- och basalinsulin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7318BAB1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik5"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>Långtidsverkande insulin:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> Insulin som ges 1–2 gånger per dag och fungerar som ett basinsulin, basaldos. Insulinet ger effekt i ungefär 24 timmar och uppnår steady-state (=balanserad dos) efter 2-4 dagar. Ungefär 40–50 % insulin av dygnets totala insulinproduktion utsöndras mellan måltiderna hos en person utan diabetes. Hos en person med diabetes typ 1 är cirka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>40–60 % av dygnets totala insulinmängd basinsulin. Skillnaden beror på olika personliga egenskaper och fysisk aktivitet samt om man har kvar egenproduktion eller ej (är i så kallad remissionsfas, se nedan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BF0806" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Total dygnsdos insulin (TDD):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> Total mängd insulin barnet behöver under ett dygn. TDD används för att beräkna måltidskvoter och korrektionskvoter. Vi brukar också räkna med TDD/ kilo för att bedöma om egenproduktion av insulin finns kvar (mer än 0,5 E/kg/dygn) samt för att bedöma om man har nivåer som är adekvata för ålder och pubertetsfas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A37B10" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">HbA1c: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Hba1c; Långtidssockret. Mäts vid varje återbesök på diabetesmottagningen. En person utan diabetes har cirka 27-42 mmol/mol i Hba1c. För barn med diabetes är behandlingsmålet 48 mmol/mol. HbA1c är sockermolekyler som fäster på de röda blodkropparna, hur mycket socker som sitter fast på blodkropparna kan mätas. En röd blodkropp lever cirka 120 dagar och Hba1c speglar därför värdet cirka 2-3 månader tillbaka i tiden. Hba1c är tillsammans med andra parametrar vägledande för barnets diabetesbehandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB4E715" w14:textId="5E2EEB66" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hyperglykemi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> När blodsockret är högt (över 8 mmol/L) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2939">
+        <w:t xml:space="preserve">när det har gått två timmar sedan senaste dos insulin, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>rekommenderar vi att man tar en korrektionsdos</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2939">
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>om regel mår kroppen bra med ett blodsocker mellan 4–8 mmol/L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A11FB66" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hypoglykemi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> Lågt blodsocker, under 3,5–4 mmol/L. Kan även kallas ”känning” eftersom kroppen får en reaktion när blodsockret är lågt (hormonet adrenalin frisätts och kan t.ex. orsaka darrighet, irritation, hunger, illamående, kallsvettighet) som en del i kroppens försvar mot energibrist och syftar till att höja blodsockret till normal nivå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE6720A" w14:textId="21A83670" w:rsidR="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rekyleffekt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> När blodsockret stiger efter ett lågt blodsocker, hypoglykemi, eftersom kroppens motreglerande hormoner generellt vid blodsockervärden under 4 mmol/L kan börja arbeta för att höja blodsockret. Därför är det viktigt att inte ”överbehandla” ett lågt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
-        <w:t>Långtidsverkande insulin:</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> När blodsockret stiger efter ett lågt blodsocker, hypoglykemi, eftersom kroppens motreglerande hormoner generellt vid blodsockervärden under 4 mmol/L kan börja arbeta för att höja blodsockret. Därför är det viktigt att inte ”överbehandla” ett lågt blodsocker eller en ”känning” med för mycket kolhydrater/socker för då blir blodsockret högt. Det ”sticker </w:t>
+        <w:t xml:space="preserve">blodsocker eller en ”känning” med för mycket kolhydrater/socker för då blir blodsockret högt. Det ”sticker </w:t>
       </w:r>
       <w:r w:rsidR="003E52A2" w:rsidRPr="00DB2833">
         <w:t>i väg</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> som en rekyl”.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0E10B120" w14:textId="77777777" w:rsidR="00EB2939" w:rsidRPr="00DB2833" w:rsidRDefault="00EB2939" w:rsidP="00D667A4"/>
     <w:p w14:paraId="79B1B861" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Glukagon:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve"> Det finns olika typer av läkemedel som innehåller glukagon och som har till uppgift att frigöra det lagrade sockret som finns i leverns sockerförråd, glykogenförrådet. Läkemedlet verkar på 10-15 minuter om </w:t>
-[...3 lines deleted...]
-        <w:t>sockerförrådet är påfyllt. Om ni behövt använda läkemedlet ska ni kalla på ambulans för att vid behov kunna få mer hjälp samt vid behov åka in till sjukhuset för fortsatt vård. Glukagon finns som en spruta som blandas enligt instruktion och ges i låret eller som pulver i form av nässpray (ej subventionerad av vården).</w:t>
+        <w:t xml:space="preserve"> Det finns olika typer av läkemedel som innehåller glukagon och som har till uppgift att frigöra det lagrade sockret som finns i leverns sockerförråd, glykogenförrådet. Läkemedlet verkar på 10-15 minuter om sockerförrådet är påfyllt. Om ni behövt använda läkemedlet ska ni kalla på ambulans för att vid behov kunna få mer hjälp samt vid behov åka in till sjukhuset för fortsatt vård. Glukagon finns som en spruta som blandas enligt instruktion och ges i låret eller som pulver i form av nässpray (ej subventionerad av vården).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FB5DC5" w14:textId="0BB72574" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Remissionsfas:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> Kallas även ”smekmånadsfasen” vilket innebär att kroppens egen insulinproduktion har kommit </w:t>
       </w:r>
       <w:r w:rsidR="003E52A2" w:rsidRPr="00DB2833">
         <w:t>i gång</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> till viss del efter insjuknandet i sin diabetes. Remissionsfasen är individuell och kan vara 3–6 månader men ibland längre. Till slut avtar kroppens insulinproduktion och kroppen behöver allt sitt insulin utifrån.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13492436" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D667A4">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>rtCGM (Real time Glucose Monitoring):</w:t>
@@ -5846,138 +5927,196 @@
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2011" w:tblpY="375"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6941"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D667A4" w:rsidRPr="00DB2833" w14:paraId="39557935" w14:textId="77777777" w:rsidTr="007D2671">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC90F85" w14:textId="77777777" w:rsidR="00D667A4" w:rsidRPr="00DB2833" w:rsidRDefault="00D667A4" w:rsidP="00D667A4">
+          <w:p w14:paraId="3BC90F85" w14:textId="7492642F" w:rsidR="00D667A4" w:rsidRPr="00DB2833" w:rsidRDefault="00D667A4" w:rsidP="00D667A4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">330-regeln </w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2939">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2833">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-regeln </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B652B92" w14:textId="77777777" w:rsidR="00D667A4" w:rsidRPr="00DB2833" w:rsidRDefault="00D667A4" w:rsidP="00D667A4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">De flesta personer med diabetes är mindre känsliga för insulin på morgonen och behöver då mer insulin för samma mängd kolhydrater till frukost jämfört med övriga måltider. Minskad känslighet för insulin orsakas av andra hormoner som utsöndras i kroppen under natten och tidigt på morgonen (tillväxthormon och kortison) och av att kroppen har varit stilla i många timmar under natten. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63455A1A" w14:textId="77777777" w:rsidR="00D667A4" w:rsidRPr="00DB2833" w:rsidRDefault="00D667A4" w:rsidP="00D667A4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">För att få fram en rimlig insulinkvot till frukost divideras talet 330 med den totala dygnsmängden insulin. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A8525F" w14:textId="77777777" w:rsidR="00D667A4" w:rsidRDefault="00D667A4" w:rsidP="00D667A4">
+          <w:p w14:paraId="48A8525F" w14:textId="2D011132" w:rsidR="00D667A4" w:rsidRDefault="00D667A4" w:rsidP="00D667A4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Exempel: (som ovan, om dygnsdos 45 E) 330/45 = 7. Det vill säga att till frukost tar 1 E insulin hand om 7 g kolhydrater.</w:t>
+              <w:t>Exempel: (som ovan, om dygnsdos 45 E) 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2939">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2833">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0/45 = </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2939">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6,66 (avrundat till 6,5)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2833">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Det vill säga att till frukost tar 1 E insulin hand om </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2939">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2833">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> g kolhydrater.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="769E7E05" w14:textId="63F08398" w:rsidR="00170A72" w:rsidRPr="00DB2833" w:rsidRDefault="00170A72" w:rsidP="00D667A4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hos barn under 5 år kan 150-regeln användas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6063,70 +6202,84 @@
           </w:tcPr>
           <w:p w14:paraId="15B21E62" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Extra doser på dagen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D445C42" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
+          <w:p w14:paraId="6D445C42" w14:textId="61D66859" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Vid varje måltid, när det är dags att ge insulin, finns möjlighet att justera ner eventuella blodsockervärden som är för höga. Alla värden över 8 mmol/L bör som regel korrigeras till en lägre nivå. Då är det bra att veta ungefär hur mycket 1 E snabbverkande insulin sänker blodsockret.</w:t>
+              <w:t>Vid varje måltid, när det är dags att ge insulin, finns möjlighet att justera ner eventuella blodsockervärden som är för höga. Alla värden över 8 mmol/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2939">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>när det gått två timmar sedan senaste dos insulin,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2833">
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bör som regel korrigeras till en lägre nivå. Då är det bra att veta ungefär hur mycket 1 E snabbverkande insulin sänker blodsockret.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="729434D4" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -6358,255 +6511,270 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A3141AE" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="73" w:name="_Toc72831360"/>
       <w:bookmarkStart w:id="74" w:name="_Toc72918624"/>
       <w:bookmarkStart w:id="75" w:name="_Toc74236336"/>
       <w:bookmarkStart w:id="76" w:name="_Toc256000008"/>
       <w:bookmarkStart w:id="77" w:name="_Toc74572274"/>
       <w:bookmarkStart w:id="78" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="79" w:name="_Toc256000073"/>
-      <w:bookmarkStart w:id="80" w:name="_Toc153544492"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc221022077"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Information från diabetesteamet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="7EB1B2F5" w14:textId="0E4848C2" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc72831361"/>
       <w:bookmarkStart w:id="82" w:name="_Toc72918625"/>
       <w:bookmarkStart w:id="83" w:name="_Toc74236337"/>
       <w:bookmarkStart w:id="84" w:name="_Toc256000009"/>
       <w:bookmarkStart w:id="85" w:name="_Toc74572275"/>
       <w:bookmarkStart w:id="86" w:name="_Toc256000041"/>
       <w:bookmarkStart w:id="87" w:name="_Toc256000074"/>
-      <w:bookmarkStart w:id="88" w:name="_Toc153544493"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc221022078"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Första vårdtiden på barn- och ungdoms</w:t>
       </w:r>
       <w:r w:rsidR="003E52A2">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>avdelningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="022B5FC9" w14:textId="5BC19E53" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Ni som vårdnadshavare kommer att få utbildning om diabetes tillsammans med ert barn under vårdtiden och vi ser helst att alla vårdnadshavare är med på utbildningen som sker dagtid på veckodagarna. Resterande tid på avdelningen kommer ni träffa sjuksköterskor, läkare och undersköterskor som hjälper er in i rätt behandling för ert barns diabetes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55066262" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Personalen på avdelningen kommer att hjälpa er som familj att på sikt ta större roll i ert barns diabetesvård. Först ger personalen vården men efter hand kommer ni som vårdnadshavare och ert barn kunna mer om diabetes och hur behandlingen praktiskt går till. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F92490" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Ni kommer att lära er hur man kontrollerar ett blodsocker, hur och när ert barn ska ha insulin, hur man räknar ut en bra dos insulin och när ert barn behöver druvsocker. I slutet av vårdtiden kommer ni att vara på permissioner så ni får känna på hur er vardag kan fungera nu efter att ert barn fått diabetes. Efter att ni skrivits hem kommer ni ha regelbunden kontakt med diabetesteamet på barn- och ungdomsmedicinmottagningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FCACCA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="89" w:name="_Toc72831362"/>
       <w:bookmarkStart w:id="90" w:name="_Toc72918626"/>
       <w:bookmarkStart w:id="91" w:name="_Toc74236338"/>
       <w:bookmarkStart w:id="92" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="93" w:name="_Toc74572276"/>
       <w:bookmarkStart w:id="94" w:name="_Toc256000042"/>
       <w:bookmarkStart w:id="95" w:name="_Toc256000075"/>
-      <w:bookmarkStart w:id="96" w:name="_Toc153544494"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc221022079"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Till er som vårdnadshavare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="187D7A42" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Som vårdnadshavare till ett barn som fått diabetes typ 1 förändras tillvaron helt när barnet får sin sjukdom. När ens barn får diabetes kan det beskrivas lite som att få ett nytt spädbarn att ta hand om. Man tvingas förhålla sig till en ny situation som man inte själv valt och inte kan välja bort. För vissa kan det i början vara svårt att anpassa sig till det nya levnadssättet, man kan få tankar om att vara sårbar eller känna sig orolig för hur sjukdomen ska påverka olika situationer längre fram i livet. Andra kan ha lättare för att anpassa sig i början men stöta på problem längre fram. I olika faser kan olika svårigheter uppstå och ibland kan man behöva hjälp av någon utomstående. Eftersom diabetes är en sjukdom som behöver uppmärksamhet varje dag och dygnet runt gäller det för er som vårdnadshavare och familj att hitta en hållbar och fungerande tillvaro, en tillvaro där alla i familjen mår bra och håller i längden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C7E449" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Har ni fler viktiga vuxna i ert sociala kontaktnät, t.ex. barnets mor/farföräldrar eller syskon till er vårdnadshavare, kan det vara bra att få hjälp av dem. Engagera dem redan nu i barnets diabetesvård så att ni tillsammans kan bli tryggare i den nya tillvaron. En annan viktig aspekt </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>är att ni som vårdnadshavare ska må bra för att hålla, då är återhämtning och vila en grundläggande faktor. Om ni är fler vuxna (vårdnadshavare, bonus</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:softHyphen/>
         <w:t>föräldrar) i barnets hushåll kan det underlätta att hitta en rutin i hur ni delar på vuxenansvaret i diabetesvården, speciellt nattetid. T.ex. "tar jour" varannan natt, eller gör upp tydligt vem som har "diabetesansvaret" för dagen så att ni kan tillåta varandra chans till vila och återhämtning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8D81BD" w14:textId="7A9D16DE" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Toc72831363"/>
       <w:bookmarkStart w:id="98" w:name="_Toc72918627"/>
       <w:bookmarkStart w:id="99" w:name="_Toc74236339"/>
       <w:bookmarkStart w:id="100" w:name="_Toc256000011"/>
       <w:bookmarkStart w:id="101" w:name="_Toc74572277"/>
       <w:bookmarkStart w:id="102" w:name="_Toc256000043"/>
       <w:bookmarkStart w:id="103" w:name="_Toc256000076"/>
-      <w:bookmarkStart w:id="104" w:name="_Toc153544495"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc221022080"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetesteam på barn- och</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>ungdoms</w:t>
       </w:r>
       <w:r w:rsidR="007D7E3E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>medicinmottagningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="62B6F27F" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetesteamet på barn- och ungdomsmedicinmottagningen består av dietist, diabetesläkare, diabetessjuksköterska, fysioterapeut, kurator, och psykolog. Ni kommer få en diabetesläkare och diabetessjuksköterska som knyts till er. Ert barn kommer nu att regelbundet träffa diabetesteamet på barn- och ungdomsmedicinmottagningen både under vårdtiden på avdelningen men även efter utskrivning fram tills att barnet blir vuxen och går över till vuxenvårdens diabetesmottagning för att följas där.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F81CCE1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
-[...1 lines deleted...]
-        <w:t>När barnet är i mellanstadieåldern (cirka 10–13 år) kommer ni erbjudas delta i en diabetesskola som diabetesmottagningen anordnar. Där träffas barnen i grupp och får själva tillsammans med diabetessköterskor, dietist, fysioterapeut och lekterapi träna på att hantera sin diabetes. Dagen brukar innehålla att barnen får testa att vara med fysioterapeuten och träna, träna på kolhydratsräkning med dietist och utföra en tipspromenad eller något pyssel tillsammans med lekterapin. Syftet med dagen är också att barnet ska få tillfälle att träffa andra barn med diabetes. Föräldrar brukar erbjudas en föreläsning av diabetesläkaren i samband med att de lämnar av barnen. Skolan är tänkt att vara vid två tillfällen om året.</w:t>
+    <w:p w14:paraId="1F81CCE1" w14:textId="0FA2C3E1" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>När barnet är i mellanstadieåldern (cirka 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1F5A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>–1</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1F5A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> år) </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1F5A">
+        <w:t xml:space="preserve">har man nått en ålder då man själv behöver ta hand om sin diabetes mer och mer på egen hand. Denna övergång kan ibland vara utmanande. Därför bjuds både barnet och ni som föräldrar in att anmäla er för att vara med på en gruppträff på barndiabetesmottagningen. Då kommer vi att prata om att bli tonåring och ha diabetes, göra lite praktiska övningar och man får möjlighet att träffa andra med diabetes. Medverkande från diabetesteamet är sjuksköterska, dietist, fysioterapeut, psykolog och kurator. Inbjudan till träffen skickas ut en gång per termin till barn i de aktuella åldrarna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519D85F1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetesläkarens roll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23283CDA" w14:textId="587B0247" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00E22111">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Vid insjuknandet och under vårdtiden är det i första hand läkarna på avdelningen och jourhavande barnläkare som har ansvaret för vården. Diabetesläkaren kommer för de flesta av er att träffa vid något eller några tillfällen när ni är på avdelningen. </w:t>
       </w:r>
       <w:r w:rsidR="00310F98">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">fter utskrivningen kommer </w:t>
       </w:r>
       <w:r w:rsidR="00310F98">
         <w:t>ni för kontroll till</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> diabetesmottagningen </w:t>
       </w:r>
       <w:r w:rsidR="00310F98">
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> träffa</w:t>
       </w:r>
       <w:r w:rsidR="00310F98">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> er diabetesläkare som sedan kommer att följa er på mottagningen. Från början behöver ni träffa diabetesteamet ofta men sedan kan man glesa ut besöken allteftersom ni blir mer ”självgående”. Ibland kan det behövas tätare besök under en tid. Det är läkaren som skriver recept och intyg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B349EA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetessjuksköterskans roll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E27843A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve">Ni kommer att få en diabetessjuksköterska som ni träffar regelbundet, både under tiden på vårdavdelningen men även efter att ni skrivits ut. Ni </w:t>
+        <w:t xml:space="preserve">Ni kommer att få en diabetessjuksköterska som ni träffar regelbundet, både under tiden på vårdavdelningen men även efter att ni skrivits ut. Ni kommer delvis prata om hur livet med diabetes typ 1 fungerar och hur </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
-        <w:t>kommer delvis prata om hur livet med diabetes typ 1 fungerar och hur insulindoserna kan justeras. Diabetessjuksköterskan fungerar lite som spindeln i nätet och hjälper till att förmedla kunskap om diabetes och erbjuder t.ex. utbildning till barnets förskola/skola. Det är diabetessjuksköterskan som förskriver hjälpmedel och är med vid start av CGM och insulinpump tillsammans med representant från pumpföretaget.</w:t>
+        <w:t>insulindoserna kan justeras. Diabetessjuksköterskan fungerar lite som spindeln i nätet och hjälper till att förmedla kunskap om diabetes och erbjuder t.ex. utbildning till barnets förskola/skola. Det är diabetessjuksköterskan som förskriver hjälpmedel och är med vid start av CGM och insulinpump tillsammans med representant från pumpföretaget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D088653" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Dietistens roll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B161584" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Dietisten träffar alla barn som insjuknar i diabetes under första vårdtillfället och finns därefter med i diabetesteamet och kan bokas besök med beroende på vad just barnet eller familjen behöver stöd med. Dietisten är med i diabetesskolan som hålls för barn i mellanstadieåldern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094429FF" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Fysioterapeutens roll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170BC23A" w14:textId="1A8ACA2B" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="004815BA" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
@@ -6627,181 +6795,200 @@
     <w:p w14:paraId="56F2005A" w14:textId="1A66BBA8" w:rsidR="00212DCC" w:rsidRPr="00212DCC" w:rsidRDefault="00212DCC" w:rsidP="00212DCC">
       <w:r>
         <w:t xml:space="preserve">Vid sjukdom kan </w:t>
       </w:r>
       <w:r w:rsidR="00831FE6">
         <w:t xml:space="preserve">det </w:t>
       </w:r>
       <w:r>
         <w:t>vara svårt att vara den som drabbats eller anhörig till den som har drabbats. Det kan medföra att man ställs inför nya och ovana situationer. Kuratorn förmedlar psykosocialt stöd vilket kan innebära lite olika typer av stöd. Det kan vara känslomässigt stöd som till exempel krisstöd, närstående stöd, familjesamtal eller informativt och praktiskt stöd.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Vårdnadshavare erbjuds kontakt med kurator. Barnet erbjuds också utifrån mognad och ålder möjlighet till samtal med kurator själv eller tillsammans med sin vårdnadshavare. Det går bra att själva ta kontakt med kurator eller be annan vårdpersonal om hjälp med kontakt. Kontaktuppgifter till kurator finns i kuratorbroschyr och kan ges ut av vårdpersonal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD80C4A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Psykologens roll</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675C5CE7" w14:textId="3A940B27" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve">Upplever ni i familjen dåligt psykiskt mående kopplat till diabetes kan ni säga det till er diabetessköterska som kan förmedla kontakt till psykolog. Det kan exempelvis handla om oro, nedstämdhet eller hög förekomst av konflikter kring hanterandet av sjukdomen. Ungdomar kan få komma på </w:t>
-      </w:r>
+        <w:t>Upplever ni i familjen dåligt psykiskt mående kopplat till diabetes kan ni säga det till er diabetessköterska som kan förmedla kontakt till psykolog. Det kan exempelvis handla om oro, nedstämdhet eller hög förekomst av konflikter kring hanterandet av sjukdomen. Ungdomar kan få komma på enskilda samtal om de önskar, barnet kommer tillsammans med sina föräldrar. Föräldrastöd sker i första hand hos kurator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D650AF1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
-        <w:t>enskilda samtal om de önskar, barnet kommer tillsammans med sina föräldrar. Föräldrastöd sker i första hand hos kurator.</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DB2833">
         <w:t>Försäkringskassan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0861B784" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Under inskrivningen på barn- och ungdomsavdelningen har båda vårdnadshavarna rätt till tillfällig föräldrapenning samtidigt. Ni kommer att få ett läkarintyg som ska skickas till Försäkringskassan (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Försäkringskassans inläsningscentral, 839 88 Östersund)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>. Ansök om VAB (vård av barn) hos Försäkringskassan, enklast via app i telefonen eller på Försäkringskassans hemsida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C9EF03" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Omvårdnadsbidrag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E31871" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
-[...1 lines deleted...]
-        <w:t>Ni har möjlighet att ansöka om omvårdnadsbidrag (tidigare kallat vårdbidrag) hos Försäkringskassan för den extra tillsyn och merkostnad som barnets diabetes medför. Detta brukar bli aktuellt först efter att barnet/familjen kommit in i sina dagliga rutiner igen. Mer information om detta ges av kuratorn. Vill ni veta mer direkt finns information på Försäkringskassans hemsida.</w:t>
+    <w:p w14:paraId="08E31871" w14:textId="47E548F3" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve">Ni har möjlighet att ansöka om omvårdnadsbidrag (tidigare kallat vårdbidrag) hos Försäkringskassan för den extra tillsyn och merkostnad som barnets diabetes medför. Detta brukar bli aktuellt först efter att barnet/familjen kommit in i sina dagliga rutiner igen. Mer information om detta </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83854">
+        <w:t>kan fås</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> av kuratorn. Vill ni veta mer direkt finns information på Försäkringskassans hemsida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2D4C12" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Barnförsäkring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CBF7AC" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Är ditt barn försäkrat? Kontakta försäkringsbolaget för vidare information om eventuell ersättning. Ni kan ha rätt till ersättning från och med första dagen på sjukhuset. Ert försäkringsbolag ska i så fall kontakta sjukvården för att få rätt uppgifter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E976F9" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="105" w:name="_Toc74572278"/>
       <w:bookmarkStart w:id="106" w:name="_Toc256000044"/>
       <w:bookmarkStart w:id="107" w:name="_Toc256000077"/>
-      <w:bookmarkStart w:id="108" w:name="_Toc153544496"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc221022081"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Stödföreningar kring diabetes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="7186011A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Barndiabetesfonden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE529B2" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
         <w:t>"Barndiabetesfonden stödjer forskning vars syfte är att förebygga, bota eller lindra diabetes hos barn och ungdomar." Så skrevs stadgarna när stiftelsen Barndiabetesfonden bildades 1989 och så har de gjort sedan dess.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7D7731" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Barndiabetesfonden ger ut en informativ medlemstidning ”Sticket” och som ny medlem ges ett automatiskt tillträde till närmaste lokalförening i din region.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E52715C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
+    <w:p w14:paraId="6E52715C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Anmälan för att bli medlem görs enklast genom att gå in på Barndiabetesfondens hemsida </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="40222B34" w14:textId="137D671A" w:rsidR="00A83854" w:rsidRPr="00DB2833" w:rsidRDefault="00A83854" w:rsidP="00310F98">
+      <w:r>
+        <w:t xml:space="preserve">KLICK – Klick är en app för dig som är mellan 13-18 år och som lever med typ 1-diabetes. Här kan du dela erfarenheter och få inspiration och stöd från andra som vet hur det är att leva med typ 1. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00441A55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Klick-barndiabetesfonden.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6BD3B91A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Svenska Diabetesförbundet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3470FCD4" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve">”Svenska Diabetesförbundet är en rikstäckande intresseorganisation för personer med diabetes och anhöriga. Vi arbetar med att erbjuda möjligheter till möten, samhällspåverkan samt informations- och </w:t>
+        <w:t xml:space="preserve">”Svenska Diabetesförbundet är en rikstäckande intresseorganisation för personer med diabetes och anhöriga. Vi arbetar med att erbjuda </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">kunskapsspridning för att förbättra livsvillkoren för människor med diabetes och deras närstående”. </w:t>
+        <w:t xml:space="preserve">möjligheter till möten, samhällspåverkan samt informations- och kunskapsspridning för att förbättra livsvillkoren för människor med diabetes och deras närstående”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA01785" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Anmälan för att bli medlem görs enklast genom att gå in på diabetesförbundets hemsida </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://diabetes.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B34699" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Lokalföreningar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A82A08" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00310F98">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Både Barndiabetesfonden och Svenska Diabetesförbundet har lokalföreningar i SÄS upptagningsområde, gå gärna in på deras hemsida för att ta reda på er lokala förening. Lokalföreningarna kan erbjuda fadderskap, förmedla kontakter mellan andra familjer med diabetes samt anordna föreläsningar.</w:t>
       </w:r>
     </w:p>
@@ -6812,76 +6999,76 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="341C5B4A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="109" w:name="_Toc72831365"/>
       <w:bookmarkStart w:id="110" w:name="_Toc72918629"/>
       <w:bookmarkStart w:id="111" w:name="_Toc74236341"/>
       <w:bookmarkStart w:id="112" w:name="_Toc256000013"/>
       <w:bookmarkStart w:id="113" w:name="_Toc74572279"/>
       <w:bookmarkStart w:id="114" w:name="_Toc256000045"/>
       <w:bookmarkStart w:id="115" w:name="_Toc256000078"/>
-      <w:bookmarkStart w:id="116" w:name="_Toc153544497"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc221022082"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Diabetes i skola och omsorg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p w14:paraId="3EE707E4" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="117" w:name="_Toc72831366"/>
       <w:bookmarkStart w:id="118" w:name="_Toc72918630"/>
       <w:bookmarkStart w:id="119" w:name="_Toc74236342"/>
       <w:bookmarkStart w:id="120" w:name="_Toc256000014"/>
       <w:bookmarkStart w:id="121" w:name="_Toc74572280"/>
       <w:bookmarkStart w:id="122" w:name="_Toc256000046"/>
       <w:bookmarkStart w:id="123" w:name="_Toc256000079"/>
-      <w:bookmarkStart w:id="124" w:name="_Toc153544498"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc221022083"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetes typ 1 hos barn och ungdomar – Skola och omsorg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="40267FC8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Om diabetes i förskola och skola</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20010036" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Typ 1 diabetes är en autoimmun sjukdom och innebär att barnets egen insulinproduktion slutat att fungera. Kroppen blir således i behov av att få tillföras insulin utifrån. Personer med diabetes måste flera gånger om dagen kontrollera sitt blodsocker antingen med stick i fingret eller med hjälp av en sensor och tillföra kroppen insulin med hjälp av en insulinpenna eller insulinpump. Utan behandling med insulin kan diabetes snabbt bli livshotande. </w:t>
       </w:r>
     </w:p>
@@ -6905,234 +7092,249 @@
         <w:t>Ni som vårdnadshavare ska meddela ert barns skola så snabbt som möjligt om att barnet har fått diabetes typ 1. För att upprätta en så kallad egenvårds</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:softHyphen/>
         <w:t>plan (se nedan) som är ett ”avtal” mellan vårdnadshavare och skola kommer er ansvariga diabetessköterska att kontakta skolan för vidare utbildning av personal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3977D912" w14:textId="565E4518" w:rsidR="007C22BD" w:rsidRPr="00DB2833" w:rsidRDefault="007C22BD" w:rsidP="007C22BD">
       <w:r>
         <w:t xml:space="preserve">Tipsa gärna skolpersonal att ladda ner mobilappen TID där en profil med information riktad till skolpersonal finns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF9DF33" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Utbildning av skolpersonal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F487BD" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t>För att förmedla kunskap och skapa trygghet bjuder diabetesteamet in skolpersonal till utbildning om diabetes typ 1. Vi försöker hålla utbildningarna så fort som möjligt efter utskrivningen för att barnet ska kunna komma tillbaka till sin vardag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0819D4" w14:textId="214F5E25" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
+    <w:p w14:paraId="4A0819D4" w14:textId="6E52F658" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Utbildningen tar cirka 1,5–2 timmar och </w:t>
       </w:r>
       <w:r w:rsidR="007C22BD">
-        <w:t>är digital.</w:t>
+        <w:t>är digital</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7FA4">
+        <w:t>, hålls var tredje vecka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D3AE63" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Egenvård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD5D3AB" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Diabetes typ 1 klassas som egenvård, vilket enligt Socialstyrelsen (SOSFS 2009:6) är när en patient får utföra hälso- och sjukvårdsåtgärder i hemmet antingen själv eller med hjälp av till exempel en närstående. Tillsammans med barnets vårdnadshavare upprättar diabetessköterskan en egenvårdsplan som fastställer barnets behov av vuxenstöd i skola och omsorg. </w:t>
       </w:r>
       <w:bookmarkStart w:id="125" w:name="_Hlk63675834"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">För mer information om vad en egenvårdsplan innebär se Socialstyrelsens hemsida, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>avsnitt om egenvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:p w14:paraId="582640CE" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Egenvårdsplan för skoldagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E90F813" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
+    <w:p w14:paraId="4E90F813" w14:textId="0B6F35DF" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Samverkan mellan hem, skola och diabetesmottagning är reglerad enligt föreskrift från Socialstyrelsen (SOSFS 2009:6) och finns beskrivet av Skolverket (Egenvård i förskola och skola, Skolverket 2014). Föräldrar och ansvarig diabetesläkare/sjuksköterska fastställer barnets behov av vuxenstöd i diabetesegenvård under skoltid. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Rektorn har skyldighet att tillse att elevens behov av hjälp med egenvård erbjuds</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
-        <w:t>. Diabetesteamet utbildar den personal som ska stödja eleven i genomförandet av egenvården. Den individuella vårdplanen bör revideras minst årligen. Egenvårdsplanen avser egenvårdsinsatser med CE-märkt medicinteknik. Om elevens situation förändras ska egenvårdsplanen revideras och diabetesteamet kontaktas för en ny egenvårdsbedömning. Skolan ansvarar för att i god tid rapportera till vårdnadshavarna kommande schemaändringar, exempelvis utflykter. Vårdnadshavarna ansvarar för att rapportera eventuella ändringar i behandlingsregim till den personal i skolan som hjälper barnet med diabetesegenvården. Blodsocker ändras från dag till dag beroende på många olika orsaker vilket gör att diabetesbehandlingen ofta justeras dagligen. Ett välreglerat glukosvärde är viktigt för elevens möjlighet till koncentration och inlärning samt för prognosen för långsiktigt god hälsa</w:t>
+        <w:t>. Diabetesteamet</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7FA4">
+        <w:t xml:space="preserve"> tillsammans med närstående</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> utbildar den personal som ska stödja eleven i genomförandet av egenvården. Den individuella vårdplanen bör revideras minst årligen. Egenvårdsplanen avser egenvårdsinsatser med CE-märkt medicinteknik. Om elevens situation förändras ska egenvårdsplanen revideras och diabetesteamet kontaktas för en ny egenvårdsbedömning. Skolan ansvarar för att i god tid rapportera till vårdnadshavarna kommande schemaändringar, exempelvis utflykter. Vårdnadshavarna ansvarar för att rapportera eventuella ändringar i behandlingsregim till den personal i skolan som hjälper barnet med diabetesegenvården. Blodsocker ändras från dag till dag beroende på många olika orsaker vilket gör att diabetesbehandlingen ofta justeras dagligen. Ett välreglerat glukosvärde är viktigt för elevens möjlighet till koncentration och inlärning samt för prognosen för långsiktigt god hälsa</w:t>
       </w:r>
       <w:bookmarkStart w:id="126" w:name="_Hlk63675856"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">. Information finns på Svenska barnläkarföreningens hemsida, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>egenvårdsplan vid diabetes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p w14:paraId="2A89D78E" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Tips</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051F3696" w14:textId="00B730F4" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Bra information om sjukdomen och om att leva med diabetes finns på Barndiabetesförbundets hemsida, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
         <w:t xml:space="preserve">Mer information och informationsmaterial om just diabetes i skola och omsorg hittar du under avsnittet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>diabetes i förskola och skola</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197DBD5C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:bookmarkStart w:id="127" w:name="_Hlk63675874"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Information om egenvårdsplan för skola finns också på skolverkets hemsida, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:p w14:paraId="07D633FD" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="128" w:name="_Toc72831367"/>
       <w:bookmarkStart w:id="129" w:name="_Toc72918631"/>
       <w:bookmarkStart w:id="130" w:name="_Toc74236343"/>
       <w:bookmarkStart w:id="131" w:name="_Toc256000015"/>
       <w:bookmarkStart w:id="132" w:name="_Toc74572281"/>
       <w:bookmarkStart w:id="133" w:name="_Toc256000047"/>
       <w:bookmarkStart w:id="134" w:name="_Toc256000080"/>
-      <w:bookmarkStart w:id="135" w:name="_Toc153544499"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc221022084"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Till berörd förskole- och skolpersonal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
     </w:p>
     <w:p w14:paraId="3F9521EA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Om diabetes i förskola och skola</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5742DFE7" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">En av era elever/ett barn i förskolan har fått sjukdomen Diabetes typ 1. Typ 1 diabetes innebär att barnets egen insulinproduktion slutat att fungera. Personer med diabetes måste flera gånger om dagen kontrollera sitt blodsocker via ett stick i fingret eller en sensor samt tillföra kroppen insulin med hjälp av insulinpennor eller insulinpump och ibland även socker vid för lågt blodsocker. Utan behandling kan diabetes typ 1 snabbt bli livshotande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B948F37" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Då barnen vistas en stor del av sin tid i skola/förskola är det av stor vikt att barnet, föräldrarna och ni som personal känner att ni har kunskap om sjukdomen för att kunna hjälpa barnet med sin sjukdom under skoldagarna/ dagarna på förskolan. Hur barnets diabetes ska hanteras kommer att förtydligas i barnets egenvårdsplan som diabetessköterskan gör tillsammans med vårdnadshavarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D46F2D8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
-[...1 lines deleted...]
-        <w:t>För att förmedla kunskap och skapa trygghet bjuder diabetesteamet in skolpersonal till utbildning om diabetes typ 1. Vi försöker hålla utbildningarna så fort som möjligt efter utskrivningen för att barnet ska kunna komma tillbaka till vardag.</w:t>
+    <w:p w14:paraId="4D46F2D8" w14:textId="59199268" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>För att förmedla kunskap och skapa trygghet bjuder diabetesteamet in skolpersonal till utbildning om diabetes typ 1. Vi försöker hålla utbildningarna</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7FA4">
+        <w:t xml:space="preserve"> var tredje/fjärde vecka rullande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> för att barnet ska kunna komma tillbaka till vardag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D35561" w14:textId="41FADBAC" w:rsidR="00B50E31" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00170A72">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Utbildningen tar cirka 1,5–2 timmar och </w:t>
       </w:r>
       <w:r w:rsidR="007C22BD">
         <w:t>sker digitalt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> Barnets diabetessköterska kommer att kontakta er för att anordna en utbildning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A42B8BE" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Hälsningar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB640D0" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="007C22BD">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetesteamet</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
         <w:t>Barn- och ungdomskliniken</w:t>
@@ -7166,504 +7368,504 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D741801" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Tips</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C9A087" w14:textId="20F9818D" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Bra information om sjukdomen och om att leva med diabetes finns på Barndiabetesförbundets hemsida, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
         <w:t xml:space="preserve">Mer information och informationsmaterial om just diabetes i skola och omsorg och riktat till personal i dessa verksamheter hittas under avsnittet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>diabetes i förskola och skola</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17201D6F" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Information om egenvårdsplan för skola finns också på skolverkets hemsida, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4615DC41" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31"/>
     <w:p w14:paraId="4FAF748A" w14:textId="5DECAB22" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Du kan läsa mer om diagnoser, undersökningar, behandlingar och läkemedel på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, landstingens och regionernas gemensamma webbplats för råd om vård. Via 1177 e-tjänster kan du även utföra dina vårdärenden digitalt på ett säkert sätt. Mer information hittar du på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.1177.se/Vastra-Gotaland/Tema/E-tjanster</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1916C48D" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="197F16B6" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="136" w:name="_Toc72831368"/>
       <w:bookmarkStart w:id="137" w:name="_Toc72918632"/>
       <w:bookmarkStart w:id="138" w:name="_Toc74236344"/>
       <w:bookmarkStart w:id="139" w:name="_Toc256000016"/>
       <w:bookmarkStart w:id="140" w:name="_Toc74572282"/>
       <w:bookmarkStart w:id="141" w:name="_Toc256000048"/>
       <w:bookmarkStart w:id="142" w:name="_Toc256000081"/>
-      <w:bookmarkStart w:id="143" w:name="_Toc153544500"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc221022085"/>
       <w:bookmarkStart w:id="144" w:name="_Hlk63675928"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Diabetes i skolan (Diabetesförbundet)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
     </w:p>
-    <w:p w14:paraId="3B971484" w14:textId="03A190D1" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00934A1C" w:rsidP="00B50E31">
+    <w:p w14:paraId="3B971484" w14:textId="03A190D1" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diabetes i </w:t>
         </w:r>
         <w:r w:rsidR="005062E8">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">förskola och </w:t>
         </w:r>
-        <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+        <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>skola</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+      <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:p w14:paraId="2DFAE1F9" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CBBD504" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="145" w:name="_Hlk63675942"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Information till min lärare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE7BFD7" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00934A1C" w:rsidP="00B50E31">
+    <w:p w14:paraId="1CE7BFD7" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/information-till-larare.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:p w14:paraId="01B7563A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7173AE9B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="146" w:name="_Hlk63675956"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Typ 1 diabetes i skolan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFE71B5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00934A1C" w:rsidP="00B50E31">
+    <w:p w14:paraId="7DFE71B5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/typ-1-diabetes-i-skolan.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:p w14:paraId="255D3833" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0441B15B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="147" w:name="_Hlk63675965"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Checklista inför skolstart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673DA5B5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00934A1C" w:rsidP="00B50E31">
+    <w:p w14:paraId="673DA5B5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik5"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/checklista-infor-skolstart.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:p w14:paraId="430AECB1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15271746" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="148" w:name="_Hlk63675976"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Symtom hyper- och hypoglykemi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B48B29" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00934A1C" w:rsidP="00B50E31">
+    <w:p w14:paraId="17B48B29" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/symptom-_hyper--och-hypoglykemi.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:p w14:paraId="044B5640" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59388B1F" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="149" w:name="_Hlk63675989"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vad är typ 1 diabetes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693E151A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00934A1C" w:rsidP="00B50E31">
+    <w:p w14:paraId="693E151A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:spacing w:val="1"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.barndiabetesfonden.se/globalassets/documents/infoblad/vad-ar-typ-1-diabetes.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:p w14:paraId="0DBC756B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11F13DBA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="150" w:name="_Toc72831369"/>
       <w:bookmarkStart w:id="151" w:name="_Toc72918633"/>
       <w:bookmarkStart w:id="152" w:name="_Toc74236345"/>
       <w:bookmarkStart w:id="153" w:name="_Toc256000017"/>
       <w:bookmarkStart w:id="154" w:name="_Toc74572283"/>
       <w:bookmarkStart w:id="155" w:name="_Toc256000049"/>
       <w:bookmarkStart w:id="156" w:name="_Toc256000082"/>
-      <w:bookmarkStart w:id="157" w:name="_Toc153544501"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc221022086"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Diabetes och kost</w:t>
       </w:r>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
     </w:p>
     <w:p w14:paraId="6ED9B05B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="158" w:name="_Toc72831370"/>
       <w:bookmarkStart w:id="159" w:name="_Toc72918634"/>
       <w:bookmarkStart w:id="160" w:name="_Toc74236346"/>
       <w:bookmarkStart w:id="161" w:name="_Toc256000018"/>
       <w:bookmarkStart w:id="162" w:name="_Toc74572284"/>
       <w:bookmarkStart w:id="163" w:name="_Toc256000050"/>
       <w:bookmarkStart w:id="164" w:name="_Toc256000083"/>
-      <w:bookmarkStart w:id="165" w:name="_Toc153544502"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc221022087"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Kostrekommendation och näringslära</w:t>
       </w:r>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
     </w:p>
     <w:p w14:paraId="304F7E35" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Bra mat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A98780" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00B50E31">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Många föräldrar vars barn får diabetes oroar sig i början över hur det ska gå med maten framöver. Vi är dock noga med att poängtera att ingen mat är förbjuden för personer med diabetes, de kan äta allting men kanske inte alltid och kanske inte i hur stora mängder som helst. Mat som är bra för den som har diabetes är precis samma mat som är bra för alla. Det är den mat som finns rekommenderat enligt Livsmedelsverket och de nordiska näringsrekommendationerna (NNR). </w:t>
       </w:r>
     </w:p>
@@ -7718,51 +7920,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08EFE92A" wp14:editId="739B5632">
                   <wp:extent cx="1819275" cy="1762125"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 32"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36">
+                          <a:blip r:embed="rId37">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1819275" cy="1762125"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -7977,51 +8179,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76D09FE9" wp14:editId="08641170">
                   <wp:extent cx="933450" cy="838200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37">
+                          <a:blip r:embed="rId38">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="933450" cy="838200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -8324,51 +8526,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00DB2833">
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C939B91" wp14:editId="31769607">
                   <wp:extent cx="2743200" cy="1533525"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Bildobjekt 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38">
+                          <a:blip r:embed="rId39">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="61855"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1533525"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -8621,53 +8823,56 @@
     <w:p w14:paraId="54640CB9" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00743DEB" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Måltider på avdelningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D48F558" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Det är viktigt att ni under er tid på avdelningen lär er dosera rätt dos insulin till den mat som ni brukar äta hemma och hur ni ska tänka angående kosten. Om den mat som serveras på sjukhuset skiljer sig väldigt från maten som äts i hemmet, måste detta tas upp med personalen så att er vårdtid kan bli så bra som möjligt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F8E62C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Den tid ni är inneliggande på avdelningen på grund av barnets diabetes kommer en vårdnadshavare att få matbrickor beställda så att ni kan äta tillsammans med ert barn. Det är viktigt att ni meddelar personalen om barnets vårdnadshavare har olika allergier eller specialkost i god tid. Vi ser helst att ni äter ute i matsalen så att måltidssituationen blir så vardaglig som möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A2D81C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
+    <w:p w14:paraId="71A2D81C" w14:textId="0E95BF4D" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Tänk på att nålen från insulinpennan ska tas av från insulinpennan efter varje dosering, detta för att ingen luft ska sugas in i pennan. Nålen ska slängas i en ”stickburk” så att ingen av misstag skadar sig. Det underlättar för er om ni som familj redan från start skapar rutiner för detta.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7FA4">
+        <w:t xml:space="preserve"> När ni väl är hemma kan ni slänga nålarna i t ex en förbrukad mjölkkartong som ni sedan försluter och kan slänga i brännbart. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4997DF" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>På avdelningen så har vi Fun light-saft och lightläsk, men enbart för ”speciella tillfällen”. Om det är någon vara som ni gärna vill ha under er vårdtid så finns det möjlighet att förvara den uppmärkt med ert namn i patientmatsalen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1553F67E" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>På avdelningen kommer ni att få besök av vår dietist som kommer att ge er mer information om kost.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51240741" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Goda råd</w:t>
@@ -8743,195 +8948,1275 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA6CBD8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00831FE6">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355" w:right="868"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Införskaffa er en köksvåg till hemmet för att kunna räkna ut mängden kolhydrater så noggrant som möjligt. Kolhydraträkningen bör vara inom 10 gram från det faktiska innehållet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E6E062" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="166" w:name="_Toc72831371"/>
       <w:bookmarkStart w:id="167" w:name="_Toc72918635"/>
       <w:bookmarkStart w:id="168" w:name="_Toc74236347"/>
       <w:bookmarkStart w:id="169" w:name="_Toc256000019"/>
       <w:bookmarkStart w:id="170" w:name="_Toc74572285"/>
       <w:bookmarkStart w:id="171" w:name="_Toc256000051"/>
       <w:bookmarkStart w:id="172" w:name="_Toc256000084"/>
-      <w:bookmarkStart w:id="173" w:name="_Toc153544503"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc221022088"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Diabetes och fysisk aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
     </w:p>
     <w:p w14:paraId="6C3ACAF1" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="174" w:name="_Toc72831372"/>
       <w:bookmarkStart w:id="175" w:name="_Toc72918636"/>
       <w:bookmarkStart w:id="176" w:name="_Toc74236348"/>
       <w:bookmarkStart w:id="177" w:name="_Toc256000020"/>
       <w:bookmarkStart w:id="178" w:name="_Toc74572286"/>
       <w:bookmarkStart w:id="179" w:name="_Toc256000052"/>
       <w:bookmarkStart w:id="180" w:name="_Toc256000085"/>
-      <w:bookmarkStart w:id="181" w:name="_Toc153544504"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc221022089"/>
       <w:bookmarkStart w:id="182" w:name="_Hlk63676068"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetes och träning, barn och unga</w:t>
       </w:r>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
     </w:p>
-    <w:p w14:paraId="26887A5C" w14:textId="4650C312" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5BD2FEFF" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:r w:rsidRPr="00696622">
+        <w:t>Att träna när man har diabetes går bra, men det finns några saker man bör tänka på.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488D6948" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:r w:rsidRPr="00696622">
+        <w:t>Testa alltid blodsockret innan, under och efter träningen, då en ökad aktivitet ofta sänker blodsockret. Ta för vana att alltid ko</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ntrollera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> ditt sockervärde minst 15 min</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> innan aktiviteten startar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740CD787" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hur ska jag tolka blodsockret inför ett träningspass?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt1"/>
+        <w:tblW w:w="7371" w:type="dxa"/>
+        <w:tblInd w:w="988" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="5816"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00E24201" w14:paraId="357627EB" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB55739" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="29" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P-Glukos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DFDEE0" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tolkning/Åtgärd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00E24201" w14:paraId="4A96771D" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:trPr>
+          <w:trHeight w:val="625"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E63578" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 4 mmol/l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9E00ED" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ät och skjut upp träningen i varje fall en timme till blodsockret stigit. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00E24201" w14:paraId="4579D56B" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:trPr>
+          <w:trHeight w:val="625"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09646669" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-6 mmol/l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB97992" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ät extra kolhydrater innan du börjar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00E24201" w14:paraId="39C168BB" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:trPr>
+          <w:trHeight w:val="611"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFD3B9E" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6-10 mmol/l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E4FCC2" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Optimalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00E24201" w14:paraId="65B5B301" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:trPr>
+          <w:trHeight w:val="611"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDBA7FF" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10-15 mmol/l </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C8C837" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inga hinder föreligger förutsatt att man ätit och tagit insulin. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00E24201" w14:paraId="55ECF149" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:trPr>
+          <w:trHeight w:val="611"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A12314" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&gt;15 mmol/l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECB7773" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uppskjut träningen!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB27808" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ta ev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-4 E snabbinsulin och kontrollera blodsockret om en timme. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB38B1E" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00E24201" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24201">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Träna aldrig vid ketoner i urinen! </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DF1733A" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
+    </w:p>
+    <w:p w14:paraId="32DE85FC" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:r w:rsidRPr="00696622">
+        <w:t>För barn med diabetes rekommenderas 60 min</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> daglig fysisk aktivitet. Aktiviteten kan delas upp i flera kortare pass under dagen. Utöver dessa 60 min</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> dagligen bör man försöka vara regelbundet aktiv inom någon motionsform 2-3 gånger i veckan. Denna aktivitet bör vara ansträngande på så vis att man blir varm, svettig och andfådd – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t>ex. fotboll, gymnastik, innebandy, dans, brottning eller liknande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t>an bör välja något som man själv tycker är roligt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC6EF96" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1389"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00696622">
+        <w:t>Uppstår yrsel, darrningar (sträck fram händerna och ko</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ntrollera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t>) eller liknande en ”känning” under träningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> gå av och ko</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ntrollera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> blodsockret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E21B91" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1389"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60202">
+        <w:t>”Snabba kolhydrater” i form av druvsockertabletter, energidryck eller frukt bör alltid tas med</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60202">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60202">
+        <w:t>nder långa motionspass bör man tillföra cirka 15–30 gram kolhydrater var 30:e minut, t.ex. druvsocker, saft eller choklad (15 gram motsvarar cirka 1 dl saft</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60202">
+        <w:t xml:space="preserve"> ½ kexchoklad eller banan)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Vill ni ha mer information och hjälp med ovanstående, prata med dietisten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44486DDB" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Insulindoser inför och extra kolhydratintag under träning</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt2"/>
+        <w:tblW w:w="7938" w:type="dxa"/>
+        <w:tblInd w:w="988" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00103E80" w14:paraId="27F81297" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AB3EDB" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Motion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2997184C" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="248BF30D" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Åtgärd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00103E80" w14:paraId="378A5017" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EDEEAA" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lätt/medel intensitet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE9D85C" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5-30 min cykling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221E0AC7" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2-4 km promenad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75904776" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oförändrad insulindos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B126B89" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Extra kolhydrater:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB42F60" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,33 g/kolhydrater/kg kroppsvikt/timma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00103E80" w14:paraId="38B09109" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502F5081" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medel intensitet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42305003" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-2 tim cykling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527A5330" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5-10 km joggning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D638F2" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sänk insulindosen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5373F4" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Extra kolhydrater:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9441E4" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,6 g/kolhydrater/kg kroppsvikt/timma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00801ED7" w:rsidRPr="00103E80" w14:paraId="23394082" w14:textId="77777777" w:rsidTr="004F3D42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B8CB80" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intensiv intensitet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1463E769" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skidåkning i flera timmar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B16EED" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fjällvandring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF95463" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sänk insulindosen med 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>% eller mer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14272F16" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Extra kolhydrater:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E461FA8" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00103E80" w:rsidRDefault="00801ED7" w:rsidP="004F3D42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103E80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,9 g/kolhydrater/kg kroppsvikt/timma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="666C71D9" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69587BA1" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1389"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60202">
+        <w:t xml:space="preserve">Vid optimal planering bör fysisk aktivitet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>starta tidigast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60202">
+        <w:t xml:space="preserve"> 1,5-2 timmar efter senaste insulininjektion. Att injicera insulin i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60202">
+        <w:t>kroppsdel som är aktiv under motionsutövandet bör undvikas, t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60202">
+        <w:t xml:space="preserve"> ex</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60202">
+        <w:t xml:space="preserve"> inte i benet om du ska springa. Vid aktivitet som startar nära inpå senaste måltid och insulindos bör insulindosen sänkas. Viktigt att en dialog förs med idrottslärare vad lektionen innehåller för att justera insulindosen rätt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028BBB9D" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00D964BB" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1389"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve">Om du har träning sent på kvällen är det viktigt att fylla på med något ätbart efter träningen då den ökade insulinkänsligheten kan sitta i cirka 24 timmar. Detta för att undvika </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lågt blodsocker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> under natten! Insulindosen kan behöva sänkas med 20 % vid kvällsmål efter träningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A92DA2" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00B14E45">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00696622">
+        <w:t>Varför ska träning/fysisk aktivitet undvikas vid lågt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t>(under 6) och högt blodsocker (över 10)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06487128" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:r w:rsidRPr="00696622">
+        <w:t>Fysisk aktivitet ökar insulinkänsligheten i muskulaturen vilket leder till minskat insulinbehov hos personer med diabetes. Musklernas celler kräver insulin för att kunna ta upp socker. Insulinet öppnar ”dörren” till cellen så att sockret kan passera in. Om det saknas insulin i kroppen (högt blodsockervärde) blir det brist på socker i muskelcellen. Cellerna skickar då signaler till levern om att öka produktionen av socker. Eftersom det fortfarande är brist på insulin stannar sockret kvar i blodbanan och resultatet blir ett stigande blodsockervärde. Det är därför viktigt att inte träna vid brist på insulin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2429B2B9" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve">Har man inte brist på insulin jobbar muskelcellerna på som vanligt. Fysisk aktivitet håller tillsammans med insulinet cellernas ”dörrar” öppna en längre tid och mer socker går då åt jämfört med vid stillasittande. Skulle man starta träning utan att äta när man har ett sockervärde under 6 finns det stor risk att drabbas av lågt blodsocker och börja må dåligt – få en känning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBA169B" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="001064A1" w:rsidRDefault="00801ED7" w:rsidP="00801ED7"/>
+    <w:p w14:paraId="7402295F" w14:textId="2520F324" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:r w:rsidRPr="00696622">
+        <w:lastRenderedPageBreak/>
+        <w:t>Andra faktorer som kan påverka hur stor blodsockersänkande efekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t>motionen har:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FA2577" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1389"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696622">
+        <w:t>Hormonnivåer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447BF4C3" w14:textId="77777777" w:rsidR="00801ED7" w:rsidRPr="00696622" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1389"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696622">
+        <w:t>Nervositet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696622">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Adrenalinpåslag gör att blodsockret ökar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD13762" w14:textId="6269AEF6" w:rsidR="00DF2F09" w:rsidRPr="00DB2833" w:rsidRDefault="00801ED7" w:rsidP="00801ED7">
+      <w:pPr>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00696622">
+        <w:t>Insulinkänning dagen innan träning (tömmer glukosförråden i levern)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F867026" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13895DAA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="183" w:name="_Toc72831373"/>
       <w:bookmarkStart w:id="184" w:name="_Toc72918637"/>
       <w:bookmarkStart w:id="185" w:name="_Toc74236349"/>
       <w:bookmarkStart w:id="186" w:name="_Toc256000021"/>
       <w:bookmarkStart w:id="187" w:name="_Toc74572287"/>
       <w:bookmarkStart w:id="188" w:name="_Toc256000053"/>
       <w:bookmarkStart w:id="189" w:name="_Toc256000086"/>
-      <w:bookmarkStart w:id="190" w:name="_Toc153544505"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc221022090"/>
       <w:bookmarkEnd w:id="182"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Bamse och Lill-Mickel – En specialtidning om diabetes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
     </w:p>
     <w:p w14:paraId="17DAFFFA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Tidningen har skapats och publicerats av Egmont Publishing AB i samarbete med Svenska diabetesförbundet. Alla diabetesbarn på barn- och ungdoms</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:softHyphen/>
         <w:t xml:space="preserve"> kliniken får en tidning men den kan även beställas via diabetesfonden (diabetes.se).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479ADCA8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="191" w:name="_Toc72831374"/>
       <w:bookmarkStart w:id="192" w:name="_Toc72918638"/>
       <w:bookmarkStart w:id="193" w:name="_Toc74236350"/>
       <w:bookmarkStart w:id="194" w:name="_Toc256000022"/>
       <w:bookmarkStart w:id="195" w:name="_Toc74572288"/>
       <w:bookmarkStart w:id="196" w:name="_Toc256000054"/>
       <w:bookmarkStart w:id="197" w:name="_Toc256000087"/>
-      <w:bookmarkStart w:id="198" w:name="_Toc153544506"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc221022091"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Råd vid feber och infektioner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
     </w:p>
     <w:p w14:paraId="1B0FF3C6" w14:textId="36C06A8D" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Att bli sjuk och ha diabetes typ 1 kan vara en utmaning när det gäller att hålla blodsockret på en okej nivå. När man blir sjuk kan det vara svårt att äta och dricka, det gäller alla människor. Detta kan bli en extra utmaning för en diabetiker då det för dem är livsnödvändigt att få i sig energi i form av kolhydrater och sitt insulin. Utan insulin kommer kroppen att börja bilda ketoner och kan på sikt gå in i en ketoacidos som ni kan läsa mer om nedan. Kroppen fungerar som så att när den ska kämpa mot en infektion frisätts extra glukos och stresshormoner ut till blodbanan så att d</w:t>
       </w:r>
       <w:r w:rsidR="00743DEB">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> kan vara med som ”extrakraft” till bekämpandet av infektionen, vilket gör att barnet vid en infektion kan ha ett större insulinbehov än barnet har när den är frisk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E07A522" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
@@ -8954,51 +10239,51 @@
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kolhydrater i form av socker (snabb energi) tillsammans med vätska är det viktigaste för kroppen att få i sig tillsammans med sitt insulin</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1656D7A8" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="199" w:name="_Toc72831375"/>
       <w:bookmarkStart w:id="200" w:name="_Toc72918639"/>
       <w:bookmarkStart w:id="201" w:name="_Toc74236351"/>
       <w:bookmarkStart w:id="202" w:name="_Toc256000023"/>
       <w:bookmarkStart w:id="203" w:name="_Toc74572289"/>
       <w:bookmarkStart w:id="204" w:name="_Toc256000055"/>
       <w:bookmarkStart w:id="205" w:name="_Toc256000088"/>
-      <w:bookmarkStart w:id="206" w:name="_Toc153544507"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc221022092"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetes och feber</w:t>
       </w:r>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
     </w:p>
     <w:p w14:paraId="1C9BF464" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00743DEB">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vid feber över 38℃ ökar insulinbehovet med cirka 25 % per grad temperaturstigning, alltså vid över 39℃ kan insulinbehovet öka med cirka 50 %. Detta innebär att barnet kommer att behöva en större insulindos. Detta justeras med det direktverkande insulinet på följande två sätt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FB6830" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00831FE6">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1457" w:right="868" w:hanging="465"/>
@@ -9072,51 +10357,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Det ökade </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>insulinbehovet kan hålla i sig i några dagar upp till en vecka även efter att barnet blivit friskt. Det beror på att kroppens celler blivit lite mindre insulinkänsliga (mer insulinresistenta) tillfälligt på grund av det ökade blodsockret under infektionen. Även under tiden innan en sjukdom bryter ut (inkubationstiden) kan barnet ha ett ökat insulinbehov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493EE944" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F13C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="207" w:name="_Toc72831376"/>
       <w:bookmarkStart w:id="208" w:name="_Toc72918640"/>
       <w:bookmarkStart w:id="209" w:name="_Toc74236352"/>
       <w:bookmarkStart w:id="210" w:name="_Toc256000024"/>
       <w:bookmarkStart w:id="211" w:name="_Toc74572290"/>
       <w:bookmarkStart w:id="212" w:name="_Toc256000056"/>
       <w:bookmarkStart w:id="213" w:name="_Toc256000089"/>
-      <w:bookmarkStart w:id="214" w:name="_Toc153544508"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc221022093"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetes och magsjuka</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (gastroenterit)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
     </w:p>
     <w:p w14:paraId="0D87C187" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00F13C9D">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Det viktigaste vid diabetes och magsjuka är:</w:t>
       </w:r>
@@ -9303,76 +10588,76 @@
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Smaksätt gärna med koncentrerad saft eller juice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17941142" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D7A49">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Tänk på att tiden efter en magsjuka (1–2 veckor) kan innebära att barnet har ett minskat insulinbehov. Det är på grund av att den låga blodsockernivån under sjukdomen kan ha ökat insulinkänsligheten i kroppens celler (minskat insulinresistensen).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2666D4F0" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D7A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="215" w:name="_Toc72831377"/>
       <w:bookmarkStart w:id="216" w:name="_Toc72918641"/>
       <w:bookmarkStart w:id="217" w:name="_Toc74236353"/>
       <w:bookmarkStart w:id="218" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="219" w:name="_Toc74572291"/>
       <w:bookmarkStart w:id="220" w:name="_Toc256000057"/>
       <w:bookmarkStart w:id="221" w:name="_Toc256000090"/>
-      <w:bookmarkStart w:id="222" w:name="_Toc153544509"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc221022094"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Ketoner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
     </w:p>
     <w:p w14:paraId="5203CB5C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D7A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="223" w:name="_Toc72831378"/>
       <w:bookmarkStart w:id="224" w:name="_Toc72918642"/>
       <w:bookmarkStart w:id="225" w:name="_Toc74236354"/>
       <w:bookmarkStart w:id="226" w:name="_Toc256000026"/>
       <w:bookmarkStart w:id="227" w:name="_Toc74572292"/>
       <w:bookmarkStart w:id="228" w:name="_Toc256000058"/>
       <w:bookmarkStart w:id="229" w:name="_Toc256000091"/>
-      <w:bookmarkStart w:id="230" w:name="_Toc153544510"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc221022095"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vad är ketoacidos?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
     </w:p>
     <w:p w14:paraId="769D6FE5" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D7A49">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Ketoacidos kallas också syraförgiftning och är kroppens sätt att reagera när den får insulinbrist. Ketoacidos kan kräva akut behandling på sjukhus och i värsta fall vara livshotande. Ketoacidos kan förebyggas med goda kunskaper om hur insulinbrist kan uppstå</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="70AD47"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> Det är mycket viktigt att både barn och föräldrar tidigt lär sig känna igen risksituationer och symtom på ketoacidos.</w:t>
       </w:r>
@@ -9508,51 +10793,51 @@
         </w:numPr>
         <w:ind w:left="1355" w:right="868"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>puberteten sker stora hormonella förändringar i kroppen vilka kan öka insulinbehovet under några år. Detta kan leda till en obalans i blodsockret vilket försvårar möjligheterna att dosera insulinet rätt. Om man då glömmer en basinsulindos kan insulinbristen snabbt utvecklas till ketoacidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB375EA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00CB7263">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="231" w:name="_Toc72831379"/>
       <w:bookmarkStart w:id="232" w:name="_Toc72918643"/>
       <w:bookmarkStart w:id="233" w:name="_Toc74236355"/>
       <w:bookmarkStart w:id="234" w:name="_Toc256000027"/>
       <w:bookmarkStart w:id="235" w:name="_Toc74572293"/>
       <w:bookmarkStart w:id="236" w:name="_Toc256000059"/>
       <w:bookmarkStart w:id="237" w:name="_Toc256000092"/>
-      <w:bookmarkStart w:id="238" w:name="_Toc153544511"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc221022096"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Symtom på ketoacidos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
     </w:p>
     <w:p w14:paraId="02BF7870" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00CB7263">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Vid symtom för ketoacidos och högt blodsocker bör du direkt kontrollera ketonnivåerna. Observera att kroppen även kan bilda ketoner då blodsockret är lågt p. g. a. för lite tillförsel av socker, t.ex. vid en magsjuka. Vid tidig diagnos med låga nivåer av ketoner i blodet kan insulinbristen många gånger åtgärdas hemma på det sätt ni fått lära er </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">från diabetesteamet. Telefonkontakt med sjukvården för rådgivning rekommenderas alltid vid osäkerhet, se kontaktuppgifter nedan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067C1FC8" w14:textId="7C14A2B9" w:rsidR="00DB2833" w:rsidRPr="00CB7263" w:rsidRDefault="00DB2833" w:rsidP="00CB7263">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -9661,51 +10946,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Förvirring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0DDDF7" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00CB7263">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Flämtande andning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180953D4" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00CB7263">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="239" w:name="_Toc72831380"/>
       <w:bookmarkStart w:id="240" w:name="_Toc72918644"/>
       <w:bookmarkStart w:id="241" w:name="_Toc74236356"/>
       <w:bookmarkStart w:id="242" w:name="_Toc256000028"/>
       <w:bookmarkStart w:id="243" w:name="_Toc74572294"/>
       <w:bookmarkStart w:id="244" w:name="_Toc256000060"/>
       <w:bookmarkStart w:id="245" w:name="_Toc256000093"/>
-      <w:bookmarkStart w:id="246" w:name="_Toc153544512"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc221022097"/>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Vad händer i kroppen vid en ketoacidos?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
     </w:p>
     <w:p w14:paraId="38E1B2AC" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00CB7263">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Vid nedbrytning av fett bildas olika ketoner eller ketonkroppar som det också kallas. Mindre mängder ketoner förekommer normalt på morgonen efter en natts sömn och fasta, vid lågkaloririk kost, LCHF-kost eller vid sjukdom. Vid långvarig eller uttalad insulinbrist kommer förbränningen av fett öka i omfattning och skapa stora mängder ketonkroppar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45905556" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00CB7263">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Om det bildas för mycket ketoner kommer blodets pH (surhetsvärde) att sjunka. Kroppen drabbas då av ketoacidos och kan om det inte behandlas gå in i koma. Ketoacidos är ett akut livshotande tillstånd och ovanstående händelseförlopp kan gå mycket snabbt, speciellt hos barn och ungdomar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D26B0D0" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00683D1D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
@@ -9971,51 +11256,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB47743" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00831FE6">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355" w:right="868"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Genom att vara medveten om de risker som finns och vara väl förberedd om symtomen för insulinbrist och ketonbildning uppkommer så ökar du chanserna att kunna förhindra utveckling av ketoacidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395007BA" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="000D3351">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="247" w:name="_Toc72831381"/>
       <w:bookmarkStart w:id="248" w:name="_Toc72918645"/>
       <w:bookmarkStart w:id="249" w:name="_Toc74236357"/>
       <w:bookmarkStart w:id="250" w:name="_Toc256000029"/>
       <w:bookmarkStart w:id="251" w:name="_Toc74572295"/>
       <w:bookmarkStart w:id="252" w:name="_Toc256000061"/>
       <w:bookmarkStart w:id="253" w:name="_Toc256000094"/>
-      <w:bookmarkStart w:id="254" w:name="_Toc153544513"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc221022098"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Tolkning av ketonnivåer i blod hos barn - tabell</w:t>
       </w:r>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8598" w:type="dxa"/>
         <w:tblInd w:w="1069" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -12190,72 +13475,84 @@
         </w:rPr>
         <w:t xml:space="preserve">Höga blodsockervärden i kombination med förhöjda ketonnivåer betyder insulinbrist. Här behövs insulin genast - doserat med spruta/insulinpenna, inte via en insulinpump som kanske inte fungerar som den bör! </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Om Ketoner &gt;1,5 mmol/L) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEFCC26" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D03C05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="255" w:name="_Toc72831382"/>
       <w:bookmarkStart w:id="256" w:name="_Toc72918646"/>
       <w:bookmarkStart w:id="257" w:name="_Toc74236358"/>
       <w:bookmarkStart w:id="258" w:name="_Toc256000030"/>
       <w:bookmarkStart w:id="259" w:name="_Toc74572296"/>
       <w:bookmarkStart w:id="260" w:name="_Toc256000062"/>
       <w:bookmarkStart w:id="261" w:name="_Toc256000095"/>
-      <w:bookmarkStart w:id="262" w:name="_Toc153544514"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc221022099"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Hjälpmedel och läkemedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
     </w:p>
     <w:p w14:paraId="36779BE2" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D03C05">
       <w:r w:rsidRPr="00DB2833">
         <w:t>Insulin och alla hjälpmedel som behövs för att ge insulin samt kontrollera blodsocker och blodketoner är kostnadsfria (gäller för närvarande inte nässpray Glukagon).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A3EAEB" w14:textId="316786F8" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D03C05">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Blodsockermätare står barn- och ungdomsmedicinmottagningen för. Teststickor, insulinpennor, nålar och övrigt förbrukningsmaterial skriver diabetessjuksköterskan ut och finns genom Skövdedepån. Ni ringer själva till deras kundtjänst för att beställa och materialet levereras hem till er eller till ert postombud. Ni kan även beställa via 1177 </w:t>
+    <w:p w14:paraId="25A3EAEB" w14:textId="70571A98" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D03C05">
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Blodsockermätare</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7FA4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7FA4">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve">eststickor, insulinpennor, nålar och övrigt förbrukningsmaterial skriver diabetessjuksköterskan ut och finns genom Skövdedepån. Ni ringer själva till deras kundtjänst för att beställa och materialet levereras hem till er eller till ert postombud. Ni kan även beställa via 1177 </w:t>
       </w:r>
       <w:r w:rsidR="002F03B9">
         <w:t>e-tjänster</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C780D98" w14:textId="3D6B66DC" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D03C05">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Diabetesläkaren skriver ut </w:t>
       </w:r>
       <w:r w:rsidR="00683D1D">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">-recept på insulin </w:t>
       </w:r>
       <w:r w:rsidR="00D03C05">
         <w:t xml:space="preserve">samt </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>akutspruta Glukagon</w:t>
       </w:r>
       <w:r w:rsidR="00D03C05">
@@ -12389,51 +13686,51 @@
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="263" w:name="_Hlk63676158"/>
     </w:p>
     <w:p w14:paraId="08856AE3" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D03C05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="264" w:name="_Toc247444898"/>
       <w:bookmarkEnd w:id="263"/>
       <w:r w:rsidRPr="00DB2833">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="265" w:name="_Toc72831383"/>
       <w:bookmarkStart w:id="266" w:name="_Toc72918647"/>
       <w:bookmarkStart w:id="267" w:name="_Toc74236359"/>
       <w:bookmarkStart w:id="268" w:name="_Toc256000031"/>
       <w:bookmarkStart w:id="269" w:name="_Toc74572297"/>
       <w:bookmarkStart w:id="270" w:name="_Toc256000063"/>
       <w:bookmarkStart w:id="271" w:name="_Toc256000096"/>
-      <w:bookmarkStart w:id="272" w:name="_Toc153544515"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc221022100"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
     </w:p>
     <w:p w14:paraId="01622DA8" w14:textId="15D7DED0" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D03C05">
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">En diabetessjuksköterska finns tillgänglig under dagtid måndag till fredag som hjälper till med rådgivning, förnyelse av hjälpmedel och recept på insulin. </w:t>
       </w:r>
       <w:r w:rsidR="00AE44FD">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">m vi har pågående patientbesök så kopplas ni till telefonsvarare vilken vi lyssnar av </w:t>
       </w:r>
       <w:r w:rsidR="00AE44FD">
@@ -12467,146 +13764,109 @@
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> då vi p. g. a. mottagningsbesök inte alltid kan vara tillgängliga på telefon.</w:t>
       </w:r>
       <w:r w:rsidR="00D33529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33529">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Skicka meddelandet via 1177 </w:t>
       </w:r>
       <w:r w:rsidR="00934A1C">
         <w:t>e-tjänster</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve"> till barn- och ungdoms-medicinmottagningen SÄS, meddelandet lämnas till avsedd sjuksköterska av mottagningens sekreterare.</w:t>
       </w:r>
       <w:r w:rsidR="00D33529">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Kontakta alltid er diabetessköterska i första hand om ärendet inte är akut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8749A0" w14:textId="61FE82F8" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00D33529" w:rsidP="00D33529">
+    <w:p w14:paraId="6D8749A0" w14:textId="17C1295E" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00D33529" w:rsidP="00D33529">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Heidi Åstrand</w:t>
       </w:r>
       <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
         <w:br/>
         <w:t xml:space="preserve">Diabetessjuksköterska </w:t>
       </w:r>
       <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
         <w:br/>
         <w:t>Tfn 033 - 616 17 65</w:t>
       </w:r>
-      <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
-[...11 lines deleted...]
-    <w:p w14:paraId="7A2080D3" w14:textId="172F4246" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00D33529" w:rsidP="00D33529">
+    </w:p>
+    <w:p w14:paraId="7A2080D3" w14:textId="496A01DA" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00D33529" w:rsidP="00D33529">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Louise Rysell Johansson</w:t>
       </w:r>
       <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
         <w:br/>
         <w:t xml:space="preserve">Diabetessjuksköterska </w:t>
       </w:r>
       <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
         <w:br/>
         <w:t>Tfn 033-616 17 77</w:t>
       </w:r>
-      <w:r w:rsidR="00DB2833" w:rsidRPr="00DB2833">
-[...11 lines deleted...]
-    <w:p w14:paraId="4BFB08AD" w14:textId="670302CD" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D33529">
+    </w:p>
+    <w:p w14:paraId="4BFB08AD" w14:textId="64EB06CE" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00D33529">
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Pernilla Östlund</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Diabetessjuksköterska</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
         <w:t>Tfn 033-616 34 04</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148FE29E" w14:textId="0EBFA4BB" w:rsidR="00D33529" w:rsidRDefault="00D33529" w:rsidP="00D33529">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kontakt i </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -12720,846 +13980,850 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFBA736" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="273" w:name="_Toc169686209"/>
       <w:bookmarkStart w:id="274" w:name="_Toc169686713"/>
       <w:bookmarkStart w:id="275" w:name="_Toc182366123"/>
       <w:bookmarkStart w:id="276" w:name="_Toc419894906"/>
       <w:bookmarkStart w:id="277" w:name="_Toc72831384"/>
       <w:bookmarkStart w:id="278" w:name="_Toc72918648"/>
       <w:bookmarkStart w:id="279" w:name="_Toc74236360"/>
       <w:bookmarkStart w:id="280" w:name="_Toc256000032"/>
       <w:bookmarkStart w:id="281" w:name="_Toc74572298"/>
       <w:bookmarkStart w:id="282" w:name="_Toc256000064"/>
       <w:bookmarkStart w:id="283" w:name="_Toc256000097"/>
-      <w:bookmarkStart w:id="284" w:name="_Toc153544516"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc221022101"/>
       <w:r w:rsidRPr="00DB2833">
         <w:lastRenderedPageBreak/>
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
       <w:bookmarkEnd w:id="282"/>
       <w:bookmarkEnd w:id="283"/>
       <w:bookmarkEnd w:id="284"/>
     </w:p>
     <w:p w14:paraId="604AA898" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t>Barndiabetesfonden</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://www.barndiabetesfonden.se/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B32B13A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista10"/>
+        <w:ind w:left="1355"/>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Diabetesförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.diabetes.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C5C806" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista10"/>
+        <w:ind w:left="1355"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Diabetesförbundet, ung diabetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.ungdiabetes.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089772BD" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista10"/>
+        <w:ind w:left="1355"/>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Diabeteshandboken.se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://www.barndiabetesfonden.se/</w:t>
+          <w:t>www.diabeteshandboken.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B32B13A" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+    <w:p w14:paraId="351966FF" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:t>Diabetesförbundet</w:t>
+        <w:t xml:space="preserve">Typ 1 diabetes hos barn, ungdom och vuxen, Betamed </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.diabetes.se</w:t>
+          <w:t>www.betamed.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52C5C806" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> under rubrik Internetversion av boken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A91102B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Diabetesförbundet, ung diabetes</w:t>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Viktiga dokument, Barndiabetesfonden</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.ungdiabetes.se</w:t>
+          <w:t>https://www.barndiabetesfonden.se/skola/viktiga-dokument/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="089772BD" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> under rubrik Skola/Viktiga dokument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A25F8B2" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:t>Diabeteshandboken.se</w:t>
+        <w:t>Egenvård, Socialstyrelsen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.diabeteshandboken.se</w:t>
+          <w:t>https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/egenvard/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="351966FF" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> under rubrik Patientsäkerhet/risker och vårdskador/Riskområde/Egenvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC28B8C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve">Typ 1 diabetes hos barn, ungdom och vuxen, Betamed </w:t>
+        <w:t>Egenvårdsplan, Svenska barnläkarföreningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.betamed.se</w:t>
+          <w:t>https://endodiab.barnlakarforeningen.se/vardprogram/diabetes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under rubrik Internetversion av boken</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A91102B" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> under rubrik Vårdprogram/Diabetes/Egenvårdsplan för skolan eller Egenvårdsplan för förskolan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B704D41" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Egenvård i förskolan och skolan, Skolverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00DB2833">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve"> under rubrik Regler och ansvar/Ansvar i skolfrågor/Egenvård i förskolan och skolan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5096D2" w14:textId="7328BA11" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista10"/>
+        <w:ind w:left="1355"/>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve">Diabetes i </w:t>
+      </w:r>
+      <w:r w:rsidR="005062E8">
+        <w:t xml:space="preserve">förskola och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t xml:space="preserve">skola, </w:t>
+      </w:r>
+      <w:r w:rsidR="005062E8">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>iabetesförbundet. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="005062E8">
+        <w:t>23.</w:t>
+      </w:r>
+      <w:r w:rsidR="005062E8">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="005062E8" w:rsidRPr="005062E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Diabetes i förskola och skola</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DB2833">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005062E8">
+        <w:instrText>HYPERLINK "https://www.diabetes.se/contentasshttps:/www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B6D8D3" w14:textId="0529890C" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista10"/>
+        <w:ind w:left="1355"/>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Information till min lärare, Barndiabetesfonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://www.barndiabetesfonden.se/skola/viktiga-dokument/</w:t>
+          <w:t>Diabetes i skolan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under rubrik Skola/Viktiga dokument</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A25F8B2" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="00100F9E" w:rsidRPr="00100F9E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://barndiabetesfonden.se/uploads/2025/05/Information-till-larare.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DB2833">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>under rubrik Skola/Viktiga dokument/Information till min lärare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A8C4A8" w14:textId="35C59E60" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:t>Egenvård, Socialstyrelsen</w:t>
+        <w:t>Barndiabetesfonden, typ 1 diabetes i skolan</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="00100F9E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/egenvard/</w:t>
+          <w:t>https://barndiabetesfonden.se/uploads/2025/05/Typ-1-diabetes-i-skolan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under rubrik Patientsäkerhet/risker och vårdskador/Riskområde/Egenvård</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DC28B8C" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> under rubrik Skola/Viktiga dokument/Typ 1 diabetes i skolan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668D4F19" w14:textId="06075BA4" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:t>Egenvårdsplan, Svenska barnläkarföreningen</w:t>
+        <w:t>Barndiabetesfonden, checklista inför skolstart</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidR="00100F9E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://endodiab.barnlakarforeningen.se/vardprogram/diabetes/</w:t>
+          <w:t>https://barndiabetesfonden.se/uploads/2025/05/Checklista-infor-skolstart.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under rubrik Vårdprogram/Diabetes/Egenvårdsplan för skolan eller Egenvårdsplan för förskolan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B704D41" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> under rubrik Skola/Viktiga dokument/Checklista inför skolstart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56206BD7" w14:textId="45908E6A" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Egenvård i förskolan och skolan, Skolverket</w:t>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2833">
+        <w:t>Barndiabetesfonden, symtom hyper- och hypoglykemi</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidRPr="00DB2833">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidR="006E0C10">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan</w:t>
+          <w:t>https://barndiabetesfonden.se/uploads/2025/06/symptom-_hyper-och-hypoglykemi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under rubrik Regler och ansvar/Ansvar i skolfrågor/Egenvård i förskolan och skolan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E5096D2" w14:textId="7328BA11" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:t xml:space="preserve"> under rubrik Skola/Viktiga dokument/Hyper- och hypoglykemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7D9A99" w14:textId="5A683693" w:rsidR="00DB2833" w:rsidRPr="006E0C10" w:rsidRDefault="00DB2833" w:rsidP="006E0C10">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
-        <w:t xml:space="preserve">Diabetes i </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="005062E8">
+        <w:t>Barndiabetesfonden, vad är typ 1 diabetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2833">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-[...4 lines deleted...]
-          <w:t>Diabetes i förskola och skola</w:t>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidR="006E0C10">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://barndiabetesfonden.se/uploads/2025/05/Vad-ar-typ-1-diabetes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
-        <w:br/>
-[...11 lines deleted...]
-    <w:p w14:paraId="04B6D8D3" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under rubrik Skola/Viktiga dokument/Vad är typ 1 diabetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03490D12" w14:textId="5EB37A05" w:rsidR="00441A55" w:rsidRPr="00DB2833" w:rsidRDefault="00441A55" w:rsidP="009D5318">
       <w:pPr>
         <w:pStyle w:val="Punktlista10"/>
         <w:ind w:left="1355"/>
-        <w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00DB2833">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Klick-Barndiabetesfonden</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-          <w:t>Diabetes i skolan</w:t>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://barndiabetesfonden.se/livet-med-typ-1/t1d-genom-livet/tonaring/klick/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DB2833">
-[...171 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="60A08D96" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="00DB2833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2500" w:right="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A64A191" w14:textId="77777777" w:rsidR="00DB2833" w:rsidRPr="00DB2833" w:rsidRDefault="00DB2833" w:rsidP="009D5318">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">Du kan läsa mer om diagnoser, undersökningar, behandlingar och läkemedel på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB2833">
         <w:t xml:space="preserve">, landstingens och regionernas gemensamma webbplats för råd om vård. Via 1177 e-tjänster kan du även utföra dina vårdärenden digitalt på ett säkert sätt. Mer information hittar du på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00DB2833">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.1177.se/Vastra-Gotaland/Tema/E-tjanster</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00DB2833">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="4FB8A7A8" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="21174A76" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5E3E0BBD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="2937DC0D" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00342114">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -13588,51 +14852,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -13666,198 +14930,170 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="0470AA27" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="301434C8" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="47C25E59" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="72D45401" w14:textId="2AF5A930" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
-                          <w:r w:rsidRPr="00762EE0">
-[...12 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA8qgPY+IAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LZk&#10;5aNTaTpNlSYkBIeNXbi5TdZWNE5psq3w6zGncbPlR6+fN19NrhcnO4bOk4bFXIGwVHvTUaNh/76Z&#10;LUGEiGSw92Q1fNsAq+L6KsfM+DNt7WkXG8EhFDLU0MY4ZFKGurUOw9wPlvh28KPDyOvYSDPimcNd&#10;LxOlHqXDjvhDi4MtW1t/7o5Ow0u5ecNtlbjlT18+vx7Ww9f+40Hr25tp/QQi2ileYPjTZ3Uo2Kny&#10;RzJB9BpmSZowysNC3YFgIlUpl6k03KsUZJHL/xWKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCzkv6OFQIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="72D45401" w14:textId="2AF5A930" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
-                    <w:r w:rsidRPr="00762EE0">
-[...12 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -13898,51 +15134,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="914C884A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04BC459D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A78E905A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -16319,67 +17555,67 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="960955774">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1580674951">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1643805677">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="904292412">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1375303283">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="578828857">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="69"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="22529" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -16391,150 +17627,160 @@
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000529A8"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1F12"/>
     <w:rsid w:val="000D3351"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="00100F9E"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001129CD"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00114B02"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00170A72"/>
+    <w:rsid w:val="00180197"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D1F5A"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00212CB3"/>
     <w:rsid w:val="00212DCC"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1FBA"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F03B9"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00310F98"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003315F1"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00342114"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="0038072A"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00387884"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D55EE"/>
+    <w:rsid w:val="003D7FA4"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E52A2"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="00401DA0"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00441A55"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004815BA"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492529"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00505D9A"/>
     <w:rsid w:val="005062E8"/>
@@ -16555,108 +17801,115 @@
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2764"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655A62"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006676F7"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00682AB8"/>
     <w:rsid w:val="00683D1D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B1F87"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0C10"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00732D36"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="0073732A"/>
     <w:rsid w:val="00743DEB"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00796443"/>
     <w:rsid w:val="007A1DA5"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C22BD"/>
     <w:rsid w:val="007D2671"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D7B6D"/>
     <w:rsid w:val="007D7E3E"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00801ED7"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831FE6"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00845033"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B1E87"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F2830"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
@@ -16681,66 +17934,69 @@
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D7A49"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A732DE"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83854"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE44FD"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14E45"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B3556D"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50E31"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
@@ -16751,155 +18007,162 @@
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C837B2"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB7263"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D03C05"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D313DE"/>
     <w:rsid w:val="00D33529"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D667A4"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB2833"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF2F09"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E22111"/>
     <w:rsid w:val="00E512B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6267"/>
+    <w:rsid w:val="00EB2939"/>
+    <w:rsid w:val="00EB450D"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F00C49"/>
     <w:rsid w:val="00F13C9D"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F3418A"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42C15"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F615AF"/>
+    <w:rsid w:val="00F61645"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F95230"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE4D7D"/>
     <w:rsid w:val="00FF71AC"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="22529" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17236,52 +18499,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00DB2833"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR,Huvudrubrik"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char1"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
@@ -17345,60 +18607,61 @@
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="00F615AF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DB2833"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2500" w:right="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
@@ -17804,57 +19067,55 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char1">
     <w:name w:val="Rubrik 4 Char1"/>
     <w:aliases w:val="mellanrubrik Char,Underrubrik i avsnitt Char1"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char1">
     <w:name w:val="Rubrik 5 Char1"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="00F615AF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
@@ -19753,55 +21014,140 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtextmedindrag">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrdtextmedindragChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB2833"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragChar1">
     <w:name w:val="Brödtext med indrag Char1"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtextmedindrag"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB2833"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
+    <w:name w:val="Tabellrutnät1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Tabellrutnt"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00801ED7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt2">
+    <w:name w:val="Tabellrutnät2"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Tabellrutnt"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00801ED7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14E45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="992"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="00B14E45"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19829,51 +21175,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9630-14576379-97/surrogate/Diabetes%20och%20tr%c3%a4ning%2c%20barn%20och%20unga.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endodiab.barnlakarforeningen.se/wp-content/uploads/sites/9/2018/08/IVP_Diabetes-Skola_180630-form2.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/symptom-_hyper--och-hypoglykemi.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pernilla.ostlund@vgregion.se" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.betamed.se" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endodiab.barnlakarforeningen.se/vardprogram/diabetes/" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/checklista-infor-skolstart.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/egenvard/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/Tema/E-tjanster/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:louise.rysell.johansson@vgregion.se" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/typ-1-diabetes-i-skolan.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/typ-1-diabetes-i-skolan.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heidi.astrand@vgregion.se" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungdiabetes.se" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/information-till-larare.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9630-14576379-97/surrogate/Diabetes%20och%20tr%c3%a4ning%2c%20barn%20och%20unga.pdf" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:/jobs/marsa126/AppData/Local/Microsoft/Windows/marsa126/OneDrive%20-%20V&#228;stra%20G&#246;talandsregionen/mallar/www.1177.se" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/egenvard/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/typ-1-diabetes-i-skolan.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diabetes.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/information-till-larare.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabetes.se" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/Tema/E-tjanster/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/documents/infoblad/vad-ar-typ-1-diabetes.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/skola/viktiga-dokument/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/symptom-_hyper--och-hypoglykemi.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.betamed.se/typ1/2018_Typ1_diabetes.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/checklista-infor-skolstart.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId59" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/egenvard/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/checklista-infor-skolstart.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungdiabetes.se" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endodiab.barnlakarforeningen.se/vardprogram/diabetes/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/information-till-larare.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barndiabetesfonden.se/uploads/2025/05/Vad-ar-typ-1-diabetes.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.betamed.se/typ1/2018_Typ1_diabetes.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/typ-1-diabetes-i-skolan.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patientsakerhet.socialstyrelsen.se/risker-och-vardskador/riskomraden/egenvard/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diabetes.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///D:/jobs/marsa126/AppData/Local/Microsoft/Windows/marsa126/OneDrive%20-%20V&#228;stra%20G&#246;talandsregionen/mallar/www.1177.se" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabetes.se" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barndiabetesfonden.se/uploads/2025/06/symptom-_hyper-och-hypoglykemi.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/information-till-larare.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/skola/viktiga-dokument/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barndiabetesfonden.se/uploads/2025/05/Checklista-infor-skolstart.pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/Tema/E-tjanster/" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/documents/infoblad/vad-ar-typ-1-diabetes.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barndiabetesfonden.se/livet-med-typ-1/t1d-genom-livet/tonaring/klick/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.betamed.se" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barndiabetesfonden.se/uploads/2025/05/Typ-1-diabetes-i-skolan.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fendodiab.barnlakarforeningen.se%2Fwp-content%2Fuploads%2Fsites%2F9%2Fblf-attachments%2FEgenvardsplan-diabetes-skola-3.0-final.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diabetes.se/diabetes/diabetes-typ-1/diabetes-i-skolan/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/Tema/E-tjanster/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barndiabetesfonden.se/globalassets/kampanjer/skola/dokument/symptom-_hyper--och-hypoglykemi.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/egenvard-i-forskolan-och-skolan" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barndiabetesfonden.se/livet-med-typ-1/t1d-genom-livet/tonaring/klick/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://barndiabetesfonden.se/uploads/2025/05/Information-till-larare.pdf" TargetMode="External" Id="rId51" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -20168,72 +21514,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>46</Pages>
-[...1 lines deleted...]
-  <Characters>71202</Characters>
+  <Pages>1</Pages>
+  <Words>13827</Words>
+  <Characters>73287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>593</Lines>
-  <Paragraphs>165</Paragraphs>
+  <Lines>610</Lines>
+  <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Diabetes typ 1 hos barn och ungdomar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82584</CharactersWithSpaces>
+  <CharactersWithSpaces>86941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes typ 1 hos barn och ungdomar</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Jonna Alvedal</lastModifiedBy>
-  <revision>50</revision>
+  <lastModifiedBy>Kristina Svensson</lastModifiedBy>
+  <revision>64</revision>
   <lastPrinted>2023-12-01T14:39:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>