--- v0 (2026-05-30)
+++ v1 (2026-06-19)
@@ -242,57 +242,51 @@
         <w:t>Vårdsamverkan Fyrbodal:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Gunilla Augustsson, Åsa Weding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643BF935" w14:textId="0A65756A" w:rsidR="0066145C" w:rsidRPr="002D3865" w:rsidRDefault="0066145C" w:rsidP="0066145C">
       <w:pPr>
         <w:pStyle w:val="Inledningsformalia"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Vårdsamverkan i Göteborgsområdet</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3865">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3865">
-        <w:t xml:space="preserve"> Anna Almqvist</w:t>
-[...5 lines deleted...]
-        <w:t>Camilla Lundqvist, Helen Ström.</w:t>
+        <w:t xml:space="preserve"> Anna Almqvist, Camilla Lundqvist, Helen Ström.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0574F502" w14:textId="065E177A" w:rsidR="00A96472" w:rsidRDefault="00A96472" w:rsidP="002D3865">
       <w:pPr>
         <w:pStyle w:val="Inledningsformalia"/>
       </w:pPr>
       <w:r w:rsidRPr="00695C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vårdsamverkan Skaraborg:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Robin Ahlm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562F63C4" w14:textId="337C5093" w:rsidR="00874E77" w:rsidRPr="00A96472" w:rsidRDefault="00874E77" w:rsidP="002D3865">
       <w:pPr>
         <w:pStyle w:val="Inledningsformalia"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>GITS:</w:t>
@@ -803,53 +797,68 @@
       </w:pPr>
       <w:r w:rsidRPr="003B1FBB">
         <w:t xml:space="preserve">Gruppen ska bestå av systemkunniga deltagare </w:t>
       </w:r>
       <w:r w:rsidR="00311006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">vilket är det primära. Sekundärt får de gärna </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1FBB">
         <w:t>representera olika yrkeskategorier</w:t>
       </w:r>
       <w:r w:rsidR="00311006">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> och ha </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1FBB">
         <w:t>en jämlik fördelning mellan delregionerna. Rekommenderad gruppstorlek är 4–8 personer, med möjlighet till fler samt reservmedlemmar vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1366F330" w14:textId="77777777" w:rsidR="003B1FBB" w:rsidRPr="003B1FBB" w:rsidRDefault="003B1FBB" w:rsidP="00B03644">
+    <w:p w14:paraId="78F3CC84" w14:textId="525D9442" w:rsidR="000341E1" w:rsidRDefault="000341E1" w:rsidP="00370B36">
       <w:pPr>
         <w:pStyle w:val="GITSanteckning"/>
+        <w:spacing w:before="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beslut: Referensgrupp SHVO fastställer </w:t>
+      </w:r>
+      <w:r w:rsidR="00830B68">
+        <w:t>uppdragshandlingen för SAMSA Testgrupp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1366F330" w14:textId="38DFB371" w:rsidR="003B1FBB" w:rsidRPr="003B1FBB" w:rsidRDefault="003B1FBB" w:rsidP="00370B36">
+      <w:pPr>
+        <w:pStyle w:val="GITSanteckning"/>
+        <w:spacing w:before="120"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1FBB">
         <w:t>Nästa steg:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8C2E02" w14:textId="1F024B00" w:rsidR="003B1FBB" w:rsidRPr="003B1FBB" w:rsidRDefault="003B1FBB" w:rsidP="00B03644">
       <w:pPr>
         <w:pStyle w:val="GITSanteckning"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1FBB">
         <w:t>delregionerna nominerar deltagare</w:t>
       </w:r>
       <w:r w:rsidR="0065729E">
         <w:t xml:space="preserve"> genom att referensgruppen </w:t>
       </w:r>
       <w:r w:rsidR="003F38BC">
         <w:t xml:space="preserve">så snart som möjligt mejlar </w:t>
@@ -1335,58 +1344,51 @@
         <w:pStyle w:val="GITSanteckning"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dialog om ambition, mötesupp</w:t>
       </w:r>
       <w:r w:rsidR="00980537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">lägg och -frekvens till hösten. Eventuellt fastställande </w:t>
       </w:r>
       <w:r w:rsidR="00AD333E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>beslut o</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">m första </w:t>
+        <w:t xml:space="preserve">beslut om första </w:t>
       </w:r>
       <w:r w:rsidR="00980537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>mötesti</w:t>
       </w:r>
       <w:r w:rsidR="00AD333E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>llfälle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B80F0E" w14:textId="23544D4C" w:rsidR="00D32C0C" w:rsidRPr="00B03644" w:rsidRDefault="00D32C0C" w:rsidP="00B03644">
       <w:pPr>
         <w:pStyle w:val="GITSanteckning"/>
       </w:pPr>
       <w:r w:rsidRPr="00B03644">
         <w:t xml:space="preserve">Krister ledde dialogen om upplägg och inriktning för höstens arbete. Deltagarna fick rangordna prioriterade områden via enkät, där en länsgemensam linje för in- och utskrivningsprocessen samt </w:t>
       </w:r>
       <w:r w:rsidR="00C90962" w:rsidRPr="00B03644">
         <w:t>öppenvårds</w:t>
@@ -1662,113 +1664,107 @@
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014592F">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin tog upp tekniska frågor kring certifikatproblem </w:t>
       </w:r>
       <w:r w:rsidR="00A11E48">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:r w:rsidRPr="0014592F">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Samsa</w:t>
       </w:r>
       <w:r w:rsidR="00A11E48">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>systemadministration</w:t>
+        <w:t xml:space="preserve"> systemadministration</w:t>
       </w:r>
       <w:r w:rsidRPr="0014592F">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, där Christer och Krister noterade problemen och tog med sig </w:t>
       </w:r>
       <w:r w:rsidR="00A11E48">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">frågan </w:t>
       </w:r>
       <w:r w:rsidRPr="0014592F">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>för vidare hantering</w:t>
       </w:r>
       <w:r w:rsidR="009E0ACB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B06BFE" w:rsidRPr="00F27563" w:rsidSect="00A55F5C">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2694" w:right="1274" w:bottom="1276" w:left="1134" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="225FA1A0" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
+    <w:p w14:paraId="467D1DDD" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2213C538" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
+    <w:p w14:paraId="27AC7520" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A97B68B" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23"/>
+    <w:p w14:paraId="51084956" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1953,65 +1949,65 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2228850" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19EE3CF9" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
+    <w:p w14:paraId="23B62AB1" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C2C69BA" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
+    <w:p w14:paraId="2BCBE638" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14FA85B9" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23"/>
+    <w:p w14:paraId="1DDC84A5" w14:textId="77777777" w:rsidR="004507EB" w:rsidRDefault="004507EB" w:rsidP="00C70F23"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CE59B1E" w14:textId="526AF964" w:rsidR="004D22A1" w:rsidRPr="008C542A" w:rsidRDefault="00A63A8B" w:rsidP="008C542A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -5759,50 +5755,51 @@
     <w:rsid w:val="00020387"/>
     <w:rsid w:val="000208A4"/>
     <w:rsid w:val="000218A0"/>
     <w:rsid w:val="000219E7"/>
     <w:rsid w:val="00022190"/>
     <w:rsid w:val="0002357C"/>
     <w:rsid w:val="00023C83"/>
     <w:rsid w:val="0002428C"/>
     <w:rsid w:val="00024323"/>
     <w:rsid w:val="0002571D"/>
     <w:rsid w:val="000259FC"/>
     <w:rsid w:val="00025C38"/>
     <w:rsid w:val="0002636A"/>
     <w:rsid w:val="000279F9"/>
     <w:rsid w:val="00027A59"/>
     <w:rsid w:val="00027E96"/>
     <w:rsid w:val="0003093B"/>
     <w:rsid w:val="00031218"/>
     <w:rsid w:val="00031A7E"/>
     <w:rsid w:val="00031DB7"/>
     <w:rsid w:val="00031ECC"/>
     <w:rsid w:val="00032B2D"/>
     <w:rsid w:val="0003349B"/>
     <w:rsid w:val="000337B6"/>
     <w:rsid w:val="00034140"/>
+    <w:rsid w:val="000341E1"/>
     <w:rsid w:val="00034848"/>
     <w:rsid w:val="00034B88"/>
     <w:rsid w:val="00035AD9"/>
     <w:rsid w:val="00036823"/>
     <w:rsid w:val="000368DD"/>
     <w:rsid w:val="000371A7"/>
     <w:rsid w:val="0004078A"/>
     <w:rsid w:val="0004082B"/>
     <w:rsid w:val="00040A79"/>
     <w:rsid w:val="000412D8"/>
     <w:rsid w:val="00041329"/>
     <w:rsid w:val="0004145F"/>
     <w:rsid w:val="00041769"/>
     <w:rsid w:val="0004177E"/>
     <w:rsid w:val="00041BFA"/>
     <w:rsid w:val="0004280F"/>
     <w:rsid w:val="000432B9"/>
     <w:rsid w:val="00043737"/>
     <w:rsid w:val="0004387C"/>
     <w:rsid w:val="00044F58"/>
     <w:rsid w:val="00045412"/>
     <w:rsid w:val="000467A3"/>
     <w:rsid w:val="000506E0"/>
     <w:rsid w:val="0005074B"/>
     <w:rsid w:val="00050A84"/>
@@ -5973,50 +5970,51 @@
     <w:rsid w:val="0011264C"/>
     <w:rsid w:val="0011268A"/>
     <w:rsid w:val="00112933"/>
     <w:rsid w:val="00112C4D"/>
     <w:rsid w:val="00113022"/>
     <w:rsid w:val="001131E3"/>
     <w:rsid w:val="00113445"/>
     <w:rsid w:val="00113728"/>
     <w:rsid w:val="00116BF7"/>
     <w:rsid w:val="00117149"/>
     <w:rsid w:val="0011750E"/>
     <w:rsid w:val="00117A2E"/>
     <w:rsid w:val="00117AA9"/>
     <w:rsid w:val="00117C4D"/>
     <w:rsid w:val="00117CEA"/>
     <w:rsid w:val="00121C41"/>
     <w:rsid w:val="00122030"/>
     <w:rsid w:val="001234CA"/>
     <w:rsid w:val="001238CA"/>
     <w:rsid w:val="00123DA9"/>
     <w:rsid w:val="00124171"/>
     <w:rsid w:val="0012434A"/>
     <w:rsid w:val="00125452"/>
     <w:rsid w:val="0012549C"/>
     <w:rsid w:val="001258B8"/>
+    <w:rsid w:val="00125E19"/>
     <w:rsid w:val="00126841"/>
     <w:rsid w:val="00126EB6"/>
     <w:rsid w:val="0012705E"/>
     <w:rsid w:val="00130301"/>
     <w:rsid w:val="00131140"/>
     <w:rsid w:val="001317B0"/>
     <w:rsid w:val="00132042"/>
     <w:rsid w:val="001321A5"/>
     <w:rsid w:val="001324C9"/>
     <w:rsid w:val="00132FDD"/>
     <w:rsid w:val="001334F5"/>
     <w:rsid w:val="00134A3D"/>
     <w:rsid w:val="00136174"/>
     <w:rsid w:val="001367A7"/>
     <w:rsid w:val="001377A0"/>
     <w:rsid w:val="001401FD"/>
     <w:rsid w:val="00140346"/>
     <w:rsid w:val="00140F42"/>
     <w:rsid w:val="00141043"/>
     <w:rsid w:val="001435F4"/>
     <w:rsid w:val="001438FF"/>
     <w:rsid w:val="0014592F"/>
     <w:rsid w:val="001467F9"/>
     <w:rsid w:val="00146D40"/>
     <w:rsid w:val="00147387"/>
@@ -6428,50 +6426,51 @@
     <w:rsid w:val="00351C8D"/>
     <w:rsid w:val="00352080"/>
     <w:rsid w:val="0035528E"/>
     <w:rsid w:val="003555CB"/>
     <w:rsid w:val="003566E1"/>
     <w:rsid w:val="00356EB3"/>
     <w:rsid w:val="003575BA"/>
     <w:rsid w:val="00357C76"/>
     <w:rsid w:val="00357CCF"/>
     <w:rsid w:val="00357E8D"/>
     <w:rsid w:val="0036091E"/>
     <w:rsid w:val="0036129B"/>
     <w:rsid w:val="00361739"/>
     <w:rsid w:val="00361EA9"/>
     <w:rsid w:val="0036208F"/>
     <w:rsid w:val="00364830"/>
     <w:rsid w:val="00364D51"/>
     <w:rsid w:val="00365592"/>
     <w:rsid w:val="003657E3"/>
     <w:rsid w:val="00366C76"/>
     <w:rsid w:val="00366CD8"/>
     <w:rsid w:val="00366F67"/>
     <w:rsid w:val="003671C9"/>
     <w:rsid w:val="00367677"/>
     <w:rsid w:val="00370873"/>
+    <w:rsid w:val="00370B36"/>
     <w:rsid w:val="00371083"/>
     <w:rsid w:val="003710C7"/>
     <w:rsid w:val="00371855"/>
     <w:rsid w:val="00373102"/>
     <w:rsid w:val="00373DA4"/>
     <w:rsid w:val="0037402E"/>
     <w:rsid w:val="003743C6"/>
     <w:rsid w:val="00374F44"/>
     <w:rsid w:val="00375394"/>
     <w:rsid w:val="003754E7"/>
     <w:rsid w:val="003761D4"/>
     <w:rsid w:val="003762E8"/>
     <w:rsid w:val="0037694D"/>
     <w:rsid w:val="0038123D"/>
     <w:rsid w:val="00381606"/>
     <w:rsid w:val="0038161A"/>
     <w:rsid w:val="003822DF"/>
     <w:rsid w:val="0038292E"/>
     <w:rsid w:val="003855BE"/>
     <w:rsid w:val="00387276"/>
     <w:rsid w:val="00387642"/>
     <w:rsid w:val="00387DE1"/>
     <w:rsid w:val="003907D7"/>
     <w:rsid w:val="00390D95"/>
     <w:rsid w:val="00390F8D"/>
@@ -6857,50 +6856,51 @@
     <w:rsid w:val="00530DFA"/>
     <w:rsid w:val="0053147A"/>
     <w:rsid w:val="00531C5F"/>
     <w:rsid w:val="00531F78"/>
     <w:rsid w:val="00532362"/>
     <w:rsid w:val="00533AF3"/>
     <w:rsid w:val="00533B18"/>
     <w:rsid w:val="005345AC"/>
     <w:rsid w:val="00535340"/>
     <w:rsid w:val="00535DC0"/>
     <w:rsid w:val="00535F55"/>
     <w:rsid w:val="00536289"/>
     <w:rsid w:val="00536475"/>
     <w:rsid w:val="00537A4D"/>
     <w:rsid w:val="00537E33"/>
     <w:rsid w:val="00540970"/>
     <w:rsid w:val="00540C1A"/>
     <w:rsid w:val="005413E9"/>
     <w:rsid w:val="00541494"/>
     <w:rsid w:val="00541762"/>
     <w:rsid w:val="00541B3C"/>
     <w:rsid w:val="00542153"/>
     <w:rsid w:val="005428E9"/>
     <w:rsid w:val="00542B76"/>
     <w:rsid w:val="00543B1E"/>
+    <w:rsid w:val="00544FD8"/>
     <w:rsid w:val="00545762"/>
     <w:rsid w:val="00546089"/>
     <w:rsid w:val="005512A8"/>
     <w:rsid w:val="00551726"/>
     <w:rsid w:val="005519DD"/>
     <w:rsid w:val="0055256A"/>
     <w:rsid w:val="00553161"/>
     <w:rsid w:val="005538F3"/>
     <w:rsid w:val="00554442"/>
     <w:rsid w:val="00554643"/>
     <w:rsid w:val="00554F71"/>
     <w:rsid w:val="00555161"/>
     <w:rsid w:val="00555DDE"/>
     <w:rsid w:val="00556401"/>
     <w:rsid w:val="0055672B"/>
     <w:rsid w:val="0056059E"/>
     <w:rsid w:val="00560E2F"/>
     <w:rsid w:val="0056175F"/>
     <w:rsid w:val="00562DC4"/>
     <w:rsid w:val="00562FAC"/>
     <w:rsid w:val="0056324D"/>
     <w:rsid w:val="0056336C"/>
     <w:rsid w:val="005635BE"/>
     <w:rsid w:val="00563DDF"/>
     <w:rsid w:val="00564139"/>
@@ -7148,50 +7148,51 @@
     <w:rsid w:val="006B0F64"/>
     <w:rsid w:val="006B12CE"/>
     <w:rsid w:val="006B18A5"/>
     <w:rsid w:val="006B2526"/>
     <w:rsid w:val="006B3CF1"/>
     <w:rsid w:val="006B4B8B"/>
     <w:rsid w:val="006B54A6"/>
     <w:rsid w:val="006B5760"/>
     <w:rsid w:val="006B5A84"/>
     <w:rsid w:val="006B5FB8"/>
     <w:rsid w:val="006B5FFE"/>
     <w:rsid w:val="006B642F"/>
     <w:rsid w:val="006B6768"/>
     <w:rsid w:val="006B7201"/>
     <w:rsid w:val="006C0601"/>
     <w:rsid w:val="006C0686"/>
     <w:rsid w:val="006C1122"/>
     <w:rsid w:val="006C18D6"/>
     <w:rsid w:val="006C251D"/>
     <w:rsid w:val="006C2A8B"/>
     <w:rsid w:val="006C3936"/>
     <w:rsid w:val="006C3E71"/>
     <w:rsid w:val="006C5159"/>
     <w:rsid w:val="006C5EA7"/>
     <w:rsid w:val="006C6BE8"/>
+    <w:rsid w:val="006D074A"/>
     <w:rsid w:val="006D0EAB"/>
     <w:rsid w:val="006D14BF"/>
     <w:rsid w:val="006D14FF"/>
     <w:rsid w:val="006D1777"/>
     <w:rsid w:val="006D1DC6"/>
     <w:rsid w:val="006D2B71"/>
     <w:rsid w:val="006D3C1E"/>
     <w:rsid w:val="006D3CAD"/>
     <w:rsid w:val="006D4565"/>
     <w:rsid w:val="006D593D"/>
     <w:rsid w:val="006D5BF3"/>
     <w:rsid w:val="006D5C57"/>
     <w:rsid w:val="006D5E1C"/>
     <w:rsid w:val="006D6FDF"/>
     <w:rsid w:val="006D7530"/>
     <w:rsid w:val="006D7D51"/>
     <w:rsid w:val="006D7E45"/>
     <w:rsid w:val="006D7FC5"/>
     <w:rsid w:val="006E1222"/>
     <w:rsid w:val="006E1956"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E46A5"/>
     <w:rsid w:val="006E6C1F"/>
     <w:rsid w:val="006E70D6"/>
     <w:rsid w:val="006E718F"/>
@@ -7433,50 +7434,51 @@
     <w:rsid w:val="00804F07"/>
     <w:rsid w:val="00805083"/>
     <w:rsid w:val="008061E1"/>
     <w:rsid w:val="00807198"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="0081053E"/>
     <w:rsid w:val="00813183"/>
     <w:rsid w:val="008146D9"/>
     <w:rsid w:val="00814CA8"/>
     <w:rsid w:val="00815198"/>
     <w:rsid w:val="008157F0"/>
     <w:rsid w:val="00815EE6"/>
     <w:rsid w:val="0081717B"/>
     <w:rsid w:val="0081759A"/>
     <w:rsid w:val="00820B4C"/>
     <w:rsid w:val="008222CA"/>
     <w:rsid w:val="00822975"/>
     <w:rsid w:val="00822D65"/>
     <w:rsid w:val="00822E5F"/>
     <w:rsid w:val="008231E6"/>
     <w:rsid w:val="00823B8B"/>
     <w:rsid w:val="0082429C"/>
     <w:rsid w:val="008257BE"/>
     <w:rsid w:val="00826A86"/>
     <w:rsid w:val="00830911"/>
+    <w:rsid w:val="00830B68"/>
     <w:rsid w:val="008339AF"/>
     <w:rsid w:val="00833EE6"/>
     <w:rsid w:val="008340B7"/>
     <w:rsid w:val="00834A22"/>
     <w:rsid w:val="00835E52"/>
     <w:rsid w:val="0083625E"/>
     <w:rsid w:val="00836A5C"/>
     <w:rsid w:val="00836FA7"/>
     <w:rsid w:val="00837D5F"/>
     <w:rsid w:val="00841839"/>
     <w:rsid w:val="00841A87"/>
     <w:rsid w:val="00841B1A"/>
     <w:rsid w:val="008445AB"/>
     <w:rsid w:val="008448A3"/>
     <w:rsid w:val="008449C7"/>
     <w:rsid w:val="008452F8"/>
     <w:rsid w:val="00845634"/>
     <w:rsid w:val="00845B43"/>
     <w:rsid w:val="00845C1E"/>
     <w:rsid w:val="00845FC2"/>
     <w:rsid w:val="00846E14"/>
     <w:rsid w:val="00847517"/>
     <w:rsid w:val="00847B9F"/>
     <w:rsid w:val="0085077D"/>
     <w:rsid w:val="0085173D"/>
@@ -9988,50 +9990,51 @@
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00482465"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
@@ -11491,68 +11494,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>826</Words>
-  <Characters>5651</Characters>
+  <Words>913</Words>
+  <Characters>5643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>156</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026-05-28 Mötesanteckningar Referensgrupp SHVO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6429</CharactersWithSpaces>
+  <CharactersWithSpaces>6485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>2026-05-28 Mötesanteckningar Referensgrupp SHVO</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Krister Bergqvist</lastModifiedBy>
-  <revision>3</revision>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>