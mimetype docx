--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -379,57 +379,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F082F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>GITS:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F082F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0D54" w:rsidRPr="004F082F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Krister Bergqvist, Christer Nygren</w:t>
       </w:r>
       <w:r w:rsidR="000E0728" w:rsidRPr="004F082F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Gisella Koutsiou, </w:t>
+        <w:t xml:space="preserve">, Gisella Koutsiou, </w:t>
       </w:r>
       <w:r w:rsidR="00AC204E" w:rsidRPr="004F082F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Johanna Karlsson Deucher (mötessekreterare) </w:t>
       </w:r>
       <w:r w:rsidR="000E0728" w:rsidRPr="004F082F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Helena Ljungkvist</w:t>
       </w:r>
       <w:r w:rsidR="00AC204E" w:rsidRPr="004F082F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3E777D" w14:textId="77777777" w:rsidR="00B74F9E" w:rsidRDefault="005C53E7" w:rsidP="00695C80">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
@@ -523,72 +517,72 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C0B9AD" w14:textId="342B902D" w:rsidR="00AB0C4E" w:rsidRPr="009E0F1C" w:rsidRDefault="002D3865" w:rsidP="002D3865">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0F1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Länkar till dokument:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBE3342" w14:textId="49094C5B" w:rsidR="000F3F07" w:rsidRPr="005D449D" w:rsidRDefault="005D449D" w:rsidP="008D50C8">
+    <w:p w14:paraId="7FBE3342" w14:textId="49094C5B" w:rsidR="000F3F07" w:rsidRPr="005D449D" w:rsidRDefault="000F3F07" w:rsidP="008D50C8">
       <w:pPr>
         <w:pStyle w:val="Inledningsformalia"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="000F3F07" w:rsidRPr="005D449D">
+        <w:r w:rsidRPr="005D449D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2026-04-2</w:t>
         </w:r>
         <w:r w:rsidR="00096D1A" w:rsidRPr="005D449D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="000F3F07" w:rsidRPr="005D449D">
+        <w:r w:rsidRPr="005D449D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00096D1A" w:rsidRPr="005D449D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Presentation Referensgrupp SHVO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="302F9F62" w14:textId="7105C144" w:rsidR="006636EC" w:rsidRPr="005D449D" w:rsidRDefault="006636EC" w:rsidP="002D3865">
       <w:pPr>
         <w:pStyle w:val="Inledningsformalia"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="005D449D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:szCs w:val="20"/>
@@ -2003,51 +1997,51 @@
         <w:t xml:space="preserve">värdera inspel i relation till </w:t>
       </w:r>
       <w:r w:rsidR="003E62AA">
         <w:t xml:space="preserve">beskrivningen av uppdraget i förvaltningsplanen. Har man idéer man </w:t>
       </w:r>
       <w:r w:rsidR="0090524B">
         <w:t>tycker är bra i en delregion bör de lyftas och sedan kan man ha en dialog kring hur de passar in i uppdraget och vilka möjligheter som finns att realisera dem</w:t>
       </w:r>
       <w:r w:rsidR="007D47E1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7763CFE9" w14:textId="77777777" w:rsidR="00DE5295" w:rsidRDefault="00DE5295">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7001FF" w14:textId="670CF6C5" w:rsidR="006636EC" w:rsidRPr="004E1ADE" w:rsidRDefault="005260A9" w:rsidP="006636EC">
+    <w:p w14:paraId="22CAE78A" w14:textId="77777777" w:rsidR="00FF6294" w:rsidRDefault="005260A9" w:rsidP="00FF6294">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Release</w:t>
       </w:r>
       <w:r w:rsidR="00B949A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A2A69">
         <w:t xml:space="preserve">ny version av </w:t>
       </w:r>
       <w:r w:rsidR="00B949A2">
         <w:t xml:space="preserve">SAMSA </w:t>
       </w:r>
       <w:r w:rsidR="00D90F8E">
         <w:t>2026-12-</w:t>
       </w:r>
       <w:r w:rsidR="00E74F45">
         <w:t>15</w:t>
@@ -2104,50 +2098,81 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>förväntat innehåll och f</w:t>
       </w:r>
       <w:r w:rsidR="0053505E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ortsättning efter denna leverans</w:t>
       </w:r>
       <w:r w:rsidR="008D6B9D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B58D7B" w14:textId="05FF00B6" w:rsidR="00FF6294" w:rsidRPr="00FF6294" w:rsidRDefault="00FF6294" w:rsidP="00C663E0">
+      <w:pPr>
+        <w:pStyle w:val="GITSmtespunktanteckning"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Rättning 2026-05-28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127289">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3425A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Efter mötet har planeringen ändrats för att genomföra installationen med större marginal till julhelgen. Nytt beslutat installationsdatum är därför 2026-12-01.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A826249" w14:textId="77777777" w:rsidR="002E16DE" w:rsidRDefault="00E74F45" w:rsidP="000C2D04">
       <w:pPr>
         <w:pStyle w:val="GITSanteckning"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Den 15 december kommer en ny version av SAMSA </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>it-tjänst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00257611">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE5295">
         <w:t xml:space="preserve">I nuläget betraktar </w:t>
@@ -2422,51 +2447,51 @@
         <w:t xml:space="preserve"> uppföljningsmöte kommer inget notis inkorgen.</w:t>
       </w:r>
       <w:r w:rsidR="00633D00">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00633D00">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">GITS har inte hört denna beskrivning tidigare men tar med frågan och </w:t>
       </w:r>
       <w:r w:rsidR="00C834A9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>kommer testa för att se om det kan återskapas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C4DA2C" w14:textId="618BD033" w:rsidR="00563438" w:rsidRPr="000C2D04" w:rsidRDefault="00A600A2" w:rsidP="00D552EA">
+    <w:p w14:paraId="23C4DA2C" w14:textId="618BD033" w:rsidR="00563438" w:rsidRPr="002F1507" w:rsidRDefault="00A600A2" w:rsidP="00D552EA">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Prioritera </w:t>
       </w:r>
       <w:r w:rsidR="000842FF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tydliggörande </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -2889,93 +2914,93 @@
       <w:r w:rsidRPr="00590471">
         <w:t>Inspel från referensgrupp</w:t>
       </w:r>
       <w:r w:rsidR="00CF5F2B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A9E926" w14:textId="798B725F" w:rsidR="003D45AC" w:rsidRPr="00011FB1" w:rsidRDefault="00AA1180" w:rsidP="00011FB1">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lokala variationer i arbetssätt kan </w:t>
       </w:r>
       <w:r w:rsidR="00A1737C" w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>påverka testarnas bedömning av det som utvecklats</w:t>
       </w:r>
       <w:r w:rsidR="00103051" w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Viktigt att </w:t>
       </w:r>
       <w:r w:rsidR="00034033" w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>förändringar i SAMSA sker ur länsperspektiv.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C970276" w14:textId="5C1B791A" w:rsidR="009E704C" w:rsidRPr="00011FB1" w:rsidRDefault="00A82CDF" w:rsidP="00011FB1">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Uppdraget </w:t>
       </w:r>
       <w:r w:rsidR="003558C8" w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">uppfattas inte så omfattande och borde gå att lösa med </w:t>
       </w:r>
       <w:r w:rsidR="00811D45" w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>någon eller några personer från varje delregion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001CB658" w14:textId="02F8C9BF" w:rsidR="00257611" w:rsidRPr="00011FB1" w:rsidRDefault="00E46875" w:rsidP="00011FB1">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0"/>
@@ -3144,54 +3169,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Behövs dialog om genomförandet, önskemål framåt eller en kort sammanfattning av</w:t>
       </w:r>
       <w:r w:rsidR="00B4534D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> informationen som gavs vid dessa tillfällen?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C82EA1C" w14:textId="1314CC8D" w:rsidR="000718CD" w:rsidRDefault="000718CD" w:rsidP="000718CD">
       <w:pPr>
         <w:pStyle w:val="GITSanteckning"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000718CD">
         <w:t>Inspel från referensgrupp</w:t>
       </w:r>
       <w:r>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D80C0F7" w14:textId="77777777" w:rsidR="006E6AE9" w:rsidRPr="00011FB1" w:rsidRDefault="001A1ED1" w:rsidP="00011FB1">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Liknande </w:t>
       </w:r>
       <w:r w:rsidR="006E6AE9" w:rsidRPr="00011FB1">
         <w:rPr>
           <w:b w:val="0"/>
@@ -3668,71 +3690,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="65C59991" w14:textId="5B4C5C8E" w:rsidR="002F4F0C" w:rsidRDefault="002F4F0C" w:rsidP="00D30312">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Avbrott i process och avsluta avbrott i process – Vårdsamverkan Fyrbodal</w:t>
       </w:r>
       <w:r w:rsidR="00D30312">
         <w:br/>
       </w:r>
       <w:r w:rsidR="007534CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">När man har lagt ett avbrott finns en funktion i SAMSA att markera att avbrottet är avslutat. Man måste dock inte klicka på denna, utan avbrottet avslutas automatiskt när man gör patienten </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> igen. </w:t>
+        <w:t xml:space="preserve">När man har lagt ett avbrott finns en funktion i SAMSA att markera att avbrottet är avslutat. Man måste dock inte klicka på denna, utan avbrottet avslutas automatiskt när man gör patienten utskrivningsklar igen. </w:t>
       </w:r>
       <w:r w:rsidR="00104749">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Varför finns funktionen avsluta avbrott och skulle den kunna tas bort?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CD6D32" w14:textId="0420355D" w:rsidR="00220042" w:rsidRPr="00104749" w:rsidRDefault="00104749" w:rsidP="00A52001">
       <w:pPr>
         <w:pStyle w:val="GITSmtespunktanteckning"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -3949,65 +3951,65 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00670889" w:rsidRPr="007252DC">
         <w:t>info.samsa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00670889" w:rsidRPr="007252DC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00304334" w:rsidRPr="007252DC" w:rsidSect="002A441F">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2694" w:right="1274" w:bottom="1560" w:left="1134" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76333C07" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
+    <w:p w14:paraId="29A816F3" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6802869E" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
+    <w:p w14:paraId="7E6102F4" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="681CAAFD" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23"/>
+    <w:p w14:paraId="2D305DDB" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4028,51 +4030,50 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -4193,65 +4194,65 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2228850" cy="673100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40C5D3DD" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
+    <w:p w14:paraId="36381B40" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B6D467" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
+    <w:p w14:paraId="69C2E67B" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="531F3844" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23"/>
+    <w:p w14:paraId="27ED8033" w14:textId="77777777" w:rsidR="003A1712" w:rsidRDefault="003A1712" w:rsidP="00C70F23"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CE59B1E" w14:textId="526AF964" w:rsidR="004D22A1" w:rsidRPr="008C542A" w:rsidRDefault="00A63A8B" w:rsidP="008C542A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -6485,50 +6486,51 @@
     <w:rsid w:val="00087BBA"/>
     <w:rsid w:val="00087F71"/>
     <w:rsid w:val="0009021A"/>
     <w:rsid w:val="0009102A"/>
     <w:rsid w:val="0009161A"/>
     <w:rsid w:val="00091826"/>
     <w:rsid w:val="00091A2C"/>
     <w:rsid w:val="0009272E"/>
     <w:rsid w:val="00092970"/>
     <w:rsid w:val="00092A37"/>
     <w:rsid w:val="00092ADD"/>
     <w:rsid w:val="00094413"/>
     <w:rsid w:val="00095003"/>
     <w:rsid w:val="000956F9"/>
     <w:rsid w:val="00096201"/>
     <w:rsid w:val="00096641"/>
     <w:rsid w:val="00096AAA"/>
     <w:rsid w:val="00096D1A"/>
     <w:rsid w:val="00097223"/>
     <w:rsid w:val="000A0043"/>
     <w:rsid w:val="000A0543"/>
     <w:rsid w:val="000A085F"/>
     <w:rsid w:val="000A087A"/>
     <w:rsid w:val="000A09C1"/>
     <w:rsid w:val="000A10D7"/>
+    <w:rsid w:val="000A408C"/>
     <w:rsid w:val="000A48BD"/>
     <w:rsid w:val="000A5BFA"/>
     <w:rsid w:val="000A5F4B"/>
     <w:rsid w:val="000A6336"/>
     <w:rsid w:val="000A63A0"/>
     <w:rsid w:val="000A6A51"/>
     <w:rsid w:val="000B1251"/>
     <w:rsid w:val="000B157F"/>
     <w:rsid w:val="000B274C"/>
     <w:rsid w:val="000B2A80"/>
     <w:rsid w:val="000B2C48"/>
     <w:rsid w:val="000B3881"/>
     <w:rsid w:val="000B3BCB"/>
     <w:rsid w:val="000B4E16"/>
     <w:rsid w:val="000B50C6"/>
     <w:rsid w:val="000B5198"/>
     <w:rsid w:val="000B526A"/>
     <w:rsid w:val="000B538A"/>
     <w:rsid w:val="000B6CF0"/>
     <w:rsid w:val="000C00E5"/>
     <w:rsid w:val="000C0822"/>
     <w:rsid w:val="000C0C79"/>
     <w:rsid w:val="000C0DFD"/>
     <w:rsid w:val="000C1061"/>
     <w:rsid w:val="000C15B5"/>
@@ -6620,50 +6622,51 @@
     <w:rsid w:val="00112C4D"/>
     <w:rsid w:val="00113022"/>
     <w:rsid w:val="001131E3"/>
     <w:rsid w:val="00113445"/>
     <w:rsid w:val="00116BCB"/>
     <w:rsid w:val="00116BF7"/>
     <w:rsid w:val="00117149"/>
     <w:rsid w:val="0011750E"/>
     <w:rsid w:val="00117A2E"/>
     <w:rsid w:val="00117AA9"/>
     <w:rsid w:val="00117C4D"/>
     <w:rsid w:val="00117CEA"/>
     <w:rsid w:val="00121C41"/>
     <w:rsid w:val="00122030"/>
     <w:rsid w:val="001234CA"/>
     <w:rsid w:val="001238CA"/>
     <w:rsid w:val="00123DA9"/>
     <w:rsid w:val="00124171"/>
     <w:rsid w:val="0012434A"/>
     <w:rsid w:val="00125452"/>
     <w:rsid w:val="0012549C"/>
     <w:rsid w:val="001258B8"/>
     <w:rsid w:val="00126841"/>
     <w:rsid w:val="00126EB6"/>
     <w:rsid w:val="0012705E"/>
+    <w:rsid w:val="00127289"/>
     <w:rsid w:val="00130301"/>
     <w:rsid w:val="00131140"/>
     <w:rsid w:val="001314EF"/>
     <w:rsid w:val="001317B0"/>
     <w:rsid w:val="00132042"/>
     <w:rsid w:val="001321A5"/>
     <w:rsid w:val="001324C9"/>
     <w:rsid w:val="00132FDD"/>
     <w:rsid w:val="001334F5"/>
     <w:rsid w:val="0013386A"/>
     <w:rsid w:val="00134A3D"/>
     <w:rsid w:val="00136174"/>
     <w:rsid w:val="001363F0"/>
     <w:rsid w:val="001367A7"/>
     <w:rsid w:val="001377A0"/>
     <w:rsid w:val="001401FD"/>
     <w:rsid w:val="0014079A"/>
     <w:rsid w:val="00140F42"/>
     <w:rsid w:val="00141043"/>
     <w:rsid w:val="001435F4"/>
     <w:rsid w:val="001438FF"/>
     <w:rsid w:val="00145F9D"/>
     <w:rsid w:val="001467F9"/>
     <w:rsid w:val="00146D40"/>
     <w:rsid w:val="00147387"/>
@@ -6822,50 +6825,51 @@
     <w:rsid w:val="00211FB0"/>
     <w:rsid w:val="00212CAB"/>
     <w:rsid w:val="00213570"/>
     <w:rsid w:val="002144CB"/>
     <w:rsid w:val="002148A0"/>
     <w:rsid w:val="0021643D"/>
     <w:rsid w:val="00216EF7"/>
     <w:rsid w:val="00216F4E"/>
     <w:rsid w:val="00217A18"/>
     <w:rsid w:val="00217C90"/>
     <w:rsid w:val="00220042"/>
     <w:rsid w:val="0022019C"/>
     <w:rsid w:val="002225DF"/>
     <w:rsid w:val="00222AF3"/>
     <w:rsid w:val="0022344C"/>
     <w:rsid w:val="00223A0A"/>
     <w:rsid w:val="00223C8F"/>
     <w:rsid w:val="00223CC8"/>
     <w:rsid w:val="00223F89"/>
     <w:rsid w:val="00224388"/>
     <w:rsid w:val="00224A25"/>
     <w:rsid w:val="0022536F"/>
     <w:rsid w:val="00230052"/>
     <w:rsid w:val="002309A3"/>
     <w:rsid w:val="00230C64"/>
+    <w:rsid w:val="00230FDD"/>
     <w:rsid w:val="00231C3F"/>
     <w:rsid w:val="00232382"/>
     <w:rsid w:val="00232483"/>
     <w:rsid w:val="00232538"/>
     <w:rsid w:val="002326B2"/>
     <w:rsid w:val="00232B04"/>
     <w:rsid w:val="00232B39"/>
     <w:rsid w:val="00234F1D"/>
     <w:rsid w:val="002350D8"/>
     <w:rsid w:val="002358C5"/>
     <w:rsid w:val="00236572"/>
     <w:rsid w:val="0023686B"/>
     <w:rsid w:val="00240461"/>
     <w:rsid w:val="00240EAB"/>
     <w:rsid w:val="002410F4"/>
     <w:rsid w:val="0024162E"/>
     <w:rsid w:val="00241783"/>
     <w:rsid w:val="00242899"/>
     <w:rsid w:val="0024479A"/>
     <w:rsid w:val="00245F34"/>
     <w:rsid w:val="002464A2"/>
     <w:rsid w:val="00246BB2"/>
     <w:rsid w:val="00246BFB"/>
     <w:rsid w:val="00247161"/>
     <w:rsid w:val="00247336"/>
@@ -6975,50 +6979,51 @@
     <w:rsid w:val="002D0B38"/>
     <w:rsid w:val="002D2321"/>
     <w:rsid w:val="002D2E10"/>
     <w:rsid w:val="002D33D7"/>
     <w:rsid w:val="002D3865"/>
     <w:rsid w:val="002D3B8D"/>
     <w:rsid w:val="002D3E6E"/>
     <w:rsid w:val="002D5C71"/>
     <w:rsid w:val="002D6731"/>
     <w:rsid w:val="002E0A31"/>
     <w:rsid w:val="002E0BF9"/>
     <w:rsid w:val="002E1383"/>
     <w:rsid w:val="002E13E7"/>
     <w:rsid w:val="002E16DE"/>
     <w:rsid w:val="002E3EE1"/>
     <w:rsid w:val="002E4466"/>
     <w:rsid w:val="002E46F6"/>
     <w:rsid w:val="002E4D9C"/>
     <w:rsid w:val="002E5766"/>
     <w:rsid w:val="002E65A0"/>
     <w:rsid w:val="002F0528"/>
     <w:rsid w:val="002F0651"/>
     <w:rsid w:val="002F0C3B"/>
     <w:rsid w:val="002F0F4D"/>
     <w:rsid w:val="002F11B2"/>
+    <w:rsid w:val="002F1507"/>
     <w:rsid w:val="002F2A47"/>
     <w:rsid w:val="002F3B9F"/>
     <w:rsid w:val="002F3E30"/>
     <w:rsid w:val="002F4F0C"/>
     <w:rsid w:val="002F55D0"/>
     <w:rsid w:val="002F5807"/>
     <w:rsid w:val="002F5CB2"/>
     <w:rsid w:val="002F64B7"/>
     <w:rsid w:val="002F653D"/>
     <w:rsid w:val="002F6717"/>
     <w:rsid w:val="002F690D"/>
     <w:rsid w:val="002F7424"/>
     <w:rsid w:val="002F7BC3"/>
     <w:rsid w:val="00300B21"/>
     <w:rsid w:val="00300B53"/>
     <w:rsid w:val="00301D6D"/>
     <w:rsid w:val="00301D8C"/>
     <w:rsid w:val="00302850"/>
     <w:rsid w:val="00303B97"/>
     <w:rsid w:val="003040D1"/>
     <w:rsid w:val="00304334"/>
     <w:rsid w:val="003056B6"/>
     <w:rsid w:val="00305DC2"/>
     <w:rsid w:val="003066D6"/>
     <w:rsid w:val="003102A6"/>
@@ -7802,94 +7807,96 @@
     <w:rsid w:val="006749FC"/>
     <w:rsid w:val="00674A3A"/>
     <w:rsid w:val="00677EF2"/>
     <w:rsid w:val="00680BD2"/>
     <w:rsid w:val="0068274D"/>
     <w:rsid w:val="00683362"/>
     <w:rsid w:val="0068349C"/>
     <w:rsid w:val="00683EFE"/>
     <w:rsid w:val="00684B50"/>
     <w:rsid w:val="00684BD4"/>
     <w:rsid w:val="006855C3"/>
     <w:rsid w:val="00685B63"/>
     <w:rsid w:val="00685BE1"/>
     <w:rsid w:val="006867B5"/>
     <w:rsid w:val="0068732C"/>
     <w:rsid w:val="0069011A"/>
     <w:rsid w:val="00690DCB"/>
     <w:rsid w:val="0069166A"/>
     <w:rsid w:val="00691D8E"/>
     <w:rsid w:val="00692980"/>
     <w:rsid w:val="00692D60"/>
     <w:rsid w:val="00693903"/>
     <w:rsid w:val="00693A55"/>
     <w:rsid w:val="00694917"/>
     <w:rsid w:val="006951D0"/>
+    <w:rsid w:val="006956B2"/>
     <w:rsid w:val="00695C80"/>
     <w:rsid w:val="006966C9"/>
     <w:rsid w:val="00697381"/>
     <w:rsid w:val="006976A0"/>
     <w:rsid w:val="00697F89"/>
     <w:rsid w:val="006A0548"/>
     <w:rsid w:val="006A1014"/>
     <w:rsid w:val="006A18C1"/>
     <w:rsid w:val="006A18E2"/>
     <w:rsid w:val="006A2975"/>
     <w:rsid w:val="006A357F"/>
     <w:rsid w:val="006A37C1"/>
     <w:rsid w:val="006A47BF"/>
     <w:rsid w:val="006A49CC"/>
     <w:rsid w:val="006A4E97"/>
     <w:rsid w:val="006A73CD"/>
     <w:rsid w:val="006A7524"/>
     <w:rsid w:val="006A7AAE"/>
     <w:rsid w:val="006A7F97"/>
     <w:rsid w:val="006B05CB"/>
     <w:rsid w:val="006B0F64"/>
     <w:rsid w:val="006B12CE"/>
     <w:rsid w:val="006B18A5"/>
     <w:rsid w:val="006B2134"/>
     <w:rsid w:val="006B3348"/>
     <w:rsid w:val="006B3CF1"/>
     <w:rsid w:val="006B4531"/>
     <w:rsid w:val="006B4B8B"/>
     <w:rsid w:val="006B54A6"/>
     <w:rsid w:val="006B5760"/>
     <w:rsid w:val="006B5A84"/>
     <w:rsid w:val="006B5FB8"/>
     <w:rsid w:val="006B5FFE"/>
     <w:rsid w:val="006B642F"/>
     <w:rsid w:val="006B6768"/>
     <w:rsid w:val="006B7201"/>
     <w:rsid w:val="006C0601"/>
     <w:rsid w:val="006C0686"/>
     <w:rsid w:val="006C0E8B"/>
     <w:rsid w:val="006C1122"/>
     <w:rsid w:val="006C18D6"/>
     <w:rsid w:val="006C2A8B"/>
     <w:rsid w:val="006C3936"/>
     <w:rsid w:val="006C3E71"/>
+    <w:rsid w:val="006C429F"/>
     <w:rsid w:val="006C4448"/>
     <w:rsid w:val="006C5159"/>
     <w:rsid w:val="006C5EA7"/>
     <w:rsid w:val="006C6BE8"/>
     <w:rsid w:val="006D0EAB"/>
     <w:rsid w:val="006D14FF"/>
     <w:rsid w:val="006D1777"/>
     <w:rsid w:val="006D1DC6"/>
     <w:rsid w:val="006D2B71"/>
     <w:rsid w:val="006D3C1E"/>
     <w:rsid w:val="006D3CAD"/>
     <w:rsid w:val="006D4565"/>
     <w:rsid w:val="006D5BF3"/>
     <w:rsid w:val="006D5C57"/>
     <w:rsid w:val="006D5E1C"/>
     <w:rsid w:val="006D6FDF"/>
     <w:rsid w:val="006D7530"/>
     <w:rsid w:val="006D7D51"/>
     <w:rsid w:val="006D7E45"/>
     <w:rsid w:val="006D7FC5"/>
     <w:rsid w:val="006E1222"/>
     <w:rsid w:val="006E1956"/>
     <w:rsid w:val="006E3B09"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E6AE9"/>
@@ -8209,50 +8216,51 @@
     <w:rsid w:val="008616E7"/>
     <w:rsid w:val="008626BD"/>
     <w:rsid w:val="00862F9A"/>
     <w:rsid w:val="00864A11"/>
     <w:rsid w:val="00864C00"/>
     <w:rsid w:val="00865163"/>
     <w:rsid w:val="00865AAF"/>
     <w:rsid w:val="00865B93"/>
     <w:rsid w:val="00867F09"/>
     <w:rsid w:val="00867FCA"/>
     <w:rsid w:val="00867FDC"/>
     <w:rsid w:val="0087051D"/>
     <w:rsid w:val="00871324"/>
     <w:rsid w:val="0087160E"/>
     <w:rsid w:val="00871F58"/>
     <w:rsid w:val="00872568"/>
     <w:rsid w:val="00872E7A"/>
     <w:rsid w:val="0087324D"/>
     <w:rsid w:val="00873E82"/>
     <w:rsid w:val="0087462E"/>
     <w:rsid w:val="00875206"/>
     <w:rsid w:val="0087529A"/>
     <w:rsid w:val="008752C2"/>
     <w:rsid w:val="0087538C"/>
     <w:rsid w:val="0087578D"/>
+    <w:rsid w:val="00875EF4"/>
     <w:rsid w:val="00876D1E"/>
     <w:rsid w:val="008818D2"/>
     <w:rsid w:val="0088222A"/>
     <w:rsid w:val="00882B49"/>
     <w:rsid w:val="0088359E"/>
     <w:rsid w:val="00883711"/>
     <w:rsid w:val="00883842"/>
     <w:rsid w:val="008844FF"/>
     <w:rsid w:val="008845F9"/>
     <w:rsid w:val="00884A16"/>
     <w:rsid w:val="00884C85"/>
     <w:rsid w:val="00884DA8"/>
     <w:rsid w:val="00885911"/>
     <w:rsid w:val="00885AEE"/>
     <w:rsid w:val="00885C2C"/>
     <w:rsid w:val="008864DD"/>
     <w:rsid w:val="00886C43"/>
     <w:rsid w:val="00886DD3"/>
     <w:rsid w:val="00887BAE"/>
     <w:rsid w:val="00887CB7"/>
     <w:rsid w:val="008901F6"/>
     <w:rsid w:val="008915AB"/>
     <w:rsid w:val="008916EA"/>
     <w:rsid w:val="008939EF"/>
     <w:rsid w:val="0089456A"/>
@@ -8276,50 +8284,51 @@
     <w:rsid w:val="008A7CB7"/>
     <w:rsid w:val="008B04A7"/>
     <w:rsid w:val="008B0CE8"/>
     <w:rsid w:val="008B199F"/>
     <w:rsid w:val="008B3623"/>
     <w:rsid w:val="008B3A49"/>
     <w:rsid w:val="008B4309"/>
     <w:rsid w:val="008B457E"/>
     <w:rsid w:val="008B5453"/>
     <w:rsid w:val="008B62A3"/>
     <w:rsid w:val="008B6311"/>
     <w:rsid w:val="008B7EB3"/>
     <w:rsid w:val="008C014C"/>
     <w:rsid w:val="008C1F2F"/>
     <w:rsid w:val="008C2781"/>
     <w:rsid w:val="008C296E"/>
     <w:rsid w:val="008C2D57"/>
     <w:rsid w:val="008C325C"/>
     <w:rsid w:val="008C3FD7"/>
     <w:rsid w:val="008C4306"/>
     <w:rsid w:val="008C542A"/>
     <w:rsid w:val="008C58A6"/>
     <w:rsid w:val="008C5C81"/>
     <w:rsid w:val="008C608E"/>
     <w:rsid w:val="008C6A34"/>
+    <w:rsid w:val="008C7402"/>
     <w:rsid w:val="008C77CE"/>
     <w:rsid w:val="008C7D6A"/>
     <w:rsid w:val="008D0356"/>
     <w:rsid w:val="008D06BD"/>
     <w:rsid w:val="008D0F7E"/>
     <w:rsid w:val="008D1F7F"/>
     <w:rsid w:val="008D2296"/>
     <w:rsid w:val="008D2FF4"/>
     <w:rsid w:val="008D33E1"/>
     <w:rsid w:val="008D50C8"/>
     <w:rsid w:val="008D6B9D"/>
     <w:rsid w:val="008D732B"/>
     <w:rsid w:val="008D7821"/>
     <w:rsid w:val="008E0469"/>
     <w:rsid w:val="008E06FC"/>
     <w:rsid w:val="008E0CF1"/>
     <w:rsid w:val="008E1505"/>
     <w:rsid w:val="008E304A"/>
     <w:rsid w:val="008E3477"/>
     <w:rsid w:val="008E3D18"/>
     <w:rsid w:val="008E42CF"/>
     <w:rsid w:val="008E481E"/>
     <w:rsid w:val="008E4EB1"/>
     <w:rsid w:val="008E541C"/>
     <w:rsid w:val="008E6297"/>
@@ -8814,50 +8823,51 @@
     <w:rsid w:val="00B126B4"/>
     <w:rsid w:val="00B135EB"/>
     <w:rsid w:val="00B138C2"/>
     <w:rsid w:val="00B13AF0"/>
     <w:rsid w:val="00B13FCE"/>
     <w:rsid w:val="00B147B7"/>
     <w:rsid w:val="00B14958"/>
     <w:rsid w:val="00B15F77"/>
     <w:rsid w:val="00B164B5"/>
     <w:rsid w:val="00B166CE"/>
     <w:rsid w:val="00B17F19"/>
     <w:rsid w:val="00B2042A"/>
     <w:rsid w:val="00B217F8"/>
     <w:rsid w:val="00B2332B"/>
     <w:rsid w:val="00B2437C"/>
     <w:rsid w:val="00B251F6"/>
     <w:rsid w:val="00B252C2"/>
     <w:rsid w:val="00B25BB9"/>
     <w:rsid w:val="00B26966"/>
     <w:rsid w:val="00B300B2"/>
     <w:rsid w:val="00B30261"/>
     <w:rsid w:val="00B30905"/>
     <w:rsid w:val="00B310EE"/>
     <w:rsid w:val="00B31FD6"/>
     <w:rsid w:val="00B33971"/>
+    <w:rsid w:val="00B3425A"/>
     <w:rsid w:val="00B3495D"/>
     <w:rsid w:val="00B34CFE"/>
     <w:rsid w:val="00B355DE"/>
     <w:rsid w:val="00B35D80"/>
     <w:rsid w:val="00B36319"/>
     <w:rsid w:val="00B373D1"/>
     <w:rsid w:val="00B4068B"/>
     <w:rsid w:val="00B4115C"/>
     <w:rsid w:val="00B411E2"/>
     <w:rsid w:val="00B417DA"/>
     <w:rsid w:val="00B42672"/>
     <w:rsid w:val="00B430B2"/>
     <w:rsid w:val="00B4367F"/>
     <w:rsid w:val="00B4534D"/>
     <w:rsid w:val="00B453DE"/>
     <w:rsid w:val="00B45805"/>
     <w:rsid w:val="00B45A0C"/>
     <w:rsid w:val="00B476AE"/>
     <w:rsid w:val="00B479DC"/>
     <w:rsid w:val="00B47C4F"/>
     <w:rsid w:val="00B50C72"/>
     <w:rsid w:val="00B5184B"/>
     <w:rsid w:val="00B51A96"/>
     <w:rsid w:val="00B52682"/>
     <w:rsid w:val="00B52D60"/>
@@ -8991,50 +9001,51 @@
     <w:rsid w:val="00BE475A"/>
     <w:rsid w:val="00BE4A38"/>
     <w:rsid w:val="00BE531C"/>
     <w:rsid w:val="00BE6486"/>
     <w:rsid w:val="00BE6660"/>
     <w:rsid w:val="00BE70B0"/>
     <w:rsid w:val="00BE73B9"/>
     <w:rsid w:val="00BE77AC"/>
     <w:rsid w:val="00BF0B09"/>
     <w:rsid w:val="00BF1719"/>
     <w:rsid w:val="00BF2413"/>
     <w:rsid w:val="00BF26C9"/>
     <w:rsid w:val="00BF3425"/>
     <w:rsid w:val="00BF3D50"/>
     <w:rsid w:val="00BF42A8"/>
     <w:rsid w:val="00BF4386"/>
     <w:rsid w:val="00BF449F"/>
     <w:rsid w:val="00BF4783"/>
     <w:rsid w:val="00BF4C24"/>
     <w:rsid w:val="00BF4DAC"/>
     <w:rsid w:val="00BF548B"/>
     <w:rsid w:val="00BF6451"/>
     <w:rsid w:val="00BF7184"/>
     <w:rsid w:val="00BF71B7"/>
     <w:rsid w:val="00BF786C"/>
+    <w:rsid w:val="00C012C2"/>
     <w:rsid w:val="00C013CF"/>
     <w:rsid w:val="00C01FB7"/>
     <w:rsid w:val="00C029DD"/>
     <w:rsid w:val="00C038DA"/>
     <w:rsid w:val="00C04F01"/>
     <w:rsid w:val="00C0554A"/>
     <w:rsid w:val="00C05CD2"/>
     <w:rsid w:val="00C101B4"/>
     <w:rsid w:val="00C1213A"/>
     <w:rsid w:val="00C126B8"/>
     <w:rsid w:val="00C127CA"/>
     <w:rsid w:val="00C12D36"/>
     <w:rsid w:val="00C13381"/>
     <w:rsid w:val="00C136D5"/>
     <w:rsid w:val="00C1374E"/>
     <w:rsid w:val="00C14C10"/>
     <w:rsid w:val="00C1572B"/>
     <w:rsid w:val="00C1636D"/>
     <w:rsid w:val="00C16C39"/>
     <w:rsid w:val="00C1703C"/>
     <w:rsid w:val="00C17230"/>
     <w:rsid w:val="00C20053"/>
     <w:rsid w:val="00C20C83"/>
     <w:rsid w:val="00C221F4"/>
     <w:rsid w:val="00C23469"/>
@@ -9048,96 +9059,99 @@
     <w:rsid w:val="00C27404"/>
     <w:rsid w:val="00C27499"/>
     <w:rsid w:val="00C2750E"/>
     <w:rsid w:val="00C278FF"/>
     <w:rsid w:val="00C279C9"/>
     <w:rsid w:val="00C27C95"/>
     <w:rsid w:val="00C303D3"/>
     <w:rsid w:val="00C30B68"/>
     <w:rsid w:val="00C3188C"/>
     <w:rsid w:val="00C3245F"/>
     <w:rsid w:val="00C329A4"/>
     <w:rsid w:val="00C33B79"/>
     <w:rsid w:val="00C3412B"/>
     <w:rsid w:val="00C34F8D"/>
     <w:rsid w:val="00C35704"/>
     <w:rsid w:val="00C3571C"/>
     <w:rsid w:val="00C35E89"/>
     <w:rsid w:val="00C360BF"/>
     <w:rsid w:val="00C3666E"/>
     <w:rsid w:val="00C36A33"/>
     <w:rsid w:val="00C37EFC"/>
     <w:rsid w:val="00C4138F"/>
     <w:rsid w:val="00C41448"/>
     <w:rsid w:val="00C41598"/>
     <w:rsid w:val="00C419F2"/>
+    <w:rsid w:val="00C41A24"/>
     <w:rsid w:val="00C4268F"/>
     <w:rsid w:val="00C429F3"/>
     <w:rsid w:val="00C42C0C"/>
     <w:rsid w:val="00C4376C"/>
     <w:rsid w:val="00C43ABD"/>
     <w:rsid w:val="00C43F47"/>
     <w:rsid w:val="00C44C40"/>
     <w:rsid w:val="00C456D9"/>
     <w:rsid w:val="00C46854"/>
     <w:rsid w:val="00C47EED"/>
     <w:rsid w:val="00C506F0"/>
     <w:rsid w:val="00C509AF"/>
     <w:rsid w:val="00C50B42"/>
     <w:rsid w:val="00C50C5D"/>
     <w:rsid w:val="00C50F7B"/>
     <w:rsid w:val="00C5209E"/>
     <w:rsid w:val="00C52815"/>
     <w:rsid w:val="00C5293D"/>
     <w:rsid w:val="00C537FB"/>
     <w:rsid w:val="00C5410B"/>
     <w:rsid w:val="00C54244"/>
     <w:rsid w:val="00C54F52"/>
     <w:rsid w:val="00C550F4"/>
     <w:rsid w:val="00C5510A"/>
     <w:rsid w:val="00C557F0"/>
     <w:rsid w:val="00C55C40"/>
     <w:rsid w:val="00C55C47"/>
     <w:rsid w:val="00C567D4"/>
     <w:rsid w:val="00C567FC"/>
     <w:rsid w:val="00C56CEC"/>
     <w:rsid w:val="00C56F83"/>
     <w:rsid w:val="00C5769C"/>
     <w:rsid w:val="00C57DA5"/>
     <w:rsid w:val="00C6036E"/>
     <w:rsid w:val="00C604D6"/>
     <w:rsid w:val="00C60ABD"/>
     <w:rsid w:val="00C6196C"/>
     <w:rsid w:val="00C61F85"/>
     <w:rsid w:val="00C61FC7"/>
     <w:rsid w:val="00C623D5"/>
     <w:rsid w:val="00C63BEB"/>
     <w:rsid w:val="00C642BF"/>
+    <w:rsid w:val="00C64F52"/>
     <w:rsid w:val="00C65323"/>
     <w:rsid w:val="00C65396"/>
     <w:rsid w:val="00C65A2C"/>
     <w:rsid w:val="00C65EC9"/>
+    <w:rsid w:val="00C663E0"/>
     <w:rsid w:val="00C67496"/>
     <w:rsid w:val="00C67B2A"/>
     <w:rsid w:val="00C7088C"/>
     <w:rsid w:val="00C70F23"/>
     <w:rsid w:val="00C71705"/>
     <w:rsid w:val="00C7197D"/>
     <w:rsid w:val="00C7256E"/>
     <w:rsid w:val="00C72C42"/>
     <w:rsid w:val="00C72DD8"/>
     <w:rsid w:val="00C72DFB"/>
     <w:rsid w:val="00C73435"/>
     <w:rsid w:val="00C73486"/>
     <w:rsid w:val="00C73D83"/>
     <w:rsid w:val="00C74887"/>
     <w:rsid w:val="00C7517D"/>
     <w:rsid w:val="00C76BF9"/>
     <w:rsid w:val="00C7778E"/>
     <w:rsid w:val="00C80A7F"/>
     <w:rsid w:val="00C822F9"/>
     <w:rsid w:val="00C834A9"/>
     <w:rsid w:val="00C836E0"/>
     <w:rsid w:val="00C85A60"/>
     <w:rsid w:val="00C87819"/>
     <w:rsid w:val="00C878C0"/>
     <w:rsid w:val="00C904B2"/>
@@ -9468,50 +9482,51 @@
     <w:rsid w:val="00E037D6"/>
     <w:rsid w:val="00E03A7A"/>
     <w:rsid w:val="00E0456C"/>
     <w:rsid w:val="00E0539D"/>
     <w:rsid w:val="00E058CE"/>
     <w:rsid w:val="00E05F55"/>
     <w:rsid w:val="00E07009"/>
     <w:rsid w:val="00E070FF"/>
     <w:rsid w:val="00E10590"/>
     <w:rsid w:val="00E108F4"/>
     <w:rsid w:val="00E114E7"/>
     <w:rsid w:val="00E12B34"/>
     <w:rsid w:val="00E1301C"/>
     <w:rsid w:val="00E131D0"/>
     <w:rsid w:val="00E137B8"/>
     <w:rsid w:val="00E15259"/>
     <w:rsid w:val="00E15CF4"/>
     <w:rsid w:val="00E164E0"/>
     <w:rsid w:val="00E179C4"/>
     <w:rsid w:val="00E20544"/>
     <w:rsid w:val="00E20AFA"/>
     <w:rsid w:val="00E240E7"/>
     <w:rsid w:val="00E24AB5"/>
     <w:rsid w:val="00E25C14"/>
     <w:rsid w:val="00E275F1"/>
+    <w:rsid w:val="00E276B8"/>
     <w:rsid w:val="00E27F91"/>
     <w:rsid w:val="00E326CA"/>
     <w:rsid w:val="00E343A9"/>
     <w:rsid w:val="00E3462D"/>
     <w:rsid w:val="00E34701"/>
     <w:rsid w:val="00E34E80"/>
     <w:rsid w:val="00E34FD4"/>
     <w:rsid w:val="00E35099"/>
     <w:rsid w:val="00E35217"/>
     <w:rsid w:val="00E357FF"/>
     <w:rsid w:val="00E3623E"/>
     <w:rsid w:val="00E36F89"/>
     <w:rsid w:val="00E3706F"/>
     <w:rsid w:val="00E3762F"/>
     <w:rsid w:val="00E37A60"/>
     <w:rsid w:val="00E37A7B"/>
     <w:rsid w:val="00E401EE"/>
     <w:rsid w:val="00E40D8F"/>
     <w:rsid w:val="00E43076"/>
     <w:rsid w:val="00E43303"/>
     <w:rsid w:val="00E43828"/>
     <w:rsid w:val="00E43E73"/>
     <w:rsid w:val="00E45C73"/>
     <w:rsid w:val="00E46875"/>
     <w:rsid w:val="00E5082A"/>
@@ -9571,50 +9586,51 @@
     <w:rsid w:val="00E85627"/>
     <w:rsid w:val="00E85858"/>
     <w:rsid w:val="00E86868"/>
     <w:rsid w:val="00E86BF0"/>
     <w:rsid w:val="00E879B1"/>
     <w:rsid w:val="00E87F8B"/>
     <w:rsid w:val="00E90114"/>
     <w:rsid w:val="00E90154"/>
     <w:rsid w:val="00E90438"/>
     <w:rsid w:val="00E91509"/>
     <w:rsid w:val="00E918BC"/>
     <w:rsid w:val="00E955B8"/>
     <w:rsid w:val="00E9695C"/>
     <w:rsid w:val="00EA0055"/>
     <w:rsid w:val="00EA0DAA"/>
     <w:rsid w:val="00EA203D"/>
     <w:rsid w:val="00EA30B4"/>
     <w:rsid w:val="00EA4245"/>
     <w:rsid w:val="00EA5170"/>
     <w:rsid w:val="00EA5474"/>
     <w:rsid w:val="00EA5F9F"/>
     <w:rsid w:val="00EA6C49"/>
     <w:rsid w:val="00EA71D0"/>
     <w:rsid w:val="00EB0166"/>
     <w:rsid w:val="00EB0A26"/>
+    <w:rsid w:val="00EB0A4F"/>
     <w:rsid w:val="00EB29D9"/>
     <w:rsid w:val="00EB29F5"/>
     <w:rsid w:val="00EB2D6C"/>
     <w:rsid w:val="00EB2E59"/>
     <w:rsid w:val="00EB2F75"/>
     <w:rsid w:val="00EB3076"/>
     <w:rsid w:val="00EB31A3"/>
     <w:rsid w:val="00EB3637"/>
     <w:rsid w:val="00EB3FBE"/>
     <w:rsid w:val="00EB4104"/>
     <w:rsid w:val="00EB4935"/>
     <w:rsid w:val="00EB62C0"/>
     <w:rsid w:val="00EB66E7"/>
     <w:rsid w:val="00EB6A0A"/>
     <w:rsid w:val="00EB770F"/>
     <w:rsid w:val="00EB7F8E"/>
     <w:rsid w:val="00EC13CB"/>
     <w:rsid w:val="00EC1690"/>
     <w:rsid w:val="00EC1B22"/>
     <w:rsid w:val="00EC1B9C"/>
     <w:rsid w:val="00EC3D37"/>
     <w:rsid w:val="00EC4265"/>
     <w:rsid w:val="00EC5187"/>
     <w:rsid w:val="00EC51B5"/>
     <w:rsid w:val="00EC5D04"/>
@@ -9663,50 +9679,51 @@
     <w:rsid w:val="00EF799A"/>
     <w:rsid w:val="00F00502"/>
     <w:rsid w:val="00F00532"/>
     <w:rsid w:val="00F00795"/>
     <w:rsid w:val="00F00F5E"/>
     <w:rsid w:val="00F014CA"/>
     <w:rsid w:val="00F018D2"/>
     <w:rsid w:val="00F023F3"/>
     <w:rsid w:val="00F03256"/>
     <w:rsid w:val="00F0332D"/>
     <w:rsid w:val="00F03A94"/>
     <w:rsid w:val="00F03E4F"/>
     <w:rsid w:val="00F0404C"/>
     <w:rsid w:val="00F05EC1"/>
     <w:rsid w:val="00F06D60"/>
     <w:rsid w:val="00F06FB3"/>
     <w:rsid w:val="00F0758B"/>
     <w:rsid w:val="00F076DB"/>
     <w:rsid w:val="00F0BAD8"/>
     <w:rsid w:val="00F10D5F"/>
     <w:rsid w:val="00F118F7"/>
     <w:rsid w:val="00F11B99"/>
     <w:rsid w:val="00F1216E"/>
     <w:rsid w:val="00F13174"/>
     <w:rsid w:val="00F13446"/>
+    <w:rsid w:val="00F13CE4"/>
     <w:rsid w:val="00F149E9"/>
     <w:rsid w:val="00F15C1E"/>
     <w:rsid w:val="00F17795"/>
     <w:rsid w:val="00F21A7F"/>
     <w:rsid w:val="00F21BE6"/>
     <w:rsid w:val="00F22936"/>
     <w:rsid w:val="00F2386A"/>
     <w:rsid w:val="00F24BEF"/>
     <w:rsid w:val="00F25176"/>
     <w:rsid w:val="00F25A04"/>
     <w:rsid w:val="00F25F6D"/>
     <w:rsid w:val="00F27A3F"/>
     <w:rsid w:val="00F27E1E"/>
     <w:rsid w:val="00F30872"/>
     <w:rsid w:val="00F312B3"/>
     <w:rsid w:val="00F31435"/>
     <w:rsid w:val="00F31C3E"/>
     <w:rsid w:val="00F31C70"/>
     <w:rsid w:val="00F31FB5"/>
     <w:rsid w:val="00F328B5"/>
     <w:rsid w:val="00F3360C"/>
     <w:rsid w:val="00F33E7A"/>
     <w:rsid w:val="00F343D1"/>
     <w:rsid w:val="00F34BE3"/>
     <w:rsid w:val="00F366DE"/>
@@ -9826,50 +9843,51 @@
     <w:rsid w:val="00FD6B8F"/>
     <w:rsid w:val="00FD6D0A"/>
     <w:rsid w:val="00FD6D9D"/>
     <w:rsid w:val="00FD7457"/>
     <w:rsid w:val="00FE1077"/>
     <w:rsid w:val="00FE1B05"/>
     <w:rsid w:val="00FE2D48"/>
     <w:rsid w:val="00FE3647"/>
     <w:rsid w:val="00FE4F12"/>
     <w:rsid w:val="00FE5711"/>
     <w:rsid w:val="00FE5733"/>
     <w:rsid w:val="00FE5FA6"/>
     <w:rsid w:val="00FE6DDC"/>
     <w:rsid w:val="00FE6ED4"/>
     <w:rsid w:val="00FE6F18"/>
     <w:rsid w:val="00FF1256"/>
     <w:rsid w:val="00FF19D9"/>
     <w:rsid w:val="00FF1ADE"/>
     <w:rsid w:val="00FF2366"/>
     <w:rsid w:val="00FF24C7"/>
     <w:rsid w:val="00FF3127"/>
     <w:rsid w:val="00FF3544"/>
     <w:rsid w:val="00FF3720"/>
     <w:rsid w:val="00FF4621"/>
     <w:rsid w:val="00FF46D7"/>
+    <w:rsid w:val="00FF6294"/>
     <w:rsid w:val="00FF75D7"/>
     <w:rsid w:val="00FF7E72"/>
     <w:rsid w:val="010729B4"/>
     <w:rsid w:val="0127D0B8"/>
     <w:rsid w:val="01A046B7"/>
     <w:rsid w:val="0253CC88"/>
     <w:rsid w:val="028C8B39"/>
     <w:rsid w:val="02926514"/>
     <w:rsid w:val="029E6A2B"/>
     <w:rsid w:val="031964C6"/>
     <w:rsid w:val="03DDAC37"/>
     <w:rsid w:val="03EA7D7A"/>
     <w:rsid w:val="03FA210D"/>
     <w:rsid w:val="04285B9A"/>
     <w:rsid w:val="04843D9F"/>
     <w:rsid w:val="0513D794"/>
     <w:rsid w:val="05C96E5E"/>
     <w:rsid w:val="060AED41"/>
     <w:rsid w:val="060DC678"/>
     <w:rsid w:val="06B06E03"/>
     <w:rsid w:val="07A99E36"/>
     <w:rsid w:val="07C76C47"/>
     <w:rsid w:val="07F2D340"/>
     <w:rsid w:val="080A7F67"/>
     <w:rsid w:val="0832287B"/>
@@ -12247,71 +12265,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1699</Words>
-  <Characters>10364</Characters>
+  <Words>1771</Words>
+  <Characters>10473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>280</Lines>
-  <Paragraphs>140</Paragraphs>
+  <Lines>190</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11923</CharactersWithSpaces>
+  <CharactersWithSpaces>12143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>2026-04-22 Mötesanteckningar Referensgrupp SHVO</dc:title>
   <dc:subject/>
   <dc:creator>johanna.karlsson.deucher@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Krister Bergqvist</lastModifiedBy>
-  <revision>3</revision>
+  <revision>17</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>