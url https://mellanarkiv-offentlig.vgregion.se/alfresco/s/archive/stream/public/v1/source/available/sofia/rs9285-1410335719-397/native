--- v0 (2025-11-13)
+++ v1 (2026-11-05)
@@ -1,2442 +1,2445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30606"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vicno3\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{170227B9-7D38-4666-9256-CB7328070DFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Långtext" sheetId="2" r:id="rId1"/>
     <sheet name="Korttext" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Korttext!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1305" uniqueCount="783">
   <si>
+    <t>Västra Götalandsregionen</t>
+  </si>
+  <si>
+    <t>Marcus Edenström</t>
+  </si>
+  <si>
+    <t>Per Sjöli</t>
+  </si>
+  <si>
+    <t>Viktlista för VästraGötalandsregionen 2025</t>
+  </si>
+  <si>
+    <t>NordDRG - Öppenvård</t>
+  </si>
+  <si>
+    <t>DRG2025</t>
+  </si>
+  <si>
+    <t>DRGNamn2025</t>
+  </si>
+  <si>
+    <t>Vikt2025</t>
+  </si>
+  <si>
     <t>A15O</t>
   </si>
   <si>
+    <t>Intrakraniella åtgärder, öppenvård</t>
+  </si>
+  <si>
+    <t>A16O</t>
+  </si>
+  <si>
+    <t>Stereotaktisk intrakraniell strålbehandling, öppenvård</t>
+  </si>
+  <si>
+    <t>A20O</t>
+  </si>
+  <si>
+    <t>Implantation/byte av nervstimulator, öppenvård</t>
+  </si>
+  <si>
+    <t>A25O</t>
+  </si>
+  <si>
+    <t>Operationer på ryggmärg och närliggande vävnad, öppenvård</t>
+  </si>
+  <si>
+    <t>A28O</t>
+  </si>
+  <si>
+    <t>Operationer på extrakraniella kärl, öppenvård</t>
+  </si>
+  <si>
+    <t>A29O</t>
+  </si>
+  <si>
+    <t>Operationer på karpaltunnel, öppenvård</t>
+  </si>
+  <si>
+    <t>A35O</t>
+  </si>
+  <si>
+    <t>Operation vid sjukdom i hjärna och andra delar av nervsystemet, öppenvård</t>
+  </si>
+  <si>
+    <t>A79O</t>
+  </si>
+  <si>
+    <t>Läkemedelstillförsel i CNS, öppenvård</t>
+  </si>
+  <si>
+    <t>A80O</t>
+  </si>
+  <si>
+    <t>Lumbalpunktion, besök</t>
+  </si>
+  <si>
+    <t>B04O</t>
+  </si>
+  <si>
+    <t>Operationer på näthinna, öppenvård</t>
+  </si>
+  <si>
+    <t>B06O</t>
+  </si>
+  <si>
+    <t>Hornhinnetransplantation, öppenvård</t>
+  </si>
+  <si>
+    <t>B07O</t>
+  </si>
+  <si>
+    <t>Större operation för högt ögontryck, öppenvård</t>
+  </si>
+  <si>
+    <t>B08O</t>
+  </si>
+  <si>
+    <t>Annan operation för högt ögontryck, öppenvård</t>
+  </si>
+  <si>
+    <t>B09O</t>
+  </si>
+  <si>
+    <t>Operationer i orbita, öppenvård</t>
+  </si>
+  <si>
+    <t>B12P</t>
+  </si>
+  <si>
+    <t>Bilateral linsoperation utom discission av sekundär katarakt, öppenvård</t>
+  </si>
+  <si>
+    <t>B12Q</t>
+  </si>
+  <si>
+    <t>Ensidig linsoperation utom discission av sekundär katarakt, öppenvård</t>
+  </si>
+  <si>
+    <t>B16O</t>
+  </si>
+  <si>
+    <t>Operation för skelning , öppenvård</t>
+  </si>
+  <si>
+    <t>B17O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid problem i ögonregionen, öppenvård</t>
+  </si>
+  <si>
+    <t>B20O</t>
+  </si>
+  <si>
+    <t>Intraokulära operationer utom på näthinna och lins, öppenvård</t>
+  </si>
+  <si>
+    <t>B75O</t>
+  </si>
+  <si>
+    <t>Ögondiagnostik med större undersökning, besök</t>
+  </si>
+  <si>
+    <t>B76O</t>
+  </si>
+  <si>
+    <t>Ögondiagnostik med biopsi, besök</t>
+  </si>
+  <si>
+    <t>B77O</t>
+  </si>
+  <si>
+    <t>Ögondiagnostik med annan undersökning, besök</t>
+  </si>
+  <si>
+    <t>B80O</t>
+  </si>
+  <si>
+    <t>Ögonåtgärder, terapeutiska, besök</t>
+  </si>
+  <si>
+    <t>B81O</t>
+  </si>
+  <si>
+    <t>Ögonfotografering, besök</t>
+  </si>
+  <si>
+    <t>C02O</t>
+  </si>
+  <si>
+    <t>Insättning av kokleaimplantat, öppenvård</t>
+  </si>
+  <si>
+    <t>C08O</t>
+  </si>
+  <si>
+    <t>Operationer på spottkörtel exkl avlägsnande, öppenvård</t>
+  </si>
+  <si>
+    <t>C10O</t>
+  </si>
+  <si>
+    <t>Operationer på bihålor, öppenvård</t>
+  </si>
+  <si>
+    <t>C11O</t>
+  </si>
+  <si>
+    <t>Insättning av benförankrad hörapparat, öppenvård</t>
+  </si>
+  <si>
+    <t>C12P</t>
+  </si>
+  <si>
+    <t>Bilateralt transkutant benförankrat hörselimplantat, öppenvård</t>
+  </si>
+  <si>
+    <t>C12Q</t>
+  </si>
+  <si>
+    <t>Ensidig transkutant benförankrat hörselimplantat, öppenvård</t>
+  </si>
+  <si>
+    <t>C13O</t>
+  </si>
+  <si>
+    <t>Operationer på hörselben och andra benstrukturer i örat, öppenvård</t>
+  </si>
+  <si>
+    <t>C15O</t>
+  </si>
+  <si>
+    <t>Diverse operationer vid öron-, näsa-, mun- och halssjukdomar, öppenvård</t>
+  </si>
+  <si>
+    <t>C16O</t>
+  </si>
+  <si>
+    <t>Diverse små operationer vid öron-, näsa-, mun- och halssjukdomar, öppenvård</t>
+  </si>
+  <si>
+    <t>C17O</t>
+  </si>
+  <si>
+    <t>Operation för sömnapnésyndrom, öppenvård</t>
+  </si>
+  <si>
+    <t>C18O</t>
+  </si>
+  <si>
+    <t>Näsplastiker, öppenvård</t>
+  </si>
+  <si>
+    <t>C22O</t>
+  </si>
+  <si>
+    <t>Operationer på tonsiller och adenoid, öppenvård</t>
+  </si>
+  <si>
+    <t>C29O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid öron-, näsa-, mun- och halssjukdomar, öppenvård</t>
+  </si>
+  <si>
+    <t>C50O</t>
+  </si>
+  <si>
+    <t>Operationer i munhålan, öppenvård</t>
+  </si>
+  <si>
+    <t>C56O</t>
+  </si>
+  <si>
+    <t>Tandextraktion eller restaurering, öppenvård</t>
+  </si>
+  <si>
+    <t>C70O</t>
+  </si>
+  <si>
+    <t>Endoskopi av övre luftvägar, öppenvård</t>
+  </si>
+  <si>
+    <t>C75O</t>
+  </si>
+  <si>
+    <t>Öron-, näsa-, mun- och halsåtgärder, större, öppenvård</t>
+  </si>
+  <si>
+    <t>C76O</t>
+  </si>
+  <si>
+    <t>Sömnapnéutredning, öppenvård</t>
+  </si>
+  <si>
+    <t>C78O</t>
+  </si>
+  <si>
+    <t>Öron-, näsa-, mun- och halsbiopsier, besök</t>
+  </si>
+  <si>
+    <t>C79O</t>
+  </si>
+  <si>
+    <t>Öron-, näsa-, mun- och halsincisioner och suturer, öppenvård</t>
+  </si>
+  <si>
+    <t>C81O</t>
+  </si>
+  <si>
+    <t>Hörselförbättrande åtgärder, besök</t>
+  </si>
+  <si>
+    <t>C83O</t>
+  </si>
+  <si>
+    <t>Audiometri, resurskrävande, besök</t>
+  </si>
+  <si>
+    <t>C84O</t>
+  </si>
+  <si>
+    <t>Audiometri, övrig, besök</t>
+  </si>
+  <si>
+    <t>D10O</t>
+  </si>
+  <si>
+    <t>Större toraxoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>D19O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid sjukdomar i andningsorganen, öppenvård</t>
+  </si>
+  <si>
+    <t>D22O</t>
+  </si>
+  <si>
+    <t>Respiratorbehandling för sjukdomar i andningsorganen, öppenvård</t>
+  </si>
+  <si>
+    <t>D70O</t>
+  </si>
+  <si>
+    <t>Endoskopi av nedre luftvägar, öppenvård</t>
+  </si>
+  <si>
+    <t>D75O</t>
+  </si>
+  <si>
+    <t>Lungfunktionsundersökningar, besök</t>
+  </si>
+  <si>
+    <t>D76O</t>
+  </si>
+  <si>
+    <t>Toraxpunktion, öppenvård</t>
+  </si>
+  <si>
+    <t>E04O</t>
+  </si>
+  <si>
+    <t>Operation av hjärtklaffar, öppenvård</t>
+  </si>
+  <si>
+    <t>E07O</t>
+  </si>
+  <si>
+    <t>Koronar bypass-operation, öppenvård</t>
+  </si>
+  <si>
+    <t>E10O</t>
+  </si>
+  <si>
+    <t>Större kardiovaskulära operationer, öppenvård</t>
+  </si>
+  <si>
+    <t>E15O</t>
+  </si>
+  <si>
+    <t>Andra kardiotorakala operationer, öppenvård</t>
+  </si>
+  <si>
+    <t>E17O</t>
+  </si>
+  <si>
+    <t>Perkutan ablation för hjärtarytmi, öppenvård</t>
+  </si>
+  <si>
+    <t>E20O</t>
+  </si>
+  <si>
+    <t>Amputationer pga cirkulationssjukdomar, andra delar än övre extremitet eller tå, öppenvård</t>
+  </si>
+  <si>
+    <t>E21O</t>
+  </si>
+  <si>
+    <t>Amputationer av övre extremitet eller tå pga cirkulationssjukdomar, öppenvård</t>
+  </si>
+  <si>
+    <t>E22O</t>
+  </si>
+  <si>
+    <t>Annan perkutan kardiovaskulär åtgärd, öppenvård</t>
+  </si>
+  <si>
+    <t>E25O</t>
+  </si>
+  <si>
+    <t>Insättning eller byte av defibrillator, öppenvård</t>
+  </si>
+  <si>
+    <t>E26O</t>
+  </si>
+  <si>
+    <t>Insättning eller byte av permanent pacemaker eller loop recorder, öppenvård</t>
+  </si>
+  <si>
+    <t>E27O</t>
+  </si>
+  <si>
+    <t>Borttagande av permanent pacemaker eller defibrillator, öppenvård</t>
+  </si>
+  <si>
+    <t>E30O</t>
+  </si>
+  <si>
+    <t>Invasiva åtgärder vid perifer venös insufficiens, öppenvård</t>
+  </si>
+  <si>
+    <t>E35O</t>
+  </si>
+  <si>
+    <t>Övriga operationer på kärl, öppenvård</t>
+  </si>
+  <si>
+    <t>E39O</t>
+  </si>
+  <si>
+    <t>Andra åtgärder vid sjukdomar i cirkulationsorganen, öppenvård</t>
+  </si>
+  <si>
+    <t>E45O</t>
+  </si>
+  <si>
+    <t>Cirkulationssjukdomar med hjärtkateterisering, öppenvård</t>
+  </si>
+  <si>
+    <t>E76O</t>
+  </si>
+  <si>
+    <t>Elkonvertering, öppenvård</t>
+  </si>
+  <si>
+    <t>E79O</t>
+  </si>
+  <si>
+    <t>Kombinerade hjärtundersökningar, besök</t>
+  </si>
+  <si>
+    <t>E80O</t>
+  </si>
+  <si>
+    <t>Långtidsmonitorering av EKG eller blodtryck, besök</t>
+  </si>
+  <si>
+    <t>E82O</t>
+  </si>
+  <si>
+    <t>Arbetsprov, besök</t>
+  </si>
+  <si>
+    <t>E83O</t>
+  </si>
+  <si>
+    <t>Ekokardiografi, besök</t>
+  </si>
+  <si>
+    <t>E86O</t>
+  </si>
+  <si>
+    <t>Kärlbiopsier, besök</t>
+  </si>
+  <si>
+    <t>F01O</t>
+  </si>
+  <si>
+    <t>Rektal resektion och exstirpation, öppenvård</t>
+  </si>
+  <si>
+    <t>F05O</t>
+  </si>
+  <si>
+    <t>Större tunn- och tjocktarmsoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>F07O</t>
+  </si>
+  <si>
+    <t>Adherenslösning och delning av brid, öppenvård</t>
+  </si>
+  <si>
+    <t>F09O</t>
+  </si>
+  <si>
+    <t>Mindre tunn- och tjocktarmsoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>F13O</t>
+  </si>
+  <si>
+    <t>Operationer på magsäck, matstrupe och tolvfingertarm, öppenvård</t>
+  </si>
+  <si>
+    <t>F15O</t>
+  </si>
+  <si>
+    <t>Operationer i analregionen, stomirevisioner och andra mindre tarmingrepp, öppenvård</t>
+  </si>
+  <si>
+    <t>F20O</t>
+  </si>
+  <si>
+    <t>Operationer av andra bråck än inguinala och femorala, öppenvård</t>
+  </si>
+  <si>
+    <t>F24O</t>
+  </si>
+  <si>
+    <t>Operationer av unilaterala inguinala och femorala bråck, öppenvård</t>
+  </si>
+  <si>
+    <t>F25O</t>
+  </si>
+  <si>
+    <t>Operation av ljumskbråck, bilateralt eller kombinerat med annan bråckoperation, öppenvård</t>
+  </si>
+  <si>
+    <t>F30O</t>
+  </si>
+  <si>
+    <t>Appendektomi, öppenvård</t>
+  </si>
+  <si>
+    <t>F35O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid sjukdomar i mage och tarm, öppenvård</t>
+  </si>
+  <si>
+    <t>F65O</t>
+  </si>
+  <si>
+    <t>Endoskopisk inläggning av gastrointestinal stent, öppenvård</t>
+  </si>
+  <si>
+    <t>F66O</t>
+  </si>
+  <si>
+    <t>Terapeutisk enteroskopi, öppenvård</t>
+  </si>
+  <si>
+    <t>F67O</t>
+  </si>
+  <si>
+    <t>Terapeutisk endoskopi av övre gastrointestinalkanalen, öppenvård</t>
+  </si>
+  <si>
+    <t>F68O</t>
+  </si>
+  <si>
+    <t>Endoskopisk hemorrojdbehandling, besök</t>
+  </si>
+  <si>
+    <t>F69O</t>
+  </si>
+  <si>
+    <t>Annan terapeutisk rektoskopi, öppenvård</t>
+  </si>
+  <si>
+    <t>F70O</t>
+  </si>
+  <si>
+    <t>Enteroskopi, öppenvård</t>
+  </si>
+  <si>
+    <t>F71P</t>
+  </si>
+  <si>
+    <t>Koloskopi, komplicerat, öppenvård</t>
+  </si>
+  <si>
+    <t>F71Q</t>
+  </si>
+  <si>
+    <t>Koloskopi, ej komplicerat, öppenvård</t>
+  </si>
+  <si>
+    <t>F72P</t>
+  </si>
+  <si>
+    <t>Endoskopi av övre gastrointestinalkanalen, komplicerat, öppenvård</t>
+  </si>
+  <si>
+    <t>F72Q</t>
+  </si>
+  <si>
+    <t>Endoskopi av övre gastrointestinalkanalen, ej komplicerat, öppenvård</t>
+  </si>
+  <si>
+    <t>F73O</t>
+  </si>
+  <si>
+    <t>Rektosigmoideoskopi, öppenvård</t>
+  </si>
+  <si>
+    <t>F74P</t>
+  </si>
+  <si>
+    <t>Kombinerad gastrointestinal endoskopi, komplicerat, öppenvård</t>
+  </si>
+  <si>
+    <t>F74Q</t>
+  </si>
+  <si>
+    <t>Kombinerad gastrointestinal endoskopi, ej komplicerat, öppenvård</t>
+  </si>
+  <si>
+    <t>F77O</t>
+  </si>
+  <si>
+    <t>Punktion/biopsi andra bukorgan, öppenvård</t>
+  </si>
+  <si>
+    <t>G05O</t>
+  </si>
+  <si>
+    <t>Pankreas-, lever- eller shuntoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>G13O</t>
+  </si>
+  <si>
+    <t>Kolecystektomi och gallvägsoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>G22O</t>
+  </si>
+  <si>
+    <t>Diagnostiska operationer på lever och gallvägar, öppenvård</t>
+  </si>
+  <si>
+    <t>G29O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid sjukdomar i lever, gallvägar och pankreas, öppenvård</t>
+  </si>
+  <si>
+    <t>G70O</t>
+  </si>
+  <si>
+    <t>Endoskopisk inläggning av stent i gallvägar, öppenvård</t>
+  </si>
+  <si>
+    <t>G71O</t>
+  </si>
+  <si>
+    <t>Terapeutisk endoskopisk gallvägsundersökning, öppenvård</t>
+  </si>
+  <si>
+    <t>G72O</t>
+  </si>
+  <si>
+    <t>Endoskopisk gallvägsundersökning, öppenvård</t>
+  </si>
+  <si>
+    <t>G78O</t>
+  </si>
+  <si>
+    <t>Punktion/biopsi lever/gallvägar/pankreas, öppenvård</t>
+  </si>
+  <si>
+    <t>H06O</t>
+  </si>
+  <si>
+    <t>Ledproteser på nedre extremitet, öppenvård</t>
+  </si>
+  <si>
+    <t>H08O</t>
+  </si>
+  <si>
+    <t>Operationer på höft och femur utom på större led, öppenvård</t>
+  </si>
+  <si>
+    <t>H09O</t>
+  </si>
+  <si>
+    <t>Amputation för sjukdomar i muskler, ben eller bindväv, öppenvård</t>
+  </si>
+  <si>
+    <t>H10O</t>
+  </si>
+  <si>
+    <t>Större knäoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>H12O</t>
+  </si>
+  <si>
+    <t>Andra knäoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>H14O</t>
+  </si>
+  <si>
+    <t>Fotoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>H16O</t>
+  </si>
+  <si>
+    <t>Lokal excision och avlägsnande av internt fixationsmtrl i höft och lår, öppenvård</t>
+  </si>
+  <si>
+    <t>H25O</t>
+  </si>
+  <si>
+    <t>Rygg- och halsoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>H26O</t>
+  </si>
+  <si>
+    <t>Större reimplantationer eller ledprotesoperationer på övre extremitet, öppenvård</t>
+  </si>
+  <si>
+    <t>H27O</t>
+  </si>
+  <si>
+    <t>Större operationer på skuldra/armbåge, öppenvård</t>
+  </si>
+  <si>
+    <t>H28O</t>
+  </si>
+  <si>
+    <t>Andra armoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>H29O</t>
+  </si>
+  <si>
+    <t>Större tum- &amp; ledoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>H30O</t>
+  </si>
+  <si>
+    <t>Hand- och handledsoperationer utom på större leder, öppenvård</t>
+  </si>
+  <si>
+    <t>H38O</t>
+  </si>
+  <si>
+    <t>Operationer på fotled, underben eller överarm, öppenvård</t>
+  </si>
+  <si>
+    <t>H41O</t>
+  </si>
+  <si>
+    <t>Lokal excision och avlägsnande av internt fixationsmtrl utom i höft och lår, öppenvård</t>
+  </si>
+  <si>
+    <t>H42O</t>
+  </si>
+  <si>
+    <t>Biopsier från muskel, ben och bindväv, öppenvård</t>
+  </si>
+  <si>
+    <t>H43O</t>
+  </si>
+  <si>
+    <t>Sårrevision och hudtransplantation för sjukdomar i muskler, ben och bindväv utom hand, öppenvård</t>
+  </si>
+  <si>
+    <t>H44O</t>
+  </si>
+  <si>
+    <t>Bindvävsoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>H45O</t>
+  </si>
+  <si>
+    <t>Diagnostisk artroskopi, öppenvård</t>
+  </si>
+  <si>
+    <t>H49O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid sjukdomar i muskler, ben &amp; bindväv, öppenvård</t>
+  </si>
+  <si>
+    <t>H75O</t>
+  </si>
+  <si>
+    <t>Sluten ledoperation eller frakturreposition, öppenvård</t>
+  </si>
+  <si>
+    <t>H77O</t>
+  </si>
+  <si>
+    <t>Ledpunktion av djupare leder eller ledspolning, besök</t>
+  </si>
+  <si>
+    <t>H78O</t>
+  </si>
+  <si>
+    <t>Punktionsbiopsi rörelseapparatens mjukdelar, besök</t>
+  </si>
+  <si>
+    <t>H79O</t>
+  </si>
+  <si>
+    <t>Mjukdelsincisioner, mindre resurskrävande, öppenvård</t>
+  </si>
+  <si>
+    <t>H80O</t>
+  </si>
+  <si>
+    <t>Läkemedelstillförsel intraartikulärt, besök</t>
+  </si>
+  <si>
+    <t>H81O</t>
+  </si>
+  <si>
+    <t>Ortopedisk bandagering med cirkulärgips, besök</t>
+  </si>
+  <si>
+    <t>H82O</t>
+  </si>
+  <si>
+    <t>Extraktion av externt fixationsmaterial, öppenvård</t>
+  </si>
+  <si>
+    <t>H83O</t>
+  </si>
+  <si>
+    <t>Ortopedisk bandagering med gipsskena, besök</t>
+  </si>
+  <si>
+    <t>H85O</t>
+  </si>
+  <si>
+    <t>Ledpunktion, övriga leder, besök</t>
+  </si>
+  <si>
+    <t>H87O</t>
+  </si>
+  <si>
+    <t>Ortopedisk bandagering, ej gips, besök</t>
+  </si>
+  <si>
+    <t>J04O</t>
+  </si>
+  <si>
+    <t>Hudtranspl &amp; revision, öppenvård</t>
+  </si>
+  <si>
+    <t>J10O</t>
+  </si>
+  <si>
+    <t>Perianala &amp; pilonidala operationer, öppenvård</t>
+  </si>
+  <si>
+    <t>J20O</t>
+  </si>
+  <si>
+    <t>Plastikkirurgiska operationer i hud och underhud, öppenvård</t>
+  </si>
+  <si>
+    <t>J39O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid sjukdomar i hud och underhud, öppenvård</t>
+  </si>
+  <si>
+    <t>J75O</t>
+  </si>
+  <si>
+    <t>Diagnostik och behandling med ljus, resurskrävande, besök</t>
+  </si>
+  <si>
+    <t>J76O</t>
+  </si>
+  <si>
+    <t>Hudingrepp, större utom excision/biopsi, öppenvård</t>
+  </si>
+  <si>
+    <t>J77O</t>
+  </si>
+  <si>
+    <t>Hudexcisioner i huvud-halsregionen &amp; andra större, öppenvård</t>
+  </si>
+  <si>
+    <t>J78O</t>
+  </si>
+  <si>
+    <t>Övriga hudexcisioner och biopsier, öppenvård</t>
+  </si>
+  <si>
+    <t>J79O</t>
+  </si>
+  <si>
+    <t>Hudingrepp, övriga, öppenvård</t>
+  </si>
+  <si>
+    <t>K02O</t>
+  </si>
+  <si>
+    <t>Total mastektomi för malign tumör, öppenvård</t>
+  </si>
+  <si>
+    <t>K03O</t>
+  </si>
+  <si>
+    <t>Rekonstruktion eller annan plastik av bröst, öppenvård</t>
+  </si>
+  <si>
+    <t>K04O</t>
+  </si>
+  <si>
+    <t>Subtotal mastektomi för malign tumör, öppenvård</t>
+  </si>
+  <si>
+    <t>K10O</t>
+  </si>
+  <si>
+    <t>Bröstoperationer för benignt tillstånd utom biopsi &amp; lokal excision, öppenvård</t>
+  </si>
+  <si>
+    <t>K11O</t>
+  </si>
+  <si>
+    <t>Bröstbiopsi &amp; lokal excision för benignt tillstånd, öppenvård</t>
+  </si>
+  <si>
+    <t>K19O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid bröstkörtelsjukdom, öppenvård</t>
+  </si>
+  <si>
+    <t>K75O</t>
+  </si>
+  <si>
+    <t>Incision/punktion bröst, besök</t>
+  </si>
+  <si>
+    <t>L01O</t>
+  </si>
+  <si>
+    <t>Amputation av nedre extrem för endokrina, nutritiva &amp; metabola sjukdomar, öppenvård</t>
+  </si>
+  <si>
+    <t>L05O</t>
+  </si>
+  <si>
+    <t>Hypofys- och binjureoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>L08O</t>
+  </si>
+  <si>
+    <t>Mag-tarmoperationer mot fetma, öppenvård</t>
+  </si>
+  <si>
+    <t>L10O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid fetma, öppenvård</t>
+  </si>
+  <si>
+    <t>L20O</t>
+  </si>
+  <si>
+    <t>Bisköldkörteloperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>L25O</t>
+  </si>
+  <si>
+    <t>Sköldkörteloperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>L39O</t>
+  </si>
+  <si>
+    <t>Andra operationer för endokrin, nutrit &amp; metab sjukdomar, öppenvård</t>
+  </si>
+  <si>
+    <t>L77O</t>
+  </si>
+  <si>
+    <t>Punktion av endokrina organ, besök</t>
+  </si>
+  <si>
+    <t>M07O</t>
+  </si>
+  <si>
+    <t>Njur-, urinledar- &amp; större blåsoperation, öppenvård</t>
+  </si>
+  <si>
+    <t>M10O</t>
+  </si>
+  <si>
+    <t>Mindre urinblåsoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>M15O</t>
+  </si>
+  <si>
+    <t>Transuretrala operationer, öppenvård</t>
+  </si>
+  <si>
+    <t>M20O</t>
+  </si>
+  <si>
+    <t>Uretrala operationer, öppenvård</t>
+  </si>
+  <si>
+    <t>M26O</t>
+  </si>
+  <si>
+    <t>Accessåtgärder för dialys, öppenvård</t>
+  </si>
+  <si>
+    <t>M29O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid njur- &amp; urinvägsproblem, öppenvård</t>
+  </si>
+  <si>
+    <t>M32O</t>
+  </si>
+  <si>
+    <t>Dialysförberedelse, dialysbehandling, öppenvård</t>
+  </si>
+  <si>
+    <t>M46O</t>
+  </si>
+  <si>
+    <t>Litotripsi, öppenvård</t>
+  </si>
+  <si>
+    <t>M70O</t>
+  </si>
+  <si>
+    <t>Terapeutisk endoskopi av urinvägar, öppenvård</t>
+  </si>
+  <si>
+    <t>M71O</t>
+  </si>
+  <si>
+    <t>Endoskopi av övre urinvägar, öppenvård</t>
+  </si>
+  <si>
+    <t>M72O</t>
+  </si>
+  <si>
+    <t>Endoskopi av nedre urinvägar, öppenvård</t>
+  </si>
+  <si>
+    <t>M75O</t>
+  </si>
+  <si>
+    <t>Punktion av njure och retroperitoneum, öppenvård</t>
+  </si>
+  <si>
+    <t>M76O</t>
+  </si>
+  <si>
+    <t>Funktionsundersökningar av njurar och urinvägar, besök</t>
+  </si>
+  <si>
+    <t>M77O</t>
+  </si>
+  <si>
+    <t>Urogenitala åtgärder, resurskrävande, öppenvård</t>
+  </si>
+  <si>
+    <t>N01O</t>
+  </si>
+  <si>
+    <t>Stor bäckenoperation vid sjukdomar i prostata, pung, penis etc, öppenvård</t>
+  </si>
+  <si>
+    <t>N05O</t>
+  </si>
+  <si>
+    <t>Transuretral prostatektomi, öppenvård</t>
+  </si>
+  <si>
+    <t>N12O</t>
+  </si>
+  <si>
+    <t>Testikeloperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>N15O</t>
+  </si>
+  <si>
+    <t>Penisoperationer, öppenvård</t>
+  </si>
+  <si>
+    <t>N20O</t>
+  </si>
+  <si>
+    <t>Omskärelse, öppenvård</t>
+  </si>
+  <si>
+    <t>N21O</t>
+  </si>
+  <si>
+    <t>Resektion eller ligatur av sädesledare för sterilisering, öppenvård</t>
+  </si>
+  <si>
+    <t>N32O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid sjukdom i prostata, pung etc, öppenvård</t>
+  </si>
+  <si>
+    <t>N75O</t>
+  </si>
+  <si>
+    <t>Biopsi av prostata, penis etc, besök</t>
+  </si>
+  <si>
+    <t>O01O</t>
+  </si>
+  <si>
+    <t>Radikal hysterektomi, vulvektomi och bäckenutrymning, öppenvård</t>
+  </si>
+  <si>
+    <t>O02O</t>
+  </si>
+  <si>
+    <t>Operationer på uterus och adnex för tumör utanför ovarier/adnex, öppenvård</t>
+  </si>
+  <si>
+    <t>O05O</t>
+  </si>
+  <si>
+    <t>Rekonstruktiva operationer vid prolaps i vagina, öppenvård</t>
+  </si>
+  <si>
+    <t>O10O</t>
+  </si>
+  <si>
+    <t>Operationer på uterus och adnex för tumör i ovarier/adnex, öppenvård</t>
+  </si>
+  <si>
+    <t>O16O</t>
+  </si>
+  <si>
+    <t>Större operationer på uterus och adnexa för benign sjukdom, öppenvård</t>
+  </si>
+  <si>
+    <t>O17O</t>
+  </si>
+  <si>
+    <t>Övriga operationer på uterus och adnexa för benign sjukdom, öppenvård</t>
+  </si>
+  <si>
+    <t>O18O</t>
+  </si>
+  <si>
+    <t>Åtgärder för in vitro fertilisering, öppenvård</t>
+  </si>
+  <si>
+    <t>O20O</t>
+  </si>
+  <si>
+    <t>Operationer på cervix, vagina och vulva, öppenvård</t>
+  </si>
+  <si>
+    <t>O25O</t>
+  </si>
+  <si>
+    <t>Gynekologisk laparoskopi eller öppen sterilisering, öppenvård</t>
+  </si>
+  <si>
+    <t>O27O</t>
+  </si>
+  <si>
+    <t>Laparoskopisk/endoskopisk operation på tubor för sterilisering, öppenvård</t>
+  </si>
+  <si>
+    <t>O30O</t>
+  </si>
+  <si>
+    <t>Skrapning och konisering , öppenvård</t>
+  </si>
+  <si>
+    <t>O39O</t>
+  </si>
+  <si>
+    <t>Andra operationer vid gynekologiska problem, öppenvård</t>
+  </si>
+  <si>
+    <t>O70O</t>
+  </si>
+  <si>
+    <t>Kolpo-, hystero-, falloposkopi, öppenvård</t>
+  </si>
+  <si>
+    <t>O77O</t>
+  </si>
+  <si>
+    <t>Gynekologiska biopsier, besök</t>
+  </si>
+  <si>
+    <t>P01O</t>
+  </si>
+  <si>
+    <t>Kejsarsnitt, öppenvård</t>
+  </si>
+  <si>
+    <t>P05O</t>
+  </si>
+  <si>
+    <t>Vaginal förlossning, öppenvård</t>
+  </si>
+  <si>
+    <t>P11O</t>
+  </si>
+  <si>
+    <t>Obstetriska problem med andra operationer el. andra åtgärder i större anestesi i öppenvård</t>
+  </si>
+  <si>
+    <t>P22O</t>
+  </si>
+  <si>
+    <t>Kirurgi vid abort eller efter förlossning, öppenvård</t>
+  </si>
+  <si>
+    <t>P23O</t>
+  </si>
+  <si>
+    <t>Farmakologisk eller spontan abort, öppenvård</t>
+  </si>
+  <si>
+    <t>P75O</t>
+  </si>
+  <si>
+    <t>Fosterdiagnostik, öppenvård</t>
+  </si>
+  <si>
+    <t>P76O</t>
+  </si>
+  <si>
+    <t>Obstetriskt ultraljud, besök</t>
+  </si>
+  <si>
+    <t>R05O</t>
+  </si>
+  <si>
+    <t>Annan åtgärd för sjukdom i blod eller blodbildande organ, öppenvård</t>
+  </si>
+  <si>
+    <t>R22O</t>
+  </si>
+  <si>
+    <t>Allogen stamcellstransplantation, öppenvård</t>
+  </si>
+  <si>
+    <t>R23O</t>
+  </si>
+  <si>
+    <t>Annan stamcellstransplantation, öppenvård</t>
+  </si>
+  <si>
+    <t>R28O</t>
+  </si>
+  <si>
+    <t>Lymfom och leukemi med operation el. annan åtgärd i större anestesi, öppenvård</t>
+  </si>
+  <si>
+    <t>R35O</t>
+  </si>
+  <si>
+    <t>Myeloproliferativa sjukdomar, ospecificerade tumörer, med stor operation, öppenvård</t>
+  </si>
+  <si>
+    <t>R36O</t>
+  </si>
+  <si>
+    <t>Myeloproliferativa sjukdomar, ospecificerade tumörer, med annan operation el. åtgärd i större anestesi, öppenvård</t>
+  </si>
+  <si>
+    <t>R78O</t>
+  </si>
+  <si>
+    <t>Transfusion av erytrocyter eller helblod, öppenvård</t>
+  </si>
+  <si>
+    <t>R79O</t>
+  </si>
+  <si>
+    <t>Annan transfusion och koagulationstester, öppenvård</t>
+  </si>
+  <si>
+    <t>R85O</t>
+  </si>
+  <si>
+    <t>Afereser och blodcellseparationer, större, besök</t>
+  </si>
+  <si>
+    <t>R86O</t>
+  </si>
+  <si>
+    <t>Afereser och blodcellseparationer, övriga, besök</t>
+  </si>
+  <si>
+    <t>S01O</t>
+  </si>
+  <si>
+    <t>Operationer el. andra åtgärder i större anestesi vid infektionssjukdomar, öppenvård</t>
+  </si>
+  <si>
+    <t>T01O</t>
+  </si>
+  <si>
+    <t>Operationer el. andra åtgärder i större anestesi vid psykiska besvär, öppenvård</t>
+  </si>
+  <si>
+    <t>U01O</t>
+  </si>
+  <si>
+    <t>Hudtransplantation efter skada, öppenvård</t>
+  </si>
+  <si>
+    <t>U05O</t>
+  </si>
+  <si>
+    <t>Handkirurgiska ingrepp efter skada, öppenvård</t>
+  </si>
+  <si>
+    <t>U09O</t>
+  </si>
+  <si>
+    <t>Andra större operationer efter skada, öppenvård</t>
+  </si>
+  <si>
+    <t>U19O</t>
+  </si>
+  <si>
+    <t>Andra större operationer el. åtgärder i större anestesi efter skada, öppenvård</t>
+  </si>
+  <si>
+    <t>U52O</t>
+  </si>
+  <si>
+    <t>Reimplantation och andra op vid multipelt trauma, öppenvård</t>
+  </si>
+  <si>
+    <t>V01O</t>
+  </si>
+  <si>
+    <t>Omfattande brännskador, med operation, öppenvård</t>
+  </si>
+  <si>
+    <t>W09O</t>
+  </si>
+  <si>
+    <t>Operationer el. andra åtgärder i större anestesi utförda i samband med andra kontakter med sjukvården, öppenvård</t>
+  </si>
+  <si>
+    <t>V20O</t>
+  </si>
+  <si>
+    <t>Mindre omfattande brännskador, med hudtransplantation, öppenvård</t>
+  </si>
+  <si>
+    <t>V21O</t>
+  </si>
+  <si>
+    <t>Mindre omfattande brännskador, med sårrevision el andra operationer, öppenvård</t>
+  </si>
+  <si>
+    <t>X03O</t>
+  </si>
+  <si>
+    <t>Arteriella nålar och katetrar, besök</t>
+  </si>
+  <si>
+    <t>X05O</t>
+  </si>
+  <si>
+    <t>Implantation av pump el injektionsport, öppenvård</t>
+  </si>
+  <si>
+    <t>X11O</t>
+  </si>
+  <si>
+    <t>Strålbehandling, resurskrävande, öppenvård</t>
+  </si>
+  <si>
+    <t>X12O</t>
+  </si>
+  <si>
+    <t>Strålbehandling inklusive förberedande åtgärder, öppenvård</t>
+  </si>
+  <si>
+    <t>X13O</t>
+  </si>
+  <si>
+    <t>Brakyterapi och isotopbehandling, öppenvård</t>
+  </si>
+  <si>
+    <t>X14O</t>
+  </si>
+  <si>
+    <t>Strålbehandling, mindre resurskrävande, öppenvård</t>
+  </si>
+  <si>
+    <t>X15O</t>
+  </si>
+  <si>
+    <t>Strålbehandlingsförberedelser, öppenvård</t>
+  </si>
+  <si>
+    <t>X20O</t>
+  </si>
+  <si>
+    <t>Farmakologiska smärttester, besök</t>
+  </si>
+  <si>
+    <t>X33O</t>
+  </si>
+  <si>
+    <t>Kontroll inför och efter benmärgs- eller stamcellstransplantation, besök</t>
+  </si>
+  <si>
+    <t>X35O</t>
+  </si>
+  <si>
+    <t>Allergi- eller immunbristutredning med provokation, öppenvård</t>
+  </si>
+  <si>
+    <t>X36O</t>
+  </si>
+  <si>
+    <t>Allergi- eller immunbristutredning, besök</t>
+  </si>
+  <si>
+    <t>X40O</t>
+  </si>
+  <si>
+    <t>Diagnostik och behandling med ljus, övrig, besök</t>
+  </si>
+  <si>
+    <t>X42O</t>
+  </si>
+  <si>
+    <t>Bestämning av kroppssammansättning, besök</t>
+  </si>
+  <si>
+    <t>X43O</t>
+  </si>
+  <si>
+    <t>Ultraljud, övrigt, besök</t>
+  </si>
+  <si>
+    <t>X48O</t>
+  </si>
+  <si>
+    <t>Positronemissionstomografi (PET), besök</t>
+  </si>
+  <si>
+    <t>X51O</t>
+  </si>
+  <si>
+    <t>Venkatetrar, besök</t>
+  </si>
+  <si>
+    <t>X58O</t>
+  </si>
+  <si>
+    <t>Övriga mindre åtgärder, besök</t>
+  </si>
+  <si>
+    <t>X87O</t>
+  </si>
+  <si>
+    <t>Punktionsbiopsi ben och benmärg, besök</t>
+  </si>
+  <si>
+    <t>Z40O</t>
+  </si>
+  <si>
+    <t>Ny huvuddiagnos med ospecifik gruppering, besök</t>
+  </si>
+  <si>
+    <t>Z50O</t>
+  </si>
+  <si>
+    <t>Tyngre sällsynt, eller felaktig, kombination av huvuddiagnos och åtgärd, öppenvård</t>
+  </si>
+  <si>
+    <t>Z60O</t>
+  </si>
+  <si>
+    <t>Annan sällsynt, eller felaktig, kombination av huvuddiagnos och åtgärd, öppenvård</t>
+  </si>
+  <si>
+    <t>Z70O</t>
+  </si>
+  <si>
+    <t>Huvuddiagnos fattas, besök</t>
+  </si>
+  <si>
+    <t>Z71O</t>
+  </si>
+  <si>
+    <t>Huvuddiagnos ogiltig i NordDRG, besök</t>
+  </si>
+  <si>
+    <t>Z73O</t>
+  </si>
+  <si>
+    <t>Uppgift om kön fattas, besök</t>
+  </si>
+  <si>
+    <t>Z75O</t>
+  </si>
+  <si>
+    <t>Patienten är för ung för diagnosen eller åtgärden, besök</t>
+  </si>
+  <si>
+    <t>Z76O</t>
+  </si>
+  <si>
+    <t>Patienten är för gammal för diagnosen eller åtgärden, besök</t>
+  </si>
+  <si>
+    <t>Z77O</t>
+  </si>
+  <si>
+    <t>Patientens ålder är felaktig (&gt; 125 år), besök</t>
+  </si>
+  <si>
+    <t>Z78O</t>
+  </si>
+  <si>
+    <t>Felaktig kombination av diagnos och åtgärd, besök</t>
+  </si>
+  <si>
+    <t>Z79O</t>
+  </si>
+  <si>
+    <t>Felaktig diagnoskombination, besök</t>
+  </si>
+  <si>
+    <t>Z80O</t>
+  </si>
+  <si>
+    <t>Besökstyp el yrkeskategori saknas, besök</t>
+  </si>
+  <si>
+    <t>Z81O</t>
+  </si>
+  <si>
+    <t>Omöjlig dagkirurgi, öppenvård</t>
+  </si>
+  <si>
+    <t>Z83O</t>
+  </si>
+  <si>
+    <t>Åtgärden är inte förenlig med besökstypen, besök</t>
+  </si>
+  <si>
+    <t>Z90O</t>
+  </si>
+  <si>
+    <t>Saknad eller negativ ålder, besök</t>
+  </si>
+  <si>
+    <t>DRGKortNamn2025</t>
+  </si>
+  <si>
     <t>Intrakraniella åtgärder O</t>
   </si>
   <si>
-    <t>A16O</t>
-[...1 lines deleted...]
-  <si>
     <t>Intrakraniell strålbehandling O</t>
   </si>
   <si>
-    <t>A20O</t>
-[...1 lines deleted...]
-  <si>
     <t>Implant/byte nervstimulator O</t>
   </si>
   <si>
-    <t>A25O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op ryggmärg &amp; närligg vävnad O</t>
   </si>
   <si>
-    <t>A28O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op extrakraniella kärl O</t>
   </si>
   <si>
-    <t>A29O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op karpaltunnel O</t>
   </si>
   <si>
-    <t>A35O</t>
-[...2 lines deleted...]
-    <t>A79O</t>
+    <t>Op vid sjd i hjärna, nervsyst O</t>
   </si>
   <si>
     <t>Läkemedel i CNS O</t>
   </si>
   <si>
-    <t>A80O</t>
-[...1 lines deleted...]
-  <si>
     <t>Lumbalpunktion O</t>
   </si>
   <si>
-    <t>B04O</t>
-[...2 lines deleted...]
-    <t>B09O</t>
+    <t>Operationer på näthinna O</t>
+  </si>
+  <si>
+    <t>Hornhinnetransplantation O</t>
+  </si>
+  <si>
+    <t>Stor op för högt ögontryck O</t>
+  </si>
+  <si>
+    <t>Annan op för högt ögontryck O</t>
   </si>
   <si>
     <t>Op orbita O</t>
   </si>
   <si>
-    <t>B12P</t>
-[...1 lines deleted...]
-  <si>
     <t>Bilat linsop O</t>
   </si>
   <si>
-    <t>B12Q</t>
-[...2 lines deleted...]
-    <t>B16O</t>
+    <t>Ensidig linsop U O</t>
   </si>
   <si>
     <t>Operation för skelning O</t>
   </si>
   <si>
-    <t>B17O</t>
-[...1 lines deleted...]
-  <si>
     <t>Andra op i ögonregionen O</t>
   </si>
   <si>
-    <t>B20O</t>
-[...2 lines deleted...]
-    <t>B75O</t>
+    <t>Intraokul op ej näthinna lins O</t>
   </si>
   <si>
     <t>Ögondiagnostik m större åtgärd O</t>
   </si>
   <si>
-    <t>B76O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ögondiagnostik m biopsi O</t>
   </si>
   <si>
-    <t>B77O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ögondiagnostik m annan åtgärd O</t>
   </si>
   <si>
-    <t>B80O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ögonåtgärder terapeutiska O</t>
   </si>
   <si>
-    <t>B81O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ögonfotografering O</t>
   </si>
   <si>
-    <t>C02O</t>
-[...1 lines deleted...]
-  <si>
     <t>Insättning av kokleaimplantat O</t>
   </si>
   <si>
-    <t>C08O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op spottkörtel ej avlägsnande O</t>
   </si>
   <si>
-    <t>C10O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op bihålor O</t>
   </si>
   <si>
-    <t>C13O</t>
+    <t>Op benförankr hörapp O</t>
+  </si>
+  <si>
+    <t>Bilat benförankr hörselinplant O</t>
+  </si>
+  <si>
+    <t>Uni benförankr hörselinplant U O</t>
   </si>
   <si>
     <t>Op hörselben &amp; andra ben i öra O</t>
   </si>
   <si>
-    <t>C15O</t>
-[...5 lines deleted...]
-    <t>C17O</t>
+    <t>Div op ÖNH-sjd O</t>
+  </si>
+  <si>
+    <t>Div små op ÖNH-sjd O</t>
   </si>
   <si>
     <t>Op för sömnapnésyndrom O</t>
   </si>
   <si>
-    <t>C18O</t>
-[...1 lines deleted...]
-  <si>
     <t>Näsplastik O</t>
   </si>
   <si>
-    <t>C22O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op tons/aden O</t>
   </si>
   <si>
-    <t>C29O</t>
-[...2 lines deleted...]
-    <t>C50O</t>
+    <t>Andra op ÖNH-sjd O</t>
   </si>
   <si>
     <t>Op munhåla O</t>
   </si>
   <si>
-    <t>C56O</t>
-[...1 lines deleted...]
-  <si>
     <t>Tandkirurgi O</t>
   </si>
   <si>
-    <t>C70O</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoskopi övre luftvägar O</t>
   </si>
   <si>
-    <t>C75O</t>
-[...1 lines deleted...]
-  <si>
     <t>ÖNH-åtgärder större O</t>
   </si>
   <si>
-    <t>C76O</t>
-[...1 lines deleted...]
-  <si>
     <t>Sömnapnéutredning O</t>
   </si>
   <si>
-    <t>C78O</t>
-[...1 lines deleted...]
-  <si>
     <t>ÖNH-biopsier O</t>
   </si>
   <si>
-    <t>C79O</t>
-[...1 lines deleted...]
-  <si>
     <t>ÖNH-incisioner/suturer O</t>
   </si>
   <si>
-    <t>C81O</t>
-[...1 lines deleted...]
-  <si>
     <t>Hörselförbättrande åtgärder O</t>
   </si>
   <si>
-    <t>C83O</t>
-[...1 lines deleted...]
-  <si>
     <t>Audiometri resurskrävande O</t>
   </si>
   <si>
-    <t>C84O</t>
-[...1 lines deleted...]
-  <si>
     <t>Audiometri övrig O</t>
   </si>
   <si>
-    <t>D10O</t>
-[...1 lines deleted...]
-  <si>
     <t>Större toraxoperationer O</t>
   </si>
   <si>
-    <t>D19O</t>
-[...2 lines deleted...]
-    <t>D22O</t>
+    <t>Andra op sjd andningsorg O</t>
   </si>
   <si>
     <t>Luftvägssjd m ventilatorstöd O</t>
   </si>
   <si>
-    <t>D70O</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoskopi nedre luftvägar O</t>
   </si>
   <si>
-    <t>D75O</t>
-[...1 lines deleted...]
-  <si>
     <t>Lungfunktionsundersökn O</t>
   </si>
   <si>
-    <t>D76O</t>
-[...1 lines deleted...]
-  <si>
     <t>Toraxpunktion O</t>
   </si>
   <si>
     <t>Op hjärtklaff O</t>
   </si>
   <si>
-    <t>E07O</t>
-[...1 lines deleted...]
-  <si>
     <t>Koronar bypass O</t>
   </si>
   <si>
-    <t>E10O</t>
-[...1 lines deleted...]
-  <si>
     <t>Större kardiovask op O</t>
   </si>
   <si>
-    <t>E15O</t>
-[...2 lines deleted...]
-    <t>E20O</t>
+    <t>Andra kardiotorakala op O</t>
+  </si>
+  <si>
+    <t>Perkutan ablatio hjärtarytmi O</t>
   </si>
   <si>
     <t>Amputation cirksjd ej arm/tå O</t>
   </si>
   <si>
-    <t>E21O</t>
-[...1 lines deleted...]
-  <si>
     <t>Amputation cirksjd arm/tå O</t>
   </si>
   <si>
-    <t>E25O</t>
+    <t>Annan perkutan kardiovask åtg O</t>
   </si>
   <si>
     <t>Insättning/byte av defibrill O</t>
   </si>
   <si>
-    <t>E26O</t>
-[...1 lines deleted...]
-  <si>
     <t>Insätt/byte av pacemaker/ILR O</t>
   </si>
   <si>
-    <t>E27O</t>
-[...2 lines deleted...]
-    <t>E30O</t>
+    <t>Uttag av pacem/defibrill O</t>
   </si>
   <si>
     <t>Invasiv åtg perifer veninsuff O</t>
   </si>
   <si>
-    <t>E35O</t>
-[...2 lines deleted...]
-    <t>E39O</t>
+    <t>Övriga op kärl O</t>
   </si>
   <si>
     <t>Andra åtg vid cirkulationssjd O</t>
   </si>
   <si>
-    <t>E45O</t>
-[...1 lines deleted...]
-  <si>
     <t>Cirksjd m hjärtkat O</t>
   </si>
   <si>
-    <t>E76O</t>
-[...1 lines deleted...]
-  <si>
     <t>Elkonvertering O</t>
   </si>
   <si>
-    <t>E79O</t>
-[...1 lines deleted...]
-  <si>
     <t>Komb hjärtundersökningar O</t>
   </si>
   <si>
-    <t>E80O</t>
-[...1 lines deleted...]
-  <si>
     <t>Långtids-EKG eller blodtryck O</t>
   </si>
   <si>
-    <t>E82O</t>
-[...1 lines deleted...]
-  <si>
     <t>Arbetsprov O</t>
   </si>
   <si>
-    <t>E83O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ekokardiografi O</t>
   </si>
   <si>
-    <t>E86O</t>
-[...1 lines deleted...]
-  <si>
     <t>Kärlbiopsier O</t>
   </si>
   <si>
-    <t>F01O</t>
-[...1 lines deleted...]
-  <si>
     <t>Rektal resektion/exstirp O</t>
   </si>
   <si>
-    <t>F05O</t>
-[...1 lines deleted...]
-  <si>
     <t>Större tarmoperation O</t>
   </si>
   <si>
-    <t>F07O</t>
-[...1 lines deleted...]
-  <si>
     <t>Adherenslösn &amp; delning brid O</t>
   </si>
   <si>
-    <t>F09O</t>
-[...1 lines deleted...]
-  <si>
     <t>Mindre tarmoperation O</t>
   </si>
   <si>
-    <t>F13O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op mage matstrupe duod O</t>
   </si>
   <si>
-    <t>F15O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op analregion &amp; stomirev O</t>
   </si>
   <si>
-    <t>F20O</t>
-[...1 lines deleted...]
-  <si>
     <t>Bråckop ej inguinal/fem O</t>
   </si>
   <si>
-    <t>F24O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op unilat inguinal-/fem bråck O</t>
   </si>
   <si>
-    <t>F25O</t>
-[...2 lines deleted...]
-    <t>F30O</t>
+    <t>Op ljumskbråck bilat/komb O</t>
   </si>
   <si>
     <t>Appendektomi O</t>
   </si>
   <si>
-    <t>F35O</t>
-[...2 lines deleted...]
-    <t>F65O</t>
+    <t>Andra op sjd mage tarm O</t>
   </si>
   <si>
     <t>Endoskopisk GI stent O</t>
   </si>
   <si>
-    <t>F66O</t>
-[...1 lines deleted...]
-  <si>
     <t>Terapeut enteroskopi O</t>
   </si>
   <si>
-    <t>F67O</t>
-[...1 lines deleted...]
-  <si>
     <t>Terapeut endoskopi övre GI O</t>
   </si>
   <si>
-    <t>F68O</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoskop hemorrojdbeh O</t>
   </si>
   <si>
-    <t>F69O</t>
-[...1 lines deleted...]
-  <si>
     <t>Annan terapeut rektoskopi O</t>
   </si>
   <si>
-    <t>F70O</t>
-[...1 lines deleted...]
-  <si>
     <t>Enteroskopi O</t>
   </si>
   <si>
-    <t>F73O</t>
+    <t>Koloskopi K O</t>
+  </si>
+  <si>
+    <t>Koloskopi U O</t>
+  </si>
+  <si>
+    <t>Endoskopi övre GI K O</t>
+  </si>
+  <si>
+    <t>Endoskopi övre GI U O</t>
   </si>
   <si>
     <t>Rektosigmoideoskopi O</t>
   </si>
   <si>
-    <t>F77O</t>
+    <t>Kombinerad GI endoskopi K O</t>
+  </si>
+  <si>
+    <t>Kombinerad GI endoskopi U O</t>
   </si>
   <si>
     <t>Punktion/biopsi andra bukorgan O</t>
   </si>
   <si>
-    <t>G05O</t>
-[...1 lines deleted...]
-  <si>
     <t>Pankreas-, lever- &amp; shuntop O</t>
   </si>
   <si>
-    <t>G13O</t>
-[...1 lines deleted...]
-  <si>
     <t>Kolecystektomi/gallvägsop O</t>
   </si>
   <si>
-    <t>G22O</t>
-[...1 lines deleted...]
-  <si>
     <t>Diagn op lever/gallväg O</t>
   </si>
   <si>
-    <t>G29O</t>
-[...2 lines deleted...]
-    <t>G70O</t>
+    <t>Andra op sjd lever/gallv/pankr O</t>
   </si>
   <si>
     <t>Endoskopisk gallvägsstent O</t>
   </si>
   <si>
-    <t>G71O</t>
-[...1 lines deleted...]
-  <si>
     <t>Terapeut endoskopi gallvägar O</t>
   </si>
   <si>
-    <t>G72O</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoskopisk gallvägsundersök O</t>
   </si>
   <si>
-    <t>G78O</t>
-[...1 lines deleted...]
-  <si>
     <t>Punktion lever/galla/pankreas O</t>
   </si>
   <si>
-    <t>H06O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ledprotes nedre extr O</t>
   </si>
   <si>
-    <t>H08O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op höft/lår ej stor led O</t>
   </si>
   <si>
-    <t>H09O</t>
-[...1 lines deleted...]
-  <si>
     <t>Amput för sjd musk/ben/bindväv O</t>
   </si>
   <si>
-    <t>H10O</t>
-[...1 lines deleted...]
-  <si>
     <t>Större knäoperationer O</t>
   </si>
   <si>
-    <t>H12O</t>
-[...1 lines deleted...]
-  <si>
     <t>Andra knäoperationer O</t>
   </si>
   <si>
-    <t>H14O</t>
-[...1 lines deleted...]
-  <si>
     <t>Fotoperationer O</t>
   </si>
   <si>
-    <t>H16O</t>
-[...1 lines deleted...]
-  <si>
     <t>Extr int fixmtrl höft/lår O</t>
   </si>
   <si>
-    <t>H25O</t>
-[...1 lines deleted...]
-  <si>
     <t>Rygg- &amp; halsoperation O</t>
   </si>
   <si>
-    <t>H26O</t>
-[...1 lines deleted...]
-  <si>
     <t>Stor reimpl/ledprotesop på arm O</t>
   </si>
   <si>
-    <t>H27O</t>
-[...1 lines deleted...]
-  <si>
     <t>Stor op skuldra/arm O</t>
   </si>
   <si>
-    <t>H28O</t>
-[...1 lines deleted...]
-  <si>
     <t>Andra armop O</t>
   </si>
   <si>
-    <t>H29O</t>
-[...1 lines deleted...]
-  <si>
     <t>Stor handop O</t>
   </si>
   <si>
-    <t>H30O</t>
-[...1 lines deleted...]
-  <si>
     <t>Hand-handledsop ej stor led O</t>
   </si>
   <si>
-    <t>H38O</t>
-[...1 lines deleted...]
-  <si>
     <t>Op fotled underben öarm O</t>
   </si>
   <si>
-    <t>H41O</t>
-[...1 lines deleted...]
-  <si>
     <t>Extr int fixmtrl ej höft/lår O</t>
   </si>
   <si>
-    <t>H42O</t>
-[...1 lines deleted...]
-  <si>
     <t>Biopsi från musk/ben/bindväv O</t>
   </si>
   <si>
-    <t>H43O</t>
-[...1 lines deleted...]
-  <si>
     <t>Rev/htrpl musk-skelsjd ej hand O</t>
   </si>
   <si>
-    <t>H44O</t>
-[...1 lines deleted...]
-  <si>
     <t>Bindvävsoperationer O</t>
   </si>
   <si>
-    <t>H45O</t>
-[...1 lines deleted...]
-  <si>
     <t>Diagnostisk artroskopi O</t>
   </si>
   <si>
-    <t>H49O</t>
-[...2 lines deleted...]
-    <t>H75O</t>
+    <t>Andra op sjd musk/ben/bindväv O</t>
   </si>
   <si>
     <t>Sluten ledoperation/reposition O</t>
   </si>
   <si>
-    <t>H77O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ledpunktion djup o ledspolning O</t>
   </si>
   <si>
-    <t>H78O</t>
-[...1 lines deleted...]
-  <si>
     <t>Punktionsbiopsi muskel/mjukdel O</t>
   </si>
   <si>
-    <t>H79O</t>
-[...1 lines deleted...]
-  <si>
     <t>Mjukdelsincisioner mindre O</t>
   </si>
   <si>
-    <t>H80O</t>
-[...1 lines deleted...]
-  <si>
     <t>Läkemedel intraartikulärt O</t>
   </si>
   <si>
-    <t>H81O</t>
-[...1 lines deleted...]
-  <si>
     <t>Cirkulärgips på extremitet O</t>
   </si>
   <si>
-    <t>H82O</t>
-[...1 lines deleted...]
-  <si>
     <t>Extraktion externt fixmtrl O</t>
   </si>
   <si>
-    <t>H83O</t>
-[...1 lines deleted...]
-  <si>
     <t>Gipsskena O</t>
   </si>
   <si>
-    <t>H85O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ledpunktion övrig O</t>
   </si>
   <si>
-    <t>H87O</t>
-[...1 lines deleted...]
-  <si>
     <t>Ortopedisk bandagering u gips O</t>
   </si>
   <si>
-    <t>J04O</t>
-[...1 lines deleted...]
-  <si>
     <t>Rev/hudtrpl O</t>
   </si>
   <si>
-    <t>J10O</t>
-[...1 lines deleted...]
-  <si>
     <t>Perianal/pilonidal operation O</t>
   </si>
   <si>
-    <t>J20O</t>
-[...1 lines deleted...]
-  <si>
     <t>Plastikkir hud/underhud O</t>
   </si>
   <si>
-    <t>J39O</t>
-[...2 lines deleted...]
-    <t>J75O</t>
+    <t>Andra op sjd hud/underhud O</t>
   </si>
   <si>
     <t>Diagnos/behandl m ljus stor O</t>
   </si>
   <si>
-    <t>J76O</t>
-[...1 lines deleted...]
-  <si>
     <t>Hudingrepp andra större O</t>
   </si>
   <si>
-    <t>J77O</t>
-[...1 lines deleted...]
-  <si>
     <t>Hudexcision huvud-hals o stor O</t>
   </si>
   <si>
-    <t>J78O</t>
-[...2 lines deleted...]
-    <t>J79O</t>
+    <t>Hudexcision o biopsi, övrig O</t>
   </si>
   <si>
     <t>Hudingrepp övriga O</t>
   </si>
   <si>
-    <t>K02O</t>
-[...1 lines deleted...]
-  <si>
     <t>Tot mastekt malign tumör O</t>
   </si>
   <si>
-    <t>K03O</t>
-[...1 lines deleted...]
-  <si>
     <t>Rekonstruktion av bröst O</t>
   </si>
   <si>
-    <t>K04O</t>
-[...1 lines deleted...]
-  <si>
     <t>Subtot mastekt malign tumör O</t>
   </si>
   <si>
-    <t>K10O</t>
-[...1 lines deleted...]
-  <si>
     <t>Subtot mastekt benign sjd O</t>
   </si>
   <si>
-    <t>K11O</t>
-[...1 lines deleted...]
-  <si>
     <t>Px &amp; lokal exc benign bröstsjd O</t>
   </si>
   <si>
-    <t>K19O</t>
-[...1 lines deleted...]
-  <si>
     <t>Andra op vid bröstkörtelsjd O</t>
   </si>
   <si>
-    <t>K75O</t>
-[...1 lines deleted...]
-  <si>
     <t>Incision/punktion bröst O</t>
   </si>
   <si>
-    <t>L01O</t>
-[...1 lines deleted...]
-  <si>
     <t>Benamput endokrin/metabol sjd O</t>
   </si>
   <si>
-    <t>L05O</t>
-[...1 lines deleted...]
-  <si>
     <t>Hypofys- &amp; binjureoperationer O</t>
   </si>
   <si>
-    <t>L08O</t>
-[...1 lines deleted...]
-  <si>
     <t>Mag-tarmoperation mot fetma O</t>
   </si>
   <si>
-    <t>L10O</t>
-[...2 lines deleted...]
-    <t>L20O</t>
+    <t>Andra op fetma O</t>
   </si>
   <si>
     <t>Bisköldkörteloperationer O</t>
   </si>
   <si>
-    <t>L25O</t>
-[...1 lines deleted...]
-  <si>
     <t>Sköldkörteloperationer O</t>
   </si>
   <si>
-    <t>L39O</t>
-[...1 lines deleted...]
-  <si>
     <t>Andra op endokr/metabol sjd O</t>
   </si>
   <si>
-    <t>L77O</t>
-[...1 lines deleted...]
-  <si>
     <t>Punktion endokrina organ O</t>
   </si>
   <si>
-    <t>M07O</t>
-[...1 lines deleted...]
-  <si>
     <t>Njur/uretär/blåsop O</t>
   </si>
   <si>
-    <t>M10O</t>
-[...1 lines deleted...]
-  <si>
     <t>Mindre blåsoperationer O</t>
   </si>
   <si>
-    <t>M15O</t>
-[...1 lines deleted...]
-  <si>
     <t>Transuretrala op O</t>
   </si>
   <si>
-    <t>M20O</t>
-[...1 lines deleted...]
-  <si>
     <t>Uretrala op O</t>
   </si>
   <si>
-    <t>M29O</t>
+    <t>Accessåtgärd för dialys O</t>
   </si>
   <si>
     <t>Andra op njur- &amp; urinväg O</t>
   </si>
   <si>
-    <t>M46O</t>
+    <t>Dialysförberedelse/behandling O</t>
   </si>
   <si>
     <t>Litotripsi O</t>
   </si>
   <si>
-    <t>M70O</t>
-[...1 lines deleted...]
-  <si>
     <t>Terapeut endoskopi urinvägar O</t>
   </si>
   <si>
-    <t>M71O</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoskopi övre urinvägar O</t>
   </si>
   <si>
-    <t>M72O</t>
-[...1 lines deleted...]
-  <si>
     <t>Endoskopi nedre urinvägar O</t>
   </si>
   <si>
-    <t>M75O</t>
-[...1 lines deleted...]
-  <si>
     <t>Punktion njure/retroperitoneum O</t>
   </si>
   <si>
-    <t>M76O</t>
-[...1 lines deleted...]
-  <si>
     <t>Funktionstest njure/urinvägar O</t>
   </si>
   <si>
-    <t>M77O</t>
-[...1 lines deleted...]
-  <si>
     <t>Urogenitala åtgärder större O</t>
   </si>
   <si>
-    <t>N01O</t>
-[...2 lines deleted...]
-    <t>N05O</t>
+    <t>Stor bäckenop pung/prost/penis O</t>
   </si>
   <si>
     <t>TUR-P O</t>
   </si>
   <si>
-    <t>N12O</t>
-[...1 lines deleted...]
-  <si>
     <t>Testikelop O</t>
   </si>
   <si>
-    <t>N15O</t>
-[...1 lines deleted...]
-  <si>
     <t>Penisoperationer O</t>
   </si>
   <si>
-    <t>N20O</t>
-[...1 lines deleted...]
-  <si>
     <t>Omskärelse O</t>
   </si>
   <si>
-    <t>N21O</t>
-[...8 lines deleted...]
-    <t>O01O</t>
+    <t>Resektion/ligatur sädesledare O</t>
+  </si>
+  <si>
+    <t>Andra op prostata/pung O</t>
+  </si>
+  <si>
+    <t>Biopsi prost/penis besök O</t>
   </si>
   <si>
     <t>Hysterekt vulvekt bäckenutrymn O</t>
   </si>
   <si>
-    <t>O02O</t>
-[...8 lines deleted...]
-    <t>O20O</t>
+    <t>Op uter/adn tumör sjd ej ovar O</t>
+  </si>
+  <si>
+    <t>Rekonstr op prolaps vagina O</t>
+  </si>
+  <si>
+    <t>Op uter/adn vid tumör O</t>
+  </si>
+  <si>
+    <t>Stor uter/adn vid benign sjd O</t>
+  </si>
+  <si>
+    <t>Övriga uter/adn vid benign sjd O</t>
+  </si>
+  <si>
+    <t>Åtg in vitro fertilisering O</t>
   </si>
   <si>
     <t>Op cervix vagina vulva O</t>
   </si>
   <si>
-    <t>O25O</t>
-[...2 lines deleted...]
-    <t>O27O</t>
+    <t>Gyn lapskopi el öppen steril O</t>
+  </si>
+  <si>
+    <t>Lapar/endosk op tubor sterilis O</t>
   </si>
   <si>
     <t>Skrapning/konisering O</t>
   </si>
   <si>
-    <t>O39O</t>
-[...5 lines deleted...]
-    <t>O77O</t>
+    <t>Andra op gyn O</t>
+  </si>
+  <si>
+    <t>Kolpo-, hystero-, falloposkopi O</t>
   </si>
   <si>
     <t>Gynbiopsier O</t>
   </si>
   <si>
-    <t>P01O</t>
-[...1 lines deleted...]
-  <si>
     <t>Kejsarsnitt O</t>
   </si>
   <si>
-    <t>P05O</t>
-[...1 lines deleted...]
-  <si>
     <t>Vaginal förlossning O</t>
   </si>
   <si>
-    <t>P11O</t>
-[...1 lines deleted...]
-  <si>
     <t>Obst probl m annan op el åtg O</t>
   </si>
   <si>
-    <t>P22O</t>
-[...2 lines deleted...]
-    <t>P23O</t>
+    <t>Kirurgi vid abort, förlossning O</t>
   </si>
   <si>
     <t>Farmakologisk el spontan abort O</t>
   </si>
   <si>
-    <t>P75O</t>
-[...2 lines deleted...]
-    <t>P76O</t>
+    <t>Fosterdiagnostik O</t>
   </si>
   <si>
     <t>Obstetriskt ultraljud O</t>
   </si>
   <si>
-    <t>R05O</t>
-[...1 lines deleted...]
-  <si>
     <t>Andra op blodbildande organ O</t>
   </si>
   <si>
-    <t>R22O</t>
-[...1 lines deleted...]
-  <si>
     <t>Allogen stamcellstranspl O</t>
   </si>
   <si>
-    <t>R23O</t>
-[...1 lines deleted...]
-  <si>
     <t>Annan stamcellstranspl O</t>
   </si>
   <si>
-    <t>R28O</t>
-[...1 lines deleted...]
-  <si>
     <t>Lymfom/leukemi med op el åtg O</t>
   </si>
   <si>
-    <t>R35O</t>
-[...1 lines deleted...]
-  <si>
     <t>Mprf sjd ospec tum m stor op O</t>
   </si>
   <si>
-    <t>R36O</t>
-[...1 lines deleted...]
-  <si>
     <t>Mprf sjd ospec tum m andra åtg O</t>
   </si>
   <si>
-    <t>R78O</t>
-[...1 lines deleted...]
-  <si>
     <t>Transfusion erytrocyt/helblod O</t>
   </si>
   <si>
-    <t>R79O</t>
-[...1 lines deleted...]
-  <si>
     <t>Annan transfusion &amp; koagtest O</t>
   </si>
   <si>
-    <t>R85O</t>
-[...1 lines deleted...]
-  <si>
     <t>Aferes o blodcellsep stor O</t>
   </si>
   <si>
-    <t>R86O</t>
-[...1 lines deleted...]
-  <si>
     <t>Aferes o blodcellsep övrig O</t>
   </si>
   <si>
+    <t>Op/åtg vid infektionssjd O</t>
+  </si>
+  <si>
+    <t>Op/åtg psyk besvär O</t>
+  </si>
+  <si>
+    <t>Hudtranspl efter skada O</t>
+  </si>
+  <si>
+    <t>Handkir op efter skada O</t>
+  </si>
+  <si>
+    <t>Andra större op efter skada O</t>
+  </si>
+  <si>
+    <t>Andra op/åtg efter skada O</t>
+  </si>
+  <si>
+    <t>Reimpl/andra op multitrauma O</t>
+  </si>
+  <si>
+    <t>Större brännskada med op O</t>
+  </si>
+  <si>
+    <t>Op/åtg annan sjukvårdskontakt O</t>
+  </si>
+  <si>
+    <t>Mindre brännskada med hudtrpl O</t>
+  </si>
+  <si>
+    <t>Mindre brännskada annan op O</t>
+  </si>
+  <si>
+    <t>Arteriella nålar o katetrar O</t>
+  </si>
+  <si>
+    <t>Implant pump el injektionsport O</t>
+  </si>
+  <si>
+    <t>Strålbehandling annan O</t>
+  </si>
+  <si>
+    <t>Strålbehandling m förberedelse O</t>
+  </si>
+  <si>
+    <t>Brakyterapi o isotopbehandling O</t>
+  </si>
+  <si>
+    <t>Strålbehandling mindre O</t>
+  </si>
+  <si>
+    <t>Strålbehandlingsförberedelse O</t>
+  </si>
+  <si>
+    <t>Farmakologiska smärttester O</t>
+  </si>
+  <si>
+    <t>Benmärg/stamcell transpl kontr O</t>
+  </si>
+  <si>
+    <t>Allergi-immunbristutr m provok O</t>
+  </si>
+  <si>
+    <t>Allergi-immunbristutr O</t>
+  </si>
+  <si>
+    <t>Diagnos/behandl m ljus övrig O</t>
+  </si>
+  <si>
+    <t>Bestäm kroppssammansätt O</t>
+  </si>
+  <si>
+    <t>Ultraljud övrigt O</t>
+  </si>
+  <si>
+    <t>Positron tomografi (PET) O</t>
+  </si>
+  <si>
+    <t>Venkatetrar O</t>
+  </si>
+  <si>
+    <t>Övriga mindre åtgärder O</t>
+  </si>
+  <si>
     <t>Punktionsbiopsi ben/benmärg O</t>
   </si>
   <si>
-    <t>S01O</t>
-[...151 lines deleted...]
-  <si>
     <t>Ny huvuddiag, ospec grupp O</t>
   </si>
   <si>
-    <t>Z50O</t>
-[...1 lines deleted...]
-  <si>
     <t>Tyngre sällsynt el fel komb O</t>
   </si>
   <si>
-    <t>Z60O</t>
-[...1 lines deleted...]
-  <si>
     <t>Annan sällsynt el fel komb O</t>
   </si>
   <si>
-    <t>Z70O</t>
-[...1 lines deleted...]
-  <si>
     <t>Huvuddiagnos fattas O</t>
   </si>
   <si>
-    <t>Z71O</t>
-[...8 lines deleted...]
-    <t>Z77O</t>
+    <t>Huvuddiagnos ogiltig i NordDRG O</t>
+  </si>
+  <si>
+    <t>Uppgift om kön fattas O</t>
+  </si>
+  <si>
+    <t>Pat för ung för diagn/åtg O</t>
+  </si>
+  <si>
+    <t>Pat för gammal för diagn/åtg O</t>
   </si>
   <si>
     <t>Felaktig ålder (&gt; 125 år) O</t>
   </si>
   <si>
-    <t>Z78O</t>
-[...1 lines deleted...]
-  <si>
     <t>Fel komb diagnos-åtgärd O</t>
   </si>
   <si>
-    <t>Z79O</t>
-[...2 lines deleted...]
-    <t>Z80O</t>
+    <t>Felaktig diagnoskombination O</t>
   </si>
   <si>
     <t>Besökstyp/yrkeskategori saknas O</t>
   </si>
   <si>
-    <t>Z81O</t>
-[...1 lines deleted...]
-  <si>
     <t>Omöjlig dagkirurgi O</t>
   </si>
   <si>
-    <t>O30O</t>
-[...875 lines deleted...]
-    <t>Huvuddiagnos ogiltig i NordDRG O</t>
+    <t>Åtgärd &amp; besök ej förenliga O</t>
   </si>
   <si>
     <t>Saknad/negativ ålder, besök O</t>
-  </si>
-[...181 lines deleted...]
-    <t>Strålbehandlingsförberedelse O</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2764,6628 +2767,6613 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="99.7109375" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>430</v>
+        <v>1</v>
       </c>
       <c r="C2" s="2">
         <v>45603</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>431</v>
+        <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="2"/>
     </row>
-    <row r="4" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="6"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3">
       <c r="B5" s="3" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
       <c r="B6" s="3" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
       <c r="B7" s="1"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
-        <v>766</v>
+        <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>767</v>
+        <v>6</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>433</v>
+        <v>9</v>
       </c>
       <c r="C9" s="5">
         <v>0.64090000000000003</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>434</v>
+        <v>11</v>
       </c>
       <c r="C10" s="5">
         <v>7.8100000000000003E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B11" t="s">
-        <v>435</v>
+        <v>13</v>
       </c>
       <c r="C11" s="5">
         <v>2.0061</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>436</v>
+        <v>15</v>
       </c>
       <c r="C12" s="5">
         <v>0.89049999999999996</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B13" t="s">
-        <v>437</v>
+        <v>17</v>
       </c>
       <c r="C13" s="5">
         <v>1.4659</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s">
-        <v>438</v>
+        <v>19</v>
       </c>
       <c r="C14" s="5">
         <v>9.3600000000000003E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B15" t="s">
-        <v>650</v>
+        <v>21</v>
       </c>
       <c r="C15" s="5">
         <v>0.37130000000000002</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>439</v>
+        <v>23</v>
       </c>
       <c r="C16" s="5">
         <v>0.1037</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B17" t="s">
-        <v>440</v>
+        <v>25</v>
       </c>
       <c r="C17" s="5">
         <v>0.2475</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B18" t="s">
-        <v>652</v>
+        <v>27</v>
       </c>
       <c r="C18" s="5">
         <v>0.3422</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>654</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>655</v>
+        <v>29</v>
       </c>
       <c r="C19" s="5">
         <v>0.51180000000000003</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>657</v>
+        <v>30</v>
       </c>
       <c r="B20" t="s">
-        <v>658</v>
+        <v>31</v>
       </c>
       <c r="C20" s="5">
         <v>0.24310000000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>660</v>
+        <v>32</v>
       </c>
       <c r="B21" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="C21" s="5">
         <v>4.7500000000000001E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B22" t="s">
-        <v>441</v>
+        <v>35</v>
       </c>
       <c r="C22" s="5">
         <v>0.36480000000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>442</v>
+        <v>37</v>
       </c>
       <c r="C23" s="5">
         <v>0.25119999999999998</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="B24" t="s">
-        <v>746</v>
+        <v>39</v>
       </c>
       <c r="C24" s="5">
         <v>0.16289999999999999</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="B25" t="s">
-        <v>443</v>
+        <v>41</v>
       </c>
       <c r="C25" s="5">
         <v>0.49390000000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B26" t="s">
-        <v>444</v>
+        <v>43</v>
       </c>
       <c r="C26" s="5">
         <v>0.1714</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B27" t="s">
-        <v>663</v>
+        <v>45</v>
       </c>
       <c r="C27" s="5">
         <v>0.1537</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B28" t="s">
-        <v>445</v>
+        <v>47</v>
       </c>
       <c r="C28" s="5">
         <v>4.9000000000000002E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="B29" t="s">
-        <v>446</v>
+        <v>49</v>
       </c>
       <c r="C29" s="5">
         <v>7.0599999999999996E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="B30" t="s">
-        <v>447</v>
+        <v>51</v>
       </c>
       <c r="C30" s="5">
         <v>2.92E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="B31" t="s">
-        <v>448</v>
+        <v>53</v>
       </c>
       <c r="C31" s="5">
         <v>4.2299999999999997E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="B32" t="s">
-        <v>449</v>
+        <v>55</v>
       </c>
       <c r="C32" s="5">
         <v>2.87E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="B33" t="s">
-        <v>450</v>
+        <v>57</v>
       </c>
       <c r="C33" s="5">
         <v>1.6631</v>
       </c>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="B34" t="s">
-        <v>451</v>
+        <v>59</v>
       </c>
       <c r="C34" s="5">
         <v>0.31</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="B35" t="s">
-        <v>452</v>
+        <v>61</v>
       </c>
       <c r="C35" s="5">
         <v>0.64129999999999998</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>745</v>
+        <v>62</v>
       </c>
       <c r="B36" t="s">
-        <v>769</v>
+        <v>63</v>
       </c>
       <c r="C36" s="5">
         <v>0.69199999999999995</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>747</v>
+        <v>64</v>
       </c>
       <c r="B37" t="s">
-        <v>770</v>
+        <v>65</v>
       </c>
       <c r="C37" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>749</v>
+        <v>66</v>
       </c>
       <c r="B38" t="s">
-        <v>771</v>
+        <v>67</v>
       </c>
       <c r="C38" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="B39" t="s">
-        <v>453</v>
+        <v>69</v>
       </c>
       <c r="C39" s="5">
         <v>0.94669999999999999</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="B40" t="s">
-        <v>751</v>
+        <v>71</v>
       </c>
       <c r="C40" s="5">
         <v>0.44019999999999998</v>
       </c>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="B41" t="s">
-        <v>752</v>
+        <v>73</v>
       </c>
       <c r="C41" s="5">
         <v>0.21210000000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="B42" t="s">
-        <v>454</v>
+        <v>75</v>
       </c>
       <c r="C42" s="5">
         <v>0.53590000000000004</v>
       </c>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="B43" t="s">
-        <v>455</v>
+        <v>77</v>
       </c>
       <c r="C43" s="5">
         <v>0.51690000000000003</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="B44" t="s">
-        <v>456</v>
+        <v>79</v>
       </c>
       <c r="C44" s="5">
         <v>0.36159999999999998</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="B45" t="s">
-        <v>753</v>
+        <v>81</v>
       </c>
       <c r="C45" s="5">
         <v>0.3362</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B46" t="s">
-        <v>457</v>
+        <v>83</v>
       </c>
       <c r="C46" s="5">
         <v>0.1477</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="B47" t="s">
-        <v>458</v>
+        <v>85</v>
       </c>
       <c r="C47" s="5">
         <v>0.4597</v>
       </c>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="B48" t="s">
-        <v>459</v>
+        <v>87</v>
       </c>
       <c r="C48" s="5">
         <v>6.83E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="B49" t="s">
-        <v>754</v>
+        <v>89</v>
       </c>
       <c r="C49" s="5">
         <v>8.2100000000000006E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="B50" t="s">
-        <v>460</v>
+        <v>91</v>
       </c>
       <c r="C50" s="5">
         <v>3.27E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="B51" t="s">
-        <v>755</v>
+        <v>93</v>
       </c>
       <c r="C51" s="5">
         <v>0.1105</v>
       </c>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="B52" t="s">
-        <v>756</v>
+        <v>95</v>
       </c>
       <c r="C52" s="5">
         <v>6.1600000000000002E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="B53" t="s">
-        <v>461</v>
+        <v>97</v>
       </c>
       <c r="C53" s="5">
         <v>2.4199999999999999E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="B54" t="s">
-        <v>462</v>
+        <v>99</v>
       </c>
       <c r="C54" s="5">
         <v>1.6799999999999999E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="B55" t="s">
-        <v>463</v>
+        <v>101</v>
       </c>
       <c r="C55" s="5">
         <v>4.82E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="B56" t="s">
-        <v>464</v>
+        <v>103</v>
       </c>
       <c r="C56" s="5">
         <v>1.1746000000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="B57" t="s">
-        <v>465</v>
+        <v>105</v>
       </c>
       <c r="C57" s="5">
         <v>0.49980000000000002</v>
       </c>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="B58" t="s">
-        <v>466</v>
+        <v>107</v>
       </c>
       <c r="C58" s="5">
         <v>1.2446999999999999</v>
       </c>
     </row>
-    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="B59" t="s">
-        <v>467</v>
+        <v>109</v>
       </c>
       <c r="C59" s="5">
         <v>0.377</v>
       </c>
     </row>
-    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B60" t="s">
-        <v>468</v>
+        <v>111</v>
       </c>
       <c r="C60" s="5">
         <v>9.9699999999999997E-2</v>
       </c>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="B61" t="s">
-        <v>469</v>
+        <v>113</v>
       </c>
       <c r="C61" s="5">
         <v>0.26679999999999998</v>
       </c>
     </row>
-    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>726</v>
+        <v>114</v>
       </c>
       <c r="B62" t="s">
-        <v>470</v>
+        <v>115</v>
       </c>
       <c r="C62" s="5">
         <v>7.3599999999999999E-2</v>
       </c>
     </row>
-    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="B63" t="s">
-        <v>471</v>
+        <v>117</v>
       </c>
       <c r="C63" s="5">
         <v>2.1797</v>
       </c>
     </row>
-    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B64" t="s">
-        <v>472</v>
+        <v>119</v>
       </c>
       <c r="C64" s="5">
         <v>2.4752999999999998</v>
       </c>
     </row>
-    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="B65" t="s">
-        <v>772</v>
+        <v>121</v>
       </c>
       <c r="C65" s="5">
         <v>1.8115000000000001</v>
       </c>
     </row>
-    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>670</v>
+        <v>122</v>
       </c>
       <c r="B66" t="s">
-        <v>671</v>
+        <v>123</v>
       </c>
       <c r="C66" s="5">
         <v>1.39</v>
       </c>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="B67" t="s">
-        <v>473</v>
+        <v>125</v>
       </c>
       <c r="C67" s="5">
         <v>2.2058</v>
       </c>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="B68" t="s">
-        <v>474</v>
+        <v>127</v>
       </c>
       <c r="C68" s="5">
         <v>0.71009999999999995</v>
       </c>
     </row>
-    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>673</v>
+        <v>128</v>
       </c>
       <c r="B69" t="s">
-        <v>674</v>
+        <v>129</v>
       </c>
       <c r="C69" s="5">
         <v>0.36209999999999998</v>
       </c>
     </row>
-    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="B70" t="s">
-        <v>475</v>
+        <v>131</v>
       </c>
       <c r="C70" s="5">
         <v>0.88680000000000003</v>
       </c>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="B71" t="s">
-        <v>476</v>
+        <v>133</v>
       </c>
       <c r="C71" s="5">
         <v>0.42080000000000001</v>
       </c>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="B72" t="s">
-        <v>714</v>
+        <v>135</v>
       </c>
       <c r="C72" s="5">
         <v>0.3427</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="B73" t="s">
-        <v>477</v>
+        <v>137</v>
       </c>
       <c r="C73" s="5">
         <v>0.1661</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>103</v>
+        <v>138</v>
       </c>
       <c r="B74" t="s">
-        <v>478</v>
+        <v>139</v>
       </c>
       <c r="C74" s="5">
         <v>1.1404000000000001</v>
       </c>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="B75" t="s">
-        <v>479</v>
+        <v>141</v>
       </c>
       <c r="C75" s="5">
         <v>0.25130000000000002</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="B76" t="s">
-        <v>480</v>
+        <v>143</v>
       </c>
       <c r="C76" s="5">
         <v>0.29099999999999998</v>
       </c>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="B77" t="s">
-        <v>481</v>
+        <v>145</v>
       </c>
       <c r="C77" s="5">
         <v>0.1298</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="B78" t="s">
-        <v>482</v>
+        <v>147</v>
       </c>
       <c r="C78" s="5">
         <v>0.1186</v>
       </c>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="B79" t="s">
-        <v>483</v>
+        <v>149</v>
       </c>
       <c r="C79" s="5">
         <v>4.1799999999999997E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="B80" t="s">
-        <v>484</v>
+        <v>151</v>
       </c>
       <c r="C80" s="5">
         <v>9.0999999999999998E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="B81" t="s">
-        <v>485</v>
+        <v>153</v>
       </c>
       <c r="C81" s="5">
         <v>3.4299999999999997E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="B82" t="s">
-        <v>486</v>
+        <v>155</v>
       </c>
       <c r="C82" s="5">
         <v>0.18190000000000001</v>
       </c>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="B83" t="s">
-        <v>487</v>
+        <v>157</v>
       </c>
       <c r="C83" s="5">
         <v>1.8806</v>
       </c>
     </row>
-    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
       <c r="B84" t="s">
-        <v>488</v>
+        <v>159</v>
       </c>
       <c r="C84" s="5">
         <v>0.35759999999999997</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="B85" t="s">
-        <v>489</v>
+        <v>161</v>
       </c>
       <c r="C85" s="5">
         <v>0.97670000000000001</v>
       </c>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="B86" t="s">
-        <v>490</v>
+        <v>163</v>
       </c>
       <c r="C86" s="5">
         <v>0.52049999999999996</v>
       </c>
     </row>
-    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="B87" t="s">
-        <v>491</v>
+        <v>165</v>
       </c>
       <c r="C87" s="5">
         <v>0.2596</v>
       </c>
     </row>
-    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="B88" t="s">
-        <v>492</v>
+        <v>167</v>
       </c>
       <c r="C88" s="5">
         <v>0.2913</v>
       </c>
     </row>
-    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="B89" t="s">
-        <v>493</v>
+        <v>169</v>
       </c>
       <c r="C89" s="5">
         <v>0.41839999999999999</v>
       </c>
     </row>
-    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="B90" t="s">
-        <v>494</v>
+        <v>171</v>
       </c>
       <c r="C90" s="5">
         <v>0.5302</v>
       </c>
     </row>
-    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
       <c r="B91" t="s">
-        <v>665</v>
+        <v>173</v>
       </c>
       <c r="C91" s="5">
         <v>0.71809999999999996</v>
       </c>
     </row>
-    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="B92" t="s">
-        <v>495</v>
+        <v>175</v>
       </c>
       <c r="C92" s="5">
         <v>0.55200000000000005</v>
       </c>
     </row>
-    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="B93" t="s">
-        <v>496</v>
+        <v>177</v>
       </c>
       <c r="C93" s="5">
         <v>0.43940000000000001</v>
       </c>
     </row>
-    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="B94" t="s">
-        <v>497</v>
+        <v>179</v>
       </c>
       <c r="C94" s="5">
         <v>0.30909999999999999</v>
       </c>
     </row>
-    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="B95" t="s">
-        <v>498</v>
+        <v>181</v>
       </c>
       <c r="C95" s="5">
         <v>0.2427</v>
       </c>
     </row>
-    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="B96" t="s">
-        <v>499</v>
+        <v>183</v>
       </c>
       <c r="C96" s="5">
         <v>0.1661</v>
       </c>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>146</v>
+        <v>184</v>
       </c>
       <c r="B97" t="s">
-        <v>500</v>
+        <v>185</v>
       </c>
       <c r="C97" s="5">
         <v>0.1008</v>
       </c>
     </row>
-    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="B98" t="s">
-        <v>501</v>
+        <v>187</v>
       </c>
       <c r="C98" s="5">
         <v>0.36149999999999999</v>
       </c>
     </row>
-    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>150</v>
+        <v>188</v>
       </c>
       <c r="B99" t="s">
-        <v>502</v>
+        <v>189</v>
       </c>
       <c r="C99" s="5">
         <v>0.20230000000000001</v>
       </c>
     </row>
-    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>727</v>
+        <v>190</v>
       </c>
       <c r="B100" t="s">
-        <v>728</v>
+        <v>191</v>
       </c>
       <c r="C100" s="5">
         <v>0.27529999999999999</v>
       </c>
     </row>
-    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>729</v>
+        <v>192</v>
       </c>
       <c r="B101" t="s">
-        <v>730</v>
+        <v>193</v>
       </c>
       <c r="C101" s="5">
         <v>0.19409999999999999</v>
       </c>
     </row>
-    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>731</v>
+        <v>194</v>
       </c>
       <c r="B102" t="s">
-        <v>732</v>
+        <v>195</v>
       </c>
       <c r="C102" s="5">
         <v>0.28960000000000002</v>
       </c>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>733</v>
+        <v>196</v>
       </c>
       <c r="B103" t="s">
-        <v>734</v>
+        <v>197</v>
       </c>
       <c r="C103" s="5">
         <v>0.15060000000000001</v>
       </c>
     </row>
-    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="B104" t="s">
-        <v>503</v>
+        <v>199</v>
       </c>
       <c r="C104" s="5">
         <v>0.1326</v>
       </c>
     </row>
-    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>735</v>
+        <v>200</v>
       </c>
       <c r="B105" t="s">
-        <v>736</v>
+        <v>201</v>
       </c>
       <c r="C105" s="5">
         <v>0.6623</v>
       </c>
     </row>
-    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>737</v>
+        <v>202</v>
       </c>
       <c r="B106" t="s">
-        <v>738</v>
+        <v>203</v>
       </c>
       <c r="C106" s="5">
         <v>0.21129999999999999</v>
       </c>
     </row>
-    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="B107" t="s">
-        <v>504</v>
+        <v>205</v>
       </c>
       <c r="C107" s="5">
         <v>0.1613</v>
       </c>
     </row>
-    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="B108" t="s">
-        <v>505</v>
+        <v>207</v>
       </c>
       <c r="C108" s="5">
         <v>2.5186999999999999</v>
       </c>
     </row>
-    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
       <c r="B109" t="s">
-        <v>506</v>
+        <v>209</v>
       </c>
       <c r="C109" s="5">
         <v>0.71279999999999999</v>
       </c>
     </row>
-    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="B110" t="s">
-        <v>507</v>
+        <v>211</v>
       </c>
       <c r="C110" s="5">
         <v>0.25950000000000001</v>
       </c>
     </row>
-    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="B111" t="s">
-        <v>508</v>
+        <v>213</v>
       </c>
       <c r="C111" s="5">
         <v>0.93810000000000004</v>
       </c>
     </row>
-    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="B112" t="s">
-        <v>509</v>
+        <v>215</v>
       </c>
       <c r="C112" s="5">
         <v>0.42170000000000002</v>
       </c>
     </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="B113" t="s">
-        <v>510</v>
+        <v>217</v>
       </c>
       <c r="C113" s="5">
         <v>0.37930000000000003</v>
       </c>
     </row>
-    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>167</v>
+        <v>218</v>
       </c>
       <c r="B114" t="s">
-        <v>511</v>
+        <v>219</v>
       </c>
       <c r="C114" s="5">
         <v>0.45639999999999997</v>
       </c>
     </row>
-    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>169</v>
+        <v>220</v>
       </c>
       <c r="B115" t="s">
-        <v>512</v>
+        <v>221</v>
       </c>
       <c r="C115" s="5">
         <v>0.18809999999999999</v>
       </c>
     </row>
-    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>171</v>
+        <v>222</v>
       </c>
       <c r="B116" t="s">
-        <v>513</v>
+        <v>223</v>
       </c>
       <c r="C116" s="5">
         <v>0.69730000000000003</v>
       </c>
     </row>
-    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="B117" t="s">
-        <v>514</v>
+        <v>225</v>
       </c>
       <c r="C117" s="5">
         <v>0.35560000000000003</v>
       </c>
     </row>
-    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>175</v>
+        <v>226</v>
       </c>
       <c r="B118" t="s">
-        <v>773</v>
+        <v>227</v>
       </c>
       <c r="C118" s="5">
         <v>1.6467000000000001</v>
       </c>
     </row>
-    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="B119" t="s">
-        <v>515</v>
+        <v>229</v>
       </c>
       <c r="C119" s="5">
         <v>0.67149999999999999</v>
       </c>
     </row>
-    <row r="120" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>179</v>
+        <v>230</v>
       </c>
       <c r="B120" t="s">
-        <v>516</v>
+        <v>231</v>
       </c>
       <c r="C120" s="5">
         <v>0.38300000000000001</v>
       </c>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="B121" t="s">
-        <v>517</v>
+        <v>233</v>
       </c>
       <c r="C121" s="5">
         <v>0.41770000000000002</v>
       </c>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
       <c r="B122" t="s">
-        <v>518</v>
+        <v>235</v>
       </c>
       <c r="C122" s="5">
         <v>0.498</v>
       </c>
     </row>
-    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="B123" t="s">
-        <v>519</v>
+        <v>237</v>
       </c>
       <c r="C123" s="5">
         <v>0.64639999999999997</v>
       </c>
     </row>
-    <row r="124" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="B124" t="s">
-        <v>520</v>
+        <v>239</v>
       </c>
       <c r="C124" s="5">
         <v>0.89270000000000005</v>
       </c>
     </row>
-    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="B125" t="s">
-        <v>521</v>
+        <v>241</v>
       </c>
       <c r="C125" s="5">
         <v>0.63470000000000004</v>
       </c>
     </row>
-    <row r="126" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="B126" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C126" s="5">
         <v>0.73099999999999998</v>
       </c>
     </row>
-    <row r="127" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="B127" t="s">
-        <v>523</v>
+        <v>245</v>
       </c>
       <c r="C127" s="5">
         <v>0.63170000000000004</v>
       </c>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="B128" t="s">
-        <v>524</v>
+        <v>247</v>
       </c>
       <c r="C128" s="5">
         <v>0.39679999999999999</v>
       </c>
     </row>
-    <row r="129" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="B129" t="s">
-        <v>525</v>
+        <v>249</v>
       </c>
       <c r="C129" s="5">
         <v>0.59670000000000001</v>
       </c>
     </row>
-    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="B130" t="s">
-        <v>526</v>
+        <v>251</v>
       </c>
       <c r="C130" s="5">
         <v>0.22670000000000001</v>
       </c>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>201</v>
+        <v>252</v>
       </c>
       <c r="B131" t="s">
-        <v>527</v>
+        <v>253</v>
       </c>
       <c r="C131" s="5">
         <v>0.49759999999999999</v>
       </c>
     </row>
-    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>203</v>
+        <v>254</v>
       </c>
       <c r="B132" t="s">
-        <v>528</v>
+        <v>255</v>
       </c>
       <c r="C132" s="5">
         <v>1.1462000000000001</v>
       </c>
     </row>
-    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
       <c r="B133" t="s">
-        <v>529</v>
+        <v>257</v>
       </c>
       <c r="C133" s="5">
         <v>0.38629999999999998</v>
       </c>
     </row>
-    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="B134" t="s">
-        <v>530</v>
+        <v>259</v>
       </c>
       <c r="C134" s="5">
         <v>0.44340000000000002</v>
       </c>
     </row>
-    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>209</v>
+        <v>260</v>
       </c>
       <c r="B135" t="s">
-        <v>531</v>
+        <v>261</v>
       </c>
       <c r="C135" s="5">
         <v>0.51910000000000001</v>
       </c>
     </row>
-    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="B136" t="s">
-        <v>532</v>
+        <v>263</v>
       </c>
       <c r="C136" s="5">
         <v>0.10879999999999999</v>
       </c>
     </row>
-    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
       <c r="B137" t="s">
-        <v>533</v>
+        <v>265</v>
       </c>
       <c r="C137" s="5">
         <v>0.1469</v>
       </c>
     </row>
-    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="B138" t="s">
-        <v>534</v>
+        <v>267</v>
       </c>
       <c r="C138" s="5">
         <v>0.14030000000000001</v>
       </c>
     </row>
-    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>216</v>
+        <v>268</v>
       </c>
       <c r="B139" t="s">
-        <v>535</v>
+        <v>269</v>
       </c>
       <c r="C139" s="5">
         <v>0.1389</v>
       </c>
     </row>
-    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="B140" t="s">
-        <v>536</v>
+        <v>271</v>
       </c>
       <c r="C140" s="5">
         <v>8.2900000000000001E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>220</v>
+        <v>272</v>
       </c>
       <c r="B141" t="s">
-        <v>537</v>
+        <v>273</v>
       </c>
       <c r="C141" s="5">
         <v>2.93E-2</v>
       </c>
     </row>
-    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="B142" t="s">
-        <v>538</v>
+        <v>275</v>
       </c>
       <c r="C142" s="5">
         <v>0.84209999999999996</v>
       </c>
     </row>
-    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="B143" t="s">
-        <v>539</v>
+        <v>277</v>
       </c>
       <c r="C143" s="5">
         <v>5.2200000000000003E-2</v>
       </c>
     </row>
-    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
       <c r="B144" t="s">
-        <v>540</v>
+        <v>279</v>
       </c>
       <c r="C144" s="5">
         <v>9.8100000000000007E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>228</v>
+        <v>280</v>
       </c>
       <c r="B145" t="s">
-        <v>541</v>
+        <v>281</v>
       </c>
       <c r="C145" s="5">
         <v>2.6599999999999999E-2</v>
       </c>
     </row>
-    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="B146" t="s">
-        <v>542</v>
+        <v>283</v>
       </c>
       <c r="C146" s="5">
         <v>0.23280000000000001</v>
       </c>
     </row>
-    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="B147" t="s">
-        <v>543</v>
+        <v>285</v>
       </c>
       <c r="C147" s="5">
         <v>0.14899999999999999</v>
       </c>
     </row>
-    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
       <c r="B148" t="s">
-        <v>544</v>
+        <v>287</v>
       </c>
       <c r="C148" s="5">
         <v>0.26300000000000001</v>
       </c>
     </row>
-    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="B149" t="s">
-        <v>545</v>
+        <v>289</v>
       </c>
       <c r="C149" s="5">
         <v>6.9900000000000004E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>237</v>
+        <v>290</v>
       </c>
       <c r="B150" t="s">
-        <v>546</v>
+        <v>291</v>
       </c>
       <c r="C150" s="5">
         <v>2.5100000000000001E-2</v>
       </c>
     </row>
-    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>239</v>
+        <v>292</v>
       </c>
       <c r="B151" t="s">
-        <v>547</v>
+        <v>293</v>
       </c>
       <c r="C151" s="5">
         <v>4.1300000000000003E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>241</v>
+        <v>294</v>
       </c>
       <c r="B152" t="s">
-        <v>548</v>
+        <v>295</v>
       </c>
       <c r="C152" s="5">
         <v>9.3299999999999994E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="B153" t="s">
-        <v>549</v>
+        <v>297</v>
       </c>
       <c r="C153" s="5">
         <v>6.8599999999999994E-2</v>
       </c>
     </row>
-    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>244</v>
+        <v>298</v>
       </c>
       <c r="B154" t="s">
-        <v>550</v>
+        <v>299</v>
       </c>
       <c r="C154" s="5">
         <v>4.82E-2</v>
       </c>
     </row>
-    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>246</v>
+        <v>300</v>
       </c>
       <c r="B155" t="s">
-        <v>551</v>
+        <v>301</v>
       </c>
       <c r="C155" s="5">
         <v>0.8921</v>
       </c>
     </row>
-    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>248</v>
+        <v>302</v>
       </c>
       <c r="B156" t="s">
-        <v>552</v>
+        <v>303</v>
       </c>
       <c r="C156" s="5">
         <v>0.79869999999999997</v>
       </c>
     </row>
-    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="B157" t="s">
-        <v>553</v>
+        <v>305</v>
       </c>
       <c r="C157" s="5">
         <v>0.54990000000000006</v>
       </c>
     </row>
-    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>252</v>
+        <v>306</v>
       </c>
       <c r="B158" t="s">
-        <v>554</v>
+        <v>307</v>
       </c>
       <c r="C158" s="5">
         <v>0.75470000000000004</v>
       </c>
     </row>
-    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="B159" t="s">
-        <v>555</v>
+        <v>309</v>
       </c>
       <c r="C159" s="5">
         <v>0.3876</v>
       </c>
     </row>
-    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="B160" t="s">
-        <v>556</v>
+        <v>311</v>
       </c>
       <c r="C160" s="5">
         <v>0.1787</v>
       </c>
     </row>
-    <row r="161" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>258</v>
+        <v>312</v>
       </c>
       <c r="B161" t="s">
-        <v>557</v>
+        <v>313</v>
       </c>
       <c r="C161" s="5">
         <v>0.1517</v>
       </c>
     </row>
-    <row r="162" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="B162" t="s">
-        <v>558</v>
+        <v>315</v>
       </c>
       <c r="C162" s="5">
         <v>0.2417</v>
       </c>
     </row>
-    <row r="163" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="B163" t="s">
-        <v>559</v>
+        <v>317</v>
       </c>
       <c r="C163" s="5">
         <v>1.3503000000000001</v>
       </c>
     </row>
-    <row r="164" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>264</v>
+        <v>318</v>
       </c>
       <c r="B164" t="s">
-        <v>560</v>
+        <v>319</v>
       </c>
       <c r="C164" s="5">
         <v>0.45440000000000003</v>
       </c>
     </row>
-    <row r="165" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>266</v>
+        <v>320</v>
       </c>
       <c r="B165" t="s">
-        <v>774</v>
+        <v>321</v>
       </c>
       <c r="C165" s="5">
         <v>0.58460000000000001</v>
       </c>
     </row>
-    <row r="166" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>267</v>
+        <v>322</v>
       </c>
       <c r="B166" t="s">
-        <v>561</v>
+        <v>323</v>
       </c>
       <c r="C166" s="5">
         <v>0.53420000000000001</v>
       </c>
     </row>
-    <row r="167" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>269</v>
+        <v>324</v>
       </c>
       <c r="B167" t="s">
-        <v>562</v>
+        <v>325</v>
       </c>
       <c r="C167" s="5">
         <v>0.54179999999999995</v>
       </c>
     </row>
-    <row r="168" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="B168" t="s">
-        <v>563</v>
+        <v>327</v>
       </c>
       <c r="C168" s="5">
         <v>0.78839999999999999</v>
       </c>
     </row>
-    <row r="169" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>273</v>
+        <v>328</v>
       </c>
       <c r="B169" t="s">
-        <v>564</v>
+        <v>329</v>
       </c>
       <c r="C169" s="5">
         <v>8.14E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="B170" t="s">
-        <v>565</v>
+        <v>331</v>
       </c>
       <c r="C170" s="5">
         <v>1.0973999999999999</v>
       </c>
     </row>
-    <row r="171" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>277</v>
+        <v>332</v>
       </c>
       <c r="B171" t="s">
-        <v>566</v>
+        <v>333</v>
       </c>
       <c r="C171" s="5">
         <v>0.26950000000000002</v>
       </c>
     </row>
-    <row r="172" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>279</v>
+        <v>334</v>
       </c>
       <c r="B172" t="s">
-        <v>567</v>
+        <v>335</v>
       </c>
       <c r="C172" s="5">
         <v>0.43990000000000001</v>
       </c>
     </row>
-    <row r="173" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>281</v>
+        <v>336</v>
       </c>
       <c r="B173" t="s">
-        <v>568</v>
+        <v>337</v>
       </c>
       <c r="C173" s="5">
         <v>0.34210000000000002</v>
       </c>
     </row>
-    <row r="174" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>693</v>
+        <v>338</v>
       </c>
       <c r="B174" t="s">
-        <v>695</v>
+        <v>339</v>
       </c>
       <c r="C174" s="5">
         <v>0.27439999999999998</v>
       </c>
     </row>
-    <row r="175" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>283</v>
+        <v>340</v>
       </c>
       <c r="B175" t="s">
-        <v>569</v>
+        <v>341</v>
       </c>
       <c r="C175" s="5">
         <v>0.186</v>
       </c>
     </row>
-    <row r="176" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>715</v>
+        <v>342</v>
       </c>
       <c r="B176" t="s">
-        <v>757</v>
+        <v>343</v>
       </c>
       <c r="C176" s="5">
         <v>7.7200000000000005E-2</v>
       </c>
     </row>
-    <row r="177" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>285</v>
+        <v>344</v>
       </c>
       <c r="B177" t="s">
-        <v>570</v>
+        <v>345</v>
       </c>
       <c r="C177" s="5">
         <v>9.6100000000000005E-2</v>
       </c>
     </row>
-    <row r="178" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>287</v>
+        <v>346</v>
       </c>
       <c r="B178" t="s">
-        <v>571</v>
+        <v>347</v>
       </c>
       <c r="C178" s="5">
         <v>0.1855</v>
       </c>
     </row>
-    <row r="179" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>289</v>
+        <v>348</v>
       </c>
       <c r="B179" t="s">
-        <v>572</v>
+        <v>349</v>
       </c>
       <c r="C179" s="5">
         <v>8.2600000000000007E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>291</v>
+        <v>350</v>
       </c>
       <c r="B180" t="s">
-        <v>573</v>
+        <v>351</v>
       </c>
       <c r="C180" s="5">
         <v>8.9800000000000005E-2</v>
       </c>
     </row>
-    <row r="181" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>293</v>
+        <v>352</v>
       </c>
       <c r="B181" t="s">
-        <v>574</v>
+        <v>353</v>
       </c>
       <c r="C181" s="5">
         <v>0.23089999999999999</v>
       </c>
     </row>
-    <row r="182" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>295</v>
+        <v>354</v>
       </c>
       <c r="B182" t="s">
-        <v>575</v>
+        <v>355</v>
       </c>
       <c r="C182" s="5">
         <v>5.1400000000000001E-2</v>
       </c>
     </row>
-    <row r="183" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>297</v>
+        <v>356</v>
       </c>
       <c r="B183" t="s">
-        <v>576</v>
+        <v>357</v>
       </c>
       <c r="C183" s="5">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="184" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>299</v>
+        <v>358</v>
       </c>
       <c r="B184" t="s">
-        <v>696</v>
+        <v>359</v>
       </c>
       <c r="C184" s="5">
         <v>0.8992</v>
       </c>
     </row>
-    <row r="185" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>300</v>
+        <v>360</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>361</v>
       </c>
       <c r="C185" s="5">
         <v>0.4506</v>
       </c>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>302</v>
+        <v>362</v>
       </c>
       <c r="B186" t="s">
-        <v>578</v>
+        <v>363</v>
       </c>
       <c r="C186" s="5">
         <v>0.49430000000000002</v>
       </c>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>304</v>
+        <v>364</v>
       </c>
       <c r="B187" t="s">
-        <v>579</v>
+        <v>365</v>
       </c>
       <c r="C187" s="5">
         <v>0.44979999999999998</v>
       </c>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>306</v>
+        <v>366</v>
       </c>
       <c r="B188" t="s">
-        <v>580</v>
+        <v>367</v>
       </c>
       <c r="C188" s="5">
         <v>0.20780000000000001</v>
       </c>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="B189" t="s">
-        <v>697</v>
+        <v>369</v>
       </c>
       <c r="C189" s="5">
         <v>0.1351</v>
       </c>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>309</v>
+        <v>370</v>
       </c>
       <c r="B190" t="s">
-        <v>698</v>
+        <v>371</v>
       </c>
       <c r="C190" s="5">
         <v>0.26600000000000001</v>
       </c>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>310</v>
+        <v>372</v>
       </c>
       <c r="B191" t="s">
-        <v>699</v>
+        <v>373</v>
       </c>
       <c r="C191" s="5">
         <v>0.1603</v>
       </c>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>311</v>
+        <v>374</v>
       </c>
       <c r="B192" t="s">
-        <v>581</v>
+        <v>375</v>
       </c>
       <c r="C192" s="5">
         <v>1.1664000000000001</v>
       </c>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>313</v>
+        <v>376</v>
       </c>
       <c r="B193" t="s">
-        <v>700</v>
+        <v>377</v>
       </c>
       <c r="C193" s="5">
         <v>0.54249999999999998</v>
       </c>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>314</v>
+        <v>378</v>
       </c>
       <c r="B194" t="s">
-        <v>775</v>
+        <v>379</v>
       </c>
       <c r="C194" s="5">
         <v>0.50880000000000003</v>
       </c>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>315</v>
+        <v>380</v>
       </c>
       <c r="B195" t="s">
-        <v>701</v>
+        <v>381</v>
       </c>
       <c r="C195" s="5">
         <v>0.94369999999999998</v>
       </c>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>676</v>
+        <v>382</v>
       </c>
       <c r="B196" t="s">
-        <v>677</v>
+        <v>383</v>
       </c>
       <c r="C196" s="5">
         <v>0.69259999999999999</v>
       </c>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>679</v>
+        <v>384</v>
       </c>
       <c r="B197" t="s">
-        <v>680</v>
+        <v>385</v>
       </c>
       <c r="C197" s="5">
         <v>0.37740000000000001</v>
       </c>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>682</v>
+        <v>386</v>
       </c>
       <c r="B198" t="s">
-        <v>683</v>
+        <v>387</v>
       </c>
       <c r="C198" s="5">
         <v>9.5699999999999993E-2</v>
       </c>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>316</v>
+        <v>388</v>
       </c>
       <c r="B199" t="s">
-        <v>582</v>
+        <v>389</v>
       </c>
       <c r="C199" s="5">
         <v>9.4799999999999995E-2</v>
       </c>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>318</v>
+        <v>390</v>
       </c>
       <c r="B200" t="s">
-        <v>583</v>
+        <v>391</v>
       </c>
       <c r="C200" s="5">
         <v>0.49370000000000003</v>
       </c>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>319</v>
+        <v>392</v>
       </c>
       <c r="B201" t="s">
-        <v>702</v>
+        <v>393</v>
       </c>
       <c r="C201" s="5">
         <v>0.2762</v>
       </c>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>428</v>
+        <v>394</v>
       </c>
       <c r="B202" t="s">
-        <v>584</v>
+        <v>395</v>
       </c>
       <c r="C202" s="5">
         <v>0.15920000000000001</v>
       </c>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>321</v>
+        <v>396</v>
       </c>
       <c r="B203" t="s">
-        <v>585</v>
+        <v>397</v>
       </c>
       <c r="C203" s="5">
         <v>0.27239999999999998</v>
       </c>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="B204" t="s">
-        <v>703</v>
+        <v>399</v>
       </c>
       <c r="C204" s="5">
         <v>8.2900000000000001E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>323</v>
+        <v>400</v>
       </c>
       <c r="B205" t="s">
-        <v>586</v>
+        <v>401</v>
       </c>
       <c r="C205" s="5">
         <v>8.2299999999999998E-2</v>
       </c>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>325</v>
+        <v>402</v>
       </c>
       <c r="B206" t="s">
-        <v>587</v>
+        <v>403</v>
       </c>
       <c r="C206" s="5">
         <v>0.68120000000000003</v>
       </c>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>327</v>
+        <v>404</v>
       </c>
       <c r="B207" t="s">
-        <v>588</v>
+        <v>405</v>
       </c>
       <c r="C207" s="5">
         <v>0.30780000000000002</v>
       </c>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>329</v>
+        <v>406</v>
       </c>
       <c r="B208" t="s">
-        <v>589</v>
+        <v>407</v>
       </c>
       <c r="C208" s="5">
         <v>9.8900000000000002E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>331</v>
+        <v>408</v>
       </c>
       <c r="B209" t="s">
-        <v>668</v>
+        <v>409</v>
       </c>
       <c r="C209" s="5">
         <v>0.26829999999999998</v>
       </c>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>332</v>
+        <v>410</v>
       </c>
       <c r="B210" t="s">
-        <v>590</v>
+        <v>411</v>
       </c>
       <c r="C210" s="5">
         <v>4.4400000000000002E-2</v>
       </c>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>334</v>
+        <v>412</v>
       </c>
       <c r="B211" t="s">
-        <v>685</v>
+        <v>413</v>
       </c>
       <c r="C211" s="5">
         <v>6.9900000000000004E-2</v>
       </c>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>335</v>
+        <v>414</v>
       </c>
       <c r="B212" t="s">
-        <v>591</v>
+        <v>415</v>
       </c>
       <c r="C212" s="5">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>337</v>
+        <v>416</v>
       </c>
       <c r="B213" t="s">
-        <v>592</v>
+        <v>417</v>
       </c>
       <c r="C213" s="5">
         <v>0.5454</v>
       </c>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>339</v>
+        <v>418</v>
       </c>
       <c r="B214" t="s">
-        <v>593</v>
+        <v>419</v>
       </c>
       <c r="C214" s="5">
         <v>7.9432</v>
       </c>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>341</v>
+        <v>420</v>
       </c>
       <c r="B215" t="s">
-        <v>594</v>
+        <v>421</v>
       </c>
       <c r="C215" s="5">
         <v>0.36759999999999998</v>
       </c>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>343</v>
+        <v>422</v>
       </c>
       <c r="B216" t="s">
-        <v>595</v>
+        <v>423</v>
       </c>
       <c r="C216" s="5">
         <v>0.30559999999999998</v>
       </c>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>345</v>
+        <v>424</v>
       </c>
       <c r="B217" t="s">
-        <v>596</v>
+        <v>425</v>
       </c>
       <c r="C217" s="5">
         <v>0.20080000000000001</v>
       </c>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>347</v>
+        <v>426</v>
       </c>
       <c r="B218" t="s">
-        <v>597</v>
+        <v>427</v>
       </c>
       <c r="C218" s="5">
         <v>0.27679999999999999</v>
       </c>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>349</v>
+        <v>428</v>
       </c>
       <c r="B219" t="s">
-        <v>598</v>
+        <v>429</v>
       </c>
       <c r="C219" s="5">
         <v>0.124</v>
       </c>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>351</v>
+        <v>430</v>
       </c>
       <c r="B220" t="s">
-        <v>599</v>
+        <v>431</v>
       </c>
       <c r="C220" s="5">
         <v>0.24299999999999999</v>
       </c>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>353</v>
+        <v>432</v>
       </c>
       <c r="B221" t="s">
-        <v>600</v>
+        <v>433</v>
       </c>
       <c r="C221" s="5">
         <v>0.39589999999999997</v>
       </c>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>355</v>
+        <v>434</v>
       </c>
       <c r="B222" t="s">
-        <v>601</v>
+        <v>435</v>
       </c>
       <c r="C222" s="5">
         <v>0.16539999999999999</v>
       </c>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>358</v>
+        <v>436</v>
       </c>
       <c r="B223" t="s">
-        <v>603</v>
+        <v>437</v>
       </c>
       <c r="C223" s="5">
         <v>0.24479999999999999</v>
       </c>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>359</v>
+        <v>438</v>
       </c>
       <c r="B224" t="s">
-        <v>604</v>
+        <v>439</v>
       </c>
       <c r="C224" s="5">
         <v>0.33260000000000001</v>
       </c>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>361</v>
+        <v>440</v>
       </c>
       <c r="B225" t="s">
-        <v>605</v>
+        <v>441</v>
       </c>
       <c r="C225" s="5">
         <v>2.0899000000000001</v>
       </c>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>363</v>
+        <v>442</v>
       </c>
       <c r="B226" t="s">
-        <v>606</v>
+        <v>443</v>
       </c>
       <c r="C226" s="5">
         <v>0.2036</v>
       </c>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>365</v>
+        <v>444</v>
       </c>
       <c r="B227" t="s">
-        <v>607</v>
+        <v>445</v>
       </c>
       <c r="C227" s="5">
         <v>0.99180000000000001</v>
       </c>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>367</v>
+        <v>446</v>
       </c>
       <c r="B228" t="s">
-        <v>687</v>
+        <v>447</v>
       </c>
       <c r="C228" s="5">
         <v>0.26090000000000002</v>
       </c>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>722</v>
+        <v>448</v>
       </c>
       <c r="B229" t="s">
-        <v>608</v>
+        <v>449</v>
       </c>
       <c r="C229" s="5">
         <v>1.8897999999999999</v>
       </c>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>370</v>
+        <v>450</v>
       </c>
       <c r="B230" t="s">
-        <v>609</v>
+        <v>451</v>
       </c>
       <c r="C230" s="5">
         <v>4.7530999999999999</v>
       </c>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>372</v>
+        <v>452</v>
       </c>
       <c r="B231" t="s">
-        <v>610</v>
+        <v>453</v>
       </c>
       <c r="C231" s="5">
         <v>0.29099999999999998</v>
       </c>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>374</v>
+        <v>454</v>
       </c>
       <c r="B232" t="s">
-        <v>611</v>
+        <v>455</v>
       </c>
       <c r="C232" s="5">
         <v>1.6658999999999999</v>
       </c>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>376</v>
+        <v>456</v>
       </c>
       <c r="B233" t="s">
-        <v>612</v>
+        <v>457</v>
       </c>
       <c r="C233" s="5">
         <v>1.2323999999999999</v>
       </c>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>378</v>
+        <v>458</v>
       </c>
       <c r="B234" t="s">
-        <v>613</v>
+        <v>459</v>
       </c>
       <c r="C234" s="5">
         <v>0.1002</v>
       </c>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>380</v>
+        <v>460</v>
       </c>
       <c r="B235" t="s">
-        <v>614</v>
+        <v>461</v>
       </c>
       <c r="C235" s="5">
         <v>0.23150000000000001</v>
       </c>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>382</v>
+        <v>462</v>
       </c>
       <c r="B236" t="s">
-        <v>615</v>
+        <v>463</v>
       </c>
       <c r="C236" s="5">
         <v>6.0100000000000001E-2</v>
       </c>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>384</v>
+        <v>464</v>
       </c>
       <c r="B237" t="s">
-        <v>616</v>
+        <v>465</v>
       </c>
       <c r="C237" s="5">
         <v>7.0499999999999993E-2</v>
       </c>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>386</v>
+        <v>466</v>
       </c>
       <c r="B238" t="s">
-        <v>617</v>
+        <v>467</v>
       </c>
       <c r="C238" s="5">
         <v>0.34050000000000002</v>
       </c>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>388</v>
+        <v>468</v>
       </c>
       <c r="B239" t="s">
-        <v>618</v>
+        <v>469</v>
       </c>
       <c r="C239" s="5">
         <v>4.1799999999999997E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>390</v>
+        <v>470</v>
       </c>
       <c r="B240" t="s">
-        <v>776</v>
+        <v>471</v>
       </c>
       <c r="C240" s="5">
         <v>3.1099999999999999E-2</v>
       </c>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>391</v>
+        <v>472</v>
       </c>
       <c r="B241" t="s">
-        <v>619</v>
+        <v>473</v>
       </c>
       <c r="C241" s="5">
         <v>7.5300000000000006E-2</v>
       </c>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>393</v>
+        <v>474</v>
       </c>
       <c r="B242" t="s">
-        <v>620</v>
+        <v>475</v>
       </c>
       <c r="C242" s="5">
         <v>0.16189999999999999</v>
       </c>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>394</v>
+        <v>476</v>
       </c>
       <c r="B243" t="s">
-        <v>621</v>
+        <v>477</v>
       </c>
       <c r="C243" s="5">
         <v>0.1206</v>
       </c>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>396</v>
+        <v>478</v>
       </c>
       <c r="B244" t="s">
-        <v>622</v>
+        <v>479</v>
       </c>
       <c r="C244" s="5">
         <v>5.21E-2</v>
       </c>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>398</v>
+        <v>480</v>
       </c>
       <c r="B245" t="s">
-        <v>623</v>
+        <v>481</v>
       </c>
       <c r="C245" s="5">
         <v>2.7099999999999999E-2</v>
       </c>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>400</v>
+        <v>482</v>
       </c>
       <c r="B246" t="s">
-        <v>624</v>
+        <v>483</v>
       </c>
       <c r="C246" s="5">
         <v>3.3399999999999999E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>402</v>
+        <v>484</v>
       </c>
       <c r="B247" t="s">
-        <v>625</v>
+        <v>485</v>
       </c>
       <c r="C247" s="5">
         <v>0.1016</v>
       </c>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>758</v>
+        <v>486</v>
       </c>
       <c r="B248" t="s">
-        <v>759</v>
+        <v>487</v>
       </c>
       <c r="C248" s="5">
         <v>0.31969999999999998</v>
       </c>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>404</v>
+        <v>488</v>
       </c>
       <c r="B249" t="s">
-        <v>626</v>
+        <v>489</v>
       </c>
       <c r="C249" s="5">
         <v>8.5900000000000004E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>406</v>
+        <v>490</v>
       </c>
       <c r="B250" t="s">
-        <v>627</v>
+        <v>491</v>
       </c>
       <c r="C250" s="5">
         <v>6.9800000000000001E-2</v>
       </c>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>704</v>
+        <v>492</v>
       </c>
       <c r="B251" t="s">
-        <v>602</v>
+        <v>493</v>
       </c>
       <c r="C251" s="5">
         <v>0.2858</v>
       </c>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>408</v>
+        <v>494</v>
       </c>
       <c r="B252" t="s">
-        <v>628</v>
+        <v>495</v>
       </c>
       <c r="C252" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>410</v>
+        <v>496</v>
       </c>
       <c r="B253" t="s">
-        <v>629</v>
+        <v>497</v>
       </c>
       <c r="C253" s="5">
         <v>0.32379999999999998</v>
       </c>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>412</v>
+        <v>498</v>
       </c>
       <c r="B254" t="s">
-        <v>630</v>
+        <v>499</v>
       </c>
       <c r="C254" s="5">
         <v>0.13689999999999999</v>
       </c>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>414</v>
+        <v>500</v>
       </c>
       <c r="B255" t="s">
-        <v>631</v>
+        <v>501</v>
       </c>
       <c r="C255" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>416</v>
+        <v>502</v>
       </c>
       <c r="B256" t="s">
-        <v>716</v>
+        <v>503</v>
       </c>
       <c r="C256" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>688</v>
+        <v>504</v>
       </c>
       <c r="B257" t="s">
-        <v>689</v>
+        <v>505</v>
       </c>
       <c r="C257" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>417</v>
+        <v>506</v>
       </c>
       <c r="B258" t="s">
-        <v>632</v>
+        <v>507</v>
       </c>
       <c r="C258" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>418</v>
+        <v>508</v>
       </c>
       <c r="B259" t="s">
-        <v>633</v>
+        <v>509</v>
       </c>
       <c r="C259" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>419</v>
+        <v>510</v>
       </c>
       <c r="B260" t="s">
-        <v>634</v>
+        <v>511</v>
       </c>
       <c r="C260" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>421</v>
+        <v>512</v>
       </c>
       <c r="B261" t="s">
-        <v>635</v>
+        <v>513</v>
       </c>
       <c r="C261" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>423</v>
+        <v>514</v>
       </c>
       <c r="B262" t="s">
-        <v>705</v>
+        <v>515</v>
       </c>
       <c r="C262" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>424</v>
+        <v>516</v>
       </c>
       <c r="B263" t="s">
-        <v>636</v>
+        <v>517</v>
       </c>
       <c r="C263" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>426</v>
+        <v>518</v>
       </c>
       <c r="B264" t="s">
-        <v>637</v>
+        <v>519</v>
       </c>
       <c r="C264" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>723</v>
+        <v>520</v>
       </c>
       <c r="B265" t="s">
-        <v>724</v>
+        <v>521</v>
       </c>
       <c r="C265" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>691</v>
+        <v>522</v>
       </c>
       <c r="B266" t="s">
-        <v>692</v>
+        <v>523</v>
       </c>
       <c r="C266" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:C263">
     <sortCondition ref="A8:A263"/>
   </sortState>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D260"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" customWidth="1"/>
     <col min="2" max="2" width="52.140625" customWidth="1"/>
     <col min="3" max="3" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4">
       <c r="A1" t="s">
-        <v>766</v>
+        <v>5</v>
       </c>
       <c r="B1" t="s">
-        <v>777</v>
+        <v>524</v>
       </c>
       <c r="C1" t="s">
-        <v>767</v>
+        <v>6</v>
       </c>
       <c r="D1" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>525</v>
       </c>
       <c r="C2" t="s">
-        <v>433</v>
+        <v>9</v>
       </c>
       <c r="D2" s="5">
         <v>0.64090000000000003</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>3</v>
+        <v>526</v>
       </c>
       <c r="C3" t="s">
-        <v>434</v>
+        <v>11</v>
       </c>
       <c r="D3" s="5">
         <v>7.8100000000000003E-2</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>5</v>
+        <v>527</v>
       </c>
       <c r="C4" t="s">
-        <v>435</v>
+        <v>13</v>
       </c>
       <c r="D4" s="5">
         <v>2.0061</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>528</v>
       </c>
       <c r="C5" t="s">
-        <v>436</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5">
         <v>0.89049999999999996</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>529</v>
       </c>
       <c r="C6" t="s">
-        <v>437</v>
+        <v>17</v>
       </c>
       <c r="D6" s="5">
         <v>1.4659</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="C7" t="s">
-        <v>438</v>
+        <v>19</v>
       </c>
       <c r="D7" s="5">
         <v>9.3600000000000003E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>651</v>
+        <v>531</v>
       </c>
       <c r="C8" t="s">
-        <v>650</v>
+        <v>21</v>
       </c>
       <c r="D8" s="5">
         <v>0.37130000000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>532</v>
       </c>
       <c r="C9" t="s">
-        <v>439</v>
+        <v>23</v>
       </c>
       <c r="D9" s="5">
         <v>0.1037</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>533</v>
       </c>
       <c r="C10" t="s">
-        <v>440</v>
+        <v>25</v>
       </c>
       <c r="D10" s="5">
         <v>0.2475</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>653</v>
+        <v>534</v>
       </c>
       <c r="C11" t="s">
-        <v>652</v>
+        <v>27</v>
       </c>
       <c r="D11" s="5">
         <v>0.3422</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>654</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>656</v>
+        <v>535</v>
       </c>
       <c r="C12" t="s">
-        <v>655</v>
+        <v>29</v>
       </c>
       <c r="D12" s="5">
         <v>0.51180000000000003</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>657</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>659</v>
+        <v>536</v>
       </c>
       <c r="C13" t="s">
-        <v>658</v>
+        <v>31</v>
       </c>
       <c r="D13" s="5">
         <v>0.24310000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>660</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>662</v>
+        <v>537</v>
       </c>
       <c r="C14" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="D14" s="5">
         <v>4.7500000000000001E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>538</v>
       </c>
       <c r="C15" t="s">
-        <v>441</v>
+        <v>35</v>
       </c>
       <c r="D15" s="5">
         <v>0.36480000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>21</v>
+        <v>539</v>
       </c>
       <c r="C16" t="s">
-        <v>442</v>
+        <v>37</v>
       </c>
       <c r="D16" s="5">
         <v>0.25119999999999998</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>717</v>
+        <v>540</v>
       </c>
       <c r="C17" t="s">
-        <v>746</v>
+        <v>39</v>
       </c>
       <c r="D17" s="5">
         <v>0.16289999999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
-        <v>24</v>
+        <v>541</v>
       </c>
       <c r="C18" t="s">
-        <v>443</v>
+        <v>41</v>
       </c>
       <c r="D18" s="5">
         <v>0.49390000000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>542</v>
       </c>
       <c r="C19" t="s">
-        <v>444</v>
+        <v>43</v>
       </c>
       <c r="D19" s="5">
         <v>0.1714</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>664</v>
+        <v>543</v>
       </c>
       <c r="C20" t="s">
-        <v>663</v>
+        <v>45</v>
       </c>
       <c r="D20" s="5">
         <v>0.1537</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>544</v>
       </c>
       <c r="C21" t="s">
-        <v>445</v>
+        <v>47</v>
       </c>
       <c r="D21" s="5">
         <v>4.9000000000000002E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>545</v>
       </c>
       <c r="C22" t="s">
-        <v>446</v>
+        <v>49</v>
       </c>
       <c r="D22" s="5">
         <v>7.0599999999999996E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
-        <v>33</v>
+        <v>546</v>
       </c>
       <c r="C23" t="s">
-        <v>447</v>
+        <v>51</v>
       </c>
       <c r="D23" s="5">
         <v>2.92E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="B24" t="s">
-        <v>35</v>
+        <v>547</v>
       </c>
       <c r="C24" t="s">
-        <v>448</v>
+        <v>53</v>
       </c>
       <c r="D24" s="5">
         <v>4.2299999999999997E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
+        <v>548</v>
       </c>
       <c r="C25" t="s">
-        <v>449</v>
+        <v>55</v>
       </c>
       <c r="D25" s="5">
         <v>2.87E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
-        <v>39</v>
+        <v>549</v>
       </c>
       <c r="C26" t="s">
-        <v>450</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5">
         <v>1.6631</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>41</v>
+        <v>550</v>
       </c>
       <c r="C27" t="s">
-        <v>451</v>
+        <v>59</v>
       </c>
       <c r="D27" s="5">
         <v>0.31</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
-        <v>43</v>
+        <v>551</v>
       </c>
       <c r="C28" t="s">
-        <v>452</v>
+        <v>61</v>
       </c>
       <c r="D28" s="5">
         <v>0.64129999999999998</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>745</v>
+        <v>62</v>
       </c>
       <c r="B29" t="s">
-        <v>778</v>
+        <v>552</v>
       </c>
       <c r="C29" t="s">
-        <v>769</v>
+        <v>63</v>
       </c>
       <c r="D29" s="5">
         <v>0.69199999999999995</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>747</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
-        <v>748</v>
+        <v>553</v>
       </c>
       <c r="C30" t="s">
-        <v>770</v>
+        <v>65</v>
       </c>
       <c r="D30" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>749</v>
+        <v>66</v>
       </c>
       <c r="B31" t="s">
-        <v>750</v>
+        <v>554</v>
       </c>
       <c r="C31" t="s">
-        <v>771</v>
+        <v>67</v>
       </c>
       <c r="D31" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>555</v>
       </c>
       <c r="C32" t="s">
-        <v>453</v>
+        <v>69</v>
       </c>
       <c r="D32" s="5">
         <v>0.94669999999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="B33" t="s">
-        <v>760</v>
+        <v>556</v>
       </c>
       <c r="C33" t="s">
-        <v>751</v>
+        <v>71</v>
       </c>
       <c r="D33" s="5">
         <v>0.44019999999999998</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="B34" t="s">
-        <v>761</v>
+        <v>557</v>
       </c>
       <c r="C34" t="s">
-        <v>752</v>
+        <v>73</v>
       </c>
       <c r="D34" s="5">
         <v>0.21210000000000001</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="B35" t="s">
-        <v>49</v>
+        <v>558</v>
       </c>
       <c r="C35" t="s">
-        <v>454</v>
+        <v>75</v>
       </c>
       <c r="D35" s="5">
         <v>0.53590000000000004</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
-        <v>51</v>
+        <v>559</v>
       </c>
       <c r="C36" t="s">
-        <v>455</v>
+        <v>77</v>
       </c>
       <c r="D36" s="5">
         <v>0.51690000000000003</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="B37" t="s">
-        <v>53</v>
+        <v>560</v>
       </c>
       <c r="C37" t="s">
-        <v>456</v>
+        <v>79</v>
       </c>
       <c r="D37" s="5">
         <v>0.36159999999999998</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="B38" t="s">
-        <v>762</v>
+        <v>561</v>
       </c>
       <c r="C38" t="s">
-        <v>753</v>
+        <v>81</v>
       </c>
       <c r="D38" s="5">
         <v>0.3362</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="B39" t="s">
-        <v>56</v>
+        <v>562</v>
       </c>
       <c r="C39" t="s">
-        <v>457</v>
+        <v>83</v>
       </c>
       <c r="D39" s="5">
         <v>0.1477</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="B40" t="s">
-        <v>58</v>
+        <v>563</v>
       </c>
       <c r="C40" t="s">
-        <v>458</v>
+        <v>85</v>
       </c>
       <c r="D40" s="5">
         <v>0.4597</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="B41" t="s">
-        <v>60</v>
+        <v>564</v>
       </c>
       <c r="C41" t="s">
-        <v>459</v>
+        <v>87</v>
       </c>
       <c r="D41" s="5">
         <v>6.83E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>565</v>
       </c>
       <c r="C42" t="s">
-        <v>754</v>
+        <v>89</v>
       </c>
       <c r="D42" s="5">
         <v>8.2100000000000006E-2</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>566</v>
       </c>
       <c r="C43" t="s">
-        <v>460</v>
+        <v>91</v>
       </c>
       <c r="D43" s="5">
         <v>3.27E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="B44" t="s">
-        <v>66</v>
+        <v>567</v>
       </c>
       <c r="C44" t="s">
-        <v>755</v>
+        <v>93</v>
       </c>
       <c r="D44" s="5">
         <v>0.1105</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>68</v>
+        <v>568</v>
       </c>
       <c r="C45" t="s">
-        <v>756</v>
+        <v>95</v>
       </c>
       <c r="D45" s="5">
         <v>6.1600000000000002E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
+        <v>569</v>
       </c>
       <c r="C46" t="s">
-        <v>461</v>
+        <v>97</v>
       </c>
       <c r="D46" s="5">
         <v>2.4199999999999999E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="B47" t="s">
-        <v>72</v>
+        <v>570</v>
       </c>
       <c r="C47" t="s">
-        <v>462</v>
+        <v>99</v>
       </c>
       <c r="D47" s="5">
         <v>1.6799999999999999E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="B48" t="s">
-        <v>74</v>
+        <v>571</v>
       </c>
       <c r="C48" t="s">
-        <v>463</v>
+        <v>101</v>
       </c>
       <c r="D48" s="5">
         <v>4.82E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="B49" t="s">
-        <v>76</v>
+        <v>572</v>
       </c>
       <c r="C49" t="s">
-        <v>464</v>
+        <v>103</v>
       </c>
       <c r="D49" s="5">
         <v>1.1746000000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="B50" t="s">
-        <v>638</v>
+        <v>573</v>
       </c>
       <c r="C50" t="s">
-        <v>465</v>
+        <v>105</v>
       </c>
       <c r="D50" s="5">
         <v>0.49980000000000002</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="B51" t="s">
-        <v>79</v>
+        <v>574</v>
       </c>
       <c r="C51" t="s">
-        <v>466</v>
+        <v>107</v>
       </c>
       <c r="D51" s="5">
         <v>1.2446999999999999</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="B52" t="s">
-        <v>81</v>
+        <v>575</v>
       </c>
       <c r="C52" t="s">
-        <v>467</v>
+        <v>109</v>
       </c>
       <c r="D52" s="5">
         <v>0.377</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="B53" t="s">
-        <v>83</v>
+        <v>576</v>
       </c>
       <c r="C53" t="s">
-        <v>468</v>
+        <v>111</v>
       </c>
       <c r="D53" s="5">
         <v>9.9699999999999997E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="B54" t="s">
-        <v>85</v>
+        <v>577</v>
       </c>
       <c r="C54" t="s">
-        <v>469</v>
+        <v>113</v>
       </c>
       <c r="D54" s="5">
         <v>0.26679999999999998</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>726</v>
+        <v>114</v>
       </c>
       <c r="B55" t="s">
-        <v>86</v>
+        <v>578</v>
       </c>
       <c r="C55" t="s">
-        <v>470</v>
+        <v>115</v>
       </c>
       <c r="D55" s="5">
         <v>7.3599999999999999E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="B56" t="s">
-        <v>88</v>
+        <v>579</v>
       </c>
       <c r="C56" t="s">
-        <v>471</v>
+        <v>117</v>
       </c>
       <c r="D56" s="5">
         <v>2.1797</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="B57" t="s">
-        <v>90</v>
+        <v>580</v>
       </c>
       <c r="C57" t="s">
-        <v>472</v>
+        <v>119</v>
       </c>
       <c r="D57" s="5">
         <v>2.4752999999999998</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="B58" t="s">
-        <v>779</v>
+        <v>581</v>
       </c>
       <c r="C58" t="s">
-        <v>772</v>
+        <v>121</v>
       </c>
       <c r="D58" s="5">
         <v>1.8115000000000001</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>670</v>
+        <v>122</v>
       </c>
       <c r="B59" t="s">
-        <v>672</v>
+        <v>582</v>
       </c>
       <c r="C59" t="s">
-        <v>671</v>
+        <v>123</v>
       </c>
       <c r="D59" s="5">
         <v>1.39</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="B60" t="s">
-        <v>93</v>
+        <v>583</v>
       </c>
       <c r="C60" t="s">
-        <v>473</v>
+        <v>125</v>
       </c>
       <c r="D60" s="5">
         <v>2.2058</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="B61" t="s">
-        <v>95</v>
+        <v>584</v>
       </c>
       <c r="C61" t="s">
-        <v>474</v>
+        <v>127</v>
       </c>
       <c r="D61" s="5">
         <v>0.71009999999999995</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>673</v>
+        <v>128</v>
       </c>
       <c r="B62" t="s">
-        <v>675</v>
+        <v>585</v>
       </c>
       <c r="C62" t="s">
-        <v>674</v>
+        <v>129</v>
       </c>
       <c r="D62" s="5">
         <v>0.36209999999999998</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="B63" t="s">
-        <v>97</v>
+        <v>586</v>
       </c>
       <c r="C63" t="s">
-        <v>475</v>
+        <v>131</v>
       </c>
       <c r="D63" s="5">
         <v>0.88680000000000003</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="B64" t="s">
-        <v>99</v>
+        <v>587</v>
       </c>
       <c r="C64" t="s">
-        <v>476</v>
+        <v>133</v>
       </c>
       <c r="D64" s="5">
         <v>0.42080000000000001</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="B65" t="s">
-        <v>718</v>
+        <v>588</v>
       </c>
       <c r="C65" t="s">
-        <v>714</v>
+        <v>135</v>
       </c>
       <c r="D65" s="5">
         <v>0.3427</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="B66" t="s">
-        <v>102</v>
+        <v>589</v>
       </c>
       <c r="C66" t="s">
-        <v>477</v>
+        <v>137</v>
       </c>
       <c r="D66" s="5">
         <v>0.1661</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>103</v>
+        <v>138</v>
       </c>
       <c r="B67" t="s">
-        <v>639</v>
+        <v>590</v>
       </c>
       <c r="C67" t="s">
-        <v>478</v>
+        <v>139</v>
       </c>
       <c r="D67" s="5">
         <v>1.1404000000000001</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="B68" t="s">
-        <v>105</v>
+        <v>591</v>
       </c>
       <c r="C68" t="s">
-        <v>479</v>
+        <v>141</v>
       </c>
       <c r="D68" s="5">
         <v>0.25130000000000002</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="B69" t="s">
-        <v>107</v>
+        <v>592</v>
       </c>
       <c r="C69" t="s">
-        <v>480</v>
+        <v>143</v>
       </c>
       <c r="D69" s="5">
         <v>0.29099999999999998</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="B70" t="s">
-        <v>109</v>
+        <v>593</v>
       </c>
       <c r="C70" t="s">
-        <v>481</v>
+        <v>145</v>
       </c>
       <c r="D70" s="5">
         <v>0.1298</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="B71" t="s">
-        <v>111</v>
+        <v>594</v>
       </c>
       <c r="C71" t="s">
-        <v>482</v>
+        <v>147</v>
       </c>
       <c r="D71" s="5">
         <v>0.1186</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="B72" t="s">
-        <v>113</v>
+        <v>595</v>
       </c>
       <c r="C72" t="s">
-        <v>483</v>
+        <v>149</v>
       </c>
       <c r="D72" s="5">
         <v>4.1799999999999997E-2</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>114</v>
+        <v>150</v>
       </c>
       <c r="B73" t="s">
-        <v>115</v>
+        <v>596</v>
       </c>
       <c r="C73" t="s">
-        <v>484</v>
+        <v>151</v>
       </c>
       <c r="D73" s="5">
         <v>9.0999999999999998E-2</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="B74" t="s">
-        <v>117</v>
+        <v>597</v>
       </c>
       <c r="C74" t="s">
-        <v>485</v>
+        <v>153</v>
       </c>
       <c r="D74" s="5">
         <v>3.4299999999999997E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="B75" t="s">
-        <v>119</v>
+        <v>598</v>
       </c>
       <c r="C75" t="s">
-        <v>486</v>
+        <v>155</v>
       </c>
       <c r="D75" s="5">
         <v>0.18190000000000001</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="B76" t="s">
-        <v>121</v>
+        <v>599</v>
       </c>
       <c r="C76" t="s">
-        <v>487</v>
+        <v>157</v>
       </c>
       <c r="D76" s="5">
         <v>1.8806</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
       <c r="B77" t="s">
-        <v>123</v>
+        <v>600</v>
       </c>
       <c r="C77" t="s">
-        <v>488</v>
+        <v>159</v>
       </c>
       <c r="D77" s="5">
         <v>0.35759999999999997</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="B78" t="s">
-        <v>125</v>
+        <v>601</v>
       </c>
       <c r="C78" t="s">
-        <v>489</v>
+        <v>161</v>
       </c>
       <c r="D78" s="5">
         <v>0.97670000000000001</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="B79" t="s">
-        <v>127</v>
+        <v>602</v>
       </c>
       <c r="C79" t="s">
-        <v>490</v>
+        <v>163</v>
       </c>
       <c r="D79" s="5">
         <v>0.52049999999999996</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="B80" t="s">
-        <v>129</v>
+        <v>603</v>
       </c>
       <c r="C80" t="s">
-        <v>491</v>
+        <v>165</v>
       </c>
       <c r="D80" s="5">
         <v>0.2596</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="B81" t="s">
-        <v>131</v>
+        <v>604</v>
       </c>
       <c r="C81" t="s">
-        <v>492</v>
+        <v>167</v>
       </c>
       <c r="D81" s="5">
         <v>0.2913</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="B82" t="s">
-        <v>133</v>
+        <v>605</v>
       </c>
       <c r="C82" t="s">
-        <v>493</v>
+        <v>169</v>
       </c>
       <c r="D82" s="5">
         <v>0.41839999999999999</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="B83" t="s">
-        <v>135</v>
+        <v>606</v>
       </c>
       <c r="C83" t="s">
-        <v>494</v>
+        <v>171</v>
       </c>
       <c r="D83" s="5">
         <v>0.5302</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
       <c r="B84" t="s">
-        <v>666</v>
+        <v>607</v>
       </c>
       <c r="C84" t="s">
-        <v>665</v>
+        <v>173</v>
       </c>
       <c r="D84" s="5">
         <v>0.71809999999999996</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="B85" t="s">
-        <v>138</v>
+        <v>608</v>
       </c>
       <c r="C85" t="s">
-        <v>495</v>
+        <v>175</v>
       </c>
       <c r="D85" s="5">
         <v>0.55200000000000005</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="B86" t="s">
-        <v>640</v>
+        <v>609</v>
       </c>
       <c r="C86" t="s">
-        <v>496</v>
+        <v>177</v>
       </c>
       <c r="D86" s="5">
         <v>0.43940000000000001</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="B87" t="s">
-        <v>141</v>
+        <v>610</v>
       </c>
       <c r="C87" t="s">
-        <v>497</v>
+        <v>179</v>
       </c>
       <c r="D87" s="5">
         <v>0.30909999999999999</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="B88" t="s">
-        <v>143</v>
+        <v>611</v>
       </c>
       <c r="C88" t="s">
-        <v>498</v>
+        <v>181</v>
       </c>
       <c r="D88" s="5">
         <v>0.2427</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="B89" t="s">
-        <v>145</v>
+        <v>612</v>
       </c>
       <c r="C89" t="s">
-        <v>499</v>
+        <v>183</v>
       </c>
       <c r="D89" s="5">
         <v>0.1661</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>146</v>
+        <v>184</v>
       </c>
       <c r="B90" t="s">
-        <v>147</v>
+        <v>613</v>
       </c>
       <c r="C90" t="s">
-        <v>500</v>
+        <v>185</v>
       </c>
       <c r="D90" s="5">
         <v>0.1008</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="B91" t="s">
-        <v>149</v>
+        <v>614</v>
       </c>
       <c r="C91" t="s">
-        <v>501</v>
+        <v>187</v>
       </c>
       <c r="D91" s="5">
         <v>0.36149999999999999</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>150</v>
+        <v>188</v>
       </c>
       <c r="B92" t="s">
-        <v>151</v>
+        <v>615</v>
       </c>
       <c r="C92" t="s">
-        <v>502</v>
+        <v>189</v>
       </c>
       <c r="D92" s="5">
         <v>0.20230000000000001</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>727</v>
+        <v>190</v>
       </c>
       <c r="B93" t="s">
-        <v>739</v>
+        <v>616</v>
       </c>
       <c r="C93" t="s">
-        <v>728</v>
+        <v>191</v>
       </c>
       <c r="D93" s="5">
         <v>0.27529999999999999</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>729</v>
+        <v>192</v>
       </c>
       <c r="B94" t="s">
-        <v>740</v>
+        <v>617</v>
       </c>
       <c r="C94" t="s">
-        <v>730</v>
+        <v>193</v>
       </c>
       <c r="D94" s="5">
         <v>0.19409999999999999</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>731</v>
+        <v>194</v>
       </c>
       <c r="B95" t="s">
-        <v>741</v>
+        <v>618</v>
       </c>
       <c r="C95" t="s">
-        <v>732</v>
+        <v>195</v>
       </c>
       <c r="D95" s="5">
         <v>0.28960000000000002</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>733</v>
+        <v>196</v>
       </c>
       <c r="B96" t="s">
-        <v>742</v>
+        <v>619</v>
       </c>
       <c r="C96" t="s">
-        <v>734</v>
+        <v>197</v>
       </c>
       <c r="D96" s="5">
         <v>0.15060000000000001</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="B97" t="s">
-        <v>153</v>
+        <v>620</v>
       </c>
       <c r="C97" t="s">
-        <v>503</v>
+        <v>199</v>
       </c>
       <c r="D97" s="5">
         <v>0.1326</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>735</v>
+        <v>200</v>
       </c>
       <c r="B98" t="s">
-        <v>743</v>
+        <v>621</v>
       </c>
       <c r="C98" t="s">
-        <v>736</v>
+        <v>201</v>
       </c>
       <c r="D98" s="5">
         <v>0.6623</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>737</v>
+        <v>202</v>
       </c>
       <c r="B99" t="s">
-        <v>744</v>
+        <v>622</v>
       </c>
       <c r="C99" t="s">
-        <v>738</v>
+        <v>203</v>
       </c>
       <c r="D99" s="5">
         <v>0.21129999999999999</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="B100" t="s">
-        <v>155</v>
+        <v>623</v>
       </c>
       <c r="C100" t="s">
-        <v>504</v>
+        <v>205</v>
       </c>
       <c r="D100" s="5">
         <v>0.1613</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="B101" t="s">
-        <v>157</v>
+        <v>624</v>
       </c>
       <c r="C101" t="s">
-        <v>505</v>
+        <v>207</v>
       </c>
       <c r="D101" s="5">
         <v>2.5186999999999999</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
       <c r="B102" t="s">
-        <v>159</v>
+        <v>625</v>
       </c>
       <c r="C102" t="s">
-        <v>506</v>
+        <v>209</v>
       </c>
       <c r="D102" s="5">
         <v>0.71279999999999999</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="B103" t="s">
-        <v>161</v>
+        <v>626</v>
       </c>
       <c r="C103" t="s">
-        <v>507</v>
+        <v>211</v>
       </c>
       <c r="D103" s="5">
         <v>0.25950000000000001</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="B104" t="s">
-        <v>641</v>
+        <v>627</v>
       </c>
       <c r="C104" t="s">
-        <v>508</v>
+        <v>213</v>
       </c>
       <c r="D104" s="5">
         <v>0.93810000000000004</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="B105" t="s">
-        <v>164</v>
+        <v>628</v>
       </c>
       <c r="C105" t="s">
-        <v>509</v>
+        <v>215</v>
       </c>
       <c r="D105" s="5">
         <v>0.42170000000000002</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="B106" t="s">
-        <v>166</v>
+        <v>629</v>
       </c>
       <c r="C106" t="s">
-        <v>510</v>
+        <v>217</v>
       </c>
       <c r="D106" s="5">
         <v>0.37930000000000003</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>167</v>
+        <v>218</v>
       </c>
       <c r="B107" t="s">
-        <v>168</v>
+        <v>630</v>
       </c>
       <c r="C107" t="s">
-        <v>511</v>
+        <v>219</v>
       </c>
       <c r="D107" s="5">
         <v>0.45639999999999997</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>169</v>
+        <v>220</v>
       </c>
       <c r="B108" t="s">
-        <v>170</v>
+        <v>631</v>
       </c>
       <c r="C108" t="s">
-        <v>512</v>
+        <v>221</v>
       </c>
       <c r="D108" s="5">
         <v>0.18809999999999999</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>171</v>
+        <v>222</v>
       </c>
       <c r="B109" t="s">
-        <v>172</v>
+        <v>632</v>
       </c>
       <c r="C109" t="s">
-        <v>513</v>
+        <v>223</v>
       </c>
       <c r="D109" s="5">
         <v>0.69730000000000003</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="B110" t="s">
-        <v>174</v>
+        <v>633</v>
       </c>
       <c r="C110" t="s">
-        <v>514</v>
+        <v>225</v>
       </c>
       <c r="D110" s="5">
         <v>0.35560000000000003</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>175</v>
+        <v>226</v>
       </c>
       <c r="B111" t="s">
-        <v>176</v>
+        <v>634</v>
       </c>
       <c r="C111" t="s">
-        <v>773</v>
+        <v>227</v>
       </c>
       <c r="D111" s="5">
         <v>1.6467000000000001</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="B112" t="s">
-        <v>178</v>
+        <v>635</v>
       </c>
       <c r="C112" t="s">
-        <v>515</v>
+        <v>229</v>
       </c>
       <c r="D112" s="5">
         <v>0.67149999999999999</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>179</v>
+        <v>230</v>
       </c>
       <c r="B113" t="s">
-        <v>180</v>
+        <v>636</v>
       </c>
       <c r="C113" t="s">
-        <v>516</v>
+        <v>231</v>
       </c>
       <c r="D113" s="5">
         <v>0.38300000000000001</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="B114" t="s">
-        <v>182</v>
+        <v>637</v>
       </c>
       <c r="C114" t="s">
-        <v>517</v>
+        <v>233</v>
       </c>
       <c r="D114" s="5">
         <v>0.41770000000000002</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
       <c r="B115" t="s">
-        <v>184</v>
+        <v>638</v>
       </c>
       <c r="C115" t="s">
-        <v>518</v>
+        <v>235</v>
       </c>
       <c r="D115" s="5">
         <v>0.498</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="B116" t="s">
-        <v>186</v>
+        <v>639</v>
       </c>
       <c r="C116" t="s">
-        <v>519</v>
+        <v>237</v>
       </c>
       <c r="D116" s="5">
         <v>0.64639999999999997</v>
       </c>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="B117" t="s">
-        <v>188</v>
+        <v>640</v>
       </c>
       <c r="C117" t="s">
-        <v>520</v>
+        <v>239</v>
       </c>
       <c r="D117" s="5">
         <v>0.89270000000000005</v>
       </c>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="B118" t="s">
-        <v>190</v>
+        <v>641</v>
       </c>
       <c r="C118" t="s">
-        <v>521</v>
+        <v>241</v>
       </c>
       <c r="D118" s="5">
         <v>0.63470000000000004</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="B119" t="s">
-        <v>192</v>
+        <v>642</v>
       </c>
       <c r="C119" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="D119" s="5">
         <v>0.73099999999999998</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="B120" t="s">
-        <v>194</v>
+        <v>643</v>
       </c>
       <c r="C120" t="s">
-        <v>523</v>
+        <v>245</v>
       </c>
       <c r="D120" s="5">
         <v>0.63170000000000004</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="B121" t="s">
-        <v>196</v>
+        <v>644</v>
       </c>
       <c r="C121" t="s">
-        <v>524</v>
+        <v>247</v>
       </c>
       <c r="D121" s="5">
         <v>0.39679999999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="B122" t="s">
-        <v>198</v>
+        <v>645</v>
       </c>
       <c r="C122" t="s">
-        <v>525</v>
+        <v>249</v>
       </c>
       <c r="D122" s="5">
         <v>0.59670000000000001</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="B123" t="s">
-        <v>200</v>
+        <v>646</v>
       </c>
       <c r="C123" t="s">
-        <v>526</v>
+        <v>251</v>
       </c>
       <c r="D123" s="5">
         <v>0.22670000000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>201</v>
+        <v>252</v>
       </c>
       <c r="B124" t="s">
-        <v>202</v>
+        <v>647</v>
       </c>
       <c r="C124" t="s">
-        <v>527</v>
+        <v>253</v>
       </c>
       <c r="D124" s="5">
         <v>0.49759999999999999</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>203</v>
+        <v>254</v>
       </c>
       <c r="B125" t="s">
-        <v>204</v>
+        <v>648</v>
       </c>
       <c r="C125" t="s">
-        <v>528</v>
+        <v>255</v>
       </c>
       <c r="D125" s="5">
         <v>1.1462000000000001</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
       <c r="B126" t="s">
-        <v>206</v>
+        <v>649</v>
       </c>
       <c r="C126" t="s">
-        <v>529</v>
+        <v>257</v>
       </c>
       <c r="D126" s="5">
         <v>0.38629999999999998</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="B127" t="s">
-        <v>208</v>
+        <v>650</v>
       </c>
       <c r="C127" t="s">
-        <v>530</v>
+        <v>259</v>
       </c>
       <c r="D127" s="5">
         <v>0.44340000000000002</v>
       </c>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>209</v>
+        <v>260</v>
       </c>
       <c r="B128" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="C128" t="s">
-        <v>531</v>
+        <v>261</v>
       </c>
       <c r="D128" s="5">
         <v>0.51910000000000001</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="B129" t="s">
-        <v>211</v>
+        <v>652</v>
       </c>
       <c r="C129" t="s">
-        <v>532</v>
+        <v>263</v>
       </c>
       <c r="D129" s="5">
         <v>0.10879999999999999</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
       <c r="B130" t="s">
-        <v>213</v>
+        <v>653</v>
       </c>
       <c r="C130" t="s">
-        <v>533</v>
+        <v>265</v>
       </c>
       <c r="D130" s="5">
         <v>0.1469</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="B131" t="s">
-        <v>215</v>
+        <v>654</v>
       </c>
       <c r="C131" t="s">
-        <v>534</v>
+        <v>267</v>
       </c>
       <c r="D131" s="5">
         <v>0.14030000000000001</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>216</v>
+        <v>268</v>
       </c>
       <c r="B132" t="s">
-        <v>217</v>
+        <v>655</v>
       </c>
       <c r="C132" t="s">
-        <v>535</v>
+        <v>269</v>
       </c>
       <c r="D132" s="5">
         <v>0.1389</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="B133" t="s">
-        <v>219</v>
+        <v>656</v>
       </c>
       <c r="C133" t="s">
-        <v>536</v>
+        <v>271</v>
       </c>
       <c r="D133" s="5">
         <v>8.2900000000000001E-2</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>220</v>
+        <v>272</v>
       </c>
       <c r="B134" t="s">
-        <v>221</v>
+        <v>657</v>
       </c>
       <c r="C134" t="s">
-        <v>537</v>
+        <v>273</v>
       </c>
       <c r="D134" s="5">
         <v>2.93E-2</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="B135" t="s">
-        <v>223</v>
+        <v>658</v>
       </c>
       <c r="C135" t="s">
-        <v>538</v>
+        <v>275</v>
       </c>
       <c r="D135" s="5">
         <v>0.84209999999999996</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="B136" t="s">
-        <v>225</v>
+        <v>659</v>
       </c>
       <c r="C136" t="s">
-        <v>539</v>
+        <v>277</v>
       </c>
       <c r="D136" s="5">
         <v>5.2200000000000003E-2</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
       <c r="B137" t="s">
-        <v>227</v>
+        <v>660</v>
       </c>
       <c r="C137" t="s">
-        <v>540</v>
+        <v>279</v>
       </c>
       <c r="D137" s="5">
         <v>9.8100000000000007E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>228</v>
+        <v>280</v>
       </c>
       <c r="B138" t="s">
-        <v>229</v>
+        <v>661</v>
       </c>
       <c r="C138" t="s">
-        <v>541</v>
+        <v>281</v>
       </c>
       <c r="D138" s="5">
         <v>2.6599999999999999E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="B139" t="s">
-        <v>231</v>
+        <v>662</v>
       </c>
       <c r="C139" t="s">
-        <v>542</v>
+        <v>283</v>
       </c>
       <c r="D139" s="5">
         <v>0.23280000000000001</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="B140" t="s">
-        <v>233</v>
+        <v>663</v>
       </c>
       <c r="C140" t="s">
-        <v>543</v>
+        <v>285</v>
       </c>
       <c r="D140" s="5">
         <v>0.14899999999999999</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
       <c r="B141" t="s">
-        <v>235</v>
+        <v>664</v>
       </c>
       <c r="C141" t="s">
-        <v>544</v>
+        <v>287</v>
       </c>
       <c r="D141" s="5">
         <v>0.26300000000000001</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="B142" t="s">
-        <v>643</v>
+        <v>665</v>
       </c>
       <c r="C142" t="s">
-        <v>545</v>
+        <v>289</v>
       </c>
       <c r="D142" s="5">
         <v>6.9900000000000004E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>237</v>
+        <v>290</v>
       </c>
       <c r="B143" t="s">
-        <v>238</v>
+        <v>666</v>
       </c>
       <c r="C143" t="s">
-        <v>546</v>
+        <v>291</v>
       </c>
       <c r="D143" s="5">
         <v>2.5100000000000001E-2</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>239</v>
+        <v>292</v>
       </c>
       <c r="B144" t="s">
-        <v>240</v>
+        <v>667</v>
       </c>
       <c r="C144" t="s">
-        <v>547</v>
+        <v>293</v>
       </c>
       <c r="D144" s="5">
         <v>4.1300000000000003E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>241</v>
+        <v>294</v>
       </c>
       <c r="B145" t="s">
-        <v>242</v>
+        <v>668</v>
       </c>
       <c r="C145" t="s">
-        <v>548</v>
+        <v>295</v>
       </c>
       <c r="D145" s="5">
         <v>9.3299999999999994E-2</v>
       </c>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
       <c r="B146" t="s">
-        <v>780</v>
+        <v>669</v>
       </c>
       <c r="C146" t="s">
-        <v>549</v>
+        <v>297</v>
       </c>
       <c r="D146" s="5">
         <v>6.8599999999999994E-2</v>
       </c>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>244</v>
+        <v>298</v>
       </c>
       <c r="B147" t="s">
-        <v>245</v>
+        <v>670</v>
       </c>
       <c r="C147" t="s">
-        <v>550</v>
+        <v>299</v>
       </c>
       <c r="D147" s="5">
         <v>4.82E-2</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>246</v>
+        <v>300</v>
       </c>
       <c r="B148" t="s">
-        <v>247</v>
+        <v>671</v>
       </c>
       <c r="C148" t="s">
-        <v>551</v>
+        <v>301</v>
       </c>
       <c r="D148" s="5">
         <v>0.8921</v>
       </c>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>248</v>
+        <v>302</v>
       </c>
       <c r="B149" t="s">
-        <v>249</v>
+        <v>672</v>
       </c>
       <c r="C149" t="s">
-        <v>552</v>
+        <v>303</v>
       </c>
       <c r="D149" s="5">
         <v>0.79869999999999997</v>
       </c>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="B150" t="s">
-        <v>251</v>
+        <v>673</v>
       </c>
       <c r="C150" t="s">
-        <v>553</v>
+        <v>305</v>
       </c>
       <c r="D150" s="5">
         <v>0.54990000000000006</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>252</v>
+        <v>306</v>
       </c>
       <c r="B151" t="s">
-        <v>253</v>
+        <v>674</v>
       </c>
       <c r="C151" t="s">
-        <v>554</v>
+        <v>307</v>
       </c>
       <c r="D151" s="5">
         <v>0.75470000000000004</v>
       </c>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="B152" t="s">
-        <v>255</v>
+        <v>675</v>
       </c>
       <c r="C152" t="s">
-        <v>555</v>
+        <v>309</v>
       </c>
       <c r="D152" s="5">
         <v>0.3876</v>
       </c>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="B153" t="s">
-        <v>257</v>
+        <v>676</v>
       </c>
       <c r="C153" t="s">
-        <v>556</v>
+        <v>311</v>
       </c>
       <c r="D153" s="5">
         <v>0.1787</v>
       </c>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>258</v>
+        <v>312</v>
       </c>
       <c r="B154" t="s">
-        <v>259</v>
+        <v>677</v>
       </c>
       <c r="C154" t="s">
-        <v>557</v>
+        <v>313</v>
       </c>
       <c r="D154" s="5">
         <v>0.1517</v>
       </c>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="B155" t="s">
-        <v>261</v>
+        <v>678</v>
       </c>
       <c r="C155" t="s">
-        <v>558</v>
+        <v>315</v>
       </c>
       <c r="D155" s="5">
         <v>0.2417</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="B156" t="s">
-        <v>263</v>
+        <v>679</v>
       </c>
       <c r="C156" t="s">
-        <v>559</v>
+        <v>317</v>
       </c>
       <c r="D156" s="5">
         <v>1.3503000000000001</v>
       </c>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>264</v>
+        <v>318</v>
       </c>
       <c r="B157" t="s">
-        <v>265</v>
+        <v>680</v>
       </c>
       <c r="C157" t="s">
-        <v>560</v>
+        <v>319</v>
       </c>
       <c r="D157" s="5">
         <v>0.45440000000000003</v>
       </c>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>266</v>
+        <v>320</v>
       </c>
       <c r="B158" t="s">
-        <v>644</v>
+        <v>681</v>
       </c>
       <c r="C158" t="s">
-        <v>774</v>
+        <v>321</v>
       </c>
       <c r="D158" s="5">
         <v>0.58460000000000001</v>
       </c>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>267</v>
+        <v>322</v>
       </c>
       <c r="B159" t="s">
-        <v>268</v>
+        <v>682</v>
       </c>
       <c r="C159" t="s">
-        <v>561</v>
+        <v>323</v>
       </c>
       <c r="D159" s="5">
         <v>0.53420000000000001</v>
       </c>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>269</v>
+        <v>324</v>
       </c>
       <c r="B160" t="s">
-        <v>270</v>
+        <v>683</v>
       </c>
       <c r="C160" t="s">
-        <v>562</v>
+        <v>325</v>
       </c>
       <c r="D160" s="5">
         <v>0.54179999999999995</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>271</v>
+        <v>326</v>
       </c>
       <c r="B161" t="s">
-        <v>272</v>
+        <v>684</v>
       </c>
       <c r="C161" t="s">
-        <v>563</v>
+        <v>327</v>
       </c>
       <c r="D161" s="5">
         <v>0.78839999999999999</v>
       </c>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>273</v>
+        <v>328</v>
       </c>
       <c r="B162" t="s">
-        <v>274</v>
+        <v>685</v>
       </c>
       <c r="C162" t="s">
-        <v>564</v>
+        <v>329</v>
       </c>
       <c r="D162" s="5">
         <v>8.14E-2</v>
       </c>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="B163" t="s">
-        <v>276</v>
+        <v>686</v>
       </c>
       <c r="C163" t="s">
-        <v>565</v>
+        <v>331</v>
       </c>
       <c r="D163" s="5">
         <v>1.0973999999999999</v>
       </c>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>277</v>
+        <v>332</v>
       </c>
       <c r="B164" t="s">
-        <v>278</v>
+        <v>687</v>
       </c>
       <c r="C164" t="s">
-        <v>566</v>
+        <v>333</v>
       </c>
       <c r="D164" s="5">
         <v>0.26950000000000002</v>
       </c>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>279</v>
+        <v>334</v>
       </c>
       <c r="B165" t="s">
-        <v>280</v>
+        <v>688</v>
       </c>
       <c r="C165" t="s">
-        <v>567</v>
+        <v>335</v>
       </c>
       <c r="D165" s="5">
         <v>0.43990000000000001</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>281</v>
+        <v>336</v>
       </c>
       <c r="B166" t="s">
-        <v>282</v>
+        <v>689</v>
       </c>
       <c r="C166" t="s">
-        <v>568</v>
+        <v>337</v>
       </c>
       <c r="D166" s="5">
         <v>0.34210000000000002</v>
       </c>
     </row>
-    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>693</v>
+        <v>338</v>
       </c>
       <c r="B167" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="C167" t="s">
-        <v>695</v>
+        <v>339</v>
       </c>
       <c r="D167" s="5">
         <v>0.27439999999999998</v>
       </c>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>283</v>
+        <v>340</v>
       </c>
       <c r="B168" t="s">
-        <v>284</v>
+        <v>691</v>
       </c>
       <c r="C168" t="s">
-        <v>569</v>
+        <v>341</v>
       </c>
       <c r="D168" s="5">
         <v>0.186</v>
       </c>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>715</v>
+        <v>342</v>
       </c>
       <c r="B169" t="s">
-        <v>763</v>
+        <v>692</v>
       </c>
       <c r="C169" t="s">
-        <v>757</v>
+        <v>343</v>
       </c>
       <c r="D169" s="5">
         <v>7.7200000000000005E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>285</v>
+        <v>344</v>
       </c>
       <c r="B170" t="s">
-        <v>286</v>
+        <v>693</v>
       </c>
       <c r="C170" t="s">
-        <v>570</v>
+        <v>345</v>
       </c>
       <c r="D170" s="5">
         <v>9.6100000000000005E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>287</v>
+        <v>346</v>
       </c>
       <c r="B171" t="s">
-        <v>288</v>
+        <v>694</v>
       </c>
       <c r="C171" t="s">
-        <v>571</v>
+        <v>347</v>
       </c>
       <c r="D171" s="5">
         <v>0.1855</v>
       </c>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>289</v>
+        <v>348</v>
       </c>
       <c r="B172" t="s">
-        <v>290</v>
+        <v>695</v>
       </c>
       <c r="C172" t="s">
-        <v>572</v>
+        <v>349</v>
       </c>
       <c r="D172" s="5">
         <v>8.2600000000000007E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>291</v>
+        <v>350</v>
       </c>
       <c r="B173" t="s">
-        <v>292</v>
+        <v>696</v>
       </c>
       <c r="C173" t="s">
-        <v>573</v>
+        <v>351</v>
       </c>
       <c r="D173" s="5">
         <v>8.9800000000000005E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>293</v>
+        <v>352</v>
       </c>
       <c r="B174" t="s">
-        <v>294</v>
+        <v>697</v>
       </c>
       <c r="C174" t="s">
-        <v>574</v>
+        <v>353</v>
       </c>
       <c r="D174" s="5">
         <v>0.23089999999999999</v>
       </c>
     </row>
-    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>295</v>
+        <v>354</v>
       </c>
       <c r="B175" t="s">
-        <v>296</v>
+        <v>698</v>
       </c>
       <c r="C175" t="s">
-        <v>575</v>
+        <v>355</v>
       </c>
       <c r="D175" s="5">
         <v>5.1400000000000001E-2</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>297</v>
+        <v>356</v>
       </c>
       <c r="B176" t="s">
-        <v>298</v>
+        <v>699</v>
       </c>
       <c r="C176" t="s">
-        <v>576</v>
+        <v>357</v>
       </c>
       <c r="D176" s="5">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>299</v>
+        <v>358</v>
       </c>
       <c r="B177" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="C177" t="s">
-        <v>696</v>
+        <v>359</v>
       </c>
       <c r="D177" s="5">
         <v>0.8992</v>
       </c>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>300</v>
+        <v>360</v>
       </c>
       <c r="B178" t="s">
-        <v>301</v>
+        <v>701</v>
       </c>
       <c r="C178" t="s">
-        <v>577</v>
+        <v>361</v>
       </c>
       <c r="D178" s="5">
         <v>0.4506</v>
       </c>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>302</v>
+        <v>362</v>
       </c>
       <c r="B179" t="s">
-        <v>303</v>
+        <v>702</v>
       </c>
       <c r="C179" t="s">
-        <v>578</v>
+        <v>363</v>
       </c>
       <c r="D179" s="5">
         <v>0.49430000000000002</v>
       </c>
     </row>
-    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>304</v>
+        <v>364</v>
       </c>
       <c r="B180" t="s">
-        <v>305</v>
+        <v>703</v>
       </c>
       <c r="C180" t="s">
-        <v>579</v>
+        <v>365</v>
       </c>
       <c r="D180" s="5">
         <v>0.44979999999999998</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>306</v>
+        <v>366</v>
       </c>
       <c r="B181" t="s">
-        <v>307</v>
+        <v>704</v>
       </c>
       <c r="C181" t="s">
-        <v>580</v>
+        <v>367</v>
       </c>
       <c r="D181" s="5">
         <v>0.20780000000000001</v>
       </c>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="B182" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="C182" t="s">
-        <v>697</v>
+        <v>369</v>
       </c>
       <c r="D182" s="5">
         <v>0.1351</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>309</v>
+        <v>370</v>
       </c>
       <c r="B183" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="C183" t="s">
-        <v>698</v>
+        <v>371</v>
       </c>
       <c r="D183" s="5">
         <v>0.26600000000000001</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>310</v>
+        <v>372</v>
       </c>
       <c r="B184" t="s">
-        <v>719</v>
+        <v>707</v>
       </c>
       <c r="C184" t="s">
-        <v>699</v>
+        <v>373</v>
       </c>
       <c r="D184" s="5">
         <v>0.1603</v>
       </c>
     </row>
-    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>311</v>
+        <v>374</v>
       </c>
       <c r="B185" t="s">
-        <v>312</v>
+        <v>708</v>
       </c>
       <c r="C185" t="s">
-        <v>581</v>
+        <v>375</v>
       </c>
       <c r="D185" s="5">
         <v>1.1664000000000001</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>313</v>
+        <v>376</v>
       </c>
       <c r="B186" t="s">
         <v>709</v>
       </c>
       <c r="C186" t="s">
-        <v>700</v>
+        <v>377</v>
       </c>
       <c r="D186" s="5">
         <v>0.54249999999999998</v>
       </c>
     </row>
-    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>314</v>
+        <v>378</v>
       </c>
       <c r="B187" t="s">
-        <v>781</v>
+        <v>710</v>
       </c>
       <c r="C187" t="s">
-        <v>775</v>
+        <v>379</v>
       </c>
       <c r="D187" s="5">
         <v>0.50880000000000003</v>
       </c>
     </row>
-    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>315</v>
+        <v>380</v>
       </c>
       <c r="B188" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C188" t="s">
-        <v>701</v>
+        <v>381</v>
       </c>
       <c r="D188" s="5">
         <v>0.94369999999999998</v>
       </c>
     </row>
-    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>676</v>
+        <v>382</v>
       </c>
       <c r="B189" t="s">
-        <v>678</v>
+        <v>712</v>
       </c>
       <c r="C189" t="s">
-        <v>677</v>
+        <v>383</v>
       </c>
       <c r="D189" s="5">
         <v>0.69259999999999999</v>
       </c>
     </row>
-    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>679</v>
+        <v>384</v>
       </c>
       <c r="B190" t="s">
-        <v>681</v>
+        <v>713</v>
       </c>
       <c r="C190" t="s">
-        <v>680</v>
+        <v>385</v>
       </c>
       <c r="D190" s="5">
         <v>0.37740000000000001</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>682</v>
+        <v>386</v>
       </c>
       <c r="B191" t="s">
-        <v>684</v>
+        <v>714</v>
       </c>
       <c r="C191" t="s">
-        <v>683</v>
+        <v>387</v>
       </c>
       <c r="D191" s="5">
         <v>9.5699999999999993E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>316</v>
+        <v>388</v>
       </c>
       <c r="B192" t="s">
-        <v>317</v>
+        <v>715</v>
       </c>
       <c r="C192" t="s">
-        <v>582</v>
+        <v>389</v>
       </c>
       <c r="D192" s="5">
         <v>9.4799999999999995E-2</v>
       </c>
     </row>
-    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>318</v>
+        <v>390</v>
       </c>
       <c r="B193" t="s">
-        <v>667</v>
+        <v>716</v>
       </c>
       <c r="C193" t="s">
-        <v>583</v>
+        <v>391</v>
       </c>
       <c r="D193" s="5">
         <v>0.49370000000000003</v>
       </c>
     </row>
-    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>319</v>
+        <v>392</v>
       </c>
       <c r="B194" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="C194" t="s">
-        <v>702</v>
+        <v>393</v>
       </c>
       <c r="D194" s="5">
         <v>0.2762</v>
       </c>
     </row>
-    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>428</v>
+        <v>394</v>
       </c>
       <c r="B195" t="s">
-        <v>320</v>
+        <v>718</v>
       </c>
       <c r="C195" t="s">
-        <v>584</v>
+        <v>395</v>
       </c>
       <c r="D195" s="5">
         <v>0.15920000000000001</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>321</v>
+        <v>396</v>
       </c>
       <c r="B196" t="s">
-        <v>645</v>
+        <v>719</v>
       </c>
       <c r="C196" t="s">
-        <v>585</v>
+        <v>397</v>
       </c>
       <c r="D196" s="5">
         <v>0.27239999999999998</v>
       </c>
     </row>
-    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="B197" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="C197" t="s">
-        <v>703</v>
+        <v>399</v>
       </c>
       <c r="D197" s="5">
         <v>8.2900000000000001E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>323</v>
+        <v>400</v>
       </c>
       <c r="B198" t="s">
-        <v>324</v>
+        <v>721</v>
       </c>
       <c r="C198" t="s">
-        <v>586</v>
+        <v>401</v>
       </c>
       <c r="D198" s="5">
         <v>8.2299999999999998E-2</v>
       </c>
     </row>
-    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>325</v>
+        <v>402</v>
       </c>
       <c r="B199" t="s">
-        <v>326</v>
+        <v>722</v>
       </c>
       <c r="C199" t="s">
-        <v>587</v>
+        <v>403</v>
       </c>
       <c r="D199" s="5">
         <v>0.68120000000000003</v>
       </c>
     </row>
-    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>327</v>
+        <v>404</v>
       </c>
       <c r="B200" t="s">
-        <v>328</v>
+        <v>723</v>
       </c>
       <c r="C200" t="s">
-        <v>588</v>
+        <v>405</v>
       </c>
       <c r="D200" s="5">
         <v>0.30780000000000002</v>
       </c>
     </row>
-    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>329</v>
+        <v>406</v>
       </c>
       <c r="B201" t="s">
-        <v>330</v>
+        <v>724</v>
       </c>
       <c r="C201" t="s">
-        <v>589</v>
+        <v>407</v>
       </c>
       <c r="D201" s="5">
         <v>9.8900000000000002E-2</v>
       </c>
     </row>
-    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>331</v>
+        <v>408</v>
       </c>
       <c r="B202" t="s">
-        <v>669</v>
+        <v>725</v>
       </c>
       <c r="C202" t="s">
-        <v>668</v>
+        <v>409</v>
       </c>
       <c r="D202" s="5">
         <v>0.26829999999999998</v>
       </c>
     </row>
-    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>332</v>
+        <v>410</v>
       </c>
       <c r="B203" t="s">
-        <v>333</v>
+        <v>726</v>
       </c>
       <c r="C203" t="s">
-        <v>590</v>
+        <v>411</v>
       </c>
       <c r="D203" s="5">
         <v>4.4400000000000002E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>334</v>
+        <v>412</v>
       </c>
       <c r="B204" t="s">
-        <v>686</v>
+        <v>727</v>
       </c>
       <c r="C204" t="s">
-        <v>685</v>
+        <v>413</v>
       </c>
       <c r="D204" s="5">
         <v>6.9900000000000004E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>335</v>
+        <v>414</v>
       </c>
       <c r="B205" t="s">
-        <v>336</v>
+        <v>728</v>
       </c>
       <c r="C205" t="s">
-        <v>591</v>
+        <v>415</v>
       </c>
       <c r="D205" s="5">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>337</v>
+        <v>416</v>
       </c>
       <c r="B206" t="s">
-        <v>338</v>
+        <v>729</v>
       </c>
       <c r="C206" t="s">
-        <v>592</v>
+        <v>417</v>
       </c>
       <c r="D206" s="5">
         <v>0.5454</v>
       </c>
     </row>
-    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>339</v>
+        <v>418</v>
       </c>
       <c r="B207" t="s">
-        <v>340</v>
+        <v>730</v>
       </c>
       <c r="C207" t="s">
-        <v>593</v>
+        <v>419</v>
       </c>
       <c r="D207" s="5">
         <v>7.9432</v>
       </c>
     </row>
-    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>341</v>
+        <v>420</v>
       </c>
       <c r="B208" t="s">
-        <v>342</v>
+        <v>731</v>
       </c>
       <c r="C208" t="s">
-        <v>594</v>
+        <v>421</v>
       </c>
       <c r="D208" s="5">
         <v>0.36759999999999998</v>
       </c>
     </row>
-    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>343</v>
+        <v>422</v>
       </c>
       <c r="B209" t="s">
-        <v>344</v>
+        <v>732</v>
       </c>
       <c r="C209" t="s">
-        <v>595</v>
+        <v>423</v>
       </c>
       <c r="D209" s="5">
         <v>0.30559999999999998</v>
       </c>
     </row>
-    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>345</v>
+        <v>424</v>
       </c>
       <c r="B210" t="s">
-        <v>346</v>
+        <v>733</v>
       </c>
       <c r="C210" t="s">
-        <v>596</v>
+        <v>425</v>
       </c>
       <c r="D210" s="5">
         <v>0.20080000000000001</v>
       </c>
     </row>
-    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>347</v>
+        <v>426</v>
       </c>
       <c r="B211" t="s">
-        <v>348</v>
+        <v>734</v>
       </c>
       <c r="C211" t="s">
-        <v>597</v>
+        <v>427</v>
       </c>
       <c r="D211" s="5">
         <v>0.27679999999999999</v>
       </c>
     </row>
-    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>349</v>
+        <v>428</v>
       </c>
       <c r="B212" t="s">
-        <v>350</v>
+        <v>735</v>
       </c>
       <c r="C212" t="s">
-        <v>598</v>
+        <v>429</v>
       </c>
       <c r="D212" s="5">
         <v>0.124</v>
       </c>
     </row>
-    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>351</v>
+        <v>430</v>
       </c>
       <c r="B213" t="s">
-        <v>352</v>
+        <v>736</v>
       </c>
       <c r="C213" t="s">
-        <v>599</v>
+        <v>431</v>
       </c>
       <c r="D213" s="5">
         <v>0.24299999999999999</v>
       </c>
     </row>
-    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>353</v>
+        <v>432</v>
       </c>
       <c r="B214" t="s">
-        <v>354</v>
+        <v>737</v>
       </c>
       <c r="C214" t="s">
-        <v>600</v>
+        <v>433</v>
       </c>
       <c r="D214" s="5">
         <v>0.39589999999999997</v>
       </c>
     </row>
-    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>355</v>
+        <v>434</v>
       </c>
       <c r="B215" t="s">
-        <v>356</v>
+        <v>738</v>
       </c>
       <c r="C215" t="s">
-        <v>601</v>
+        <v>435</v>
       </c>
       <c r="D215" s="5">
         <v>0.16539999999999999</v>
       </c>
     </row>
-    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>358</v>
+        <v>436</v>
       </c>
       <c r="B216" t="s">
-        <v>646</v>
+        <v>739</v>
       </c>
       <c r="C216" t="s">
-        <v>603</v>
+        <v>437</v>
       </c>
       <c r="D216" s="5">
         <v>0.24479999999999999</v>
       </c>
     </row>
-    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>359</v>
+        <v>438</v>
       </c>
       <c r="B217" t="s">
-        <v>360</v>
+        <v>740</v>
       </c>
       <c r="C217" t="s">
-        <v>604</v>
+        <v>439</v>
       </c>
       <c r="D217" s="5">
         <v>0.33260000000000001</v>
       </c>
     </row>
-    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>361</v>
+        <v>440</v>
       </c>
       <c r="B218" t="s">
-        <v>362</v>
+        <v>741</v>
       </c>
       <c r="C218" t="s">
-        <v>605</v>
+        <v>441</v>
       </c>
       <c r="D218" s="5">
         <v>2.0899000000000001</v>
       </c>
     </row>
-    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>363</v>
+        <v>442</v>
       </c>
       <c r="B219" t="s">
-        <v>364</v>
+        <v>742</v>
       </c>
       <c r="C219" t="s">
-        <v>606</v>
+        <v>443</v>
       </c>
       <c r="D219" s="5">
         <v>0.2036</v>
       </c>
     </row>
-    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>365</v>
+        <v>444</v>
       </c>
       <c r="B220" t="s">
-        <v>366</v>
+        <v>743</v>
       </c>
       <c r="C220" t="s">
-        <v>607</v>
+        <v>445</v>
       </c>
       <c r="D220" s="5">
         <v>0.99180000000000001</v>
       </c>
     </row>
-    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>367</v>
+        <v>446</v>
       </c>
       <c r="B221" t="s">
-        <v>368</v>
+        <v>744</v>
       </c>
       <c r="C221" t="s">
-        <v>687</v>
+        <v>447</v>
       </c>
       <c r="D221" s="5">
         <v>0.26090000000000002</v>
       </c>
     </row>
-    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>722</v>
+        <v>448</v>
       </c>
       <c r="B222" t="s">
-        <v>369</v>
+        <v>745</v>
       </c>
       <c r="C222" t="s">
-        <v>608</v>
+        <v>449</v>
       </c>
       <c r="D222" s="5">
         <v>1.8897999999999999</v>
       </c>
     </row>
-    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>370</v>
+        <v>450</v>
       </c>
       <c r="B223" t="s">
-        <v>371</v>
+        <v>746</v>
       </c>
       <c r="C223" t="s">
-        <v>609</v>
+        <v>451</v>
       </c>
       <c r="D223" s="5">
         <v>4.7530999999999999</v>
       </c>
     </row>
-    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>372</v>
+        <v>452</v>
       </c>
       <c r="B224" t="s">
-        <v>373</v>
+        <v>747</v>
       </c>
       <c r="C224" t="s">
-        <v>610</v>
+        <v>453</v>
       </c>
       <c r="D224" s="5">
         <v>0.29099999999999998</v>
       </c>
     </row>
-    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>374</v>
+        <v>454</v>
       </c>
       <c r="B225" t="s">
-        <v>375</v>
+        <v>748</v>
       </c>
       <c r="C225" t="s">
-        <v>611</v>
+        <v>455</v>
       </c>
       <c r="D225" s="5">
         <v>1.6658999999999999</v>
       </c>
     </row>
-    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>376</v>
+        <v>456</v>
       </c>
       <c r="B226" t="s">
-        <v>377</v>
+        <v>749</v>
       </c>
       <c r="C226" t="s">
-        <v>612</v>
+        <v>457</v>
       </c>
       <c r="D226" s="5">
         <v>1.2323999999999999</v>
       </c>
     </row>
-    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>378</v>
+        <v>458</v>
       </c>
       <c r="B227" t="s">
-        <v>379</v>
+        <v>750</v>
       </c>
       <c r="C227" t="s">
-        <v>613</v>
+        <v>459</v>
       </c>
       <c r="D227" s="5">
         <v>0.1002</v>
       </c>
     </row>
-    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>380</v>
+        <v>460</v>
       </c>
       <c r="B228" t="s">
-        <v>381</v>
+        <v>751</v>
       </c>
       <c r="C228" t="s">
-        <v>614</v>
+        <v>461</v>
       </c>
       <c r="D228" s="5">
         <v>0.23150000000000001</v>
       </c>
     </row>
-    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>382</v>
+        <v>462</v>
       </c>
       <c r="B229" t="s">
-        <v>383</v>
+        <v>752</v>
       </c>
       <c r="C229" t="s">
-        <v>615</v>
+        <v>463</v>
       </c>
       <c r="D229" s="5">
         <v>6.0100000000000001E-2</v>
       </c>
     </row>
-    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>384</v>
+        <v>464</v>
       </c>
       <c r="B230" t="s">
-        <v>385</v>
+        <v>753</v>
       </c>
       <c r="C230" t="s">
-        <v>616</v>
+        <v>465</v>
       </c>
       <c r="D230" s="5">
         <v>7.0499999999999993E-2</v>
       </c>
     </row>
-    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>386</v>
+        <v>466</v>
       </c>
       <c r="B231" t="s">
-        <v>387</v>
+        <v>754</v>
       </c>
       <c r="C231" t="s">
-        <v>617</v>
+        <v>467</v>
       </c>
       <c r="D231" s="5">
         <v>0.34050000000000002</v>
       </c>
     </row>
-    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>388</v>
+        <v>468</v>
       </c>
       <c r="B232" t="s">
-        <v>389</v>
+        <v>755</v>
       </c>
       <c r="C232" t="s">
-        <v>618</v>
+        <v>469</v>
       </c>
       <c r="D232" s="5">
         <v>4.1799999999999997E-2</v>
       </c>
     </row>
-    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>390</v>
+        <v>470</v>
       </c>
       <c r="B233" t="s">
-        <v>782</v>
+        <v>756</v>
       </c>
       <c r="C233" t="s">
-        <v>776</v>
+        <v>471</v>
       </c>
       <c r="D233" s="5">
         <v>3.1099999999999999E-2</v>
       </c>
     </row>
-    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>391</v>
+        <v>472</v>
       </c>
       <c r="B234" t="s">
-        <v>392</v>
+        <v>757</v>
       </c>
       <c r="C234" t="s">
-        <v>619</v>
+        <v>473</v>
       </c>
       <c r="D234" s="5">
         <v>7.5300000000000006E-2</v>
       </c>
     </row>
-    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>393</v>
+        <v>474</v>
       </c>
       <c r="B235" t="s">
-        <v>647</v>
+        <v>758</v>
       </c>
       <c r="C235" t="s">
-        <v>620</v>
+        <v>475</v>
       </c>
       <c r="D235" s="5">
         <v>0.16189999999999999</v>
       </c>
     </row>
-    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>394</v>
+        <v>476</v>
       </c>
       <c r="B236" t="s">
-        <v>395</v>
+        <v>759</v>
       </c>
       <c r="C236" t="s">
-        <v>621</v>
+        <v>477</v>
       </c>
       <c r="D236" s="5">
         <v>0.1206</v>
       </c>
     </row>
-    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>396</v>
+        <v>478</v>
       </c>
       <c r="B237" t="s">
-        <v>397</v>
+        <v>760</v>
       </c>
       <c r="C237" t="s">
-        <v>622</v>
+        <v>479</v>
       </c>
       <c r="D237" s="5">
         <v>5.21E-2</v>
       </c>
     </row>
-    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>398</v>
+        <v>480</v>
       </c>
       <c r="B238" t="s">
-        <v>399</v>
+        <v>761</v>
       </c>
       <c r="C238" t="s">
-        <v>623</v>
+        <v>481</v>
       </c>
       <c r="D238" s="5">
         <v>2.7099999999999999E-2</v>
       </c>
     </row>
-    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>400</v>
+        <v>482</v>
       </c>
       <c r="B239" t="s">
-        <v>401</v>
+        <v>762</v>
       </c>
       <c r="C239" t="s">
-        <v>624</v>
+        <v>483</v>
       </c>
       <c r="D239" s="5">
         <v>3.3399999999999999E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>402</v>
+        <v>484</v>
       </c>
       <c r="B240" t="s">
-        <v>403</v>
+        <v>763</v>
       </c>
       <c r="C240" t="s">
-        <v>625</v>
+        <v>485</v>
       </c>
       <c r="D240" s="5">
         <v>0.1016</v>
       </c>
     </row>
-    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>758</v>
+        <v>486</v>
       </c>
       <c r="B241" t="s">
         <v>764</v>
       </c>
       <c r="C241" t="s">
-        <v>759</v>
+        <v>487</v>
       </c>
       <c r="D241" s="5">
         <v>0.31969999999999998</v>
       </c>
     </row>
-    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>404</v>
+        <v>488</v>
       </c>
       <c r="B242" t="s">
-        <v>405</v>
+        <v>765</v>
       </c>
       <c r="C242" t="s">
-        <v>626</v>
+        <v>489</v>
       </c>
       <c r="D242" s="5">
         <v>8.5900000000000004E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>406</v>
+        <v>490</v>
       </c>
       <c r="B243" t="s">
-        <v>407</v>
+        <v>766</v>
       </c>
       <c r="C243" t="s">
-        <v>627</v>
+        <v>491</v>
       </c>
       <c r="D243" s="5">
         <v>6.9800000000000001E-2</v>
       </c>
     </row>
-    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>704</v>
+        <v>492</v>
       </c>
       <c r="B244" t="s">
-        <v>357</v>
+        <v>767</v>
       </c>
       <c r="C244" t="s">
-        <v>602</v>
+        <v>493</v>
       </c>
       <c r="D244" s="5">
         <v>0.2858</v>
       </c>
     </row>
-    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>408</v>
+        <v>494</v>
       </c>
       <c r="B245" t="s">
-        <v>409</v>
+        <v>768</v>
       </c>
       <c r="C245" t="s">
-        <v>628</v>
+        <v>495</v>
       </c>
       <c r="D245" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="246" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>410</v>
+        <v>496</v>
       </c>
       <c r="B246" t="s">
-        <v>411</v>
+        <v>769</v>
       </c>
       <c r="C246" t="s">
-        <v>629</v>
+        <v>497</v>
       </c>
       <c r="D246" s="5">
         <v>0.32379999999999998</v>
       </c>
     </row>
-    <row r="247" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>412</v>
+        <v>498</v>
       </c>
       <c r="B247" t="s">
-        <v>413</v>
+        <v>770</v>
       </c>
       <c r="C247" t="s">
-        <v>630</v>
+        <v>499</v>
       </c>
       <c r="D247" s="5">
         <v>0.13689999999999999</v>
       </c>
     </row>
-    <row r="248" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>414</v>
+        <v>500</v>
       </c>
       <c r="B248" t="s">
-        <v>415</v>
+        <v>771</v>
       </c>
       <c r="C248" t="s">
-        <v>631</v>
+        <v>501</v>
       </c>
       <c r="D248" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="249" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>416</v>
+        <v>502</v>
       </c>
       <c r="B249" t="s">
-        <v>720</v>
+        <v>772</v>
       </c>
       <c r="C249" t="s">
-        <v>716</v>
+        <v>503</v>
       </c>
       <c r="D249" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="250" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>688</v>
+        <v>504</v>
       </c>
       <c r="B250" t="s">
-        <v>690</v>
+        <v>773</v>
       </c>
       <c r="C250" t="s">
-        <v>689</v>
+        <v>505</v>
       </c>
       <c r="D250" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="251" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>417</v>
+        <v>506</v>
       </c>
       <c r="B251" t="s">
-        <v>648</v>
+        <v>774</v>
       </c>
       <c r="C251" t="s">
-        <v>632</v>
+        <v>507</v>
       </c>
       <c r="D251" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="252" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:4">
       <c r="A252" t="s">
-        <v>418</v>
+        <v>508</v>
       </c>
       <c r="B252" t="s">
-        <v>649</v>
+        <v>775</v>
       </c>
       <c r="C252" t="s">
-        <v>633</v>
+        <v>509</v>
       </c>
       <c r="D252" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="253" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>419</v>
+        <v>510</v>
       </c>
       <c r="B253" t="s">
-        <v>420</v>
+        <v>776</v>
       </c>
       <c r="C253" t="s">
-        <v>634</v>
+        <v>511</v>
       </c>
       <c r="D253" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="254" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>421</v>
+        <v>512</v>
       </c>
       <c r="B254" t="s">
-        <v>422</v>
+        <v>777</v>
       </c>
       <c r="C254" t="s">
-        <v>635</v>
+        <v>513</v>
       </c>
       <c r="D254" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="255" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>423</v>
+        <v>514</v>
       </c>
       <c r="B255" t="s">
-        <v>713</v>
+        <v>778</v>
       </c>
       <c r="C255" t="s">
-        <v>705</v>
+        <v>515</v>
       </c>
       <c r="D255" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="256" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>424</v>
+        <v>516</v>
       </c>
       <c r="B256" t="s">
-        <v>425</v>
+        <v>779</v>
       </c>
       <c r="C256" t="s">
-        <v>636</v>
+        <v>517</v>
       </c>
       <c r="D256" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="257" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>426</v>
+        <v>518</v>
       </c>
       <c r="B257" t="s">
-        <v>427</v>
+        <v>780</v>
       </c>
       <c r="C257" t="s">
-        <v>637</v>
+        <v>519</v>
       </c>
       <c r="D257" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="258" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:4">
       <c r="A258" t="s">
-        <v>723</v>
+        <v>520</v>
       </c>
       <c r="B258" t="s">
-        <v>725</v>
+        <v>781</v>
       </c>
       <c r="C258" t="s">
-        <v>724</v>
+        <v>521</v>
       </c>
       <c r="D258" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="259" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:4">
       <c r="A259" t="s">
-        <v>691</v>
+        <v>522</v>
       </c>
       <c r="B259" t="s">
-        <v>721</v>
+        <v>782</v>
       </c>
       <c r="C259" t="s">
-        <v>692</v>
+        <v>523</v>
       </c>
       <c r="D259" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="260" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:4">
       <c r="A260" t="s">
-        <v>691</v>
+        <v>522</v>
       </c>
       <c r="B260" t="s">
-        <v>721</v>
+        <v>782</v>
       </c>
       <c r="C260" t="s">
-        <v>692</v>
+        <v>523</v>
       </c>
       <c r="D260" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company>Västra Götalandsregionen</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Viktlista 2025OV</dc:title>
+  <dc:subject/>
   <dc:creator>Marcus L Edenström</dc:creator>
   <keywords/>
+  <dc:description/>
   <lastModifiedBy>Victor Nordling</lastModifiedBy>
-  <lastPrinted>2016-11-24T15:07:59.0000000Z</lastPrinted>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <category/>
+  <contentStatus/>
 </coreProperties>
 </file>