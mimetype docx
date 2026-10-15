--- v0 (2025-11-21)
+++ v1 (2026-10-15)
@@ -11,207 +11,238 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2EC880B7" w14:textId="46534503" w:rsidR="00946F71" w:rsidRPr="00795EB4" w:rsidRDefault="00946F71" w:rsidP="00946F71">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00946F71" w:rsidP="00946F71" w:rsidRDefault="00946F71" w14:paraId="2EC880B7" w14:textId="46534503">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Nominera </w:t>
       </w:r>
       <w:r w:rsidR="003B6F78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>program för inköp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CC5CCF" w14:textId="3435873E" w:rsidR="00946F71" w:rsidRPr="00795EB4" w:rsidRDefault="00946F71" w:rsidP="00584E6D">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00946F71" w:rsidP="00584E6D" w:rsidRDefault="00946F71" w14:paraId="66CC5CCF" w14:textId="3435873E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Koncernstab digitalisering</w:t>
       </w:r>
-      <w:r w:rsidR="00795EB4" w:rsidRPr="00795EB4">
+      <w:r w:rsidRPr="00795EB4" w:rsidR="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Invånare och patient</w:t>
       </w:r>
       <w:r w:rsidRPr="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00795EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>2024-0</w:t>
       </w:r>
       <w:r w:rsidR="00E865F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E865F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D708BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11989B51" w14:textId="77777777" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="00584E6D">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00584E6D" w:rsidRDefault="00795EB4" w14:paraId="11989B51" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25579B13" w14:textId="77777777" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="00584E6D">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00584E6D" w:rsidRDefault="00795EB4" w14:paraId="25579B13" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7142F9AF" w14:textId="5C92A8D6" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="00795EB4">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00795EB4" w:rsidRDefault="00795EB4" w14:paraId="7142F9AF" w14:textId="35CB225C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00795EB4">
-[...7 lines deleted...]
-      <w:r w:rsidR="00E865F8">
+      <w:r w:rsidRPr="5A3CB4AB" w:rsidR="00795EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Detta är ett a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A3CB4AB" w:rsidR="00795EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsökningsformulär för verksamheter som önskar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A3CB4AB" w:rsidR="00E865F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">köpa in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00795EB4">
-[...5 lines deleted...]
-        <w:t>program i e-tjänsten 1177 stöd och behandling (SoB).</w:t>
+      <w:r w:rsidRPr="5A3CB4AB" w:rsidR="00795EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>program i e-tjänsten 1177 stöd och behandling (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A3CB4AB" w:rsidR="00795EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SoB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A3CB4AB" w:rsidR="00795EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3171AC15" w14:textId="77777777" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="00795EB4">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00795EB4" w:rsidRDefault="00795EB4" w14:paraId="3171AC15" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70E35EB1" w14:textId="3586EE3C" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="00795EB4">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00795EB4" w:rsidRDefault="00795EB4" w14:paraId="70E35EB1" w14:textId="3586EE3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Formuläret fylls i av </w:t>
       </w:r>
       <w:r w:rsidR="00A50C34">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00795EB4">
@@ -233,61 +264,61 @@
       <w:r w:rsidR="00E96113">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>använda ett program som utvecklats av en annan region</w:t>
       </w:r>
       <w:r w:rsidR="00185550">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Formuläret</w:t>
       </w:r>
       <w:r w:rsidRPr="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tas emot av den regionala förvaltningen för 1177 stöd och behandling vid enhet Invånare och patient, koncernstab digitalisering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB4ADED" w14:textId="77777777" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="00795EB4">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00795EB4" w:rsidRDefault="00795EB4" w14:paraId="5DB4ADED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1948CFE2" w14:textId="2AFC1380" w:rsidR="009620F8" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="009620F8">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="009620F8" w:rsidP="009620F8" w:rsidRDefault="00795EB4" w14:paraId="1948CFE2" w14:textId="2AFC1380">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Innan du fyller i formuläret ska </w:t>
       </w:r>
       <w:r w:rsidR="009F005A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">du/ni ha granskat programmet </w:t>
       </w:r>
       <w:r w:rsidR="00615636">
         <w:rPr>
@@ -331,883 +362,882 @@
       </w:r>
       <w:r w:rsidR="00471F8B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00615636">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009620F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009620F8" w:rsidRPr="00795EB4">
+      <w:r w:rsidRPr="00795EB4" w:rsidR="009620F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verksamhetschefen behöver ge sitt godkännande till att använda programmet i klinisk verksamhet</w:t>
       </w:r>
       <w:r w:rsidR="009620F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7781403A" w14:textId="6F6CDA05" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00F62087" w:rsidP="00795EB4">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00795EB4" w:rsidRDefault="00F62087" w14:paraId="7781403A" w14:textId="6F6CDA05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eventuellt kan din förvaltnings kontaktperson hjälpa till att fylla i formuläret.</w:t>
       </w:r>
-      <w:r w:rsidR="00795EB4" w:rsidRPr="00795EB4">
+      <w:r w:rsidRPr="00795EB4" w:rsidR="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> E-postadresser till respektive förvaltnings kontaktperson finns på Vårdgivarwebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3489D6D3" w14:textId="77777777" w:rsidR="00795EB4" w:rsidRPr="00795EB4" w:rsidRDefault="00795EB4" w:rsidP="00795EB4">
+    <w:p w:rsidRPr="00795EB4" w:rsidR="00795EB4" w:rsidP="00795EB4" w:rsidRDefault="00795EB4" w14:paraId="3489D6D3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AF983D3" w14:textId="7CE80826" w:rsidR="00795EB4" w:rsidRPr="009620F8" w:rsidRDefault="001B790C" w:rsidP="009620F8">
+    <w:p w:rsidRPr="009620F8" w:rsidR="00795EB4" w:rsidP="009620F8" w:rsidRDefault="001B790C" w14:paraId="1AF983D3" w14:textId="7CE80826">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E34D5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">en regionala förvaltningen för 1177 stöd och behandling </w:t>
       </w:r>
       <w:r w:rsidR="00DD0F2E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">granskar </w:t>
       </w:r>
       <w:r w:rsidR="009C3C50">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>programmet</w:t>
       </w:r>
       <w:r w:rsidR="00061148">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Därefter skickas eventuellt nomineringen vidare till</w:t>
       </w:r>
-      <w:r w:rsidR="00795EB4" w:rsidRPr="00795EB4">
+      <w:r w:rsidRPr="00795EB4" w:rsidR="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F2F4A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berört</w:t>
       </w:r>
-      <w:r w:rsidR="00795EB4" w:rsidRPr="00795EB4">
+      <w:r w:rsidRPr="00795EB4" w:rsidR="00795EB4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> samordningsråd/regionalt processteam (RPT) för bedömning och godkännande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C82EB3" w14:textId="77777777" w:rsidR="00946F71" w:rsidRDefault="00946F71" w:rsidP="00584E6D">
+    <w:p w:rsidR="00946F71" w:rsidP="00584E6D" w:rsidRDefault="00946F71" w14:paraId="38C82EB3" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00946F71" w:rsidSect="00795EB4">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
-          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:tblpY="2506"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008968F1" w14:paraId="15019284" w14:textId="77777777" w:rsidTr="00FA6A58">
+      <w:tr w:rsidR="008968F1" w:rsidTr="00FA6A58" w14:paraId="15019284" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="24DA6590" w14:textId="23F5FD08" w:rsidR="008968F1" w:rsidRPr="008968F1" w:rsidRDefault="008968F1" w:rsidP="00FA6A58">
+          <w:p w:rsidRPr="008968F1" w:rsidR="008968F1" w:rsidP="00FA6A58" w:rsidRDefault="008968F1" w14:paraId="24DA6590" w14:textId="23F5FD08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008968F1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Programmets namn</w:t>
             </w:r>
             <w:r w:rsidR="00AA56D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="519277464"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="553608EF" w14:textId="42C63586" w:rsidR="008968F1" w:rsidRPr="008968F1" w:rsidRDefault="008968F1" w:rsidP="00FA6A58">
+              <w:p w:rsidRPr="008968F1" w:rsidR="008968F1" w:rsidP="00FA6A58" w:rsidRDefault="008968F1" w14:paraId="553608EF" w14:textId="42C63586">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F326C7" w14:paraId="277BDB49" w14:textId="77777777" w:rsidTr="00FA6A58">
+      <w:tr w:rsidR="00F326C7" w:rsidTr="00FA6A58" w14:paraId="277BDB49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF9432D" w14:textId="2F50CC21" w:rsidR="00F326C7" w:rsidRPr="008968F1" w:rsidRDefault="00F326C7" w:rsidP="00FA6A58">
+          <w:p w:rsidRPr="008968F1" w:rsidR="00F326C7" w:rsidP="00FA6A58" w:rsidRDefault="00F326C7" w14:paraId="4FF9432D" w14:textId="2F50CC21">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Region som utvecklat programmet:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="355854285"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2892EC31" w14:textId="06A63177" w:rsidR="00F326C7" w:rsidRDefault="00E93E06" w:rsidP="00FA6A58">
+              <w:p w:rsidR="00F326C7" w:rsidP="00FA6A58" w:rsidRDefault="00E93E06" w14:paraId="2892EC31" w14:textId="06A63177">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008968F1" w14:paraId="2B68D4FB" w14:textId="77777777" w:rsidTr="00A76C31">
+      <w:tr w:rsidR="008968F1" w:rsidTr="00A76C31" w14:paraId="2B68D4FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="153E3335" w14:textId="30E3BEA4" w:rsidR="008968F1" w:rsidRPr="008968F1" w:rsidRDefault="008968F1" w:rsidP="00FA6A58">
+          <w:p w:rsidRPr="008968F1" w:rsidR="008968F1" w:rsidP="00FA6A58" w:rsidRDefault="008968F1" w14:paraId="153E3335" w14:textId="30E3BEA4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008968F1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kontaktperson för nomineringen</w:t>
             </w:r>
             <w:r w:rsidR="00AA56D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-775404543"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="0E3F3F37" w14:textId="1FEF74E6" w:rsidR="008968F1" w:rsidRPr="008968F1" w:rsidRDefault="008968F1" w:rsidP="00FA6A58">
+              <w:p w:rsidRPr="008968F1" w:rsidR="008968F1" w:rsidP="00FA6A58" w:rsidRDefault="008968F1" w14:paraId="0E3F3F37" w14:textId="1FEF74E6">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008968F1" w14:paraId="67FA26E3" w14:textId="77777777" w:rsidTr="00D90F9E">
+      <w:tr w:rsidR="008968F1" w:rsidTr="00D90F9E" w14:paraId="67FA26E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5F93285A" w14:textId="4AAC8790" w:rsidR="008968F1" w:rsidRPr="008968F1" w:rsidRDefault="008968F1" w:rsidP="00FA6A58">
+          <w:p w:rsidRPr="008968F1" w:rsidR="008968F1" w:rsidP="00FA6A58" w:rsidRDefault="008968F1" w14:paraId="5F93285A" w14:textId="4AAC8790">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008968F1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Namn på den kontaktperson för SoB som du har stämt av nomineringen med</w:t>
             </w:r>
             <w:r w:rsidR="00AA56D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9B019C" w14:textId="3F153693" w:rsidR="008968F1" w:rsidRPr="00777F4E" w:rsidRDefault="008968F1" w:rsidP="00FA6A58">
+          <w:p w:rsidRPr="00777F4E" w:rsidR="008968F1" w:rsidP="00FA6A58" w:rsidRDefault="008968F1" w14:paraId="2F9B019C" w14:textId="3F153693">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777F4E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tillhör du en privat vårdgivare så hoppar du över denna fråga (privata vårdgivare har inte någon kontaktperson för SoB).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="933566400"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="68999BC8" w14:textId="3357FF9D" w:rsidR="008968F1" w:rsidRPr="008968F1" w:rsidRDefault="00777F4E" w:rsidP="00FA6A58">
+              <w:p w:rsidRPr="008968F1" w:rsidR="008968F1" w:rsidP="00FA6A58" w:rsidRDefault="00777F4E" w14:paraId="68999BC8" w14:textId="3357FF9D">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CDC3CA3" w14:textId="77777777" w:rsidR="001B233F" w:rsidRDefault="001B233F" w:rsidP="001B233F"/>
-    <w:p w14:paraId="70FF83EF" w14:textId="74C1252A" w:rsidR="001B233F" w:rsidRDefault="00777F4E" w:rsidP="001B233F">
+    <w:p w:rsidR="001B233F" w:rsidP="001B233F" w:rsidRDefault="001B233F" w14:paraId="0CDC3CA3" w14:textId="77777777"/>
+    <w:p w:rsidR="001B233F" w:rsidP="001B233F" w:rsidRDefault="00777F4E" w14:paraId="70FF83EF" w14:textId="74C1252A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00777F4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Inledning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A853A3C" w14:textId="5478DE2B" w:rsidR="00777F4E" w:rsidRPr="004D6CF1" w:rsidRDefault="00CC0870" w:rsidP="001B233F">
+    <w:p w:rsidRPr="004D6CF1" w:rsidR="00777F4E" w:rsidP="001B233F" w:rsidRDefault="00CC0870" w14:paraId="0A853A3C" w14:textId="5478DE2B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6CF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ange dina </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6A58" w:rsidRPr="004D6CF1">
+      <w:r w:rsidRPr="004D6CF1" w:rsidR="00FA6A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uppgifter</w:t>
       </w:r>
       <w:r w:rsidRPr="004D6CF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/svar</w:t>
       </w:r>
-      <w:r w:rsidR="00FA6A58" w:rsidRPr="004D6CF1">
+      <w:r w:rsidRPr="004D6CF1" w:rsidR="00FA6A58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i de vita fälten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C93F54" w14:textId="35CC22E9" w:rsidR="00AA3571" w:rsidRDefault="00AA3571" w:rsidP="00AA56D2">
+    <w:p w:rsidR="00AA3571" w:rsidP="00AA56D2" w:rsidRDefault="00AA3571" w14:paraId="75C93F54" w14:textId="35CC22E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5050F913" w14:textId="75B75ABE" w:rsidR="00AA56D2" w:rsidRDefault="00AA56D2" w:rsidP="00AA56D2">
+    <w:p w:rsidR="00AA56D2" w:rsidP="00AA56D2" w:rsidRDefault="00AA56D2" w14:paraId="5050F913" w14:textId="75B75ABE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Syfte och målgrupp</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="221"/>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="2948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA56D2" w14:paraId="0C5728F7" w14:textId="77777777" w:rsidTr="008728BA">
+      <w:tr w:rsidR="00AA56D2" w:rsidTr="008728BA" w14:paraId="0C5728F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59D16A46" w14:textId="5952EE3B" w:rsidR="00AA56D2" w:rsidRPr="00AA56D2" w:rsidRDefault="00AA56D2" w:rsidP="001B233F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00AA56D2" w:rsidP="001B233F" w:rsidRDefault="00AA56D2" w14:paraId="59D16A46" w14:textId="5952EE3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51E6E901" w14:textId="77777777" w:rsidR="00AA56D2" w:rsidRPr="00AA56D2" w:rsidRDefault="00AA56D2" w:rsidP="001B233F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00AA56D2" w:rsidP="001B233F" w:rsidRDefault="00AA56D2" w14:paraId="51E6E901" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2D6A62" w14:textId="2BEC3BD7" w:rsidR="00AA56D2" w:rsidRPr="00AA56D2" w:rsidRDefault="008728BA" w:rsidP="001B233F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00AA56D2" w:rsidP="001B233F" w:rsidRDefault="008728BA" w14:paraId="7F2D6A62" w14:textId="2BEC3BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Värdering/kommentar från samordningsråd/RPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA56D2" w14:paraId="406CE61F" w14:textId="77777777" w:rsidTr="008C2C2F">
+      <w:tr w:rsidR="00AA56D2" w:rsidTr="008C2C2F" w14:paraId="406CE61F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="173895DC" w14:textId="1B0D1B8E" w:rsidR="00AA56D2" w:rsidRPr="00AA56D2" w:rsidRDefault="008728BA" w:rsidP="00F55561">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00AA56D2" w:rsidP="00F55561" w:rsidRDefault="008728BA" w14:paraId="173895DC" w14:textId="1B0D1B8E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA56D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>skriv syftet med programmet:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-363600957"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="70D9D95C" w14:textId="28E9E53F" w:rsidR="00AA56D2" w:rsidRPr="00AA56D2" w:rsidRDefault="00D90F9E" w:rsidP="00F55561">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="00AA56D2" w:rsidP="00F55561" w:rsidRDefault="00D90F9E" w14:paraId="70D9D95C" w14:textId="28E9E53F">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1823233602"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="7074805A" w14:textId="77AA1354" w:rsidR="00AA56D2" w:rsidRPr="00AA56D2" w:rsidRDefault="00D90F9E" w:rsidP="00F55561">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="00AA56D2" w:rsidP="00F55561" w:rsidRDefault="00D90F9E" w14:paraId="7074805A" w14:textId="77AA1354">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008728BA" w14:paraId="65A81715" w14:textId="77777777" w:rsidTr="008C2C2F">
+      <w:tr w:rsidR="008728BA" w:rsidTr="008C2C2F" w14:paraId="65A81715" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="34E74462" w14:textId="5BE766FA" w:rsidR="008728BA" w:rsidRPr="00AA56D2" w:rsidRDefault="00417D4A" w:rsidP="00F55561">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="008728BA" w:rsidP="00F55561" w:rsidRDefault="00417D4A" w14:paraId="34E74462" w14:textId="5BE766FA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="008728BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ålgrupp</w:t>
             </w:r>
             <w:r>
@@ -1225,532 +1255,532 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-72658904"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="273727DD" w14:textId="320A858C" w:rsidR="008728BA" w:rsidRDefault="008728BA" w:rsidP="00F55561">
+              <w:p w:rsidR="008728BA" w:rsidP="00F55561" w:rsidRDefault="008728BA" w14:paraId="273727DD" w14:textId="320A858C">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1554464979"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="0A010EF9" w14:textId="3E820F6E" w:rsidR="008728BA" w:rsidRPr="00AA56D2" w:rsidRDefault="00FA6A58" w:rsidP="00F55561">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="008728BA" w:rsidP="00F55561" w:rsidRDefault="00FA6A58" w14:paraId="0A010EF9" w14:textId="3E820F6E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D0B07" w14:paraId="37C767ED" w14:textId="77777777" w:rsidTr="008C2C2F">
+      <w:tr w:rsidR="002D0B07" w:rsidTr="008C2C2F" w14:paraId="37C767ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06A5F38C" w14:textId="76BFE761" w:rsidR="002D0B07" w:rsidRDefault="00EE6380" w:rsidP="00F55561">
+          <w:p w:rsidR="002D0B07" w:rsidP="00F55561" w:rsidRDefault="00EE6380" w14:paraId="06A5F38C" w14:textId="76BFE761">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Förväntad nytta:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1388759911"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="277CEF7E" w14:textId="4DA265A9" w:rsidR="002D0B07" w:rsidRDefault="00EE6380" w:rsidP="00F55561">
+              <w:p w:rsidR="002D0B07" w:rsidP="00F55561" w:rsidRDefault="00EE6380" w14:paraId="277CEF7E" w14:textId="4DA265A9">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1762982921"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="7EFC7FFF" w14:textId="2D2087D8" w:rsidR="002D0B07" w:rsidRDefault="00EE6380" w:rsidP="00F55561">
+              <w:p w:rsidR="002D0B07" w:rsidP="00F55561" w:rsidRDefault="00EE6380" w14:paraId="7EFC7FFF" w14:textId="2D2087D8">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C2C1D7E" w14:textId="77777777" w:rsidR="00777F4E" w:rsidRDefault="00777F4E" w:rsidP="001B233F">
+    <w:p w:rsidR="00777F4E" w:rsidP="001B233F" w:rsidRDefault="00777F4E" w14:paraId="2C2C1D7E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3DEA00" w14:textId="6EF678D9" w:rsidR="005C0BFA" w:rsidRDefault="005C0BFA">
+    <w:p w:rsidR="005C0BFA" w:rsidRDefault="005C0BFA" w14:paraId="7B3DEA00" w14:textId="6EF678D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0086FE65" w14:textId="77777777" w:rsidR="00FA6A58" w:rsidRDefault="00FA6A58" w:rsidP="001B233F">
+    <w:p w:rsidR="00FA6A58" w:rsidP="001B233F" w:rsidRDefault="00FA6A58" w14:paraId="0086FE65" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="258BCD30" w14:textId="4E412F09" w:rsidR="005C0BFA" w:rsidRDefault="005C0BFA" w:rsidP="005C0BFA">
+    <w:p w:rsidR="005C0BFA" w:rsidP="005C0BFA" w:rsidRDefault="005C0BFA" w14:paraId="258BCD30" w14:textId="4E412F09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehåll och kommunikation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="221"/>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="2948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C0BFA" w14:paraId="1CFC6136" w14:textId="77777777" w:rsidTr="007D0A33">
+      <w:tr w:rsidR="005C0BFA" w:rsidTr="007D0A33" w14:paraId="1CFC6136" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4B69C0" w14:textId="77777777" w:rsidR="005C0BFA" w:rsidRPr="00AA56D2" w:rsidRDefault="005C0BFA" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="005C0BFA" w:rsidP="005C062F" w:rsidRDefault="005C0BFA" w14:paraId="7F4B69C0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B24D740" w14:textId="77777777" w:rsidR="005C0BFA" w:rsidRPr="00AA56D2" w:rsidRDefault="005C0BFA" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="005C0BFA" w:rsidP="005C062F" w:rsidRDefault="005C0BFA" w14:paraId="0B24D740" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F626654" w14:textId="77777777" w:rsidR="005C0BFA" w:rsidRPr="00AA56D2" w:rsidRDefault="005C0BFA" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="005C0BFA" w:rsidP="005C062F" w:rsidRDefault="005C0BFA" w14:paraId="1F626654" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Värdering/kommentar från samordningsråd/RPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0BFA" w14:paraId="4FC6D187" w14:textId="77777777" w:rsidTr="007D0A33">
+      <w:tr w:rsidR="005C0BFA" w:rsidTr="007D0A33" w14:paraId="4FC6D187" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="192A0D0A" w14:textId="308A410F" w:rsidR="005C0BFA" w:rsidRPr="00AA56D2" w:rsidRDefault="005C0BFA" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="005C0BFA" w:rsidP="005C062F" w:rsidRDefault="005C0BFA" w14:paraId="192A0D0A" w14:textId="308A410F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sammanfattande beskrivning av innehållet:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1399559939"/>
             <w:placeholder>
               <w:docPart w:val="E53A243A09314E8DB37C25B667A60DFF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7D4309DA" w14:textId="77777777" w:rsidR="005C0BFA" w:rsidRPr="00AA56D2" w:rsidRDefault="005C0BFA" w:rsidP="005C062F">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="005C0BFA" w:rsidP="005C062F" w:rsidRDefault="005C0BFA" w14:paraId="7D4309DA" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1640799348"/>
             <w:placeholder>
               <w:docPart w:val="E53A243A09314E8DB37C25B667A60DFF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="0FDDEC81" w14:textId="77777777" w:rsidR="005C0BFA" w:rsidRPr="00AA56D2" w:rsidRDefault="005C0BFA" w:rsidP="005C062F">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="005C0BFA" w:rsidP="005C062F" w:rsidRDefault="005C0BFA" w14:paraId="0FDDEC81" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008D595D" w14:paraId="19648B9F" w14:textId="77777777" w:rsidTr="00647065">
+      <w:tr w:rsidR="008D595D" w:rsidTr="00647065" w14:paraId="19648B9F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="02D1D917" w14:textId="34D9BDA8" w:rsidR="008D595D" w:rsidRDefault="003A6CD5" w:rsidP="005C062F">
+          <w:p w:rsidR="008D595D" w:rsidP="005C062F" w:rsidRDefault="003A6CD5" w14:paraId="02D1D917" w14:textId="34D9BDA8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Beskriv eventuell interaktion</w:t>
             </w:r>
             <w:r w:rsidR="00B55BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (meddelandefunktion, formulär </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -1778,892 +1808,892 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-90788399"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="47820206" w14:textId="3E484CA3" w:rsidR="008D595D" w:rsidRDefault="00B55BFD" w:rsidP="005C062F">
+              <w:p w:rsidR="008D595D" w:rsidP="005C062F" w:rsidRDefault="00B55BFD" w14:paraId="47820206" w14:textId="3E484CA3">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-542983444"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="619482A3" w14:textId="27D6DBFB" w:rsidR="008D595D" w:rsidRDefault="00B55BFD" w:rsidP="005C062F">
+              <w:p w:rsidR="008D595D" w:rsidP="005C062F" w:rsidRDefault="00B55BFD" w14:paraId="619482A3" w14:textId="27D6DBFB">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D2327" w14:paraId="62311206" w14:textId="77777777" w:rsidTr="00647065">
+      <w:tr w:rsidR="002D2327" w:rsidTr="00647065" w14:paraId="62311206" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3A5A03" w14:textId="7B3ABFD5" w:rsidR="002D2327" w:rsidRDefault="002D2327" w:rsidP="005C062F">
+          <w:p w:rsidR="002D2327" w:rsidP="005C062F" w:rsidRDefault="002D2327" w14:paraId="7C3A5A03" w14:textId="7B3ABFD5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bygger </w:t>
             </w:r>
             <w:r w:rsidR="00D91687">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>programmet på någon förlaga/riktlinjer eller liknande?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2165A570" w14:textId="77777777" w:rsidR="00647065" w:rsidRDefault="00000000" w:rsidP="00647065">
+          <w:p w:rsidR="00647065" w:rsidP="00647065" w:rsidRDefault="00000000" w14:paraId="2165A570" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1724817371"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00647065">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00647065">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659C225E" w14:textId="53888A3C" w:rsidR="002D2327" w:rsidRDefault="00000000" w:rsidP="00647065">
+          <w:p w:rsidR="002D2327" w:rsidP="00647065" w:rsidRDefault="00000000" w14:paraId="659C225E" w14:textId="53888A3C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1177653373"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00647065">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00647065">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-752740709"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="31DF64F6" w14:textId="44BF5E14" w:rsidR="002D2327" w:rsidRDefault="00647065" w:rsidP="005C062F">
+              <w:p w:rsidR="002D2327" w:rsidP="005C062F" w:rsidRDefault="00647065" w14:paraId="31DF64F6" w14:textId="44BF5E14">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00647065" w14:paraId="4EDC77DA" w14:textId="77777777" w:rsidTr="00647065">
+      <w:tr w:rsidR="00647065" w:rsidTr="00647065" w14:paraId="4EDC77DA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA7BF28" w14:textId="765F5779" w:rsidR="00647065" w:rsidRDefault="00647065" w:rsidP="005C062F">
+          <w:p w:rsidR="00647065" w:rsidP="005C062F" w:rsidRDefault="00647065" w14:paraId="6CA7BF28" w14:textId="765F5779">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Om Ja, beskriv:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1962230181"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7A5D44A8" w14:textId="5C1688A1" w:rsidR="00647065" w:rsidRDefault="00647065" w:rsidP="00647065">
+              <w:p w:rsidR="00647065" w:rsidP="00647065" w:rsidRDefault="00647065" w14:paraId="7A5D44A8" w14:textId="5C1688A1">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-373614156"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="671FED38" w14:textId="2A579DDC" w:rsidR="00647065" w:rsidRDefault="00647065" w:rsidP="005C062F">
+              <w:p w:rsidR="00647065" w:rsidP="005C062F" w:rsidRDefault="00647065" w14:paraId="671FED38" w14:textId="2A579DDC">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C0728D4" w14:textId="77777777" w:rsidR="005C0BFA" w:rsidRDefault="005C0BFA" w:rsidP="001B233F">
+    <w:p w:rsidR="005C0BFA" w:rsidP="001B233F" w:rsidRDefault="005C0BFA" w14:paraId="2C0728D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B135431" w14:textId="7D7584D1" w:rsidR="00CC0870" w:rsidRDefault="00CC0870" w:rsidP="00CC0870">
+    <w:p w:rsidR="00CC0870" w:rsidP="00CC0870" w:rsidRDefault="00CC0870" w14:paraId="4B135431" w14:textId="7D7584D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ko</w:t>
       </w:r>
       <w:r w:rsidR="000279BA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>mpetenskrav</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="221"/>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="2948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC0870" w14:paraId="3F711E20" w14:textId="77777777" w:rsidTr="00CC0870">
+      <w:tr w:rsidR="00CC0870" w:rsidTr="00CC0870" w14:paraId="3F711E20" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F91C3CD" w14:textId="77777777" w:rsidR="00CC0870" w:rsidRPr="00AA56D2" w:rsidRDefault="00CC0870" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00CC0870" w:rsidP="005C062F" w:rsidRDefault="00CC0870" w14:paraId="3F91C3CD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56116DCE" w14:textId="77777777" w:rsidR="00CC0870" w:rsidRPr="00AA56D2" w:rsidRDefault="00CC0870" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00CC0870" w:rsidP="005C062F" w:rsidRDefault="00CC0870" w14:paraId="56116DCE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75AE6BF9" w14:textId="77777777" w:rsidR="00CC0870" w:rsidRPr="00AA56D2" w:rsidRDefault="00CC0870" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00CC0870" w:rsidP="005C062F" w:rsidRDefault="00CC0870" w14:paraId="75AE6BF9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Värdering/kommentar från samordningsråd/RPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0870" w14:paraId="0BD0AA88" w14:textId="77777777" w:rsidTr="00A36012">
+      <w:tr w:rsidR="00CC0870" w:rsidTr="00A36012" w14:paraId="0BD0AA88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="719D9667" w14:textId="49B752DA" w:rsidR="00CC0870" w:rsidRPr="00AA56D2" w:rsidRDefault="00CC0870" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00CC0870" w:rsidP="005C062F" w:rsidRDefault="00CC0870" w14:paraId="719D9667" w14:textId="49B752DA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Finns krav på specifik kompetens för personal som ska använda programmet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07EDF1A3" w14:textId="77777777" w:rsidR="00CC0870" w:rsidRDefault="00000000" w:rsidP="00CC0870">
+          <w:p w:rsidR="00CC0870" w:rsidP="00CC0870" w:rsidRDefault="00000000" w14:paraId="07EDF1A3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="332961169"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CC0870">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CC0870">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="459FD305" w14:textId="4E5BA5F9" w:rsidR="00CC0870" w:rsidRPr="00AA56D2" w:rsidRDefault="00000000" w:rsidP="00CC0870">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00CC0870" w:rsidP="00CC0870" w:rsidRDefault="00000000" w14:paraId="459FD305" w14:textId="4E5BA5F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="698361017"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CC0870">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CC0870">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-697705304"/>
             <w:placeholder>
               <w:docPart w:val="2DEDAB23B5EF4D9F9D9C61FA173AFB01"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="1F6F4C59" w14:textId="77777777" w:rsidR="00CC0870" w:rsidRPr="00AA56D2" w:rsidRDefault="00CC0870" w:rsidP="005C062F">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="00CC0870" w:rsidP="005C062F" w:rsidRDefault="00CC0870" w14:paraId="1F6F4C59" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00CC0870" w14:paraId="104358B8" w14:textId="77777777" w:rsidTr="00A36012">
+      <w:tr w:rsidR="00CC0870" w:rsidTr="00A36012" w14:paraId="104358B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="961"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="77F8AC31" w14:textId="281E0B65" w:rsidR="00CC0870" w:rsidRDefault="00CC0870" w:rsidP="005C062F">
+          <w:p w:rsidR="00CC0870" w:rsidP="005C062F" w:rsidRDefault="00CC0870" w14:paraId="77F8AC31" w14:textId="281E0B65">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Om Ja, specificera:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="550807783"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="19F2D282" w14:textId="02E327A7" w:rsidR="00CC0870" w:rsidRDefault="00CC0870" w:rsidP="00CC0870">
+              <w:p w:rsidR="00CC0870" w:rsidP="00CC0870" w:rsidRDefault="00CC0870" w14:paraId="19F2D282" w14:textId="02E327A7">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1815209015"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="13827EB3" w14:textId="40C56B08" w:rsidR="00CC0870" w:rsidRDefault="00CC0870" w:rsidP="005C062F">
+              <w:p w:rsidR="00CC0870" w:rsidP="005C062F" w:rsidRDefault="00CC0870" w14:paraId="13827EB3" w14:textId="40C56B08">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CD9FCCB" w14:textId="77777777" w:rsidR="00CC0870" w:rsidRDefault="00CC0870" w:rsidP="001B233F">
+    <w:p w:rsidR="00CC0870" w:rsidP="001B233F" w:rsidRDefault="00CC0870" w14:paraId="6CD9FCCB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2886032B" w14:textId="61A9B463" w:rsidR="00D90F9E" w:rsidRDefault="00D90F9E">
+    <w:p w:rsidR="00D90F9E" w:rsidRDefault="00D90F9E" w14:paraId="2886032B" w14:textId="61A9B463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467A306D" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRDefault="00D90F9E" w:rsidP="001B233F">
+    <w:p w:rsidR="00D90F9E" w:rsidP="001B233F" w:rsidRDefault="00D90F9E" w14:paraId="467A306D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF89791" w14:textId="578A0E97" w:rsidR="00D90F9E" w:rsidRDefault="0071376B" w:rsidP="00D90F9E">
+    <w:p w:rsidR="00D90F9E" w:rsidP="00D90F9E" w:rsidRDefault="0071376B" w14:paraId="5EF89791" w14:textId="578A0E97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00BC0782">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -2675,1385 +2705,1385 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/er</w:t>
       </w:r>
       <w:r w:rsidR="00797FA4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> som önskar använda programmet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="221"/>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="2948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D90F9E" w14:paraId="2A0172E9" w14:textId="77777777" w:rsidTr="00B0039D">
+      <w:tr w:rsidR="00D90F9E" w:rsidTr="00B0039D" w14:paraId="2A0172E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01DB8E17" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRPr="00AA56D2" w:rsidRDefault="00D90F9E" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00D90F9E" w14:paraId="01DB8E17" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE6B7DC" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRPr="00AA56D2" w:rsidRDefault="00D90F9E" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00D90F9E" w14:paraId="5EE6B7DC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="542852E8" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRPr="00AA56D2" w:rsidRDefault="00D90F9E" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00D90F9E" w14:paraId="542852E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Värdering/kommentar från samordningsråd/RPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90F9E" w14:paraId="26B7C03C" w14:textId="77777777" w:rsidTr="00B0039D">
+      <w:tr w:rsidR="00D90F9E" w:rsidTr="00B0039D" w14:paraId="26B7C03C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="14A22C50" w14:textId="17BB8836" w:rsidR="00D90F9E" w:rsidRPr="00AA56D2" w:rsidRDefault="00B0039D" w:rsidP="005C062F">
+          <w:p w:rsidRPr="00AA56D2" w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00B0039D" w14:paraId="14A22C50" w14:textId="17BB8836">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enhetens exakta namn (så som det visas i KiV/HSA-katalogen):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1754626958"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="62069967" w14:textId="28DF4089" w:rsidR="00D90F9E" w:rsidRPr="00AA56D2" w:rsidRDefault="00B0039D" w:rsidP="005C062F">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00B0039D" w14:paraId="62069967" w14:textId="28DF4089">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1165355039"/>
             <w:placeholder>
               <w:docPart w:val="CE74A7A51FC9415BA9ADE9DA5EB25072"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="3237EE25" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRPr="00AA56D2" w:rsidRDefault="00D90F9E" w:rsidP="005C062F">
+              <w:p w:rsidRPr="00AA56D2" w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00D90F9E" w14:paraId="3237EE25" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D90F9E" w14:paraId="29D89859" w14:textId="77777777" w:rsidTr="00B0039D">
+      <w:tr w:rsidR="00D90F9E" w:rsidTr="00B0039D" w14:paraId="29D89859" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="72567983" w14:textId="14AB4B4A" w:rsidR="00D90F9E" w:rsidRDefault="00B0039D" w:rsidP="005C062F">
+          <w:p w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00B0039D" w14:paraId="72567983" w14:textId="14AB4B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enhetschef:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1558503853"/>
             <w:placeholder>
               <w:docPart w:val="40BC116012AC401387B14C854823148C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7A808DDF" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRDefault="00D90F9E" w:rsidP="005C062F">
+              <w:p w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00D90F9E" w14:paraId="7A808DDF" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="144399771"/>
             <w:placeholder>
               <w:docPart w:val="40BC116012AC401387B14C854823148C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="30CFAACF" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRDefault="00D90F9E" w:rsidP="005C062F">
+              <w:p w:rsidR="00D90F9E" w:rsidP="005C062F" w:rsidRDefault="00D90F9E" w14:paraId="30CFAACF" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B0039D" w14:paraId="47E1ED35" w14:textId="77777777" w:rsidTr="00B0039D">
+      <w:tr w:rsidR="00B0039D" w:rsidTr="00B0039D" w14:paraId="47E1ED35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBEF3B5" w14:textId="51CB0862" w:rsidR="00B0039D" w:rsidRDefault="00B0039D" w:rsidP="005C062F">
+          <w:p w:rsidR="00B0039D" w:rsidP="005C062F" w:rsidRDefault="00B0039D" w14:paraId="4BBEF3B5" w14:textId="51CB0862">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verksamhetschef (kan vara samma som enhetschef):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="728417670"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="779833A1" w14:textId="0C13E1D3" w:rsidR="00B0039D" w:rsidRDefault="00B0039D" w:rsidP="005C062F">
+              <w:p w:rsidR="00B0039D" w:rsidP="005C062F" w:rsidRDefault="00B0039D" w14:paraId="779833A1" w14:textId="0C13E1D3">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1220359184"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="25018F44" w14:textId="1464F017" w:rsidR="00B0039D" w:rsidRDefault="00B0039D" w:rsidP="005C062F">
+              <w:p w:rsidR="00B0039D" w:rsidP="005C062F" w:rsidRDefault="00B0039D" w14:paraId="25018F44" w14:textId="1464F017">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0071376B" w14:paraId="2C3CC05D" w14:textId="77777777" w:rsidTr="00E77852">
+      <w:tr w:rsidR="0071376B" w:rsidTr="00E77852" w14:paraId="2C3CC05D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE452EA" w14:textId="46925313" w:rsidR="0071376B" w:rsidRDefault="0071376B" w:rsidP="0071376B">
+          <w:p w:rsidR="0071376B" w:rsidP="0071376B" w:rsidRDefault="0071376B" w14:paraId="0BE452EA" w14:textId="46925313">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uppskatta antal berörda patienter (årligen på enheten, och ev. i regionen):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="2142612941"/>
             <w:placeholder>
               <w:docPart w:val="34CCB5C3E76C4337B2C6107CB723E260"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="514D93E1" w14:textId="7689DA6A" w:rsidR="0071376B" w:rsidRDefault="0071376B" w:rsidP="0071376B">
+              <w:p w:rsidR="0071376B" w:rsidP="0071376B" w:rsidRDefault="0071376B" w14:paraId="514D93E1" w14:textId="7689DA6A">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1446314757"/>
             <w:placeholder>
               <w:docPart w:val="1BE764D4FD1347509D809D9AE1D3644F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="282EF369" w14:textId="55DBD940" w:rsidR="0071376B" w:rsidRDefault="0071376B" w:rsidP="0071376B">
+              <w:p w:rsidR="0071376B" w:rsidP="0071376B" w:rsidRDefault="0071376B" w14:paraId="282EF369" w14:textId="55DBD940">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0071376B" w14:paraId="1BBC0974" w14:textId="77777777" w:rsidTr="00E77852">
+      <w:tr w:rsidR="0071376B" w:rsidTr="00E77852" w14:paraId="1BBC0974" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="146CBD7B" w14:textId="6EB01701" w:rsidR="0071376B" w:rsidRDefault="0071376B" w:rsidP="0071376B">
+          <w:p w:rsidR="0071376B" w:rsidP="0071376B" w:rsidRDefault="0071376B" w14:paraId="146CBD7B" w14:textId="6EB01701">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kan programmet vara av intresse för flera verksamheter</w:t>
             </w:r>
             <w:r w:rsidR="007368A6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04048C49" w14:textId="7A417E42" w:rsidR="0071376B" w:rsidRDefault="00000000" w:rsidP="0071376B">
+          <w:p w:rsidR="0071376B" w:rsidP="0071376B" w:rsidRDefault="00000000" w14:paraId="04048C49" w14:textId="7A417E42">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-506142371"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="0071376B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0071376B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AADC40B" w14:textId="3D867A73" w:rsidR="0071376B" w:rsidRDefault="00000000" w:rsidP="0071376B">
+          <w:p w:rsidR="0071376B" w:rsidP="0071376B" w:rsidRDefault="00000000" w14:paraId="2AADC40B" w14:textId="3D867A73">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1635287321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="0071376B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0071376B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1886518712"/>
             <w:placeholder>
               <w:docPart w:val="53FDFD54257D44A29F003761A0FC598C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="6746A1DA" w14:textId="18BC7D00" w:rsidR="0071376B" w:rsidRDefault="0071376B" w:rsidP="0071376B">
+              <w:p w:rsidR="0071376B" w:rsidP="0071376B" w:rsidRDefault="0071376B" w14:paraId="6746A1DA" w14:textId="18BC7D00">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007368A6" w14:paraId="6F6F6D63" w14:textId="77777777" w:rsidTr="00E77852">
+      <w:tr w:rsidR="007368A6" w:rsidTr="00E77852" w14:paraId="6F6F6D63" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="35A19205" w14:textId="4235A9D3" w:rsidR="007368A6" w:rsidRDefault="007368A6" w:rsidP="0071376B">
+          <w:p w:rsidR="007368A6" w:rsidP="0071376B" w:rsidRDefault="007368A6" w14:paraId="35A19205" w14:textId="4235A9D3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Om Ja, ange gärna vilka</w:t>
             </w:r>
             <w:r w:rsidR="00351B6C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="19520897"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4673" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="126BA130" w14:textId="0B197E94" w:rsidR="007368A6" w:rsidRDefault="00351B6C" w:rsidP="0071376B">
+              <w:p w:rsidR="007368A6" w:rsidP="0071376B" w:rsidRDefault="00351B6C" w14:paraId="126BA130" w14:textId="0B197E94">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1112126455"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2948" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="461359F9" w14:textId="22B84B34" w:rsidR="007368A6" w:rsidRDefault="00351B6C" w:rsidP="0071376B">
+              <w:p w:rsidR="007368A6" w:rsidP="0071376B" w:rsidRDefault="00351B6C" w14:paraId="461359F9" w14:textId="22B84B34">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="261131DA" w14:textId="77777777" w:rsidR="00D90F9E" w:rsidRDefault="00D90F9E" w:rsidP="001B233F">
+    <w:p w:rsidR="00D90F9E" w:rsidP="001B233F" w:rsidRDefault="00D90F9E" w14:paraId="261131DA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="094810F9" w14:textId="77777777" w:rsidR="0057131B" w:rsidRDefault="0057131B">
+    <w:p w:rsidR="0057131B" w:rsidRDefault="0057131B" w14:paraId="094810F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4738C964" w14:textId="77777777" w:rsidR="0057131B" w:rsidRDefault="0057131B" w:rsidP="0057131B">
+    <w:p w:rsidR="0057131B" w:rsidP="0057131B" w:rsidRDefault="0057131B" w14:paraId="4738C964" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F9E4AA5" w14:textId="7B31F960" w:rsidR="0057131B" w:rsidRDefault="0057131B" w:rsidP="0057131B">
+    <w:p w:rsidR="0057131B" w:rsidP="0057131B" w:rsidRDefault="0057131B" w14:paraId="1F9E4AA5" w14:textId="7B31F960">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Förslag på samordningsråd som kan granska nomineringen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:tblpY="2116"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0057131B" w14:paraId="70FAB1EC" w14:textId="77777777" w:rsidTr="00F142FE">
+      <w:tr w:rsidR="0057131B" w:rsidTr="00F142FE" w14:paraId="70FAB1EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1501538370"/>
             <w:placeholder>
               <w:docPart w:val="FB69D5C464674F408EB7E87F15B8E123"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10456" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="16A271F6" w14:textId="77777777" w:rsidR="0057131B" w:rsidRPr="008968F1" w:rsidRDefault="0057131B" w:rsidP="00F142FE">
+              <w:p w:rsidRPr="008968F1" w:rsidR="0057131B" w:rsidP="00F142FE" w:rsidRDefault="0057131B" w14:paraId="16A271F6" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C88967B" w14:textId="77777777" w:rsidR="0057131B" w:rsidRDefault="0057131B" w:rsidP="0057131B">
+    <w:p w:rsidR="0057131B" w:rsidP="0057131B" w:rsidRDefault="0057131B" w14:paraId="5C88967B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F01CE50" w14:textId="77777777" w:rsidR="0057131B" w:rsidRDefault="0057131B" w:rsidP="0057131B">
+    <w:p w:rsidR="0057131B" w:rsidP="0057131B" w:rsidRDefault="0057131B" w14:paraId="7F01CE50" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0354C6E8" w14:textId="77777777" w:rsidR="0057131B" w:rsidRDefault="0057131B" w:rsidP="0057131B">
+    <w:p w:rsidR="0057131B" w:rsidP="0057131B" w:rsidRDefault="0057131B" w14:paraId="0354C6E8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34D5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tack för din nominering!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ACEEFE" w14:textId="1C3EF947" w:rsidR="00FD212B" w:rsidRDefault="0057131B" w:rsidP="0057131B">
+    <w:p w:rsidR="00FD212B" w:rsidP="0057131B" w:rsidRDefault="0057131B" w14:paraId="76ACEEFE" w14:textId="1C3EF947">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Övriga uppgifter fylls i av den regionala förvaltningen för 1177 stöd och behandling samt aktuellt samordningsråd/regionalt processteam (RPT)</w:t>
       </w:r>
       <w:r w:rsidR="00C058D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D8C793" w14:textId="3D5C6000" w:rsidR="00177220" w:rsidRDefault="00177220" w:rsidP="0057131B">
+    <w:p w:rsidR="00177220" w:rsidP="0057131B" w:rsidRDefault="00177220" w14:paraId="33D8C793" w14:textId="3D5C6000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36B21">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skicka den ifyllda nomineringsblanketten till:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00C36B21" w:rsidRPr="005F62A9">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="005F62A9" w:rsidR="00C36B21">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>sob@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C36B21">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79894A85" w14:textId="77777777" w:rsidR="00FD212B" w:rsidRDefault="00FD212B" w:rsidP="0057131B">
+    <w:p w:rsidR="00FD212B" w:rsidP="0057131B" w:rsidRDefault="00FD212B" w14:paraId="79894A85" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55F285FE" w14:textId="77777777" w:rsidR="00FD212B" w:rsidRDefault="00FD212B">
+    <w:p w:rsidR="00FD212B" w:rsidRDefault="00FD212B" w14:paraId="55F285FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE2BC26" w14:textId="77777777" w:rsidR="009A5955" w:rsidRDefault="009A5955" w:rsidP="0057131B">
+    <w:p w:rsidR="009A5955" w:rsidP="0057131B" w:rsidRDefault="009A5955" w14:paraId="5BE2BC26" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2458D732" w14:textId="77777777" w:rsidR="009A5955" w:rsidRDefault="009A5955" w:rsidP="009A5955">
+    <w:p w:rsidR="009A5955" w:rsidP="009A5955" w:rsidRDefault="009A5955" w14:paraId="2458D732" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Medskick från den regionala förvaltningen för 1177 stöd och behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F446763" w14:textId="77777777" w:rsidR="009A5955" w:rsidRDefault="009A5955" w:rsidP="009A5955">
+    <w:p w:rsidR="009A5955" w:rsidP="009A5955" w:rsidRDefault="009A5955" w14:paraId="7F446763" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dessa uppgifter fylls i av den regionala förvaltningen för 1177 stöd och behandling.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:tblpY="2941"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A5955" w14:paraId="599778AE" w14:textId="77777777" w:rsidTr="00F142FE">
+      <w:tr w:rsidR="009A5955" w:rsidTr="00F142FE" w14:paraId="599778AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1959140344"/>
             <w:placeholder>
               <w:docPart w:val="3F745DF3D00C4F97BB62F917281623B5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10456" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="7E3F3314" w14:textId="77777777" w:rsidR="009A5955" w:rsidRPr="008968F1" w:rsidRDefault="009A5955" w:rsidP="00F142FE">
+              <w:p w:rsidRPr="008968F1" w:rsidR="009A5955" w:rsidP="00F142FE" w:rsidRDefault="009A5955" w14:paraId="7E3F3314" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A5C4435" w14:textId="5B5EB8C1" w:rsidR="00B0039D" w:rsidRDefault="00B0039D" w:rsidP="0057131B">
+    <w:p w:rsidR="00B0039D" w:rsidP="0057131B" w:rsidRDefault="00B0039D" w14:paraId="0A5C4435" w14:textId="5B5EB8C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E58565" w14:textId="77777777" w:rsidR="00D17E15" w:rsidRDefault="00D17E15" w:rsidP="00D17E15">
+    <w:p w:rsidR="00D17E15" w:rsidP="00D17E15" w:rsidRDefault="00D17E15" w14:paraId="79E58565" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090FB210" w14:textId="569A5617" w:rsidR="00D17E15" w:rsidRDefault="00D17E15" w:rsidP="00D17E15">
+    <w:p w:rsidR="00D17E15" w:rsidP="00D17E15" w:rsidRDefault="00D17E15" w14:paraId="090FB210" w14:textId="569A5617">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bedömning från samordningsråd/regionalt processteam (RPT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2ED306" w14:textId="77777777" w:rsidR="00D17E15" w:rsidRDefault="00D17E15" w:rsidP="00D17E15">
+    <w:p w:rsidR="00D17E15" w:rsidP="00D17E15" w:rsidRDefault="00D17E15" w14:paraId="3A2ED306" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dessa uppgifter fylls i av aktuellt samordningsråd, eller av samordningsrådet utsett RPT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31626466" w14:textId="165FB46D" w:rsidR="00D17E15" w:rsidRPr="00D56F7A" w:rsidRDefault="00D17E15" w:rsidP="00D17E15">
+    <w:p w:rsidRPr="00D56F7A" w:rsidR="00D17E15" w:rsidP="00D17E15" w:rsidRDefault="00D17E15" w14:paraId="31626466" w14:textId="165FB46D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56F7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Samordningsråd tar emot nomineringen, bedömer det regionala behovet, befintliga programalternativ, evidensläge</w:t>
       </w:r>
       <w:r w:rsidR="00DF078A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00FB3597">
         <w:rPr>
@@ -4084,51 +4114,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56F7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D56F7A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> En skyndsam hantering är önskvärd, om möjligt inom en månad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEF9834" w14:textId="5AE8F877" w:rsidR="002A2BF4" w:rsidRPr="00D56F7A" w:rsidRDefault="002A2BF4" w:rsidP="00D17E15">
+    <w:p w:rsidRPr="00D56F7A" w:rsidR="002A2BF4" w:rsidP="00D17E15" w:rsidRDefault="002A2BF4" w14:paraId="6BEF9834" w14:textId="5AE8F877">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00050B31">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ostnaden för</w:t>
       </w:r>
       <w:r w:rsidR="004B7C09">
         <w:rPr>
@@ -4139,631 +4169,631 @@
         <w:t xml:space="preserve"> inköp och förvaltning av</w:t>
       </w:r>
       <w:r w:rsidR="00050B31">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> programmet</w:t>
       </w:r>
       <w:r w:rsidR="00570468">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> hanteras regionalt.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:tblpY="4897"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C599A" w14:paraId="2F97A428" w14:textId="77777777" w:rsidTr="00570468">
+      <w:tr w:rsidR="001C599A" w:rsidTr="00570468" w14:paraId="2F97A428" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8A0053" w14:textId="77777777" w:rsidR="001C599A" w:rsidRPr="008968F1" w:rsidRDefault="001C599A" w:rsidP="00570468">
+          <w:p w:rsidRPr="008968F1" w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="5A8A0053" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aktuellt samordningsråd:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1396890559"/>
             <w:placeholder>
               <w:docPart w:val="DD528DED3C6E4936B25AF09BBCB53C9F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="7B3B5E25" w14:textId="77777777" w:rsidR="001C599A" w:rsidRPr="008968F1" w:rsidRDefault="001C599A" w:rsidP="00570468">
+              <w:p w:rsidRPr="008968F1" w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="7B3B5E25" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001C599A" w14:paraId="0A89A138" w14:textId="77777777" w:rsidTr="00570468">
+      <w:tr w:rsidR="001C599A" w:rsidTr="00570468" w14:paraId="0A89A138" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="67816FF7" w14:textId="77777777" w:rsidR="001C599A" w:rsidRDefault="001C599A" w:rsidP="00570468">
+          <w:p w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="67816FF7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Namn och e-postadress till person vid aktuellt samordningsråd som är ansvarig för bedömningen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1582099113"/>
             <w:placeholder>
               <w:docPart w:val="AD8557E6819C4C3798D7173BC2AF7F09"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="6BB143F9" w14:textId="77777777" w:rsidR="001C599A" w:rsidRDefault="001C599A" w:rsidP="00570468">
+              <w:p w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="6BB143F9" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001C599A" w14:paraId="04C8025C" w14:textId="77777777" w:rsidTr="00570468">
+      <w:tr w:rsidR="001C599A" w:rsidTr="00570468" w14:paraId="04C8025C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFA9B43" w14:textId="77777777" w:rsidR="001C599A" w:rsidRPr="008968F1" w:rsidRDefault="001C599A" w:rsidP="00570468">
+          <w:p w:rsidRPr="008968F1" w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="5CFA9B43" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eventuellt RPT som har granskat nomineringen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="516270562"/>
             <w:placeholder>
               <w:docPart w:val="29E07C772A9D45A5BF11CDE47924B577"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="152342D8" w14:textId="77777777" w:rsidR="001C599A" w:rsidRPr="008968F1" w:rsidRDefault="001C599A" w:rsidP="00570468">
+              <w:p w:rsidRPr="008968F1" w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="152342D8" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001C599A" w14:paraId="41B86D5F" w14:textId="77777777" w:rsidTr="00570468">
+      <w:tr w:rsidR="001C599A" w:rsidTr="00570468" w14:paraId="41B86D5F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="080F2525" w14:textId="77777777" w:rsidR="001C599A" w:rsidRDefault="001C599A" w:rsidP="00570468">
+          <w:p w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="080F2525" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Namn och e-postadress till person vid aktuellt RPT som är ansvarig för bedömningen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="453532219"/>
             <w:placeholder>
               <w:docPart w:val="886B232930194C878CD35AF199C95B7B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4810A5E0" w14:textId="77777777" w:rsidR="001C599A" w:rsidRDefault="001C599A" w:rsidP="00570468">
+              <w:p w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="4810A5E0" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001C599A" w14:paraId="320A6650" w14:textId="77777777" w:rsidTr="00570468">
+      <w:tr w:rsidR="001C599A" w:rsidTr="00570468" w14:paraId="320A6650" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="009D9180" w14:textId="77777777" w:rsidR="001C599A" w:rsidRPr="00982426" w:rsidRDefault="001C599A" w:rsidP="00570468">
+          <w:p w:rsidRPr="00982426" w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="009D9180" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sammanfattande värdering och övriga kommentarer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1840002359"/>
             <w:placeholder>
               <w:docPart w:val="FEC9C20A765F408483053A24F658703D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="37E39CFD" w14:textId="77777777" w:rsidR="001C599A" w:rsidRDefault="001C599A" w:rsidP="00570468">
+              <w:p w:rsidR="001C599A" w:rsidP="00570468" w:rsidRDefault="001C599A" w14:paraId="37E39CFD" w14:textId="77777777">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E49CD">
                   <w:rPr>
                     <w:rStyle w:val="Platshllartext"/>
                   </w:rPr>
                   <w:t>Klicka eller tryck här för att ange text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BC468F" w14:paraId="050A5BD4" w14:textId="77777777" w:rsidTr="00570468">
+      <w:tr w:rsidR="00BC468F" w:rsidTr="00570468" w14:paraId="050A5BD4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC89238" w14:textId="73A741E0" w:rsidR="00BC468F" w:rsidRDefault="00BC468F" w:rsidP="00570468">
+          <w:p w:rsidR="00BC468F" w:rsidP="00570468" w:rsidRDefault="00BC468F" w14:paraId="6CC89238" w14:textId="73A741E0">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982426">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> samordningsråd/RPT rekommendera att detta program köps in?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="729728BB" w14:textId="77777777" w:rsidR="00BC468F" w:rsidRDefault="00000000" w:rsidP="00570468">
+          <w:p w:rsidR="00BC468F" w:rsidP="00570468" w:rsidRDefault="00000000" w14:paraId="729728BB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="712695244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BC468F">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BC468F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659E4D5A" w14:textId="2C027F9A" w:rsidR="00BC468F" w:rsidRDefault="00000000" w:rsidP="00570468">
+          <w:p w:rsidR="00BC468F" w:rsidP="00570468" w:rsidRDefault="00000000" w14:paraId="659E4D5A" w14:textId="2C027F9A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1057057984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BC468F">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BC468F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F452F99" w14:textId="27F34550" w:rsidR="00D17E15" w:rsidRPr="00D56F7A" w:rsidRDefault="00D17E15" w:rsidP="00D17E15">
+    <w:p w:rsidRPr="00D56F7A" w:rsidR="00D17E15" w:rsidP="00D17E15" w:rsidRDefault="00D17E15" w14:paraId="5F452F99" w14:textId="27F34550">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE387AF" w14:textId="6FB6B748" w:rsidR="00982426" w:rsidRPr="00777F4E" w:rsidRDefault="00982426" w:rsidP="001B233F">
+    <w:p w:rsidRPr="00777F4E" w:rsidR="00982426" w:rsidP="001B233F" w:rsidRDefault="00982426" w14:paraId="2FE387AF" w14:textId="6FB6B748">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00982426" w:rsidRPr="00777F4E" w:rsidSect="00946F71">
+    <w:sectPr w:rsidRPr="00777F4E" w:rsidR="00982426" w:rsidSect="00946F71">
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F794839" w14:textId="77777777" w:rsidR="0019302F" w:rsidRDefault="0019302F" w:rsidP="00020FA6">
+    <w:p w:rsidR="0019302F" w:rsidP="00020FA6" w:rsidRDefault="0019302F" w14:paraId="1F794839" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1363739A" w14:textId="77777777" w:rsidR="0019302F" w:rsidRDefault="0019302F" w:rsidP="00020FA6">
+    <w:p w:rsidR="0019302F" w:rsidP="00020FA6" w:rsidRDefault="0019302F" w14:paraId="1363739A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="374106D0" w14:textId="77777777" w:rsidR="0019302F" w:rsidRDefault="0019302F">
+    <w:p w:rsidR="0019302F" w:rsidRDefault="0019302F" w14:paraId="374106D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4791,52 +4821,52 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="084C5BA0" w14:textId="0975DBDF" w:rsidR="006E1588" w:rsidRDefault="00D40A24">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="006E1588" w:rsidRDefault="00D40A24" w14:paraId="084C5BA0" w14:textId="0975DBDF">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A66E058" wp14:editId="70301405">
           <wp:extent cx="2313801" cy="469127"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="2" name="Bildobjekt 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -4856,82 +4886,82 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2435863" cy="493875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AD90622" w14:textId="77777777" w:rsidR="0019302F" w:rsidRDefault="0019302F" w:rsidP="00020FA6">
+    <w:p w:rsidR="0019302F" w:rsidP="00020FA6" w:rsidRDefault="0019302F" w14:paraId="3AD90622" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01EB8E64" w14:textId="77777777" w:rsidR="0019302F" w:rsidRDefault="0019302F" w:rsidP="00020FA6">
+    <w:p w:rsidR="0019302F" w:rsidP="00020FA6" w:rsidRDefault="0019302F" w14:paraId="01EB8E64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C643CDA" w14:textId="77777777" w:rsidR="0019302F" w:rsidRDefault="0019302F">
+    <w:p w:rsidR="0019302F" w:rsidRDefault="0019302F" w14:paraId="6C643CDA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70E14215" w14:textId="2424AF1E" w:rsidR="006E1588" w:rsidRDefault="001B233F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="006E1588" w:rsidRDefault="001B233F" w14:paraId="70E14215" w14:textId="2424AF1E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="2E5ED676" wp14:editId="07562810">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>621030</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6480000" cy="1263600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="5" name="Bildobjekt 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -4969,51 +4999,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480000" cy="1263600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D83F872" w14:textId="4547A2E1" w:rsidR="00946F71" w:rsidRPr="00946F71" w:rsidRDefault="00946F71" w:rsidP="00E62325">
+  <w:p w:rsidRPr="00946F71" w:rsidR="00946F71" w:rsidP="00E62325" w:rsidRDefault="00946F71" w14:paraId="2D83F872" w14:textId="4547A2E1">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nominera </w:t>
     </w:r>
     <w:r w:rsidR="0050650D">
       <w:t>program för inköp</w:t>
     </w:r>
     <w:r w:rsidR="00F60D62">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F60D62">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E62325">
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="00F60D62">
       <w:tab/>
     </w:r>
@@ -5032,187 +5062,188 @@
     <w:r w:rsidR="00E62325">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00E62325">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31CE70D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="921CCB6C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1570309157">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE678C"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="0001686C"/>
     <w:rsid w:val="00020FA6"/>
     <w:rsid w:val="000279BA"/>
     <w:rsid w:val="00050B31"/>
     <w:rsid w:val="00061148"/>
     <w:rsid w:val="00064C64"/>
     <w:rsid w:val="000653C7"/>
     <w:rsid w:val="00091128"/>
     <w:rsid w:val="000E3C2C"/>
     <w:rsid w:val="001240CA"/>
     <w:rsid w:val="00134050"/>
     <w:rsid w:val="00177220"/>
     <w:rsid w:val="00185550"/>
     <w:rsid w:val="0019302F"/>
     <w:rsid w:val="001B233F"/>
     <w:rsid w:val="001B5BA8"/>
     <w:rsid w:val="001B790C"/>
     <w:rsid w:val="001C599A"/>
     <w:rsid w:val="001F0F08"/>
     <w:rsid w:val="001F2F4A"/>
     <w:rsid w:val="0023514B"/>
     <w:rsid w:val="00242E47"/>
     <w:rsid w:val="00254FB4"/>
     <w:rsid w:val="00255308"/>
     <w:rsid w:val="0028731B"/>
@@ -5230,89 +5261,93 @@
     <w:rsid w:val="003B6F78"/>
     <w:rsid w:val="003E7766"/>
     <w:rsid w:val="003F6C96"/>
     <w:rsid w:val="003F7BE8"/>
     <w:rsid w:val="00417D4A"/>
     <w:rsid w:val="004341E8"/>
     <w:rsid w:val="004513E3"/>
     <w:rsid w:val="004625D2"/>
     <w:rsid w:val="00465B03"/>
     <w:rsid w:val="00471F8B"/>
     <w:rsid w:val="00486DCC"/>
     <w:rsid w:val="00487C37"/>
     <w:rsid w:val="004A0B15"/>
     <w:rsid w:val="004B7C09"/>
     <w:rsid w:val="004C6EF4"/>
     <w:rsid w:val="004D2D77"/>
     <w:rsid w:val="004D6CF1"/>
     <w:rsid w:val="004D76E6"/>
     <w:rsid w:val="004E5EB4"/>
     <w:rsid w:val="004F1C00"/>
     <w:rsid w:val="0050650D"/>
     <w:rsid w:val="0051225D"/>
     <w:rsid w:val="00512668"/>
     <w:rsid w:val="005132EA"/>
     <w:rsid w:val="005178F5"/>
+    <w:rsid w:val="00532CD6"/>
     <w:rsid w:val="00536330"/>
+    <w:rsid w:val="00537A86"/>
     <w:rsid w:val="00543EDD"/>
     <w:rsid w:val="00555863"/>
     <w:rsid w:val="005621A7"/>
     <w:rsid w:val="00567ADA"/>
     <w:rsid w:val="00570468"/>
     <w:rsid w:val="0057131B"/>
     <w:rsid w:val="00584E6D"/>
     <w:rsid w:val="005A504A"/>
+    <w:rsid w:val="005A738F"/>
     <w:rsid w:val="005A7FD3"/>
     <w:rsid w:val="005B26A8"/>
     <w:rsid w:val="005C0BFA"/>
     <w:rsid w:val="005C1D02"/>
     <w:rsid w:val="005C5142"/>
     <w:rsid w:val="005D3AAF"/>
     <w:rsid w:val="005D4C75"/>
     <w:rsid w:val="005E62FF"/>
     <w:rsid w:val="00602740"/>
     <w:rsid w:val="00615636"/>
     <w:rsid w:val="006224D7"/>
     <w:rsid w:val="006266DB"/>
     <w:rsid w:val="0062692A"/>
     <w:rsid w:val="00647065"/>
     <w:rsid w:val="006668C2"/>
     <w:rsid w:val="006849A2"/>
     <w:rsid w:val="006977F1"/>
     <w:rsid w:val="006A7CC1"/>
     <w:rsid w:val="006E1588"/>
     <w:rsid w:val="006E6ED3"/>
     <w:rsid w:val="006F5CDA"/>
     <w:rsid w:val="006F7D8D"/>
     <w:rsid w:val="00711B1B"/>
     <w:rsid w:val="0071376B"/>
     <w:rsid w:val="007368A6"/>
     <w:rsid w:val="0074613D"/>
     <w:rsid w:val="00777F4E"/>
     <w:rsid w:val="007956C8"/>
     <w:rsid w:val="00795EB4"/>
     <w:rsid w:val="00797FA4"/>
+    <w:rsid w:val="007A41D4"/>
     <w:rsid w:val="007A4DD7"/>
     <w:rsid w:val="007D0167"/>
     <w:rsid w:val="007D0A33"/>
     <w:rsid w:val="008025C9"/>
     <w:rsid w:val="00822BB6"/>
     <w:rsid w:val="00827FEF"/>
     <w:rsid w:val="00853BE9"/>
     <w:rsid w:val="008557F1"/>
     <w:rsid w:val="00865244"/>
     <w:rsid w:val="00866BA3"/>
     <w:rsid w:val="008712B4"/>
     <w:rsid w:val="008728BA"/>
     <w:rsid w:val="008968F1"/>
     <w:rsid w:val="008A46FB"/>
     <w:rsid w:val="008B5522"/>
     <w:rsid w:val="008B7522"/>
     <w:rsid w:val="008C2C2F"/>
     <w:rsid w:val="008D595D"/>
     <w:rsid w:val="008E453B"/>
     <w:rsid w:val="008E6751"/>
     <w:rsid w:val="008F3596"/>
     <w:rsid w:val="00921E6C"/>
     <w:rsid w:val="00942BCC"/>
     <w:rsid w:val="00946F71"/>
     <w:rsid w:val="00961EC5"/>
@@ -5390,166 +5425,167 @@
     <w:rsid w:val="00E77852"/>
     <w:rsid w:val="00E802DD"/>
     <w:rsid w:val="00E865F8"/>
     <w:rsid w:val="00E93E06"/>
     <w:rsid w:val="00E96113"/>
     <w:rsid w:val="00EA632B"/>
     <w:rsid w:val="00ED1749"/>
     <w:rsid w:val="00ED4232"/>
     <w:rsid w:val="00EE2723"/>
     <w:rsid w:val="00EE6380"/>
     <w:rsid w:val="00F042D4"/>
     <w:rsid w:val="00F14053"/>
     <w:rsid w:val="00F326C7"/>
     <w:rsid w:val="00F3621F"/>
     <w:rsid w:val="00F36546"/>
     <w:rsid w:val="00F47F9A"/>
     <w:rsid w:val="00F512AE"/>
     <w:rsid w:val="00F55561"/>
     <w:rsid w:val="00F55FA8"/>
     <w:rsid w:val="00F60D62"/>
     <w:rsid w:val="00F62087"/>
     <w:rsid w:val="00F87008"/>
     <w:rsid w:val="00FA6A58"/>
     <w:rsid w:val="00FB3597"/>
     <w:rsid w:val="00FD212B"/>
+    <w:rsid w:val="5A3CB4AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0D92DF3C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2C05B58D-E940-4117-B2B8-25EE96CD90B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5705,52 +5741,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5817,139 +5853,139 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0057131B"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00584E6D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00020FA6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00020FA6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00020FA6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00020FA6"/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008968F1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B0039D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
@@ -6000,454 +6036,454 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B0C9C41-269C-44DC-98D6-E0D23ACD974B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00532CD6" w:rsidRDefault="00537A86">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00532CD6" w:rsidRDefault="00537A86" w14:paraId="4392C134" wp14:textId="77777777">
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E53A243A09314E8DB37C25B667A60DFF"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7AC470AC-A4F1-4E51-9BD7-FD810020039F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A41D4" w:rsidRDefault="00532CD6" w:rsidP="00532CD6">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007A41D4" w:rsidP="00532CD6" w:rsidRDefault="00532CD6" w14:paraId="7296A8EF" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="E53A243A09314E8DB37C25B667A60DFF"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DEDAB23B5EF4D9F9D9C61FA173AFB01"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{833916CF-9D13-4086-84B5-34B98DAA9B82}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A41D4" w:rsidRDefault="00532CD6" w:rsidP="00532CD6">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007A41D4" w:rsidP="00532CD6" w:rsidRDefault="00532CD6" w14:paraId="1CD7BD25" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="2DEDAB23B5EF4D9F9D9C61FA173AFB01"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CE74A7A51FC9415BA9ADE9DA5EB25072"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{176D3134-EEED-4DA4-B8E9-1C4B71B8BECE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A41D4" w:rsidRDefault="00532CD6" w:rsidP="00532CD6">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007A41D4" w:rsidP="00532CD6" w:rsidRDefault="00532CD6" w14:paraId="506AA144" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="CE74A7A51FC9415BA9ADE9DA5EB25072"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40BC116012AC401387B14C854823148C"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E3D85236-45C4-44F7-B5D5-38128F0B3AEB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A41D4" w:rsidRDefault="00532CD6" w:rsidP="00532CD6">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007A41D4" w:rsidP="00532CD6" w:rsidRDefault="00532CD6" w14:paraId="438DA9BB" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="40BC116012AC401387B14C854823148C"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB69D5C464674F408EB7E87F15B8E123"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3776B6D8-4906-40D0-92EB-9E7D71B3C8A5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A564BC" w:rsidRDefault="007A41D4" w:rsidP="007A41D4">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A564BC" w:rsidP="007A41D4" w:rsidRDefault="007A41D4" w14:paraId="0E6BC0D7" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="FB69D5C464674F408EB7E87F15B8E123"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F745DF3D00C4F97BB62F917281623B5"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{06E7B51D-0AAB-4F1F-AACA-398F40BB9ABE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A564BC" w:rsidRDefault="007A41D4" w:rsidP="007A41D4">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A564BC" w:rsidP="007A41D4" w:rsidRDefault="007A41D4" w14:paraId="27088685" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="3F745DF3D00C4F97BB62F917281623B5"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="34CCB5C3E76C4337B2C6107CB723E260"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B11F3C2D-73D6-4437-BB37-EDED4F3A1B68}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="320DF619" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="34CCB5C3E76C4337B2C6107CB723E260"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1BE764D4FD1347509D809D9AE1D3644F"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CA9C1F3D-58A1-4876-BB82-E9A1A6E6BF1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="44854A5E" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="1BE764D4FD1347509D809D9AE1D3644F"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="53FDFD54257D44A29F003761A0FC598C"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86743579-CC04-47D6-B2D2-E2BA8C7F1D71}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="2EDC3A2A" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="53FDFD54257D44A29F003761A0FC598C"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DD528DED3C6E4936B25AF09BBCB53C9F"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{62FA2EB3-B15F-435F-95CF-469217C3EDF0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="7E80DBAC" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="DD528DED3C6E4936B25AF09BBCB53C9F"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AD8557E6819C4C3798D7173BC2AF7F09"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{386F90CB-F15C-4639-80E1-A892F860EBE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="77A3032D" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="AD8557E6819C4C3798D7173BC2AF7F09"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="29E07C772A9D45A5BF11CDE47924B577"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E5BAD36A-AB32-4F99-82E4-D112AFC95F59}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="39570E9E" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="29E07C772A9D45A5BF11CDE47924B577"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="886B232930194C878CD35AF199C95B7B"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D3730589-586B-4AA9-BB4E-C537CA45659D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="404A7DA4" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="886B232930194C878CD35AF199C95B7B"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FEC9C20A765F408483053A24F658703D"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D07187F5-4F7B-4EF9-98B6-3190EF1D7A9D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00625CED" w:rsidRDefault="005A738F" w:rsidP="005A738F">
+        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00625CED" w:rsidP="005A738F" w:rsidRDefault="005A738F" w14:paraId="1552A4AA" wp14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="FEC9C20A765F408483053A24F658703D"/>
           </w:pPr>
           <w:r w:rsidRPr="002E49CD">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
             </w:rPr>
             <w:t>Klicka eller tryck här för att ange text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -7041,51 +7077,51 @@
     <w:rsid w:val="005A738F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="29E07C772A9D45A5BF11CDE47924B577">
     <w:name w:val="29E07C772A9D45A5BF11CDE47924B577"/>
     <w:rsid w:val="005A738F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="886B232930194C878CD35AF199C95B7B">
     <w:name w:val="886B232930194C878CD35AF199C95B7B"/>
     <w:rsid w:val="005A738F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEC9C20A765F408483053A24F658703D">
     <w:name w:val="FEC9C20A765F408483053A24F658703D"/>
     <w:rsid w:val="005A738F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7336,73 +7372,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Nominera program för inköp i 1177 stöd och behandling</dc:title>
   <dc:subject/>
   <dc:creator>Tommy Skjulsvik</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Tommy Skjulsvik</lastModifiedBy>
-  <revision>103</revision>
+  <lastModifiedBy>Robin Björk</lastModifiedBy>
+  <revision>104</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>