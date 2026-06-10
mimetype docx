--- v0 (2026-01-11)
+++ v1 (2026-06-10)
@@ -1,558 +1,573 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F4E66" w:rsidRDefault="003F4E66" w:rsidP="003F4E66">
-[...26 lines deleted...]
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="29376F3A" w14:textId="77777777" w:rsidR="003F4E66" w:rsidRDefault="003F4E66" w:rsidP="003F4E66">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB2C854" w14:textId="12B59E87" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enligt uppgifter från Hjälpmedelscentralen finns hjälpmedel registrerade på ovanstående person. Personlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00185289">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hjälpmedel är ett lån som personen får använda så länge behov finns. Vi är angelägna att de återlämnas snarast möjligt efter att behovet har upphört.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBC2A90" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="3CB9AD4E" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bifogar vilka hjälpmedel som är aktuella. Kommun, primärvård och sjukhus har delat ansvar för hjälpmedel, varför mer än ett brev kan komma att skickas ut.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="3A3A5EC1" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="6C51EEA6" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hjälpmedlen ska återlämnas kompletta och väl rengjorda. Om hjälpmedlet inte återlämnas inom en månad kan det bli aktuellt med faktura till dödsboet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="1E3D3CA9" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
+    <w:p w14:paraId="2E4CD7AB" w14:textId="77777777" w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hjälpmedlet kan återlämnas vardagar mellan kl. 08</w:t>
       </w:r>
       <w:r w:rsidR="008C7C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>00-16</w:t>
       </w:r>
       <w:r w:rsidR="008C7C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30, på någon av de fyra Hjälpmedelscentralerna i Västra Götaland:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
-[...9 lines deleted...]
-    <w:p w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
+    <w:p w14:paraId="54FA7E68" w14:textId="77777777" w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D039F8" w14:textId="77777777" w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mölndal – Idrottsvägen 10, 431 62 Mölndal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
+    <w:p w14:paraId="574C9EEE" w14:textId="77777777" w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Borås – Bussgatan 4, 504 64 Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
+    <w:p w14:paraId="317A0760" w14:textId="77777777" w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Skövde – Gustav Adolfs Gata 40, 541 45 Skövde</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
+    <w:p w14:paraId="3179AB78" w14:textId="77777777" w:rsidR="00CB4270" w:rsidRDefault="00CB4270" w:rsidP="00CB4270">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Uddevalla – Kvarnkullevägen 1, 451 75 Uddevalla</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
-[...9 lines deleted...]
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="23B3D9E9" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+      <w:pPr>
+        <w:pStyle w:val="Normalwebb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BB85C7" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>För frågor eller om ni själva har svårigheter med att återlämna hjälpmedlet kontakta undertecknad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="4607FDBB" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
+    <w:p w14:paraId="3B9DD1FD" w14:textId="77777777" w:rsidR="00447028" w:rsidRDefault="00447028" w:rsidP="00447028">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Med vänlig hälsning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
+    <w:p w14:paraId="308DB5B2" w14:textId="77777777" w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Viktigt med kontakt uppgifter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
+    <w:p w14:paraId="47803EE3" w14:textId="77777777" w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
+    <w:p w14:paraId="1DF96069" w14:textId="77777777" w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
+    <w:p w14:paraId="02F45CBD" w14:textId="77777777" w:rsidR="003F4E66" w:rsidRDefault="003F4E66">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F4E66" w:rsidRPr="003F4E66" w:rsidRDefault="003F4E66">
+    <w:p w14:paraId="739661CC" w14:textId="77777777" w:rsidR="003F4E66" w:rsidRPr="003F4E66" w:rsidRDefault="003F4E66">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Var och en använder sina egna brevmallar och sidhuvuden</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F4E66" w:rsidRPr="003F4E66">
-      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0010674D" w:rsidRDefault="0010674D" w:rsidP="003F4E66">
+    <w:p w14:paraId="0CFCB346" w14:textId="77777777" w:rsidR="003146EA" w:rsidRDefault="003146EA" w:rsidP="003F4E66">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0010674D" w:rsidRDefault="0010674D" w:rsidP="003F4E66">
+    <w:p w14:paraId="31ADA394" w14:textId="77777777" w:rsidR="003146EA" w:rsidRDefault="003146EA" w:rsidP="003F4E66">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0010674D" w:rsidRDefault="0010674D" w:rsidP="003F4E66">
+    <w:p w14:paraId="345835F2" w14:textId="77777777" w:rsidR="003146EA" w:rsidRDefault="003146EA" w:rsidP="003F4E66">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0010674D" w:rsidRDefault="0010674D" w:rsidP="003F4E66">
+    <w:p w14:paraId="0AE855D2" w14:textId="77777777" w:rsidR="003146EA" w:rsidRDefault="003146EA" w:rsidP="003F4E66">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003F4E66" w:rsidRDefault="00447028">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15D87922" w14:textId="77777777" w:rsidR="003F4E66" w:rsidRDefault="00447028">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:t>Brevmall för Dödsbo</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="105"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F4E66"/>
     <w:rsid w:val="0010674D"/>
+    <w:rsid w:val="00185289"/>
     <w:rsid w:val="001D709A"/>
+    <w:rsid w:val="003146EA"/>
     <w:rsid w:val="003F1BEE"/>
     <w:rsid w:val="003F4E66"/>
     <w:rsid w:val="00447028"/>
     <w:rsid w:val="0056073B"/>
     <w:rsid w:val="006B7AF1"/>
     <w:rsid w:val="00753466"/>
     <w:rsid w:val="008C7C39"/>
+    <w:rsid w:val="00A74CDF"/>
     <w:rsid w:val="00CB4270"/>
     <w:rsid w:val="00E455EE"/>
     <w:rsid w:val="00E9172A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="791B90C9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7B1E0ABF-D408-41AC-BA50-97455E833972}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1031,85 +1046,85 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB4270"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4270"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="919102057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1248343908">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1331,70 +1346,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>171</Words>
-  <Characters>912</Characters>
+  <Words>170</Words>
+  <Characters>902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Västra Götalandsregionen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1081</CharactersWithSpaces>
+  <CharactersWithSpaces>1070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Brevmall Dödsbo_200825</dc:title>
   <dc:creator>Annika Bergqvist</dc:creator>
   <keywords/>
   <lastModifiedBy>Anette Alfredsson</lastModifiedBy>
-  <revision>3</revision>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>