--- v0 (2026-01-11)
+++ v1 (2026-07-10)
@@ -1,213 +1,291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="685EE241" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+    <w:p w14:paraId="685EE241" w14:textId="4C1A636B" w:rsidR="001D6FFC" w:rsidRDefault="005E4FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4627"/>
         </w:tabs>
         <w:ind w:left="1422"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+      <w:r w:rsidRPr="00A81B12">
+        <w:rPr>
           <w:noProof/>
-          <w:position w:val="1"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18748081" wp14:editId="48729214">
-            <wp:extent cx="617154" cy="664082"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2244B68C" wp14:editId="0E47560A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1653159</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-7925</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1508760" cy="269493"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="image1.jpeg"/>
+            <wp:wrapNone/>
+            <wp:docPr id="539043494" name="Bildobjekt 12" descr="En bild som visar svart, mörker&#10;&#10;Automatiskt genererad beskrivning">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C0DDF5B-0298-73E5-8642-E4C9A1248B15}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="13" name="Bildobjekt 12" descr="En bild som visar svart, mörker&#10;&#10;Automatiskt genererad beskrivning">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C0DDF5B-0298-73E5-8642-E4C9A1248B15}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="617154" cy="664082"/>
+                      <a:ext cx="1508760" cy="269493"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+      <w:r w:rsidRPr="00A81B12">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E5AF276" wp14:editId="321499F8">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="image2.jpeg"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="224AAD66" wp14:editId="5C6DB71D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1118</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1727</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1428750" cy="295275"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="523274638" name="Bildobjekt 14">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42BBF3BB-9B35-8D97-86F5-863483A3E6CE}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image2.jpeg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="15" name="Bildobjekt 14">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42BBF3BB-9B35-8D97-86F5-863483A3E6CE}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2684603" cy="665988"/>
+                      <a:ext cx="1432282" cy="296005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
+      </w:r>
+      <w:r w:rsidR="004B5A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1AC7DC" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D71FA24" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+    <w:p w14:paraId="35EE636D" w14:textId="77777777" w:rsidR="005E4FAF" w:rsidRDefault="005E4FAF">
       <w:pPr>
-        <w:pStyle w:val="Rubrik"/>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D71FA24" w14:textId="104CF61E" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
       <w:r>
         <w:t>Medgivande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>till</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003A6E18">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fast </w:t>
+      </w:r>
       <w:r>
         <w:t>montering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>av</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>taklyft/porttelefon/duschbrits</w:t>
+      <w:r w:rsidR="003A6E18">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>förskrivet hjälpmedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48963243" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4512FF7E" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4704"/>
         </w:tabs>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Förskrivare</w:t>
@@ -257,268 +335,571 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="123" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4529"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D6FFC" w14:paraId="641D0AC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E065BC" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="2544AAE3" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Namn</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-166479831"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="04E065BC" w14:textId="77777777" w:rsidR="003A6E18" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001359CA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAB926C" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="495F3E26" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Personnummer</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1749220628"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2FAB926C" w14:textId="2735FDFA" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:ind w:left="105"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6FFC" w14:paraId="3037AC77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49327FEE" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="59C7F91A" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Befattning</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="217250306"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="49327FEE" w14:textId="461FD4AE" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3162A3EE" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="65BEC43D" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Namn</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-71979095"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="3162A3EE" w14:textId="1DB0F0A9" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:ind w:left="105"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6FFC" w14:paraId="410903F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62E02440" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="79FF1019" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-199476253"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="62E02440" w14:textId="5C25B414" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDB8EFB" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="1F212DA0" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Gatuadress</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-368295525"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4BDB8EFB" w14:textId="16BD63B3" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:ind w:left="105"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6FFC" w14:paraId="2267442F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9A081" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="465E9CC8" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="862628715"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="11E9A081" w14:textId="40843B78" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABF27D0" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="641A8224" w14:textId="50724E29" w:rsidR="001D6FFC" w:rsidRDefault="001359CA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>postadress</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5A01">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ostadress</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1749994862"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4ABF27D0" w14:textId="2DF15DBF" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+                  <w:ind w:left="105"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6FFC" w14:paraId="3F995B38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAF8EF2" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="52144D3E" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>E-postadress</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-384262710"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6EAF8EF2" w14:textId="57A0BAC0" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="600BCBE1" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="476A26B3" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1663660839"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="600BCBE1" w14:textId="73C2D403" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:ind w:left="105"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20514">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="794D3D12" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="232CD18E" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
       <w:pPr>
         <w:spacing w:after="14"/>
         <w:ind w:left="198"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Om</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -586,265 +967,360 @@
         <w:tblStyle w:val="NormalTable0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="128" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D6FFC" w14:paraId="25A4F9CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="957"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="096FEB5D" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="23921211" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hjälpmedel</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1721782881"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="096FEB5D" w14:textId="4C796E8F" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001359CA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6FFC" w14:paraId="08F70CD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450FC4A0" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="39D655D3" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Användningsområde</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-681973357"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="450FC4A0" w14:textId="10FF08B2" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001359CA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6FFC" w14:paraId="04D50BB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B43800" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="48F11750" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Beskrivning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>av</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>montering</w:t>
             </w:r>
           </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-473835139"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="08B43800" w14:textId="001EAD2B" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001359CA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C2EB89A" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276CDF56" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16C0B598" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Fastighetsägarens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>medgivande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A034967" w14:textId="2649DC01" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:left="118" w:right="162"/>
       </w:pPr>
       <w:r>
         <w:t>Hjälpmedelscentralen får i fastigheten montera ovanstående hjälpmedel. I sjukvårdshuvudmannens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-47"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>åtagande ingår montering och nedmontering av hjälpmedlet</w:t>
       </w:r>
       <w:r w:rsidR="7D0C69FD">
         <w:t>, men ingen återställning av ytskikt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B23F5AB" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTable0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="128" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4390"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D6FFC" w14:paraId="347FE74F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9487B2" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+          <w:p w14:paraId="40D4414A" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9487B2" w14:textId="77777777" w:rsidR="001359CA" w:rsidRDefault="001359CA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2626AB21" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Namnteckning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6FFC" w14:paraId="2DDBB836" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="700"/>
@@ -912,65 +1388,65 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D8DC2AC" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38051D69" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37462341" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="001D6FFC">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18C353DA" w14:textId="77777777" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
+    <w:p w14:paraId="18C353DA" w14:textId="36099081" w:rsidR="001D6FFC" w:rsidRDefault="004B5A01">
       <w:pPr>
-        <w:pStyle w:val="Brdtext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>lämnas</w:t>
       </w:r>
       <w:r>
@@ -1041,224 +1517,292 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>patient och</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>förskrivare.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Förskrivarens exemplar förvaras enligt vårdgivarens lokala rutiner</w:t>
+      </w:r>
+      <w:r w:rsidR="00152867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D6FFC">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="700" w:right="1300" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BBB0C6D" w14:textId="77777777" w:rsidR="003C3442" w:rsidRDefault="003C3442" w:rsidP="003C3442">
+    <w:p w14:paraId="6E304287" w14:textId="77777777" w:rsidR="00D46AF1" w:rsidRDefault="00D46AF1" w:rsidP="003C3442">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64D9DFC6" w14:textId="77777777" w:rsidR="003C3442" w:rsidRDefault="003C3442" w:rsidP="003C3442">
+    <w:p w14:paraId="42ABDBB5" w14:textId="77777777" w:rsidR="00D46AF1" w:rsidRDefault="00D46AF1" w:rsidP="003C3442">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70426475" w14:textId="435C1ECA" w:rsidR="003C3442" w:rsidRPr="00C55EEC" w:rsidRDefault="003C3442" w:rsidP="00C55EEC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="039ADB65" w14:textId="77777777" w:rsidR="00D20514" w:rsidRDefault="00D20514" w:rsidP="00C55EEC">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Samarbetsorganisationen för hjälpmedel i Västra Götaland</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="70426475" w14:textId="74D75312" w:rsidR="003C3442" w:rsidRPr="00C55EEC" w:rsidRDefault="003C3442" w:rsidP="00C55EEC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C55EEC">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Beredningsgrupp Avtal &amp; Överenskommelse 2024-09-19</w:t>
+      <w:t>Beredningsgrupp Avtal &amp; Överenskommelse 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00152867">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6-05-27</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="38C5A1CD" w14:textId="77777777" w:rsidR="003C3442" w:rsidRDefault="003C3442">
+  <w:p w14:paraId="38C5A1CD" w14:textId="3D182CF4" w:rsidR="003C3442" w:rsidRDefault="003C3442">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="344682B2" w14:textId="77777777" w:rsidR="003C3442" w:rsidRDefault="003C3442" w:rsidP="003C3442">
+    <w:p w14:paraId="648C39A2" w14:textId="77777777" w:rsidR="00D46AF1" w:rsidRDefault="00D46AF1" w:rsidP="003C3442">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17293D0F" w14:textId="77777777" w:rsidR="003C3442" w:rsidRDefault="003C3442" w:rsidP="003C3442">
+    <w:p w14:paraId="7A9A2D12" w14:textId="77777777" w:rsidR="00D46AF1" w:rsidRDefault="00D46AF1" w:rsidP="003C3442">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q77gdcjHvcFtMnsrq8Nwes6geuFA7CVqqkLcUrOOr8i+XG1VRS5PK7m7JqbB5IyKbg1a9KTEJ/eMdGuen2thRg==" w:salt="HsQy08f9XoLE2kFfSphbaw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D6FFC"/>
+    <w:rsid w:val="00061518"/>
+    <w:rsid w:val="000F1C7D"/>
+    <w:rsid w:val="001359CA"/>
+    <w:rsid w:val="00152867"/>
     <w:rsid w:val="001D6FFC"/>
+    <w:rsid w:val="003A6E18"/>
     <w:rsid w:val="003C3442"/>
     <w:rsid w:val="004B5A01"/>
+    <w:rsid w:val="00586996"/>
+    <w:rsid w:val="005E4FAF"/>
+    <w:rsid w:val="007E7950"/>
+    <w:rsid w:val="00840B97"/>
+    <w:rsid w:val="00856C0A"/>
+    <w:rsid w:val="008C7811"/>
+    <w:rsid w:val="00946E64"/>
+    <w:rsid w:val="00A641F3"/>
+    <w:rsid w:val="00B2360A"/>
+    <w:rsid w:val="00BF106C"/>
     <w:rsid w:val="00C55EEC"/>
+    <w:rsid w:val="00D20514"/>
+    <w:rsid w:val="00D46AF1"/>
+    <w:rsid w:val="00D77089"/>
+    <w:rsid w:val="00F41051"/>
+    <w:rsid w:val="00F46B43"/>
+    <w:rsid w:val="3F29A564"/>
     <w:rsid w:val="555C6C0C"/>
     <w:rsid w:val="740121AC"/>
     <w:rsid w:val="7D0C69FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="16C0DC91"/>
-  <w15:docId w15:val="{FBF752AD-4B0A-4BC4-AB33-8C1D30419082}"/>
+  <w15:docId w15:val="{6987890E-47C3-49C0-8837-FE8A04978EC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1618,196 +2162,781 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
     <w:name w:val="Normal Table0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="92"/>
       <w:ind w:left="118"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="206" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C3442"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C3442"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C3442"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C3442"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001359CA"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{044DD0E3-4ABE-4A65-B021-B35485F09958}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B2360A" w:rsidRDefault="00B2360A">
+          <w:r w:rsidRPr="00A472E9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Klicka eller tryck här för att ange text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B2360A"/>
+    <w:rsid w:val="00337EE7"/>
+    <w:rsid w:val="00946E64"/>
+    <w:rsid w:val="00B2360A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B2360A"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2051,55 +3180,56 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>105</Words>
-  <Characters>561</Characters>
+  <Words>194</Words>
+  <Characters>1112</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>665</CharactersWithSpaces>
+  <CharactersWithSpaces>1304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>MEDGIVANDE TILL MONTERING</dc:title>
+  <dc:title>Medgivande till montering</dc:title>
+  <dc:subject/>
   <dc:creator>Annika Bergqvist</dc:creator>
   <keywords/>
   <lastModifiedBy>Anette Alfredsson</lastModifiedBy>
-  <revision>6</revision>
+  <revision>18</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>