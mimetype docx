--- v0 (2026-01-11)
+++ v1 (2026-04-11)
@@ -7,71 +7,71 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06F42F27" w14:textId="4D72D8F7" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006D630B" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3291FB2F" wp14:editId="255E0348">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3291FB2F" wp14:editId="255E0348">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>152400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-781050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7590155" cy="11495934"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="643474267" name="Grupp 643474267"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7590155" cy="11495934"/>
                           <a:chOff x="-5286" y="-295292"/>
                           <a:chExt cx="7590155" cy="8679097"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -147,95 +147,95 @@
                             <a:noFill/>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:group w14:anchorId="61778126" id="Grupp 643474267" o:spid="_x0000_s1026" style="position:absolute;margin-left:12pt;margin-top:-61.5pt;width:597.65pt;height:905.2pt;z-index:-251656186;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-52,-2952" coordsize="75901,86790" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCxH2MyOAQAAMAJAAAOAAAAZHJzL2Uyb0RvYy54bWycVsFu2zgQvS/QfyB0&#10;TyzZlm0ZcQonXgcF0jZouuiZliiJG4rkknSc7NfvIyXZTuJg2waIzOGQw5k3b4a8+PjUCPLIjOVK&#10;LqLkPI4Ik7kquKwW0V/f12eziFhHZUGFkmwRPTMbfbz88MfFTs/ZUNVKFMwQGJF2vtOLqHZOzwcD&#10;m9esofZcaSahLJVpqINoqkFh6A7WGzEYxvFksFOm0EblzFrMrlpldBnslyXL3deytMwRsYjgmwtf&#10;E74b/x1cXtB5Zaiued65QX/Di4ZyiUP3plbUUbI1/I2phudGWVW681w1A1WWPGchBkSTxK+iuTFq&#10;q0Ms1XxX6T1MgPYVTr9tNv/yeGP0vb4zQGKnK2ARJB/LU2ka/wsvyVOA7HkPGXtyJMfkNM3iJE0j&#10;kkOXJOMszUbjFtW8BvR+41k6nE0iggVnwywdZsNe/+cpI7PJNIuzqV8z6H0YvPBM83yO/w4OjN7A&#10;8f+0wS63NSzqjDQ/ZaOh5mGrz5A5TR3fcMHdc2AhcuSdko93PL8zrQBk7wzhBWBJ01GSjVEJkjao&#10;gSsuCrX5mz04slchWm/Bb2pNUB/ircofLJHquqayYkurwWfYC9i8XD7w4ovzN4LrNRfCZ9CPu0jB&#10;/VfcOQFWy8uVyrcNk64tNMMEglbS1lzbiJg5azYM0ZlPRXCIzq0zzOW1P7DEwd/gbJvEvSJ4eXDM&#10;+2xBvRNke4czJ2k3TWfpNAm1vGcM4DPW3TDVED+Am/AGaaJz+nhrO7/6JWDawZUwhOjLAT3J9sBB&#10;egPdL5XdfU01gwve7BE5JuNJkiajUdbT4xuI4dMtSHLQheoM+/a1at/DboJGF4ptBtpN2mI7ADcd&#10;J6jAUK+zyWQaxy2d+lL7ReBCxyt6nlUW2HqQK0u0Al5JEsdxgN2aanMtDHmk6MTpcDnLVmFebJvP&#10;quim/WJESueY9c0jLM7S/TQVuqbtbJ/uzm5oFpU9Pns0Onn2era+Xl+1VDiYS+MOKjDofZPp7LTJ&#10;q/Vqveo61ksnfPw9As92DwBusELtIiKodZhcROvwd2QCfuzRFFwSMAK4jVtzxOZU+OLrc4cbbJ8E&#10;IckOmiFSizRTXKolKhfDRmOHlVVEqKhwW+fOBBik8vkLuPuKWFFbtxhbJXjRJqThDve04M0i8hi0&#10;eYKPQnrIWbhpu7ry/G6r2o82qnhGHzQKNQh/rM7XHIfcIvA7anDXYhLvB/cVn1IoeK66UURqZf49&#10;Ne/XoxahjcgOdzei+mdLfTcXnyRYlyXjMcy6IIzT6RCCOdZsjjVy21wrkDIJ3oWhX+9EPyyNan7g&#10;mbH0p0JFZY6zW/w64dpBhgoPlZwtl2HcXhO38l7jckkC0h7e708/qNFdV3Koyy+q7wxvmlO71iMs&#10;1XLrVMlD5zrgCtp7AV0qjMIzoS2F9knj3yHHclh1eHhd/gcAAP//AwBQSwMECgAAAAAAAAAhACRv&#10;uANqmQQAapkEABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAcAAAAG&#10;/wgGAAAAlaT3ZwAAAAlwSFlzAAAhNwAAITcBM1ifegAAIABJREFUeJzs3WmvZPd17/e1x5rO2DO7&#10;KeqSlkRbtGUNtmDLiCJA9zowECAP8xbyMgIkD/IS8iLyJECABLEvYuteUbIoUZKpkbJJk02ypzPX&#10;qXEPFax9qprVp2vYu2qPVd8PUGiy+5wad03/33+tZfwv//XH3xOR/08AAAAAAAAAAAAAVN0/mTyE&#10;AAAAAAAAAAAAwOYgAAQAAAAAAAAAAAA2CAEgAAAAAAAAAAAAsEEIAAEAAAAAAAAAAIANQgAIAAAA&#10;AAAAAAAAbBACQAAAAAAAAAAAAGCDEAACAAAAAAAAAAAAG4QAEAAAAAAAAAAAANggBIAAAAAAAAAA&#10;AADABiEABAAAAAAAAAAAADYIASAAAAAAAAAAAACwQWweTAAAAAAAACAZxzTFNE0ZjUbiBYGMuP8A&#10;AECJEAACAAAAAAAAMRgi4tq2OKYlhvH5z+v/d70hISAAACgNAkAAAAAAAABgCa34q9m2GNPJ35hp&#10;GlK3Hen5HncjAAAoBQJAAAAAAAAAYA6N+zTcsy1z4V2k/14TWwa+z10JAAAKt/iTCwAAAAAAALCl&#10;TMOQlusuDf8mXMuKfgcAAKBoBIAAAAAAAADANRrmafg3q+XnIjXL4q4EAACFowUoAAAAAAAAMKVh&#10;22KvGOQlDQwBAACyQAAIAAAAAAAAjOf9NR1XTHP1EG804p4EAADFIwAEAAAAAADA1tPZfRr+rVvA&#10;Nwj8bb8rAQBACRAAAgAAAAAAYKvpvD/XstcK/7Tyb+B7ElICCAAASoAAEAAAAAAAAFurZttRALiO&#10;IAyl7/uEfwAAoDQIAAEAAAAAALB1tNivbttirxH+jUYjGQZBdAIAACgTAkAAAAAAAABsFQ3/dN6f&#10;aa7e8zMK/nxfqPkDAABlRAAIAAAAAACArWEaRhT+rTrvLwxH0mPWHwAAKDkCQAAAAAAAAGwFnfWn&#10;M/9W5QeB9HyfgwUAAJQeASAAAAAAAAA22tW8P0dsy1z5ZhL+AQCAKiEABAAAAAAAwMayTFMati3G&#10;qj0/Cf8AAEAFEQACAAAAAABg42jcp+0+Hcta66Zdzfwj/AMAANVCAAgAAAAAAICNkkbV30Q/IPwD&#10;AADVQwAIAAAAAACAjWAahtQse61Zf9O0+i8IQw4OAABQOQSAAAAAAAAAqDSt83O13adpSQpFf895&#10;YcCBAQAAKokAEAAAAAAAAJWUVfA3EYxGHBgAAKCSCAABAAAAAABQKVkHfxMh7T8BAEBFEQACAAAA&#10;AACgEq5m/FliZRz8TVD/BwAAqooAEAAAAAAAAKWlOZ9jWVG1n2nmkPoBAABsAAJAAAAAAAAAlMok&#10;9LMMU2zLLOyqWaYpAW1AAQBABREAAgAAAAAAoHDa3tM2zeikwVsZWIYhQY7XQ4NPc8FtJ4wEAABx&#10;EQACAAAAAACgEBr6aaWfbZilbO9p5jBoUMNOdxx6GjEvT4PA0WgkweREMAgAAK4hAAQAAAAAAEBu&#10;qjTTT1uQZsW1rOgUN/R74XqNqwSnF/Y0BPTHp3A0yux6AwCAaiAABAAAAAAAQOY05nJtOwr+ciis&#10;S4UGlFoFmGagtk7wt4g1riKsiUTVgcMgEC8IhCgQAIDtRAAIAAAAAACQseuz3UJt4bhFd7qjwZTt&#10;VCb4m6YzCTVMW1cUzllWLvMNNVys2ba4li1eGMjQ9wkCAQDYMgSAAAAAAAAAKTLGoZEGfpahFWTm&#10;zOBLWzb2fX/j2zXWterPskpwTVZz1QZ09QBQKwj1Psgj+LtOjzt3PGOx6w0JAQEA2CIEgAAAAAAA&#10;AGuYBH5RC0bDjD3XTn++5brS9bwoDNxEDdsWu8Lhn7ItU8wgeRtQDf604q8Mt1+PybrtSM/3Cr8u&#10;AAAgHwSAAAAAAAAACWiwY09V98UN/OZp2I50hoONq87ahPBvombZscOzMgV/04qoQAQAAMUhAAQA&#10;AAAAAJhjEvbpTLVF7TzXoeenLTLTmDNXFpsU/sm4CtAdLX6MdM6hk9OMv1VEx5lpireh1aYAAOBF&#10;BIAAAAAAAGBrGVF7RFPM8Z/GOPTTk5F20reAY25OALhp4d9ETW+XBmhBIJMIzZxq/5rn8bIq27QI&#10;AAEA2BIEgAAAAAAAbCCNIlzbjip+JsGEjjALwkD6vr9x7Savmw7wrGv/Ldf+vQy0jahep6Rz5spE&#10;782G42x0q0lrHPZV1arzDAEAQPUQAAIAAAAAsGE09KvZzkutKvX/tTKrZVrS9YaVDwGs53P4xhV7&#10;Yqw9j69IVoUDQNeyxLXs1NujIn1asbhJ7WYBAMBsBIAAAAAAAGyQulb9LWm/qCFN03GlMxxUrhJQ&#10;gybLMKNKpk2jLUilQu0ZNXTVY82pSPtLXCEABABgOxAAAgAAAACwIZLMXtO8pm470vO90t94DZo0&#10;+NP5ZZucM1klvnGTWYl6HaMToV9lmcbmtmgFAACfIwAEAAAAAGADJAn/JrSKzgpNCUpadabBX02D&#10;v4S3C6uZhHxaIWZGIbFRulmJSAPz/wAA2AYEgAAAAAAAVNwq4d+Ea1rSK1kAqHGTq61MN7zi7zqt&#10;qiuCMW4dS9C6HfwKtZkFAACrIwAEAAAAAKDC3DUr5LQK0AwMCUflqArS2+Na9lYFf0XTeZCmmc0d&#10;rofVMPClZrMEVbTRaCReGMrA97f7jgAAYEvw6QsAAAAAgIqKWmSmEKxoy8dhEBR6J2j1W92yMwui&#10;MJsGrlne50EYiBcEBIAZ0Na9GrCGM1p6atgXTIX6+v9JQ/7pitSytgkGAADz8ekLAAAAAIAKMqLK&#10;LSeVK24VWG5H+8kXaeiSZ9hiZ9x2VNtNjsYBFLME16fHhgaqXobHiG4s0NeW6cdrUslZ9EYBAAAQ&#10;HwEgAAAAAAAVpBVVaQUqplHM7LnaFs75K5us5w5OgiqtPisyaN4E2roz6wDuKvxzX3pO6v/r81Uf&#10;wx4tRAEAqAQCQAAAAAAAKkYX6Z0UK+bybrt5NefPoiJsw01XMmo7Smo8V1dk+DdNK3Vr4+sDAADK&#10;jQAQAAAAAICKqVW0XSZz/rZLkHDmHGbT4C+P1pv1qKp4+c9peK9tSJPOFAQAAPkqpscHAAAAAACY&#10;yRgHZeaclXhjXIVTJZOZYnoi/Ftsk9pkhlMVgH6Ocw03SRiOcqm209ecJO1gNSwEAADlxrs1AAAA&#10;AAAloIvvWtk3vQg/Go1eqv5Js/VnHjQoqNp1LtImtUWdDv1GVIutpB/k02ozaVXxJDAMCHYBACgt&#10;KgABAAAAAChYzbaj6rjrFTgaBk3+bRILWUY2X+XnVRyuo0b4V3paYZYFPd/pc6ZdZHJ+EOYSsOlz&#10;P0n134S7wu8AAID88E4NAAAAAECBdJ6WuyQk08X5lluLfs62svkqn0Xl2Sa1s9xU4SibgCmYcb5U&#10;ASYzKGn134RlEu4DAFBmBIAAAAAAABTEHFf4xaFZWtyfLQuqvsovyOgx8mZUrnE8xKfVf3ndX6sG&#10;efqalEXlMAAASAcBIAAAAAAABalXLNBLanp2IcrJy+Ax0txqVuvKrMLGTTQM83nuOKYp62R4Nm1A&#10;AQAoLd6lAQAAAAAowKpzt6pEK5jymGGG1Y3G1WZp8ueEV7QAjWeU4/Nm3dcg2vwCAFBeBIAAAAAA&#10;ABRg2dy/TTGgCjARU/IPVOYFdquaV/lJBWA8eVbOrlvBl8XsUAAAkA4CQAAAAAAACmAZ5fpKnlUl&#10;j1YyUQUYXxF5is7rS6s6Tx/rebPrQo6DWPyc7icjhQDPLNnrGAAA+Bzv0gAAAAAAFMA0y1U5k2Ul&#10;T16BBlaXVtXZoorP0Xg+IOYLw9HcADVtaczvowAQAIDyIgAEAAAAAACZ0nCJ+W/lpo+Rhk/riFPt&#10;GY4Igxfxc7x/zA2fQQoAwLbjnR4AAAAAAGQuz7lmVWYUMANwoud7a/1+3/eX/gxzABfLs1o2rSPN&#10;SqOScDwXtWbb0WlbZqQCAJAlm3sXAAAAAABkzQuCaGEfixXZGlZbT2pQu0r4oo9vnNaV3ornvy3y&#10;nJdplqR/p74uOKb1UjtRbVHa8zypWmTsmGZUXRn3OQEAQFaoAAQAAAAAoADb1hJTb61PFWDpDXw/&#10;cStQ/fk41X8yDhlpBztb3vdL0Y+D5n1Nx4kC4VlZpFYWuhXaNKDB347rSn18m5qOW2A9LwAABIAA&#10;AAAAABQiWHPeWhUNc6xuqrI0Wiquo+sNY4eAmiHpzyfhcRzMlHe1WJHtWK/CP3fpsW6VpEpxmYZt&#10;R8GfMXV99T9t5iwCAArEuxAAAAAAAAUIRtsXgmh7Q6q/lis69BjFDAH13/Xnkj6iQ9/nOCiBqEVl&#10;ARsRJuFfke1u0zKpYrTntLU1CQABAAXiXQgAAAAAgALo4nuZMpC8Ahmf6q+lyjCbbRICzmvbqsdv&#10;FBKucNxcnbdXquO/DIycG0bq3d/xhlHbVz8Ic3k8koZ/ZQ6K41YxAgBQFKZvAwAAAABQgFFUERfM&#10;rRzJW17tAIdBIE5JbnNZlaVtoB4RPd8XMwii66TtDcMwjELcdY8WDQ47w4HUbbs0z4GiaSim4W/e&#10;rUCHUch7FfTq5etjfTWXL/1AsuE4iSr/imxTusgmVTECADYXASAAAAAAAAUZBOUJAPOi4Ya2HWTh&#10;fD4NXrSqKChJtaQ+ZsM5lYDrmASMhoaMpjkz+NTAcXIvWONwapMrrjQQ1erIokweaz3VbDsKAtOi&#10;c/KSPHajjI67NNTteEEmFc8AgCIRAAIAAAAAUBBdbNeQZ9tayHlhIDWTJYlFXNOS3paEB6PxfMhl&#10;gWcwrlbTUErDqU2krwUalGkwWrTBeFbjsvvajhFW62OWdLODV9LjvxFVrcZ7zWbWJQCgSDSpBgAA&#10;AACgQIOSVrhkydvC25yUBgzMFpttWLL5mWnToExDpjLUyOp9rfMB16FtRV0rWWCrwdmgBCHodUmD&#10;zLzbuQIAMI1PkgAAAAAAFChO5VMe8rwOuiTuEwIu1dA2gxnMYdsE4WizqyM1ZIpmzJXg8R+Gi5+r&#10;5oKo8mpWniNJb0YZwz99LJJUnmqrYwAAikQACAAAAABAwbaxIm7IbKylNDQpSwiE/OmMOX38nYIr&#10;QcMlz9VFx6fONDQSHr+6GaFs7T+vgkw30e8EGx5SAwDKjwAQAAAAAICC6WJ3kbOiirhsXeSnQmY5&#10;zU5arhtVHhEDfs40tmNJSx//uuNcBWkFXQd7SQCpQeWsEHCVuX+qX8Lqv8YKVYy0/wQAFI0AEAAA&#10;AACAEiiy4qWohWpvSWtBfE7DlJZbi4Kgba8I1Nu/bXeBM3783RUCtTQuO+nP6PVM0i5zQmcOli04&#10;09uyyjxOnypnAEDBkr8TAwAAAACA1Gkb0CIW96XAAHA4vs1JWwRuK72bNGjRkz5k0fzIkZ5GpZgj&#10;mZdlFWmbSh9/DdX09g+CIJfHPG745ZiWeMZVeKfXcZXXMq1EHpas+i/p3L8JrW6mAhAAUDQCQAAA&#10;AAAASkAXi3XRWNvp5a3Iheqe70vTcTgEE9IwyLZMsaeaO10FgqOo8miTA8FtDQAnNJBrmmb0GGcZ&#10;BGq1aZzqP5lqVbuOge9Lmq9EGt7psaInfU4MV5i12rBXe21i/h8AoAwIAAEAAAAAKAl/FIor+VcB&#10;BgUGgBpe+EGw0qwwvEiDIWtctaX84KpCUKtLN6UWSUOdVdoxbqLpIFAf47TaCOv51i07180I0W1I&#10;8fq7phUF5NN/lzQA1OfRqvfBKmEjAABpIwAEAAAAAKAktEqliDagRVeL9bUK0DALqX7cZJMKQdey&#10;o3mLg5K1V1xF3Iq0bRIFv6YptdEoCtG8Fefo6WuPPT6vvA1SCMwc04yOjzSuvxHdH6stm+pdT/tP&#10;AEAZEAACAAAAAFASRQRxZWgVqUvlXW8oTcclBMyAtmeMqpnGLVcrezvGs+Yw5/4xjOhx1pO2E47m&#10;Q47bws4KpCYtMq2oqtKSokZxRtd1jdchvR3arjTN4FLPb9X7ww/zq/7T266zE4kbAQCzEAACAAAA&#10;AFAiuphr5LgS75dkVhwhYPa0zWptPGutirS6q6iQqmr0OaQNYacrJjVom0RFpmGW5r7015iXdxV4&#10;Lg/rRgkq8qJgdI1K07zaf+r11LmL+nym5SgAYBaapgMAAAAAUCJ5t44rSwAoUyGgBhXIRpUr6Ipo&#10;j7tJNBSctAstU5CaJJybpgFYLWalXpLX1doax9loTrVlFibPhzw3jAAAqoUAEAAAAACAEll1MXwV&#10;2navbLOqCAGzpVmBU8CMt3W5UfUfQccmWvVxbTpO7J9N8rpqrRGS51mJZ1fweQwAyBfvFAAAAAAA&#10;lEie9XiDkraNIwTMllnRABCbyTaSH49OVMUYPziM+7q6bnWkl2P7TwJxAMAyBIAAAAAAAGwhrf4L&#10;StT+8zpCwOxYFQsOqP7bbNG8woSPb9IQO24F4DpVdX4QSF6vVlT/AQDi4N0CAAAAAIAto2vhfd8v&#10;/Y0mBMyGuULFVZGo/tt8SR9jU5IFhkEOrY6HOW6osCr2HAYAFIN3CwAAAAAAtoiug0ehWslm/81D&#10;CJi+KhXT1Wyb6r8tYJtWokivbIdEnhXVetNt6/Ml3TznxgIAqoUAEAAAAACALaEL1FUK/yYmISDr&#10;3OmxKtBC0IhmvVH9tw000Kvbdma3NOuWmXnOU3WuVUvmUd0IAKgmAkAAAAAAADacrg8PfF+6nle5&#10;8G+CEDBdVZgD6EbVfyW4IsiFbVmxZwEmrXqLuwDqr1DFl/c81ethJhWAAIB5CAABAAAAANhQui48&#10;DALpDAfRn1Wn4aWGgFhfXm01NdCJG+pc/z1m/22fhu3Eus1J47a4Fa+rBHl5Vv/p8+L6banqpg4A&#10;QPYIAAEAAFJmjBcvahm2MQIAYJHp4E8r/zZpeVgXu/U2ofz0M1HTcaTluolbjtYI/7aSaRqxPkMn&#10;rXozEgTRSULAvKv/rj8vqP4DACxCAAgAAJAi3anecmvRYH6dWUPXKgBAUuYa7x6bHPxN09vob0BF&#10;46arRy08r47nRoKNURoW2gSAW0s/Ty8LjFeZexe3ojTJeedd/Xf9eUH1HwBgEbalAwAApEC/kGvV&#10;n+5antD1Lp1dQ5UCACCJdTozanvMsi0I60K+zpub13IyDMOonZ/+meSa931fWqaZWyvLTRNmXLVk&#10;jGe6Pf//cevCONVSVP9BP1frRoZ5rwmrVL7Zph5Xyz+X6xzAOGFhGI5yrv57eRl3lSAUALA9CAAB&#10;AADWYIx3t8/bpa5VgJ4RsDsXABCbsUYFoLZb1Oq4Iuf9RdVb49AvVtvHa++huqCu75t60sXteQvs&#10;o3ElIC23V+NnHFw4Mz4babDXXXK5jh47CduFYvNort903GhTw6xP0at8to4251nW0tfHuKGeF+b3&#10;OutEVbEvPy9oAQoAWIRPyQAAACvQpVmt7ovafC5Yp51evCAEBADEMV1NnpRWWWkgpovcGvDoQnfW&#10;7z9RW7oo8Ju9QJ1UVDF47XeiSptR+DwUnFQLUv23Gj9IVm25ilnz1vSx1b9fdEwS6GJCXwvrtiM9&#10;35t5n+jrQtLXyzgBoIyDtUWvL/rveW20MKPXdWfmv1EBCABYhE9VAAAACdViBH/TCAEBAHnThWut&#10;wNKTLlSnHQZOQj99P1wnsIx9eaYhL8eCWNUwh8qlWQGgjKsAe3Pao9emZgYCErWRNaUh9sxjRl/P&#10;ks5M1eMrTgio520tOBazrqCdMMaV3fOuSp4tSAEA1UMACAAAEJMuFuhplYWpSQg4DPxC27IBAMot&#10;i9aHs8JALwwTLxyb4/OxDTOX0A/Z0Oq/PEKDea1stW26OSOMjo4vk5AXL9NjpjGe+zl91Kxax+pa&#10;tnhBsPC3l7XWzGNLnz4n9PvDvK8eWgEJAMAiBIAAAABL6JdvnfO37qKsfnnXne3aIq3ve7ksHAAA&#10;qiXryWfTYaCMq0d0oTuMFpNDmY6FtPpFf17/NA0zduU7ykszjf6cdoppWxQSN2xHOt7w8+Ny/Hcc&#10;Y5hHQ8CmYUbtQNetZNbjbFFrUYnCxcWSVh4mdbXx0F74nAhHVP8BABYjAAQAAFggzpfvpLSVUct0&#10;o0pAqgEBANPMDCoAF3lhc4tF9dWmG5RkA5KGg9rWcBAEUehN60/EcXXcuOKHQbR5wVnj9VI/jzuh&#10;GVVDr/r7DdFj2E+1xX+SjiPM/wMALEMACAAAMEfDtqPdxlkwomH+V7ME+4HP/A4AQCTf+A/bRDcd&#10;rRp2ZEHD52bOgTeqT3Ox6SrmddRsR4I1ZnRrCGhbbtSKMxiF0floKKfV1HHPUWM+naeqJyvBjHEh&#10;AAQAxEAACAAAcE3UhspxMpnDdF20k9l0ZOAzGxAAIFRBIRO60Ug/awD4nL7cauvZrjd8KbBL8kqs&#10;n+dNeTmQjNorLwjp1m2tzAZCAMAyBIAAAGwJDbOS7EbdZjoTJI/wbxo7eAEAcr0lJ5AC/YjR8/KZ&#10;+wdUzaSt6PUQUGd2r2syQzULWnUIAMAyfLMAAGALRBVttiMt111rVsY2qEVtP/O/j0YEgACw9Uyq&#10;/5CBYeAXsgGMzzaoCg0BW24tmr0n4zl8+ndlpi1HAQBYhgpAAAC2gGNN5kkYUnccsYNQ+r5HNeA1&#10;ehfpTL4irDp7BACwObKqFMH20hCuqBbj+tmGYxpVoYeqbgTUUxXw3QEAEAclAAAAbAH32pB8rXCb&#10;3uWKK58HpflifgcAQKIqFL6iI13MFwY2k8/3BwBADHy7AABgw7lRqPVyqjXZ5brjugSBY0XdD+zg&#10;BQAIFYDIgFdgAMjHGyAbWtnL9wcAQBwEgAAAbDh7STWBhoMEgVdzl2YFpXng6zsAQFlUACJF2mGg&#10;yM8YxV46sLmCkOcWACAevl0AALDBNNSKu5g4HQRu4wJkUeGfjHfxAgC2m0n1H1LGxwtgMwUj2n8C&#10;AOIhAAQAYIPVVqjo0yCs6TjSsB3ZpqXIItuuMcMDALCsYh9IqugKPD7fANnguQUAiItvGAAAbDDL&#10;XL2lp22Z0nJrW9MWtKgv0tqeixkeAADL4Os50sURBWwe/drAdwcAQFx8HgQAYEM5pinrFrXp72tb&#10;0IZtb/xhol+k/SD/EJAdvAAAGW+8AdK0TnvzaDbymtcl4DMOkDqeVwCAJPiGAQDAhkqzlZhtWVFb&#10;0E1vCToI/Nwv0wuC3C8TAFAuDu0/kQFzjarSus6FrtWiTWDrzKdkzjGQLub/AQCS4FsGAAAbap32&#10;n7NYpilNx93oEFCrAIc5BnID3y94Og8AoAyY/4csaG63Tngn401gLdeNOkKsck60KgTSFfCcAgAk&#10;sPn9vAAA2EJWCu0/ZzFNIwoBe763UQs6J/2BnA+HcuH50gkC6c1orXO/5j7/733HFccypGnZ0Q75&#10;hmNHC2NJaOVfnmEjAKC80t60A0xouLzK543rH/N0JrRWqurmJS9BC0INKzi6gfTQAhQAkAQBIAAA&#10;GyjLSgINATX06npepe+4fhDIx+2OPBkMZBgjzPxsMJz539N2LUt2bUtu1WvPw8GDRv2ln9N2WLqA&#10;BgCABitZbNoBZHx8rRIAhjN6FOhMwbrjiBOG0vf9WJvBdNaxXgcA6wtDqv8AAMkQAAIAsIGybiSm&#10;FYarLigVzQ9H8sFFWx72+6lfk3YQRKfrAeENx5abriu7jiM3GnWxDYPWnznSIFaPVdqQASgjwhFk&#10;SUM7/dyWtGpoUXA3aQvvhcHSDU1UKwHpCZn/BwBIiAAQAIANZORQSqCLQtrGskqRStfz5RenZzNb&#10;fGbpxPOjU+TsPPrjloaBriP7NVf2XDfX67NNGrYdzS/SGUhVr1oFsHmuqv8o/0O2apYl3YSffZYF&#10;d3rYTtqC9nx/4c/7QSi2xZxLYF3M/wMAJEUACADABjJzWEzUBUttNZpkDkyRNPz72clprHafeTjy&#10;vOgknW50aZNA8Ga9Lk2Hj2hpmIR/UvGqVQCbyaD6DznR98BVqgC13aC2fl9EPw82HScK+QbB7Lag&#10;wSgUO/P+FMDmIwAEACTF6hIAABsor2qCqgSAZQv/ZpkOBF3DkFsaBtZqcqNeF3vJ4lvZ6CJjGM6a&#10;HpSf6fBvombbUUszWoECKJq+qjcch+o/5KZu2dIJZ88wnkffL02Jd4xqhZ9tudFGm6Hvv/AZQDtG&#10;6HswgPWM+AwLAEiIT2AAAGyYPKr/JjToqYLfnF+UOvy7Tq+rzhGMZgletGXftuVBoy6H9ZrUU6gW&#10;uRjOXgBs2s7aYaMu8GlFi1YZFNVyszYj/JvQKoXLObcfAPKg750axiyrrALSpMdb0kr4VbbyXLUF&#10;1cvxn1/WKGY1IYAlz0kCQABAQgSAAABsmDyrCfSyjPHCTlk9bF/Kue9X+kHW63/evhRpXyYOA0/6&#10;A+l4npwMPbnw/aVBaMM05ZV6TV5pNROHjRo+uwW33NTLXNRST4/ZVdqgAUBadCMCUATXSlYJr9X8&#10;ssLGI/0oOtkQpJ8DtAIwSTUhgFnPR8I/AEByBIAAAGyYvGvyzBKHKX44kn/v9kpwTdKzLAzU23zS&#10;78vxYHBVQZhQLwzlg24vOn2hXpfXdluxg8D6tfZeeQeAGuzFaTHmmlZ0OwGgCPqeWZUKemwWDeYa&#10;tiMdL97ng3XfKXXTjb4v0/4TWN+o1FsuAQBlZWj/6P/1h//MuwgAABtisuM6L33PK+0cQK3+e7/T&#10;TfU8W5YlrzcbEoxEzr2h9MNQTrziKwzv19zoz1VCv0V0HuGfH+7Lnusu/Dmt/mvN+JmB7+cSAmpN&#10;QcutSdwC2MvBgGUUAIVwtAUoVYAokB8E0ovRHUHfUndqNR4qoAS0krZf8a4mAIDc/RPbsAAAyIAx&#10;3vW8DXMatAJQyhoA9vqpn2cnCKTt+/KNO7df+HsNunqeLyeDvvT8QI6Hw1yDwbSDvwltGfrOyZn8&#10;9c0b0nTmf3SszQmdbdPMJQBsOE7s8E+5th09ZgCQN900UxuNcm3ZDUzTObm18WeXRdgoA5QHz0cA&#10;wCoIAAEASJm29ZrM99Hgg5ChGF3Pj9VWfo0JAAAgAElEQVTmsW4a0k84U+OjXl9e7/XloFF//neT&#10;FlfTf6fOen25GA6l7XnyuD+Qds4z8dLys5NT+evbt8Q2X16wNsaLibPo88HMOAzX+z1pOz3HtGQg&#10;PDcBFEM/H9AWEUXSbhHaESrvWb0AAADID984AABImQYdH59fyONeT46GXlRBpbPa9mxb7jXrS1sp&#10;Ih3nw5jzbVbMpd4/P5dvXwv7ZtFAcBIKvhW13QrlpN+T988vpBsE0q3IQH89jj+4aMtXDvZe+jd3&#10;ySJ2llWAGi6u0vJWC2+0DV9Z29cC2Gz6mqivXVQBokjRBhrDmNsO1OT4BEoj5DMrAGAFBIAAAKTE&#10;D0fy8PJSPuj2XjrDc9+PTg/7fbnlOPLmwZ7Uc5zTt43OYgSA+5Yl5ysGU9pyU6s7k1Zw2JYpd1qt&#10;aPH3p6fn0d8d2nYUSPWCMFbVYlH0+H0taL1w7BrjarpFLEOr87IJAOe1Ho3DJgAEUCB9/clzZi8w&#10;i1bwNw0jmi12vVrfTlhdDyA7fGIFAKyCT3MAAKRA203+5Oh4Zvh33ZHnyTtHJ9HvbIKyfpg4jXH/&#10;rhu2/ft5e+Xfvd1sijveWX/q+9G8QL0+GhDfr7myW9JF4WfXjnF3HF4uoqFnVjUESVt/vvi7LLwD&#10;KI5H60WUxFX7ejfa1DSp+tO/cy32jAMAAFQZASAAAGt62u3Jj45PEoVJ2k5Rf+dpjMCw7NYJYLIU&#10;5/EYrjmX7pPe6o+ftty65Tov/b0GxFpdqLMCd21L7rhO1EK2LJ4MPq+sjFP9N+FkEGgaUSvP1aPF&#10;SRtQACiCVltpW2igDPQ9UStSW64ru7VaNM+aDqAAAADVxooHAABreP/sQt67WL0KTH837RBw6PvS&#10;9byoPaUfBBJmPGNOA5iyzYjxc5qrpyHdWa+/0u+ahik3a7XF5+8H8nToRe1jJ9yC72u9LpP7N071&#10;38RVG9B0mSmEd7Q3A1AkP6QKEAAAAEA2WPEAAGAFfZ3fdnQSzURb1+/bl6m2A9VoJgjDaMZcz/el&#10;4w2lMxxGfzfP5XAYnVZVthlGXd9b+jN1M50g7dNOZ6XfM01DbtTriX9v3arFNFwMh1Hom+Rxz6IN&#10;aBrhHW1AARRJ5wCW4GUdAAAAwAaioTsAAAmd9Afy6/OL1IIYPZ+fnZzKt24cStPJ5q1Z24xpVaC2&#10;62zYVy2dHrcv5f12O5o9N01nz73aaMiD3ZbsuG6s89f2jrqIuShkLJu0igQ/6vbkrRV/t2ZbUUVf&#10;GUK9JDqeJ6/u7iT+Pa0WHZXstupzwRgH5wBQBK0CzKJNMgAAAIDtRgAIAEACDzU063RTv8vyCAFl&#10;XBn4rNuV352fvxT8TWhby99eXkan+zVXvrK/LweN5ZVqGix2hoPKBClpRZX62D3rdOV2q5n4d3UO&#10;4J5tR3P/quRsHCYnocFfWMKgU68X4R+AImnFPgEgAGAR/d5A02gAQFK0AAUAICad95dF+DcxCQHT&#10;bAd6nZ73T49P5oZ/1302GMo/Pn0mvz46Fj9YHJlpJVXTcVNv85gVP8Uw6mlvtTmOOhfvhutke0Mz&#10;0FtyLMxS1urQKlWtAthMujmibNXRAIByMUo2cx0AUA0EgAAAxKDh3yrz/u65rnw5QWXYJATUNqNp&#10;0/BPz3uVdpN/6HTl//30s6jSbRGda1elEDAt2gZ0FToXr25Xr+pDq0STCjJY3E5jwTyL6wUASfls&#10;RgAAAACQMgJAAACW+PCivVL4p/74YF/eunUzcQj487Nz+eVxOtWA/SCIWpeuGv5NX68fHh3L749P&#10;F/6choAtt5a4RWSabCPfy560AV3FzXoj1+ualrNesudEFovbXhDIrENaq1XDmEMeWXQHUAbDFTZW&#10;AAC2h0UFIABgBcwABABggafdnnyQsLrLnDFfTkNAGVfSxaVz4Y6OT2TftuVuzZX9mitN2xHbfPHL&#10;nwZ8unDY9wMZBIFc+r4Mw5Fc6J8ZVDfpbMAng7585+7dqIJtlqt2oE7UXlGvU95tFrOcoziPtgFd&#10;ZQ5gy3Gix/jcz671a9Gymv+n53g5HIhpGFFbpOnL0eNPltSi6o+WcS4hgO0zaQNKizcAwCzG1vVY&#10;AQCkgQAQAIA5tPruvYt2orunYZrSmwq7TgZ9OWjUo//WELDj+9FcvSQ0GIrCoQznDyalMwS1Jeh3&#10;792RHded+9taBdg0zWhRU0NArbbyNrTiStuAvhmEc0PRefTnX2025DzhsVa06WN7mayr7KIQbyrI&#10;a9h2rArUcET1H4Dy0NdKx6peW2gAQPZMkwAQAJAcLUABAJjBD69m8SVxv+Y+D//+4nBfvnf3jtxv&#10;7bxwDt+8fVtuFFCdlgWtLvzB46fyuH259Ny1osG2LKk7jrQcN6rYyloj5xaken8cdVcLaV/b3Ynx&#10;U9WVZwWohn92zAV0qv8AlAltQAEAi+TxHQoAsFkIAAEAmOEP5+ex22e6hiFf29+To6H3wt8f1GtS&#10;vxb2abWXts7cpBDwxyen8sHZWezf0d2rTccVN+Mqh1YBVRQfdzor/V7Ntit3THhB/PAsrzl7ekzF&#10;Df+EABBAyUzagAIAMItd4Ix1AEA18c4BAMA1jzrd2G06Nfz71o1D+azbeyEw1Bl880xCQK0YLJP/&#10;/tUH8lc3DqPblNS/nLfl10fHsX9LL0JDL63Wymofa6OAAFCPm8GKs/y+e/8V+ZtbN+XLK8wRLMK5&#10;F+85otV/eSxn645oPaaSCFhoB1AyeW2YAABUj0UFIAAgIQJAAACm9INA/vUyfhXXm7s7ctzvy5Hn&#10;xfjpz2kI+O17d+WNZqM0d7+2r7y3uyN/++C+/MlO8paUf+h05edPn4kfxF+81GqtluvGmteWVCPh&#10;LL60fHq5vCXqPLdbzWhW5N89eCUKAlcJY8smj8VsDf+0qjSpkIV2ACVDG1AAwDxZfGcCAGw23jkA&#10;AJjy+7OL2K0/v7q7I3Xbkvc7L89968WsAnt9b1duOE4p3pAf9XrRnxpOvnnzMKpGSxpAfdTry9tP&#10;niQKAY0ovHGknnI1YMtxUjy3+D68XG0O4DStZNMgcNUwtkyyDgCNaO6fI6tkpdT/ASgb2oACAObR&#10;703MAQQAJEEACADAmLb+jFvJp+07bzca8svT85n/3okZABrjN+My1CFpeDfdvlKr0b5//17i2XQn&#10;np84BFROVA1YEyelna3NgmbqtYNALofx2mMuMwljv3fntuwW0NJ0XbqIneWcPSN6nN1ormRS4YI2&#10;vQBQpIDqZADAHFnPUQcAbBYCQAAAoiqlUezWnw3TlC/v78uvT89iVwvOY5asjcv19pVaiaaz6ZLO&#10;pZuEgEmDMN3QWnecq4quRL/5snqBX44/uminen4Hjbr8t6/cK1U1YJw5mVlW/60T/klU/UcACKCc&#10;mAMIAJjHpg0oACAB3jUAABCRDy7ascO8Pz3Yk0edzsJqwbYff4aPu2KAkYXfXVy+UAU4oe0ov3mw&#10;n+gSNQT8weOnK1XDaeVbGtWAtwpqA/pRt5f6eU6qAf/qxmHq552VrKpY1g3/ZNxmDwDKyAtD4SUK&#10;ADALbUABAEkQAAIAtt7FcCgP+/1Yd8NXxpVws+b+TdM2kHFoi8Qdu5hWlbNoCPrzZ8cz/+21/b3E&#10;4ZOe36ohYBrVgHsFtQHV2/24fRnjJ5O7t7sjf7a3m+0NSElWNSw6L3Kd8E+Y/weg5GgDCgCYp0Yb&#10;UABATASAAICt92E7XuvPfduWV1qtuXP/ktIZZGWsQno8HMqzOQGnhk//8ZW74ibYdbpOCChrVgO2&#10;CgxXP+7EO66S0kXhO81GNIey7LJYwNbwz05h0SNkcR1AiQUjXqMAALNZprX2uAQAwHYgAAQAbLWn&#10;3d7CVp7TvrK3k2juX2e4+Hy98KpKsBeUb5HvneOTuYHdjuvKd+/dyTUEnFQDJh16v1dgSKYz8s56&#10;8SpL49JDrz9u0VqmytG86OPvpLTjmaV1AGXmxewkAADYPvrdyN3C7wIAgOQIAAEAW+1fL+NVab3R&#10;bEjfD2KHhTKe4TOPBjm6uOeHI3kyGJTuIZgEdjoPUKu4rldyaQj4/fv35EaCFpvrhoCqZtvSSPBl&#10;t25ZiYLKtL1/nk616MTA96Kq0X4QyL9nMGewzDT8q6W40DFiwBaAEhuNOwUAADCLY9IGFACwHAEg&#10;AGBrafVfL0YbQA2QXmk15fcJZ7qFC9p3BWEQLe6d9PuxKwrzptfr7SfP5GIwlK7nSXsweOE0DAL5&#10;s8PDqDVqXGmEgNr+MUkIeMt1CrsP06wC1DB2Eir/6vS8tMdNFtIO/yR6frKwDqDcJp0CAAC4LqoC&#10;ZBYgAGAJAkAAwFbSyru4gd6buzvyqNNNHLgM/fkLd4Nxa6+PS17Fde778pOjY3nYvoxOej9cDIfP&#10;T13fkz/aaUkrwZfP9ELAeMHegVvsrLw0qgA1/BuOj5n3zy6ix2VbmIaRevhH9R+AKvCZVQoAWIAA&#10;EACwDA2jAQBb6VGnEyvQ0+q2um3Jexft1O4mbeml1Uddz69EkKNVku93uqme5yQE1FmCOysGdLZl&#10;Sk3sKBxb5LBeE0lYvZmmSRXgQaO+0rleD/8e9tOdK1hmGv41nfQDXKr/AFSBvlbphgWjwFbWAIDy&#10;MsYb5ZZ9HwIAbC8qAAEAW0er/+LOT/vK3o68f7FaeNSZ80Vs0tLrk5RDtapJoxJQd71a5uKPMzoH&#10;MEmb0iysWgVY9vBv2WO37LFZZBL+se4NYJtdn8ELAMA0nQXIx2UAwDwEgACArRN37t4tx5HzwXDl&#10;Kr1gxmXoX3lBEIWQTwaDrT/40ggBtRXosi+9D1asvkuLVgE+TliFWIXKPz9YvDDtrhgAZh3+zXpu&#10;AkAZ8XoFAFgkmgVY8GZHAEB5EQACALbOv152Yt3kB63GWq0v+zNmAAZhIKMEIeQ2mISAy8KkefRL&#10;b8NZPA8wagNasHdPz2Lfxqq0/fSWVKborEYzYYpnTEJdtjIDAAEgAGAprQJM+pkbALAdCAABAFvl&#10;abcXzbRb5kGttnLrz4l++HIAOBiHOh/HbEG6LTQEfPvJk5VDQG01WVuw81XbgN5aEhJmTW/jRxcX&#10;Sy+lSjP/2t7yys16wh3JGuaaJgsYAAAAQBya/dUsi/sKAPASAkAAwFaJW/3njcJYQWFS4WgkXc9f&#10;ua3oJjvx/LVCQJ0H6CxoOflKwW1A1XsX7aXtTjXI3K3V5OP2ZanDv7g0nG3EDAH159aZGxiXz0wt&#10;AAAAbJBVOm8AADYfASAAYGtcDIexQr1925anQy/1uyUMr9p4fbJGW9FNt24IWLOduV987zQb4pbg&#10;S3GcmYe/PjqWP2zQcaILEk1n8axGDf9sdi4DAAAAK0naeQMAsPl4ZwAAbI1PYwYqneDl1p1pmGRP&#10;vYzOf1NoCPjus2fy7Xt3E9+iaB6g7UjXG8qsqUmvNuryQcHtVyczD/+bu7ejSr9ZHrRa0SkOncP3&#10;tNcrfWColX0ttxY9NuG1mVaEfwAwm51DVTQAYDPo523dDHn9szYAYHsRAAIAtkI/COSzwfJ5ZVoh&#10;NszoC5MxTgCPvPSrCzeNPlZaBffWrZuJb5nOj6vbjvT8l+/nV1rNwgNAGYeA/+XJM/nOndtyUH85&#10;BDxI2K70dqspbx4eylG3K++enmV2DK9LnwIt141mHA59PwpptXVr3uFfQAtQABVhGwSAAID4dBZg&#10;j3ETAIAxvk0AALbCs5ihT9bBiYYdZWhDWQVa0aYh4Cpsy4zu6+vqliX3a24pbr0ea28/fSbH3e7K&#10;LU+n6W2+t7sjf337VppXMxP62Gg1oLYpci32owHALFElh8lnBgBAfJZJVw0AwOcIAAEAW+Fhr5/7&#10;zWz7L7f61FZee8xmiE1DwI/PL1b6XQ2WZs0DvNto5HTtl4sqAZ8dy0cXFzJIaaeuVhR+oZ6sgnBV&#10;XrB6YK4PjWNZknceTkckAFVgjNsjAwCQRPQZm/bRAIAx3hGQKl1oZY8qgLI56Q+kV0DLv/aMWX+6&#10;m/9uwvaOm6iR4Evpu2fn8rh9mfhe0C+/swbh36jXEl1+Ht67aMs/PnoiH56fr31p2mr2Czvx5geu&#10;69xb3la3bGj/CaAKarb9vHU4AABJmASAAIAx3hGQKsswZKdWk4btRO29+MoKoAye9Iqb+XY2o/Lw&#10;i7s7hVyXMvFGo0StUH98cjrzvlxGA9dZrUBfbzVLd59oSP3Lswv5/fHJ2ud1WMKQsyyCEQEggHLT&#10;9y4n59moAIDNYbGBBAAwxsoQUuWNd9XrHCLdtUoYCKBofjiSzwbFVSldDF++bNe25fUtrwL0RyN5&#10;o9VIFAK+/exILmfcn8toK9Drl3K7keyy8/Tby44863TXukStyH+lXivl7SuaTwUggJKrEf4BAAAA&#10;SAEBIFLnBy8urMUJA/X/tUe5tmqjVzmANJ3085/9N603Yw6gevPwoLQBVF5+d9mVv7p1M/b9oPPy&#10;fvD46UvvM8tctQJ1Xvgp2zTkbq28Adk7xycrhZ0TpmGWatZhWej8v5AhgABKzBhXAAIAAADAuvhm&#10;gdQtaq11PQzUwK/luNH/1x0nanUTsDAHIEUfd4tr/6k+mdN+VF/zvpTTnLYy++jyUv7y5o3Y11BD&#10;wLefPEkcAur7z/UNJq+WsA3ohN7Onz07Tnw7JzT0bDkvzz9M29HQy/wy0sT8PwBlx9wmAAAAAGnh&#10;2wVS54dhO855RouxliWm+XnlRxiO2JkPIDX9IJBz3y/0Dm0HgbQHg5n/9sb+/tZXAX7U60fB3F/d&#10;OIz9OyeeL78/PU18WTXbeaECXSvSyzwn79T35Xcnq88D1EXkfTvbEFCDylVDyiIw/w9A2Y34LgQA&#10;AAAgJdlvDcfWCUej3dFInhmG3E56271wdqs8AFjFaX928Ja3h5cd+eqMdpO6EUKr3354dLzVj++/&#10;nJ7Kd++/It8MQ3n37DzW7/yh05Vdx5HX9vdiX85VK1Bber4vXc+Xn52cRgFWmf1rtye32pdyb3cn&#10;8bXU4f8ty5TzjDPw/+uTT2f+vYbbt1xH9h1X9l1HDhv1qAtAkZj/B6DsdDOkvjVt+f4gAMAa2FgP&#10;AJigAnABrQxoOk50chnEnkgQhker/B4LcwDS9LQkAeD7l525/3a71ZQ3tnxWm1b0/erZURTmfTlB&#10;W04NC896yWY82pYlR/2+/Oj4pPTh38S7p2crzQM0DUN2Cgzc9P79bDCU315eyo9PTuX//vSR/OCz&#10;R/Lx+UUhVYN0GQBQFQGbIgEAa6DtPQBgIrUA0BgvNC2i/77sZ8pAr6HOpdNd6jqAXU/6342Cd61X&#10;iR8GX0x6dVmYA5AmPxzJkVee+WR9b34Z1ldv3pDWlm800Uq3z9qX8tatm4lCwLefHSUOkx52uitc&#10;w+JokPbuClWi+pmr5Tilui0a9mpwq1WDvz46lkGOLXpp/wmgKgYBASAAYDW6rOYRAAIAxlILAHXO&#10;jFbKLYr3ajprxy7XQtR1ev2bjvvCXLoJrRqgEjAeLwzjr96O0f4TQJpO+skqw7L2pDs/dNJWoH9x&#10;88bWP/4/OTmNKvrePDyUG068TTcajr395EmiIOlkQRhbVnqdPzg7S3TtdANTfc3PLXEfh1VoG9f/&#10;/NnjxLdrVUMW1AFUhG6KpHoDALAK1tYAANNSCwB1zoxhGHNnu+gudA3QNFgrc4hWt52Z4d+Ea9kL&#10;Q058LgjDh0nuDtp/AkjT2XB59V99wet92p70egvPUeej/clOa+uPgXeOT6I/v3P3bjRDLg4NxzRI&#10;0taSyxTRejIt/3LeTlwxt+OutvFK7/u/e/BKNJtxN8PPbRrg6u36yeMnmT022mHACwK6DAColH6O&#10;FdIAgM2gH3eHvH8AAKakVwE4XqRzLCvacX5dbWrxqIgQzRm38lxEg0mtwlhEb6ZLK9BY/DC8Ffdn&#10;af8JIG1PBsvn/+3kuCFFZ6Et283/RwcHmVZcVUEnCOTdZ8+izxXfvXcndggYtck8O5f//MlnC2fM&#10;/f70tNL3zy8TtgLVz2W3VmgD+pc3bzzf1PX6TuKi/sT0+aGVnOuEgPpZQn9fK/00KO16nrQHA+l4&#10;w9QX0i+Gw+j0tNuTh+3L56dHnW70990KVpkCKBf9bkTlMgAgiWHgCytrAIBpqa0yWoZ5JCJR4KOz&#10;8jrD4fM3nUn134Su5dVtW3o57krRFqWOYUh3zuKrMQ4m49AwcfmyMrwgaMyrCL2OFgUA0qSL78NY&#10;mwry3Y7yrNOVe7s7c/9dN6F889ZN+cHjpzGv/2bSMOhXx8fypYN9+frhQdQaNK62Bohn59FJw9Sb&#10;risN25LzoScnQy/69yrT+0YDztf292LdCv3MsufYieZhfm1/V25PzWF84+BAPun2Mm+dquevIaBW&#10;fy7bkDUxGi+QaxeBLDYS9YNALgZD6fi+XHi+XPhxX1uu7Nu23K25crvZWLsdK4Dto5sZbMNc2KEG&#10;AAAZdzph4wgA4LrUAkDTNBqT/560Ap3stq7NWPDQQNAKw9xmG5jjWTh6mnWZWtUXs8ggun0aYE4v&#10;/yRtybUNRle78T8wTeONZTeX9p8A0nQ+HC49t8aSqvAsaBvQRQGgRC0b3aj66ocJK702zQfdnjzq&#10;D+St/V35UrMh/9pd3EJ1Fg2Uqjjvb5lfnV/I3VZzbtv1afqZ5cB1RWLef/drbhT4XaehnIZzeYSA&#10;/3Z2Lm/ePFz4c/pZbhAEqX+OnAR+x4OBHA29tYP4c9+PTu93ulEl5uu7LdnTxwMAYr8u+dI0yz1H&#10;HwBQLO2E0ffjb/gDAGyPVFY/x7nZC4OLJq1Ar1f/TavHrLhL5TqO073rYaT+rS6gJZ1LqLfPnTqV&#10;mRk32cyAFwZLP4HQ/hNA2p72l9dp3ypgEf7DXj/WhhGtvvqrG4sDkG3QC0P56em5XAaBHNJ++zkN&#10;pX6ToCryC3t7sVqpfrnVlG/fuzvz37QiT0NArQ6M25Z1Vb+9vJSzXn/mb+vHBW3tqae0wj8N/bR1&#10;50+PTuSHz47lvYt2VGmZdhWuVmG+c3Imvz09Ez/kcw+AePS1zqeiAwAwh35k7fkerT8BADOlsppm&#10;mmbnegAo41agwYIFDm1louFZHiXqlmkOoy6f4ypATT7t6L+t2JV/VWVpCGuahbQC8ILgzWUVCv6I&#10;6j8A6YrT7vDAdeThxeyQIUufXnbkjYP9pZeglYJ/1B/Iv3W7W390PB4Mo9CpZVnRjECIfNTry6ud&#10;7gutOufRzzl/vLcj/3Lenvsz3zzYX9pWVENArQ7U0+VwGIXZYTRrJIiCrTR92G7LNxr1l85RW4an&#10;Efxp6HfaH8invX5UoZcnDRc7J6fy1f09aW75zE8A8WjF8zZ8bwUAJHO1OW7IpnoAwFxrVwDqd5C6&#10;bc98pzGi6r/FF6Fz93L6HvO81KPpOFJ3nKgycRu+RHlhGN3PRVQCjq4+kPx97hcMYGt1Y7Yo3KsV&#10;04bv/XY7doDxZ7dvRlVZcRXR1jQvWo2l4V+dOUjPvXN8Es36iENDuxszwiYNVv/m1s3YMwUntFWt&#10;tkPXuXYftjsp37KrgPP6bdN1jeGaYd1JfxBV4Gml32/al7mHfxN6uT87OY39egVgu+nCLjPTAQDT&#10;CP8AAHGstVKogVLTcfXPxQONFtBMqp5xWy9rgxdE4wrCIAo+i1g2DcLwdwVcLIAtFXf+n20U897Q&#10;D0fyuwTtG988PIwVAup8scMtqCbS+y+roPP1+ssVZ2Wmoeh7x/FnRU5aeO5qC3PDkC826vLde3di&#10;VRFepyG2LjZcDIexKm5XcXntuayL36ssb2i7zYftS3n76ZH8/Ow8qsArg6iV6/kF7UABxOJRAQ8A&#10;GCP8AwDEtfJK4ST8S6OoTCvxrDBMbZbLdcR/uvgVRvdzw3GiuTl56gd+d8cqptIGwPZpx6io0fl/&#10;3QKHpP+h05UHOztyUK8t/VmtpH/r1k1p2NbcFo4a5rx5sCe/P7vI4NqWj84G1ErAhmnJaQoVXHr/&#10;ffPwIGq7evbpo1TOMy9JWoFOt/Bc12C8EP24m10bXQ0XD6bagPoJPydqm8+P2x152M+/1W9cWgn4&#10;8PJSXt/bLe11BFAOusirldHLOuwAADYb4R8AIIkoAEw6h09/ftlct6Tqli2dMJsd2SYVgFEb0Nro&#10;qhpSH7tBjoubo9Hoj0Xk/xSR/yG3CwWwtY5iVADq/L+i/fjZM/lPD+7HrlKPWjjW6nIy6MtRf/D8&#10;72/Va3K32ZJwy+apaiVgP/Tlfs0VLaB6HONxn0V//6s3DqOWlupbt2/KPzx6ku2VT5m2Av3bej23&#10;ReHRaBRt2tKALctwbdUZwRocalvSrCoT0/ZBtyevtJpRO1UAWCQYhWKzvRUAthbhHwAgqSjF01l9&#10;cUNADY/cDBYoTDP+dSgjxzSjkK3MgjA8sS3zht7PYRjmeX2/LiL/MwEggDz0Yry27TiOXBYcDmiA&#10;9aPHT+Sv792NHQJqNZSe3rj299oWrO9vVwA4oe0c921bvn/vjpz2B/K411va4jFqf9lsyINW64UK&#10;MxnPtvvGwX7UKrIqJq1Av3Hndi7XePJZ7VGnm+nlnA9ffI5ahiGLPiXqfL+HnW5lgr9pWqn4lYNk&#10;cxgBbJ+ABV8A2Fq6CU87ehH+AQCSeF7GFyd8a9h21EYyK65lVzYAtCsQAIaj8O9FzP9RoiDXkSC/&#10;XUNfFJFf5HFBALbbRcwqsKZjy3EJ2gIeeX7iEHCWyWt5FYOPNGgbxf/y5Jl8584teW3/KkTR+XHa&#10;Kk2PiUklmVZQapXcpNpvni/u78mn3a48HVbn/tRWoK/3+i8FmlnQVpw6t+6TXrbPoeufq4wZfee1&#10;CvFZtycPe/1Y4X9ZaSXlG+Gu2GYR05oBAABQZmE4iir/iP4AAEk9X23URZV5i4+6FNFy3EzDv6vr&#10;cHVZVWSZ5W/bNAgCbcXZkfF93bCd3O7vcDT633K6KABbrBNn/p9z1f7TL8nOyUkIuM4c3CDaDVqd&#10;uXVZ0Cq4t58eyaftqzmJGvJpGAg2PZUAACAASURBVKaB4GTunf7/svBv4lu3b0WVglXys+OTKPTM&#10;ki4+aOB80u9H93mWrldyTh4NDf20+vCnRyfyw2fH8n6nW+nwb6LIuaQAqsGq2PsSAGB9hH8AgHVE&#10;iZ8h8kv9szYj4DMNQ5qOG7XozENV5/XpdzGn/Nf9z0cj+X8m/6OPaT3lWY6z6DFkGsZ/l/kFAdh6&#10;/RhV5HvO1eveo6k5ekXTEPDvP/1Mhv5qVfAaHhbd0rQMNJB65+RMPmtfrn1ttOX51w8PKnX720Eg&#10;H7cvMr0ML7w6Ro8H+Tx/JpWcZ72+fHR+8Tz0+037Mqr8BIBtYYy79gAAtgfhHwBgXdEqqG2a/6jh&#10;kFYA6mm6CsGxrNzCP4kx36XMrAq0AR0Gfq02FfppVac7GmXaepUvqgDychGjCq5uWVG1XNkqhnQm&#10;4C+OjuTb9+6u9PuDirbQzsJPTk7le7a9djvM+7s78kf9vvxbt1fWm/qSfzlvy51mM3alY1KT9p/L&#10;5iym5R8ePcnlclBOeqxpZWTfD56/xmnb/ZZjS9N2aJmKraIbN2e1QgYAbCbCPwBAGqIkyDCMs8l5&#10;uab1wqJo3m1GzAwuzxD5aDyHLlOWUf7qxWEQ/FnNts9FZH/ydxoI6oJeFvMAjWihhgAQQD46MUKw&#10;Vknm/6XtpELz6vLw9rMj+dsH96OZf+v4s9u35PSzR3JSoRarvzk5XTlInkc3h2kAM2n/CWRl0uL1&#10;eOgtrfLct2150KjL7UaDMBAbTTdUZj2OAwBQHoR/AIC0vLQqpgtl0yHcvLmAWckiAMztuptGFWYY&#10;fnE0Gv3g+l82xzOx0uZGO1VzvoUAtlacqj6tGrmkdeDG03ag7x0dp3Izv3P3rrQqtPDaXrGV7Cwa&#10;/HU9LzpNOkQ86hEAZmEvo6rNqrgYDuWXx6dRi9cPur1YLV71Z7Qd7D89fSbvn13EagMNVI2Omajl&#10;MLYBAFAOuje/53uEfwCAVMxM96KZf4aRe/gnUQBYzRmAE3YFZhgGYXjn+t9pO5kscjqH6j8AOenG&#10;rNDSKpFOUM52zUcrVvE1bPv5bEN87qN+Xz4+X38mnm6O+us7t8StyI6W13eaqZzPwPdfCP6ednvy&#10;9tMjOUpp3uQhC9rP3cpoI1YVaGinwZ/O71zn2HrY78s7RyfyMIUZoEBZ6Hfymr29rw8AsG00/NPK&#10;vyw6dAEAttPMtErXtzQEdE0r935ietlVLhgrIjRNKhT5+qxfMVO+7tqqhuo/AHnxR8tDvf1x4BCn&#10;sqQIWrX2rNNNfMnaFuxrt2/J3z14Rf50d0d2aRP23K/OL+RyuP68Op2p983Dg9SuV5Ye7Oysde7a&#10;cqgzHD6fD3zSH0TB33sX7VRnZzYsU77cSiesrLpX1pxXWVUaKmtol1aorK+h73e68tOjE6oBsRFq&#10;fJ8CgK0yDHzCPwBAquYmPvpFw7bMQrYbph1E5akKcwDDMKzN+vu0qxddFqAB5Kgfo+2hYxilXxR+&#10;2uut/LvaIuxLNw7l+6/el+/dvSNfJQyMAoF3U2oFem93R/5kzXAta/dr7lqt4ibzRnThwQ9H8uFF&#10;W35+dp5q8Dex77jy5uFhZSors6K3/0Z9+wJArdTTUHmYwSKXbvLQYFEDRqCqtPqPuX8AsD10892Q&#10;DUwAgJRVu99mCVVhDuC8JTwzxWt+Vf3HdlUA+RnE+LKkbTLL/qXqD51uooo1Lwiet2icdlCvyVfG&#10;YeB/euWe/MXhfhQObaMTz5d/Oz1L5Za/efOw1FVrr+/urvy7fhBE4d9o3FL3Fyen0Sy2rDiWEbVX&#10;/e69O1sdAr61vxe1Jt4mOq/v/RWqnZOI5oBetKMQG6iiKoyWAACkQ7/PDZhTDwDIAMNXMqBf1rwM&#10;dspnzUpx8YkvrADKyK5IyPCDx0/lWzcO5e5Oa+nP6hfF0aRSwDRlNBpJ/do8sZbrRKdX9/aiL5dn&#10;/b487vbkcX8g7S3ZZapBwN1WM2rlua63bt2MzuEPGQcYSWm15+0Vw0kN/3rjRQcN/352cppJZdYs&#10;+phoCPjPT4+25nic+EK9LjfqMxszbKxHnW40ry8vGmJfeL68dXiwdUErqq0KnWUAAOvTj9y9lNqh&#10;AwBwHQFgBqyKBoBasafLIusu9+ntr8IsRACbpRdU73V3Hg1efnR8Il/u96MWiVolNYsfhM9fs7Vl&#10;o1Y36qw2DTq/0GxEs+A0+Jumr883m83o9JaIdIaePOl25bNuV468zd51qq1Av3P37tz7M4kyhoBf&#10;3l2tPel0+Kfz/n59fpFb+DehIaBWqz5uX8qjXk8e9QcvXAetELzlOrLnONEx//vLTq7XLwsa/n3l&#10;YK/ytyMJPb5+077M/XJ1xuBPjo7l64cH0nT4+oNqoJkKAGyHge+tvQ4HAMA8fAPOQNl3a85qFTeh&#10;8xcX/XscNWZVAChAL0bl0H7FWmBquKRVetoi8N6McCcYvfh6rZVbk1ltusiup7ppyBcaDblZq0XV&#10;Ydc3aGhA+Ia7L28c7Eev/886XTkeDORhryf9cLO+ikatQM/OozaeaShTCKgB2f0V5hNqBemkLa7O&#10;S3uv4HaJepzr6Rtz/l0rXM/6g0oHgPpYfWmnJa+UuJVsFnSmpIbLRdHXRq1s1dfTbau6RDWxoRIA&#10;Np9u6KxiAQEAoDoIADOgcwCtOUGaY5pSs52XdnTqz3ZLUPJvrxkAags6vqwCKDO/YqGWtkT88cmp&#10;7J5fRBVS0/xrr9fnM2YHaoinAVUUUp2cyi3HlvvNptxtNmdWB04CmEl14KeXl4VU7GTlt5eX8mC3&#10;lUorUClRCPinOkcuYWVj2cK/OIyo1W11y2K06u+13ZbUt3Cz1AcX7dwrS6/Ty//52bl8dXdn6wJY&#10;AABQLvqxaBAw9w8AkK2tCAANkcci8sU8L7Nh29IZDl8o46/btjglX/AxZb1FNar/AJRdp6LzFV7f&#10;eXGxWr8whtcW0z/tLZ+rpW0+j7QK5/wimhl3r16Te82GHNTrM6sDv3LjUB52exs1m+1nz47lb+6l&#10;0wpUxiHgruPIu2fnqZxfUvo4vrYfv5WkHjbD4PPw78OLdjQnLW89f7VjSj+p7Nu2nPvVWDC55Thy&#10;p16Tw3ptK4M/dTEc5jr3bxnd1ND2/K1rwYpq0U2ZbKwEgM3lhcFL3+cAAEjbllQAGrmvOOgO9Zpt&#10;S9/3o6q4hu1ElYFlMRqJr5vor18da43rqLfTJgAEgNRpwPPGwcELZ3u9WlsrG5MGIhrqtSfVgSJy&#10;v+bK/WZDDuuNF6oDNSRsl2jW3bpOfV9+c3wiX7tzK7Xz1ADONc2oWjNvXzs8iH2JusbQ9YbPFxve&#10;P7soLJjprBjgabtyp4TDsTToU3uOHQV9LceWvZQqTavuw3b5WrZGx/2ZyBt7u5WuKsXm8gkAAWBj&#10;aVv7QUU2swEAqo0WoBnSar9R1PbTKt0Q99FodGkYxksrhhpc6lVdZQ+SS/gHoAJOhtWrAPzWzRsv&#10;/V147ZX6Ykb7z6Q+Gwyjk8i5fG1/L5oLqHR+YBnm3KXpg15Pds/P5fX9/dTOVVun/seaKz94/DS3&#10;Voc3HDua7RhHmcI/GR9vOvdklUrMhn7myKmaV6sNb7qO2IYhLcd5HhbZhilNh4/Sy+hs0qOSVl7r&#10;8X/h+/L1G4eEgCgdrdK22GAJABtpuEHdVQAA5caWwoxpKFbCTeoyktHccgFzhZ2mRjQ/kC+nAJC2&#10;P9nZkYNGfem5zpr/t4721Pnt1mob+bj+8uxCPkl57p3OFvzuvTvi5vTm/x9arVg/Nx3+abXoT49O&#10;StGS8ai7WrDcSKl9axyvNRvy+t6ufGF3R27Ua1FVn54I/+L5pOSbB7Ry+hcnp5WbD4vt0PN98Vgk&#10;BoCNotV/BIAAgLwQAOIl9goBoGvbpQw6AeC6ToW+bGmI9EcH8SrUjlOubHw0GDz/b20HWt/Q6pif&#10;np5lEgL+7YP7UXVe1u7v7Cy9hOvhn4YdZZmf93473fs+C+9dtOVpATMSN8WTqdeSsiIERJnpSImu&#10;5wljogBgMxD+AQDyRAC4pUYLvkGakmyR1xi3OQWAKuhdm51XZn9588bc9ojXX6nTDnT64Ug6U6Hi&#10;FxqNytxvSWURAurj9p27d+WLMao3V6Xnvax9ZpnDP3Xi+XKZcvVqFjQEfLRhbXDzcNIf5NYOd12E&#10;gCgznfsbvZZzfAJApenHIiq7AQB5IgDcUouWv62EVR5U/wGoiqBCC2ca7iya7WYZ2b+Fn/Y/r3q6&#10;uaFtQCeyCgG/cee2fPNgP5OWoPuus/DfwyjEHZQ2/Jv40dOjaBZg2f2mfRnNTSQgiu+oX/7qv2mT&#10;ELDPwhxKSF/LNQT0OT4BoLL8MBA+SQIA8kQAWBJBiXZHG4YRuwYwjeq/RdWIAJCmqizqalj01RuH&#10;C3/GNA0xM959cTy1eH+YYSVbWWgI+PH5RerX5rX9vWguYNotQXcdd+6/aaCmC8WjaKGhvOGfjNvy&#10;vnd8XIJrspzOTSQgiu+oAtWd1+nz5J2jE+l65Xy+YLuNxnMBCQEBoJpo/wkAyBsBYDl0hiVblDMX&#10;zAHUBWfXsqRhO9Jya2tX/5Up/ASAMvjT/T2p2cvDoumZrY0V5rcu82Gv//wn9PrcymGmXdHePTuX&#10;Xx+lH0bpXEBtCfonMWb2xWVPVezrW6m2iNNFhYHvS8/3ooViDTF+9OyotOHfxEe9fuzwNSi4je8k&#10;ILqoYLiVJw2eq9RyeZq2Lf3ZySkhIErrKgSs5vMLALaVducIWf8CAOSMALAEwnD0f+T9ESBcsiAz&#10;vag8HfjtuDVpuW60EKytzWj9CaBK2p5X+mur1X9aMRaHNfUi/Eo9mxadZ1NVgHfqm18FqP7Q6crP&#10;nz6TtL+f6/vmmzcP5Xt3bsuutf7s3Ge9vnSGw+h0ORxI1/Oi8G+ys1jnr2mIUZUZbH9oX5bgWsSj&#10;9+k7J2fMBVyg65f/9XYRQkCUXV83erCODACV4YVU/wEA8rctAWA/xs8U5bzre4/zvuxl+0VtwyTw&#10;A4ACfLHZiH2h1tRmjX13fjvIdTztfh5w3GnOn0m4abQi7YePHovnp/9F/aBRl++/el++tr+71vno&#10;TLrfnZ7LUa8ftaTUirSH4zl1vzw+lZ+fnVcm/FPtIJDLmFV1vZJUvkzmAuJl54PqV0gSAqLMRlEr&#10;OY5NAKgKv6KdEQAA1bb5vbyuKthyD9jiGo3kfx+NRv9T2a5XNFsq9iTA9RTdygvA9rjMIMxJ24NW&#10;K/Y56sxWrdLWVjI3MqoAfNjtyVfG8wgP6jWpm4b0w+0oOTjyPPmvT57K39y9LW6MlqxJvXFwEIWq&#10;vzk5lc9WDEt0Jp2eNoUGzjsxwuxeiean6P1/ceTL128cvtCWddv5G1KaNAkB//LWDamnULkLpEkr&#10;vrVTi8EuTQAoNdp/AgCKQgvQYp13vGjBbz/va0HoBmDT3HCdpbeoX/LXPm0LqdVhSdSngqlbzvL7&#10;ICmtyuoMP2/l94VG/ArFTaDz3v7hs8dy3O3KKIMv7Rp2ffveXfmbWzdTaQtadZ90ewtvQVk/v+hx&#10;8pOj46glaL9E4WSRLjaoak5DwF+dnkdzDYGyGfKaAwCl549YgwMAFGMrKgDLqqzVf9hMuiCpLaw6&#10;4xlolzonaryQ5ZqG7GibV9OM2gg2HV4asJm8ku+6/PLuTuLf0TagetJgREPQowzmHJ72e9IaB6z3&#10;mo1oRt420cX/fz46kS/ttOSN/f2oJfZ1uqvXXKP663arKd9vNeWDszP53cVlpVp3punE88UPwpn3&#10;cdn1wjBqCSrtS7lfc+VBqyl7GbXmrYILf7NaE2rI+4uTUyo9UTpeVAVoM6oBAEqM9p8AgKKwyl+c&#10;wqr/yiQcjS61AGKb74OsaOB32h/I2XAoR0Nv+WLyVPs51zDkbq0mr7aahIHYKGVvSbdqWNCw7Wh2&#10;2s16XSSDcO73F5fy6t5e9N83m03Ztc6iysBtoq+hGu487Q/kqwf7slerRYutekgNAl8cy5KRP4pm&#10;5q5D24K+trsnvz05kX9bUg23qU77/SgQXaRT8uNPW7rqSatyX99tbV0QqBuONjHE1hDw16dn8uc3&#10;D0twbYAro6g6OhCbKnIAKCX9SEQXLgBAUUq5vXob+pKWofovi1ZmK1yHZL3usJCGfg/bl/LToxP5&#10;4bPjaLFaFyCTLsLpz+tMox8dn8gvj0+jhTwA2euvWDGjs38c04wC+zzagL6+E39O4abRCssfPDuS&#10;D87Ppet50vO9aJ7H0Pfll0f/P3t3EiPJmeWJ/bm7me9bRHhE7kwySSaruBZZC1k1PdXVqFELA+gw&#10;gA66SaPLQMAA0pwFAdIAuuiklgBdpZYuc9JB0gASetTo6ipVFatYZJPJPUnmvkZ4ePi+mZm78Czc&#10;PCw8PdzNzG35zOz/awQ6k5WZ4VvY8v2/996hHsRuiqvf3tit0fdj+jo3hqO1f2YQkkUU/rx80GjS&#10;zWY7Vu0jDyM0l3IRv6f8fgKIBJUlAADimqD9JwAABEjIrC0ry1SQ0/pA82Q0e5kIUf0nyABilJdt&#10;iBcU9/uDeeh3s9fXd6i7hRe6OAi83e5g9g2Ax+71eo6/gTzb+f9KtezJg7zTPlnwvhTjANDwxWyz&#10;BW+64K/f7tf1DRcDFzdMvFit6hXZcdNSzg5RtZBWlfGmGm4fGYfzKD/H+4PoBoA0ez/3Y1qhC2JS&#10;JhOKaedoAADhhfX6FQAAokHYYjueo8NttArpdBTDwPtOqv/4+fNrwbOe3CDC6ylCFWJYtcdjfQf6&#10;3+8f0Kftjquh3zK3+gN98RLVgADe4QBp5PBnmc8NfFzPplJ0Jet+cfX9wWDeuobPzy+vadEYB3zc&#10;5U0X/GVUpFmpXrOKKwFfr8a6U3ikGDPkoh4C3u92Q1OhuQm+9sI1EYiE24ACAIB4UKUNAABBCkW3&#10;zQiGga8nEwlbK3rHrd3Sx6+FS/MdEgK8hrgMso8rTX63X9dbit33ucUWL15+iBAQwFNHG1TOGOeH&#10;50ruV+gNJ1O62+7Mf/8Sgqml7g0GpGrund2ulEqUc2njT1QMQzx/0pghF1VcFXcrRpVxHx810R0B&#10;hIEFZgAAMU1wfAYAgACFbkUpKmGgZGMxLytJeltU42lylYdbVYAQHrzAxPP4zJUmQeD5gAgBAbxz&#10;OHJeQSbNzoleVQHe7p60KEUV4HI9TaNP64eu/Xt87v9+ueTugwy5cYgDQJq11m67MCtSJHyNwl0J&#10;PjVtEogDvh77ptWK1XMGcSlYYAYAEM5kMiVsFQIAgCCFOkVaFgYa4Zj5ixJ0XoCHe4qcXF/FZ7T8&#10;lJdU/G1aBShKaIoWoNbwQuHvD+r6oqEIEAICeOdww2DAOGecz7sfAHY0jZ50uvPfowpwubvDId1r&#10;tZ381aWulFEFaIhKhcvDXl+AR+EOvhbg1qZ+dyUQBbdudrP1L8Am3KxABwCAzU2mOC4DAECwIrOa&#10;ZISBeVl+5iuZSPz7AjzEU/jxnhXC8X/PzYJN/nPLbFoFKEL7T8Iw5LV4R/3tdkdv9zkW7LXix4PW&#10;VwDua2wYrPMGEz7Cl9Npqsmy64/vc1OwxefdNytl179HFHzUbFHXpSovPmfHqQpQjkHYyaFRFHDL&#10;z98fNjyfQyw6Pi7ieghEoGGhGQBAKDgqAwBA0LCdPECLbUDNwZ9kocIvm5IcP3g7LUghGPqi2kFd&#10;6Fk6aH0F4I3mBnMAeX+HUQV4IedNFeCt5snP/dVyiUouzaaNmt/v112rxrhcKlE63POPLaukzw6u&#10;tcmEWhEJz9xoA8rVd/zvPO719RnB5i+vq9J4g1LcWn6ehTdF3cJrAQLAHEAAALHguAwAAEFzniDB&#10;xrhKg+fYcPDHLT2thH5mXB3IgeHAwa7rOOyuDysO/r7t9gKd82cHVzHs9Ae0l8+F+FUHEMumc3xS&#10;CT7Ga/rPZc6D48nNTkcP/oxq9B9sV+k3B+7NvYsKfR7g4SG9vbe78TPic/4LhTx9bZrDGFVSIvzX&#10;KFIiQaoLlfsc8KnTCQ1VjUaaRgNtQgNN0z9bVn6uuXXs98ol2s5mNn4sZhw4irxBKQjcAvX8OKtX&#10;XwMEZTKdEh96YrJfBABAeBMEgAAAEDAEgAEyAjy7wZ8Z/12OXeyEgLxYK0oLUDgRtuDP7OtOl7az&#10;WZLOaFkLAPZ0lDHtUt7xqzYxjZp/qVhwvUpnOJnSV40jeq22o/9+J5+nF3I9ur1B5WJU3R0M6XKv&#10;T7sF5++n4VqlRLd7feFaQrvt3BmvlTY7PzbGYszDPQtXxBZSKXqypsKP23tzQFdYuA50c94vX1P8&#10;Q7NFV7JZulYuuXKe5srCL0yzQOHE7U6P3tpBAAjB4mOllMJmTwCAoE15UwbeBQAACBjuDAK2Sfhn&#10;4H+jIKctzQRMbNg6FNw11DS9hdZvnh7oC/RhDP9o1vrqfheLgQBuyW94nDa3muFw3ovWkd/0+tQ0&#10;tRh8vbaDVqBn0OelutAKNCPJdMHlSi7RbMuSPlsyzF6rlMlqzsbnfQ78zF9e4Oq0jxtHG8+p4+sW&#10;8xxQOI3fPzdauwJsAnMAAQDEoKH6DwAABIAAMCK4mjAvy/pXOpWiZetO3Go0L6f1PwvB4cUzbp31&#10;p3qDfntwqLfQikI1Bz8Pfm4AsLnshgHI1HRM4YqfskeByof1w/mNLW9CeW9vl7I4xzyD2zV+13Rn&#10;XurzpZKrj0005zJnz63UZp9rr0IyN9Rkic6XikI+tpaqbhwCfnbUinwF6qa4ChAgSJg3BQAgBg3X&#10;TAAAIAAEgBHDC7C8c76YyVAxnZmHglwhWEiLF/6lYzKLkGf4mEM/bp3VcjC7UXT3sOgFsDGu1qvm&#10;zg5B1uH7zMnCzaZXgUlH0+iz+snsv0Japh/vbHvyvcLuy26Xmi60SK1mM1ST5ci+TudCPk/29e3j&#10;z39FFrMN5CYh4P2IXru4DVWAELTFawAAAAgGNmQAAIAIEABGGHd840CQv0St+tNnGIa81dcyXAnH&#10;M/1uNtv0u/06/f6wEdnQz4xbjKEKEGAz3ytvVj00WWj9xRsQvMRz/x60T1oC8jzA97a3UAm4xI2j&#10;o43/DZ7he8WFeYIishJ+ixysXMyk9YCWBA8ynYSA/Lrf7PU9fVxR8qSPeagQLLSdAwAIFndkwYYM&#10;AAAQAYbBQeD0EJDn4IQ0HOPFdQ69eopCjbFCbVWNdXssrnR8oRztFnUAdnCowXPb+PjQWROQv1zI&#10;03Ol8kav72Krma4P7RL/dNQiKZGctz7k//+PMxl6f/9g7XOOk4ai0pNOd+MWkZdLRfoqxHNjz3J1&#10;TWg2Efz5vlXbmf9a9BlcHALeanfoenX98YaDws+amPtnB2+Iek4rUBZzUSEgfC2ATx8AQHBQ/QcA&#10;AKJAAAhCEDkE5HBvPFvAbo2OKw94IV+ZTtEKa4kHgyFdKRb1uWMAcccVQe/s7pKUOi64H6kqtUdj&#10;6ihjGqga9WbHkFo2QyU5TbsuVHZNFwLAkU8B3PuNI3pvFv7RrB3oLy9f1AOvz1ttBIEz/FpsGgBy&#10;Zf/VfJa+6karImsnk1n5v4u8jPJqqai3YDd83GgG/ZDW4pCKmrQ2BLzf7UYubPYDNkRBkPQNEwig&#10;AQACM8a9DwAACAIBIAgjyBCQQz5elG+OFRrwr2NexbcJft0e93p0ZcMFbgC7OJgXxbYs0ZtbW8+0&#10;M+SAYJe/yLsWjou7Tf18XTgEfFPT6Fq1Mv9vHHbd6/UQAM7w63Cr2aRr1epG/86FQjFSASBXytby&#10;638unMyu8xq3u33R9Jnnlrhh+bxzCFjty7R3RvUlt/681R/4/riigDdEIQCEoCx2AwAAAP+o2gTt&#10;PwEAQBgIAEEofoeAvLB1u9Ojug8t8uLkTn9AFwoFVAFCbL1T26FiOh3I01+82Wz7vKniRquth5DX&#10;t7f03/Mcokcjcee2BeGrdldv9WpUhjpRkGW6ks0eV3FFAM++tPJ69AQ8X18vlfSqTJp93j9rhatd&#10;5qftDr1B9EwIyGHrJ0etwB5X2PGGKJ4HfVa4CuAlvhbgy4EELsUBAHzFx96hivUlAAAQh/OVJwCP&#10;cAhYkNOU9PCOlSv+Pjk8og8aTYR/HjCqAAH8pAiyy5Ln+AUW/i1UR/ECfhDVzHumSq6DXrTaVLqB&#10;35N7nc1CIg7LtjKyKE9pY5eK66vGRbxoLaVSpype77Y7NBSwSnEdDgH3Fyr9vmm10A1hQ4ejUagf&#10;P4TbRPBZpAAAUcMbwfrKmHD1BAAAIkEACEJKJhOUl9MkJ93/iPIC1wf1BoI/j3EVoIit2iC6RJnJ&#10;mZOCm7mzuNjXD2D3Kc89rGZPZrl9HrJqKL/caHX0mZCb2MtFo7KIQ3Pz/LyzyALOs3qtcjI/j9/P&#10;GyH+vHMI2FeOP5M8vw6Vu5vj1xDXQhAUtAEFAPAWH2ZVTdOvAXvjMfUVBa0/AQBAOAgAQVhcAJiV&#10;ZcpaWBS06mazrS9wYUe791AFCH4SaYG1FeAswsW9/q0AFvDfqu3Mf/2k08XsvxW+bW7WXpHPjzU5&#10;/FWAVoNMbrOZEKifHYfd503zbr9qHAX6eNzwYeOIbrc79EWnG/rnIopGRNr0QvhMJqgABADwAlf6&#10;DRWFuuORPr5mrGkI/gAAQFgIAEF48qwl6KY4/IvKrKSwuLPQTgzAK0FUup3l7mBInx3U9eHvflMX&#10;FvsGPj+GNyvlU5VcqP5b7Zten7pj5yFtKpmiPVO1ZVjtFvKWH/kL5ZIwz/J6tTr/dXM4otuD8F9j&#10;8OadWzh3uwptQCEoqAAEAHDXcYtPRf9SsMkCAABCAgEghAK3BM1tUAnIbT8R/vmPFxIXZwoBeKGn&#10;iNH+0/Btf0C/ffJ04xaPdi3u9m/7+P1rsnRqFtqtZgvVfxZ8s0EVIBfD1XJZHx+t+67afPzcGeBl&#10;G4GhV17IZU+1ur3ZbAb+mEBMaKUKQUE1CgCAO6bTqV7xx8GfhuAPAABCBgEghIaUSlHawfwfnmfD&#10;bT8hGN920QYUvNcRLABkfpM4kgAAIABJREFUR6pKf/voCT316WeAb0wXl/r8nIv4dq02/zUHnzc7&#10;OO5awRWjmwTFpXSach7My/XLBQdzDF+qVigdcCvQ721vzX/NrW4R8sAq7Q0qfQE2gYVqAIDNKJqm&#10;z/dDxR8AAIQVAkAIFW4tJ9tc6PwCLegCNZhMUAUInvOz0s0OroL9/WGD/vRkXx8Q76XFnf5+Ljhz&#10;RVYhfTKL7pP6IQ0Fmssoujst52FpMpGgCyFuA9rX7P/s8rXAS8WCJ4/HildLRbS6BVtEq1KH+EAV&#10;IACAM3z45Kq/oao+s8kSAAAgTBAAQuhkJFlf8LTica/vawUMLIcqQPDSUNOE/zl/MBrR3zx8rLfF&#10;9MrirJ+h6l/7zefL5fmvUQ1l33c958fIZCJJOyEOAB843CCy66By0A3ZZIJeRKtbsEnEKnWIBwSA&#10;AAD2TSZT6iuo+gMAgGhAAAihw9lfXpZpXQSoTqYIngTBVYCN4SjuLwN4pB2SsImrAW+02vT3Dx9T&#10;c+D+TFJ14Qa152Moaq7+QzWUffzZ4ODUCT4nVjPhDQAbikqqZn9xJS9LVNlgNrBT10slSs06EXBr&#10;PbS6BStErVKH6FvcHAQAAKsZ4R82UAAAQFQgAIRQSiQSlJfTKx/6415PX1QFMdzv9fFOgCceexCm&#10;eYlnA/5q/4A+rx86Cj7OMlkIANs+VpyYZwzVTGEgWLdJkMTnxCDCMLccDe3/DPNzPpdZfR3gtlIq&#10;RddM1X/fNVtodQuWoBsFBGXx2gAAAM5mhH+4ugMAgChBAAihlUwmKHfGgidX/93B3Dmh1BXF15lk&#10;EA/c/pM/W2H0Ta9Pf/PwkePKLzO+WV28UfXzdTkwBfyv13b0NolgD1fCdR0eI6VkksohDgA7irPn&#10;XZD9DZt/sF2d/3qkqvSFCz+7EB9DtIqFAExnc6wAAGA1hH8AABBVCAAh1FLJ1NKHfzAYoPpPQLc7&#10;aMkK7roX8s8UH6fubTD/zTCZLlT/+Ry2c9tPowqQ2yP+eGfb1+8fFXfbzqoA+WIulwrvJV3dQYvo&#10;6XRKko9B88VMmnby+fnvv2oc+fa9IRrGCAAhIIvXCAAAcBovHSH8AwCAqEIACKGmTZYvptxGu0kh&#10;cUVS38e2hBBtXE1x30HrQNE8cmGG4eKMn57PP2cdTdPbIRo4KHm5kF/312ABV4U6aQurtwD1uR2m&#10;m/hnwM7z5h3ais9hyvXqSfVfczii2yFrPWxFJonbAoAowhwrAIDVBqqC8A8AACILd/oQauqSuRb7&#10;/QENMO9CWA8QzoJLwl7956bFY2EzgHa73A7xsH/y8/297S19ZhrY86hrv60kV12mQ/5a3+u0Lf05&#10;rvwzFmlUn+bvcZhdzWbmv7/ZbPryff02wrWTp1oubPYAcAIBIADA2bhCX8M1EAAARBgCQAgtvpdV&#10;llyo3cPsP6FxxRbm4MCmuMVlFKr/3MDHwsXFvaOAKm0/OGycagX63t5uII8jzL5xOFcuF/IA8Ear&#10;Q/3xs3MrOfDj6kCeudcbj/U5ifx55/MIt571w0vVyvy78MxON6p2AQD8stglAAAAjvF15lhFhyIA&#10;AIg2BIAQWsvaf3Io0MIFnPBQuQWb4Kqfz5r+LPyHweJsHw5GgqqCHk6m9OH+wfz3hbRMP9qqrPw7&#10;cBq3Ux05OI8lk0mqyXKoX83PGg3qjEanvjjw44o/3p1tBN2N4Yg+O2r5Muv3zUqZMpKk/5rDbb9C&#10;RwAAt0xQ2QIAsBRfX2KLBAAARJ2EdxjCaln7z9sIlkKBK7euTUokJRNxfynAgVvtTuTa/HLIUUw7&#10;m+G2uLM/6DmbXB31oN2my+Wy/nv+/4/6A1RN2XA0GNL5UtH230uH/Jiqf0aOmrSTyVBWOqlo5NC/&#10;pyjUGCv6LFm/ZJMJulouzb/b3XZHD2gBAMJkOusWkMBlNwDAHB8Xx7iuAwCAGEAACKG0rP0nV//5&#10;uTAIm3nc69EVBwvcEG884zOKrT+5xaHjv7twLGwFMP9v0Z+OWrSVzekVgOyHe7vUePhIrxCE9Q5H&#10;I0cBYJEr1UIetHIIKEpY/HqlrLeypVn1381OJ/DHBOGl2qhY5Zme/KVNpjSczbwE2AR3C0gl0PwH&#10;AMCgLukoBQAAEEW4C4BQWtb+E9V/4XKnP9CrOgCs4pD/0zYW4BcttvZqB1wBaHh//+D0PMBdzAO0&#10;6lCAEDfuLmbS8ypW9lXjCAE2bMTq/ONkIqG3nU0kEiSlkpSX04TCLdjUFHMAAQBO0dAeGQAAYgIB&#10;IITSYsULzwNC9V+48OwmrgIEsILbWn5y1MJrtWAymT5TGSLKsZBbJXJoYqhmM/o8NVivoai2q0Kx&#10;iOGu17a35/9eb6zQN71+NJ4YBKYoWWu8kl34c8lkYj6HEsApnCEAAE5bHKMAAAAQVQgAIXQW239y&#10;FdnnrTbeyBC6P4heK0dwH/+Mf9g40kNjOI1bepm1Basc49DkSac7//21akWvrIL1uqgCDMzLhfy8&#10;fS37h3o9dq8BBIOrpY22s2ZyKqVXBgI4tWx2OgBAXPFt5QT3lgAAEBMIACF0Ftt/ftNqIRgIqcFk&#10;os90AzgLh38fI/w70+LO1Z4g7T/NPm429Qoqw1u1HcomsZC9TmNkf4PEYINZknDieVPrTw6w6wL+&#10;XEE0pZeEf4ZMKoV3HRxDC1AAgBPonAEAAHGCABBCx7yDlVt/PhqhSiLMvu2iDSgsZ4R/LTX6i+/F&#10;tLOquMUd/U0Bq8Z4bhpXUBk32tzK7gfVauCPS3T14cjyI5zMZtMNLM4Yg7PVZOlU9R86DIBfEnoF&#10;4Nkhn4QqQNgAKl0AAE5oUwSAAAAQHwgAIVTM7T/R+jMaUAUIy8Qp/NuWJZJS9k/HvJt/cUHvSNBK&#10;Ja6g+q55MsPxfKlIJVSzrFQfW5/l+OwkSHDq+WJh/jcP+319liWAH7jN57p8L43jJmwAVYAAAMei&#10;1BY5MWshjk1CAABwFgSAECrm9p9o/RkdjzELEEziFP6xc5mso7+nTU4f/4aapgfqovqi06WR6T29&#10;ks8J+1hFwOe3kc2fAQXnxI3t5vPzf+IJNqeAiypr5p+mEutvy6QVFYIA66AKEADguHNGlI6HOVmm&#10;vP6VRggIAABLIQCEUDF2aqH1Z7TUFYXaArYuBP/FLfxj29mMo7+32LqmH4I5ZXfbnfmv90xBCyx3&#10;ZHFzhFHVEaefGy/wbEpuUWu4P0AACP5I6C0+19+W8boeqgDBqcW5wQAAcaRMotPdgSv/UrP5wXyN&#10;gHnBAACwDAJACI3plDRu/4nWn9F0u4NZgHEXx/CPbWWdVQAutq5phSBEF3FGocj6mrWfBUwxcce2&#10;fDL7rzdW9PmVAH6QbSzYWakUBFgGLUABAIiUCLV3TydPXxNgXjAAACyDO0gIDW2i6asjaP0ZTVwF&#10;OMSspdiKa/jnfP7fs628Dm3MjINw2HbYHhacqZnC+M5ohFcRfGMn1ONzhhtLe4nZTEEsFMYHKgAB&#10;IO5UbRKpydmpJa3B0SkAAAAWIQCE0OBqF7T+jLZ7qAKMpbiGf+yywzl42kL1H7+GYXj9qumTGVha&#10;hNrveKWasxYATiYTtFF2WR8bUsAnVtt/mtmpGFyGvyfPCuKWt5v+WxAeqAAEgLhTI3T/wRt4lu3h&#10;kZJY5gUAgNNwZoCwGA1UDa0/I+7+cIgqwJiJc/iXTiTouVLZ0d9dnP8XhvCH56tdLZfmvz8cosJq&#10;Fa4OtQotQAHEVzZtgDBzEsBt2gY0K8mUTKLyL24WOwcAAMQJHwKVSXSums8K+hKJBKr7AQDgFASA&#10;EAraZLKP1p/x8LjXj/tLEBtxDv/YO1tVR+0/KaTz/35QrerVJjSrYLzVQ8XvKudstP/kqo6his0T&#10;AGHkJMxLbbC7Pyudbj29eD6BaJtgtikAxFTUuo8kVoR8qAIEAAAznBUgFB53exW0/oyHB4OhHgxB&#10;tHGlZ5zDP67uOl8qOvq7YZz/99721qnne7fdoSF+zlfazmYs/1n+PIxQPQ0QOk7af5K+6EeOdvfz&#10;XKDFikO0hYwXVAECQFxF7Vp51UTgTTsFAABAtOCsAMJTtUnnRrNlqU8ePtDhx1Wej1EZFGl9RaUP&#10;6o3Yhn/c+vOd2o7jvx+2+X+L4V9zOKIbaOe8VjmzvF3gImPxfqChigcgbDaZv2d3dz8HhunUs62F&#10;EQjFy4TwfgNA/PD1ctTOd6v2AW3SKQAAAKIHZwUQ3kcHByOrrT+x/BkNd/qDuL8EkcXh34eNI1vt&#10;fKN2onq9UqbiGbOgrFhcvBN5/t+rpeKp8K83Vuj9g4NAH1NYGO1S15nMA0BUALopjflo4KLcGQtx&#10;ctJ5AGhndz9/mvOy/Mxi4eKGEoi+Cd5zAIihccyuk512CgAAgGhCAAhCO+j16dFoXLPyGCVc4EQG&#10;h0P7CAEjhyvV7IZ//HMdpaWqlwt5eq5iqaD5TGGZ/1eTJbq+vTX/PYd/v3n6FK0/LbhosfqPTBWA&#10;Cqp4NtYx/SwV09ZbsAKsU1hS6ccLc8kNgmY7u/uzkrx0VpCG40bs4D0HgDiK4rzbddcBmAMIAAAG&#10;nBFAWKo2oQ8OG5buUvmDrOKGNlK+7aINaJRw+PexzfCvIkmROknx3L9XtrYs/MnVFis22oqY7T+/&#10;X63Mfz1SVYR/NlRk6wGg8WmIa0tdN3VMr2HVxgxGACcyG7T/JBu7+7OSdOacQVSDxQ9XjeOWCQDi&#10;ZDKJXvtPK1ABCAAABgSAIKzvmi0OCyxdteDiJnoGkwmqACOEwz87AQWHf7lU0lZgKLJSKkU/O3fu&#10;zEVYq5a1a6sripDPvJrNzn/9Sf0Q4Z8NOcl6MMAVgCpeW1fUFfXUzxhXsQJ4ga9bpQ0DQLKwuz+d&#10;Sq2cMxjFighYbzLF+w4A8aFM4tkmH2tkAABgQAAIQmoOhvRlt2vpoXFbJVT/RdPjwTDuL0Ek3Gy2&#10;bYd/e5k0PRmJO9vOrje3qhuHf7SkdZfI8//MbWnGWGS25Vwhb/mP82eir4oZAodRc3hy3tkzhdgA&#10;m1icKZlJuRMur1rc42PwqlmiXBGBq+d4QhtQAIiTuG52sdMqHAAAog1nBBAOt/788LBh6WHxfLBe&#10;zAY6xwlXNokccMB6jeGI7g+tB7kc/l3KZembXj9Sr+7ApfaMz8z/EzgkPeyfvIdv12qU3WDWVZxw&#10;teiqRftFqAB0V2t8EqaWZTkaTwoCVzT9THNVnhsbQlgqsfzf4WAwJ63+/GqoAostVH4CQFxEuf3n&#10;xML1P6oAAQCAEACCiLj1Z8diqFdwaQEFxPUwYkFQnHAo8XmrbfkZG+HfFx1r1b9h0nGpTefivKbG&#10;WNzKr+/anfmvC2mZ/uLCebRUtOC8jdlzHP7xokZP0DawYVQ3bVjYyqECENyVthnwr5NMJp5Z3OPf&#10;5+U0rVvzW9ZSGuIBsx8BIC7UCG92sVLHn0AACAAQe4QAEERjp/VnJZWilorqv6h7NBrTEFWeofS4&#10;17M8w4/Dv1fKJfq224vka/FkONr43+CwZ/HVFHX+H81+dj+vH85/z4vePz1/jl4tFQN9XKLby+Us&#10;P0JjAb/rUoUpHH9uDfyZLbkwpw0gnUxSMZ12NfwzZEyfUQ4YrYR/pM9EQggUV1MEwAAQE0qE1xGs&#10;3GavmxUMAADxgLMBCMNu688Bblxj414nmqFQ1N3pDyw9QyP8+/ioaTkwDBurVc2rLC7W9RXxQx9u&#10;5WoOAXkWxfXtLfrFuT1UA55hy8bcOWOOU13gStAw6plez1oabUBhc5VMxrNd+FIqRTlJorws6wGj&#10;lW/D19wQb5gDCABRx4e5qLb/ZBMrFYC+PBIAABAdAkAQht3Wn1ENCuBZPEMOVYDhwrP/rPyMphMJ&#10;erFUiHT4Z+AK500sLta1QjIfk0PA/+/RYxqZqtSq2Qz92cUL9N72FmYDmmzLkq3ZYDzHiYNgnA/d&#10;dTQ82bywY6MlK8BZZI934HMImLLxPTD/D6JcFQMAQDGodLZyHMcMQAAAIASAIIrueGy99ackofVn&#10;DB1YrCYDMdQttrz8XrlE33WstwoNs+GGbRoXA8BOCCoADXVFpb97/IQetE/PhDxfKtK/d+kivVkp&#10;IwjksCmdtvxnefA/72oOSxAcJi1TBWAxjQAQogfhD/D5Y4rNIwAQYVHf7ILjOAAAWIUAEITwkalF&#10;3Cp6608sWsQSt5NUJ7jADQsrP6eXMhm62+tTKybzy/rahgHgwi7Wdshet+FkSn86atEfnzw91WKR&#10;q1auVSsIAjkAzFgPm5TJ8c9YEwGg68wzO6uoAAQXFG2E+17j9p+4mgLCHEAAiLg4tDpedxxHBSAA&#10;ABACQBDBrWaTGhYrWcpSCq3OYorf94MBqgDDwko41de02IR/ZKMqcpnJkvA7rK/do9GY/t3jJ/ps&#10;QHNbUASBRFnJ+lxEdXbDj/l/7uN25ObP5sWMOOENhJOd1r5eUyfYSAfHVASAABBhcdjksO4ZejV/&#10;GAAAwgUBIASKF9i+altr/bklSZaDQoim270+3tmQsBLUD2O28LTJ811sYdOOQNUXzwb8vx8+plvN&#10;1qkbdHMQyDMCS6lUoI9TREb7T6uzNsG+rulnrCpQ9RaEj0jHMG4VpiD0gRn+LOAUAgBRtGzzJAAA&#10;QFwhAIRAfVI/tLR4ya0/e2j9GXuDyYT2MQswFCoWKpkKMQt2NtnAMFk4TrZG0Wn7eKPVpn/38JEe&#10;BC5WBPKMwF9ePg4Ca7L16rioM9p/blJVCqsdml7bHbQBhQ2UJHHOdQj/YJGGilAAiKBJxOf/GbCg&#10;CwAAVuB8AYE56PX1VnBWbMuS8FUO/Bh/sbdLL+SylEarBc/cQwAYCrKFn4EBFiItW2zT1Y1Y61Se&#10;D8hBIFcELrYGZRwE/tnFC/SLc3v6MTbujM/D0xECQK+YZytWs/jMgXNyUpzbLQWb6WAB2oACQBTF&#10;4ciW0DdMolMKAACsh+30EAhVm9AHhw1L35pbf+4LPuPo5UKeXqvt6L+uZLN0edCnG0etWM038wu/&#10;ptz+sIyWbELbTstUV1b/3KKq17rFCsCjCLdD5tag/MXH1ZeqFcqYqkmr2QxVs7v0PVWlb5stuj8Y&#10;6OFhVAwtnDO4XSraf3rPvEGJq1G5jWMHxyxwoJKWhXjZVE175lwCgAAQAKJoGoPzXVqSaN2eW7RC&#10;BQAAQgUgBOW7ZsvywqWcFLuazhz+kT5omaiUydAPtrcoJ9Cu7yj5rmNtbiQEZ8dixUzcfkKag6Ht&#10;v7M4wF6dTGNRPWnMCPzjk6fUXGh1yaEgH3d5TuCblXJk5gQeWqjoMyp40P7Te+bP3Xm0AQWH8ikx&#10;9luOEGDDEtMl1xkAAGGnRTwATCYSlLZw/zMlBIAAAIAKQAhAdzymL7vWApwr2QzdF3SRk9t8vrNV&#10;1VvTLUolEiQlE/R6tUwfNJpBP9TI4VlqQ02jbMxmyIVJXpb0AHxdUIUlp/UWb2Db4+jM/7OCK7Ee&#10;Pd3XQ77XKuVTx1yuzLpWrehfTzpdutfrWW4tLaLDNe8t72bmGV58/Ls/tB8mg3N6FVcPLyDYV8wE&#10;37EA1X+wCl9n4IoaACAceHt8TrLWXQDnfgAAIFQAQhA+qh9a+q4cHrRVMXcrX8yk6ZcXzy8N/8y4&#10;TeX1Qt7vhxcL9zpYiRXdS8VC3F8CV0wWQtTemtaqUcXtF99vHNH/c/8B3Wq2nqlY4OPxT86f0+cE&#10;vhzS4y5vbuAW2WdRZs/5ALNQPcezJqumqr++oNcjIL6iAC3LUf0Hq6ANKABAeGQliZIWu2QhAAQA&#10;AEIACH6712rrC5xWXMxmhJuhp1f9VSv6IrN5LtWilKn1Z0WAnd9RxNUvQyxoCW07m0Ub3AVOqvcW&#10;KwAbgs9E9RrP/LvRatP/df8hfV4/pNHCeYJDG24P+k8vXQhlEMgtspfhj8F49lzvO2glC9ZluYLf&#10;1NqbW4F+gdbT4MBFVP9BCCxuNAIACLuotjaWk0mSbHRBwgYPAAAgtAAFP3FVw2ettqXveCmTEW6B&#10;kxdx3qrtrAz+DOah01Z6s4MzXAVzZU0VJgSH2+ByFeCn7Q7ehRl1av8mLMGDRU3HlLZgGyOCxHMC&#10;+YuPzy+WS7STPwn8jDmBL1Ur9FXjiG6HJDTjFtnPV0rPnGuUiaZP8djvD2IxAzJIP97Znm/k4QWk&#10;Dy12LgBYVJGDDQD51IHqP1hnOrt30a83AATAm7sGC5uGpVRSiIpqCAeekRe1zS8J/f7GWutPmh3X&#10;sQEIAAAIASD46eujIxpbuADhKru8lKLxSIyLFX48r1fK9FylbPnvmC+0MKfOO3f6A7pQKOhBE4hp&#10;L5+jXLeHwGIDPFPUWL7lqlcrx9G40ecEHhxSKdV8Zk4gB2lv7e3SuU5XbyEaBl8cHtHb53bnj9Rc&#10;/fcY1X+e4taf5iCZKzI7CFDAoXP5XKAvHW8cwOIfWMGfkxQCQAgAh31Pe306HI30Lhfrzrl8b15L&#10;y/oGC57Py3NWEQzCosUNlFGQliSyc5iOahUkAADYhwAQfNEcDPUqDSu4YkiUVlt2qv7MsNbiDw5C&#10;DgYcAmLOoshQBXhi4GCOWNJ0pzdGELGSMScw22zS9VKJrpZL80ouDgXfIwpFCHh3OKSrgwFt547D&#10;A6P6j1vI1mM6A9IPaP0ZH1dzWbrrcZjOi9TVXDaw19S8cQBgHT0AxKsEPuHOQI+6XbrT61keD2Lg&#10;+z9949fopK0+H2+v5nO0l8vRVjarVwsCRElCb/9p7yiN9p8AAGBAAAi+uHFkbcF1Ly3rYU5zfPqi&#10;3m9Oqv4MvOCimdr8qROkgV663esjABQcVwGmO11UrhFRz8FibBI78m0z5gTe7vboh7UdfS4ghSwE&#10;fP/gkP7xuV0qpjPzRfzbnV7gjyvK0PozHl4rl+jlrSq9oU307hRWN6jZdTXg6r+xppJXZ10+KyVn&#10;PytoMRYNeAfBDxz83eu06au2u/cF/G8ZbeEZz4DmMHAX94ixxWeoKG2blFMpW9V/pG8gRAAIAADH&#10;EACC5+612pZ39r25s60naDuZTGABoJOqPz30m0z04E/RtFM30X0V1Rpe4taSPBNrL+CFNljtci5L&#10;t/qD2L9KHUcVgCe7mMtocWQLVwT+6uk+vbe9NW8Lyv//VUURvrKLF7N+8/SA3q1t67NkUf3nLT73&#10;o/Vn9OWSSbpULOjPkytEXptVfHoRAnIFclD4mtSLinFee8xKEkkL7e2Pr4M1vdoAC47hxO8d5paD&#10;l7gj0IeHDV/OrUYYWDpq0gvFPD1XKqMqMGb0TSoROh+lEvY+v2j/CQAAZrgKAk/xLr/PWm1L3+L7&#10;xaLevz8vp6nGc8OS/n48S6kU/WJvl35y/pzl8I+f31BRqDse0UBV9MWWxb2MPZttTcC+ewiWhHcu&#10;h4CWZoGUXbzb01wFWLHZkhiOK/64naPh+vYW1WTxX0cOAf9Qb1BfUVH95yFu/fkWWn/GwoVZNbAZ&#10;h4C8ScBN27IU6EyqkQcL7HweKqQzz4R/NDtP8X/PyrL+vPk6GrXrAGC41WzSr/YPfN9Yw9/vRqtD&#10;//bBQ/q8fqiHkBAPyYidhewG2Boq8wEAwAQBIHiKWytZae/BLTdfrFb0XyeTCapkMvSDraovbw4H&#10;f7zw88vLF9fOauE2R6qm6cPKu6Pj0G/ZTmeu1Ljd7tDv9utYRPRBS1X11xzElZcl30N9UTlZfEiZ&#10;AsAyAkBH3j840I/dhrdrtVA8bj6Hftg4QvWfh3hepHnjD1p/RlfhjOMnVwbzJrC0Sy2X+TMVFL5O&#10;dXvnv5xM6hv0rLw8iURCryQrZjKUkyS0sQ6JKRaLwSMcvHEIFzSuCOQQ8m8fPNI7FI0wIzXSUsno&#10;nHtSDu6hMf8PAADMsIoInjjo9Wl/MLDcUumdreozu5rOFQv0pqp4dsPAu7N5gcZoC7cM3wwft/ac&#10;6hdRq2acNIYjqg9HdH+InYVB4OqYt3bQHlFkXHmBNqBEQydzAE1tbHJoYeQIzwX8pH6oV3mzQlqm&#10;NytlfVag6MI6P5ND/4HgCxC8CejabAMS6VUKaP0ZZVnp7BaHvAns5+f36NdP9jf6mePP1KprS6+5&#10;Xf3HYZ6dtvhmXBXIX/rmOU3DrECB4b0BL3D459WcVaf4HP9Rs0XUbNHVXJYu5HJUy+fRIjRieDMK&#10;b0CJwrEt5WAjDTZ1AACAGQJAcI0R+t3tD2wtnPDcnbMWSq5Vq7Sdybo6L4CHgvNcltxsMcO8S5qD&#10;Pj30m05pMpmsHIg/1DRqj8bUHCtUH4+FX+SMOq6O4fcki/klwjqr8iJu+pqDANDUxqaSSRMJtpgS&#10;Fjxb9kG7TZfLZf0R87ngdreHwMcD3Kp2Jy0LH/r/YPuk2wBXA4QhEAbvcPvKv7x0ker9Pj3ma1oH&#10;Fds8byoo3JrercVOXjjleX9OKg8WIQgEiJ+vD4+EC/8W8TFeP843jhAGRpCUTHoyD9dvTgJAnGcB&#10;AMAMq7Gwke54TA87Pfqu13O8W/rVNXNXeEc2t+d80unqC+dcZddRNVsLtlzt93yhQBeLBT3U40W+&#10;vs12agj8xHev06Pr1XLcXwZhraq8iBM+hl2z+XzNbWzykhz3l3AjPJf2QrGoL2rz12uVsj4jENyz&#10;JUn05vYW/VHwVpq8AWknfxLWfILWnzCbs8Mb0/jrQqdr+/hwu9vXN7AFYfXWNWv4uJhOJpfO+tuU&#10;EQTyguxYVV14tAAgIt4Y/GV3szEYfP+eNW1A4E1cXjKHgcbawXYuG+g8V9iMnExFIwBM2jsfI/sD&#10;AIBFCADBNiP0ezAYbFw18f1i0fJFtVElaF4451la3E6Pg8HW+Hgen3FzwC2YLudy9HylpLcv4ou/&#10;wZLWe+pkSn312TCwNRrTQJvQgIM/VQ1tC7Y44farz2kFVAEKaqiiyorVx/ZnuSVMOz+lZEKfU4Vj&#10;kjPcCvSrxhG9VtvR/z6fWy72ep4vLMUFn3vfqW3rz1b0jTLXTSFNczjCZwCewceH93iGqI0QkK+N&#10;+Vo5iEVjJ1UCXOnmnQnEAAAgAElEQVTHf4+DP66WSPgws4+vy3lhVplomMMlEO6C4sf7D9HGx78P&#10;Dhu2n6NRgVfMpFceP/n+n2e/H45G9Hg48uR6uKGo1Ji1CdXbOmcztJPJoDowZJLJ8LcB5Rbcdg/L&#10;kyk2qgMAwGkIAMESN0M/Ay9gv2iau+MEVwcuwzewk1krT57dx49/EQd/B4MB3e71Uc0XIQf9AV0J&#10;cPYOnI1v1OF4nhu3abO7gMCLs0bL4rIk6W1vwRluSXWpWKRqNqP//de2t+nR4yd4NTfE5/V392r6&#10;YsuR4PNwufrPeP/ZzWYz0McD4jJCwI+OmpYXmu+2O/NNBn7i8wQvnPO54qwr26RpU4kb7T2d4odw&#10;HAQm9Q16Gq7FA8f3Tk5CZAADV/5x+GcnlOPgjzsCWZ01yvf//PUcEb3t0TqFGf+bnV7/uJ3prDrw&#10;XCZLlbRMW7ms4xmp4A8+zziZvy4CfuxpBxubk4mk3sJ7MlsLQztQAADA1QqciXfkPu316U6vp++C&#10;c9s7W1XXdtDxooER9lmZ3cch0R2bswohHPh9vVAo6FVSIAYO22+1O6iuMeHFirM2MJxFMgWA22kZ&#10;AeCGPms06M8uXtD/kUJapjcrZcx/2wCHfz8/v6eHD3ZbbAcB1X9gB4eAv8xl9eviL9ptvZJ4FZ6H&#10;/YqDjR5u4HDPi/adXj7evCyTommhXaQFANLHddiplubrhh/vbNNuYbO5qXzd8cpOml6hLT2AfNDr&#10;OZrfapVeHaictDflCkG+LucKwXI6bfv6HrwlBbjRxS6jIj/JFfmJpF7B6ATv45Bn1wHGVjdtFgQi&#10;FAQAiCcEgHCK16GfgXfen9+wSouvWcaauravOwd+/Ge4pWdXVbHIF3Ec6nJl54UNbyZhcxz8Pe71&#10;ELYv0RgNbS8QJOnkJrAgYw7gpuqKSg/abbpcPp4berVcotvdnie7x6POHP6FwWL1H4fBEB9Th+cj&#10;rvJ4rlLW5+OtW+Tmc16939/4WjdOeLEylUhSXxljNiBAyDgJ/7y4buAwkb9eVVV62O3SV+2u5/cg&#10;eoXgQDsVOnKV4E46TSVZRigYMN5kInobUL6+kBdacJtH3SjalFrK8RrWcDJZu07H17mkz0BM6pWq&#10;HCby55B/3jJSCqEgAEAMIQAEvRUdL1Lc7HQ8Df0MvEuO23xsggO9saouXSDgmQAc9jXGCmb3xRS3&#10;dUUAGBwEf+u1HMwBNLdqy8s4fbvhs1abdvN5/cabX98f1nboV0/3w//EfBS28I+9WC7Nf83Vf3Uf&#10;rn1AHJsucHGol7bQDvRer4cA0CaudsjJciiqiAHgmN3wj3Hln5fXDXxdd61a1b/8qApcdFwlePra&#10;wqgU5ECmJKcpJ0uhunYKM64CXLdpPAgJ/Z4uTX1VoSfdnj4ug9ewNt2MeGrD+8Lnnq/ba2mZatkM&#10;bWey83A6M9tgz/MDrXbWAgCA8MAKYkwZod/jwcCXi2G+4L2cy9GlUmHTC91P+opypE0mvzD/RyNw&#10;uMm9+SH2CiFqfRU1jeGIvmp3MFdzjcfDkT63xA7eFGrsYM3yTIhEAgHrhriN3yf1Q/rJ+XP6P8RV&#10;YS/ksnTbx0WiMDsr/JvqCwdifjb5emQnf7JBBLP/4sWtz+XVfO54HtQKvADHnTUwH8oe3oyRkyR9&#10;LiAAiO3z+uHaY+Einvm3adtPO8xVgX50OjqLUSm4GMhwtWBJkhAMeoiry4nECgD5npk3rT8YDn29&#10;n+PvxdcnxyFhR7+Wv5DN0IVcjmr5vN66PDWbP8gmk+npUBD3ngAAoYQ70hjxO/TjiwleINnL5dy6&#10;yP/XndHoYyL6a/N/3O8P6OuO9+09IDw0fBZ8Z8z5uz9EcGIFH6+cLAybd7Dy7k20NN4cv4aH/f48&#10;FPre9hY9fvxk7YyvuFtV+ceLAz1BK3heKBbmv+6NFfwMxQx/LrdN7V+d4pbBVha9ebGZ24aCPTzD&#10;MMeFCwgBAYTlJPx7uZCn12o7gTwlo40zf/E1+J1Whx4MBoG3fp9XC64IBvMpibKShFaiDqUEmQNo&#10;bFq/PxgKs1mW70l5bVBfH2wc6Z+75wsF2s5l9Wt8rsznSFAyVQly61BtOol0ICh621gAALsQAMYA&#10;t73YHwxsX6A74UHop5tOp/+yOx7/JRH918Z/49l+XzfbVEebIFgwmGCGl5/6ikpftNrUwkKdLUeD&#10;oe32cEnTbIgih4cIL1zxcaNJv8hm9QUCXiC6XirRjVY7As/MG6vCP3W2kDbQxKwCvmQKAO+08R6D&#10;M/zZ50WydVUk33S6CAAdQggIIK6whX+L+FrvlZ0teoW29DAwyMrAs5wVDHIng5KU0ls4Ihi0xtxF&#10;JQhhGo+hf+6aLaJma97FizdOGWt7/FpylaBEycgGgnw/mJdl/dggYutYAAAnEABGUHc8psZgqPcQ&#10;5zZzflxk8AW926GfYRb+/Qsiesv4b6j6g1XGk+P2c1IygdfJYxz+fdg4ws+iA1yNbTcAPG5hc6zC&#10;A97R9tgVvPv7brtD16oV/Z/j6h6ei4sqwGetm/k3mgeA4t0w80KGuer2/mAQ6OOBcOMd8voi2Qp8&#10;bOHrcrRzcwYhIIBYuKPQ754+tR2UiRT+LVqsDOQNenyN7tc6il16K1FNe6aDwWIwWMykce4xCWoO&#10;ILf6/LzVDuW9Mn/Ovux2ibpdSh82nmkVShENBLOp43sF454BISAARAECwAgIIvCjWf/+xQsAD/yb&#10;ZeHfp+1OBN9JcMtEv9ge0l4+h9fUQ5uGfxwklCUptlW83GolXT+0tSCSNIXaZdzUu4oDPw7+eNcn&#10;f10rFOiLTjdCz3Bz68I/rv7jG32u0Bfx5/qK6ZzQHI4Q8MJGzvGmtzUBIOPNBaIufIcBQkAAMTgN&#10;/75fLOrVdmHAC/68OY+/3p6ts+z3+1QfjoRvGX5WMMjV6jvpNOWkFG1njts6erh2IyxzFxW7+G/K&#10;qRQlTP/GZHI8F29VwHW73aFb/WhsNltsFcprgTuZjH4tZN5c92wgeDw7kENBRZC2p6vw7EPz/TZC&#10;QACICgSAIRRU4Ef+hX6Gdnc8foOIXjf+A8I/sCorpfBaeYgrLD8+ajo+/lzMpOlqsagHiHFmtE+y&#10;szjM4ZQ2u4GqSBJar7qEw6DFKkAEgKf9bLe2cje5Uf13r9ML4uGtVZbl+R9pYF5pLDXGCl1x6Ynz&#10;ohBfF6+bq323P6DX4v7Cb+g4BEzQUFUIsT2A/7gy7g/7B7bDv/e2t2x3uxAJX/Pw17XZY2oOhtQY&#10;DfVAsD5WQlHVNW8lqjteR+Fqwe20rM8XLMlpKmfStueSh80mAWBeTp8KhXSp47UGI+AazzbBGW42&#10;25GejT8PA5ut+dzAxTCQ9EAwoYen/JWdbSQQuTownXp2DYmfUyqRwEYkAAg1BIAhYPSlDyLwo9mu&#10;MT6hXywWfd0tpmral9Pp9F3j9+3xGOEfgCC+abUcDS+/ks3S+XyWhqqG1qEzHAJyIdIbu9ZCQMkU&#10;AO6kZQSALuIqQCMA5Ju9mswVqnh92ZuV0soZM+bqP1EXPLKmALCOADC25KR717K8KW5dAMjnOZ7H&#10;7UWb/Djhe5B8Ik19ZYwQEMBHvPn410/2bV+zhz38W4avg/jLCAT5temOxtQaK/R0NBRqhuAqerXg&#10;QHtmviBv0KzIx9WC5Vn4GZVqwWTC2fNYrAhbZA64OAzkIPC7ZivS4d8i89zAVWEg0enqwMlkSspE&#10;EyYM5E22iTOCYnQjAICwQwAoIKP3PAd+T4Yj/QLNb+tO3D54OFDVd83f5mYblRgAIuBKXLttcAqp&#10;FNXSMjUVle43mngfF3zX7xMdWAsBk3RyY1KI+G5dv3EV4GG/Tzv544X654sFqh+tb/EXdbwgdK1a&#10;XfksRa/+Y9VsZv7rjopWPnEluRgA8uJ22kI1/INeDwGgC3gRtpDO6CFgGOcKAYQNwr/VjArB80T0&#10;yuxPcpUgb1weqBq1lLHwrUPN+LGumy2YlaSVG8JE5bQAMGXjL3J4NFBUuunSjHa+/uZ7PQ5kuVKT&#10;NzBxgLayG4eq6o+BcbWqok31z6FfFauLYeD1UunM7mF8Ts8kpVNhoKJpgW3ySSdXd5BCCAgAYYaV&#10;QwGIEPiRGKHf3FBR6kR0yfg9Bw6ocgE78pKM18sD3PrzaxttEaUEX9gnqadp1BtgwX0VDgGT9fXt&#10;QFPmOYAZzAF025P+YB4AbmX5Ni/eASDP/XtrzWeS2/mIXv23KKhrLQietKS90yau5nPzds5n4SrB&#10;N7RJLOcuuY3XYgvptH7/hJk8AN550unSRzbb/a+bFRwHRpWgGR+v2qMxdZTjasGOqoarWnDJbEFz&#10;MCglkqGoGDSPUbDzd+y4ceRsvAX/7FzIZvS5etu5rOOfIV7HM9byFj+HHOhzZ7HmWKE6h9Qez+Tj&#10;z/j7PO5jNjPwcqFw5mYoIwxMpyTSJpq+sdDPjT6JWXXiOnwNWUgk0Y0AAEIHAWAARAn8aHbhdjmX&#10;o0ulgjAX6pPp9O+UyeQvjN/bDRwASN/h77zPP5ztca9neSGA59NN9EobhPdWWZkJyLtL+dPN70I2&#10;ldJvGNFK1T33ByfzugppbCR4vVJeuymIZ3mQ4NV/AOxiPuf663CpUFgbALJ6vx+Lihi/YCYPgHc4&#10;/Hvf5pxuhH9n4+PVLn/R6fCDAxmu1opSMMifA+76wq1E5VSCtjNZysmSEDMGOd6xs/LGcwPPagm5&#10;DP/c2H3/Xi7kaS+X87xLALfq5xale/mc/nWdiPqKSq3xmB4Ohp5vtjdmBqYPG/rGKZ61vuxYwS83&#10;h2z8xWEtB4F2Q1snZBubwzis5LmQCAEBIEwQAPpApMCPBA39TNr98fgl83+41e5gcRtAEHf6A0sP&#10;ZEuS9Ko//OzaxwvJh+Mxvbm1dWaLnaRpByvfZIepvZDouA0on7eNhYo4zwHkzgDPVcpr/xy36+HN&#10;OnGadwLhdLFQcP1x83Gar63XXd/zjFEEgO4yduIPVAUtQV2gTafkbn0shNGtZpNutOzN3edj4Lt7&#10;NYR/NhktRJcFg9xdgVs4civRnqqG5lqf7/1OtxI9+SzxdWVJkqiSlgNpJ8r3T2QjTLLbMvzzVtvy&#10;n+Xg76VqxZdgdKQq9LundT3kyyWT+miOsizpnXoqmTS9mi7rsw4bw+M1Sy/bhfK/y/e6/LWuRShX&#10;X+aTSf1nYagqnoZtKZszIo0QENcfABAWCAA9IFrgR+KHfnOqpn05JZrP/uP++VhQBLvQYMsb3IrX&#10;ys0A31gMJxOEfxvg3aO/2j+gf3Lh3NJjNlc9GGeWIt84IgB0FS+2GDfkaRfnhYXNO2taf9Ks/Sf/&#10;pDdCcK7m0Nxo5RTnYDeu9tIyZWVvbn34GvvL7upuFXxcN28uAHeYF+H8qBIAiLLP64eWKprNeBH/&#10;Z+fOocWxi4xr/2WtRLli0Dxj0K/Zbm7Q58Pxtdfg9DWjUTVozLvjqsF1s+6csNsfKG2jKoxnP1pd&#10;9/tHtR3f5gLzefGzw+a8wo/bfvJXXVGO/4Dp590IBy/nsjTSr++ndKSonrUKNVqE8izlFwsFer5S&#10;WnqNxJ+FQtK7+b9W238uMlcCIgQEANHhDtQFIgZ+bvUQ99nDgaq+a/6WnzWt76ICMEhOp3zDSnyM&#10;s4Jv4O4Prf1ZWO0P+3X65eWLz/wZ80D6gow2leA+3jhk5drBaP9p9fgQpM5YoWo2oz+CrXQaAWDM&#10;fL9a8ewJ86LVugCQPex26Vq1Gtv3wCt8SszLsl6NPERLUADbeDPP10dHCP8EZ8x3WwwG+f3jqsEw&#10;VgySqWqQllQNGrMGuaUoh4M8a9BpS9GkjTUCDv/stP982LPWBv+dasW38G/Co3QaR5Y31D8TDs5s&#10;zcZ6qNOp3uHHbfz+8zUUf51VGWmc5/lz7jY77T8XYS4xAIQFAkAHEPh5Y6Sqp1ZOHvf6ng8mhmjC&#10;+D/3cXs/KzeSFzNphH8u4vML7yhdvNFPmtqU5D2qaIF427Y4/5Bbxlk9PgSNqxSNAPBSsWh7oRPC&#10;i3e0b+Xcn/9n4IUqXghfN/vndrePANBDvIjHbbyGmopqQACLODz63dOntmeXXc1l6Y2dHYR/AuD3&#10;gO8VFu8XOCzpjsbU11SqD71t7eiVs2YN0iyAziaTVMtmSEok14aDVgNA/nPplL37q7sWxmTwfbKV&#10;1vpu4Lf5XrtNN1241j1a2FiTnr2OXnyWjPagy4JAO4GsHXbbfy5jzCXmTUioBQQAEWHV0AIEft6b&#10;TKf/+1jT/kPjG/Fi4rdda7uoABZlkphg4ra2xd12PQ0Lbn5ImlLu7Aa7FgHOwtcXVvAiexjaf7JH&#10;fQ5fjqvAOAi0MrcNouE1HxbceI4Nt7Ja5axNHeAevSVX8rgacISFOFumaGEWO/wz8of9A9vhHy/O&#10;v2ahTTgEy5gxyK7NHgm/5+3RmDrcPpTXtlQttNdCxufWTjjId1CrjnT8v+ckmexkTRy0WgnDXiiV&#10;rP+jG3rY6dDHNmYS2rH4XDk+c3sFwAgC36yU6LlSWQ+5FQ8+pxz2urWJgecS5zGXGAAEhQBwCQR+&#10;vvp7VZv85wNV+d/M3/Rxr4f5YeCYjApA17UsBIDZZGI+XwDcw+18li0W8w2LcXNRk+Vn2rWAc0aV&#10;GOOFkTgq27jOGIVk4YhbfjaHo/n7y6HQusAGwo+r/y6Wip4/j1o+T2Th88RtwhAAeo+rAaVkisYa&#10;2nJZpeHeK1Y4tPj1k33b99wI/8KNK5V2+Yvy81DQaCEa1tmCy6wKByuSRHIioXe7kHjunSzpLT/z&#10;kqTPdLNbaNYYrN8Ix+t5frX+5I1Gfzpq+vK9aCH8czsMvNHq6N0T3t7eItmDauNN2n8uY8wFxLUH&#10;AIgGASACvyD9p53jmUH/J3cRMR7Hfn/gSqsCAHBP28LO4MTaPZXgJr5hNW4syrKEANAl3J7HwNVt&#10;qBA7m7Eu1A1R8M8z2IwA8HypSKVWG+9xxL3iQ/hHsxZs3BLv7pqFQG4T9oo2Qds8H/AiLi9288Iu&#10;ny+xGAdwjAOC3x3UbQc8721v6edOiJazWojyOtlAUUM7W/AsxobVZfdO5pmDcipB25ms/vqsWo/r&#10;WLgHu5r3rg25GQe5/LMdFC96AfF1+q8P6vRGuUR7Lr+Osgedo4xrD70luapgdQQAhBDLABCBX/Cm&#10;0+m/7I7H/5yI/tx4MLzj7Ga7iwoi2JjkQh93OM1KuISZnd7g9jzXlvzL5jkIBQeD8GG55wqF+X8/&#10;wGaUlSbT45/58SQ8t7bcTsg8U+SHtR361dP9wB8XeIMX8vyat8MuFwprA0BecK/3+1hE9xGfL81B&#10;ILcRw4LcszA3MR6edLqOqt8R/sUPHzf566xgMEoVg4ZnZw525v+bORzMSSm9Wwav2/UsrF9Zba2/&#10;qY/qh0K+D25UBn7a7tAbRK6FgPzZ9misoI6D43wijZagACCEWKwYckuDo+GQGsMRPR0Nbfe490Lc&#10;Ar8F/6Y7Hv8LInrL+M9c9ccndAA3yEn0AHXTEDvmhZQy3bFkJcwBdAO3sTW353k6WD/QH8Lnk/oh&#10;/eT8Of1xczXgC7ks3bbQvgnC54c7274+Zj5+pA8baxff7vV6WEgPwEkQKJE6Oa4IxKLcafxyeLkg&#10;CsG61WzqLfXs4HWLn+3W0LoY5s4KBo1WokNVpb6m6psYhzwrWoD1Nzc8Gw5al/VhsyZX9or6Whvh&#10;n5RIkLrBeZfXDN9OJmk7u1mgyqM00j7M0TdagvaVMa43ACBQkQwAEfiJbagoPyWi540HifAPQGxW&#10;WmbxMQ5zO71x1k1m0lTpamdeG5ztB9UqpZLHryvvbkYoZE3Y2s/yz9Rhv087+eOw93vbW3T74ePA&#10;Hxe4i+dUBbFg/WKhQF92uyv/DH8G+RiTQfV2IDjg4rk//DWZTEmZaKROJlicm1V2p9BJI5I+rx/q&#10;VfB28PX9z8/vxXrtAqwzWokazB1MOBjkdTpzO9GoVA1a4cf1CH+Pf3b1iv5ad/ladzSy/TPvNSP8&#10;yyWTjrsHfd5q00/TNZIcbvrmv5WTZN+eM19zIAQEgKBF7q7z148eI/ATnDKZzMO/vqIi/APXpZNY&#10;uHCTGqL2fnGyuEOfB9qjhbJzPPvPXJHzbbMVvicBln3caNIvZwEghzD8/kdhrg0c25Yleq22E8ir&#10;cam0PgBkd1odemVny5fHBGfj3fmZpERcS4AwkPTnjZ4C0cKhy0cHB7bPcXwcfXdvFxsVwBXGeti6&#10;qsHWWKGOqkamajAIxVlrUr6v4bb3fE8jWhDI4R+vmZalFDVVzVZVIIfGjeHQUStQrvzj8C/pc8eo&#10;4xBQpt54jBbkABCIyF3NKQEtVCPwcwbt1cALKfQuclXPQnWPfg2Nq1nPcEuXZTtHuVrNmNlTSCWp&#10;hXtlx8yz/3pjRbgbZb/xDu0ot/viFk78PhfS/u0ABu9cyWbp/vC4YvdqLktv7AQT/tFs4Y0Xztct&#10;Xn7X6yEAFIw5DJxOOQyc6PMC4xQGojohWjhc+d3Tp7bDFD6G/ezcOb2iC8BLi1WDZuZZg+p0EtqW&#10;ovzzFBQO8HlD1F4uRx9YaFHuJ30msqLq1YAXMml6OhpbfnzNsWIrAOTgT0om9RbgQS0VcRvytCTp&#10;n2sAAL9FLgA8n81Qx4dFOwR+7ng8HEXhaQDEXoKQAAaBl2WMBq1F3qGNCibHsvJJEHSn3Q7d43eb&#10;oq3/eU6GvE2c4rD1EIjnfD6rf+UkibZz9neEu+16qUTvN45W/qu8yPWk08UsQEElZvOB+EvVNL06&#10;JQ5XOVz9uNlkJRAFV1X9+sm+7QV/bp/8ytYWwj8I3OKsQXNLUSMc5A1rfM3aUsbUUY9n9Ikm63F3&#10;ouMf8al+3joLzyj+y2yW/ri/T/tjsVr3czXg/eFI38A10ib0ZLz+fnZwxvtsjHKQZv+fN4bz//ld&#10;8XcWbFQHgKBELgDkQM6rXfvcHqqWzdBePo/AbwPmmMBp328AgDg5qxoryTc3RgWgjEqmTWiTkxtJ&#10;GW2E9RnKr6z5M3wPmwzxjWzJVP03xvVIqPUUlS4U8np7JRHU8nlKHzXXLrzf6/UQAIaAlEpRPpHU&#10;5/dEPQTkCkCufly1kAziO+j1HVX7cPgXVPtkADsWw0Ez87xBIxwMY+WgFVylPpptUOFrcp5tm+TA&#10;K3E69OLjek9VaCTwaI+7g6FeDXglm9EDwVXaqjq/5uPninMWAMBqkQsAt1xsV2UEftuZbKTbYPmN&#10;L0rGAu7MguhAEAJxYY6pnA5Ch2OHwxHtzGbCXS2X6IvO+hleUcaLJLx4sq4CgHeyhnH+ZE2W5ruE&#10;uY1uHbNmQk2dBbiaIPPL+Ofmaj63dlMiz+TihTvM2BIfL6RmJYkGMWjdxcdEDj0hnLiyeF0F8jLv&#10;VCv0XKWMdx1C76x5gxRQW9GhR5vMjOp0A2/gWGwvaYRjk8mEvj5qCn+9blQDrsObG1LYsAkAYFnk&#10;7jb5BrqUSjkq/Ufg5w8uxzcCQG6lKlIfcogGBCEQNXxzem3JczLvdiyjMn0j9/sDur59PI+LryXe&#10;rJTpRiverUCPhkO9ZdAqXIVaDmEAuJc9uc7rCNYKCexrjBW6wotfvMgmSHDBGwmsdCX5ttlCxU1I&#10;xGWxkYN0RNLh9Hn90FE3pPe2t1CNDLFgpa2oORyk2WadTXgRLk4mU0sbUvS5rtMp3Wy2N34eAAAQ&#10;XpG8trc6BxCBXzD45pm/eHfpuQyX9w/j+DIAREo6mURL3wAszmDDpgrneOPQg3abLpePd79fq1bo&#10;Ub8f68owKwsLXAFYkiWikJ3Kd7InU64auA4JPWV23NMEOv5xBcK2LK1d+OPFeszbCoe4tBjDHMBw&#10;chL+8XXjz8/vYbwJwJpwkLticGtRDgcHqhb4zMF77Tbd7vX1TXj6mmZ2+VFbnUzp86Mm1RVsdgMA&#10;iLNIBoBnzQFE4CeOTCpF/clEfz8QAAKEn4yiS0/xDeYyi2uRfBOIG7yzvVkpnfrfeNC8MpnQrf5A&#10;//1nrTbt5vPzdnw/PX+Ofv/kaSxDQKvVALyhpyiH73KyaqoArOM6JPSMCtSJYBsgrpdKllrx3eu0&#10;6Vq16stjAljneA7gs9cYIC4n4R93TXp3r4bwD8AC3qTDa4jL1hGbg6F+P9FRjsPBnqp6Wm331WGD&#10;vur29F/z9Y+xnsYt+QupJBX5/8uyvpnj604Xm0MBACCaAaAxBxCBn7h4wTCdSuk7lXKoHAIIPSmB&#10;ygUvrdpdalRUsxy3vkMAeKbFBXZ+3fqKQgVJok/bHRpOpvTB/oEe/BnV6nELAbka4Ge7NVvXTdvZ&#10;cF1jLc7/Q0ukaOBd+dwKmd9TUVo11vJ5Sh811y6+fdXu0nOlMqoABafF6H5lMp1QCtd2oeAk/OPq&#10;5J+dO4djDoALjGvmXTrdNt+oGhy62CafZ3wa4d8iDgNb/K1icl37xydP6YVSae24AgAAiGgAyDv3&#10;/9nVKwI8EljFqLB4qVjQF14BILzyWEAIDL/yRjyYw/tgixHy7eVzVBsM9epJDvq+ahzNZ3IZIeCH&#10;+weRD4p4QfDdvd35+dkqfo1qshya6lPz/L8mqv8iY6hqVE7ro26EwYvrLxYK9GW3u/IhcUBY7/cx&#10;g0twolWYeonb6YoxTRNWcRL+Xc1l6Y2dHYR/AB4zqgbdwmGila4CUcBHp3Vbbvi+7NHokNKHDbqQ&#10;zeid4HgjGFc1i3p8S6K0HgACgvneECheZLxSLtG33R6qAAFCTEomUc3rMb7pW9amKcmVLrPXndu9&#10;wNl4J+7iDWE2JVFvMqYXSgWqN5r6fzMW08wh4E/On6ObjSP6orN6IT+sNqkG4J//vWwmPAFg/mSn&#10;8OFwFOhjAff0jDagJFZI83yltDYAZJ+32nrFIBblxRWnCsApWsYJz0n493IhP7+2AYBwuRujTfNy&#10;Mkkji+dc3kR1dzDUvwzc0aSWlvV/p5I+vj/mjkVl0710EEFhXGYJA4B4EABC4LgV6M/2avSbpwfo&#10;Tw4QYrV0GpePsHwAACAASURBVDM9PcTh1TpSEjcVq3CIurgTN5lM6JtRynpryJMqNl5U40Dhh3u7&#10;83aC17e3qCzL9HGzqbcLjYpNW4HxzWw1kyYKwbpENpmgajYz//392fxHCL/2rE2vaMEFH1+44sa8&#10;MLUMt3rGLECxqTEKADXckwnNSfhndbYvAIhnpKq2f+bDbNNrOV5XnHduWXH9xbNQXyjmfW3DzlWA&#10;ceooAABiwBZTEEIpk6Gfn9/TT8AAIJaMhZ/LxlihahrVZ0ErL6kQhPV4IwrfjHEVoBnfOPL8v5Fp&#10;dgcvnv3FhfOROV+5NQeoksnou21FdyWXmz9Cfl9XzdeEcOnN3ksRgwueUWMFzwK0stkD/MfvS5yW&#10;6ybo6CAsngFmJwjgczPCP4Bwe2ihk0CUcICX82GeM98H3Gh16G8ePqIDnwJWVAECQBAQAIIwuAT/&#10;zy+cp+8XcXMCm+H2DuCerGQt6ChnED55qTFavntxcYdkGEIYEeUkWQ9Qr+Vzpx4dzwT8u8dP6LB/&#10;clPIFT2vVcqhf85cleRG+Ed6q54UnctkLPzJYO2YHuNBPz47qePAaEEtYutCrjy+aOEcyQtenx4e&#10;+vKYwB51Eq/NAqhNEBOHf3ZmgPE1IW+yRfgHEG68QShunl+4J/MSX3/9tn6od4sBAIgirJKDUHgR&#10;8pWdLfrF3q6+MImKQHAiL6O7sd+48iKbSvmyUw9OW6x2yeG4eab2ips6bgWa47m0xeIzn2Nu9/mb&#10;g0O61WzN/xsvpmVD3HKVN9u8vbfrWrsbfv12s+IHgLuFk/l/j9D+M3L6iqrPpBTR9UrF0qPiVqFP&#10;IjprNKz4NKvEsCIOcwDFwgvTHx01LT8mI/xbNj8aAMKDrwniOCqH73HfKFvroOCWL2xssHBK1OtU&#10;AIg2HHlASLxTmhcmf3n5Iv3TSxf0tiW8WMm7p1HdAuCvvLS+tadRebGF8NUzimbtxq9lalcJp6nT&#10;1Qu4UiqlbyB4vbq8uu9Gq32qHeh1i239RMPnVN5s47ZzpnBNRDVZms9z1CaTk9kgEBnGTE8RWa0C&#10;ZFzhg13o4lBiVv1nwIwicfC1x6+f7FsOARD+AUTHzU4Ihmx74OloTHv5HP10Z5sqPl3b8b0Brr8A&#10;IIqwUgvC44UcrrQ4b3qg0ympR8OBNFBVOhyO6HCsYNEbwCOSxSqnoaZRkS/OsajuiZay/HXVMKfH&#10;VXzO2cpm9Vagt5ZUiN1td+j69nF4dqlY0EPBMOHqeq9agaUSST3gEDVY28tm579uDpe31IVwGyhi&#10;Xwu+ur1Fjx4/tfRn/7Bf11vju1WlC86NcY8BAeL5k3/YP0D4ByAI/lEcqQpJyZSn52j+2R9pKjUE&#10;v7bxCq/v8foCb878UW2bjoYj+qbT9Xx+d3c09vT4mUJBAwAEAHeUEEqJBElb2RzVcjmEfwA+sNLa&#10;c6xplEH7yUD1Y3qD6DZuBfpcqbh0t+mtXm/+aw4LrVb0iIAXBd/Y2fHskaSSiVMz9kSzY2pRypuH&#10;IHrWVfkGjReUrM665gWu70xthyEYiqbFdh7eYotxCAbPBbUTALyzVUX4B+AhbaLpbaEHqkJDRXG1&#10;XTL/W1zx2xuP9X+/Poj3hrUD02bM7WxG7xD2j2o79HIh79m4oL7m7f10Ci1AASAAOPJAaPHGGV58&#10;fbWyvFUbALinYOECu6eolJUQAHqloz6723HxhlP0xe+gtcaKpUeQSCSoKKfpB9tbz7Sd5nmA5vlc&#10;zxUKoXn+vCjo5U5lft2qAgeiVVMF4D4qACOHF4OeK4l/TfhitWJ50erLbpeaMV/8C9JxlQc21kBw&#10;bjWb+lxQq7jFt1dV/gBwTDV1X+EgkFtG8rlC5Q0jDsJA7uZihH78b/GmWqMFcyvm7Sjvm45/01lV&#10;JM/zfq22E+pxQQgBAcBvaAEKoXeuWKD3plN9KHochyMD+KEsS1RXVocn3KJjN5fD++GRZe1OFufz&#10;qBMcA1dRbLRL5aCMW878cHuLfn/YOPW/PR0M5gtsW7nsGf+CWDhw8GNRMCfLesXwQLDWtIvz/+qo&#10;lo2UNyslulathuIp8bHlhzvb9Kv9A0t//marRT8JyXEmasaaGtvqPwjeQa9PN1rWZ3/xcRDhH4B3&#10;OHzqjEckLQlvxgv3aXzNya0eeXNckhK0mEtxUMhBIn8tnmf4fq4xHNLjwXDt/XfU8f1EYzjSq/+O&#10;Xxvt1GbGZeOCmLF5qjE6CRDrwxHVx8raNcOS7P1mRv5sxHO6MAAEBQEgRAKf9H+Zy9IXjSNbuyQB&#10;wJqshWqFtqJanhcI3ujF/CbRbfo8wFyCrhfydLPXn//rtwdDemv2a/4zNT0gFztQes2nanleFNmS&#10;JRoINgdwy9QOrWOxEhTCgXd8hyX8M1RzWXqnWqGPLLT45JmavJBVRQjoK94osLigGzcT3siB1u6B&#10;4CqgDxY2H63CFdBhOw4ChM1HBwf6Obkmy/RKtbzy/pjPIXbPIO3xmJ70h/R0NMLGdpO6KQDkzZyZ&#10;6VQPVlcxrpnM107XiOhvHzxae26XfajO47nphAgQAHyEumOIDF6EfXtvl36xt+tZP3AQX1jaPoRN&#10;QV6/X8TYobhsbhq4Y7EVHObzeC+dStGrtR06n5ZPfa+maYbcVghm7WR9+rnkXc5FAY8BOdNjaqD9&#10;Z2TwOf+tmndzLb30XKWsL9pbwVWA4B8+tQ6woYbQVDwYXGX0Uf3QcgCwLUv0ytZW9F4IAIFwi85H&#10;s81tfM/724NDutls6x1wNsHz22+3O/S7/Tp90GjS/eEQ4d8Cfk3MXW7UDbqMLOuosyhnYd1jU2gB&#10;CgB+wyotBOnvieivieivODNw63HwLh/uB84zE+y0TYFoKCN8ch3vRuxZrG7im6AW5uUEpovXfqX6&#10;BpVfP9rbo989fUqN2c8Ch0jV2W7UXAiOO5tWD+k7mWftiqaznbd865pMcuRHlJxtvkglE1ThOYCm&#10;ikkRbJvm/3ViPk8lSl4pFfUNYGHFi/ZPhqO1C1K86MiLj2F+rmHB6659ZYzWnxCYTw8P59ca6/Cm&#10;15+dO+fpfF8AIHq65LqWgyn+4tb3tXSacqmkfg0sJY7HCCxjtPdsjhVU+tlwMBjQhdmmKa7gkx1s&#10;+O9avP7341qLb5v43mlxnAcAgFdwFwlB4G3M/6ozGt3hIopSJvM8Ef2KaN5RzRXcBuVSsahfrH3T&#10;6Vra7QMQdxzgtbnd2Fih+nhse44XWut5i+cYmIOcxUHzY8wAXGmTm2xeXONFtj/u79P+WKGBKWyt&#10;LFQHRomqaTTStGdvUKdT6mna0vZHeUm818Pczmck2HxCcIar/66W/Wlt6xU+rnB73vcbR2u/w51W&#10;h17ZQZWPl4zwDwtyEJR7rbblcRZ8DHx3r4bwD8BjXJX7Wat95jfh++X7RncJU1DIwWDBdJ2sTKfY&#10;KOvQw8FwHgA6PUcPLGys4LbyfuGxCXFvNQ4A/kEACH77H4aK8j8rk8n/SER/zmFgZzT6V9+22v/x&#10;QNN+W5Hl4msutnLi3TvcYom/eMdPYzAkdTqh1lihjqpa3l0JEHVc5few15+3NnEKM+j8tdgCVMGi&#10;pad4ke2n589TY9CnO53e/FulkmK3nXbSFpvDZQ45NVNYtt8f0OPBUA/+zJsDjAWOnP6V1G9oeWFS&#10;pF3NBVNI28BxKhKuFwuRWPjmOdalVnvtRrUHgwG9QggAvYLw71mLm4zAW3yvamUuqOGdrSoVQ9CC&#10;HCDsvmu2HF3T8rWy3c20sBwHp9wulSsrkw5HvnSU9escBR87LWAOIAD4CQEg+OWTyXT6X/XG4x/x&#10;r43vqU6mlfvd7v9i7HTcn1UPcUsktxd1+AZp8SaJd3MdDYf0qNej2xZ3WwJECV9If9PuzOf3bWqT&#10;FouwHg9Bv7biT2FXqff4njMny1TyYT6EW7ZtVigeL4Qr84Xwx70+fdvtnbn4MV/gCEmwNkSlbOhx&#10;wPx8xbXu8YGzUgXIASEHBFjwdx/Cv+XweviH70n/sF+3/P2+XyzqmwcAwFvcfvvLbhevsgAe9Pp0&#10;vVqmlMMAsG6a336WnOTfpk7MAQQAPyEABD/8r53R6K9n8/6uGt+vMRzR5632MwuK3/T6dDge+zLP&#10;gP/93UKeypk01QYD+qzZxi4tiI37nS7ddHlOFwIoEJ0bC+iTyYSK8kmoNhQ8+LLbonSsqfrCL88p&#10;+bhxhJ9rEE5Uqv8MtXyeyEIb0P1+HwGgyyaTKWb+QeB47p/VcRXcog7tgAH88a2NqlzwFs9MvD6b&#10;P+6ElY3K25nNZqbbgTmAAOAnbDkAT02n0/+yM9J32vydEf7xjLFPDo/oH1a0UuDWnL97+lQb+bTo&#10;qE4mVE6n6Se1HarJ0Z3lBECz4eM3m23Xwz+cULyHCsvN8S77TSiapi8U13K5+b/SjlBLSX5+xjyK&#10;z4+aCP9AOFGr/qPZhrSrufWLTlZ2r4N1RuUflt4gSHbn/r2zu4v3C8AHvBb1jcv3y7A5JxWAvAHU&#10;ShtXvzdZSagCBACf4GgDnplO6b/rjsf/ERH9J8b34Kq/D+oNS+0GG4qa+ttHT6Z8svb2cU7nu26k&#10;ZMJ2qzSAMDEqeuaDyl2E2lnvLd644CRuX2Pk/LPPlSJDVdVbtqRNLWLu9wdBPBXX8by/4Szwu+1i&#10;a2AAN13KZiJV/We4YNpUcJZN5/TCaQNVQfgHgbI79+/n5/ciefwDEBGq/8RSlo7n/zlpndm1cP3E&#10;M9P9Pr4iAAQAv+BoA1552B2P/jMiesv493mG0Kqqv2XG02ni/338lJ50vOu7Pl5ot9JFtUOoIcBd&#10;7Va7g4qekDNvinDaAiXOWhtUUfJiMe85lU2ve3M4sty2S2R8ah7MAr/9/oBuRSTUNPRM7zu3T4Pw&#10;erEareo/w5aFCkBaOAeAc7yhQ0PbfwiQ3bl/71QraAEM4BNU/4mnLEuOA7PD0foOCuezGd+fM4eZ&#10;SYczDQEA7MDKYfzc9eMZq8eLofMVGg7/vtggxHu/ceRJCMgLnopp4Zaro9BiD6KKZ/55UfkH/jK3&#10;sMRJ3L6Gw2O8sVkkJ8skp06q/z5rNIJ5IjZYmWdhVML0FZW+9nDTTVCG6sn7XsUCamidT6cjuwCe&#10;kSR99/k6Vnaxw3rKJPwbNyDc7Mz94xbBz1XKeMcBfILqP/EUJInSFq6TlnlioYV6KaBRQE6fEwCA&#10;HVg7jI//g4j+4r/40Q+eJ6K/9/pZT4guGb/mUO3bbm/jf9OLEJBv/s31iI3h0FaFIkBY8KK+2zP/&#10;IBhtU/VHAjsGbePFNidzAPmCqZBOn2o783n9kOqK+BW169rZ8KYdroTh8/UXrXYkz4OHphv/S8Vi&#10;oI8FnHu+WIj0q2eli8EmVcxwQsP1PgSI72mtzv3jjQFv7Ozg7QLwUQ8dc4RTzqQd3fty5wQrmy22&#10;LXZicJuURAAIAN5DABhtnxDRvyaiFzqj0V91RqP/5r/97R/+ioj+Oa8fcFsDP9oIuRmqfXTU1Nsx&#10;uIEXPBf/LTeCSgARfdPu4H2JCHV6dniVRiBoiZNzn7SwO5PDv7C0BlpXMWXcTN/vdiPbItg8p7GQ&#10;lqkmS4E+HrBvW5bofCna4W3FSgCooAIQIMz4/pPvaa16d6+GuX8APqsF0A4SzlaRJNrKOHtPGhY2&#10;W/A9dFAdJvg2DFWAAOA1rH5E2wu98Xh/Mp3+ijuHzJ7pn9/YP7hzMFbqHU2r8GLKzy9e8PRFGLk4&#10;G4mDxC8aR/T23u5G/w5XfwwWFjl55tEAs0AggrhirK6gYiAqzNUfCTod+PFwdLzX6z3tD6jqcJcn&#10;z5L7h3o9FJV/VnFVY2esRG7unxnv/OV5jdXZgs7r29v0q6f7ojw8WIMXZt6pRb8C5rhd7+oNOx0V&#10;rSsBwuwP+weWN8di7h9AMKycj8E/zxfzz2zGtMrK/L8LAQe+6ZSkjyZCbwIA8AoCwAjrK0pqMp3+&#10;TzRr/3c4HNL9wZBDrv/eeNYNRaVbzSZdq1ZD80Jwu5RXVVWfleLEdDo9NQuIIjzzCIDd7lirbE0e&#10;t+8FwSmmjQrJZEIPbzRsXjjlYiZNL5ZLVM1mSZ3who+TBfNSWj7VxtMq3jjy9dFRaKr+7NrOZvWQ&#10;JcptsG82m/ST8+f0X3MQ+GalTDda7cAfV9z8aKtKl8slvRL3brtj6WfqxzvbsVgEz1moTLU6Mwxg&#10;U+gp4D6+725Y3ECEuX8AwXG6UTAO+H7hxUKBtrMZ2soev058TdcYDfV7Lm6fWh8rrt5TXCmWHP/d&#10;xxbm/+04rC50i14FKEmudTsDAFiEADCiJpPpv9Umk//AeHZPB4Mzd/bfaHVoL58P1cIKD2V+zeFO&#10;cK78M1+KcPj3YeMIs/8iohDQ8GZRDTXNckUYt9Y4wkWn8B6NTrd/SydTqF42eSGXpbdMVeIc9jnd&#10;MGJ2MBhENvxjWVmiV0pF+jTC7YL5Z4fnLhltJK9VK/o1QZTfV9Hkkkm6OJvByNedfC33UrVCd1od&#10;ejAYLA233tveot1CPhavj9VjFW9IQEvAzfz/7L1ZjGN3euX5cd+CwQgGY8ldmSoptS8lVZVqk2R4&#10;ymg37O7qlzGmX1wNzAADdAM18+IGBg24PCjM0wzGBmYeGoOB4bd5abQN94zdXe0ulcsqqUpbppSp&#10;KqWkTEWmMmPjvvNyG5wbvIwbTEbwkrwk73J+AJEZqVDEJXl57///ne+cD68epdTT8U7QLENOJl+r&#10;q/tuI3DuHyGLB2lZRgV7N4DX4/F4fGgcOwTTQdFUa/TartamqrWhGWLSNQ+OwcjvXtT8Pz0Br0+a&#10;nrZ0WJckhMwACoDO5EalqXxX/8yandNvIu+nM6ZGgc56uzjpUGa4ZPROmVanK9dyeYp/DsLvZb+y&#10;npyBjjfweCwqt1gEtw0NnQsaGyJv26NuFiKIRnFxBGjY65FnZhQTGDcwm8uqYPNrpMnn0dUV+bJa&#10;c3QjwLV8Xr4bCqlzAIHWTEQRcD5cjkVV57IeXMuurq3KVVmVg0pV9ms1tVgU8nrl6cSy4+f+DYLC&#10;/yiXHz7TdCdMhypusXnmVHycK2waEO3fy2QN/7iX1pIU+QlZMJuhsGSbTIl6LBaVc7HY2OsOrdHr&#10;6V4DBByCGGVRarXGElbPx2ITHPUhVp//pwe33JDP99CoIkIIMQMKgM6jUFEU5P0ltGeWrTfkXv30&#10;G5/ZUaBez2w3LInAZDfo5kBB5XaxROcMcTT3DSx64cigc9JeFBuKrOucItpm4WI8NvJ672TQlarF&#10;e6LZ40Y6I42Ba7zS6cjL6+uq420csDF8djluS4ccZudq0Zej+PbWpvyn+w8c2xhT73Tl53t78t3N&#10;zWMiIKJ/3s7mFn58TmdtxIwVOP3weNrFr1HcP1oAJNPjZcDlSCgAmsfn+YLhz/VziTgFfkIsACIu&#10;pexOAVBz+6WiUVOaEYY5BPO9OgWEQZCuN6Te6fTFQTREoRFsmhSIkoHG2EXP/9ODOYfeNl2AhBDz&#10;oQDoMJRW62873e4faM8K8X83Dc63QSQJhh2bseHQd3eHJhzWexoR//g/s9vttpqdTv+cx2vj5kI5&#10;cT5wuBYMdJDBkZE26BQk1qDUVGRdjjZD2mYh7POp8+8GY0Ldwmb06DX5TTYnd04QwN/aP5Dvbm0a&#10;3tBiD9bstGUzGpGdWt1wrK5VwPkAZ5WRDTRek5fXVuUXaeNOBbsxTASEy+y7Pq+8k8mq/52YTyoQ&#10;kAibTUyhzu7wqfExMeJUPOprZP4ezo3g/vtrgyICiu52ms1PiJPR5tu5DTj+Jh23Mw5a3VH788oM&#10;fseuDeb/DRL2+6Xq4kQfQshsYK6Eg+h0u/+u0W7/gf4Z3cgVxuriRzQJIkrMQHNhLM2g2LM5QRdQ&#10;q9PJ67/eYdwXcTjVlrGF43okImnFnYKRXRkm2IZ8h/0NVtvEzJOYLqbzXm343FsAYfznu3vSbJ3e&#10;jQ8XIeJWy0pD/RN308eWJx9Cv0g+zOUN//a1SEQVa5yMJgJWlKPr5Fo0qoqCqTHdocQYQQouhkgZ&#10;6ESvtikATovH46EH8BRQgKQBcHqwr37HYPQnYui+oZthTAhZLGiKu+QyN+68xL95gOuvEee1Feb/&#10;6UEdNcAZvIQQk+FVxTncqyrK9/TP5k6xZMj9owc3yE9y5kRg+Xs3rajJhTS4W0L+8X+m0m6n9F9/&#10;aSAakRA7UzDgAkORX2m3GYVrM0oDwhX6PBq9gvBGNKLGuroN3Bs0INyNcnHh/vgPe/tSqB+Ke/gc&#10;aA90XZYaDfVPpbdxrDZbcitflLfGmOFjJXB/R9S3Ebwej1yYIm7HLmgi4G7pyJkBEfmbW5tymfFr&#10;prM0wdqNkFkSmEFKiRMI+nxqsgCZno8yGcPNuF9dXZloj0sImR1nIhHXvLpwIDtF/JPevGQjWGH+&#10;3yC8FxBCzIYCoEOoN5t3uyLL2rPB3L/b1ZPdD6fxaaWqFkOnJeD19TtrzXQSXJxgCHCn272vz9He&#10;r9YcO9/I7SxbcAG3KGoG3LzJYEAyjMK1HRBzNLd2t9uValM5NivgmZVlhzzTySgpxtyvEAHfPkjL&#10;NhpmGodCIB7tniBeVBS5VyrLu+msKvzZPTb6N8WyYZd/0kLzMGYJREDM/rudL/R/Czpvn99Yl+cS&#10;7v4cmY2f3czEYnDG3cN4VAGQhUczQPTntsGGU7iMEEVNCLEWqajzG+KkJ/59a9PYvHC7UDQgAOob&#10;SK0EUgooAhJCzIRXFAfQ6XT/Q7PT+T3tmWDul9G5fydxv1yeev4A9tRBv18tpi4H/KbMTEI0yiSL&#10;sGa7fayVP9PgvDPifGoGIi8wo5OfB3uSq9fVyJJasymD7QwQwhN+/9gucDuTmnBOB9yvH8MBViqr&#10;r1mgVxC225w/I6DxBW6EF0dEjGmuRzhJ3eIO/rBQlJKiyDOptX6E+ZWVhER9PlUgJNMTY7SqIfwe&#10;CqXzwqc2K7Yeuoe6GbgiqYtOD/a/40R/PrvmHNcNIU5CiwE1KubbES1+2OhsdLvQ6o7ewyQC1m0e&#10;h6FC4RqFEGIS3GHan3vVpvKq/ll8Whhv7t8w4BIwwwWICJloICDnJ3DtDeOJ5aWJFiatTqe/q6q3&#10;2/LAQDQiIW4g7PdJ2qBbiliLg1pNjagcdrVHVKWbxL+w1yOXdLP5shM69fCaQfhzovingQLGwSkz&#10;cFu9GFQ0E7Vd5pS/U6vLGw92j80FhCPje2e2FnpcxF0YSTIo8L5tClqzIjnCQ/XPFK6njUd/fms9&#10;5bjCOyFOwskxoBD/Xt3amMpt1sGeodNRH1baOhhZK0X81o27xu04zDUKIcQkuNK0OcOiP80Qt7Bh&#10;gQvQDNBJn4xG5CvR6RZOWJxcjE8Ux6Xoo/FydbqdCNFotDuMw7Upe0Ou9RBtEFdp96jKcXlhZaXv&#10;2kLzyq1SyU6HP3fgSqgO2RQ3MQ+0JxzvVCquvDYgXnfYXMBXkqsLPS5C9DQ5t9c00KwY5Lw7YiJ3&#10;C0XD+/Enl5ZkhTNnCbE0To4BxezRSWfgoWmwoihSaSpqUyoeZaWhzlHXZqnjoc1axz4DImFnxJx2&#10;szCyVrL6+BjM4/WyMYcQYgJsJ7AxnW73V81O59vaMzAj+lNPs23ujfmJZFKa3czE8QmTuv/anQ6G&#10;Ifbv7PsUAIlLaBoo3lcc7HRyOnCr4brv9x5uCjDn4Hpuege43YD7Tz8357N8QZ3rRk4G58gvD9Ly&#10;cmpNQr3OV2zKtWYZzMm9dYpL0OlocwFf6TkApffnU83mYVwsIcRRwPmABwqTrU5HvR669S7SZVPY&#10;VKDQfcPgfjzu88mjKwnLPhdCyCGoQWFGXrbprHSV5xLxsWeP4hbR7rSlods3nIQ2U/2koSQQtuA6&#10;x4xor3jE5/XQhT4EuACrrNkQQqaEDkD7Uqw1m+f0R3+vXDa18LvXMNdBgoUT5g69vrGu5qgbAQst&#10;DOZFd+SE7j9s5I/trJwc7eZ2UoGA21+CYxiJgMw5bCPjNrTh5juVqryTzbvSsXVFFzGNwtunLhau&#10;xgHXh5/v7UuuVldfN20Tj3PpoyIdlAAiYKZ6dD6hUBv2sjAxDR0614iFgZMcQmAsGHKtK9Bt0c9m&#10;M07050trSUZ/EmITNkPOcuqixnZlZWWs/6epOv4aalrIKPHPCPgZEAmxD6m14B5UVEdhm2vFY2Bt&#10;oiXdEELIpNABaFNa7c4HnW73Ne3oq82W3K7WTH0y6HBqtTumb0wQc/IiHphhValKqXkUkRIPBCXg&#10;9aoxBGb9Xv1Gtkqxg7gETRgaRZaCuK1J1xuyV6u5eq7puaWjztVtCldjgSLlW5lsv3migghQbrqP&#10;gbjU74XD/c03BGe6ACeH0gKxAzAgaPOQEFvmJijSTw6jPwlxLslwSMSkETmLBGN1MHd0nNhPRH3q&#10;HX/1dlvuliqy12jIcu9eGfH5JNKr3yVChz8bjTThMZtp8DvgdjuM5/YLDYGHhHw+qfL+TAiZAgqA&#10;NqXRbr2mP/JPZ1T0zNXrsh6bXeY5fva6zOznbzfb7WvtTuefav9QMCiKEGJnIHQjCnIUfo9HWuz0&#10;tjVum/U3CNxYmM+mcc/kRhi3QGf8ySAO9PN8QR7vzQCE4EwBcDLqrbYsW3vUCiHHUGNBew4Ft9BV&#10;RcCueOl2Hotxoj+RcHN1jXNlCbETq2FnCPaY+We0+UB15/Xm9kmvwXi3Wj+2/+zvIfR7iYE0FoiO&#10;EAqDXo8sIXIbwqDfd+r8Pa35RmvGcTtaIyLdkYSQSeHV1IZ0u91sp9tNakeOWT2zKt7t12ozFQBn&#10;xLaI/KjUaFwTkb/U/4o8BUDiYDAPbqdSkS+qNUPxQzGfz1BMKCFWJamL/a0oTSm5zKlB5sPtSqUv&#10;AEJwhvDMOZPj0+Dnk9iQiD+gRp656RPf7nbEK+6MQJ2UcaI/v5pas+JTIIScghPmAL6SXDU88w8C&#10;XKNXJ4Dwd6dUmbjmiGtj//8dcElHvF5JBYOyEgzIRjTy0DHACci5gIfQBUgImQYGCdsQpd0+psjd&#10;naHjgznmigAAIABJREFUYbtaU2NAbcSf1ZvNf1JqNF4XkQ9E5JL0hJFbeeOxLMSeLAfc2dOA8/te&#10;qSxvHaTlVqU6xhw4FrCJvUnpunFLjYaj3s2zIVqlrALEPgjMGknOm52KLp3nxEag7hh2mQOBDoPx&#10;GCf687lEfKzoPUKIdbDzHECj4h/WaJjDB/FPTRXK5NQ587MyHGD0AByFmD+O31UfaBZrzvh+lG3Y&#10;J00HDkAvxVBCyITQAWhDWp1Of+WBG+QsHTwQEu6WimMPCF4A251u919VFOW/QhOm9uvHdUQRe+N3&#10;2YIIi/IvK9WJYiDRbVezl7hPyKlUHeIuQnfxi2tJKSlNNq1YiFkXINwE5rv4WMAgNsLv84lXN//I&#10;6bR4vTMMGmXHif60wZ6aEHICdp0DaFT8w/Ws3mpKrTfjb96jJiAyFtNZeX410Y8HVefSjjlHUCMV&#10;Do3cSxUUe41BgCOyzgQnQsgEUAC0IfrNZ64+e8fDnXLV6puVP6s2lf/c7nT/D83xB7L1htwsFCn8&#10;EceB2F84f6cR/59YjssH+dFzAgkh8wPOAO1+22LEJHEYnDlL7AxcgFWXzEvt9lyAcBuQ0/kow+hP&#10;QtyCHecAGhX/4PhD5CZShW4NzPCbJ7ieIm70+bWeADjF7476Rpe7d+oNeXFhz3Z8/F6IoRQACSHj&#10;QwHQhsD2rYmA+3MQADFT6aBSteQswG63+y/LivK4iPy19m8omn5aKNA5QRyF5ma9V6urURnToEUL&#10;YiC3vmgR9/nkpdSa3MhmJW3j+QaE2A24AlAY1MeCRQP+hz6jhNiZIu8rxMZADMPDLfGYLQqAI8H+&#10;eLtmzCHD6E9C7A/mAGK/bJeZ419dSRgW/5AsdDM3u6jPcVCdgIqiugCniY1fjYwWbLHPKiuKba7P&#10;CNAIeL1MJiGEjA0FQBsS8Pn6A3nnxS8zWeUbIkEriYDtTuePq83mH9H1RzRiFpjLhMVqQSc++71e&#10;iQX8/RiLcTE7xjbs9Uiu2ZIHjePuv8diUXm615n8YiolP9nZnfp3EUJGA/HvW5ubalFBT8jvl985&#10;d1Y+yeXk0wV24hJiNlyiEbsS8vmk6iIBMGSB47AqiMp7J5M1dHQQDBj9SYgz2AqHpGSDdTn29hcT&#10;yyO/D3XFdK0m13MFS9XQUE9B/WSa6G3spYwItuWGfQRA6dWXKAASQsaFAqANCXh90vTMdw5Fq9sN&#10;vpnOyGO1mlxdXX2oUDkm2yKSF5HnJ/3/m+32v663Wv9WRBLaP97KF+eeU06shd+7mJlCdQM5+XDy&#10;bIZCcjEek7CBHPtZza+sq7GCD/+8iq6pIBYMyFPxJfm4ZL8ZB8Rd6OcUJYKLbwAYl5PEPw38+1Nr&#10;a7IRjcgn+aIlunIJmZbOkHsQIXYAjjh9EouTwXOE88LDeZ1DQXOO0fX5S2vJuR8fIWQ2xC3QcDwK&#10;fWPvaUD8+ySXl9vVmuWeQ9kkw4MRwTbTaBhySloF3pcJIZPAXA8bgut9xB8QXPaTcy54woXwi709&#10;1SY/IdfrzeY/EZHXReQvJvgR16tN5V9R/CNWACLdnWJJ3jzIjDz/UCTA9+B7cb6eNN8L/47s/bcO&#10;0mr+/rw68RCZ+2Wx2P/60ZWE2jFHiJXZ133u1qJR1eFqF7A5f/XsmZENNZ1uR20aiPDzSAghCyfk&#10;omtxiw6DoeRrdcPO/CeXlmTFQAwdIcQeJC3+ecaoD6Pi341MzpLiH1BMmoW+FhrtZd+dw1glM/F6&#10;WMYnhIwPrxw2xev1SDQQlK0FRHJmmy35+919dfMzJn9RVpS/bXY610uNxg9++PILP2i0Wv/T57l8&#10;AzEqRqg2m2+0O92/1sQ/iCW/zuUp/hGV4ByLMnD9XctOtmjG+QqBD+JhtTcTCX9CGPzZ/sFchT89&#10;NwrF/mwbdLm/kGRcEbE2mFWpj8R+PB63xTtmtDMXtHvXguKco78JMRs6WI1hJGWj1LLH/CEn4vP6&#10;xC29926ZdzgO2LO+N0b0JxrqCCHOwcpRkepM8fX1kd+niX9WrqFVTJqzuBQa/X4hItRoPdIK0ABI&#10;CJkECoA2BiLgajiiDvedNxAn3tg/kF3jEYHbpUYDUTL/uvf1//5HP/35T//j/Z1//lGxFPrPDx58&#10;YWSuYbvT+aH2dwgmv0pnVOcSIcBItKYZ4Nx7J52VwhQFeXyGIB6+lcnK3+3uq38uehGOeNAb6Uz/&#10;aziqzhpYNBOySO6XK/3ffmk5bmkXIKKAv51aMyz+iTov7VAAnOZ6QwixD0aKi6Pm2ZDZgcJbwCUu&#10;QMwY4szO49wtFQ1//hD9OeXYDEKIBbHi/njUWAENO4h/oGZSAwrWVEEDilnOZoYCaoCEkHHhDECb&#10;g3sZhvsGvV55O5ub+5PB73wF2dojMrMbrRbuqH+ofQ0B5Xqu8Lp2W693uo/85MFu47nEcui0YcX6&#10;uRvb5bJpCwPiDLL1hlSaTckqD7sMgl6PLPn9kggF1YHSkwLn33tZ43M/7MadWl0u1RuyEj6My3g+&#10;tSbZnd3e7EBCrMetUkkV/uBaxQMuwA8LRcsd56VIWJ5dWxu7GAgHYHHy2G1CLEeXigKxOZjHrrhE&#10;hIULkCLWIRiB8WGhZOh7Gf1JiHO5HI9LWslaph4AgcuI+If7lh3EP7M5Ew7J9oj0MtSR1heQrjYp&#10;mAPI9TQhZBwoADoECHDf9nrlncz8FyIQAV/3+0/b5FSUdvuq9gViO4cJKK1uN/R+viBfVCpqAXeY&#10;qOj3evsbbjr/yCAf5AunvyY4ZypVdZG8GQrJVjQ8lhiIc/dGruBY8U/jvXRGfvv8WfWrkN9vWUGF&#10;EOk5V7eLJbnSc8NDDIQoOI1o/VwiLueWltTzH5EwD8pl+bRUnsh1g+vN19aSE28qO52O1Bn3RxwC&#10;orrxuSLEziCFRd+U6GTa3Y74GRqk8r4uJeM0cN9n9CchzgVr+lcDfvnlfnrhjnxcb17d2hgp/rXa&#10;bfkovfjEoUWQCAZERgiAe426XF3UAY4Jlh5uWH8QQsyFq/nF8DMRefGHL7/gwUNEfktErk97JFiI&#10;/M65s/Ly6srcYwmyjZNvqJ1O95gda6dSOVVAwYxBiIrlIY4Hn27gbYIFJDIhOP+w+H0nm5df7KfV&#10;ji8jYOafG2L4sJG5rRNTIazEXRJ3RewJBD/9/MpJZwEiPud3z52RKysrfZECG2o40yGKv5JcNRQj&#10;I70NOYRE3Jen6SjF3bLBuL+FE/EfXQMVpg9MTJOvHXEIaEp0A03ef1TuForqHtUIX2P0JyGOB9GS&#10;39naMLwvmAWa+DcqOrzT6cpHFhg3siiSodFubFzf7TIHsNPlWpoQMj5cmc6fn5UajT8tNRo/+PGb&#10;v3zjx2/+8kelRuMLEXndDBEQm43zy3F5Zi0pT42I5ZwX7W5nRf+rvqjWDP3mT4e4uXy6zfYaOnkI&#10;mRLEyMI5eD2TO1UIvJUvumoGFxx/+rmcL40xs4yQeQO33290MdhwAY6LNjvjNHcSnOkQ9CDsnQTE&#10;cszmxfdBSJymCKiJmmXO/1s4+vMibbAITB7GLsUVQkbhFgGw2yseuxl1ZpbBJAzEfdspRo4QMjlY&#10;G35rPbWQV3Ac8e96Oj0yAtPJGI1jtsscQLr/CCGTQAFwzlSbTewe/r2I/FBEXhORP8bYrVKj8X0R&#10;+ZFZRxP2+eVMLCoXwvOZPRAPnLzw8Oq6ojA/zWh8IhYpg4Ui/Khgz4mUmGKOGyGDpJtNVQj8+d6B&#10;KvZVdQVefO3GjrnruqgjzAR8jAUNYmE+rVT7ojWaRS6POXvnqylj8/nwPRD24BSEEAjHvfaAQxBO&#10;QTgGzej+126XCmdwEgcAkX1UoYoQu+BziQAoqnPX3S7Ajw3O/kZB/qnk6lyOiRBiDSAufXXOkb/j&#10;iH83MxlXi38aRhLSjKZCLRoKgISQSWCG4pxpdzq/f8Jv/PNWu/3f+U2K2cNsiojfL1eW47LXaMxs&#10;ZhmKOSianrb4wAZZm5Mx7sD8dLX60CxAdFrh5y0HeeMj5qPFg+KBmFlEvdVcGlmGOZuZalXWoofC&#10;3xPJVblXq001W42QWZKr1fv3jDjuS2NseMcVJnAvghB4ZYbPpyOHnzU0KBBiZzSHLWPxiJNwyxzA&#10;VqcjIQscxyI4qFQNF8+fSSxzxikhLgSNf6VmU21GnAdwHY7at3S7XfmiWJDPDaZvWRkImahvTkMi&#10;EFRrG6dhhzmAWHIwmpsQMgnchc+Z07pFuyK/Z+bRQExEAfSJZfOjQOEEen1jXV49e8ZQ0TTiD6ib&#10;5NaYwsHNE+JWAupzC0gqwBhQMjsQ+elW8U/jnUz22Gw1FDcIsSqZxlHnZnJMB/yH+2nLPSsUXce9&#10;bxLzSQWOCrptzrAbG4p/s4FxqovHLTGgEDm7LnQc4DP2YS5v6HvhLrnINTIhruXq6qq63pk1qMON&#10;irTE5fqgWpMPCyVHvB1dmf7+kwyPbmOxwxxAOPK5MySETAJ34nMG0ZzDelc86ibS97rZR4Niy+XE&#10;inwlGpnq52CmERYbiDf7vfPn5OnUmuEsbek5EqOBoGzFohIZY7NcarfVzsthQOD8+kZKdWkRQmYD&#10;3H6f6+Zxnl9ePlYMJ8RKVKaYlXe7VpMHpbJYqcaJgmu1Rfffognq1i0lhe/HOGCNRvFvfIwUEcvK&#10;6Z3sZPZ4PNM5EuyEG5sfsP4tGXRaMPqTEHeDdQ6SsYIzvC/gZ0NoHEW2VpV3M1m3vyXHWDXYGGrl&#10;OYDYoyqcC08ImRDuxucMhLBYMKjOsfP0omPwd/ybxyMzCQ/HGuSZ9dTI+V1YUGhzjDDXCI9vp9ZU&#10;wQ8zjSD6IVpt0iIOjgOxKM+OmZH+ZaVy8jH7/fKdzQ06AQmZIR+XylLRFb1fTC1m2Dkhs+ZX2Zx8&#10;nstJywLRKtjkwXVRGBFXQ4hVwbryheSqNNotSwnrdiDsovlyxB60XCYAQmD/dbls6HuxZ+Z8U0II&#10;rgOXpmy8P40XVldG1uKy1Zr8Mp2d2QigReD1TL8mwutmpLlqv2bdyFS6/wgh00AbxwJAtyiEsHnP&#10;CICAtxGJyJ3SYRQAcrAjfp8sB4PqYmVe3dln40vyut8vvzhIG1qYZEd02wf8Pvn2mS25dnDAAceE&#10;zIib2ax8fWtT/eGxYECeii+pwiAhViKl6+6sTzg370apLLv1hjybXJVIwC8Br08WYfLodA+LrWV2&#10;ei4cM84rN3IVTWPewxlpFaUhYX+ATkDiKLxDc12cidsEwI+zOUPfh5Sci3FGfxJCDkG9bRazAJ9d&#10;jqsjcFA+O2lfUqg35O10xjHiX7XZkqVgwLR92GYoLNnm6fUL7AGfNufXmQrdf4SQaaEA6DLWY1H1&#10;sWgQH/rbZ7dkr1KVLyoVNW9bD7pzzkcjshGNGuqoxKLghfV1iWaz8uvyyY5BQshkYGj2bqmsuoDB&#10;oysJuV2pqBGhhFiFRPDIDV6cQqhJN5vy5v6BPBKNyHo0ojbKYNbTaXN8zabd27xXOOfLUlQ5eN8w&#10;Dd1rhbO51mpKoOOVkN+8Yg4hi8RN53G3FwM6z/vgosB694FB9/1La0k2NhBC+hiNmhyHK2pd7NBZ&#10;CBcYEsQGqSiKvJ9xlvOv1e0Mfa6TshmNjHR2I/YZDnCruboVpGlY4DgIIfaFAiBZGHBAYli6WQPT&#10;sQm/upaUWCAg7xoc2E4IMc61fF6+F4uqxR88XlhZkbcNdkgTMmvCXo+sRY8aXPannOGADfStSlV9&#10;XAiH5XwsqnahYiPqn4MrsNNzWxTY7blw9MKy21ww04DPTsjn6xetRC1cdaTdVCTs97tCSCDESbRc&#10;IAC22h153+A+8lIkPNZMfEKI89GiJgcb3KfBr9t0NFotCXi9x2bQQvz71UHGkXsGnwnxnxq4XiOe&#10;fpRIer9Ukatr1hEAm+22KGxAJIRMCXfexHGcX47LaxvrEw1gjni9Mx3cTIidgdvv83yh/wzgBsTM&#10;UEKswIXIkciAzXHaxI33vXpd3spk1c313WJJ8vW6GgWJWYGzarRFobWocP6fFfB5j7qP83xPxuKj&#10;YknuFEvS0rnFEQlabTZVNxEhdqbtsuGWbmiA+CSXM+SgwX7x2bW1uRwTIcRenDd5DuDegCO5qu5B&#10;Ouqj0Gg4VvyDm9LrNbc2dyYcGvk9X1poDiDWynU2gxJCTIAOQOJIViNh+dZGSj7I5EYuhtC9eT4W&#10;k1Q0IrVWS0oNRd7LGtv8kcWB7gWWDucP5v6dW1pS5wCCx1dW5MHevrteBGJJvrKS6B/W/RlFQeN+&#10;AkEjWCrLZiikugKjAb94PZ7DiFDPoTt22j6STqerxrxUTBQxyeTEdQ5AhaLV2Nyu1mSn3pBnVpbV&#10;OF0QoQNwalgQIvMG4n232z3mPHES+Vrd8OyuZxLLjP4khAwlGYIzuGTai4P9B5oCtTUUrsWIVUdz&#10;1bXs6HqXHUGTcdBrXvynxplIRLZrp6fEWCUGFPvBGmePE0JMgqtW4lhWwmH5xkZKUoHA0Kf41ZWE&#10;/N75c/Lixro6F7HT7bbQYYNi7vOrCZ4YFibm81lO/HOTc/RmNtv/+0o4JI9ZYK4ocTfYJCJWWuPO&#10;jGfBokFEcwX+Yj8tnxeKkq7V1M24Ga6mdvfwZ9BtZg30QpWZzlI3Uet05J1sXnUDQvzzmzjTxYmk&#10;DHSoV9s8FxdN14XNgk527n6YMxZrj3g/s0ZYEEKcxyyige+Uju9tnCz+gY1weCZNFqmosbrFdtE8&#10;AXcSsLzAvpKWBEKIWVAAJI4mGgjIN4bEgT6XiKsbN/2iwuf1+rXvwoynhJ8GWStyORKRigUz0K/G&#10;l1Q3qRt40FBkt3Q0QPuJ5Ko6f42QRQEnqgbOzdIcrxEQNuBwgrjxd7v78qv9fbmdn24OrVZgTSvs&#10;+lw0+pjjBh1XU4PPyi/29vlaEkfgtghQcfBzvlsoGp7Z9dzq6syPhxBib9AoYCbpZlP2q4fRlPV2&#10;29Hin6hCnbkxqhqo/xmp2WxXa2rE6iKA86/aVFSnJyGEmAUFQGJ3/kJEfktE/oWIXB/2XAJ+n7y6&#10;tdFfhEEMvBgf3rUZ6HWkY8iukxdUdgTv29eSK7LTOD2yYVHE/H55PpVyjQh4LZ/vixRwxzzDTmiy&#10;ICDQrOjcMjcLxYW+FftKUz4slNTomEnBnKVqs8UoagsQ0zUD1VocwG8Gm6GwGpdLiN1x4xzLpgWb&#10;8KYFRd4bBtcOTy4tzcTdQwhxFpsh868TGENwPZOTd9JZR9eqUE+ZZfzmmchocRF7sLul+e8pcT+i&#10;+EcImQXcfbubgoj8mYi82PvTTkD4u1xqNL4oNRorpUbjjR++/MILIvI/9p7XMbCA+NbmplooPm1m&#10;g6/nFES+upsiHa2I/h2K+w5F3PuVqtQ71lwMhf1+dUj1C+vuEAHxPnyeP/qonV9eVt8nQubNIt1/&#10;p5EdMV/iJLT5fwXGf1qChG7+X7ZuzQYUO/FKclWurq1ydhaxPR2LrkdnTdeBz/2TnLHZ79gbPrrC&#10;MRGEkNEkDUR5TwKcgE5vEDw34/EiW/ElQ7W+3xTLc3UBwoTA2E9CyKzg7tu9FNqd7u+XGo1rpUbj&#10;RyLyp9orsSiru0F+1hP+3sBDRP5YRP49YtH/+//4X/6fv9y+9yf/Yfveg08y2e3B54Fi09e3Nk+d&#10;2eDTDRreDM1m0UZGgzhJ7d2Dc/O1M1tqDjuiJ62K1g3s8UAEXJfLLhABPy6Vj8W4vZRaW+jxEPcB&#10;0Vnv/vustNh5DXpKEw5tb3H+n6VYCh6dXyW+J1MB8Q9FF0KcgDar1Y046bnDrf9ppWroe7+6usLm&#10;BUKIIQJeXismIRUISDI8+zrKo7HYyO+B0KpveJ4V0HNRU2E8PiFklnDImUvpdru71aby99qz369U&#10;/1Oxodx4UK89g/kHv3vujISsNwPvT+D4ExEIf5e0fywqijoUOd1s/gG+boks/7pckc8r1dzX1pKh&#10;9ZjBSb+qeHO4WGt2OrISDMg9B3f7ww2JaLPIsXizluzWGwt10ED8g0vz3VxBHotF5enUmnxZLBre&#10;nC+CQecbzqPnN9bFn85Y+rjN4Ho6owrrAEIMzisrC7XEWVxeOtq85esNSRuc3zMPMhOKRVq8Guf/&#10;WYO4zgFY4sZ8Yij+mU+zzR7xRdJ0YfynBp57wCGpDx9nc4a+D+tbXsMIIWS2XIhFjzXlz4pHEnH5&#10;dbk88qfjezajkZlFP3e7mPfXZOQnIWTmUAB0KR6P56rX4+nfaD7K5f/XUrvdD8O+Xy7LFV2s2qLp&#10;drv/sqwo/7WIvKYdCuYjfVosqTEIw1C63dU30xk5Wyqlv7q+njLasenvCYDLodnlji8KbF4vxmKy&#10;ri6shr8eT8thB9Jn+cLcxSuIf9/d3JQvisV+sRCRfhADrUzcP3yR+tTamiqyXlvwTLJZArEPwovm&#10;wno+tSYP7u849ekSi6HvEL1vYBM3T9BMAyf6OG6BVrut3pfR2ML5f4snFfAfu1daSWC2C+r83rWk&#10;uu4gxkmqs4NOdzQXmmy2WRS4PLtx/p+GU5479hhGm9aeSq7O/HgIIc4h22Bs/LhEvF5Zj0ZkHpN4&#10;YHZAs7mRetd7mayaSGW2Axxx2pj3xx0fIWQe0JfuYqKBoEAERKFRL/5JL+/aKnS63X9bVpT/RS/+&#10;7VSq8lYme6L4p+dBQ0n97Zf36weVqiE1y+/zqa9L2OeThPVckBOBIubrmxuqUwui2kninwYWRHDe&#10;wQl6dk5CqCb+xYIBubp6JP69bbAzd5HETjhPsHi9lEjIt1JJR8+UfC+d6f9dW0wTMg/07iy4l61G&#10;eUwXoNIrqt53uHPYLqwGj+5/eQueX1YH9z3M76X4R5xGu2ONWbOLxO4iIBp03s/lDX3vk0tL6jx5&#10;Qgghs+NMOKQ248+Lrxic6Yp0LLOjQNH0WaH4RwiZIxQAXQz0iFgwKGtDMrbhPID4YgFKVUX5b0Sk&#10;f3e+lS+qs8fGoSUSfjOdif5qdy9tZMahFmtzzuZz3CCqPZdYlu+cPXNsTpb0Nu4oaN7OF9QHYjYH&#10;C5wQcyAazlrQ0Yt/0pvXaBfxD0ROcABK73MGl9JLDu4cxqIY54/GE8lV9T0lZNbomxkWGV18EnvV&#10;muHvxTUZj3q7zRhdi7CmmwWcdXAk+CzQxD8WzYkTabnY/afRtrlL/W6paMhpj2vZowaLxIQQolFr&#10;sVFkXBLB4FwL1OM0LiMKNF+bfi+gzfurcawAIWTOMAKUSDgQkK8nV+VXA2LLzUJx4bMOWu3Ol12R&#10;J7Wv96u1qebywQ24f/+B8o21ZPC0jvSA1yeKtGQ9EpFguWKpKDYIKxciEbUwifdO1NelKrcrFal3&#10;jo4Tixl0NQ3OcoSwdrdSObHAjJ//eDwuV3SbXbgBwSwiQeFOfDGV6ot/2jHaRfyTflTXycBVuhQM&#10;yLPLcfmoeHqkl125USjKmaVDdykeOIc+dHD0KbEeuHbpr4FWYK9Rl6sGj6PREzDvlio8uyzCqq4J&#10;qDThTEe3glm+FP+IE8GWwM3z/zQgggZtOgcQxdcPC8bW47iWmR37RghxPhUKPGOBZotkOCRez3yv&#10;t0ie2q7WDNX7Pszl5NXImYl/l9ro2Wpx3h8hZCFQACQqZ+NL8rrfr+Zbay4K/Ikul1kNvDVCV7pP&#10;6r/ts/L0hdFWtxvEbMBLlYo8u7Y2dFMH11bQ75duqyWbodBUoqNZXI6E5fxSTNaiDwuXcPddWo7L&#10;b7I5ifj96t8Hhb+K0pQP0umRM4xQQIdw86Bala9trPd/DkRALGTNdKZA/Pvm1uYxFw+cZFaf+TeI&#10;kc8IiiQb0YhcabXk9hiuILuA82a7WOoLxzgHb5VKlhNkiLPAdU1rHkBjxLznlo4CcwBRaBy8Hg+i&#10;d/9Z4X5DROI+37H3bafBCFCjbAQDcjGxbI+DJWRMGP95iJ0jQD822GSYDPh5LSOETERaGT2qhhyR&#10;6u3nvHNOEUItELOq39SNNDkJ7OvQqD6uSQJ6n9JuiWLBtBpCiHtgOxvpAxHjt8+fla+uJPrzyiKB&#10;xWrEXt3cNLj/aiZuNrdrdfnF3p6cFAkKFyB++8V4zLTfOS5ahCdm8T2/sT5U/NNAoRLf83hy9VjR&#10;Eht0RHz+ZGd3pPinB9/7051dtXit8XxqzbRoRzgUB8W/m+mM7cQ/ozMS/d7DLukLS0uOnQcIwU87&#10;XzQXICGzJFc/EtPPLS3WsX4SHxyM3lDS/Wc9tnSx2RCa2cxgDNzfnk0m7XColsbI+pvFxcXA+M8j&#10;7CgCorl122CM23Orzo3vJ4TMDuyHrZQgZQeW/P5jtb95gmSwSwZND5gda2SkkAa+t9pUKP4RQhYO&#10;BUDyEOh0/McXz8v3L10Y6VqYNRARZrkQQBfPSSIgfm0kEJCwzycXhsxJnCUQlV5Jrso/unBedVQN&#10;vg9YVMIpd33/QBX3TgIdSm882J04ihEFz3f2D/pf4ziuxKYXRJ+KL6mOQk38QwEB4p/V3DtGSASM&#10;CYA4nwJer/i9HnkkGln0Yc8EnC+f6c5HuAA5C5DMkk+KR/Ng4YS+bMG5rbuKItunXIMxBJ7uP+uh&#10;n/+nF5rJ6eD+xsv+9BhZf7O4uBgoAB5hxzmAtwrGGg1RDF5kCg4hxL7s2bCmsWgSoaB4FtgkjWQw&#10;I03aWHthhuwocHusN5tSazUZ+UkIsQSMACVG2RaRv0SNVUT+cJ6vWtjvl2qzKWH/bOZMaCLgtzY3&#10;H4oDhUCF3w8X4DwKs3DFPbK8fGwengYKxAeVqnxWKh138tXqcqdckctLMUmGw2o0UabeeGgm4KTg&#10;d0Fk1KIdN6JR+bhUnvjnQdjUxybgeb21uzeWO9FKBHzGF6peCJ6djqxHI3LLoRsDiLja7El8fiAY&#10;T3O+EHIaiKrOVKt9d/QzqTVJP9jtR1lbBczUXQmFJKFzlYFmu63OghC6/yyHfk7wAwfGNs+KC/El&#10;tdDR6XTnHuNEyKxBDY9lvCPsNgcQjZFGRhmgCPxUku4/QshkfFHhmn5cFn0vGScK9DfFslyMnzz6&#10;7q6kAAAgAElEQVQfFuaCeqvJ9QIhxFLQAUhO4mci8s9E5Ld++PILnlKj8UKp0bgmItfm/YppIlwi&#10;GJxZdOJpTsCAzyfxQECuzMi1hTlDiPn8/QvnVFfcoPgHt9+tbE5+cv+BvJ3NDRXKUOyGy++NvX35&#10;+UFGFVzMjCtL68TPyIRCLJxg3zuzdUz8Q6waHIp2Ff9A1Ge8j8LXO3/hKjUaHWpH7utmdVo1lpE4&#10;h2vZfD+GDPeLVzbWLec8Rbfom/sHclCtqhEweFQUpS/+IeKa7j/rgOuz3qFu5uxbt9Dq0iVFnEeH&#10;5/Ux7BYBetNgIsoTy0sLT8EhhNgTxAxnbVzbWASo8aE+0l2wUw7Nf0ZqNCe5APWuP4p/hBCrQQGQ&#10;DHIdol+p0fgfSo3GSqnReP3Hb/4Szj9MS//zVrtzC4LU3UJR/v7BztxePIhw0UBQHhtz4O44aCLg&#10;MEL+gFxZjpsq2uBnfXd9TZ27CHedfhYegKvlV7t78jf3d0wX9MZFX/ycZEOcCvjle+fOHhM38fx+&#10;vrdnOafOuITHeD28nqP3WB8v5zTu6ARAvOdxG3WHE/uBa8hvsrn+ceOce2FlxXLPA5vFd9JZ+SyX&#10;V5sf4JJqdbpyr1SWj4olCxwh0Tira/g5YIzTWGTrDfXblVZLTW/QHhC90WTFFCRiZwbX6sQ+IuDt&#10;fN7QngNrVjg7CCFkEozGDJMjlnv1FOyNFi0CPp5IGPq+DwsltVFfA2vcitKQJmPCCSEWha1tRM92&#10;tan8m3an+yMReU3796KiyP1KVZROV9LN5v+r/x/KiiJLwfk4mRAl9djqihrFlWvNpqsKIiBm0cGJ&#10;p0ebB/hYIiG5dEZqE97Y4Uq5EIn0IxIHwSZ6p1xW51pZTRjDsWmFD2yOjR4fYk2fSK4eK5pgfuG7&#10;OWcsjk+KfhgGziPMtMTidinwcMyrUyip7qZmX/DdCoekxCI6mSGInk0EA3J++bBoB6fx5VpN7tSs&#10;5aqDCIj43y+qNXWzW2y1OMfLgqxHj+I/92qM/xwHvF7JcEjtfNYLA3qXbtTB9z8zQUf8qOvDPNfh&#10;5BCcw3Zzvs0SzAG0epsXCrO/KRqLo386cXKsGyGEnAbcf0yNmA7cX/0LbB7G7FfMgN02sIf8LF+Q&#10;p9bWRGm31EY3QgixMhQA3cHPevP78nDxnfSMG63WR+1O96+1r6vNlnxaxLy55okvUrZWn3vh4bVz&#10;Z+TzXH5mjgkUkv0er1xdOz77ARt+CBrPrCzLO9n8WD8TgtnV5SU5s7Q0tHsYYskXxaL6u61KSWnK&#10;Sm9+VdxvTAB8eTXRL8hLb0EHp46Vn+e4jHv+q8Otu12JBpx9+c3Va30BMMIYJTIH0FSwFAz1r1OY&#10;B7hz/8FC3dMngaL+afdWsjjgztcadHDPspqIbHVQ+HrS7S+CSaSCgZGFxGHR9WS2hHw+qVIA7GOH&#10;OYCIajPSbJMM+I+NKiCEkHGg+296WgsWAMHVlRXZru2O/D7UtNYjkYlH5BBCyDxhe5sz0eb3rfbm&#10;932/1GjkK4pyarWx3e3+nvZ3xJJdy+VHFigXNePl0dUVeX1jXWIzWhwkgsO707HBXQmF5PFYdOh/&#10;H0Qf8wkhbFD8wzB6xHz+ZGfXVqJYaEQEEpyOeN6D4t9bu3uOEv8mwaebY5lysAuioLvcJMPhhR4L&#10;cQ/vpTPHnEbPJBjjRcbjYizW/37Gf07G9UxOjbbVHogFrfeahvyMUCQ2B/cWNjYd0bG4GDqO+++5&#10;1VUD30UIIQ+Dug7df5NR0TWWI0JzEeEonU5XjfQsNxrS7nbkgsH6xS2Ds2UJIWTRcPfiLLZF5Ael&#10;hjp/5XUR+f6P3/zlI1qcZ6fb/ZNsrfZ5WWk++mmpLJeXonJFNycJwoR2692pVAzFXKbrDbmyoJcQ&#10;9vzfOrMln+cL8uuysY2dEeDWO637E8WrC/ElySrNoQKpkZjP7WJJnZNmp/l32Xr9yAEI19sJrgjM&#10;+3sxlTo27w8OR8z7s6ITZxommQnp0QmAywG/Y11AlRnF9BJyGrim4p7wePKwiIcmBCtGKhNrgvv3&#10;eozxn9OC+9qwe9s315ISCzCuktgfuBMi4pF6qylmr2yxdwh4vep6EXuGequlRsdblW6vcIpRDVbE&#10;qPsPa3rsLQkhZFzQaPB+bryEKHIE6o5IH9MSktqd9sQuwFa7LUqno94/PeoYIa/q3B+WwoVbA35X&#10;o91+6D57MR6Te/XRKSBY76LZ7QLd44QQi0MB0EEordaPG+320Pl9aaWJzc8f659ts338Jhf0+aXZ&#10;bpu+kZ0lmNGAqM5z8Zi8n86oM/ym5ekRjhEIgMj4vrqyLMV0tr+pdELMp1GCJ2zyL0fCauye/vmj&#10;G+5aPu848W9S9K+c32PNYokZrOiiUbGwJmRefFwqy6XleL8BA9dlp8wcJbMFzTva/QtdwIz/NBfM&#10;CrOqSEDIuGAPEvOGTJv9ozkL9Y1ihzMzg1JRGpben3W6HfFadBLgnbKxfddTSbr/CCGTYbTRgJxM&#10;QVH6AqAyQQwoXv7B+7E2j7rai6pGvRP3K8SM4nFScw3ESCSdbQQDsn96iJoK5rtDZNyIRvgOE0Is&#10;CwVAh9Dtdj9ptNv/l/ZsEOF5c0SEZ6F5PKIA+82wPyC1lnFHUtrADXEeYA7bq2fPqAW7XK0uO7Wa&#10;7NQbYy/ERrn/gLe3MQ/7fHI+ElZjrR5djstadHgsKASwu5WK7SMhSsrR8WPOlh64Jr62lnzoNbiV&#10;zanFeKcSmyACyqsr7IQsPjNlGvQxbwWLXCeIe8BQ9qdTa+rzXcd1iQIgMQCc+xr3yxW+ZCYTdvA9&#10;bxaoa4wRa8dso07X0gLBkg7NJigsoug4iRCIVWHY7z+x2InfEQkEpGrhxAiI+1YsKmAPZiQB4LFY&#10;dO4z7QkhzmCcmGFyMvdrdTnTS+FoqzGg3WMNMaeBkl+1qZzqlj/tHr1frUleaUqt3Z44nemjYkke&#10;b7fpBCSEWBYKgA6h0+0+qn8mnxYKI29ewwQpdLNGxC/r0YjayTKK1Amz8hYFNuEQ8PB4oSuyXSjI&#10;tTFyuUe5/6QX4YgGdr/XJ0+vJYe6/ewa83kaerEXUaAQ/eDqw6b5ieTqsdcBz/+9/QPH5+BPMvBZ&#10;LwCGHTwwWj/3r8Y4UDJn4LTWBEDcF9DcwRhQchqIf9PHdt+hAGgqQY9HlkOhOf5G+zPJGoMsBuwN&#10;DoVAv5p6oMWPnQbWgxAOsZ8YVePEGhuPUT9zUcBJYcVP947BGGd98wchhIxDulql+88ECq2W2liv&#10;NYvhvhIw0DimiX/VVksOqjVpdbvqz0gEg31H4TDwu3YqVfmyVjft/UP9tNbuyOMrnEFPCLEeFAAd&#10;gtfj6b+XiP2cRnhBB+paOCJPLsXk1yMKYFsR69rcsZm+lEhI1yNyPT9aBERxKnWCi2+QaCA0dLPu&#10;pJjPQVA8h8NSK5B+79xZ9c9BATRfb8jbBweM/DwBfSeb3/OweOxEOA+QLAJci/pzS/0UAMnpPK6b&#10;iWzUNUKMsxkKDW2YIsRJYImHfZTm5mv3Isb0K2Jvb+1s1NmggXjQsmLNxjorzijEnmXbQIwzGhmH&#10;zWwnhBAj3CqV+DqZBAQ8zUEHt94oAVAT/z4vFOV29eGGDzT3PZZIiL8XP49oz0y9LnsNRRUcZ4E6&#10;NzAvFAEJIZaDq12HoHWeNsa8keVrw6ODMKPl6lpS7aA5ScyCYHZ2ydoWd+ytLycS4hOPvJ8/PQLu&#10;0VhMdUAa/bl6UCz8rFSStAkzCK2MPlZvsJCHIsfn+YKjIz8HSYYmi93SurhP60ojhExHgGIDMQgK&#10;BJpYDBDbTcxlMxIe6XIixGmozj2TnhP2erivNS3qAsS61koi/57BZsxzsdjMj4UQ4kwweibr8PrP&#10;PLlXq/cFQLV5pvtw3U0D/62oNOT9dPZEMQ+miPRBWk0tQ5rVvJyaEAHbuc4x8ZEQQhYNq88OIuD1&#10;SdPTNtVVBLEHP+/zSuXYDRNxai+tJQ0LZovmYmJZnUl2LZcfeuOHmPlIIj72UTbbbfngIO34qEsN&#10;iMHoQL6ii8rR4k7R/UbXnzF8Ho9o3pKI1ys1ixZzpkFfTM9aeG4NcSaIKI5ZLKKaWBe9+w/OUbfc&#10;0+fJZsxYwgI5wsh6njN23QXcEFYVAFGstVJo7RcGGjmwn+UMTULIuKCc1Gg15XaR7j8zQU0ELj2t&#10;SRp1pmH1RiPinwZqf4tY1+N3VrI5eSG5ShGQEGIJKAA6CHTHRAOHA8zRzW7kRmdk4PnVtVX1cVCp&#10;qjfhpVDQloPSz8aXZDkUlF/upx+K9npieWmi+Jd6qyUrwaD4PF5pdzuuKBp+WCiqYl8yEFBnnDjd&#10;9XgakQkdfPrYp5jP50gBUA+FYTJvLujiqXHfoqBDTkItAOsaFraLxucGE2OkAgF1zhkZj2UDa22r&#10;ikFkNsBhh9mBVozctNIxIRHHiCvnsbi1k2wIIdaj0+lKrdWUdA1Rkg2+QyazV6vJ5cBhYz7qa345&#10;FAC73W7fFVhuKvJBJjezGE+zwPFdowhICLEIzMdyGNAVYsGgPJNMqq6204BIOI6Dbz0Wla34ki3F&#10;Pw0c+2tntiSpE27w9yu67v9xOROLqhnfiotEDgg6aqSCyyMvzJgZknSgSyluYGA3IbMC7r9Hlo/m&#10;Lhw4cCYrMQ9tvq1GhLOgTGc9FGT8JyEmEbLoGqttIQEwZ2D2n9CZTAgZk7bqUFPU9KMP8oW5RUq6&#10;iZ36kaiKtK2Kokip0VBn4FabTSkp9hD/NHCcbx2kVWcjIYQsEgqADiUaDMirWxunioCPJxIOfxWG&#10;A9HzW5ub8lwiLi+uJOSVjY2Jfk53YMGXZswhmQCrFnKmIe4/ek75OjsjyfyA+Pzdzc1j8Z83C3R0&#10;kdPZ1kU4nbP4bGM7co4uG0JMw+fFZHPr0bGQG3WnVhv5PWgANaORjxDiDlrtthQbinycy8stNhfO&#10;DCQj1XtpXd0Bd3mr01UddXYR/zQgFL+XzVEEJIQsFAqADgZuN4iAlwZmG0AU/HZqzdUzDyACwvV3&#10;KbEsQf9kAkybsUvEBMITnn+EkOM8FovK62e3jot/6cxDkc+EDHKvelQsxvlDF7N5rPr9tk6OWCRG&#10;UjrSnAHoOtDbGbDgNcpKPpgdA81nj8RiczkWQoj9gfiXqdVV8YljBWZPcchrDPHsV+mM7cQ/DYiA&#10;b2Wycq9UVoVMQgiZN2x7czgoury4sS7PtjuqbT7CbsdR/FREbmEsoIi8dtr3tigAuh7ExvHzRMhi&#10;gfCHyM/YQJwuxL9P2aFLDACROFOtylr0MA7uQjQiH5fKfOlM4LHluO2fw6IwIpwyfsydBH0+USzY&#10;3ILTcdFxv9jvGvlcJF3cCEsIGY98Q1EdXHa556KRDWvZ5cDh3ghz9e4YjEa2AplGQzaiR/Pc96s1&#10;+aRUdsSaB+7RL6o1uRpfOvYcCSFk1rBy7RLQRexmx98o2p3u7Xqr+b91ut1f/Jtvf+Oa9u1/9u61&#10;74vI6yLy38IYoP074j+bOgGwqLATzI3UmhQACVkE2sb20nL8oc8g3Nk30hlbbXTdxuVIWOI9caPW&#10;asm9Wk2dLbtIMvVGXwBEDCgFwOlB4sRZxn8SYjoej0d8Xq/l0kg63Y74PIsNGMoauPdjDUFnMiHE&#10;CLulsrydzdnitTobCsqjy/H+elZjK74kmzZ6HnBZrvXSOT4rV9RYUCcBIfOjYkkS1Zo8vrwky7wf&#10;EULmACvXhIhIvdW80ul2/0/8/Y9++nN5J5uXmM+3LSJvVtrtn4jId3733JkPPL221uZA122Gc84I&#10;IWSmaKLfRjQqK+HQ0F+FTfq1fH7hYhIZzlPxJXl0JaEWrvU80enIe/sHC41VQgzo48lV9e9aDCjj&#10;Y6fjKsU/QmZG0OuzXFHUu2j7X885MoqtE9YQhBCix4riX9jrkWTP2Rfz+yXSa4RMhsMn7o/Aeiwq&#10;YRvtkT7Szed2KogzRd0Rwu3l5biEOYKAEDJDKAASMjBcuNArQFba7Usigsc/x9f/ZWdP2QgGg6lw&#10;SJIDi6sv6TQhhBBTwWZoJRhU42tWI+FT3bbYoN8sFCnYWJBUwC+rweDQmFYNCIJf39qUf3iwI+kF&#10;DcjHuVNRmv1jZAzodMD9d2l52c5PwRIYEaLztTpTPlwI0l28bc+xPcwi8fSciYvGyPy/tRAFQELI&#10;6eDeOi/xD/f6uP9Q/Al5vf2UjKjPJ+Ge2HeauDcMOMQPKtX+HgprbQiHnGFoPfCepNNZeSQakQts&#10;niOEzAgKgIQMkFWaQ1+SRqcTvFevCx4Rr1fOhEPi93jU7+cMFjIOXRedLwHvYqOgiH3A5vfpxPJI&#10;sU8DYs39clluVyp0/FkETexDNzI6kePBwENuP+kVJXbKh+LamaWl/vd8bWNd/ub+ztyfDLqpL0SO&#10;z+FYQ6GFAuDEwP0HgYJMBwqCbGwgJ4FZgPXW7Jsm4Ozze719ga/T6Uindy3XCFsgEt/o/L9VCuaE&#10;kBEgJvhSJCzbYzR6Yx0c1K17U+Gja41ezJMJBD2j5OsNuZXPq6IS1rf/KH6+/3+WWlxPWBXcuzAf&#10;8F6tLs+sLDMWlBBiOhQACRmgaGAjjcid271ccuJeMPtxkq77lsNy7AfRdxae5PghRM9ziWW5spIY&#10;+ZpgU7tfrapxjSyKLw64M7UO5UQwIGF/wPBn/ctiUW4Uin3RNlWuyHfOnlH/DuH3sVhUPq1UZ/7c&#10;NNFvKxp5aFYKwL/FfXmeZxNA9x8h88Hv9YlHWjKrFhgIjHg85OyzaExZ2YCzBc1GnN9NCBkFmpie&#10;S6UkWSpJu9dYkFAb246ufyc1us0aNEE2Ox1pd9pS6DWvY6Z2TlGOJWk8Ho/3/95otbimtQGoMyIW&#10;9EI4LFeW4+L3Lt5ZTwhxBlz9EjIA3XzEKK3u+EIe3H/6uKaWC5xLKLTToUWGgULcKxvrQ8UjbFTR&#10;zY8Zq3lFYWTNDNFHD8nATJGg1yNLwcMu5Um7lSHcZut1SdfrD72PKFTczhf6AjCiQmclAI4S/QZh&#10;DOhkPLFM9988mYcDjFgT6HIBn08Uk4u6HtXRF7Dd57hwQoqLniQb0wghBsH99VJi9g1NcFOXdNcv&#10;rJml1zSMPZD03HvjCnhJnQPxfrli2vGS2YPUsb1GQ03HGRw/RAghk0ABkBBCJqQ2QYxGe8D9lzYw&#10;q8SOoOCviQWcN0CGgZicb25tHuuchej3Wb4wFweYm4DAlwoGVMeeFkGEeF6zHbpaAQOFi2GdyCdx&#10;p1zpC4A4JiNzz8bhciQs55dip4p+OPcOqlVBr8LFXrHn0nKcAuCY4L27GKf7zywwd3rU/bPapgDo&#10;ZoImC4C4J6MBxArz/Mal0By91uT8P0KIUdCIOM5aGWtJfX2grDRE0TXBputHcaKTCHrjgvW4th8P&#10;0klmO2BM+CBfUJNXHksk6AYkhEwFBUBCCJmQygRd942BhX5acaYwhkgSjZVgkAIgOQZiHp9Irh4T&#10;/wajIcnkaE43FDrXY1HT44m06CEUNqqtttqdnG02J37vUADBz9SKLFvhkJSmFIEhRF1dXjo2Y3DY&#10;88AcyX24E3tCJV47TQBETBw23bx+GeeltSTdf4TMEQh1aOhoThkvjzl/IZ9P/BaN9zSCkWs15yoR&#10;QoxSUBSp5I/2+3pHHlA6HUONboRMA+5tuXRGXlhdkWiAJXxCyGTw6kEIIROSNhA1pGcw/rPabKk5&#10;704EMUxrPbPNcoBxS+QIiH9Pp9b6X8M1diOdkTtjDNknw4F4hXkfcK6NI/oNRg+JLn5IdB3Ls+xW&#10;ztVrfQEwMsV8plFuP3RnIwYJrsNhzwUi5m6pLFvxJfXrR5fj8uAgM/HxuIknl5YmmotLpmOSNALi&#10;LBADOkoADPv96veBTudwPdqRrnjFIz6vx5aOPz1lgw11TrhGYT9h9/eLEDtg9xEE+ghQIxHJxLqg&#10;ZvRWJivPLsdlIxrhO0UIGRsKgIQQMiGIZTioVFWHjREGI5r2ajXHvvQQDK7IYaTfKgvCpAdiP+H8&#10;04Dw9NbuHrtnTQBOtZc21k8U/hDLq0URaYKelYoaKEyc7/0dAia6rI3Gb+K8emQpJuvRqOraGwTn&#10;Ga7Vn5VKhs61u5VKXwCEkBj35Wce02R3kgG/PNqLcSXmEQ+MditNkkZAnAWu+3gMxsxrwN0X0Dn7&#10;vF6PKvw5iZqBa3vSIc6JarPZd34GbOzYJITMlnqzKdKLAD23tMQRCw7go2JJrrRacnk57vaXghAy&#10;JhQACekNu2foHJmE/VrNkAAI419zoIC849D5fwBxgBooyMOZxGhHd4NIRv3MP4p/5jHoqpTe67tT&#10;LsuDas0W3cs5nXsD58jjyVVVUIJwV2w2j0Uuxfx+1SWIzuZ4MHBqxOcXxeLYBQ+8Xvo5phjA/3Y2&#10;N/Fzczpw/uG9YvSn+QRMju8lzgXxndUTBMCgC0SikoH5f/Ep3OVWAc2EappIt6ve5z3i4bWXkBlh&#10;93uwvqENa9qn4kucbW0hJq2P3K7WpNnpyuMrnLlNCDEOBUBC8EEwYXYGcSfb1Zo8beCZK+3WMZE5&#10;W284Nv5TejF6+pleZ0IhRjy6nFd07jSKf+YB99tgpOrn+YLtNvg4F67vH8gzqbX+eYI/UbjYGuPn&#10;aG4/FD2mET5v5fPy9a1N9e84hpRB96CdQWEo1nPIFBqKtDpdqXfaaty10j1eoAh6PHImHJLHVhKy&#10;xJlaC6XECFAywgXodUFcZNpAU10iaO9IekR/KgOO3w5bWAmZGeo1w8b7V6yDM9VqPxYfzXX6uddk&#10;saBekvD7pNLuSKs73rX8HtJc8kIRkBBiGAqAhPQ2zZoAiKLWYKGLkJMwEgOqbtgH3H/3XBDBoZ/p&#10;tRamAOhmXl5N9M8F8JtsjptPE0Dn6Nc21vs/yO7CKq4RO/cfjD3HEM87X6/LbrUm92o1U9zGgy7A&#10;Z5JJeWNvf+qfa2U+K1fkpeSqRAN+We6JetHAkcMyX6tLUVEkGQlT9JsTRuaVMZ6WaJzkAvR6nO8Q&#10;MyKEJ0P2jaTHjMP3DjLyRGJZvUZrIF3EDQ5PYn9wrmIOcxDzSL0+sUNfgpEYbqvzTiYrvxUM9iPy&#10;sW/46c4uk3ksQqHVVuuPW8Gg7BqcZasBETBe8csZg+NoCCHuhnkRxG78lYj8sx++/AKWjAWzjt2n&#10;2xinbN4dSubPnVLp1N9ZG+jWRQE13XT+IO6Mrht7PRpTnUrjgJlmzyWW1XjDOIsbtgXv4/nlo+7E&#10;LyeIZCTDgVCmn3nnBFclChIfFory1/fuy6929+R2vqB2L0OM0z/w7zfTGfmHBzvq9/78IKOeV2YW&#10;NOAC1IAQiHPZyaCh5b1sTqq6c6jeaonWEwUx6mJimeIfIRZFcwHqwYbJBQZAQ0J4xMYzAG9kspJr&#10;teStTFbeTWf7/4440C4bV4mFQZNWRVEO1xMiqghYURonziy1Ek6I4ca6+J39g/7X2De8sr5+6v9D&#10;5gvW3xD/koGARMY855D4UmVTLSHEAHQAEjvxV6VG40ci8oMfv/nLR+Kh0J+KyB9LbyEZmmKugzoM&#10;3+NRN1ErwaAt5iUR64Dz5aRzEJubwQ3OjXzRFe/eTqMhz/f+HvL75Dtnz/T/W34gqqndaYvPeyjy&#10;YbMVGxDin+4JRzcKRXYs2ozndfGUiIV9N2da74argSh+STcAHoKY01yVuLYu8n48GJ2Ec/nB/Z2F&#10;Hc880ETAb66nxO89XBc1Wk0JB9gctSiMJFPAnWnELUicD+ajlnUuAr8L5kjmDSZMTLNXXCQPSmXZ&#10;VY4aBwutltpMqDm1kTJi1+dGnAtuWxiBMZiCA3BHqzUxKiJk6QYFp9xXsT9A05w2MgBNbWiyRcMd&#10;sQ7ZZlMVAFOBwFjN4p8WS/L82irfSULIqdABSGxDvdmElvCBiPxQRH50ff/gLhYy/9/dL+XjbG7q&#10;p6FtkBPsbCcTcD2dGfo/NQY2PfvVmqNn/+k5TajDxkP/QIFd+3pQ/NOAi+y7m5tq7CGxB9hc6otS&#10;H6TTfOdM4unEct/pgQYEbuJnw7XskQsQ5zLm5DkdiE03c0fPGxHprTbnJC8KJlOQcfB4PBLW3XeN&#10;RinbGSNz3O3q4Ma195rueqxR0TX8NBkDTCwGzkm4/CD+Ye79nWJJnSus59ANaO1EnEbLOY11SMnY&#10;1c0Hv7KScHyyhR1BnajYasm5UMjw0UMspAuQEDIKCoDENvi9vke0Yy0qSuJOrf5/YyGDQtV2rT71&#10;Ak2LAcVchXGt94TAKXJ3oAA/zP2HGUtuQb+pQBfouJ9RfD9cfxVd1zPEQYqA9sANDrVFgdd2SydE&#10;fZanq3JWIFbutu71fXQl4YrrD4oJO7qo3rrFi3Rupzjm3BjibAI+nzoXDukmfq/zI9RLzdHnf8ym&#10;DrmPM9mhDuA7uutzVxUKKQKSxaOP+6y123I9k5MP8gW5Xa3JWwfpY+sK6Yn3HQsnu+QcNr/+Wj5/&#10;bF/90sY699QWBNf8+42GbIWCagqEEfZqNbe/bISQETArgliRvxCRPxw8Lr/PKxHxqwvK3erDi7Ev&#10;CiW5OoX1HT9ferXpVDCoDtUlZBwQT5mMhPvzkdzs/gNno5H+3/fKZXm759SFeBH3Hy9IIXo3rytg&#10;IgLjyEFYkFeSq33BAyIgZhe8sbc/l+dBJmPQoXZrxKxMYhy8thrYyHOm4mzBuQsxW5uvhdmLbnBc&#10;Yq4IUhHQGKUVmP2cxzp3UuHQyCjcVpcOTXIcOJaN+wfsTa1lYP6f337XLkR/3j6hqKu6RHQxoK1O&#10;h9dnsjD0cZ9w+u1UKnJrYG0KUQPrCuz3nlxd6f97V11hWFOEKijOan7C3hppLN/c2uyvaV9YWenv&#10;0Ym12G0czgXMGogDzShNucz3jxByCrQ5Eaux05vz9y+GHRc2NsiKXw8/vKX9vFKZOqJKG/ScGvLz&#10;CRkFNjZ/v7uvdguiUKp3/2Ez5Cb3H1jvzc0CmcbRzD84arTZXtoDG0L914PxodiYwA2ooSg/8FsA&#10;ACAASURBVM0uINZkmEONsxvNYfC1vZnN2vsJ2QCcu9vFIwFb72x1Oh/rhE7FRQ0sdsOIAEKIU6kY&#10;SJiIB+wVdYc5jsOiP/WgIRZOz4g/wDmtZGEMxn3+Kp15SPzTg31eVjcLvjNixu0i2Ws4ryEcaSyf&#10;65ItsKeIs3nAskD82zAQBV9wUFwtIWQ2UAAklqLRaqHS9JelRuMvReTPbufzx7LKRZ1tIXIxsSxf&#10;0bmLpCe+3C1N15GvzQFc5hxAMiE4D3+2fyC3B9wh6IR0k/svFfAfm/12z4RYindzhYdmF+D3EOuh&#10;d6jB/UeHmnkMuv9GOYOIOcAFqDV1oGP6sVjUFa8sCgpaZBeef9fChTqnYkS4MCKAEOJU0gZcOgGb&#10;jXd4P50ZGv2pB2k1GGGhptgQMmcQ3Tks7tPIfvembp9s1VUF9i9Zh44uUJ2YOhH2aTbVWhqnnodG&#10;QJR5LBB0xTxjQmYNP0XEMnS73etKu31VRJ6HCPiX2/d+9HGx3ITzpzxktskz6yl5LhE/lot9pzxd&#10;kVm7sfi9Hg5FJlOBhfW76awaz1Nvt+WLqrty2c/q3X/VqmnuL8wu0M8SfCaZNOXnEvPAtVPvULue&#10;zvDVNQnM6dC/tl8UnR9DaRVwDdspHzUgbA00ITkZ/aypJl2Ac8eIcGFEACHEqYwSysBKJGybZ49m&#10;N6MF32mbXwmZBKQuVZuKKO2O3CuV5c2DjDo72Cj4zFYtLmrsObx5cVu3h1h3SVObXWm5uPkODnev&#10;19M3ahBCJoefImIZaq3Wku5YXrsUCb/R6nZVvztiFYeJgFdWVuR3zp3td+JvTRnd6fF41CgV6c0k&#10;I2Qa4Jx4J5uXd9LDB/g7mU2dALhroviJIrxeUEIUqFucOHbhaZ0oi+5SOtTMA7PnNOisnD9f6GKc&#10;l1y0RtBmTZHFYES4wBqjQRcgcSH5mvMi+m6OMWM2rXPxEDIPMOai1mpKxkDc52lYfXbtFxVnj+64&#10;o7t20l1lfxJ+56UioS4L8Y8QYg7MTiOWoNvtftLudK5qxwLH1Hat/rz2NQobiEL51ubmQzEn+Prp&#10;1Jr6MIOgz69m2a9CTByIHyVkEtwm/sXVWZ1HWfVmxH/qgaCE7mjNCfWVlQSFEIuAuYz69/4G59OZ&#10;in723Ge6+R1kPqR13eqhEzbauP7F/UezVDC7wwnzLzFrivHoiwNpF6PWEsWGIusOLAARMi12SnXB&#10;+hazsk8D14NL0Yi6JnBTMwpZPGg0QUPQJ/niWI6/YVSaLcuuK5wc/0mcyZqBOYF2Q+/6o0RNyPRw&#10;l0gsQbXZPBY8frf0cMcVFmHvHxzI17c2Z3rISBQN+v1qHn0qEJh6cUuI27igi8bDjLJZFL8RBfq9&#10;WFTtWEQhHsLTh2N0TBPzwTxGvUD1ZbF4TDAh0/FY73yX3iw2s4V1Mh0Q/jBDRR/Rqgdu2P1qVe5V&#10;ayOLu1YEs6audOIyXc4CmZRUMDDSTb1fqzHGi7iObGO0A9BO8/9Ocv9pot9GJMLP+YLAzLtOtyOD&#10;vjW/x+sKlwpEsS9LZfmkVDalubVl4Uhxp8d/EudxxmH3Bcz+0ztTPR46AQmZFgqAZOG0O52/6nS7&#10;/1Q7Drj/UGgaBoofn2RycnVtdaaHHfD6RJGWPLYcl3SGDhZCxmFNF8V7vzwbFy1Exe1iSa6sJNSv&#10;zy3FKAAumBdTqf5CHUWCG3w/TOWR5aM+GZz7TnCV2Y1hccOjhD8NxBXj8XhyVRUDb+XztovHrbaa&#10;suTADmM7kAqHRp4v29WaXG13HkrKIMTtJGxy3cJctUZPFIFrEZ/7ZCisuvz4uZ4vaLRqd7tIKVL/&#10;bJ8iViGENRYIOloExLoea8+PZ5CO5LNgYZ97GGInLoTDEvb5HPWehQaej4vHIBJiGhQAyaK5UW02&#10;X9cfw51i6dRD+nW5LJvRyEyHuetdgLihniRIEkIeZk03/29/hp+dW6WS6jjTXIAozjMKdDG8vJo4&#10;Fv2JOY0UqMwDhUD963un7Oy5JFZFL8JCxIPzWLsG6YHzudnpqK6T2JDCM4RApBngZyAm1y5OWY8a&#10;x+OsAoNd2MB9tXD6+hiOjHS1OlKMJsRJFBTnJLVA5PvHF89b4EjcCUQ+jAGBM23cFazSbknY68wG&#10;GbwuNzK5mdVDvB7ridtuG99B7Avc4Vd0CTxOAPsn/4AA2Lb4zFBC7AAFQLJQlFYLu7aEdgzZesNQ&#10;R/ytQkG+PkMBUHouwKanLRfjMQqAhBhEP2cFG8ZZFrYHXYCcBbgY8J6f1wkjiP60m7PJ6pzVxeqq&#10;BSpugubOU/GlY2Ke5ujTgw7532Rzcqd2fM2AeNyNcFjOLT38M75z9ozczhds4WAO+HzCBJ7FAAeQ&#10;kTmAaIyhAEjcRNNAjCBcdIScBoS/euv0PQtm32kMzq6zcpzlNOCW82E6M0Pxz2OpdQWeb44R+8RG&#10;PL+aEL+D3Me4JoT8x5sp4MRWbDg+gRCrQQGQLBSl3X5R+/2tTvfEuQeDoLiMIelTFDnwi/5cRH54&#10;0jdgMQrreafbpQuQEIOkwkdFlvwcPjNwQmkCIFyAEKMoPs0PxB++tLHe/31wPr2bKzj/ic+ZT4pl&#10;ObO0pDrN8PjaWlJ+fpBx1WuwaB5dSZx4BBD+PssXTmxAQCNEullWo7OGRYbiGrYZjcrb+weWng8Y&#10;8XPbsEgw/2tUkwvmZedr9ZmmZBBiJdIOcgCS2YECMsRiCHWInPSpwpNHdZ9hz6+P+ERNApHXlWZL&#10;Ss2WFFstKQwRB7HneHJ1Rf17tyceOa1J5sODA9muzWY/hzrLIuM/tZjXjvZnr8Hm47w79jFxh0VG&#10;upFnl+MPNSPYGY+61wg8dB2l+EeIOXAnTxZGu9PZ7Ypsab//Xnm8gdLV9uTOola70/J4PP/O5/Wo&#10;AuBJYiKs555WS3UB7jUajIMgZAT6OSuZemPmLxeK5frP78VYjALgHHllY70ff4iN9AfptEue+XzB&#10;ef55vqDOj5NezO7lSOUhpxmZDXDwDcZ8igHhbxh4L9/O5uRspSJPJ5N9RyD+fP3slry1u2fJSNCt&#10;YFB1oZHFgbhZI+faPFIyCLEKRvZmFMTdDdan1eaRUDxYSobgl63XJa80x9rvY7+xUqnKmd584E4X&#10;4qJzZjV+NiTRwEyWAoGha6tZg7e32lT6gp+eerst6aY7mgri/iMBMD+HPTsxF4h/G7qEGCeAEUzD&#10;Zqm2WYMlxBQ4TZosjHa3u6X/3TtjLjymmfnQ6rST1abyqIhs4+v3c3m1kDcM3IgwVPcRh91gyfyI&#10;+XxqdJcb0BeI88p8hLg9XVTLeiwqYQcP4bcSryRXj8UZIvrQLrPM7AjcY/oN+jOpNZ7rcwLntf61&#10;h9P1Zjojf3N/Z+LYYRQOf7Kzq0bmaqAQhkjQx2LRUf/73HniFAckmQ+4vyYDo3s3cW4dMA6buICT&#10;9m6E6Dkt2vNOsSQ/2z+Qj4olNe1n3Gbffd3aYJigZFfgJL9RKs/06KMBvxr3N28areaJ71WOQhix&#10;AU4U/6Q3+28YYd9irhWEOA0KgGRhdHRRG9VmS2pjZucbmflwEr2c/tdF5A0scLHY3zuhWIJZgOBM&#10;LOYaEYeYB86Zb26k5JXUmivOn5AuIm5eTjx0p2pFIBTQL0Qo1s8aCBR61zREDM5fnD3vpTP9mCot&#10;CpTMhzf29uUfHuzI3335QBXuzDrfEZl7U/e+gqdTa5YSARFzRgeNNXg8Hjd0HB/m8ki7cP4LQlxN&#10;zUDTkRHRnDgX6DxlpanO74PTTw/cXrer081707vFFiEAdmfwO3HveCeTNf3n6kkFDhsI5+0A7HQO&#10;o2Dx3uOcuFcqq4/rmZz6+KxcmevxLBL92I66S1yPdketK60lHSn+iTqCaXitDK7AaCCo1plYjSVk&#10;crgiJgtDf4Evz3HRoYse/b6I/GCvWvtD/PturSYXE8sPfT8OM6hmpLdlMxTiLEAyFq9ubRy64oKi&#10;ioBvpzOOjZJFkVhj3l3ZB9WqnF8+/PxuGZiTRCYHcYgQKDQ4929+MAp0sczK4YrrVU5R5Jtbm/1i&#10;mPYZs8K17Kne+UYWDxov4oXiyFmR+O93S0W5srLCd424mvACIgaJNcCIAKT86PddEa9XTWaJmDj/&#10;DGIS0oLmFVMH0Q/NzJiLBdER83n9Jj6fT3I5qcx45tbyCdHqswTC5vV0WvYaCse6QEzSpYhUOWPN&#10;8iT8fnkqsaw6Z53IKIefVpP1e7xSaXLcCyGTwBUxWRiasw405rjo0EWPJkqNxhd3azX1DgK30knd&#10;0kHfYbcJZgESYhREJOojMVcjEXl5LelYJ2BIt5Grtea7kfhC17EJUYTMBgyMh0ihAdfSz/f2+GrP&#10;kcEo0CeSq4wCdQAQFzH/z2pOQPx+zv6zFk8PaVYbxoeFkhrjRohTyTZGn98nRYoRZ4NGRMzbHRR6&#10;kDgE1x4aes1q6lV6dYz2FOlEo8DTaLXbqlOrrChqrKnmOFRM/L342fNoPIpBtJzjZxM1nl/s7cm9&#10;uvEZj05nKRjqP8M0G9wtDRyzLyRXHSv+ySnuv0HgBgya2PBAiJvgipgsDFy8tU6P2oJiigoN5X+u&#10;tNv9ylbuhMUPDjPUmwWodzkRchIQ//QRidp5tB6Nystrq44UAeO6InFZme8MBRTP9a7Dy4yrMx2I&#10;TK9srPc7dlHogGBR73AjPW/0UaC4Nz1jUBAg1maYCAiBN9Xb8CPKDmuQed0/8Hu+wtl/lkN1ARos&#10;fvziIM0oUOJqErpZxcQ93C/Pdn6dnoouHaBj8poY1+9D0a8htVZrqhEoRvg4m5vpz9dYDgXFN8e9&#10;MNIzspxTfoyV8JEAWJpz4y4xzoVwWJ5fWxU/mz37GBULCSHHYQQoWSgRf0CqTUVS4fGjNS/GJnPj&#10;6bPyPR75ff1/+3WhIOsndNsHfD61w+/S0pI8aMw2F5/Ym2HinwbWK4lQSF5KrspbM56vsEiUBYhC&#10;uVq9/7qvhUOWi0WEgJYMBI7NXBDVLdmSSqsl2WZzIWKadlwrwaDajRv1+SQcOF4wQ/EB/xbTFdJ+&#10;k83NLBKRnM5gFCjib+GC5fthfzQRUIsDxeObW1tqt7/+83dQqcp+rTazTn2If4iw1s91JdbhudUV&#10;eTOdGXk8cDrA9fDq2TN894jjmHfaBFk8cMHpJTCISGgoHiwIp+vza0QsNVuiXWFrraaEEFM3hUMF&#10;ol+725Fmuy2DuwLEje5UqpJRmqojCKJA0CQnHdx/85jfjvUFmqrnGQH66zkKwnZgcGzHqFhxshgg&#10;/j2+4o4mz1nMMyWEHIe7erJQ4AIM+wOSDB8uBo1GMuB7TxJYRqHP568MFEvRGYZ5ASf97LDfr8Zt&#10;XIlGph4aTpzJaeKfBmILEOHw7HJcPiqWHPM66LusWzPuUB3GXq3Wf+1XwxiObY25dHBqILINzQWj&#10;NrvYhGEDnqk3JD+jjTiOZysckrVQSFYjYWMFfl2XKLidL3DO4oJBFOi5paW+KPRMMilv7O27+BVx&#10;DpoI+J2eaONTu367kq/XZaXXQIDrCR7nYjF5L5M1vXjzrfUUoz8tDN77S5WKbBtodMHa9mY6c2x2&#10;KyFOoGJg3nQ8wOuYU6goSj/2chCsryGEacJbWmnO7VkXdechjg+Nfd52WxUCfV6fjDKroPDd6c31&#10;w2PwOUL0y9Ubcr9Wl4Lud+1UKvLoSsK0+X/zcoungoGR877IjN8DXTMq9p3Emrhp/NBJ13ZCiHlQ&#10;ACQLx+/zSswTlCeWl9R5JUb46uqKKYc9TKTAsPDfiUbV4xoEmwsUyy8sLcmXtToz5MkxnkvEDQnT&#10;6FLFubQRjcgFpWnaDIpF49PN9cwvYDOx02jI872/QxSBs22R8ZQQ2q4uL8mZpSXDXa64vuChn2OI&#10;eW/Zel1KiqI+x3Gf00SC3ymgSeLDQnGqn0HM4WY2K1/vzWRElA/mtVGYdQZpnWjzZbEo7+YOGxrw&#10;HuuFnJVIWF47syXvHxyY1jCARpYVxihbnqeSq7LzYNfQWlS7LlAEJG6DMwCdger8O+Vah+hszPeD&#10;8Kam9sxxj14YIkRrQqBISxW7kLChuRQ7EPl6f550lK1OV13779Tq6szCYWSVpjzpM6+cZ2Smphkg&#10;cWSe8Z/kYTZ1+8xdNrVbloNqTS5MaHowG3xitevYsEYFQoj1oQBILAGcgI8sJ1RH3uenLELg/ENX&#10;+iwLU9gw3C0V5crKcJER7q2WvyNX40uOcm+R6UBR9qRzZhhYQGGzej4WdYwAuGggjFWUZt8RhVjL&#10;eUTZDKI5/oaJwXD4Iaq0qnPrJMNhtUAVO2FODYQdbU7D872fgdirbO+80SJEQcjrVWcxBr0edbh7&#10;PBgwJD7idau3mlJQmuqiXhNwL8SW5Eyv+7DRaqv/7e05zQcho8H5rXetY14bBUDngPdyt9445u7D&#10;v+Fz+PzGev/f0LD01fV1qe/tTT3jxoiLnVgDNHN8bS1pKApUKAISBzJPlxdZLEaTRVCUPqjOfx10&#10;r1Q+sVCPY1IMuvT3qzXJNBqG9i8IBzBTR2u251PQT6gjB8xxLRqhYcAp7CawT9XvOXfnGJdLxuOL&#10;ak3WwmE1OWpReHrrzYDOaRzqNV1gPMEihEDGhRIyGRQAiWWACPjsekq86czQAiayytHtbGYkVfmE&#10;BSGciIhWO8kpg0gPuLdSp3TlEfcw6MgwgibJYEGXCgR4HplEqdHob2oQbzJPARCOw2cSy+o8tkGw&#10;+fzspNhMnZsO1zkcN+JUEfU3TLzTXIIrA7Gc46C5CtP1+qmzB1Pho2vk/TKdf1bkZqHYF2xwXtAF&#10;6CyGRXuq8033Dx4WAVNr8ve7+xM7Hyj+2Q9EgT42xixIfB8aRiAYD0u6IMROGLnW0c1sb05aP2Pv&#10;FEHCRTQsywO1gdYC0j9uVapyr1aXryzF1BrBOGTrDXVm4f/P3pv9SHaeaX5vxr5kLBm518oqklUU&#10;i+IqUiWpRbGhpuw2BugB/AfYAwP2hS/atwaMmbmYG98NfGfAwBi+tzEDj7uBaQnNkVoSRYoUd5El&#10;sYrFqso1IjL2fTGeL+NEnoiM5URkxIk45zw/IMBiVS6xnOX73ud9n+ewWp3o/n0lPFt7wGzdnPy/&#10;9WDA1PtPmfnYPdxYPTtu0ADK/L/lBdeDj04y8sbGusr7NJsVVavyqTptP6hR4N9K9eHWzPOiSQGQ&#10;kKmgAEiWDggpEa9XPsyc2l2Nmqa5KLURG4Qv0ifyiq64pgc3PDzurMXlt8dJWoE6mITXI7fX1iZ+&#10;A/Rh9VsBPwXAGZGr12Wn86NiQybq5sGG1yOvb22eaxoYKfwNAIKlXrTU7DvxWpBrOGxKcBx6wW8S&#10;UVTfcW3m+3kRIKJeCgXVBKSoDsWmsrd5VC4v1BJ2XmDjrp8C3AkFKQA6AIiA1YPDHiEHDVJv7mzJ&#10;z/cPJ34DKP5ZF6xBUrWa4elP3AMwLQrBmDmPhJBlBvvxQVmnat9UP41RiHk8ci0U7ApvxQXtqWBB&#10;CnegYKEou2rt7lPiJAr3yPHDFGCl0ZRqsymNdlty9YbKD5ymjnArHJKtGYvb+cb8hSDsm2eVWWiU&#10;HDPuerisEwC/ybGxc9nBdeWj9Im8nFgzVQQcJf51v2ZFJOjxKhFw2h122OuTeqtpeEqaEDI9FADJ&#10;UnItFlVB3qVmYyJbxVmCzcaurqjaD6YAMfpOK1DnAnHmh9vbU3Ux6julwgu0dbAb+uxBt0n2Mpj8&#10;6xf/0FH550zmdFLnAkDcyUPMKeJnnDZFQODSrD6lI8zpX6tmDYrMwHyjobLEpkX/fi57oRgi7AuJ&#10;xMDJSGQqPtdqydeZrHyRLyzk+c2Tb4vF7r3KrOOeLB5NyNHfh3CeQsybxKqX4p+1wWePY+A/Pdkz&#10;XEiGWIhpUWRq87MnViRjYH3lY86YpUET3SDxrx9k8GEv7ssX5KlQUMpNY3ah8wIF+/uINJlTtlrQ&#10;5ZLdcNiwLapRzJgEW/NN714yLY32Yo+HZULtIXX7VTRHkuUH17j7ubzcip93GZoXAY93pPinga/x&#10;eTxTW+3i+/0uj4pZMkpzxtc+QpwCq85kaZlXQQIlMqPLWxTQfux2fbweCmVE5Cedv/640WxlKo26&#10;+n90G6LTr8wbkaNAUeH7WxtTW5joS3QhjzUmq8hgbkUiPZupe+mTuYpM3Qm+C4qLE/2ujr0kRO9l&#10;tIoxYsOLqe1biTWJer22yzHUd20HPRQAnUTA5ZJKsyGr7jOBHuunF5sNZWc+Dop/9gBrEUx/TmIB&#10;i6/DtfB6uSzfXV+nJSixHRsWcS4gg5nUuhHXtHsOcEC4CgtN14raSxZrNZXN5XW5L5QHaERQvyjY&#10;O1+OzNa21AhlEyYbrcI1nW0s3EPs6IxiVzDtHCl6ZDccmvsrhBg3yZoQ15+aNKaaAmw0m2oqeMXg&#10;BazFY5aQqeFOjzgO14BMrVH86jj11L9/+Oj//NvvvbyCR75afavcqH+kv/U8s2r+YpYsltfXExea&#10;iGrpBONSwx72nxFdoaW2IEE8rBPiYP1oBtejke5vmbf4twgyunD4qxPmmpjBi7HoOfEPm9qPj47l&#10;vYNDuZ/J9nQKQuyA6GEn9KLssOxaYi8gxuM4fmNne+C9CO4JiTHT5d9ZXaX4ZyM0C9hJp54wYYPp&#10;wQMbTkcT+1Jn46XtCdIhZSxwlMHkTaFWVf+dtjg+b5tM3Jdwf1qEm0hxyskkuwHHGv2aD+4hxFqg&#10;xlCaUaala2VFNcf2rxgh/k26l8Sy0zfl/hOWyJO4IDc50UvI1HBVRRyHW1cY8Rnz0Y6JyL/7L/6f&#10;//i/PRUKHsX8vqc9Kwi99agbcKpSkW/mZPFBlpNX4zHZvGD3lR2XLm6duH4R28mLsKMTqLK1+Qur&#10;sFLRXjdEJjvaSx6VSl1bTYidy/IasZG9u7nZY/mJz+CDo+OeyUX8+V4+3/O1SgTsTHkTYjUg/v1k&#10;d2dsd+6La2vyztHxwH/D1OztdXsJ4eRMBJxkElB004CXikV5PrHGbECy9OTr4wWLMBtiLA0bmgaT&#10;rtXl6oB/qXVyBrEv8bpc4kFx32BDSH7OuYmwm17UfUVdBybIP7crN3XTfxCLJ8mEJ8vDRycZeWNj&#10;/UJ5gP0iHxoHYJXrUo4S0znJ4JpTNfB1/aCJodZsGL7e0/6TkOnhqoo4Dr1IEff5DC9+au125F6x&#10;FBEHWIuQ4WCiAhmVF6WtK8xluQCfCSiKI+tNY69k7rmaN0FwXAT3i0VlnSmdYgxEz0VvGp+PrMrT&#10;8VjP9Ry5i+8eHQ+0KIXFzbvHx/Lj7W0JdyZVIQK+7ffLrw4PLW+Bs+HtzZ8k9mUS++l4MCDXg4Fz&#10;GUq4j91eo/hnV6YVAaXTMLG3f6gE4mfiMRbgiaWhJbb1wf0qvaCmwmUlWa/LUaksiUBgoAiAArlW&#10;JMeUD4RA94pL3K6VgYIgbhN7lWlK98Z4MRYxxW1Ae83uPrenrWBQ/sT6jVxePfsMnhQ4/TeIG8FA&#10;N2NfOnn6yVp9qeIvEDu0XyzK1SnPqYDHo2yD9agcP7nY/RLXFlxvWhOuO6XTvOAzaAM66+xTQpwE&#10;d3XEqvwHNMCIyP/UmdCbCH8nqDZMaxEyIesz6l6cZnG0zEAU0pg2BPqivJyId38CbCsXNYVoNyCO&#10;wRpO27zfisdl7/DI9FeJib+rweDAojSe30eZzEghD/8GsU8/CQgx8C93d+T9o2NLHy8+XbGDtmj2&#10;ZtIuemS77T/Z6wpBaJT44fY2895sjiYCfphMTVU8R7EUDwqBhJBFciUUlLSBPFun8WkuL758Qa4E&#10;AyoTLDBkaud0ugbixamAoWz/UKjvrBtRTE+Xy1Kck8Cx4/MpS/J5gxyxsm7/qQmfEBRiOqcQp4JG&#10;wbAuquMBBcAesMfUN4n2g+bKk0pZUpWqPDAhL3McyDrdDAWHnvfDgMjWL/7NEvz8ypR1IFynjKw1&#10;mQBIyPRw908sCTq8/vZ7L//rv/3ey1hR/gsR+XiS14GbExaGUVockSWgYLNsgkWErUOA1E//Pczl&#10;TH8OdubP+bPiC8QzveA7b9CNiayzty9fUll//p6cx5bK+oN1nZEpPnzNO4dHPVlX+Hk/2Nk29TUR&#10;Mg04RiftoofQh8xamXB6kFgfiIAQey9ybYMI+PdP9lWeamYJil6EEGeR8Af4iQ8BjT33S2X59XFK&#10;/niSMZTjB0EQjWJo1sQD6+hvCvOZjsOa45XNdQNfeTH6xT/RCZ/a63Q6T62e2X+iSXaZJtqWAdij&#10;DhP/pNMweiUalZe2NuWfX78qb21vKTeayBzFtHF8m59MxEXtc97NXJg0npaaygIcvZen/SchF4Pt&#10;nMSSNNvtv/k3v/5dRkT+7XvHqd/nm83M1UDgf31te/M5EfkbI68J4++lel2uBgLyqMKiBjEGimEX&#10;7YbvX7zULG4/uAzcivdO/y1Dd56dwHRcqlTqiqwvbazL3pP9mbxCdF3u+v09livIZ131+Xvy/fq5&#10;n8mqbL9p7DshGD5brSpBUTp2QW/sbMvnyZQlbYLiuveu2eKm3q48n5jOthOZtS/Wa6qQymw3ZwGx&#10;F9e2+5mMfHKBKRplDXp0rIpdz0ZWZTsc4lQgIWTuwMoaQtKkdsZOQ12jqzX1Xm37/RL3eSXq942d&#10;ENovlpSl6DzAvWLe94lB4l8/FYpdsqlrkn1SsF9e/UXZ0r0/j3M5VZsJud0S8fsHCoPYn+KBiAxM&#10;B36Ty8mjctnUSAnUL2+2IoayACH+hbzzX//DSlRvA4o/Y+Kw3Z1EHg2aE3wjrlkrMn3uISGEAiCx&#10;KJ3uEFh//qvnYhF5P53BTfAnjx4+erjm8fzvP9zZfsHrdv1o1KtDwRc3mGuRsBxWq9xYEMP8OZPt&#10;CgfT0N/dVLfBsbcROOvQrcw5SL4fTIjphaJ7mYypv98pfJTOyE87GyRs6F+MReWT7PSTligk34lF&#10;J5pognj+MJefWvjTA6Gv2GjIa1ub3bwQnNcxn1d+f5K90M82G4/OAjTLDEBbAivGIBd2dwAAIABJ&#10;REFUi4h3ZlhwkeUFnz8E4A9S6Qt1/uN7P8xkRTJZlS95JRxWAjMhZuMxMGmQrFTlJj8Zy7Ph8y48&#10;e9oqoJ4BYUBrbo55PBL1eJQguOr1SsiLBuiGEsXuF4qSndN03IbXK5d1U2fzAOIf9gRf5QvqNSZ8&#10;Xgl3XqMmfOK1fnGBvYodgP2nXoiFUEV60dcR+veAWgTFut8va8HAOVEbAiH2j8+1WvJl+mQmjaS4&#10;uxmZdTsul5UF8ChQ7zSzYcvvditRHlJdyOvt5vrBenicWF/vZAEOw2VA7CSEDIcCILEkTZ1gku3d&#10;EFw/aTT+h//v8ZNswuv59fe3Nl/0ezyRYa8RN8NQqyXPrIblizy7oYgxsLDDInDaQPP+Bd28Nl+L&#10;omRyp+VzuqkYWDuaWSRYpPBpNij8YuruZvw0dhX/3SuVpsrOg5hhVESHdc9JuSKH5fLMJztxrNQO&#10;DuX1rc3u5ggWLygsYkrQKsR03akMR7cnuOcQchEwSfOT3R356mQ2BaqH5Yp6+FJpeToclsuRMCdM&#10;HQS2Ypg4r7VaqrCHRhS3yzx7YSMxDkk2xNiCCtc1U4M9Jh5mux3diISlNcfPTRP/kIUoyqmkPrdJ&#10;RqtzSTfdBjcXM6fU7ADeLy0XWTqC6lYgoKYG9cIh7n/Y215eXZV3j48v9D4bPXMytdpQARDTd3A8&#10;M/O+LOp9cIvP3Ravy90V/0Q5UrjF3WqNtPFsGWiK108YEkImgwIgsSTj/KFRD03XGz9Cbsklv++P&#10;r25ufmdY5g06Uy6FQ/KkXLGdEEPmB8SBv/L7pip26TdEtCW5GDf6OvE+N7nLUy+85Byw8cTkHTp6&#10;tff8lY0N+dXh4USbHGQm3OqzMtREPr14nK/VVPFu3jkVEDD/cf+gJ/wd4v7bfv/Er21RYLOlkTGQ&#10;AUOsB7qOCbkoWAurAlU4fOFpQA1MnPyxUFCPhNcjT4XDtAi1MdiC1SH8NRqi3R2bnfwedO7joS/6&#10;zYugd/zxhWPzuFjilKqFaTRbkp6i0YwsDjV16POp6wNqNrO+HrRabfk2fyb+kdFs6wTAgxKn/y4K&#10;9o3JekEND8DN5sZqWK5HI12hDaLgX+7uyPtHx1M1yU7CsCYXrL9OBTjz3x/8zmHrP5/LLeUxjQHj&#10;rhnq3ygAEjIV5rYDEDIjJun62KvWvvN3j58Uvj7JfD3o33ETCXq98sJaTPnmE2KUXx4cSWGKYrt+&#10;2WPED90KJHSTcHkTBYjr0Wj3z5j+MzPUHJYg67pN1ZEDskQhhmFDowHB7PX1hKHvxft1N7HWI/5B&#10;+Hvv4FDQrAFRHZai2gPTfmZ9nnhdEPvQGauB1wZRcJEB70bRd6DmG2wqsBs+E4L7ibPANOBPr1yS&#10;F2ORma59UaiHRSiu6X84Olb3ZWIPYM1VrNWkUKuqe/egnVit8zX477zrc7gmGrk/H9HuztKcMKff&#10;cnh195RZT+pAHPgml71Qpq2TwN5Ln2F3UKk6/S2ZKdinYs/6D0/2evaQuD/9YGdbTQvOEzS56JvJ&#10;IUKiOf20EWf53q9hAxl6zGggIsSpUAAklqPVavcEfKUN2Lu0RFY/zeWf/sXjvXRmgIUcbpZrfr/K&#10;oyLEKFh0fZhMqe7USdBPAGZtkmnh1dlLVE2y6kHhRy98mD39dyty5i6MYti8u/yWBbzOezp7TIig&#10;d/sm+vq55PcpMU1vm4vQdEzeLUuuixIBj1M9BWtsmt+6tDP3DdxF6C+AmimCE3PY0BVvCJklyAb8&#10;2eXZC4HSsQhFY8fffftYPk+mZND6m1gD1PCxzjFSzG931kSlek3Z9M2TncB4a2TYtk26TieELB+4&#10;/DxUTYIU/4yyq7OPL5rgqmJFsEfVv0fToO0hsdbRQH3RFBGw2VS2mEGPtydzz64YcIIjhAyBAiCx&#10;HM12K65/zrkJbDvzzWbinaNjdXPu3wzClxrWdrdoE0MmAN3un6ZSE32PHZct+u7CtElWmLejZ2JS&#10;plI1dVODxbyWhQf+nMmO/Hq7AdsTvVAGYe+t7a1zmxxsqiAOvrGz3XOM4PNaVntNFKz1Aqe2gdNv&#10;EJeJjb73ldiPDQNFbkKmBR3ZEAJ/emlnLkIgmqUgwmD9/YvHe3I/k1ECEbEOtebgib9RQCwsKyGw&#10;PrdpwK1g0NDXfZs3t0GMzA7Yt35ndbrMdbIY9LWZWeVSn4p/WfnI5GZPqxPRRZWcVDgNPY76BY9X&#10;rHXMFgH9bo+EfT5D03XLwLhMwlHrBYh/zP8jZHroJ0Qsh/6ij5H32hQ3AdycU7WafH9rs8dWCyLg&#10;rbW4lJst08OyiXVBl3ssk1EFtEkxMsG67OiFERT1zBJ1Vn1nRfEnBfNsxmCnguw7DbxmLRjcSXyU&#10;yciP/f6usIdpzL+4tKvej3Kj2TOdqed+JqvsUpYZCJzYBCIrSzqbFYiY2NQt22e9rnufYc1G7EfI&#10;zeU6mT9YD2Mdcy0SVYLJg0Jp5o01p3ZZefVAXiAm6TdCIcsUrpxIs9W6kF09vr9Yq6q4hXGFv0mB&#10;OORLpcfuBXG8XV5dpZWyRbm9viaXI2F5ki9Ktn7mGlFpMR9wGdGfj3WVDeq5kB0hMv+S5RLFvynQ&#10;R3RkbVBzmAcbuveoMoMmZm2fqN9DQgT87cHhXNyCPBab+HOvrMioFQXWDMPWhBcVaAlxOlwFk0Xx&#10;n0XkGxH5byb9/U3dorJ0gZsoNgy/2DuQN3e2lFe2BkTAlzYSIsk0RUBiGBQXUKTVWxw6Bf3C+WRB&#10;Fl9Fk6YJIP7BylI/zfZxcrIJULug5ea9HI/3HPcosA0qsmE67bN02jJWqdjAndRqatOmFS21zdwy&#10;iYCbuhzKFCcAbUmARWtiItpEIB7HxZI8LhZVo9OswTocE9eSPpHrwYBcCYeVoEOWBxTeyzMoiLbV&#10;nq0uQY9H7bNmyXPRVUOWgF+kT+SVrU0eXRYFe/Xb6+edGGAtfC+bXRo7edLLqSVwXYmALtfkQgUc&#10;m9KVsvw+dWLgq0k/+ogOs/bKVsOnOy5LM2p6GiYCvrN34HgbVvcKjsnh70Gz3RLPAKNCrEfoHkHI&#10;xWC7JVkIxVoNisG/xvCUdCZojKL3fS5ecFOKDrVfHhxJoda7aTgVAddVQYIQo3x4knHke6XvLsyZ&#10;ZP+5CAaJf5hmc3LRASIgCrjvHRz2hJ9roIsPVqH493cOjyyXk4jni47Npq7jEJu5cZmHZoHpW73Y&#10;ul+lAGhH4lyLkAUBQQ6iyV9f3lX2oP2Zo7MCAuOvk6luXmD/upyYD7Zb5UZ9prb1sASddS7gZYP2&#10;kDjGjh3o1mB3cH+EQ8NbW5tzuz6RyTkqndlNTjq1g1oPpo6LtZrkazX5PJObyvGJ9EZ0UCQfjN5R&#10;KD/DtccgO9C7W5uqnqAn5vHI64m4vBKPqX1dYolz52cBmsxcI6YWm0POdaxHCCEXgy3FxHSardbH&#10;rXb7+/lq9a3/5Ufff+p//sd/+pcfnmT+5c8uX3IbsQDSW4A2ZrAY1ETAH25u9BTZ8Fxegs1fMjmX&#10;zmdiP4xsTuy2f8EiVm/1+Khkz3yBQeIfhK1lt7I0C2wq946xyUmpnAOfyyX5RtMWXY4QAdGxiU2b&#10;9vlj4vFuJy9wkTwdjXR/O47HZcxUJBeDBU2yDGj2oHhg4uYJpgJL5ZkXZbW8QDxw7N9YDdG6cUGg&#10;2DaPrB2IgKGVlZnZgeLYeDYcMjSZ/34qLT8LBGg5a0Owh//J7o58ncnKH02MBSCD2S9XZCt0mtGJ&#10;Uv+o6T8Ifs1WW1rSllar1RUM4fT0QfqE4p9DwF571+9XuYVoLo74BttGw1EGkQd7pfJMRE19HSM5&#10;Y5vU/klA7CNRT9Dn4N9cDUvU51PnyfVYtOf7//OTfTmx4dSb1+0eOgDiHiAOoiGA2X+EXBzupojp&#10;VJvNZzq/89/+m1//7qn30id/1RJx/3xv7//+L69eeSwi/y2aYYw8r9yMpkmwsHzn6FhNdeit7LBY&#10;fXlzU+T4mCIgmQmttr28y68Gg90/YyFnR1uLYeLfosWfZcVqU35GwHGNzZr+OFi0CIjjcl1n//nn&#10;/HgLNGI9Ih4KgGS5QKEdj9vNliRLJdkvl+eyRmZe4OLAlF5zjlk71WZTQjPMA3wmHjMkSOPfP02l&#10;aAVqU3BtQF5gIuBXYi+Fo8WRrNclXalK0OOWjWCvtTMEv0ZH6Bt2ncH3fp7l5J8TuAEL8NVwz55m&#10;FBDs8LgSjaraw5NCUZKVylRi4A1d8/+86hjjREBPRxxvdyxv9WucoNslJzZ0vfS63FKTxjmHAUwG&#10;9jd80fqTkNlBAZCYSrstJ81WS/NOi+VqtX+lLfsqrfZ//e8fPnr4eiLe2A6FB27wm602WvrmFrKG&#10;Qu6PXK6eDBI0oWCjGEql5Y+FIg8YMhTYNkxK0eKCmd566YnJ54cK6u507SGHcF7WJsi404t/sPNY&#10;pgw4Yg5a5mG/CPiW1yvvHh+bPn2HLlkNbIzsKLwSXNv8fBfIUoJ1Oq6BeDzfaMghJvfyhbkU0JgX&#10;aC7VOa9NWzMWF1EwNJoFCLF6N19wZGa3U8C14U2vR353lHR83tYi+UMmKy9EVmUrHO7aekL4GzXJ&#10;k6vV5KBUkUcVNl47AbjGvHSBhoxTd4KY3OzMDmjTgdlaXeW4j9sbbesamU/m2Ow/SgTMVmtqAlAG&#10;5N95DTTK4JyxWlQA6qthn+/ctcC1cv710vqTkNlBAZCYSqvd9up/HxZ4fVx/P50RSWeGbPDbPbu1&#10;5BzyxtAxiE3Dqq9XzLm9nhC/2y1f5PLsRiNT0+9rXp5jh/W8gT2X3jbjgckCIPIGdzp/VjmEc7Dj&#10;hK2UvkiEzD+Kf84FIt8/7B/0TIvjHOi3czEDszatZLGE3Fyqk+UHRbhrsah6IL/vYS4/F4tQ6Qg4&#10;ePhSabkeCsr1aOTcmp1MT3NMgX4WrIzI/5mWa5GoPCiUDAk+yOx+0+/jcWNj8NnCEvQ3h4eqgYAs&#10;hqdiMdWkVhtxXlaaTTmpVOVBsWTpfTGZDDiZvN4n/uFYOS6Vhgp4qD1s+LxqDzSoiaM7Haj7O4iC&#10;R6WSiinR3x/QuK3/GYfl+caYoH4Q83nV5KJ0RMC7m5vyWfpErna+BueJz+3u3iPx9TJmj9ewqLsU&#10;XuMgu089DVp/EjJTWFUgprLSN713WK0O/fXY3KdrdfmpTgA04wagZQL+7PKlc1OIlyOrEvR46EdP&#10;BmKkS0vf9dyweF7X1dCZAFGs1U3vsj2qVORW589Y7GNTMMvngJ/3XGKt+//YQDDzj0hnWvxuZwJQ&#10;hmQ6zBNsmvXNMfPetJLFEWD2GbEYKLyjy/2OiBwXS/IYeYFzaFJgXqB18czQ/lMDe7bX1hMq0mEc&#10;OHY+TKbkh9vbtJS1Mfhs8RlTBFwMEFiqzUZP/QZiX65ak2KjoaJcchAHWVMxBewdlikrfNXt7rlf&#10;/9Pe/tiJPezz8+WmPChXJJDJqCiSnVBQ4oHA0FxZTRS8lVhTAmO50VQ1G727D/7+gQnNlL8/yYpn&#10;xdXTRPpMZFXVhDQrUIiAXMec0mBDACEzhVcWYirI1IO3MxaCGFcft+C7optwkI43tkZpjgt5PC9s&#10;Fvo3htiwhrwe+cHmhryXTLFLjfQQ83nHviH6hUzJ4pYG6LrXeLKAwH1sEiA8agv4lxNx+dVxamY/&#10;/7WN9e5mAh3xsHkkRGNeIiDyKNDZ6nW75OtcfqC1LWxptWPTrE0rWQxBL5fqxLqgUQGP73byAu/l&#10;83MpxDMvcHYMK6LOEuT/zAPYoMG5wYhTA45D5gHaH4qAi8G3siJPRSLdmk+qUpX9SpW1E5NB86rm&#10;1pPweucWlzEN/WLfpFEG2GtpTUCimw6M+HzKGSji8567n0FY6xfXsMd/30DjyKzo3z/iv3BOaHfq&#10;oqgVTWL+j2lJO4K3o87rBSEzhVUFYjqw0SwbDHK9HAn3/H/P9NScx90HbQwxqo6xfJGm3AiH5Iu8&#10;+aIHsS4IMdbLAtklWoRPCro69Qvo+8XF5GP+OZPpZgcgPPxuoiUfZTIX7nBEAUlvb/pZMrVUXZNk&#10;OZiVCIhN651YVBXK9ZtVHNMQ+GDxWepkp6wH/D1B+WZnbxJzYRcwsQP6vEBc077J5uVxucy8wCUF&#10;k8cVg3u1ScHkhcs1ewtQjdtra3JQqRo6tjCZGstk5GY8PrfnQxYPRUBzgfj3vfWE5Gs1+UO6SNFv&#10;SQhjPWnh2sM4tOlAZZnZcezB/gqORVuh3n29BgTSz9Jp03PU+/ePcE6A3SVqpPqJ2YQf2X6js23t&#10;KpI1ed0gZOawqkBMx+N2i6vZVGG3WCAOmwLEDbs/m0F/G6g05m83qDJGkqluYC/wuT1SbzZlDYsI&#10;CoBER8Q7Okuk2Sdapy3csXUtfCbOH+QLCxPHMPm0nS/0dNG9HQ7JfqGguk2rAxaP6Xp95POFRYre&#10;+jNVKnHCigxlmAiIrMBxQEi/FY8P3JRqQAAalHMhHetd2tLaFxwfhNgNXNNur6/JbVmTTLkiT2AR&#10;yrzApcLrdqsi5KjcrmmZd1PDJFagAFOjWL9TJLY3FAHN4zuxiNzL5iRZt+dkkpVIVyrdPYZyKlqi&#10;nsENncNFdU4NJxAF0bCvNe3jd/o6jZbj6gHzBvvHt/3+rpMRaqS+zn0X4pfRafykTScAW8LGa0Jm&#10;DQVAshBCXq8UazV5KhSUe0NsWvrtP6VvArBqUt4YbAUuh8PKVkbUFODp5rWtFhFeLm5Jl3EZgP2d&#10;TFY9dpYtfwwTf3e93u4GBwtmBGxfiQ7/Hm2q6tti8Zwdit5eUdmCpNLzfQHE8gwSAe8m1k6nUAaA&#10;BhdYzA4S/nDMHXfui8OEP+kI0zw27c3GCGGYEDuAtTUedzrNRPvlMvMClwS8N3A+mWVhVvuZ8wbH&#10;1IuxiBL3jIB76ZteD8Vhm0MRcL6gsfuFWFQ+y+aY67ck6F23Vn3LtaZc011vyyY09ssUNqPzBo4x&#10;aBrVREBtTbIip/dJI/cknGu4T9ttPcP8P0JmD3c9ZCFg8xfweGU3HJZvhnT9JgYUvvRfVZhTp9Ag&#10;HuTz8kpHABSVBQgb0IbcjkclOcPMMWJtxmU16RcyyEOwKgjcXqb8MXTvvXN4JC/Goqq730jHnDZV&#10;hQfsP+5lMkoIRGegXnT5OpOl9ScxxKBMh++1WyrwXQPiOYojEKj7wXGILM2e7KL0icoERJ5FyO1W&#10;uYDIetgrlZZuE0tmz6n1DyHOQLsnIy9wr1CQb4pF5gUuGMQeeFZcUm7Ue2zJpgEZ8PPK/hsEbD2T&#10;laqhzCvsQz9Mps5lvxP7QRFwPsCx4PnEmvzy4Iji3xIBO+Q7naczym1kEaz7z54PJhWdCGoMw0RA&#10;6VyvRjmmaaCpeVTTqBVp8zpCyMyhAEgWBm5ouNEh9+gPmey5p7EW6C18NVttzO5372w1E4vy6EZ+&#10;Rff/aF7Vpr1uhoJyv7TYCSiyHIzqvLJT/t9TOvFimfLHYIV4L59XAiU2FQGv99zX4LzVFtga2BC9&#10;sbOtpg/03wN7ReZ8kknoFwEh9EGwg6iH4shLG+vnrhN6AXoQSmCnBa3jUDmkQQqAxHlgf3AtFlUP&#10;M/MCcc5tBYO0guwDeX1hn0/Zkl1kGjCgpv/m9CSH8OrmpuT3DwwdO4Oy34k9oQg4WzBtC8H9vYND&#10;in9LRr5z3db2HmgqXJZYizXdGjdv4cboizJIBNSzG/CPdUZA/cNuAuBFm44IIeehAEgWRrvdbrXb&#10;bRcm/fpFNHTknu/AbPfc1XImTgCCQq3WM4aPKSOE7u6GQxQAydispnqrt/hg1fw/TMjpF6cPlkgA&#10;lM4iWrP5GgU2QFdWw7IeOiv09S+cP0/TXpFMDixpf6zLdECGLHI3+qf+sCH/OJkyNJ1AnAWECH32&#10;MCFOxcy8QG3tgLzAp8NhuRwJ0xJShzYNWGk2zlnajwPNV0bzjGYJ9pLf39owPJWEImssk1FiBrE3&#10;FAEvDiaTXl9PqKYJWNdzPbuc6KfDtoPBpRAAUU/QN0TuV6sLfT6LBvWLPyST8qPd3XONMmhqHicA&#10;4hr2bTanGqcIIWQY9Lggi+JfFGq1/04Ll78RjSCTo1ttDxjYJJrdYfanvilFV+fuHHC7JcYMEccT&#10;HnMM1Pu6j62a//dMJNL9MyaX5tGRbwbY/PzqOCX/tLevXkc/mAbkRpZMg9bJqS+Q9ot/9zNZ+fsn&#10;+zzGyDko/hEyGJUVuLEu/9W1Kypj9fqcJmSxv/hjoSA/3z+UXzzeU0W1WebgWRlMAyLHHQ+jgt6K&#10;EnLPTzWYBUTcV9eMC3qwhj0e00RG7IEmAibGRDiQ82Ct8rPLl7oT04hLIcuJPqt/WSbcX0gkun9G&#10;pjnjNk7zCUv1mvSXOLcNfmYfZrKqfmEHaP9J5gVq+EGPx7EZ4BQAiem02+3/MV+tviUi/0773ZVm&#10;U8Ju9wejnotL1w6ziPw0dN5kdN03+udzmTZdjifoGZ5r0mi2euw/0wMEJyuA/DL9xgF5ZVYHi23k&#10;Bz7RLZix6MQUFyHTgo3sB0fH574btrIQnWFXS0g/mCSn+EfIeDDNAKvGf3blsrwaj82tgI8mpw87&#10;DRt/ODpWxTWs6ZwOxD9NCPSOEQL9C7D+7AfHy7MTFL7fT6WV8wuxPxQBJwPn0Vtbm2qtondrYkPb&#10;8oKmV60pEdfuSa6Fswa1hB9vrvfkEX6do3isAdtLiIB6cA8d5zSlAUvzz5Mpyzct0f6TzJqVjhU9&#10;LO09bvPyqJcNrnSI2XxWqNX+exF5Sfu9R6WyfHp6439b+7vkAHvEFd3u0begk/Z3yVTlp5d2A1jw&#10;6u9LYW4aHE/EO3xh1mz3FouSFhUAka2ndXxjIzHOZtNKZKpVudyxR6k1W+xEJBcGxZB8tSqRTsh9&#10;pV5Xk4E8tsggYKWFvCpCiHHMzAtEIyAevpOMXA8F5XI47PicTnfH2tPfbquMQLhd6O9waJb0Lkmh&#10;BYJFsdEwJFRgCvTDZEoJQ+cjKYjd0NuBwoVoI+BX+7qg1yPpckVS1epYCz6783xkVa5HIwOnJjLM&#10;qV56MNWs2YBeXl1dyB4etp+vbGz0RInQcec8EL9QZ9FP2V8Lhw2/T5qdOVwSdoNBlbXo1GknQrR1&#10;qNfl7mlGc8mCO9MWBK8ExGxegHinWX/qxL8esPHCQmWYTUFgQZvJcqsV+I+Pn/yHn+5s/R8rIv+v&#10;9vehBVrbkOUgOEIE7rf/PLSoz/1TOhvDfRtM/+kJ6hbGB8XlyjUk1uVBNi8vbp0KgFh8Uvwjw0CO&#10;DgvNhEyPWXmB+HlagS3idsuN1ZAqqDq5wIYmTX/HUqnRbEqt1VIFzMCSvSdossjvHxgSiJGp9Gkq&#10;pSZNif3B/ffNS7vnXicsZK9BAGs05Iv0iSOFwNcTcVkPDBcR0lUKgMvO59lcVwDE9B0myswU3iAg&#10;30qs9fwdxD9MrJHzNPoEQHx2iXx+orxSrWkJYK2S8HkpCBLHAM3BveIaurdetDPFomClgZgObjg4&#10;IWH7OUj80xhkk+hajjP1b351ePx/HZbK6jUQIp0N4iBQAOm3/zQ7v3IWoGtP37H3Vc5eAmBM99oK&#10;Fs1nJMvH/XJZWh3RDxu5DU6LkwF8Z3V1aXJZCLEDZuUFQkhCZhwsQt87OKRFqBJS3MoadNXnN5wT&#10;aBYoBH1/a0NNXBsBxdP7tIQnnfoFxGBYDjuJDa9Xoj6fNEfsXa3qbOMkcK/SZ97fihvPRb0IEJ7e&#10;2t46J/4hC53i33m02iKGJVp9TaMvrq0Z+REDweeP+xnec/16hRA7Aa0AjWdYf+Kezcba87ASRRYC&#10;TshNj0ci7szQLkxY+KCLV48SDjue1kGXCxN5C3n+tXZ7TRMvg0u2uSXmMyo3otGyh/3nM5FI98/Y&#10;QMzDXmuRuF1nU8VFi/vmk+XipFKW9dCpuHMpFJIk8/+IDhRHnnZYQZEQM0HnPB7fbbZkr1CQb4rF&#10;ibrojYJpCjxoEXrKsnZXo2Hv1bW44eIzBN6EP+B4u1dyCuyGD8plx9gWJjoNkqMyuWjhaA3uZTLy&#10;xs62eq6YAkQW4LysQJH1dysSkZt961tYdX+cTPGYGQKEP83prNyoS8jr695LcQ96MRZR96SLoq1X&#10;Itmc3IlFu9OhhFgRaASejiW9UZZksMh0qFyQhYIuzMgIO8/+AFsPvHs7fw4vSaYERMhFCZFkOVgf&#10;Mv0nAwRAK9p/YhGvn055YjP7T0LmyUGp3P3piQALiKSXF9fi7FAkxAS0vEDY/P315V01eTtqDzIt&#10;mkXoO0fH8ovHe2qCrH8/QxYLip34/I3ym+Ok4yc7yRkvbawbniK1E80B9Y5jG+XB2x0IPvqpr+cS&#10;a2qPP2tg9/n25UvnxL9UqST/uH9A8W8ERV1zEkT3equ34fpmPK6E21mBhm40w/xyb18KNX4uxDr0&#10;T/tN6jix4lABkBOAZKGgC/MnuzuqI7fRPl1UelZcsh0ODfSmxnka8HhVRww60pK06iNLQMQ7OAOy&#10;3W73dExa1f7zajDYvamiiLWI4HBCrMpBpSp3Os8dHbeEaEB8oPUnIeZjVl6gZhGKBzKXroXD7LRf&#10;EvD5Z+s1Q8VoHBcfHh93p2eIs8H144VYVD7MZG3/PqRrdbna+XN7wPVxUGQLWV4+ymTk7XBI7evx&#10;+PH2tvzD/sFMni+EqWfisXM1PE79GeeoUpVd3b4AjeS+vkYl2JujXvrHGTZkwxXh5/uHyjKdaxSy&#10;zHhdLvEi348ufFNBAZAsHK0j1yj4+qB4ZDMUlHsUIsgSkBhiC9TfKZm1aGfVU9Gz8/NJobjQ50KI&#10;1UABGJtfbUN8IxiQB51QduJsnuUmm5CFA1stPG43W5IslWS/XFZZObNGbxH6dDgsT8UiA5sdiXm8&#10;urkp+f0DQ7b2+OwwzXnTpOwsstw4xQq0qDs3Bs3AHla5nrUSlVZbPkum5KWtTfWske8P0ecieXxo&#10;bkGmYH+TI+ogD3NogGH0gVEw3LBfLPWIgINAA0si4Jf3U+mZNi7hOHi2WlWwNMS0AAAgAElEQVQi&#10;IyHLAqb9IPpB/Jvl5B5+kvVGMy4Gdx3EkiBgfs3vl5uhoNzX2asRsghWh1iA9tt/7luwS3LD61Gb&#10;A40HNhUA9ZuWNCeLyYw5KVe6HZXrAT8FQKK4NIEFHSFkvqDBUMsLfL7RkMNiSf6UL8w88xjFOnTu&#10;44EMaeQkseN+MeAzRxzFLw+ODBVRmQdI9MAKNLl3YEl3F6PoY076JwDR3DaPPFUyW2DzmdC5FVVb&#10;LWXdqjlQ4P5ztyP+TAJcLF7bWB/obnI/k5V7+bwSHMlkfJEvSMznk5DXI+4RYgc+v58FAvJtPidf&#10;5gozuw5pTk8UAcmigeCHCLB5RWW4XK6B1tZ2hgIgsSwQAe+sJyRVO5QsszXIgkDX2zDquhtKqd6w&#10;ZFbkM5FI98/w7p91IWwZ4WaFzJpUtdot8MKrnpDrwQCz/whZUjCZhwkfPJCL8yRflK+LxZkX+lE8&#10;R9GVU4GLA018r67FDRe/kQf4s8uXeP0mjrECzdVqEvX5pNl3/StT/FtqYMkJFx99I+8wsEd50+OW&#10;Xx4lx34thL87sejAxhVkDH6ezTmiXjBPHhdLciseHSkASqeJBVPp1yJRJQQ+KMymVgMRMOhxc+Kd&#10;mA6m/WB765nxtB85hTsMYmmUd/nOtvzm8JAdaGQhxLxDpv+a1rf/RMegfnH/2KbTf3oRt8pmAjIH&#10;mANI+tkNBvmeEGIBIBDdXvcpyy1MTTxGXuCMp7j1U4Eo2l6PRoa6S5DZg7UubM+MZFzjs/o0lZJX&#10;OhZ6xNk4wQq0MaQxMk37T9OB+BbxnGbC1VotSfbVv7CnvRQKymYoNHEzSSIYlL++vCvHpZJka3Up&#10;qgnPercxFnUBTKzj/tSfv5WpVOWzdPrc8yHTUe6IeEYFEE0IxANNS0elkiQrVUnW6lM3LnHinZgF&#10;jnJvR/Rjtt98oQBILA9ueD/c3labsXlkdhAyitiQrrpmu1cAPLKg/efNcLj7ZwhjTrAtLDfYsUhm&#10;T38OIDboDMN3Nhuh0fkehJDlA5ZbeHy32ZK9QkG+KRZn3oAIEQoPlasUi7H4ZhK319YkVasZ+jyx&#10;37yis9AjzsbuVqDFel3ljfVbpXHPZB6j7DYhvkV83pGF82Kt3uNMJB17vf7pQOxTrkSjcmXA7xj0&#10;u/FzP0+nuadZItA8hMfNzlOCIJguV6Zar3yQSstPdnc48U7mAqb9/G63uF1uWcSwHyZsnXYXowBI&#10;bAFuSujEvFGuqBsVbQeIWawOsQDV5/+hczJpwVw5dPhpPLHp9F8/EQM2KYRMgz4HcCMQ4GbZwSD3&#10;i5tpQqwLzt95W4TiHrF3dKyEwGvhMHMC5ww+01c31g3nAb6fSqv8JV7LiVOsQPsp0jXFFHAPeG1r&#10;c6jAN8xZpNnJ+htnyYl8wNvRiGyEgoZ/B5oa/5zJGpqaJpOT6NQjUE+66ESUJghivZIpV+ReNmt4&#10;D4rj5utMVjkgmEnLxrmqTkeb9oPN56ItPp1oMUoBkNgKdMn+9MoldXN7kM9zIpDMnUEWTQhJ1y9c&#10;cha0/8RmQ28dgiBvu4JFcLOzwMbj+ciqCuAmZJbk6nXZ6fy8YZPDxBk8pZuuJoRYm3lbhCohsFqT&#10;SDY3NHeJzIZJ8gAhEi6iMEqWExTX8/W6LQWRdK0uVzt/xh5XK5qykW3+wBL6zsZ6z+/BnjVfqw8U&#10;/vBvmUpFDkpleVQuG8q1h83nb1NpCZysyK7fLxGfTxKB08lzCn+LIew93SfWmk3xutzics1GqECt&#10;9I1gQL7N5gw3LMCa3Ox8YgqA9kOb9vO43U5/KxYKBUBiS3BzeyUYUBY9J5WKpCtVOaxWmBNIZsol&#10;A9N/IGlB+8+nddN/CPQ2soGwMg9zebkZj6lXcCuxJkeVCnMMyEzBMXWr8wPjAVq6OZlt2sYRYkv6&#10;LUL/lC/MzJUEPwfClCYEwkaY02ezZ5I8QBRGL0fCzGskCgg1QY9bZWfZFRTm3R0BELaUdF2aH/3i&#10;H8S9L9MnPdcm5PIlOmKRPq9vGvC9Ku4Dj2yu+xO03MF8o8nP2yQ8OsGvVK9JwOOZqXCChgWfy2Wo&#10;2QVA9O0XoudJnceZbcCk3yxF7FnixBU0BUBia7Ax1jbjtzsvFNOBmMhClx6sK9i9RqYl5h284e/P&#10;SEhabAIQC/11XT7Vt0X7239iwvHyarjb3faDnW357cEhRUAyM/THEiZNWThxJvjczeyiJYSYT79F&#10;KJqMHpbKM7EI1YRA30lGnouuyrVIlELgjEEe4EGlauge/UX6RN7Y2bbYKyTz4mY8Lp4Vl63sQHND&#10;rD6vBINKBCez50YwcE78G7QvhWg371oWroPcryyOtsrbbEhQrS1mJwKi2eWuiCEREKLzM/GYKfuX&#10;RrMpnP+zPsgYxfGyzDabTrQA5W6BOA5MB2JDjkUVNmx/fXlXfrS5Lq8n4nKLXflkAobZ+OlDtkv1&#10;hpT7BMFl58bqmT0dwr2dIJJjA/X+0XFXvIVAAxFw2JQnIdOQ0U0Db9AG1JHsDMlqIYTYE0yHYc/x&#10;s8uX5G5iTWWAzgKIiZg0+k9P9uR+JiONprXWmssMBNXX1hOGniHWyBlGThAdqDPYCX3jgr6HAdOv&#10;ZPagUewFnfgH281/eLLHplQH8WTABDpEwFnf5yECXg8ac6X5xqTJ5irFZkuDGlrI65WA1+tIgW3Z&#10;oQBIHA/sGgNut0R9Pomx2E8mYG3Agql/+i9VsV5R4LJOAPwmlxv5tXYCGyt0V+pFQDQJPMvGADIj&#10;CrUzATBCyzBHEvFS+CXEiUBUQrHtzUu78le7s1tb6IXAA+YXzww0jBr9jB7YOCebTEfEZjlHjY61&#10;ZEs3m4PmBru9zmXgtY11tQeVTl0BDap2j+IgvaCx5F7mfA2m0qhLa8bHwnfX18VnQKj52gRHKBzv&#10;zP+zJprwh4d2/Vp2VoQTgIQ4Dv1NJks7UGIQLJQG2SD0L1oOLXZModihvS4swhAg7iT6RUDpZHo8&#10;H1l11PtA5kOpcdbVOGyCmNibhMFOW0KIfdGmAv/ZlcvyYixiqPg2DgiBsPL6xWMKgbMCVqBGPpuH&#10;5Yqa0iFEA5lpdqLUqA98NbABJafANQYP7KVfjEV7HthHBgxkYOF74zqniM+SKU7+OZRHlYr8Ppnu&#10;iu/StQMdfC5OC5qTYCc+Dqwx5r224PSf9bCi8KexjLmE84YhJMTRtNpt3MW6d7wCN2/EIMPs+/oF&#10;wKzFjqnLq2cLwONiyZEdh5oICAtQbSFzK7EmUa/XcFg2IYPI6PJAAx4KgE5klZOfhJAOKLwhMww5&#10;fnuFgvwpX7hw1pKWEXipWJRbsZiaZCPToRVGPzFgfXZYLNnO+pFMz0bA74gIBdiAOjUHEDl928Gg&#10;cgQyko32dDym8mCROz9sf/1U9OwaArHlAe2FHQ3qSB+lT+TlxJp4OmIFak1oVJ6l2II1yJe5wtic&#10;4v1yWTkZzAO8pn4nLbK84GgMWlD0czr8tIijabfbPXewZG22HTXEvmwMyXFq6BYuuZq1Nn6wcdF3&#10;HX6edY79Zz8QAZG3UNRdE7DgfWt7y1AHJyGDSNfPjqcwJwAdBzNFCSGDgNAE8einV05zAmdhqwfx&#10;4Z2jY/k8mWI+4AVAYdTIFOA3JtijEesQcjujz95JNqB4ndp0319f3pWXtjbV3tCI+CedSZmb8Zi8&#10;ffmS+hn9+0n8fP3ewMn7cHIGRMD7ufnaTGMNcj00fpoX0+7zWk/UOf1nGVwrKxLy+ij+WRBOABJH&#10;0z+tNa7rhRCNiHdwIVd/TBUtZtlxR9e5nKlUL9yFbnXQnfmrw0O5u7nZFUbx3x9vb8u7R8eOf3/I&#10;5PR3/GLzz1wP5xAbct8ghBANFJTxgAsDsuUuOkX0p2JJHpbK8kIsygm1KTA6BZiuN1RhFF9PSMCg&#10;KGQVsKeNDnEwgA2onacA0bx1J5EY27gHG+Byx+o/XTmb3PO5VmR3dbVbLNeEwOvRiLrOH5bLatLv&#10;hi6DHw2o3GcSDdiBRooe2Q2HlPgySnhpt9vdepRrxSVGHcZxPGK9MI6TSkU2Z5RhrH/OdU7/WQJN&#10;/JuBc/1SgNfjpNxJCoDE0ehP9RL91ckErAXOWyr12xbkLXRMQYjQL+Ye5th1KB3B5p3DI9WRr1le&#10;YAP41qUdZRPKXAYyKRDXNUE54fU6wiKKnMLcR0KIUbAmwyNTrsi9bPZC9wo0OH6YycpBuSwvbawb&#10;nlghp8Ae34gNaKFWo+UqUdjtONAcbtwDqr52tgGFzScm/YYBm05NwBtFIJuTW5GIEln0QqDW8PFS&#10;3/celsYLMcRZfJEvyFrAL3H/YBcq6YjQtQHCMUQOj8ulzl+3yz1QvNGmeccJz0fl8swFwEHPmSwf&#10;dhP/wApejIMEQLaoEdKh0WbXCTFGwusZ2OHb3z2Ss1D+381wuLshweKRmQO9IE/nni7/D+/VX1za&#10;VVYwhBBiBFqlEEImBULCGzvb8tbW5oVthCEi/mLvQL6ltdxEQDDF2n8cVrP+J2RSXAMqv3a2AX0u&#10;sdbz/9gjP87l5H4mK/+0t6/2h0b2zGgo/SSbU/ES+N7qiBoBGoqRE0hIP/vFknhcg881HDfDhDTU&#10;qPBv5UZDCrWqOv7aA0QPTPOO46BSnenn0u48N7Lc4MpvN/HPibD9jzgar8stNWkIDdjIJKwPsUDp&#10;P46yFhIA0ZGo8aTAHJNBoPMO9hTYDGqF/Dsb6xL0eNSmjhAjVJAD2JkADGMKgxOAjiFfr8mmsGmA&#10;EDI5SggMBi48EaifBnx1c5OWlQbZ9gckXR895cRmUqKRnXGRfBlY0aYlBmBXG1D9tPTHR8cXbpDV&#10;hEA8MF24HQzKWjDQ/T1wCfksnWY8ABmIf8j0HqhMUHeC4IbMPQg6Ll0W5XZo/HmMCUEIiLNyEijp&#10;8vHJ8mJX8Q9TsU6SnykAEkeDixhuXpPcMAlZH2K90NJZgFqpC/iGbuMB2HU4HHjjn9Rq8oOd7a4I&#10;iByHkNutukAJGUdJ1+UYpA2bo0hWqnLT6W8CIeRCzEoIxPcln+zJmztbaoKHjMbrZts7GQ+mWVAc&#10;z1TtJQD63W5xjXAxeCoWsaUAqBc61gP+mTrk4GfRcYdMAs6zQXxylOxxngq63RJ0u9R5u+r1SmjA&#10;BHtbiW+1HhEQ6wvfyopqFBrFSbnSjUa5CDi/nJS/ZlVQ89ILxXZiWFOLXWHLH3E8XixoV1bEZ1Pr&#10;CjJ71obkOli17zeiK/wgy4Bdh6NB7t87ewcqoF0Di+C3d3dUliIhhAwiWWOXKyFkNuitQY3YUw4C&#10;Rb6f7x+qtR8ZjrLGLzCTi4wGUzXIgSw3mvJlzl7NlAGPW2WIDQMi2UUtipcRvSvOlWhUnp+B6EHI&#10;NOD8GjR19/VJRu6Xy5Ks17uPR5WK3CuW5NNcXn6bSstvjpLyIJeXSp/VpiYC6jW43cDwjEGN1Awa&#10;HBrN4ZalZLnwDbGdJdaDAiAhalHrkYDbLTdD432vibNBV9QwywP9BGDWQrZ+icCZoDmLBZ0TgP3F&#10;rw4PlVWLRtjnlR9vb9s2B4MQcjFQbC8wI4oQMkMgBL55aVfuJtbUGnUa4GBwP5Phx9IB12mIop8n&#10;U/LLvX35+yf7at03joiXk5ROBFN/sLGDUFyqN+S9ZErKLXvZwYY8XmWVNoobkcHTSVYGVp36hs9b&#10;iTV1rWXDJzGbp6Pnzy9ccz410GyA69H9Ull+fZySR30NP5oIqDHM6UrPRXMAIThWGmyKtAIYlLGz&#10;VbzTruQUAAnpjDUHPV65FlmdevNMnMGorig7zM0VaYdrGExKvnN41NM5DxHwrUs7sjFlNz4hxN4U&#10;mPlICJkDcCL42eVL8uIQi7BxfJLNK8HLaWAKAXaqEEDfOziUv/v2sZqKhCgK2/d03fi6OGrDCSgy&#10;Ghw/xVpNqo2mKqxj2sZu4l/Q5RKva6UbfTCMzXDIlk2QaPjsd325u7m50OdEnAXOq/XQ+Qzxj6e4&#10;Z2My8F4m1/N3rY51MUgMcbrSg4YYXPumpdqo26Ju5gTsbtHqcljtnxVKQjqgsyHmCsidWFT+kMny&#10;bSEDGZ7/13tzTFvI6i3oOdus1Wy2aTUDFImer9dVV6h0GgqQEfhZMsVsB0JID6UmmywIIfMBe5mb&#10;8bhshULyRfpk4nxACF4Rr1euxaK2/YRQ5ER+UbZWl8NqZSKBbxTD7NmI9dD2dOMyj1AALzfqclQq&#10;y1f5wtjcLKuy4TN+bN9YDalmAjuBhk+IgBD94p1GYPwXdqBf0D6ZmMDt6Jn1LCaOkVuGxpVpM4Bh&#10;EerNrcgN3VShZsdpNBMYk/JxA2JhP81WS+qsN1kK7Zgj1oerVEJ04Lp2PRaVZKUijy442k7sSXTI&#10;oqht4T4m/aYuOaNCiNPABhCL2Tsb6+qVQwR8aWtTPMmUKqgRQoi6xlaqcpPvBCFkjqCAh3zAb7M5&#10;+XDCpkZ8fdDjUdM8dgBF0nT1VPDbr1TnJtLY0f7QiTSaTSk3GhLyeseag0H8+zh1ojK37MxWMCBe&#10;g5N9l1dXbScAis71BfafO50cQDR+HlUq3DuTubO7eiYANltt8bhX5JOTkwv9WliChj0e2dJFIGki&#10;IBpaxomLuK9OKgCeWn/yfLEaEG09jLixBRQACRnAa9tbspnNyWfZnG27+ch0GF3o2H0zSM4Doe+k&#10;VlPTf5pNjiYIUgQkhBBCiJlgkg92Xh8mUxNNur2fSstPLTjRhum+XLUm6UpVsvXa1NMRk4JiqV0E&#10;UyejiX9GOC6W1HnihDqBXiAYB64ZCa9nZpO1y8ZHmYz8ZTDQvTa+srGhpgMrLdaLyHx4Nhzq1hVO&#10;LzdtFT8yi3MMk8urXq+EdNElEAETvvECYHYKt6tas2F7S0k7Um02bSsAulaclYpHAZCQIWDTvB0O&#10;yZ8zWRbvieISsz3IGNAF+tuDw3MiILrpESRPiB7fGHspYj/MKkgTQoh0pgF/uL0tX52cGN7PQNRA&#10;thCmCJcZWJClyxXJ1+tyUKmqXCKzQXb8q8wDszwQj5Plsvjcbgm43apIPazcieI77P/nQdjtlphn&#10;fKE132iacrwje2zSRoCnwmFJ2zROBUKf/tqI7PeX4/G5HQ+EXNZN/zVaTWXH+OFJZibvC+71H6RP&#10;5LXEWo8I6DMg9kwad4MpstoC7tHk4uB+2LCpCOg0Z1MKgISMAAteFO+ficcoBBLZCAzO/yNED0TA&#10;d/YO5O7WptoYgpvxmITcbm4QibKYvikx9Uas+nhNcSLIDUJWFyGEmAGuN6fNSG7D9nxoVoDQodnd&#10;LQOanSeslJO1+sKnrzDp9OrGOq/nFgfi3+N8QT7N5eX1RFwJgLD1H2R7CdF5Hmv570YjEvX7JOb3&#10;Gyq+a+CcgKUe8oXLjaYUOxOMs2o2em09MfH3qIlBmwqA0nlvH+dyciV6mpWKa+TdTiY8IbNkw+vp&#10;5k5KZzrvsFSa6b1vkAgY9I6XCSZtQKhT/LM0mAJ0u9yOE8zsBgVA4hhg1bEWCEy1SdMLgd/mC/K4&#10;VJYs/asdR8TLCUBiDCyKYQnz4+3trgiIDeLz9ToD4wlxONMG5xNCyEW4GY9LyO0xXKj+PJtbmACI&#10;RomTSkXZeR5WK0tnKfid1VV5Oh6j+Gdx9OKfHkyrtFptcfU5NRyV5tMMDPEvMMV0xai1hGaJm6/X&#10;JhbNMfkH8W+atUq11VKTsXa2R/39SVY18WnijCYCwiKUdqBkVjyjy5bF+dxot+XL3OzrCDhXPzrJ&#10;yBtoaHGtGL4WoQHByDUCU4toqiDWBVOApXpNgh7vufui1XGtrDjGmpYCIHEE2ETCpx/8cHNj6sIb&#10;hMBrkVXZCQWl0mzKh6kTKfNm5hggIBNiFGwA+0VABMZjAcxpYkIIIYSYzSTTKmhmMmsKEMXNk3JF&#10;UtXqwuw8x4EogJ1gUEVEWC0fkZwHx9xnqRN5VKkM/PdmuyWuoUagswWTPSi6u2R2hVUco5t4SEhu&#10;dv5OO8+Q34WcTL0oiOPb63LJlXB46kxL/OzfHicdkY347vHxuUbPt8MheZjLy718nkIguTD68xD5&#10;pIfF2U7/6UFN834uL7fip5OtG16vJOujbT4rBgcimqyX2gJNBAx5fbYSAVcw1kgBkBD78G0+171Z&#10;vnN0LHcTa1NvZlc6c89YpMOnnwKgM4DNj127fIu1enfzgs0fM6pmxyARENPEJ7WasgolhDgPWNhx&#10;ApAQsiiwB3qx2TBkB4opwI1QaOZrYC2/D4IfsoSWTfDDBFTC55V1v1+iPh+v2TYDzcGDxL9Upao+&#10;b+mIcoNsQOfJvO3VIAri/N+Zw88+LBSVlaATxD/R7fFeX0/IeuhUqEH+O2If8MhUqmpi9KhS4Z6P&#10;TMyz4ZA6nqQjoFUbTfl6zg3EuB5ea4ZVnTOIa98YARDWw0ZoOuSa4ATwSdpRBHQKFACJI3hQ6L1Z&#10;ousVG19Y4UyKW7cyx8ZwXGcMsQfrvtH2n9oCzYrQkmG+aBvEv9zd6XaMv7Kxof6O3aGEEEIIMRvs&#10;gWALOK7pC8LcVycnqnnpIlQ70wsQ/PYr1aUTCdAAF/P6JBHwKztGTvjZFxx6n6ZSAyf/HpcrciN6&#10;aruHaQcU3vV7PM/KfPZ7xXpDCY+uOf38eVOq1R0l/mmoPd5xSp6PVJUlsP5YgT0oHrdglVipqolB&#10;7vuIUeA4pnFQLEqz1Tbl/DqpVGU3HJKggaYfTBIbgQKgvWire1ZNrZMmyaxdVnCkOyWhkitbYnvQ&#10;YTqoqxSi4DQCoB6PhUUfMhkRr3fs1zvJP5pMBjZ87x8dy19c2lXfh2nAl+NxBsYTQgghZCHcisVk&#10;7+h47K+GbXmt1ZLvrq8bngRcZktP5JPtBvwS83kl4Q9wus9hfHJ8LA/Lg20/UWDP1WrdKcBGnwCY&#10;wLGSyc7lDVsxYQJwHmDr+2Ey5TjxTw/y3e8Xi3IzHJbr0ci5BgIlBEYi8kk2t+inSiwAJtC1qVKQ&#10;rdZMa9jO1GpKAIz5fSJjJg6NPidagNoTrPPqsK/2eCw9DOHCc3fIMUoBkNie9JAF/iw2omEvTyGn&#10;EB0zASid6VCrC4B+itpzA/Yv9zNZZQsjXQuuJjeDDmNDlyVaqFWd/nY4knLDKX2GhJBlBsIXCo1G&#10;9kQQTB4+fiLXgwElnEW8p3lhGrA2rjfb53LFlgHY+G/7T5/3WjDA6T4H81XqRB4MqQ1o9NuA+tye&#10;rjC36vPNJS4BNQWXBfdgOM2/TKfpiNRp9oQQiAeuq1dDQdkKhZT4BxJY/3PPRwxwVTf9h6gWDB08&#10;qZizZzyZwK42z/2M4znNBayrSUA8VqzYxeIguPoltuebYnFuLzHkGT8VRuyBke5gffeIkeDkZSFd&#10;qXQ3JxFseMdsjMn0QOxDAUrr6oMYiFDvP83Z058sJzVaATmSosHQfEIImTcvrsXl18mU4d+iJqeW&#10;eJ2I6b4Nn1c2An413QfBxq4Z3mQyMuWK/LFQGPs9ehtQUdMrTfHobM6MTs5OAqxFregs9CiXk68K&#10;86u1WBU0VUAIDHnc3T02jiNCjHB5dbX7VU8KBdkOhdTxZAblTi3LSPP7smX3ksWBSUDcw9wUAJca&#10;CoDE1mAsOT2iiwX2oKsGbm7D8DD41BEkDE566m94Ua+H3ZBkIO+n0vJjj1fZgALk6gQ9Hk4COoSQ&#10;rojUoCUKIYSQBbIZDsmlfH7mE01mgUmbnYBfWfXDnvEi+zpibz5IpQ29PkyvHpXKstWZwsFaTS8A&#10;oil01lOAmAD0uqyVpZQuleUz7l1GsqmzcTwolZfyOZLlAvc0rUYgHUvOZ9fWTH2OpXpDQnQ6IwaB&#10;G4Tf47WkhbWoDEDn1PR5VhNbczhmqqbRZPGVjGfdYDFBH9wetpC9kF6ECNkgyHfZUYHxh4fy4+3t&#10;7gIfk4CYDIQ4yIB4exPw9m7qCCGEkEXy0sa6JPcOLJHhpdl5JgJ+ifp9tPMkhjguliaaVvlWJwAi&#10;56rfB+b5xJrs7R/O5M0Pq4K/31LF02qjLu86PPdvHM+GQ93rEzLQHpUpAJLx9Nt/xrw+yVbMnbov&#10;1OtKAMRE/bhz/KIDFcTaIP/Pa/H6oZOGFrliJram0R4t8CGvYpC1IyYHuaEkGhGvMatX/c0j4LHO&#10;jVAvQgQMvlZyMQaJgLAFfTsQkIe5vNzL5ykE2hTNCkiYneBYrDppQwixJ9jzvLmzJT+fkaAxSzBp&#10;pdl5GrHjJ2QQ6Qnzs7KNhlSaTQm43eIaUB1EwfvFWEQ+yeYv/H7HPG5LFSBrjYb85jBJ8W8Mz3Qy&#10;3wH2dtzXESNs6aZGYf/5VCwiJybbbmdqddUAEfWMd7TiQIUzwX0x6PGKi454loIKB3Es6CDV+2tr&#10;4Cb2TwdH6v/uxKKyEzn/NcRZGPFA72ea71kGvBbMn7Aqmgj4cjzevc64XS41DQivf/wbN4v2YkNn&#10;p4JuYGYnEEIIWQYgaPxoY105ESyqsI9pg92AX9b9ftp5kpnyeIrpq5NKVXbDIVkZos5di0TlQWGy&#10;ycKBPycctsyH3Wq15aNkSgmkZDj66T/wgDmJxCD6RlGPslb0yL7J06OH1arcmuHPg1jUYsOAbfC5&#10;3eJze2wzOTeoyceuUAAktibiHbxx/M7qqtxeP++lDfHvN4eH3YX8u+kTiWRzKiAfGRnEmUzbcRzz&#10;eCyxQUrrOrv0nvNk/kDgw3XmRrksL2ysKwFQ+xzubm7KO4dH/BRsxFbg7FqSMdnOhRBCCBkF9jpv&#10;ej3yu6OkKQ0qFPyIWUxzPD8pV5QA6B5SHPS4XfLaekLeOTqe+lWoDEuLNBujfv95KkUXAwPop/8O&#10;8gU2/BFDYOJdo95oqqZgOJM9NHkCEE1AuVpNPDPSRVQTBQVAy7OiXM686t5nq9dFAZAQe4CN7LPl&#10;svypkwWIRfYoMe/TVErS9V7BBgu2XydTcrfV4jSgA0lMEIDcbPVaIHgtcjPhlNnieVCuyP6TPbkV&#10;iajFvvR1ABJ7oJ86T01oR0XsBa3GCSGLAnW4WvN0v4POZ4/rzIIQIoYneAMAACAASURBVNxPdnfk&#10;23xOvswVZjoNSMGPWAmtiXOYACidJtHrwcDEBXrsL7Hm3whZo8EYl4GH2ax8XWKO3Tj6p/8+z+aW&#10;9amSJSOuuydqIsvjfGEhT3LF4GRUvTXeAhSvhBK4tcGxEPJ6HSWW2RFWHojtubOxLlvBoLI2HDXJ&#10;9XkyNXLxjimdf04B0HGsX6A4UbRQtx9CprXpP3SfsbvTfCDEfpLNdQVAYi/QgKKfsH3EIoqjKdcp&#10;ABJCzAeF/FK91mfH1VCWTl6XW+W5oPB4Mx5XFocQAqe1OcR9L+HzUvAjCwfi86Ri9kYnF31cwfO7&#10;6+uqiW/Yz8d5EPG4VS0C58J2n0BkBY5LRfmIQpYhOP1HpiXqPdsn4roDd7KvFiQAJgIBydcaY2tC&#10;+XpNNmV0I4MLDkcGhEKynGB9aPc9K+7yThiJYOWBOIJx9p0Q/7QpwVFkyhWJ+Ll5dRIR7/SWmGUL&#10;LXT03Vt+5gAujP6MOGIfroaC3dcCwZ0FAUIIIWbTaDUHZvHUmk31gBW5z+USj9vdFQLxKNRqki5X&#10;pNxoSrZ+viAIcSPm84pnxaVysCH22c0milgXTJ5OOqXncxmbdMBx/kIsKgflsoQ9Hgl63JLwByTo&#10;9diiaHpSrsjvUydL8EyWH07/kYvQ7/7z1cnJQjJ50fwQ8HrF657NtJeTZ8ZK9YY02udrOlGLNEQF&#10;PB7xut1L8EzmC0RqJ9TeKAASx2NU/AOVRoMCoMOY5OZs5XDjQq3aXXRG8JpN9ponpzy1Gu7+mRlx&#10;9uJ6NNJ9PU8Ki+nmJIQQ4lwwTfCnk4wUGg1Z9XhkPRCQUJ/VPQogaGBzNZvid3u6It5qR9QjxIpg&#10;8m5SARDnyKkN3ngh+1osqh52o9qoy3vJ1EJECKsRcK3Ic4m17rPm9B+ZBEwpB3SN5ye6GCOzuREJ&#10;z/Q3GrEStTKNVltKjboU6w3J1xtSbjYl12iMvW7GPB7Z9vtkMxSUwJKJbPjEgl6vagoj9oECIHE0&#10;k4h/oNRsGNoEEPswyja2nx4zJYvl6tV0z7fBybOFsanLAjmgRaRtgK2uviP4frHo9LfE8aSrlYnu&#10;L4QQclE+PD4+s/PCf4sl1em/GwzIlm5KXTpNbeVGXbwtl7p/MfeFWBlY0EomO9ErCGMKxuMVpx76&#10;EP9+c5i0lKPNIsEUqFYsRyPFR5mMU98KMgXP9kUNvZdML+RtDLvdcjkSMfCVzqTScUvIVmuqmeoE&#10;gt+U10jkzOJxr1iSq4GA3IxGxGNw8nyeQLANerzKEp7YCwqAxLGgK2vSrpqQ2+PYTYATSXinv0Si&#10;C8hKxHTZZJka8/8WwY1goCsSYeP4qEwB0C48rZv+w72nYrEGAUIIIdYGMQaDsnyS9bp6BAtFuRoM&#10;yG443FOAgkV8o1ZT6xMn2EARe4LpVWTxTTKRFff7HWtjiwL3Z6mMKk6T8aDR70r0bAL060yWa30y&#10;EZu6psB8tbow4f2ODSeZpyVXq3WFvmKzNdfr4aNKRQ6rVXktsXbOmcFs4P7gJPGv3W47JnqHAiBx&#10;JMix+PBksq4sjOXvdDpz3A7xCHY66xNaHbUtbI/idrGos2i2g2fd98fFEjeONgEFp3XdZOef83mn&#10;vyWEEEKWDBQb0YWOx81QUK6urnaFwHYnBgGiALvCiVVBYfvdtPEsu1hfHpcTwFYWk3/3szlVkCbj&#10;gfXnSxvr3a9DzvcXeVr9E+OgzhjS2X9mq9WFvHs7Pp9c6ptEdBoQ/Z4USwMbpuYNLEM/SJ8sVAR0&#10;qwxoZzW+OMn9jAIgcRzIv/hwAi97dHRtBPwS8Q4Wg3DDpi++PYnoFmJGaPI4IFOCzeOObsFNkcg+&#10;3I6efa4oCiTr7KYmIuUGc2EIIcvJ/VJZ9itVeS4akYROBIEtaLFeE5/bLT66ohCLsREKie8kY2jf&#10;HnHgtCtqJJVGXQ5LZdUIQIzx+nqix+b/D8kk3zkyEVGPR1xydkMtLWiP8ML6moGvmhwrlMhg7flV&#10;JqccERaJJgL+YHNjIXagfgfe+2oOymplmBlxHN/mc5I2WIB9NR6TN3a25WY8LpvhswkOjy4MNeqh&#10;jm5XohNOAOopsshPJuCqbvqv2mhQJLIJEHZ3V88EwG9yOae/JaRDkbZahJAlBhOBf8hk5Y8nGVUY&#10;04NiSaleoxsKsRSYanguamy65bX1hGM+3NOpv4bK/Pw2X5BPc2xCNMrzkdUel4976RPu4cjEJHy9&#10;k/WLiGP5bjSirJLnQUuWWwEs1RvyfjK9cPFPAyLg5xO61c0CTP+5Xc6SiFqttmpucwoUAImjQGfb&#10;lzljlgx3E2tybYgHtr4XI8g8DDIAq42Sx3Ud3uklWfw4iXX/2ft/XGLXrV2AsKstpFEonTR3ltiX&#10;ZI3XWUKIeQSntJOCDRYKY/t99y8UTEr1ujQc1DlNrM+1SFS594ziO6urEtflcdkZrE0h5qMAfi+T&#10;4+TfBMAl6lbibGIqVSrR+pNMBZrOXbrrktn2kwmvR55eizvyw2u02vKRwclwM4EYmTNZCHbi9F+9&#10;5aw1LAVA4igw/Wfk4o7Jv50R/tf6G3TQoeHgTsApm79+mD1nPvoJ428KRee8cJvzTDzWfYEP2VFN&#10;dNA6nBBiJrCom9bWENcrFLZ/n0wroUBPudGgCEgsw7gpwGfDIbk9Jxu8RYIpB4h99WZTTfDigak/&#10;iPiZalXeS6aY+TcBG16PvLa12f0GWPy/n0pb4JmTZWTVdxY7U1xAg+CrugxLp7FfLCrHg2XkQd68&#10;mpATp/9A3WHrV3oXEsdgdPoPm+Nhk38aK7oZQCd2ShB7saHrCqedk/ncCAZ6psRoHWMP0BmszwR5&#10;QGGX9FGo1eZmt0MIIf3sBPySv8CET7bRkN+m0nIrHJKrukbJSqMhq9wPEYuAKUDUBPobcdAAPK4G&#10;sOy026dCH3Lp8cD/D7M3w+TLo0JBZX4S42Df/IOd7Z69G3L/2EBLpiXsPRMA89Wqqe8jbGznvRdZ&#10;Zmesb5b4+ocpQFiwB0xYX/kcKP6hec1pV20KgMQx7BXOL/QHYcTzX+/RHfBww0usjf6Gn6ctnems&#10;6+xXj2m9Yxuejka6L+UgX5A8JyRIH2hMIoQQs7gcDs/Eiho2gYfVmrycWBOPa0VcDiwcEeuiTQF+&#10;kj11ZkDD1vOJNUs25EDgQ3EdIhT+a7SYiUneL7I5JeoT4wwS/357cMjmTQeB60XY45GgxyMht1sC&#10;OvFO1DHRlGytrho/jez9Nrxe8ejuoYdl8wSpmMcjT+vcavrxrIy/t2ctXDuCxeayO7KcVKqyq3OK&#10;mgdwt/M4sInLapFNs4ACIHEMjfb4E/x6MGDY9hESIG4XIY/XwFcTsrxsBM6O+abDfLCXgU1deLyZ&#10;i34yPzBJvq77XL8tcvqPnCddrTjWapoQcjE0x4amrnjlkhVVmB4WcYbrDYqXs8gXgnDwUfpEiYAh&#10;L5shibXAFODjUllurq7KFV3DlhXAKY/9WrXZHDrdNwxM/cHyjll/k9Mv/oEv0ycU/2wOnHrQrLvq&#10;80tc17Q7ivWQyM14TNnsItsfIlmx0Th37w24VuS5eExWOjdt3Nf3TZwAvBVdHWn7GDXQFFE3IKK0&#10;GXswNUcmCIBeB4p/OCaNHLt2gwIgcQwR7+gbGMJvv7tu3P8a3a64SXtco4PEiTUJOOhzDelu+lbu&#10;4rIiEIr0NpFmLvrJ/Lity5dBloPZYe7EGvB6SwiZBuw/kN01DNXN7XKJ1+XucS0Bt2Ix2Ts6nsn7&#10;DhEwWanIGhsZiIXA+VNtNuSV9YQEPNYph2kZfqOKlphogchXrNel3GxJudmUYrO5tBlXVmGQ+Pd5&#10;MjWTiWqyfED02w4GVUb/RXLRsMe/Eo3KFYNfv18omGYli8lDIwLfLJi0UYGckRyx1psVWCs6DSdO&#10;/wkFQOIkcAP/TqUqfyyczwH0razI97c2lSWIHnTt+IdsDPCV2qwUxudpoWEf4IU+yg7BbkT8Z91s&#10;+RqFCjO5Ggp2f1umUmV+hA1A88Du6pkA+E0u5/S3hAxhv1KVV/jmEEImpDrGVgzFtlqzqR4QA/1u&#10;T3ePM8spQOnslQixAqhB15oNdV5ouIaNyy4Rp4Jl81xOO7KhYOWZrdUkVauzFjEnng2H5M5Gb5M4&#10;xT/7gf3bzXBYrkcjQ+t/0rnnlRtNSVcqSkTI9NVO4j6fmhjUO8EYAQ2jn2XN2zPuGmjc6a+NDmLY&#10;WkK9T/WGlBoNyQxpcPa73bLq9UrIuxhZwmeRyTdc5+f1HuE9sMBtcOY4teJGAZA4itvra+J1r3Q9&#10;/6Uz+ffqxvq5Gz2yuH6dTClbUOQC9P+7yrvoLMS9Trxq2gyji75RwAteK7hYibDvzMY2yYkUU9Hn&#10;/2EjQazP1WCwJxuEBQIyDOROZMq0ASXEyuA6DxtO98qKuFaG22/OimylKoX62ZSPdIpoUb9PAgOK&#10;WRADy426+NpnjgPY1+ztH87kGT27FufxS5YenKeVRkOdD5XOXg3TL8ssAEKwxLmrF/7w3I9LZXlU&#10;rnCqzwS+txZTE1wa+Cw+ODqms4fN0Jq/B0374TNHXTBVrcpBpTo2108dG/mCBFxp2fX7JeLzSSIQ&#10;kKDHPbDGVKnX5bBUlj/mcqY2AmPNMA6juajIupeOs0m2Xpv4/Ai6XLIb8Cury0HrmHmB3+VZWZHG&#10;kk8oGomymgafe/AxSewLP23iOG7G47IVCslRqaS6d26vrZ3rbinUavJ+Kq3+/LBckf29A3khFpVr&#10;sbMFoP47ol6PKePZZPZA+LsViSjh7yIWDwD+7biJ4mYaw6LKAoX/S7rFHxa4RsKqyeyI6/IX90oU&#10;iuzAM7rp4Ye5vJ1fKpkB2PRTACTEumiiggYEBSUGulxqrwBRsN+Gc1oq9Yb84+HR0O+Go8mGz6us&#10;yxJ9WUUQPJB5EvB6VVEPUy0XbVDBz2DxiCw7mESpdabl/pTLqz37rXBICYArSyoAYk9WrtfVlALE&#10;fjQJflsqc8rPJBDRcHdrs6dJFp/Jbw8OmflnI2Dt+srGRs/nrAFRC9n8D8rTNehCzFPfi8eIyT7c&#10;t2sLEKA0oQ3rglHXwbDbrWyER/Fu+uRCzwXNDPdLZfXAtflqZNXAd80GiLSPlrwJu1hvzNyuleKf&#10;M+EnThwJNr6jOlp+d5TsuRHjzx9msqrzBzmBEAyxodfwcALQksDf/YWN9XPCnxLCanXDQc/9YBF1&#10;ORKRjWBQPk6mlrpLcEMnQGU4gWYqEF/1k2LcUFoffKb6xfSDQtHpbwkZw2G1Irf5JhFiSRrN5rls&#10;G/y/+rsB0znYLSCbD+Lg6cTgykQCxL2TzMh/x34Fa048UFS8EgzI1dXVbl45ssNWOvEGaFZ5WCpf&#10;qPD4jIPs8on1aLVOp19xPj7KF+SeTvBGo+ayTv8h5w+NBRD+9otF+eaC5ymZjEH1Adgz/urwkFEN&#10;NmLQ54z9OJo37+Xzpn3Wiz63Wx0Hg34wEAGRMOH1jhUAZwmu0+laXe6sxbtrl3myEwosvQA467w6&#10;in/OhZ86IX3cz2SGTkFhGjB/eKjyAnHRXOn4B4e957uGyHLTb+khfYu+uxsbEz1/rN3qraYK0dXW&#10;UDhG3tjZVtlun6XTSynwbOv86VOVwf7sZD5QfLUfT0cj3deEzlFO1JJxpOuNkXnDhJDlBPa9B6Wi&#10;svdCMcWIbVW7I8INEgf1aMKgu/Nfl6xIoV6X++Wy4fcCRUV00yMb7PlYtJsf080F9HjkuehqTyyC&#10;USAuvrmzxesWWVogzpcbDTX190U2N3ByblDRe9FUO8+Zwp/5wBXo9fXEuey2x7mc/P4k64w3wSG8&#10;GIvKzb4GFnzOyOBzmsg77BLz8/1D+d5aXOI+r+kCGaa0P0qfyPc2EnP/XZisgwWp3S2Vcbfzut2d&#10;zD8OrzgVrtoJ0dFotuTLXGHkW4Ji3S/2DtTGFx28EI0WFVxLpgOLvn7x734me6Fur1a7pTZt9ZWm&#10;ymLx6ApBmCT8i0u7ShD4KJNZmoUl7E30lhePSsYLS+TiJHQC4AHfe8uD80lfNPi2yOk/YownhYKy&#10;JyeEWAdEBZx2xZ9OFaGAtOb1yKrHo9aBAY97assmNUHYbou+heQPnWiCSYHw8UH6RF5LrHX3K5gu&#10;ggiI606yUp3IqULLTjeaDUSI2WiWn/vFknyRH7yvx7l50eiHWYPnjaZRnK8U/swFdsbPJdbOTYN9&#10;lkxNbQFJlo9BIq/Tcx1bcv5ac9yZlv48m5Mfbm2IL18w/ZqEtcuDXF5u6Jpr58WNcGjovWLezNoC&#10;Vm9D3/07NLzohhSIc6FqQYiOr06MLbjxNb88OJIfb2+p/0fX76L8u8lkoEiv7/iCpce7R8czm9RB&#10;0QYdp+/tH8rLiXjPAnMnsipvh0NqyvCTEV7wZnFjNdzzPnBayTywAdFbzB5w+tLy3I6e5RXgfHLq&#10;RpJMzoNCiQIgIRYCDV39lljoHi/jut937Y95POLtVF0SPq+yHjQ6MagBIeMi2V/Yn/SLgNVmU0Iu&#10;l7y0sS7JvQNDexiIfz/c3j6XnU7IMoBDGJafxXpdvsrkhubz+zrno3tleY5jCJbYHy6qCO1UYN1/&#10;Kx4/F/sBIfbd42NaftoI5P293nHx0sB+7Q/JpCNjOGAxPMxi80H+1BkA65qjUlmeCgV7LJTNAi4G&#10;u+HQROulaVjD+b+ga2/DwNoL68ZRKFcHt5siHxkLBUBCOqDrbpIwfGyUEcithewjdJ8F3+XnaijY&#10;fY6z9PNv9t28Iab96jgll/x5uZNIdCft0FkIAfLyanjh+YCXdQLgN7nFC5JOAoHTGrj2UHy1Prur&#10;ZwIgzycyCTj/ISjsmBh6TwiZnk8naOLSC3dKkBix18AUYdjtlqjXo/LFtYiBP88gTxb7lo9OMvLG&#10;xroq+mHqATaJKIZiIuLXydTI78eEzO21NYp/ZObAgeeix5WW95csV9TUyihBO+rxqIKpy4R8KSNU&#10;G3X5LJVZ+hwqO4GG4Dux6Ll1F66LX6ZPJqoJkeVn0ITnsjkzmU2pUVeT0MiX8+kENmT/6etTWH9g&#10;CvCwWrtQI9K0fJsvyq14dD4/vAMERjQDLKIuZ8R41DdCAPUpW08PhT9iCAqAhHT4c2Zyb/d0tdoV&#10;AGH509/1S5aPdV2HH2zXZrXoa+s2miVdFxkWEnv7B+cWnlo+YKpUUjZSZi8+n4+sdjvgsNl5NEGu&#10;DLk4+uPwhNYylgfnt3Zu43xi4YBMCixjKQASsvzsDZj+mxVqirDVGjq5dFHwsz8/ychL62vqJ2EK&#10;EJb1m+GQPFsuD7134R53Z2OdRyeZOZpdp6u5IgGPZypbTqy7yp2pPyMiWhBRDUti/4nn/v5Ram7n&#10;POllmPAnFIRsCRx3Xo7Hz33e99Injp+2bQw5zp/kexuOsG5AbevlxJrK5TNbBMQ1/WYrMnRacVbE&#10;fYsRAMeBxrBBE5Bu9feepWlkIdaAAiAhHaax4EOQPzoIYfuoRrNZ9F16MBqvkanN7iavnwBstM/3&#10;8qCoApHtViTSY0EKi9C3AwH5OpM1bSGKzc/TuucAyxludsxlLXA2iXpI8dXyPKXLFN0v0L6JTA42&#10;nei6Za4WIcvN50tg4X4RIDTkajXV+Y/9CyanUEDCdB/2Qv2OBHcTa2xOIDNHs+uEACadCIVSvT7x&#10;NAOmWPO1uhK2jYpocZ9XZSQtGjSPfpKk+GcGo4Q/2H3ey2To5GQz8Jnf3drsujBJR3D/7cGhIy0/&#10;+4FVMgYZtGuwxmH1fBMFahXI4oMI+LhQkK9L5tYu4Lq2pXPxmgdh73JKI7t99sQrnUEC75xtUYk9&#10;oQBISIdpLfjQQYjOxWmD/ok9aOkWT9khGwiIbMj+e1Aoymsb6928AXTw3EqsyVYoJB8kU3O1g0Qn&#10;HBbDWoctOm/vdXzeiXnoNyP7Veb/WRlkSug/z69yFADJdHyZzshr21u0cSFkSZnn9J+ZfJbJKUsv&#10;Uc2MTfG7PMqC8ftbG/Lz/cPuM6H4R+YBxL9SvaZEv36wp643m+JDgXNMnhHEv1S5Il9kcxNNpSQC&#10;gakmDWcJXvpnyZQ8pAvIXIGt37VweOB1DHtgOEDRtcN+3AgG5IWN9Z7znLmOw4EIiPcKdszpAeLo&#10;fqWqBEBM4T0VjajG15NKRQ76mphXZEWezKGukanV/3/23izIrTvN8vsSCSABZGLJTOTCJEWKWkht&#10;RWoplVSqPVTqiX6xO2L85odpv4wnYh66H+yYFz/0hPvREe55tiM87ZgIv3jpCU+4xlHTblWpq6TS&#10;SqpELRRFiuKSG/YdFxeA41ziIv9Abhf7Xc5PgSCZykRiubj3///O950zcQHQriAD0STg88mCP8B9&#10;IhkaCoCE4KIy5OJ7Mxzu6SBE0P8svLGJdaJKob6oj6eIg02cupSsNk9284bA9/bu3iFbUAiCP9/a&#10;NDaEdya0IXx9rbcTDjmEXAhPly0lyBmbT77+zuapaLT7+GHpyzxHMiz363Vp7e7Ki8lVo/hJCLEX&#10;Tp/+M4Gl116lahTUGp0cQIAJZIh+72WyFP/IRDDFvy+zeUlpmjwTi3bjNEzapjWo6Ma18Kj8I/z/&#10;VLUq17P5E/P++sFeHUXsuRlXUO8VClOfovEKaHZ9LBw2RAp1z2tC4c/dXInHetyWwO1c3mjCJgeU&#10;lJplTdeNibLSMU3sWDNkanXlXN2Wc9GonI/3ZvP99uH2RF7h6hT21ukh3OAmzWOhkGH/Cce5YS2y&#10;CVFhdYGQzoZ3GLaWlmRe8V1eDQYoANoc9cJ5UqH+QbksiXDI0pNptnrvx+oixbQFfXV1xbAClc7j&#10;u7q+JquFgnyYHTyX8iRQzEkom2z439PuZPokQwfHFfP/nA2KDGtKZ979UtmdT5RMDZyTs9u78oPk&#10;qixbvAYRQibPd/mCK6b/TLarjyy12sYkVcuYAAQQ/X65EKQdMRk70OkKWl0+TmW6++VPcnmjMQ7T&#10;Jf05R6YQ6JM5Y39kanb42v1iSf5YGNzBZPUIQWja7Fcq8nFuvHs88siRA015a0out8pxwh+sIs+F&#10;w/JNuTyQmEzsBfZkak1FOpNtk2ysdjKa0oCMaWx8PnYqx4visAFVmzVg4RwJBHum0Y6aHhwHk7ZJ&#10;Rh7ifZsdI8G5OTkfXXxk93nKNDwhVqEASAg+CPM+4yQ7yKLvSjza3SybOYCL7Nh3DdgcPJWId7ui&#10;T0Lr804vDCACY/rrnf20XAyXe6wqzsVishRcGFsmAaYN1U5uBJ17Pfx6VqwoAmCBuR+OBh3Gqp0u&#10;N5hkHKDT9jd7+/K9WFSeXE7wNSVkxkAg+8xl0wMoqNWaTUN0abZb4peDgjnFPzIJSn3inwn2OalU&#10;Rh6PhOXM4qIxoWeCfZi538bnsKY35GG5MvQeJh4MGvv2WVHRGvJBKsPja0xAvHssEpYLseixe3ZY&#10;P94tFA6t0VH7eSa2JOejMeMYQz7+d8WCfJpnNIbTOCrvr6w15L29fTqzHMNRolpGO74ugfP0hYYu&#10;kU5WHmqfaIL3dxo3hnVUswO3C0Xbif9PR5dkNRQ2MpoJGRdUKwjpcCEStmwF8agj42DkvZsDuMAN&#10;s5tAl+DzydUTn1HbWPwcCICwRxhmAYFNyfaDh4ZFpzmlhz9/sLlhbFwelEpDW5X0W2EYC+JMdqj7&#10;IqOjTmHu1SgYOZmzSwei+gNO/5Exg+mGTF2Tl9aS3QIoIWT6oHjsxsmQbK1u5MuoNqCETIKypsmH&#10;R4h/Jvh83SxX5NtKtSsEBnxzxuSDSUva8lWuIPdGWDtjgmVW9p8QMP+wn+KU2YiYoh/W4EdZfEpn&#10;8mu7VDJyuY8SgNAY29/oi3XWE4mEROb93Cc7CEx+/nBzo2fqE43O13I5xmycwr1iSR5TGsRPa2L/&#10;ulCUq6vL3X83223HCwoFTRvpmjIJnoqE5Wk2gJIJwJU+IR0uLy/L3UrV0qL85eVETzHO7CREF23Y&#10;5zO694nzsTIFqPe916kR/MOxSEU2YH/uCgQj3JAXuF+uyHflsqWpQGyQXkmu9ghOEP/e2d0d+jGS&#10;0bioWPphc5qakFUGmTz4fKmfrTsUAMkEQJh+ZWdXfrS5QRGQkBmAov1XLnVMeFCtGQJgvw0oIeOk&#10;rjfk/f20pZgMUwi8V63JjzbWurZn2J5/mcnarlA7CJ+njxdAycnAJnYrEpa1SOTEfTmyuHcq1WOb&#10;Zi+EQ/LcyvKJ94E9+OsiFAEdAPbVqoOSdCJO6HJkDZxrcbPqhIapQVU0RB1s4dSfsi+w/rw+5sid&#10;UVkJ+OWFtaSDX1Vn4NXVLgVAQjpg0wth7+Ns7sQLIIq+/aH483MHp5BkMOjozQnp5aQpQBwmmtJV&#10;iEXEbn30AGFsOLbKZXkyFu3xscfiFscebhCPcrWa5LWGpPqOt0QwKKuhhZ6fFUX8Yzfc7NgIh7u/&#10;e5/h845ms09Yp8UMmRRZXZffUQQkZCbAEs6tEzsQI0wb0JZwbUjGD+zRf7+bGlj48s/N9VjR3snn&#10;5HalOtLji89wyvVuviC3q6M9fq+Aia6o3y/RYFDiwYAkQqEjM/1MsAaHU869SvXEtfjLibicj8eO&#10;/f8q2Gs/qzXkixKFJLuCKU61RoPaCJoEhnVM8jKDrHEgGK5Fwo/WDe224YY1q6nqUUDd7loma6v1&#10;HYTYNzY2bPBI3I9vzpv7aQqAhChgsfdmOCR/2Ns/NsT26T7xD6jezFH4YlP/cw3HTQFirVBpaMbC&#10;xyRTq41tEYEJv4f7aYnO5+RybEnOLC31bH7wdwh8qxGRJyR+4n0JrTBsA4LpTdJjEIvJ7Oi1/2SB&#10;gEwWu4mA2PAb+R+da55P5ozrEkPqidv4puTuYuJ2uSIXY1FpwdFift7CTxBijVarLR/sDS7+gRdX&#10;DuzPICKOI5ctMKMLFHL/brgsQ3TcYJILTZLYJ50k9pkgHmOvUjlV9JOOUISMwEGzTZEJ+E25TMtW&#10;GwKRuF/8e3dnl846U8K0DweNVkuC8/PGn07i63zedhPZ/S5zyFlbaAAAIABJREFUZHJ4NVuRAiAh&#10;fUDo+enWGfkuX5CdalVSWqO78ENXxtbSYQFQOjagKIbFGZzvOo6aAtSaeo/4hy6i70bsTD0KbGo+&#10;hDVBNj/w5kg6XZE3MhlLlqFksjytvG/YqLBD0bn023/em8Bnn5B+IAK+s7MrP5mSCIjiLf4zOnyN&#10;f7ek1Tl/HQfWQigEBCgkEBeA5qmyy6e7t2v1RwKgDR4LcQ/YIl1PpQzLuEGB3aPqYnI9lXbc64Ln&#10;32w1RWu15ONUmiLSCfxkbfWQa00/WHfAOQXNk/eqVUsNrdh3IeJl2PUSfu6Z2NJYxGcyPkK+OSPz&#10;z4Ti3/TJaVpXANR03chqLTacU2u6mSvYsjamMUaKTBgKgIQcAywiTJuIkqbJg2JZwv75YxeRxuh7&#10;uy2RAD9WbqN/ChCdqFpfQeh2oTjxLqI71Zpxk0zW6HxbD4UkFghIKNAbgI4NJ6xBH1YqXAzbCBxD&#10;JrT/dDYXlxa7j5/2n2Sa5Dsi4I831iXgH01kU6f42sqfLQuFSoTm1/Sm1JtNyWgHBd5YwG80QqEw&#10;EJyh3Roh4+CPHpjaMXPLTxL2CRkEXEJu5XJytzqcJc6lxMH0Hya9nNTEiGso9oiNZtNonMGE7TAi&#10;qFeASNcv/uFcVNQaUtLqUtGbslerDbyfRdbfcREeg7COx0YB0Fa8mEj0NNRS/Js+WeX1bhtTgM7Y&#10;B6Nh/0Y2Z9tz8tfFkmWbYkKGgTtz4iR+IyJ/g+t+5zH/OdZ303j8sIy4vHryZJ/f5+tunpOBABf7&#10;LsOcAjxK/EMX0bRzH7HQTTVoO+gUrsRjPTaytAJyNmcVAfDbAt9LMl0gAv5/2zvyxnpSoguDx+/r&#10;zaZUT2hYQSaYeZ3LdwqvJVz7Wm0p4M8TBEJj7VOpyie5vDwVCTPInjiWhx6Y/jOBoB8LBh2b5UPs&#10;xXapJDcKw4kmEIRUh4XPMpmxPbeVYMDCdw2HKfype0RcS2+VyhP7nW4grOyNsMf+YG9/ZDEHjk3f&#10;Wx1d/JNODQj3xwlOe4Dpv00ljuezVJri3wxA45C5bpDOFGCqZu9oE5yPP8vaz/ZTBQ3Ft3M5eUJp&#10;giFknFAAJI5B0/X36s3mt//dj177Ozzmf/PhNYiBb4vIVTs8B3W7HPSop7CbwRQgiv7zfYWRvUp1&#10;6uIfcRbfX47LudhBN9ftXJ4TYw4GVrymmIumD1gRETJtsPl+Z3ffEAEToZDl366Kf5WGLqVGozvF&#10;B7GjOsYpoFuVqqwUS7J1RHYyIXbHS406esdOD9O//etcQgYhW63JtWxu6NdMdcuABa/di/uwysb0&#10;S7/wt4/9YXV82fBupagdTHdibR20GHFxEq+urozVJj0ZDDBKwyY8sXjQgAnB+M6QU8ZkdO4Uy3K1&#10;MyCBs1xKm9zwQ3jE8wLEyuvZvCPOx18WSnJ2aamncZyQccGjytn8+44A9j+6/Ym2Wu3f1ZvNfyUi&#10;/+qvf/cHLKyLH6QyOd+cvH8punQ1Mu/v6QaaBT5lw7yEEzYXiq7jm3xRLiUOhByIf38cssOVuB/k&#10;xL2+viaLSscx7CI/5fSfozmnTP/BytVKDgkhkwAb2d/vpeRKAk0G0RN/A/a8yK41i5TTun69n8nK&#10;j3w+I7uWEKfgpek/UG40ZCW0YNgAM72TDEtdb8i7+6mhi6yY/puGW0Z7xCIwfr7Rahk2n6ZlNkT0&#10;TK0m29UaXYAGAALOM7refd9fWV+ThVR6aGHnsdDC2NcbydACBUCbAGHE5C5rMDMF5zlzCjBTq09U&#10;XFscIVf8XrEkNx0UvYLX8Q97+/LTrTM2eDTuxau29xQAncldEfmrYr3++LzP91EkMDk7C5tQqOqN&#10;x9WH8l2xHNXa7ai05TEzmHmlWJQ3NjbG2vE1COo1b2GEixSxL7v1ujzRemTxslutyu0KJ3/I0TwX&#10;XZInE/FuRoF0xL93dnf5ijkYiLpqVsmtIjefZLZgo/hhNic1XZeLfeccE0woVPVGt1CJTKLPi9Oz&#10;kP40m5M3KQASh6A3WyNNMDmRUmcqeFRhhHgXWMD9fnd48U/6pv/uFwoTc8toGXm3yO+3/jP4bOit&#10;lrEHVHNyIfxtl8vybaXKab8hge3nDzc3jPULblfX1yScyQ68ToFV59Xk+G3HG02+r3ZBbaq9xzrM&#10;zDGnAO/ZUGDDJPZXuYIjGzIyDV1upNJjyTElR2Ml796NUAB0Hn9brNf/SkT+rYj8rNlqYYd63S42&#10;mJNAb7Y+abXbPzPvGp0mR1ku4kT5sDS74FRNCb8N+SkAuhFs7EbpbCXuBwLRK8nVnvwS6RQyPszm&#10;eQQ4nMuxg85TCLrMnSB24bNiSTKaJs8uJ7qd9GbBUp1Q+Dqfn3onO4q4sHKbtVMDIVa4Wyh4bp1X&#10;bj7qhG5yfUuGAKLYH9PZkbKV1KxsdOZ/NoHpP105vvE7TmsaPk70Ewp/YwVr6Xd3drsiILi0siyr&#10;oQX5IJ2x7LRxObo0kUbwfIPTf3ZgayHYfRSw/2ScxuyBuHanULSdyIZGR+Sv2vHcDDtTK3ELiB9a&#10;XVjg3mlCePWqTQHQWfz7Yr0Owe+O8qj/TERc3aZa1Rs/U/99s3B8N9i35fJMBMB2u32v2Wo9Zv7b&#10;PzebKURyMqExZDNyk0eOA9ZFz6ws90zgoMDw0d4+rWNcAM4fZxTrmW8LtHIl9gLnmdTuvjweCctj&#10;yoYRhUo0T31ZKI41428Q8lpDNnm8EAfw1RSnY+3CKMIN8S4QyCqNhnyTL4yUh45s5SeU6T9Y+03C&#10;Xr2gNG1hKj7Q8onP5xOs2uc644AQwVut1qM/j9jz4Vq6U6kZrjDcE44PUwR8KZnsTnnBceMXwaAx&#10;IXhawx0aMC/EZtMEToiXmYYj1krQmuMdzs+oFdt5TYM92helsqXvfS+TlV8uBGUpGLTw3YScDgVA&#10;B1HWNJzJ/qLvEUMc+42bnzey9VTbqpNO6JgCzFVrkgiHpvgIjc7HHm+r+w7ymfYSK4HeLDZCxgGE&#10;IQTOq9aQIF2pDNS5SuzNY+FwV9yFsPs1z/PEhqAgiawLu+VdsIOeOIF7haJni/qwy5ru7ok4GUzF&#10;wfZztzJaJEIy4JcXFJuzSWZl9+d6IsdPLDTF4LOBGsR2rT6zJhovAJEPUQnqngpToT/eOiM3T7EE&#10;vbKcmFgMTIo1A1uQUabMcFyg8ZZ7MSKdczQmEZ3QcJ1YWJAX5uYM5xYr/HZnT97c2uzJxyVkWHgU&#10;OYRWu3231W7/Uy8+97A/IHr70WI7Va+f+v0fpTPy5rmtKTyyR7Tbsq81m2vmv3EBGqULkkyOBWUy&#10;q8ENHBkD6FpG4aJ/6u+zEQLsiT15qq87nRBiHRbQiN3RYWOY865VNwSdEDPMXQ0m9vA+B3zz4hvS&#10;FQVrXGTOojl31DxZo4Fufa2nueqTVGpibwHEu5rF4xzfl63V5UG1xgnZKYKmyXf20/JctG7YgJrg&#10;7+uRiLy3v3+osfJCOCRrE8oZRmM5Jz3tAd531U4e+Whhv39iDQPE/pgT2U6qva6Gw7KxtGjENlgR&#10;LHH++cPevryxsTGxJgcv0vJoLZgCoEOYk7nz6iScdCbj/I8WzD9z9rM7GWxQgvJooe63kNa9GVow&#10;AvyndYLUmnpGRLoC4D4DiW1LVBmfL2mni8mEHAeKFi8mEod82Tn1506QO6F23j2ssOOUkEHABnYW&#10;Dg2EWAHbqy8yWU8Xemt6U2JBFEXaQ4tDxJ5AWGs0mz3Njwu+wctAEBCrjYY0Wm25kc2NnPv0k42N&#10;nrXVRxasHkcFUyIXlpYkEuh9/hD8Kg1dyo2G7NY1in4zBsLyXq1mCMTmMYJ89bfObvVEK6wE/PK9&#10;1dWJPdgHZWtWfWQ63MgXDLHXbBqAdfDZpUW5lcvLvWqV+2+XUm0eXLuc3pxh1qivJlcl9XDH0roT&#10;Lnd/TKflpfW1U7+XWEOnAEjszNyczC12xAss4tVpEy9xMRqVh/V0zzOG53vUPy+b4bBsLU0m/PkE&#10;drVm87L5v5Gz8y0FQNuyoVg05jmNQIYEdkVqRoV0zsvf5PIjdUIT+5Lo895/bWND/v7hQ240CRkA&#10;WMVRACR2ZKdclm88vn6vd+wR29I2Wk+J88HaFO9rs6/QBTFwGDuxqq5LulY3ivCjiuWvryz3rKNv&#10;pNJTsW/D73hYzxh/D/t8sjg/LwVd55SXDYEY/A/bOz2WoKiB/WBzQ27n8kau8WvraxOr/aChnBaT&#10;9qLYbBpZkaowjD8xDfg8ruXFkqTrdYqBLiOlaRIoFCWtNRzdnBFVps9x3L6xlpS39/Yt/ezdak2C&#10;qbRxrJPRQDOTV88OFAAdyJTEv+toTLDbq4OOnz+bkMXDcdR1/dhNUl3Xc9CVzH9vl8vcQNgU+MSr&#10;G00sDAkZFBxHz6ws95yHkVfy3t6+sSkh7uR2uSxPJhIy35mKCMz75BdnNuWDKXSrE+IWmANI7EhZ&#10;0+RLWoiJ3tm/tLmPcTzGpJ6u9wh/e5WqrEfCxt/bHctb/wCWryVNk2upzMhTf9JZS6sOGijaz0Jo&#10;gSUoM/3sjWkJ+vRitWf/hcmvC7FYd10+CR6W2NRpR0xh+FI0Khdi0Z49Oc4ruEEMzNXqkqnVJFWr&#10;OSIbjhwPztOjZM3ageDcnLy2nux5JGiKfDkRl48t2s/jOrm6sHDIgYoMRtPDzQEUAEk/OPv8pdZs&#10;/kNwfv5bL7866Pr6/e6uYXPyszObR3WXcfrPIWBi6xklRwAbTXaFkUFBt3L/ggsdqMwecD/oPu4v&#10;MqAx5IebGz1WRISQ46mx0EpsBpr83t9P0+4PWTqdZhZ+Sp0LtFutqRs5f9LZm6I59V61ZhRQvyfS&#10;FQHrAwiA++VH9vbjaHLFnkydYECR/r1M1l1vBBk7KHxnNa3HgWWS4h/4mq4utgV1HOy/bxaLhhAI&#10;G9D+hn1YxuL2hMSNZohcrSY7lSqnA8nUQZTIcyvLstTnKATOx2NSbDQsN8Hgevl6R+wmw9Hy7Pwf&#10;BUDSy7+uNRr/Z6PV+l9F5PHg/PxvkC+IzBbpdCh4BXQ5/nZnr7vR+SqbPTRuzek/Z4BRexTp1YD5&#10;a7mc118WMgDI+0NOSb/lJ4Ufb3AlHutaD4HdUtkI7xbFigjWVbQJIuRkMpyWJTYC4t9n6SzFvz44&#10;AehMYOuJY7qtCH9oTFX3prDGMwXAVrttaQoQDbHjEv+wnn5VyTDC431v35r9GSGY/Hpnd1deWl7u&#10;rsMnBZqF6exif0whEDc0Fzy+tChrkcghMRD7NezlcHum1TKaGmBlzPeYTArkk24shORsdPFI4U8F&#10;dea0plneJ0EE/OVC8NT7JUfj5XUuBUBi0G63/2VJ09ZF5LciEhdjUd78jw9KxZ99mi8aVh1uEgBv&#10;53ISDQQNS9F++sU/6XSdnV1cVF+DMqf/7A82mq+vr/VYQ8A3nl1fxCrYTKg5A2J2K+/v8zjyAOjY&#10;g82QCQoCWHRfrFTkheRq99yChTssOdBcwOOCkOM5yVadkGlhin/3ajW+5h1Ma8cmBUBHodp9Hif8&#10;maBp7WKzKaGO6FfTdYnM+cR3wiTVjXR6bA2uL8RjPed/2KhzzUQGITI/L6vh8MRfsz/S3cVxQCBO&#10;ZfMi2bzRAL4ZWpDNSFgSoVBPLQh/N61Csa+jEEjGSdzvl+fiMWP6dJD9zhsbG/Kb7R3LxyLq1T/d&#10;XKcIOAReXudyB07A/1bStH+uZv7tVapXvyiWnjHzIHZqdcNL2+lgw3+9EzKOwu5RAuAf9lJHbnR+&#10;v5/qnmRbrTbUvm7rGaf/7MdRU1uY0mFeF7EKxD91ehTcLxTkw6w1n3bibLB5fEXpVEfWozk9fKda&#10;k2JfCD02kr8Ih7rXGELIYQp1TdYoAJIZQvHvZDgB6BzUqb/tckVulU7fj+5XqvJYxzoM31lpaBLy&#10;Bw5FXbRabdmtVIz1zjjAvvtcLNa9p5uZLPdkZCCwLkeR/IhYlrHysFiSMgUhRwMRpViudN1ZjpsO&#10;pBBIxs0Ly3GjyQZW3AHf/IkNNio4ryEjsH8Q5TjwPfjeN7c22Vg5IC0PR1JM9upJHEFZ017sE//k&#10;j4UiwuAXzK+54WL4VTorv3qw3S3M4k9M+6mcZPeAk+znnYwCn28uGQkEusLAvTFtjsj4eDGR6BH/&#10;sNGkRR+xylHiHwRkin/eQZ0eRmf9J6lUT6e6GUKPiVATLMBhCYq8yKjFbB1CvESxQXGczA6KfydT&#10;aeiGNSSxNxBpK42GMcGXrtXl93sp+bxYslQ0xHSgrqxl8Leq3pBivY6agHG/uOXrdflkjNl8V/ty&#10;/z5nvhoZgODcnFEcn7T4B8vba1lGhbgN7Nmwh0ct8Prefs/eTTpC4Jvntoz9W2jC2ZLE3YSU/X+t&#10;OViTCwZN3lhLWv5+XPP/sLdvnLeIdby8yqUASLDRe9Z8FQqaZoh/bgOF+y9Khzcae5VeQQhBwieh&#10;ioYoDIf9AWOzXPVwF4EdweJNDcaFsMuNJrEKFv5HiX8UkL3D95fjPQ0Enx0zPQxB8O3dPaPBQAXn&#10;n59vbRr5gdxIEnJAqq/oQsg0gC5C8e909Db3M3YHhT4IdXW9KV9kc/JJLj/QPhQFw9vH7PUh/qLh&#10;Cfd9LZMdm7vNlT7rz49S6bHcL/EOLy8npmJ1900uT1cnl4OpZuzd3t/ZPVIIfOvsltEITMgw7Cmx&#10;ULieNgesEyNyCrVMqyA38Pe7uxQBLdLyuO04BUBiiFhYlKPYfbdUdt0LkqvWji3c57VGz78bx5wQ&#10;EOL6ciIuf3r2TM/ic25OxO+bk8dC7slHdDrPdawcTMzMLkKs8vraGsU/D3MxHOqxqYLt62kWWGgw&#10;+MeH2z0bSRxDyA/8xZlNI0eXECKS6lt3ETJpUMuFzSHFv9Mp05LRtuA4rjUaxrQepv7e3U8NbTeO&#10;z8HN3NEZZ7VmU77O5yWvj+dYQBPUhVi0++/buTxt9shAPLvUu7efFKgZHdUwTtwJzp9HCYHYv72q&#10;REAQMgi3+urptSGupTjf4bxnFYqA1ml5vNGNrQ2ka6UQnJ+XPRcWZjL14zf7jb6OjB9vrku2WpNK&#10;Uxf/nE9iwaCEA/4TfZXDgYBcSsTkfHNRfrfPjsZZgiL7JaVjBpldFP/IIOAYQmizCcU/b4GOzxcU&#10;myqcQ6zavmJCEBtJHENPJeLd6wb+fD65KmeXluRmLsd8QOJp0FmPDeqkbbwIkU6nLwSTL7N5in8W&#10;0OloYktwzqzpDaNRFeLcONYR+DwUUrpsLARlMRAwGlrzdc2wCB3nBNSlaLTHTv00tx1CVNCE/WQi&#10;PpXX5NMsawZeBOfTh7t7RhO5WUfC3g25pQEMSDDqhwwAJvIxBbgeCRs/1DL2PU3xDxgNcnl12XBl&#10;sFqHMkXAaeSkOhnN4+tcCoCkhwvh0KGLHBZeWLy7kaLe24GIi/2wHWbwew77fLQDnREo3D/fV7h/&#10;Z3fXY68CGQV0KT+jCMjpSoXin4fA+/9SMtlTqHpvb3/gFwDHzL1q1bhuouvdvD8Iy8gHZNA88Tqw&#10;UofFDSGTBOIfJv++yhUo/hFHAh1Oa+qiNZtGTMf17HjtCTHlN65Jv+M4u7TY/T93C8WeLGVCTgK5&#10;fy8nVydezMZH6l6hYBTQiXeBmwuaNc0IiJfWkjIncxLMZuXumBsjiLv5qliSlVDIaKwB9SEEQIDa&#10;ZlnXLTf94Bz2VTbbUxMlB2BfMKglq9ugAEh6eGl9TV7qFGfQbeiGAk00cLxf/NNjsJPAktQs4y7O&#10;z1MAnAHR+Xkjs80EJ3aIf9xkkkHo71L+IJ3h6+chXkwkDuX+DSvS4dzzab4gd0pleT4e62ks2ezY&#10;FMMGC53wPE8RrwFnBgqAZJKgTlfQ6vJNvkjxjzgS7MPrhvjXknulktxWcoWcQlJx0eH0HxmUF+Kx&#10;ief+NZpNIx/2i2NyMYl3wMSfug8MdAQbiCnPdyxi0YiRrtc5FUhOBGLxdrksj3X2/8NOAYKX19ak&#10;trtruUHBbF6nCHiYRovN1xQAyZFMI2R5WsQWjn4u6CrbGsBb+TggGJhWov45h7woLgJTO6+vr/UI&#10;N+/uUPwjg6NmlLBL2Vsg908V6azk/lkBAiJsiJPForywstJjL4t8QBxzX2aynDQlnqKqcwNGJocp&#10;/n2Szk58uomQcdNutw1BAntLFJs/yxUc21y6FTnIP94vV7iuJpaBK9X5eGxiL5hpD43CPOz62MDt&#10;XdBIjqGAc7GTHc/QuIbbeRF5Ttfl23xRvimXORlIjgR22mcWF0eeAsQENGw9f08RcCTwMW3QfYkC&#10;IHE/6Dx8ORGXj3MHOU4Q/366uT4WSwnf3JwhPoXm/bJgnNR7cxSxqAj45mgrMSFeXV05NLWT4mtN&#10;BgS5bcwo8SY4R6u5fwiCt5r7ZxUzHxBCI2xmzY54HHNYnCMz8HoqzXxA4lqw7kp2rtVh/+AbYEKs&#10;YIp/H6cyFP9GAMVxn49djdPGnEZCOflOoejIqT8VWKCZYGqGEEvHTcAv31udTOFatdUF94olo1BP&#10;vAf2/mcXF4dypMA+DhltyKf8rliQLwslCoGkh6OmAIfFFAF/s71j2Z2IImAvzVbTWFt5HQqAxBOg&#10;gyzo8xmbDxSezkdjY/OTRwE30hEOVhcWeiwBsLBQT7rbpbJh48Ii73i4Eo/JqtJdejOTHcvUDvEe&#10;+OyabJdK7FL2EP0TxB+l0hN78jg/3XmwbZy71HxAbCSRDwjx8aMRrEcJsQvo3sd5dSUccpWrBLE3&#10;yPyj+DcaIb+f4t+UwdqjputGgbDS0OXzfMEVx7Da7JHVuPclp4NmoSsryxPJ/VOn/pw+XUuGA+Iy&#10;Ij+SkchYjjHcxxOJhKxHIvLbnT2KgKQHNBecjy7J3Nyc+H2jHW841l5bTw50nEEETGuaIR5OOkvV&#10;7tRZWzGgAEg8g5m7NElinSKXEVq9nDj0+2LBgDy7nJClYklu0vJtJODTDgs9k51iyQhvJmQYlpXu&#10;v4fsBPUM31+Ojy33bxCQD4gpU+SbnIsdWBzBIvTNc1vG+exaLkchmjgKiH7nFhdlbTHCN45MnbKm&#10;yfv7aYp/IwAnk8AQFlVkOJAJpLVahgCot9qOzfo7DtPtQDpOCIScBOonr6wsy/zcnDEJqx4/o4JM&#10;zZrekGqzaUzXshnbW6BudCken1j+NBrd4C5GEZCo4FjYq1YNkXgcDHOcwYUO9qFeFgGxxhplAtNN&#10;UAAkZIzgpHwlHpWzS0uHFq2tdvtBq90+i79jFDyjNSTVaPDlHwLk/r2yvtb9wbLWMIrlhAx7PKmf&#10;V24KvQE2g6r4Nq7cP6tA3IPV6FeFkrySXO3JB0TzyFuLESOLEmIhIXYFBbsLkbBhYzvOYh0hg4Bi&#10;8ZfZvGPFP3yO0BCCbHLYiX2an40NOZxSnpzJb/YORg5Nq2nYfZoFqUytLl8Wiq6bRkLRzXQ6SAb8&#10;FAHJiTwfj0kk8GgdYVp0jmNdAaG9quuyXa7IrRIz27wEJv6uLC9PTPhTQR0Q13E1doi4C9QOFv3+&#10;7nR7XmtIUddPjHqCPey4BEChCDgUOie9u3CnTsgYMW0AjiBf7RP7wuiwpQA4FMj9Uy37PkmlOClD&#10;hmYlcDABBjGZuJ+jmgjGnftnFUwcIh8Qm4rnVw4yTXGOw5Tz2aVFuZXLd738CbEDyM68uBQZq6U6&#10;IcMA8e+zdFbu1exlAY/C47lI+NTv88/5DOHP/BxhH4FGwlmc9xcp4k+MdrttiBqa4jJQazblq1zB&#10;tQ2hRa3RbW5aDgYpAJJjQRNErM8ufBwiIMS/dLXmGltdYp1nl5aMnL5p0n8ME2dj7nVWFkInishY&#10;hz4oleROqXLISWgSDQfDioDIEISNqJeiGR7lvtL+04SrfEKmQF3X/67Vbv8z8zdhw2e3QoVTuIhc&#10;ISX375tcnhtKMjYa7BDyBEc1EcwaTJ4+3N4xsmOfgQWSkg+ILFkUhG/mcpxQJTMFm2F06U/aUp0Q&#10;K9hN/DM/H6PmC5nnfeRofpzNTXxiBY/7ynKC9r0TAGsMZM80lfUl9oGYRnKT3edRlLR6VwDEGoaN&#10;TOQ4cI67lsnKi8j/UzJIRxEBIf49KJXlRr7AqT8PATH5jbXkVKb++mHmtXsYREDG+QnNW7iVNE0e&#10;FMuyW69JSW/KM7HJ7JeGEQEhTuL78XNeOVbhuEAOoABIyGS5qzWb/7PWbP735m9BxsNnM5o0cQMo&#10;jJvkanXm/hFCBgICm52bCFAgu1etGiH1F2LRrhCIItoPNjeMfEAUM6aRVUiICjL+vre6yok/YguQ&#10;6WQX8Q8FRxR5xmnzJB076J8uBCeWKzSpx00eiQ91xeYTFDRNdio1zzSBwuLctFrHGgbrL4qA5Dgw&#10;offufsrIATStQKUjAjbbbQn7AzI3Z+3lw+fvdr7AOoHHwDVtluIG18fOB8cQGoWHbYjCsXd5NSiX&#10;p/BKDCMC4vuwfvYCcF6oc/K7BwqAhBzNb0Tkb6AxYc8iIn8uIv/5gK/Vv6k0tP/UbLX/nfrF24Ui&#10;LSiGBNN/agfgR6m0w54BsSOa0pUdDQb4HrkYTDmoTQTpSsWWxQFYGiP7706pfGjaCn/H7XYuLzeL&#10;Rdofk6mAfGOKBMROfJGxh/iHz8YkrXCHKfBYAYL+cyvLzO4cIyiqNdstI99Pfaf2KlX5rlL13P4P&#10;jUpoWjLXMFh/ocGJ6xZyHDjHfZTJHhIBMUHbaOoStHC+gvh3PZWh25LHmLX4R5wP6gQ/3lx31Lpo&#10;0DUinuMspmNnAa0/D8MWBUJ6uSsivyjW639ZrNdzxXpdivX6t3/x/Rf/DPqTiPwtGtROe83a7fa/&#10;xM82W+3/W0Ti0pn8+yKb42J0BDbCB1kq2FByAoaMA3X6C9NWWBgRd/JKcrXH+vODdMbWzxPnuPcy&#10;WXl/Z9eYeFZBPuBbZ7eMjnpCJgUKKj9KrlL8I7biRiot31RmO0mE3NY/PXvG+GxMuuvfLPAErY6/&#10;nID5mX5pfY3i3xhotR51mJfqdanqDaPg1O7s++4VS/IafbkBAAAgAElEQVTO7r780cPNn9dyua79&#10;KdZfmKwg5CRMEbDS587h952+P6P4510o/pFRwNoI+XhOXBfhuH9ycdHS96Kx2AuYucukF676CTkg&#10;r+n6X9ebzb8SkZ+ZX0VOw3/5H/7f3Uyjkaq12in/3Nz/84vNjeRiMPDWUa9dq9X+b8sN7Z+LyFXz&#10;a5lanf7zYyAUOJjO+q5cdvAzIXYD4oqZU7IZWpAiLYpcB4Qy8z0Gn6XSjulCN/IBd/eMKehnlIkN&#10;FNOQE/VUIi7XU2nmA5KxshLwy8vJVRZUiK34Ll+YqY0gikQvxGNyfoAiCibD6k1dFubnxT9kk9E4&#10;JgFp4zs+8BYgW6bfXgr7xu+KZQoQHbDO+jKTNdYqABbsF8NluVPl60OOp38S0Dc3Jz4lGxDCu/pv&#10;ofjnaZ6LLnGtSobGDdOj96unZwrjeSYj3mgcpvh3NBQAiRPA1N3jqig3CRrN5v9ebzb/J/Ou0bkJ&#10;u87OInKjcxO93ZZfb+9IyDd3/bXk6uZyOLzR+ZG83mz+N1Vd/x/MqT+AkHf6zxNibzK1WlccOru0&#10;xIwSlxHyzR2y/nRi8QmP+c6DbbkSj/XkA0IQRD4ghOzPMhlbZRoSZ0KhgNiVFVgX5WaTpT3o5wIi&#10;kdbUu4WIqq6Lr9mUwPy8BHw+mRtwom9YERDOBq+srnjG9mnSYKKtpuvdfD/sGbGOTNfrbMQ5Aqyp&#10;sbY219kvJFdl+8FDWoGSE8E57t10Rr4Xi8o5xQofDRWYtsXaN+CbN3IBYbv7KcU/TwJR44khpppw&#10;zOBcjr3U/JzvkKBMvIPTxT+rzmiYEvTCvo7Tf8fDXT2xPe12+/W/+P6LP4cFZ1lr/B+TeLxoMqvp&#10;+n+hfu3rfP7ERWSt1b76m73Uxm8ebD+o63qx0Wz+1/3i380cw6cJcQLIWjNBgSIZYH+Mm3gxkXCU&#10;9edpIB/w1w8eyv1Coec7cez+eOuMvL6ybIiehAwDrA1hD0jxj9gRFGlmYdWN8+qgnwvTElIFopFh&#10;GalpUmk0jKmVQRjEDhTf83IiLm+e26L4Nwag9+G9w/umNVtGth/iHX6z98jmk+Lf8SC3nVagZBjw&#10;2VLPo8jZBI/Oo0ZcC8U/D/NcLDrwZD3EPzRxNDrNHOWGJmVNG/h6fBRYQxPngLWd06dHrTqjPR6P&#10;Tvyx2IGqRy3XrcCdPbE97bZc/uvf/eHfFuv1F3+9vfPv3tveva43W4VxPu5KQ9tShTtkNljdxGV1&#10;/eyvHmxHb2Zzf9sv/nEhSogzQNeUmrH2VNQbCyQvgI3YptI5DCsqN3Sd4zl8mM3L399/aEw0quD5&#10;Ih8Qk4IUAskgGLafa2t8zYitOadkQk8aiI2/PLPRcx2xAgrWxbomv99LGXuC2hGFRQgiKFQMWni0&#10;IgLi2vfm1uZAVqXkePB+lrW68SfcXd7dT1H0GwCss79RJncfWYFSlCbWCCoCT7Nv+pk1F+8S9vnk&#10;sdhge3ZMkNaOEAjQnDPM9Zg4F4h/g67t7AaayaysQ+Bg4YXcZ6yrzWYjchgKgMT2dMbx/5mI/F8v&#10;xmP/YkfTrv6H+w9in+ztGxfwUWm12h+02u0z5t1gg35zCPu/r8uVhQ9TGSPv73o6y4UoIQ7jZi7X&#10;fcBYDM5iwoCMn0uJRPc+IfK6zd4VRbV39tPy/s6ulLVG9+vosH8iEZdfnNk08g8JOQ2ICW9sbHDy&#10;j9ieeDAwlYcIEe1nZzYH7g5H8eFWNmfY11VbLWNP8Lv9tFGoLmiHCzVm4bFUfyQwWXH3xGN6eTlx&#10;6OtYu6CoBVtoLxR7Jg32migI140pEd3Y48Hdhbnug4PXTW22gxUo19rECuq5rK4fiDMU/7zNc/FY&#10;1+HFCs1WW/YqFamcEJVgXo8x6T3MaT4e4ASgE8De2OniH7hbKFr6voseaW6vU7w/Ee4KiCNA8DMu&#10;xvGFhX9iPt671Zpktnfk+XhslJN3odLQLqtf+Co3/HBhXtflkxnlkhBCRgPdUyhMmBkll2NLxoQV&#10;cS6wcjXfT+kTed0Gjt+H2zvGhuapRLxbLMGfzydX5fFYTG5kMpxWIEdiBuBT/CNOYHkKk0PPLi3J&#10;5dVlC9/ZCwqGn6bSxj6lHxSqcTOmFsIhWYuEJaQIIO2OrZ0mugSVfKvjwP7n9Y79EzIFz4TDriho&#10;2YFWqy21pt7tJIc7zDANoqSX9/b3DYcCI3fL55NXkqvy9u4eXyVyLKqlIs6PmL49Fw5JoaFLqtHg&#10;C+dhziwuWn7yEP/efrjdzUrDujcZDMjqwoKsRw67CuDcj6nvcCAwkMgY9rOpwe7A7QR7Y6eDBiUr&#10;jc14vl6wgcfrwem/k6EASBzBfEcA9PdZmeEC/l4ma2x+h9nw6s3mF22R18x/oyuXC0lCvMuDUqkr&#10;GJ1ZWhKhAOhoHl862BhC3PWC+IWNwL1qVS5Fo3IhFu1uWheDAWMiBHah1zI5S2HhxDsgj8npGRjE&#10;O6CxAUXhSZzTjdy85cTQQtqtXO5I8U8FU4EQk3B7LBSS89HFoYVAPE6KfuMDAq7W1LuZY3B2+bJQ&#10;NN4zMjqwL/8slZar64+sprHmfi66xMx8Yomq3jSmb29XqnzBPA7WAIM0rb27s9Oz98FxZDRP1jUJ&#10;l8ry1NLiISGwbUQFNSTs91vOGTRttz/mUIAtMd1O3MB3RWuDK5c8M/3H7L/TYJsvcQRmARN7381g&#10;sGcHBuuQITe+D2q6/pr6hc9GmP4j02VhgE4sQqwC8cTsHMJ5BxNkxLkshw42chB3vQIKbJ/mC/Lr&#10;Bw9lp6+ohtydN89tyfeX48wHJAawC1yjTSxxGOcH6Py3CrqkMQk7rKCWrdbkhkU7JhPVHrTflswU&#10;AjGFwEyiyaMrOX+Vjt0nnF0o/o2XO9Vaz9rk0soy19vkWJKhg8mVklbnC0UMnluxPqF/I5WW1Am2&#10;nzjHI9MVmb1H2YPCEnSQySKIgMgOpsWx/XCT28md0unTfxA8vdAk1mg2jYEhcjKsoBNH4O+IPeiC&#10;jQb8PcftxaXhilaaru+pp4i9SpUbPJuTUTz+o5xUIBOiqOSoLfM4cywQtxaVnChMxXkNCIGYkv/H&#10;h9s9uTvgXCxm2HBd6XSqEm/ilgwM4j2SkYhR2BgV3MeFcEheTsSNrvBhJ2E1XZf3U+mhHw2EQGQG&#10;QnTqzwlsdwqQyKKjvdH4gd0npjzwGjdabUOMxXtBV5jJcS2XM8Rtk1fX19iURE5Fa7HA63Vwvf75&#10;+prlazWaDazmv6MWiHP/9hHfX200jGuFVfD4kCF8wQPWi04BDY9ucTvBcW3FzeeZmPv3eND91PUE&#10;OR62WhFHMDc3J2F/wOjWiAYOCrrYtJ+PDlW83K03my+Z/9BbbfmK1iOEkI7QbNqAhv28TDqVMwsH&#10;2X9lrWGIYV4FXa/I2IFdztXkajcfEFOuTyTicnZpUW7l8pY3yMQdYA11eXnwjDNC7AD2BLDqRJPD&#10;IOA8mAwtSGTeL0sLwbEUg1B8uJZKj6WREKJTKpOTZCAgT8eiElEmo9DdDKEKeX84j8+NQQD1Mv12&#10;n8j5+7ZSNazhyGTBmuyDvX358dYZ4/fgeH4xMfjnmbifFWUCsKgxx9pLYJ16JrRg5PTFgsGBc8zQ&#10;/DjMOQWWxDlNk6fj8W4E0SM7UE0WgwsnZvOqYJ3y0vqaxHM5+TQ/mDsAGS9ua3hE9rMVzi65XwDE&#10;Oo6rNmuwskkcgzmqvQGbqo6n9gvx2FAj3FqzCbWva/68XS5zs0cIIS5CnRLO1pgVAoysiwfbxibo&#10;mZXlrr02Cm8IQ8cm4WYu54msRDL8GoqQaYGleaPVlHa7LfNzvkPHK4o5z2oN+eIEi2fYem4shGQl&#10;tDAxq9vbEzhvGkJgOnNkRmCj1RJd0yQSCIqPU1NDgUmOqt4wRFVMXCIGgk4w0wXNSbdzeaMRSTqf&#10;56frdTYjkR7C/oNzX52fUU9waTEi52PRkRp0MBH03v7+0D+Pa3o5k5XvJ1e6XzNFQFx7B+m/eSKR&#10;kJWFkPx+P8Wa4wxA4xf2uW4hV61ZWnNiv7/g8mZ27A80WuRbhgIgcRw4iRm5f6GFbsjugJQ0XX/S&#10;/BFM/33LIGlCSAe107RKOwHHElfsPys6F4YqKK7BEhWh4GbhDWDy9QebG4atyI18wZK1CHEmWEcN&#10;uYYiZGJAlGm1W9Jstx/deoq9TQm25w8VMy6vLhvi3p3iQXd9PBA0vrYcCk1c5MaEwR8HzP0bBFiD&#10;7tbr8ngkLGcWF3umEcoNzXAq8DNnaCD0ZktqekOqzabcKRTZ9DJDkFeMdbfpvIHmpKymnZjXRbyF&#10;es7nZ9X9hH0+eXZ1dSCBrR+sHTBhPKr7S17XDUvoS4mD9fKjSfzBRUBMLyJ/7rc7exQBpwiawF5e&#10;W3PVc3pgdfpvAlnZdoO1usGgAOhs/jWuJSLyF2N+FtdF5C9F5B/s+uq8eW5r6J9tNJvftEWumv+G&#10;3R8vwoQQE7XTtMxFhWMJ+Q8EwBwtgw6BTTEKb3dKZXk+HuuxRcHfcUNn/s1i0dP2qW7lldUVbz5x&#10;Ykse5Xc0jMm2k0CXr95qSSQQ6LG/xGTfpKb7TgKP+5N0ZuK/B/uUm0bjRk2eWlqU9Ui4+/9Q/Agb&#10;TikUAa2AYwiTIbT7tA+Y0kEmMVwJcHspmZR3dne59iCSVCyQmX/qDZ6NRUcS/8BnqfTYmgjQhBMo&#10;zMnFWLT7tWFFQEw0QgT8T9u7Y3ls5GRgIYtsZze5nWD9YmVKHsLnoJa5TgPXBF4XBoO+P87jLoQ/&#10;vdm6WqzXIf7lxvgMcN//VbFe/5vOfd81/wc6Jd2C1mxeVZ/KrZK1DgpCiPsJ+ebYaeoSFpUJwEyj&#10;4fWX41gw5Yd8jPd3do1JFhVMB6Io95yLMhOIyIVwyPWbQuIcMPWHQpoq/sGdAwLNF9mcbJcrxr9N&#10;UHgra5rxc7PmZiZjTAhMC1hUYtoQEwkqEAFZBDkZ6Hy1RkOy1Zp8mMoYgirFP3sAoe+jvQOrPqzf&#10;kAdIyLJiAVnUuJZ3O5j+OzvinuNmJit3qrWxvlK3K1XZ63MMw1oEjUuDAhHw9RXmb08aiH8QW90W&#10;dfDgBMt7Fbj8uJ0aG/UHhgKgs7iuNZs/K9bruare+G1n8u/vxvQMrtcajf+sWK//mYj8LyLy57hv&#10;dBj89uG2PLR4onECLWWzhws58x4IISZnFha6fy9zo+ka2EV+OhC7397dk+t7+0Z3oQm68S+tLMuf&#10;nj1jZCgQZ4MN8XMsPBCboDebho2l1mwZOWym6PfufsoQaHBe+rxYkvdTaako3fxtQ/RqyCz1GwhJ&#10;X8yoiRATCdfT2R5htMpGl2MxRebdSlU+ymSnKtoSa+CzjsK9ySwmeon9UO384dpE3M3l6FI3n3wY&#10;EGGANcMkQPNNvwho5PEOMSgBl5UrcfcLNLPkjbXkSBmSduXLwunHN/Z6my5v3m00mz11fWINWoA6&#10;h+slTXu33W5/qz7iYr3+eHRhIY/10QjP5G7nvq+bX9Bb7V98upf65H7HHjNUrboyKyZdr1v4LkKI&#10;V1gNHQiA2RqzQZ2KKlTVWegbCHTN3nmwbUz9PZmIdzfimIxFPiCmBD/LZJjP41CeiS25PhCeOAOI&#10;MujeRQbb7VOyuNGs9246Y5yXznSEAbP7PhQITP35NvSmXFPEilmQajSMx/DiyrKRC8gyyNGY4t93&#10;xZIhKhP7crtcNhqOpNN8hKxaZhF7m+XQgd1xkXb+rgaixbkRRItmqy3XcuM0RzsMRMDvifTYcNeb&#10;usz7BrMCFcNlJSFVvWnJzpEMBiYs3eh0AoHbinMB9npu5lFsAOsQw8AJQGeQL2varXa7/S+OeLSY&#10;2Ls2yrPQdP2+et/oJr2WycZuV6s/M08wbrHBa7baPS0TGqdCCCEK6kYzXWODgBvA5ooMDjpof/3g&#10;odwv9FrNJUIL8uOtM8bmKsrMKUeB9+t81H3NXMR5YHuRq9fkg1TmVPFPBecl1f4S3feNKQsEeOyf&#10;Tdn68zjwGG5kHxU8R5macCsQ/wpaXT7P5ij+OQC6NRAVxDKodv7bbNx2NY+FQyNl2d6fUmY5RMCM&#10;UiNAM5LWHG498Hxyle4qYwaTlW6dfkMuvxXOLrlbAMTnjauF4eBOwQHozdZ7rXb7nx7zSH+Oetwo&#10;z6LebP7I/HtH/HOxNUq752yYol0OIUSBG01CDsBG+sNsXv7+/kNJV3qLp9hc/XxrU67EY0aRhtif&#10;5+Mx12VhEGeyXynLe/vpofYbsL9UbbgwRahNSQSE+Hc3n5e7Y84XGgXsZZCTGKAA2APEv1S1Ip+k&#10;s8xzdggXlYkNZFpy+s/bPBY+aMpELAMFYndzcUS3sd3q9Jx7viwUeyy4sQYZthnp5bU1WQnQmWMc&#10;PL0YMSYr3UiuWpOMBfcdvAZudnppG4I71wbDwp2CA/DNzf0T3xEz5ej0DPn9F0Tk6ijPQt0wbpfL&#10;zEUghHiSfttIbjSdSzJ0UEQqaRRyRwVFuHf20/L+zq5hAWqCdcgTibi8dXbL2HAQ+4LigtvzIIgz&#10;QCH3w3TWko3RcXxVLPVkAuKaXWlMPhMwW63K5wVrHdjTRG+1xE8BsAuOA4h/OM64r3UGaCR6Rsmn&#10;3efEpufZVGwWGcvgbpKBwMh5bdNs9IAt+b1SbxYbmpFaQ9QO0Jj3cnLVsEAlw4N9zuVl92acPyhb&#10;y5w+u7g48ccyS6pc040EdwoOwGfYHwRlMRCUiHFxXJDowoLx98AY7LeQnYH7w/1/O4ANDyHTJkK7&#10;OTJBEsrGo8ScCddAq+fxgc3127t7ciOV7vHehxAIG5u3zmzSysamXHHxppg4iw/3UyOJfwA/fy2b&#10;6+nAx8RQWavDOWXsrwcebqlel+vZ3MiPfRLMz83JHIuHXXK12sgiM5kur66u9Ewt3MgX+A54GFiW&#10;r0YOGsu+LVkrfhNn8mxitOm/WTQMwL680jeRVRvSChTiJ86BZDggnr62vuZalxPsua1kRUIEdWP2&#10;oQnW+biR4aEA6CAgBKLINqn9He5/4ZjuUeb8EDsAsdokVbOP/RJxB2r3fF6jPTAhx4FNyK8ebMvt&#10;XL5nIQ4L3R9sbsjPN9a5brAREGXdvCEkzuHLdEayY+reRQc+YgtqihVQ2+gObhhiXX3Ibvx+cI6r&#10;NDQjR86u02TrEU5gmxTrdXl3DCIzmQ6Y/PvJ2mqP2IO1Be0/vc3zih0kpsZTFqzviDPB9N/qiNew&#10;vSnaf6oc1Yg0rBXo2mJEXk7Ex/8gPcBPN9ddbXv5oG/a9DguRaOzeHhTo8bpv5Gh2TDp4ceb68YJ&#10;pqo3RWu1JB4MyMpCiIUjQojrWVFsI2kv4GyCzKSbCp/mC0Yg+YuJRI+9ZCK0IG+e25KdYkmu5XK0&#10;050xV5Ornn7+xB5AkPtyzFMcEOQ+SGWMYvFKaKH79XYnkwc3xCgE5+fF75u33ESJjBGj07iTNXIz&#10;V7BtjlzY55MYJ68N4N7wzu4+xT+HkAz45aVksid/G+uGTzn952mSfZbl3xZ4PLiZUaf/wN0ZuZih&#10;EelGNidXVw9cNiBSzM/5jOGKQTkfj0mx0bA07UUe8frK8sj2sXbny8LpAiCmIN0c9aA3m9Li2m5k&#10;KACSHtA54dbgVNDkScPRhP2cKCHToUwB0NHAKtuE08KTBeLee5msRPMFeSW5aoh/JtiIvLUYkbuF&#10;oiEUUgicPm4PgyfO4etsbiKPFWLPJ7m8PBEJy2NLS+LvK7qhYPCoa1g3nFTkGMtMvTPNDPFPLTLc&#10;KRTlno2vIxcXI93n5XU+TqUp/jmEi+GQvJBc7Tl2If5hPUG8CyZCIQqbYPqPYoh7Gcf0X75Wl7Oh&#10;BYkGg0YDKPaAAZ+vp7FAOtN5xY7DT63RkEpnUg/X/pymGcMPw0yaphoN2S5X5IyShQ7XgMXgwlDO&#10;bcixS2uaZDj1eirPLi25Pt8c10Ur65pnYu59HfD0Of03HlgRIJ6irZw8C8z4chxqEdOundjEuUSV&#10;jUJRp/UQIYMAuy7kA8Ju8vmVle7GG8W9JxJxObu0KLdyeRZypsxTtBMiNgDTf7cm3KGPPB7ccA7a&#10;CId7JgJNTMtiK1d4ZPt8ni/Y1vbTZC0ctscDmTHf5QssmDqE7y/H5Vysd+oHtp+c/PM2hh3sxkaP&#10;cPNJKuX1l8XVPDeGNWo8tCBXQ2unfh/2I90mxSPWBya5Wl32KhW5V6latiK+VSob12KzAcm0I48E&#10;Aqf+bD/IsUOe3d8/3GFDywlgrXd51f355migtcLZJfcKgI1WU/hJGA8UAImnUCcAdU4iOArYgZgw&#10;/JVMArULmdkjzibAaYiZgeaMh9s7xuQZxCezcQN/Pp9clcdjMbmRybCJYwpw+o/YBYj/08I4B9U1&#10;ww7pXDhkiIGRgLXPAfYGaBDMa5rcr9ZsX3yD/afV5+ZmIDB/RvHI9hwl8GBP99HePtcEHueoY+NG&#10;Ks3sPxezjqihiP0aWCAS4nZpZdloTLDiYIK1Qr8VKM5tsC30D5GJjrX7G2tJeXtvf6jn4HaQM//y&#10;2umir9PJVWuWGpvcvN/DAE+d039jgzsG4lnKjQbffAexrHh7m/YNhIyLEDPjXIVaQGBRaTZg0u9e&#10;tWoEkl+IRbsCO96bH2xuSLpSkWuZ3FjEdjSIbCkWQkVNk+163fOWo5z+I3YAG/dZTP6iIGdOBcb9&#10;fgnMzclK59qwMD8vddP+q92WQkOXRrtt+2m/fpYDfiNryOtAYOakhL3BdfqHmxs9zXaYtHlvf9/z&#10;12qvc5T4B9s7Oka4m2fHFDvU0JtGdEdJq4vWaht7gHqrJZlGo+fcAtEo2omTSQSD4u+ci+LBgMz7&#10;5g0noH47bTiYbEQi8s7u7qnnKViBwjL8Yiza/Vp9SAHQeIzhkFyJR+XTvLUJMC/x2nrSmJR0Ow/K&#10;1nKzLyjHnNug+DdeKAAST+GzaPtD7MfqwoFVAxZ4hIyTFcWiAwUJ4lyiQ260yPjBZhmWXuiefTGR&#10;6MlpQObHm5GI3C8UjMmNYQuAR1mJgRdaLdkvV+RGvuDJiV5O/xG78KBUmvkjMYW9lMua/1DEnPd4&#10;A1NJ0ygU2Jyj8v5w7f8wO73JYGJfXl1dOST+MQvS3WwGA7IcDo3lOSLPFxEEp4G9gLkfOK45FHvI&#10;xyJhQ1Ax19A4NiFQWxEBjYajYLBrQd4asTHliURCUrU6m1kVXk7EZUkZDHArVpvnYIXq1tcDU7QN&#10;Or+NFbYMEk/hoy2cI0Fn4JoSrJymQEMIOQazu1Mo5toGbJhRzPnHh9uH3hOId2+d3ZIr8cMi3mkc&#10;J/5Jx9IXguPPtzaHum+n4+ZuUOIs7pQozkyKpYDfKH56mc8pFNgaNKNcXV/rEf9g7Ujxj4DXV5aN&#10;hjATin/e4IXVlbE9T0yCrYzJChsC4efFkvzqwbZh/2kCEfB1i5aTaDysKY2Ho0bXwOoy6PHrvAmu&#10;J+c9sqez2jx3fnFx4o9lVtQ4/Td2qIYQQmzPC/FYd+OIbpg71RrfNELIkSSULrhmizPfdgJZLujS&#10;fX9nt8fSA+d32Oy8dWbTsh0vOh5V8Q/CIjbrmCo47r6THsnKcnM3KHEWmM5ipu7kSITGM0HhVJCP&#10;w8kI+4LJP2T/mqAQjkYgTmwS6Yh/qjMExT9v8OzS0tjXqOcmkCUIBxM0K5ggF/A55Xg9DthRf1c8&#10;sG5sjjgFCIETeYBeByLv5eVlz7wKXxZOFwAxsbpp4Zh0IsjPHHWClhyGAiDxFD5h94zTwOZRLfI+&#10;KFnzwiZkEJJKEY0Ws84mokwA5pkXaktQsEV3LTbWamesabNjRQS8pGSHlLWGISxis46pAvO+VSEQ&#10;9438oaeVaXK3cinO7D9iD+4WmF0zKZBr6Pe4s8mdIo8vu4KGmxf6xL93d3aNRiBCKP55EwgWT04g&#10;n3o9Mpm1PZoVcGya4LFb2aOktIPGFH0MFoZmHqBXwQTky8lVT+T+Sed8aCXX+OKSO/e0eOqc/psM&#10;FACJp/Ap4/MLzImyPf2bR0x4oMBLyCTRhswiI/ZgKXiQF1rUOBlgZ7Cx/vWDhz2ba1MEPGlaDwWE&#10;ROjgfb6RyRz6Htz3P2zvGBOBJpgGxDQCCk9uBdN/iTHlqhAyKju0YZ4YMb/f022NerMld+kIYlte&#10;Sia77i0U/4gJ1ihwZFDFv3SlQvHPI7y2npyIiIOJwknZZF7L5brNijinvag0IB5HtdUSvVNPwM+O&#10;Y5AJeYD4/HiRl5cTnnI2uWGx3nk+6k471EarKazGTQYKgMRT+HxzXREw5KcAaGfQXfWqkhmBxdNH&#10;ig0DIYQcRTQY6H61yO4x22PmA/aLgJjWu3iMkPV8vNf68zgLONw3JgJhOapOGqLwNIjdqJPg9J93&#10;QYEJoggmXyuNRveGf2vNpnF7VIiazrYav5f2n5MjGvD3NDZ6jVSFNpJ2BZP2i8pa7LNUmuIfMfKY&#10;f7C50XNsYO33zj73914AzXeTFHEuTMAGVDp7iS8VgRp7iKiFQYKC0oQ6ag6gSVJpfvQKuJ641eby&#10;KGBtbmXtjNfFjROR2KPUWb+ZGBQAiecIcPLP9qAoiwmQBf/BBMhHe/ssJBFCTgTnjnnFEo0FJ+cA&#10;EVDN2sD7eHV9zSgYqEJdf97B3cLpXZIQCDFpmFOmkVCAeuvslqtyAY3JSE7/eYpW69FGuaxphn11&#10;VW90hT7zhn/je0xh0Mjlq9e74iByNiahCWY5nTVRFg0B0Ltb+Zu0/7QtjyvRDZjCZ3Y7wVrriT7r&#10;RxwbnPzzBrCvnLSIs7owOXEMriKqKHFxafHUn8krAqA2pkz6RtNbc1HI/VNzZL2AVWvzCzF3WsJq&#10;rPdOFAqAxHMEOsXh2AStAshovLq60tMdiKIwQ/7JJAm6cBLIi6wEDs4bZeb/OQ5ssK/v7R+e1ju7&#10;ZQiBCN9/fX2t+/+wGbdaWEQHL3IC1UlDiIxuygVUJyOJu8GkH0S/ckMzNsvDBOWb4mBV1w3xEIJg&#10;wxADx1NgStdp/zlJ4sGgeHUbg3N/hg0+tgQNO5FHwgAAACAASURBVD3Tf4xuILD+VDLacO2BMwMc&#10;Goi7MbLbEnHDvnLSLE+4Ae5W7uB4PWtBAEwr+1Ac860xRIzkG96ph+HYeWNjwwaPZHpgbWPF2hxW&#10;sG60RMX+gwLgZHFP2zMhFpmbm5Pg/LxxcjkXDsntSpUvnY1AkXdV2SSgWIuiMCGTRM2NS9XYqexU&#10;EspiuKZTAHQiEPRSD3fkleRqN+cPQh2EwM2+53N9CFtodJs/Xa93O0rNXMCw3+/ojNn+yUjiTqDN&#10;1fWGNPrspCoN3eg2z2laN8c2FvCLv6MQLQYCEpqfl8gJE6/mxKB0MrORlT3vmx9aZGL+3+QI+3zi&#10;83m3j3eX+wLbojZiYeq+xlxt0sd2qcTGXg8AkeJqcrXH0WmS4PdgYmxSzSH3qlV5ptUy9g34XZhq&#10;PclpJq/rUms2jbUXaBupZmw4tspPN9ddaXF5Et/mrU3/nV88XYB2Iv17GzJ+KAAST4KLtt5qyUY4&#10;TAHQRkD8UwuYEP9oDUIIsUpMKTzlOQHoWGD3jGk9TOY9lYgfWTy4ncsPXUBCU0lW04zpP9MyFtZU&#10;8WBAPkhnbFWwRAEFmR/3K9UTixqc/vMGEONgZV/Vm7JfrRqCX0priHbE1F6qcfQ5MO73y+K8z2iY&#10;WA4tdItTKpgoxGTgnOjG70Pj3NwASiDz/ybLIsRZD7uYfFsu2+BRkKPQlAIeMpkxEUgRkBDvgMmt&#10;F+IxOT+DdWlogo0xOI/tlyvdWtXjS4uSOmWKtVDXJNTJJhyHu0LKI3vbSedF2hE4e3xjYW3j5oZP&#10;jdl/E4cCIPEsYX/AuBAnA4FjiyRkOmBzCNvP/sk/in+EkEEIKQIgJzmdD4Q63C6GQxINBmUlFDKs&#10;Ch9WqiN3j6Nr9+2HO4alqGlXhmvQT/wBeWd3d+YFSxRQcF1c69iTwj4J2W0fp9KHhEBO/3mHXLUm&#10;n2azI3W4oys9rz/KxpRiyZgmOxNaMJri+icE2508Dtwglgd9PvFbyNIucLpjomC6cxBB1k3Q/tPe&#10;4NqK9wiNOzhn4Dpmt8YaMn2KSh7aGvb7tP90HVhLXIotycV4fGZPDQ1zk5wuhbW5ud5eDkHYO/k4&#10;vlUqy3pHAKw3m5bWTydxVLOX20Dzpxf3NKlKxdL7e3HJHbEV/Rh55PZ6SK6EGYDEs/h8cxIJBOX5&#10;5QSzAGcIxL+fbGxQ/COEjIxpGQmKOqdP3AJsQWHPialAZMaMa3OPCSWIfWouIMRAZA4mT7BKnDSY&#10;+ntza7Mr/pmgG/anW2cOZRa6dTNIDkBn8FfprLy9tz928aPaahluGO+mM/LO7r7cKRQN26p+YA9q&#10;5AXW60aB/6Q8m6KHcmpmAaY2/XPe3MbT/tP+qFlZRmPNxoZxXSPeZVvJhIU4fHHCeW1kekD4eykR&#10;lzfWk5IMhXpyvN0GbEBN1KzT48D6qtARv+GsUGs0hp4ExDrQ7cDC1Yxo8Bo3LMZQnI+60/GlTteQ&#10;qUABkHgaiIAIDL6SmF2nkpfB4h+FVnUBRfGPEDIMqmCDzSft54gVMJWAa85tpWCJqQXYg/YLbdMA&#10;RdIfbG6cmJmCzfGPkqvG5B8amNy6GSQH1Jq65KcgqqH7GGLg7/bTcj2dlcwROX7mVGC5oUlZ06SB&#10;rt2+glaK+X8TBRPR2MN4Edp/2h9M7vc31uC6Blu3kEePW6+DtZZ6TDyVSHj9JXENzXZbYopdY2OG&#10;+6/I/GSb93Ac1xWbwkEbGxqdRqphKGnubqzCfua19TUbPJLpA3cPK3UL7EvdmIuIuk3LA9OtdoAC&#10;ICEici4WlWeXaJ81LbD5+/nGulxdX+vmL4H7hQLFP0LIUCwrm88i8//IgGDC8EYq3f0hXJsgtD03&#10;ZRua51aWLX0fpgN/dmZT3lhLei4k34tg+tMsoEdHtJCyCuzxP8nl5fd7KblXLB05FWh0tGMqUHsk&#10;BpqTgV7JqZkVq8q0u5eg/adz6G+sAbB1Q+PnFWbWehJ1wgWi8LTXV2QyoHFoW2nMgMg1q1p+pTn5&#10;60NVcZhZPKFZz6Tcd82C2FFn1tkhYBd9UvOjm7lTLFp6dhdiUVe+CrNsGvAarBgQ0uHy6rL88syG&#10;MXpOJodp+ala9WEhdH1v37B2I4SQYQgrm4YM8//IEGBq4R8fbvfYF11aWTZEl2mAzs5BQu8h/CVo&#10;o+UpUEB/89yWvJyIT82+HhZWN8sVYyrwi2xO9irVI78PYiAmA+8Vi57IqZkVeN+DHi2S0f7TWaCx&#10;BtfUnDIRjOaaJxJx+dOzh+2sibvBhAuafU2eTMQ5EeoSvq1URVdswZst9xb01T1m2MK1GDmAlT4R&#10;EGslfUDRo+DiCcAnI5FDsQdeAWLw3erpdQtMmw6yR3QKcBBpuNg22G5QACREwczXmWZhxWu8mEj0&#10;WH6mKxV5++GOkfFECCHDshI6EEKGtVchJNXQjWtSWZlgguiCqfVJF6rOLi56/vUn1jgfj8mfnN2a&#10;egEd+Zt/LBS7WYFHFaRo/zlZLi159zyRrvPYchrGNXV3z5iwV5trMOmBKfu3zmwyH9BDfJYvdI8D&#10;iMGY+iHOp38KsDmjJqBprD905TwWt5ADiNcGGcv9luqDZp7pbXeKJHC1eHZKjZZ25Nu8tem/8y7d&#10;I2qc/psqFAAJOYJZFVbcDjL/NhW7D3QBvrOfZlYXIWRkosomLOvynAQyWXBNemd3t2dqAVPrmF6f&#10;pAjIaT4yCJgARQH95+trU7MFNTGzAj/I5Awx8GauYBS3MAGwS5FmYqA58fG4N3PL9WbLUpc8sSeY&#10;sP/1g4eGLagqBJr5gGiyoRDofpCh9plit74aiRj1AeJ87inn51lZ+tWmMEmUU/aYIf/pAqAJLHDV&#10;SUDTNcEqjaY7nRVeW/dulAHWNd9YyDXGGn/ThZbJ6BOg/ed0oQBIyDGYhRValIyPZ5TuHhRWaflJ&#10;CBkHWBireaIpZgSREUGRClMLO8VS945QqER+UXJCVuFuD/gnkwHCMWxBp5kPqAIx8F6tZuQF/mZv&#10;n/afE+SZ2JJnC2WpCu0/nQ6uq7AFxZS9em2VTpMNhUBvANcftcHqheTqWJurcPwcdZvU2o08Anbh&#10;ZlZwu2PtN00gpkwjIzbTOHAIWbQwAWiCtdFHmWyPVaqZm2yFfMN9e4Qr8agrbS2tgnWNlTXzxSV3&#10;1qJhFcwdw3ThVZCQUzAtSp5KxI0R7fvVKifWhgAiqhrs+5HS/UeInVjwsTfGaSSVDViO9nNkjLyX&#10;ycqVZtPILJKOZdUPNzfk3Z3dsQvNpbrm6Y0wGQ10B+OGwjo6zblWdReY/jsfjXn2+dP+0z3g3IRr&#10;azRfkBdXEsYUmIkpBGItdzOXM2yHiftAHeDnW5vGmgq3F+IxS43Bpjic7Nj+m/b/cAGZH3D/Zu4X&#10;ao2GVJDJ1moZ011aq8VGwiHJ1upyptM432y1xT8/vUidaTXRoZEBwp1Z18IxafU8ZVqlPqZMc1X1&#10;hixaWPsv4ve56Hy4EvDLE4mEDR7J7MBa3QpuXfsNaoNLRocCICEWwUX+8uqyXJZl2S9X5JtCUXbY&#10;rW+ZzUi4+60oTrEwRewEAr1RdBBjExkUoc2Uo4gqG6eSxiIhGS+YWECuJJqBpCMC/njrjJFpBFuz&#10;cXGzWHSlxQuZLjiGkpGIfJPLyxelEl99l+Dl6T+ww+Ye12HYbe+nZWuhKJcSie46XCgEuh6897hG&#10;Xeq4A52LxeTbUllKzaasBAKG2BH2+yUyPy+hQGAoge80usebctypwKq2qDW6AmFR06TeavFYPIE9&#10;RQBsTXm2J1Of3t4dYqMpACaC1gVA8G2lKmuRsIQ6jg2wAoUNYuAUB4ewf/oOD5MCDU2vra+55vkM&#10;Q65as1QPxRCFG9d+mHxt0TFk6lAAJGQI1hYjxm2/UpGvcgVJKVYA5GgSoQN//1tFa2G3hMyCyAws&#10;1MhorCjnl7zG8zEZPxD6yrour6yvdYtQpiA4LhEQ1kXYEDILkIwKigVoWtuIhOWjdIZNVw4HEwZe&#10;7pSHtRuPYfeC4vnD3T3jOD9JCLxbKBj2kcQdfF4sydmlpa6N4o/OnJG5MQyMlbWGNI7IgoOAoroR&#10;nQbWesaxeIRAaIqDe5WK3KvQHcpErYm18B5McU99v1Kd2u/CXnO1M7gcGVCYwxQg6odXVw+icTBR&#10;6Pf5ZG4cHwAH8Gw8OtBn0Y3csVgPfSrhztznRovnzFlAAZCQEViLRCQWDMrdQtFYxJKjgee+WTBt&#10;0laD2JCiGugdsO7nT+xBVLEAzXIym0wIFCm1nV3DAlQVAdGl/qlFG5fT+P1+Sv7k7JanJ33I+DDz&#10;AeG88F25zMkFB4JO+ZfXvN0pn61R9PECpwmBidCaXKjV5b39fcOGjzifG5mMIfACK9oHhJKq3uxO&#10;5cGdAc1Zg9p2Ii832hFuMMEF8SVuTBnOWxIKTXEQN0wx0nr7gEpDl0jAL80pTvegeW4a+X8mat1g&#10;KXj0BOlJQCjdLle605LtzrF9Ug1iZQHNgc5vosf5/fGYd+3MpfNe37XQzILXyo1CKU4NGs+VM4EC&#10;ICEjEpz3y9mlRcMznoWVo1lW7PmKnM4hNqSudIoGmAHoKLCJV22B2GBAJgmOL+T/vZRMdrvWkQ+I&#10;yWFkGo0KOoM/3t/vFsQIGQdmPuB3+YJ8li8YxxlxBq+urni+ISBD+09PcZoQ+NbZrYnk8JLpg/ca&#10;4plqf25O8CGeYVK5fBDqTLHuuPoNGpiDEPo6AiHcRo4TB/H44Q4FW1OvN4XXmk1DAJymvZ/Vaapx&#10;kVLqWYljLGRP41apLMuhha4VKI75QKt1rNVtOOCO0v3j0SXPTDoex7d5a8frxWh0Fg9v4uic/psZ&#10;FAAJGRFcv8L+gDwdj0s5k5W8zs1IP3FlOifDLl5iQ4r6wUJkMcgJQCeRVN6vHIuEZAqgCPXO7q78&#10;ZGOje75A8ed1kbGIgChGQag5H/d2hywZPzimNhYjcj2VZtOaA3h26VFR2evkGzxWvYgpBEKIeTYR&#10;l9XIo88CCuRowvn19o7XXyJXgMk5VQDEVKAdrk+m4Nh9LIrTA47J9VBILsQOrAxxXGIaMBYIjGUt&#10;6FTKjYasdESx5gmC1riwOk01TiAeq88Nx8OgAjUase4UivLs8oG9dx3i6TGvF44zNL06eco0GQhI&#10;xO+XdrvtWREQlubflMunfh/ea7eu/zj9Nzs45kDIGPD55mQpGJDn4jHDqof0olojFGnPR2yIuZA3&#10;Sbqky84LRJUJ45JGAZBMB9iPQQQsK13Ahgi4sjyW348prTobisgEQBEJE6Y/Sq4aBQZiT1YCfiPH&#10;kRw/oUO8gdF0s5+WG6l09/mi+eYKm2RcAfZgO8rU3JMx+0+94JjEpN+vHmwbx6W6hxznWtCJZJR1&#10;cfuEKUD8P7xu5m1YbuXyM3mVVFcr1e1qEHBtUyfcT3stzoXDk3kyU+JMOGTYnVYaDfGqEUWqUrHk&#10;wvG00hThJnB8T3M6mPRCAZCQMRGYn5f4QlAuu/RkPQpqPleRBU1iU/bLle4De9algctuBJY8Jnla&#10;DJMpYoqA6uTpuAo/2BxeV4qdhIwbdBb/7MymITQRe4FmwtfWvZ37Z5Kb8mQHsS9flytyWyn2I4Jj&#10;moR8c/JcdEl+vrHec4MQia/DspRNFcNxS7FwxKQnXmungOPy1w8eHloLelWgLivTPaqU1Wq1pdFs&#10;Gs1tZU2TkqYZQpB5K9brxp+DiIGYpvpa2b9PE9XVKjxCTtuXhV47yPoJ01ErQ9qN2gVzzw4BqKzV&#10;jWNhFPHXidywkBmPNeDWkjtryrrH3m+7wR0fIWNkwR+QzcWIpOt1dqsqMJ+LOIHvyuWuBQ02n89F&#10;657PcXACavZClhPGZMpABHx7d88Q/czzx7jsQBddGPxO7AWy5V5Orspvd/aYC2gjkPt3VM6UF8nU&#10;KQCSA24Wi0burkzZEg/OIK+urx35uezPAENRO1utGfWAnVrd0ZZ90wL1Abxu5ut7ZmFB7jhI/D9q&#10;LYjj9GGl4rnaR1Up8EPw0weY8MP3VVot8c3NGbmLwfn5E60ivyueLqZMiqrS1G4IWxaEnaPA67VX&#10;qcp6JNx9DbAcO+ppLytNr04jaLynB0+q3bGCxG2uM0zh9nUPms2tXA8uRMKuzX5u8Ho4UzgBSMgY&#10;wYU6EgjIpURcwhP2OyeEjBeI9unKQRchchxoL2RvVKtWbJjYYEBmBcQ+1cJq1ElA/OzzyVW+n2Ti&#10;LAWD8tPNdVrY2wTm/vXCyX6iAqFFnbSK+ic/cYdptOPEv6PA92ENgGv4m+e25K0zm/L95bhcDIcc&#10;Ndk2bfaVPVh0SEvFWYO1oGoN/8LKiiOfx6gUOg2ZrY7N56Dg5yAMYUrwuLwwTP99WZhdo67adKq6&#10;XQ3DrVJvJtxxrxlEoQthZ4qAaDLLHJPV3+4IQ27vQ7tTLFr4LpGnXOpEhSlgthrOFrYWEjJm0KW0&#10;FAjKi8sJ+SiTZUc1IQ7ig3RGfuIPGNki0unejAcDxtdRdCD2Qs1cKLJISGYMCj+vd8Q/GWESUO0g&#10;J2QamCIgJwFnC3P/DrN9TMGQkGkAwe4nGxs94h8EyAelkpR13ZjUh/1fZH5eQoHAoWlA6eQV4nYu&#10;JnIVFolaQ7K1qqRrddmu10/cX6DRbSsSMSaMwv55I+9sVpaHk0a1Uaw6ODLkRiZj5OxKZzoU1rBe&#10;c4aq6U2JKRqu3mobomBe06TQ16y5EgwYMTqxY0RfTIZCHAr5/b2uUhaz1CaF2nSKx4VzxbC1gkNT&#10;gO2W+I+Z1TkTDstdh1pjf5LLy6XFiJxZXOyZBgQhf+DIqUe3gOPYynkA5wu3TkLiuCazhQIgIRMA&#10;3TlmHuAfC9Y6PQghs8fM9MJm3xQBYQf6i2BQ7haKtAS1GasLB4UWNYuBkFlxlAj4/XZLPszmLT0i&#10;in9kVlAEnC3M/TsMCmY8FsmsMMW/RWW650Yq3SvAHVHQRQF3KxKW5VC452dNjhIEdysVQ/SCqJgI&#10;BiXin5e1SORQIRhThRDKPh3SbtCu4DXDfsvEyZb+pqOM+XwuJRLycHdv5o9rmuQ6TZn4s6Drkj9B&#10;0E01GiLliiQDATkTDhlid784hIlA5AMGfD7jM9FsteXjbG7mzxOfXfMzvhIIjCT0YgrwQAA8oSkA&#10;x9WIEQOz5Ga5Ytzwfq+HFmQtHDYmKN1qeWlyK2dtH3gxGp3Gw5kJDeb/zRwKgIRMCOQBbkTCRpDv&#10;TZd26hHiRkwR8PW1tW4nLzYbsASNBQIj53qR8RFVBMAi8/+ITbiWy8lPFha6RYFzsZhhY3da1z7F&#10;PzJrIAIif+53qTTfiykC8Q/iK3P/eqnS1pscQWAKMRuYvHspmTxZ/DsGiACPhIC8ISIiz241tHCi&#10;IPhE0Lrl2yh5Y3YEr9FVxfIcE5ZOt/S/lsnJmx0B0ItTgPdqNeM2CBACDTGwUJTHQiF5IhY9JARC&#10;QGhomjwslW3RHFKs17uf6WQoNNJ7jCnAGiYd5+dPtE01bUCdOgVoYr7fwVJZ/uTslj0e1ISAXe3d&#10;SvXUO0emrZst4IexAybjhSFlhEwIjLAH/X55LLokcY9v6NWTPS5shNgdM8z9di7fc/yiOK/mzpHZ&#10;gYKBWkiBjRIhdsBsIlBzYNC1jwLQUaD4/8szGxT/iC1A8cGpGTNO5eXlhCG+kl4ydU72k8Ooa79M&#10;Y/z271jn/3DzlMk/i2A9cKdaM1wAfr29I//x3n3jvpAZXLdoc4lpsvuFA8FvGgLoNHkhHus2P2DP&#10;9ZELGlCKzWZPLjSmAIl1IB6+u586MjMOdqLf2KS5vqLkE0bGUOMqKALiSfrmucXFkX+XXVhw2fns&#10;KB6WSpYE66ddvA+k+GcPKAASMkECvnlB39Jz8ZinX2Y1m2saYe2EjAtY7Pz6wcOeTXrQAwtVJwCr&#10;FRO8P8xoJHbCFAHVDc8r62uHmmCQ+fXm1iaL/8RWfG911RCmyeS5Eo9S/D+Gqt4c6ueIdwjMjXdN&#10;bop/atbYsOLfUWBtgPuCm8ivHmzL399/aNw/Gg4x+YYbBD/8+/reviEYvrOfNlwETNxko4bGKLgk&#10;mCBuodh0x+f+hjKliSlANpAOBgQTZMZdT2eNyTiTexbFlGmQUqYcQ4HD072DklM+560T8tLQqOWW&#10;pvrX1pOut//82kKEDNbcW0suFgBp524LWMUkZIKYU4CRgN+wMiDe6PIh7uKxcLjHlqvIgpQtSCrn&#10;1KzDbVCIO0Gh792dAxEQBcVXFJsrTFm9sbFB2z9iO1CMgSUlRcDJ8vRiRJ7gZMixlC1OSBFvkVOm&#10;gh7rZGaNg0mLf0cBsQv3j4ZDOI/gBsEP/8bkoNnc5tbM6+dXVrp/h2uCm7IN8d6qx+pTLs72miSw&#10;ifzdflpu5gpSaehy24KV4rRQawJmbMgoVAcQv593wYABog/c3gC5X65Yamq4EAm7WgjVOQFoC1iJ&#10;J2TCmDYd56PuGdUflJJ2sPiNcsqBOAh0pj6zstx9wNjIuaUz1emsKAJgmvafxKYgx+ZLJTcUBYLn&#10;okvy7NKSvLS+5vquV+JcUJShCDg50L1/eXl5Vr/eEXgpM4tYRxXAkM89jsmqWYh/g6DmQrkl8/pK&#10;PNZjs/pJKjXTxzMJ7irWrW7O9poGhi1oOmOrx9RfEwj5RlsvpQawNIZzwIpDp0qxrvRK7vmdYtHS&#10;9z2VsJ4D6zQw/EcLUHvAqgMhE2Zubs7YTCDQ16tTgBV9vP7ohEwDdOb/QCkGuCWXwg1gg6V2Wu4c&#10;kRFBiF1AAVHNgnkqkZDLqyz8E/sT8QckGRzd1ooc5pXVFTYAnECOk/3kGG4Wiz3W/K+ur41UeEez&#10;n53FP4iT6l7kjgs+G3hOTygFb1ieomHKbeC9Mo9VvIcXma/rOtS875Ux2IDqnalfK46JVxzYRITz&#10;LaIPvCD+4bNvpZEJr4mb3WBOsrMl04W7DkKmgJkZds6jnV85pVMxujC6PQIhkwad+c8rVn3YcMPK&#10;j9N/9uCMch7B4prvC7E713K5bvejb8QOYUKmQbvdlm8LeU5hTQDk/iVYCD6RXRvZvBF7AVvMD/b2&#10;u48JhdMXhrTDO6rZ7x8fbttG/JM+68icS+w/X0omu393m/VnP/uVg2NpdQw2kcRe1PQDAXBxDCJO&#10;pXN/TQuiCdYRWE84BTxWnG+9En1wK5e39H0XXW4PzPw/+8DQEUKmwLwPU2+6kQUY9/sl7+JMC3Sw&#10;YPET9vslHgwYzz2qdI/D6gPiyqQK9t9fjnfDxCEM4MJrp03c/8/em/04dqZpfm9w3xl7RO7KTCml&#10;UqqVWZKqWlXTqq5Gd43hCwPtK8OGgRnAf0DNjW8MA54BGr4ZA54GbMB3MwMYBgz4oo0BBrALg9GM&#10;XC1VSapKqZQqKZVSbsqMjcHgvh/SeE6cw/jIIIOHDC5neX4AkVtkBHl4eM73vc/7Pg9xBmqmiCn+&#10;ubEz1alsRU/eH3VjTYhdQcHySaGod7y3Ox3x0VaR2Bjs1XfKZfk8b826iFhnVZ98Ye7fKPbqnAAk&#10;w8GaHFNj5hQZ9n4vKtWxGhYg/g1q9rPbel+1jtx1gTDuBetPlcNaXS4b+vRKBPsXa6IAcQb5RlPW&#10;jI9odIrCVlPTLAllWE9kanXbN2t5LfO4pbXliYXrNeqibrcH7lAAtA0UAAmZA6jzIQuw2W7LpWhE&#10;8ooVmNOBhcdmJCKbsZjl8ONXUwn55Gj6i99+L3EsmrCxu5RIyEcHB90gdUJGkVIsPFC0p/hnH2Dz&#10;pC6UD2n/SRwCOtwflcryl5cv8i0jtgX7dDRW3Mvm+CbNgLcUwYEMBoWzLNddZAS4p27FYl0x6fbq&#10;qrzY2bV02Jwi/sEyUp1OdHpTq1esP1UyikVknJbarqOlZJulp/j+dvR7oSYBC/E5d9bXpLi7P3aD&#10;PRqSLhtNz8lgSK9XFhoNqbY0yTcbUxMV8XNue2zt86JUkoYF4esVD1ihcgLQPlAAJGROBAwBcAUi&#10;mYMFQHSpbEfCshYO60V4NS/BKhuxmMiUBUBs5IZ5iUOYfG9rS+8wpJBDrBBRBMCMS+x23MKVaLR7&#10;3cGUrxuyUIh3uKxMrxJiRwqNutzP5S0VLsh4vLWclkQoxKM2gqdF99oBkumCvd2fXbygf0+IK5gu&#10;G2Un+XoyIbdWT7Kz7Oz00eN44XDxDw18yGs0cbv1pwlEGexXzGkuiLrcu7gHNerm2PXrfNRamqSM&#10;ZUKj3bYkAOLcQnPh03xBfmfBdhJ1s0vx+EAr8v6/+2hnV3YVEXtcQktL8tOtLRefAYP5xkK9F8fm&#10;YsIDAmCbGYB2gQIgIXPCtAGN+P2OsgHFYh15W/Csh23FqM41LHBLjYZuh4COKCyKsHgpaZr84tJF&#10;vXCPRco0F7/rfV1FuVpdPs0cyt3VZVmLHU8K4Xkj4J1WjoQ4m5dSJzkvtP8kTmOV+S/ExtRbTfld&#10;Jutqq/pFEff75eqEOWVeAvuIrwrucUohswV7uu8LhW78A6bLMGk/bBKm3y0GItRH+we2zJLud7zY&#10;qzrb/hM5jaqlodutP1WOqrXueYeaCgVA99BQxI1o4PwC4GG9LpvGVB6Ek3a7Yzk7HGuMUQJg/zVw&#10;NOeLLPjpxroE/OMPDDgZNGtYuafcjMddf2xo/2kvKAASMidgA7pkjPPb3QYUgtrFWExWI5GRtp5Y&#10;mCCQHDZ8zyrVM292uBmaCw50NE5j8YvNEYQ9ExQOTLvPDw4O5fVkvdvlCfGRIiAhzkXPGFWaEL5m&#10;kZA4jFSY0z/EnsB28e/3MhT/ZsSP1lZd+bqmzUNOn5Ix+SJf0N1lTHHp7fU1eX9v/9Q3GST+fbC3&#10;Z9uICDc5XmD9fllp4POC9acKRB3z3GMOoLtQz2MrmX2jgO3mK+2OBAzRr9pqSiwYEivR4S9G1BfH&#10;Ff92iyXZbUxuA/pGMjFwytDtPCpay89+KZ10/bFocz1nKygAEjJHfD6fLpjZzQYUtp5XYlG9I205&#10;Ehlp64kN016lolsjjuMN/rRc7i460NEYsmb5DQAAIABJREFUyeXOtemC+AdrT/X5frzfm/X3ZbGk&#10;W6+aE4L4WljF3M8cOj5HgcwOrX0iZC+HQrYP1vYKt5TwcGxK7NixTcgwYPUyjeIAIbPgk/0Din8z&#10;4grW1x4sgo0LRA6uzcm4YN/3WeZQfmw0hKJ5FTafXyp7baeJf2A7pth/OtjxAvv1O4pTj1esP1We&#10;Vaty2/gzGhlxTOx87pHFslMuyxXjegUB5VgEPNuFCw5cv80eDf33HyTiY4t/H53x/UYB14OXFatl&#10;r4B1jJW60bVoxBN7Qub/2QtWIQiZI/6lJUG5GjagUZ9PqgvyQ1Zz/FYs3HxwI4N1BaxHdur1iRes&#10;uBmaHvgQ4mAtOmk3oyn+qdNAEPUGdROimFButeTtzY2uWAhBEEHNn0w5i5C4A0y0mvaxaw7P7XQL&#10;yCtQJ5Lve6x4QJzPBdp/EpuSq9bO1eVNzuYNTv9ZAiIOIZOAPaZqBXpzOa070zQ7bXl3Y6Nn/Yio&#10;CNMtxq5gn2vuQ8DjUtmx5wWmn81aAxqhvWT9aYJzDcKnWbfAdCebHdzJNMTdZ9VaVwAU43Oj5kgO&#10;4tOD4fdPxA/BHtkqWBOeR/wDr45lM+oeHlrIYATXk+6f/hNagNoOCoCEzBGfMruPrph5CYBqjp9q&#10;kTIM09Zzt1KV3Vp9qlM26GA0N2eT2oDCovSH6+s94h82fWctpLExbOzu6RagpgiI55EIhW2/CSTz&#10;Z79Wk1vGT8UGPOLL8hxZILiGvaZ0EXL6jzgRr2z2iPN4kGcz1KxA1z0nf0eDgiPdFsh5UK1Asdd7&#10;Z31NAj5fz37xvFMt8wICkQmEI6faZaJ5TxUyv/WY9afKUa3aPRfRhE0B0D2gqcBsMlgNBs99L0ON&#10;cKdckQtKBmjD2PcOWk88yRfk6AwHh9fTqZ465CjgWIDP7qTnKAYdLntwzwMr/SeV0VmtGMbwiisE&#10;JwDtBXcjhMwR9ca7GgpKptmcyQ9XBT/4zKsbn2Fg4bJfqejCxywX5i8q1a4ACBuCv04mdMGx2Og9&#10;FqVGXRqG4FJsNCQZOs5N2orFTr0ebOasTPLhdf3q+YueyUEs1v7iwrZuHcpcQGKCc0HttGOn5mJB&#10;97Yp3ON6cS+X8+7BII4E+Te0ACR2xKpdEZmMKxT+LUERmpyXfivQdN/UvVPEP3ApcTI987zkTBcS&#10;FLnV5j3UGr70sKOKWgNZ4XqQjACflXgwIKnQSXb4IBGw1myd6YoDMS4WDIhv6eyIn37M+JxJ6h+Y&#10;/vP5rAuObuFpsWApw/h2OuWWlzwSbUGOd2QwFAAJmSPqjTfs90/tB08i+KGbEJ1oWIzOs/Az6Geh&#10;sL/ct0nr//MwMPk3jo0nNofIfLi7vNz1QcciirmApB91WpWdmovjzXSq53rwReaQ05jEcdxKW7fe&#10;IWSePM4XebxnBIT/mIU1udfh9B+ZFv1WoCZOEv/06RBl3fvMwkSJ3UBt4t3N3uY9OO54GfUah9oD&#10;HI3YfOwOgr7xxDWrfHaUl7dXV3QBz8QUAUP+gGC24HeZzJmi07ohII4xANgFImAyGJTfWbS1FENw&#10;vJCIT/qSHc2j0uhaEfLg15WpaDdD+0/7QQGQkDmCGy/uvbgURgKTC4DnEfyQbXaeHD+7gC7CB7nc&#10;RAUDvHZsAl9vNuWW0pmIRQ6EHkwXUWAgaqfmBiw4HFI4cBOwH1EzC1DAmTQ3lJBFwek/Ymf26rym&#10;zoptxcaPDIfTf2SaqFagYuyBnSL+gW1F/MNzd6Ll/RvpVE99gs17xxxWKl1L1M1IRDJNZsy7AfVc&#10;n2YzC4S9e0c5+bFuZ3yi4EEEbLXbsl+tyn7jbEex5VBwLPvPfq6mUxLy+SxfQ6/HY7r1stewGk9y&#10;Mx6XgN8bx6dNAdB2UAAkZM74fD69C04d5x8FOgGxGYA4lQyHLQl+sHQ6qtZkr1q1leCX7Jt8/Lsn&#10;z/S/SyqCaNjn61p+gtVIRGrNplQ0Taqt1tRyCWGtAMvTH21udDeJmAp8LxzWA8rZledtsIDHZxXd&#10;q3iwU3O+4Hir1kEogtD6kzgRTv8RO5PlfW0moMt726Nd8ONAC1oybbDnfZjLdy3smg6zINuOnTQO&#10;ONH+83o00jOB+V0uz+Y9AzRimwIgGrnFw5aobmE9ONuSOvIA72WP5O7qSo8IWGo05Y8WHBwSwaAs&#10;nUMAFKM+lswXLNXfViLh7uSvl3haLlt6tS+lvWMLz/w/+0EBkJAFghH56oBNiT4tEArpC8NEKDQw&#10;7LcfU/A7rNenJpDNgivKpgZTfADP9dTzVTcKZ/ianxcIOv9+Z1fPGDPtViCw/mR7S77KHtH20eMg&#10;m9I8L0IeXMwuCmym8BnssQ7aP2D3MHEcnP4jdgZrRzIbLkcj4j9n0c0L7HGdTWYAmmZNkCvvFODy&#10;s6bYwznN/hPr9zcM4VWMvf7nM9zHOw00Ht8ynvPx+3zo9UPieDDJaYIJz1mQb7Xkt5lDubuyrNuB&#10;ttod+TJvLW8uNiWBErl1o6YA04GAxCzULd1GqdGw1Mh0LRqxVNd1C7QAtR8UAAlZIHG/XwLwgQ4F&#10;DbEvbDn7TrX0zDjIHmRNeX37M1okjQtEhff39vWsMdNuEMIDLUEJmT+DxL8Pd/ccaYFEyOvKFCsh&#10;dqPK6b+ZsWZxPe91HlvsmifEKhDRdOt+g8OacwTAK4ptMBo0nLT2xXH/4fp6z/r90wwFLhU0Hpvu&#10;MmI0iXEC2tlcSiS6z393hoI9hgY+zR7pQlymVtdFwVGEptiEZGUK8FI0cu5pQyfypGAtS/t60jvT&#10;f8IJQFtCAZCQ6fOZ8R3vDPrOGN0P+AJ6V/BxkdvaTRIddOhgdHKGH6w+1a5GdMHZCXQoZmo1eVsJ&#10;LTctQTF9RAHCeyQVu92GwyyEnEi/+CdGbgitV4kT+UEioU/xE2JXOJ06O2KB0Xb9XgcCBy1oybS5&#10;lUx215E4x5xkP6lOLh7YpFHWKj9aWz2V+8e982kOyhW9vgDWIxEKgA4GtS31nH9Wne3ELib+fp+z&#10;npmbmvK0GSJ7zvpMw/7Ta/l/La1tyTEM54rX1twaa2e2g35mhEyff/zLd+7eFZH/VkT+HzR7IQPV&#10;/Ckhf0BCfr+RKzZY/MPFEhYC8Mz/7e6enpOHCbVPjo499J06jXZdyULBBKMdi/pYhP/q+YuuPakY&#10;lqA/v7itd+kR7/BKPNbTxUoRarYMEv/uZw6ZG0IcCbpuby4z+4/Yn2l2iJMT0PDH5uez4QQqmTaY&#10;QruWOpmyeF5y1oTpilIgdtLk4rurKz1Nvsz9Gw7iWkxWI2zCcSq41ry7udF99qjd2bVGNy0hJj5C&#10;UIz4/Z4TGJ4WrVkcY3LTS9D+055wApCQKdLpdF40NO33/+Lj31eWlpZiVr+zOt3nJDvPcbmkCIDf&#10;F62Nyi+CYZagP97e0gUJ5gJ6g5eV4v0B3/OZMkz842eNOBV0wgf87LMj9udCJCxPWKidKuvB44mA&#10;RlvjdeAMCg1OvpDpgnuv2rz3wMb7zX4gKKj5UE4R0NAwaU60gd1iibl/Z7Bbq8tt45+tRr8Q+4DP&#10;6Y14XG80UD+vs7T/nAbQY87b7xUN+If+m7nuge2jl0SGR6XRtQo02q3HLJeGXUGbAqAtoQBIyFRZ&#10;umAsBAZe4Vtau9qRTrRjdEU8zhfkjw7rTJyU15OJ7iIJG7JHDrA1weal2GjoYebmZhK5gC08fxbL&#10;XA02s+qi/j43sjOD4h9xGwh5V/OHCJkVDU2TwJJPfBbt5AdxOR6nADgjsN6FBSHcPzhoeZpWh/ZQ&#10;ZHpgr6lOocGC0kmuOavBEytBOOU4AeyXsDdWnzey88lw0OiN+4K5z2QOoDOA8Ad7YQh//j6bSzTz&#10;233f2u60xb80u4akqP9YHMS6NOjzn2td6hTQ7GBlcONmPO65ZjBOANoTCoCETJGlJem50+GmsFet&#10;Sr3dNhd2erJ31OfTO65rHvHFx4JJtUJDUK5TNmQQ+oq7ez0CBQTBnecvHGvFSkajTv9ZXdyR8aH4&#10;R9wGMh7+ZG2N7yuZC+12W8rtlviwAF1a0rNXgj6f/nurQKwOHWb1bBkyHZrKsUQxrKlperE3MOZ7&#10;43byDhE5iP2BiHJrdaX7PGHH5+RmzaYDspNUpxwxxL8P9va4P7bAUbXGHECHgHU97BvVKdd+npdK&#10;tn8x0xBkzrpnRxWBq6a1JOZzfw7y07K1QY6X0kkLX+Uu2N5lTygAEjJlcG9ttjU9uPvj7OAOuGq7&#10;Ld/Z3CZgmqhh7E6zYwHIfnv/xa6eA3ic3eiTu8vL8lH2yAbPjkwbiFKc/ps9FP+IG3mb1p9kjuD6&#10;iUKxbrXT6RxPnOl50379YUVsammapAIByTQpxkyLfKul21umQsfZ0Si71VrHeXcQa4N+v94h73Ut&#10;MEsBkEwBrCffVrK4MF318WHW0YcWjRx4XSuhkEQDgZ6suFqzKRVNk0ytJtlmcyGCGzL/VEGE4t94&#10;IAfQPH76e8u9pu24Ho3ItVRqoE0r1lqVZlOS4eN/eymVsuX+VV3XTUOQKbaG5/bGlQlmHJ+W1nb1&#10;fqjUaFgS7uEKEx6RnehGOAFoTygAEjI9Og1NW2q0WvpGf7dCOyUxuqbU7sBvc3lHbg4wAfZV9qhr&#10;c4JFeySX40bHhVxU7IM4/TcbcF3oF/9+u7vHDlhiG7BhS4eCEvMHJBIISLSvMQAbP2xus/WTez2+&#10;djka4ZtIZg6aJTajUVmPRQf+KEydHdsw+fSpM/8QsQniH1wZKP5NnweFktxKJboioAnEWggUDWlJ&#10;KBDwrBCIY8D1FTkvcJlR15MoPH+8f+D4/Vk8FJQ/u3hh8D8agsQNOd5fQ3wr1uu6qIR8uVl+rnC8&#10;39va0p+fCcW/8TlS8k+TIfdPSjmFYfl+JrhvPczl5Vm1KsEln/zl5Yv6v+DzYFcr11a7IwHfkh5h&#10;E/IPz/CzQrY5XAD8rlSWVUUsrWst8ftCrl3fYO1shetJ703/iZEFSewHBUBCpkS91VpqKAvuDIPt&#10;dWCZYIJF05dF+1skDAOdXbCGNBeEF8JhZgG6ELXLFptpMl2wuXp3c+PU5B/FP7JIENB+LRbVRRUr&#10;+X0Jo6hPwY8sgnKrJb/OHOrnLab3UsGAxAMB2ewTBDEdeGwl19ILPwHDxQCduViz7pYr8geLRQwy&#10;HpgChBPIlUhEtmORU0Jgx1gXN5c0iQaCnsjLUSnwnk+mAMQodT356f6B7tziRLAOhpgWH1MQwtfj&#10;gebU28Z1BU5Eh7W67NTrUxPmIHC83bd+p/g3Geo5iuOJvRGP4eLAtO3LyeRQm09k/D0pFHrqPjXR&#10;dKthM3f0ajxuy71spdXU1x/nnciqnzH9J8aaZ79S7a5D2/o6s+XK6Tc0gFqZ+ETDs1f3iZwAtCcU&#10;AAmZEk1F/Ks0W7rNp9fBYkpdSKFjyulgQ3U5dSxqJlHMoQDoasojFrtkfGCfqxY3aPtJ7MDPtje7&#10;oh4hdmc9EtYLTcjtw/SeOcEXLZXl5UT8lBAoylSgCdaqtLiePc9qNf0BsXY9FJRL8ViPGIgiWbnZ&#10;0Itk5+3OdxLFJgVAcj7eWUmfWk86vZkMYtqVaFQuJRL6BDcaOLK1mlRbre6eBJlxMb9ftx8cJBbi&#10;WoK96uWUyB1DvNivVGS/VptIHIU4hbV7vzgClxTGYUwO3hfTXnI1GGQj5AJ4JR7T7TuHie44xx8W&#10;i0M/N98Wil0BEJ+PZL5gu8n2WkuTVOh4rXEeXljIu/u6WNIbqQNGQxPWnGbjmZt4WrS2dlYHIbzG&#10;ec83MhsoABIyBTqdTrYjsmp+p8MaRSHwxmr3kOiLXDcU+Sutk0VdmpYdrifssgXrokH3sFpA+C6X&#10;p/hHbEHEzyUxcQ6rYXQUn57cQ/MZJvogBF6Px2QlEpbIAFEJ4t+n2SNdQCTzAccaBV481oNBeSWV&#10;lFjw5LqjTwNqmsSC7rXMUsnU6LBAJgf5XGZDJvi+UHDFehJTYHgdZ70WVSiCOAdHmrVIWFYi0YFC&#10;BkQmPG71TQdacbF5PZmQm8vpngI+bFYRi8H1+/nQ2ic1heWQPe0j3Qimsl5NJeRCIjFQmMJnBPaO&#10;35XLI6cy8Z7h680pt+uJuHxus8aquiJIYirLSjZ0P8gd/WN+tFsE1jnPSiW5njqxvaw2MdUcdtW6&#10;5lFp9LVPb/qKjXaUcSPcWtgXVjsImQINTeu5uu9xAacX+tXQ5Ae53EKfz7TIKdauyNQh7gOLXDNf&#10;Yysapc3rFLljZGiK0RRgt00S8S6ZSmWo9Q8hdmOUpRCEQN1yvViSdCAgV2PRrr31TrksjytVin8L&#10;RJ/aPMzKrXhMrijXHXRMV5oN14uAsM9isZtMChxm3lDWk7Ch/OTI+S4zkwCBAvuU471KvisIYv+y&#10;Eo2cst8bNB1YatSl0e5IxmhgXjfuFZcS8VP/H1//aeaQ+Z1TIN9oyppRQUoF2VQ8a/SmgUS8O7HX&#10;D+w8vy+Vx973w+HqtnE9Qnag3fa22UZTrhi/15AH6B9/cfGb/YzlNeN3lap+/TEbnPC/qq2mxFxy&#10;jmMq1Mr177VUQgJ+bzaStzt0wrMrFAAJmQKtdrtbialpmu6B7XVu903/caNPnMJetdoVAvDr+hnW&#10;H8Q61/sKESggEGIX/pAvUAAkjuJaNCJPLBSqsCbVc/6Y9Wc7HpQretPgGyvp7qSmF0RANFwQMi4Q&#10;t24lk3qR3ZzcwTTaR/sHPJYGvYLg8bTTlVhUnxAcJHyY04HghqSHfl8c529zeUdn+dsNCK7mMYed&#10;K5k+OP8xlTdIzBbjvN4pleTrgjVRZxDPqlV5rd3Wr0l4wFbUTtOxTUW40zptCch4otTXh1k5GrO2&#10;+WW+IO+sn9QCcZzhcBB0gc35UwtWqKI3UHh3T8n+QvtCAZCQc6K1239sdzo/ML8LQ+2P/dRVCxIW&#10;+omTwKb5NcXO44fr6wy4nwLoBjSx2j1HyLwoa5qeH3RbmSogxM6shcOWBEBibyDQfpzJyqvJRDe7&#10;0e0i4E61aoNnQZwCivjIUhrUpPPh7h7Xk2eAY2NOg0d82e504EY8ZjmXC3b9D4pF7oOmTNbI7gWo&#10;m0Dg5jGeDnCiuhqPD23sw9Tw4ynZBuM9g4hoWhIjU9BOAqA6mKCNqcwclCvyx5I1wav/Zz4qFHus&#10;QGGVijzASSxI7UKp0bA01IBa6CDB2Su0hdcxu0IBkJDz8UW12explzusM9Pi5eWTQ8JCP3Ein2UO&#10;5cfbW/ozx6bsR2ur8sEBhezzgGKDCQLVCbEb5oadIiBxAqlQiO+TS4C1FqY0/0TklAgY9gdcZSMF&#10;+08K18QqgzLoxCgmf7x/QIeOMeiZDswe6cLqeigoyVBIQr4lSYROptBgC4rc+2eVKvfxMwLvB4Qo&#10;s2ka4ixjJyYHAuqNeFyfEB427QdB6+EMnH0wQWgKgHg/IUDayf0Kuc+w5MQxGIfPjyaP8IEVaDoU&#10;klVjwrhjXLcjDrYCfWLRSeNSPD7z50LIJFAAJGRyPis1Gl92RP5L8zsULHaFuJk306nuoguLjPvM&#10;+CIOBJ/j7wuF7mIetjnvrrblXi7H7swJwKZMLd6wYEPsypNKVW7z3SGELIBBIiCyc3zakt4571ta&#10;cnQHPfYFz0psACKjwbrx7vLyqQkeFJBRhKUV5fmBsFesaiIUnRZGsV7vCoCwaaUAOD6jpv3Ma8Z3&#10;5fLM9vD4LKHp3XwOeD52qgmWms1uJl+73RGfb/Qa4mm+cG7xH3XAHwVXuxbnzXZbgoZdqtNA85KV&#10;yc7VYGBkTrfbaY0pNJP5QQGQeJEnInLPePSDq/VdEflPlL//GoNsyp/RCvN3xeNJv39p/mWr3ZHP&#10;PBpAboLN2jVl1B+LLXYNEqfyyVFeAku+njzA98Jh2oFOwKrS7YdMUELsynrIHSH1xP3wLuRO+kVA&#10;MYTAhrKehhCILB3/0pIjCmkQ/uqapv/6uMT8P3I22E++t7XVEyeBc+er7JGtrPUIOS9wjjL3mSsR&#10;XPO9XUuyyqhpPzFcqJDXNi8hDj9LrRkkpyCgTYuyYgPa7rTFJ2dn8UE0/WIKTfxwN/g6V5A7ayvd&#10;v6u1WhJ3oIPF06K144GcWkLsCgVA4iV+LSL/F4Q/rd3ebnc620uylPAtLb0sS5JYkqW7S0tys+94&#10;fPbLd+7eVf/ib379m5dE5J+IyC/Nv4P4dy97pN/kvAxueGoo+wPa/BGH81H2SN41FvJi2HqgKEER&#10;kBB3sq1kVRIyDbA0bGgtPXul0+noYg5A//WxiOMb2+IRnchlJT+IuAuIgLc0TS7E4xIY0KmPc6iu&#10;FPSw9oYYqE4GLhlCoW/Jt7AcQVX4Aw9yhZ48IkIGgck/Vfw7rFTk48Ms193EdezW6l3XCeYAjsYO&#10;037DgNCoWrq+mkrozcR24LDRlOvG88BadJQI8DCXn1pdM9NsSrZW71qBYv3S1DR9/eskviqMnjoP&#10;LS0NPTe9xLhWs2R+UAAkXuIfGI/jjfKIF95oafJtPv/af/Nvf/UYfw74fK1EKCT+PpFwt1KTvXrd&#10;8+IfcgRuKNl/3+byXMASVzBIBPzFpYvy4e4erSwJcRlbSlYlIecFVkvIcRu0GsLfHU91aSItkSDW&#10;pj6fBHz+gYINlpmttqb/n4bWls9znBRwMw/KFf1xJRKRZDAg8WBgaO4jii1nzRnoYqAiEvpk6Vgc&#10;tGADNgn9wh8aJXfKZXlWo70dORtk/qkFVEzxYB1OiBvBhBhEK3OKjTmAp1kPBuRiLCaXEnHbTPsN&#10;43Gh0M0Rv5BISCRfsEU9TG28gT1j+Iyv1XN6K9Wp/vyvCkX5aeTkp+KcH7bWtSM4v6zUel9LUfwj&#10;9oYCICF94Ib0vFTWp9dq7Q7uVNe6X0HbkaHcTqe6/4RjyGwG4iZQfHi92ZRbq8cWFijS/mR7iyIg&#10;IXMCXZXXYlHdxmZWG/xX4rGhxQUvgyL+IqeInEpL03SrI6ulH2Sj4LEkLQkFAhI0iiOoOTQh/Bnf&#10;i64T3kIXzYx6MK6DW+GwrEfCuhg4aDpwEJ0zREJzetDXfUz+Wcc5D+HPnHI1hb/HlSrPVzISNJPe&#10;VJpJKf4RL3BUrXVFb+YAHtt7QgjFsdiIDV+XL3LabxiwKH5tdeX4vurzyZVo1Da2xYVGQ183tEfc&#10;i2F1Oe37dRX5v8WSXDHO844cr2tDDpkCtOpqdilBAZDTf/aGVQ7iBTpau93dyuJ+Btsk87aWNbpR&#10;q62WHDUaLOZPADqz1G7Nh+xKJy4EojaKs2ZnHxb2f3bxgtzPHDKThJAZcS0akQvRqKzHYj02iblq&#10;TbL1mmRq9akIgghtf3VlxcJXegNs4NAlrOaOwQVhiSqgJSCEFBtNXfwotVrSaHekrGl6EQSkAwG5&#10;FI3ISiQskb4CSMcobDWkpVskwSrJXLNWmi35Mk8bRa+CohwEQXOSDudRKhCQqHJtDPh8+rRgLBC0&#10;JBCOEgbNiUF89IflDWJvVW819TWSUPgjE4JmUvMcwzXwXi7HQ0lcz1616tgcQIh1ELkGCR+1ZlMq&#10;fRl4WFfmGg0J+3ySVCbaQ74lSYTCEg34RzbioTEAx8yuQilESdMV6+XltG1qBOVmq+sigPv+oPs5&#10;rruf52cT4YP1wEYs2l3zoqnNCQKgvt+0UB9mEylxAjxDieupt1pfNjTNtFfXu08esFg/Vd5YXe1+&#10;u1ytTjGEuBac25hAentzo7twNgVBnvfDWY9Euv9WatTt9wSJrcAmajMalZVIZGg22nI0oj9uGH82&#10;BcHvK1VLGzUVTNX86ebG2DlsbqS/kC+G6JRvNKRTKstWLKYfdzIciH9H9bp8cZQfKtTh7/NwSiiW&#10;dBFnKxyStUhEYsGTrdmJRajIfqUqO9WanqVCSM95dIYYjGsbBMJUMCCBpSWJB49FwWFWoiqDhEFM&#10;CMaCId2KFlMEx1OqS7rNLf5M4Y9MCoSE/mZSRkkQL7BTr8sd43UiZgKTsEXtLFNne4A8vjvra8NF&#10;j8hZRpPjgRzQ3UpVnlWrtr8uPCqVuwIgjg2O06KtSUGx2ZILxu+RAzhIeptlEz/WBE+LZbm1fOwa&#10;1tH3HB3bNxY+L5ctfd2leHzmz8UJjJowJYuFAiBxNZ1O57OGpplrKn1j+njKntZeB4uaZWWB98Dl&#10;3ZrLStGkxkKcJ8EivrG7p1uAqiIgJ4it0WBBhwwBwh+6ZSfpoOwKgsvLegfrXrkij8vlM8VAc7pw&#10;JRph1+YA+z6ITk8r1R6B4dtyRf7hpYsUS4cA0eSwWpNPx7Do7Io45YqsB4NyPRnvCjR4Dx6Wyt3J&#10;QULGAecgRONBwrE5PWjmC6ITv38aVQUlumggqE8CYjIV14tys6GvgyqtluyUK/J9tUbhj0zEDaV4&#10;ins4m+qIV4CgVW40dfFPjElYu1vfYr1uNsDOAhyPo1pVDmt1XSB1UjMAxFtMKZoNDTdTSXlxcLjw&#10;55VpNOSW8fs21pR993tk/836ugv3gqtavLvWwH7Db2MB0Oq9CC4ybI48hitAe8NqB3E11VZrW319&#10;z0rWAlyJdW73Tf/ZocNplgQUu4R+WwviHSD0fdgnAuL377/YdUTX5rwJWcwpIt7kPMLfIPB9rqZT&#10;+kOMTW2pcXJvgpUlBawTsCwyJ3jEaJb6Jp8feD/HGupFqdQ9tk4BXcawej/OM1ySsN8vgSlbD7Xb&#10;HTmsVscS//rRxZpsThcCVctQQqZNV3juc1HDuafbsQUCZ04M4vOD9r8/ZLJdS1JCJkW1EISFHiFe&#10;4nGh0BXUIBwhdx7RE3bknZW0XE71rgG/y+Ul03cfUN1fTGJoNAkeC53Zvq/H/2+0265opn1aLp/k&#10;OsZikvTnFl4fqOrW/h39nt4asLbMVObTdNEzBWjzsuzzkrXP4K1kcubPxSm0uW+xNRQAiWtpdzq/&#10;19rtH5qvr6Zp8h2n/6YKirZmtxr4NLP47iZC5kW/CIjH3dVl+cAGXX52A7kOJsWGu5sEiHVG2gdN&#10;CYh97MwcjCr+WbXv261WHSUAQphHK/sRAAAgAElEQVTDazRfUdsQA32aptsZTqP5GIcrU63IJ4eT&#10;i38qtPoki6J77vU1AMBOdD0U1Bv/zLU/pgYvxaIUAMm5gP2nup98xv068RiYMnoplep+Dm6trsjN&#10;5bSeJTwpZgafmbuXbTbPPUn37upKj1UvJqQ+3j8YKNq5vSn8LPDa1anOV1MJ+eRo8dmOhUZDViNh&#10;fT2MtbFPadB9XLJmdXlesF64Jcd7CJ/N7T+/KowWALE2Uj8TXofyn72hAEhcS7XZ3FRfG7pNyHR5&#10;2fA3FyOQmZNPxGtgw/NV9qjbtWmXLj87U2dnGBGRt5bTjpsicxuYhqs2m3ohAOLfvezRmXliJsWW&#10;c65v0OKqreZASxoIgeVGXRcBfeeYUsbPOKhMT/wjxI7o07/1hrzY2e0pAuPXd0Vsb1lH7Mtq8ET8&#10;g6DANTTxIh/s7cl7W1td0QiNpcvnydEb8H8hSu1VKnpO3bifs37xD98Lz5lZnYNRpzovJBISyRcW&#10;fqzKzaYuAIqeA9gWn5EEeFCuyO4cG3QxmAEb0POsvWcNaptW1vSvpSj+qXS4D7I19D8irkRrtz9r&#10;dzqXzNeGbhd2p06XN9Op7tQGioj38wX3vDhCxgBdm7C/NbkSi/Lw9ZFUOrudJB6Q6YOchL+6sEXx&#10;b8E0NE0qhviHjbhV8U8cJuJD/LufPZJ/t7uvPx7kCvrrNcHrx3Rga8KCMzqo8/WafHKYpfhHPAPE&#10;vl3Fnk4XAVdXeAKQiVCtAkt0iSAeBeIQBDXYaWozWmdBXLyxnJafX9zWazkRiwJMv/iH6z/Fv7NB&#10;faBurKsh5l6JLr4+kFUmSru2/1pbPj7MzvV5YA/i99lbinhQtGZFrdpXk5PzitgTTgASN1KoNpvX&#10;1df1iNN/UwWLxWupE69rZDWwW5N4GeQYmF2aAZsvaBeBusjntcK7wDba7IYliwH7snqrKU2juJSt&#10;1fUGnnHEqwvn6UifIyhq/GY/0yNsohlsr16XV5MJ2TSaNTrHmdGCEnRwjFxAFDDQAX/vHJl/hDgV&#10;iIDvGuKfGL++qWnyORsCyTnIn8PykBCnA0EN11A8YJN/Hkxh/WoyeSr3GvsyCIGo56COA7FjmJg3&#10;SPzjxLc1npfK+nEWwzkLouAiUe3lNWPd+vXRYtawId90c7inSa5ak6yFLErsa2cdY+EkOP1nf3i2&#10;EtfR0LTfdER+Yb4uTP8xS2W6IOjWLOijQ81qhwwhxHusB0+WGrPqaCX25weJhLy6xgmRRaLm/YFH&#10;heJE2cgXbNDFbIW/39sbONWIQscfCkW50WrJdaWZqdZq6WJgaIQIiOsYvrahteX+Uc7y5CQhbgNF&#10;4F+Ew13LOhQ6IaYvushJnMWqMgHY4jqREJ3zZuiZ//+GEtnyx8Os3FBcnFQhcKdU0nPg1Dw/in/n&#10;AzUy8/jjmF+PRuRRdbGuZKiNpkIhaRvX2icLyFyNB4OnRGk78bxsbXjkUjxu29ewCDj9Z38oABJX&#10;0el0Pqu3Wr9QX9MXOXaiTpOk39+zkPw2l6f9A/E8avGiSPuiHkLq9B87uz1JfwGBzB9YVUL8M/P+&#10;IFxN2hy1Eo1Y+KrF8jRfGNm9C/ETdqCvpNMSMGywYNeEK1ZggAiIzlaIG7oAqGnyxVGe4h/xPP25&#10;Va+trsiR3nzJzwYZnxzX0IRMjf4mzK9LZf0B+0+IfmZDN369nErpD4BoC8Q3qA4ucDyg+DceqJFB&#10;NDX3QNdSqYULgPn6sQCI/cALizl30yTq80k6bN99RN1iExMiLZYdsB+aJ5wAtD/0KSN24T+IyD8T&#10;kb89x/PJV5rNHq+EZ8WSVNlJOFVuK7lNuEF+qWSAEEKclY81D5ZDJ5dlrU37T69B8W/xYENmin9m&#10;3t+k4h+agJxgd/PYYvcuOuRxPFpKI5Mp8png91jvIJsKv9+vVOXjTJbiHyFGgfOj/YPuZwYF4x+u&#10;r1vOliKEEDIbVpQ9mNqECYvRXz1/MTRvELEW/eIfmj3I+DxUnLJwXJNjWM3Pgqp28n4/Lc2/jnch&#10;HJYlGy8Pnls8JnBEI72wAmZ/OAFIFsUTEfmnInLvl+/cvac+h7/95B7+/C/HfV4trX2v3en8ufnn&#10;SrMlD2hBM1XQRaYWch/m8q54XYSclyBz/4aiZiIy28VbvJlOUvxbMMe2n01d/MO66NNz5tVddoD9&#10;J8Q6K9kdJhDyPjzIyE821ruTgNVmU88DhB2daWmD4/dNoUhbeUL6QLbvp/sH8uPtLf0fMA34Rjol&#10;nxxxn0AIIYsibUxmi5FXr2LmDcKm8ko0KtuxqCxHIj3CH8RBZAQy23VyMA2PicplIz8bzfSLnKSs&#10;Gln8sALdXcC+/KrN94VfFUYLgBBxub89DScA7Q8FQLII/lmxXv9XIvJzEfnHf/Pr3+DXO8bz+Oy3&#10;B4f/fdzv/z83o+H/YjMWk0TIUgBysdZq/rn6FyjSkOnyxupq9/thIcOMD0KOiSsbrPNmNrgN1R61&#10;yokZzwBrlBvLy14/DAtFzfzDhNu9o9y5rX5eStu/4/VoAnslHBdMAt5dXdFFwM5xprT+bzh23xWK&#10;8qy2WNsmQuwM1j6YJjFjAmAld1irL9zujBBCvEoiFO6+8mERFRACUdMx6zoQN5IBvzTabVo5TwlM&#10;lZkC4EY8JpFcbmEROgVjL/7AgtA1bZAHb2fbzF2LlqjXE7G5PB+noVEAtD0UAMlc6XTkfys16i+J&#10;yCPz56KwslMuS7bRRFc1hMB/g07S3UZDQoWS/Gx7c6QI2NS0Fx2RV80/75Qr7NCeMhfDoe7CBTzI&#10;5VzyysgiwDTpxVisRxwqNeryolKlgOYy1OnIMgVATxBaWpI/3dzw+mFYKKfEv+zRuS3RIeo6wf5z&#10;p1qd6P9hEhDZiHfWVvQ/wy4V68nvq7W5Z6QQ4kQwJYJ1nblfQB7gzs4us8LJmdSwZzfOGdjGcx9A&#10;yHRIKg2qRYt7MNThihojG6YJxNWXl9P6GhoTljfi8YXF6GA9i5ikedvYx/1+uWk0CNmVB0VrAyRX&#10;kykLX+U9OAFofygAkrnS0Fr/CNmv5s9EYeVhqTy0sIK//4+7+7qNzNX08AttvdV6Vf3zI06mTZ3b&#10;fdN/3JyRSXglHusugPtBwQgd4zi/Pjo4cEzBCOK4SX1Ki2kIpCFDOFuPjO6UyxiTKcWW/TZt6nRk&#10;lo0ZnuBHa6uOEIrcQLvdkVbnWNiD2L5kBGvUW80e8W8aG/2X4nFHHLEn55g4QvPYH49yUtbazPgj&#10;ZAI+zRzKzy9u60VO3AdoBUpGUVHWrQFa6hMyFTDJp9p5cppvsTwvlbsT8tdSyYUJgGARMUnYGwb8&#10;9r2+56o1S/EBqGXZ+XUskjYFQNvD6gyZK0GfP2rmqWRrdUs3PoiAj8vloQKg1m5/2xG5af55v1I9&#10;d5c76QU3OrWIj809IeMAkezO+polUQBC4C8uXZQvMoeOsI4KK5urasu6+IaN2XooKMlQSM9o8Pv8&#10;PVO243BDejvqIETiuSDvAZYvO/X6QgRVCJkmyJHgFID7wf0C9jZk9kD8w5Sf+amqi+jFHlyRmsY6&#10;aFriH6Y6Lybsn3dxMIWiBhucCJkcNCEhM0q1Av26UOJECbFEzO/ngSJkCqwrtRs015LFguky876I&#10;esj1aMQzFtl2t/4Ez8tlS18H8ZYQp0IBkMwVn29JYsGQXrDKD/EhHwS6MdCVMejG0Wq3b6p/xkQh&#10;mS4vK+P68MbmJp6Mwzsrab0A1M9hpSK7lapuCwnLH2R+mgIYith3NjfkWq2uC852PufWFNEONqbq&#10;9J4KhEKIfbDHSuqC3+y6x7CxwMM8nncMURDZWHvV6twEwaQi+BYXEDRO5gtE7VdXVnjU50S11dTF&#10;v0qz1ZN7fCEa0a8zyK2bhvgH609Yujqh43V/QvtPQsj0gBXopUS82/R1d3VZPjhg8yAZDFwszEa2&#10;SDDIo0TIFEgqETrYn5LFgn036mjbyeNmumuplCcEQCdYf6JG8o2FBkI0tI+KpvIqGgdwHAEFQDJ3&#10;4E4FEVD3JK9YL9R8epiVv7x88dTfh/wBMacKC40Gp/+mzN10qruBx4X9fr7goldHZknEtyTvbW31&#10;TI+C73J5vQtOFaAwcYGJYHTDvbG+1hXHIGDhcz/o/9gBiH0bsZNpJwidg8TOcTEn+MTYtDXOeN3o&#10;ljYLJmcJi/gcY9OBxx2jG3S/UpFnlerMBFZuPr3F2za3d3ETmrHugfj3afaox0pdz0AuWMuxGMWb&#10;6aTcWF52zJHbZZc7Ibbgs8yh/Hh7S38qa7GYXAwXOV1LBtJQ9u7JEAVAQqaBmrOfZxOmLUAdzRQA&#10;UeNA46TbG+vtbv0JHuctZv85JAqBkGFQACQLASLg9XRawn6/3MvmhmYAquDmqHbNmOB7RQIBqTSb&#10;slvxxhj9vICAc0UZc4elD6f/iBXQIfX25kaPGFVuNOX3mcyZGQTohMu82NW7xdcUYQ2WGbBcwDlo&#10;ByEQQiU69ya17DSBCAdhrNLSJNdoTC3DD8c/Hgjo1qIrkegpEVaMjQcet1ZXZjYdmFZ+bmUMe1Ti&#10;PCAU2d3exU3UjevE9+WKpTXUuMDy86cb6456T0u4hnKNQogtgNiHNY65TkLhjAIgGYS6L8C+wQtF&#10;cUJmjSqmH43hvEVmB65r6n3xdjolH2WPXHvEnWD92dLa8q0F+0/cl/rr0OQEjfl/joACIFkoyJNJ&#10;hULyH3f3LRWw0L20PeDvsVkI+f1yOR6TZzWKgNPitWSyK+Bg2gDCCyGjeDOd6nrcm3xfKMgnR3lL&#10;xw6LY1hFXY+W5bXVle4EKs5FVQh8VCrPtUCAhd/1RLzH1moQ6vReP7VmUw7rdX0jNsswdr3Ihoe+&#10;ns3rYv6FcFi3K8XEYv/z758ONO1Zn1Wr5xIDVZuMHDefrgUWkU6aEnM6uB/j0Wp3ZrLmwbXuzy9s&#10;O26aExPNhBD78CCX604BYn2RzBco7JCBqEVxZJcVqzxPCJkU7PvUJtxZ7jnJeDwpFGQ5sqH/H9wX&#10;I7mcKzPynWD9CTIVa42U1xPMtyfOhwIgWTgoEP9se1N+lznUs/76OS66x+RSInFm0d2/hHzBgLye&#10;TOhWguR84Li/pNy0v83lXbk4IdMD58zb62s9U3EoUn+VPbLkq94PpgEfPd/RBUWIfuZGxhQC8YBQ&#10;9X2pPDMPfbymK7Gofv0ZNEUnRtECRS47d7bjs6sfTxyno3z3dam5iyqYvsTjtiIGjvseYvOpXrPZ&#10;+e9e3lpf8/ohmCvm9N+OxcD6ccDk359urjvSyvX7MWzlCSGzp38K8NVUwnIzGPEWcMMwzxPdPt4D&#10;2ViEzIpVJUuzTPtPW4G9+GutVnePfCuZ1HNz3cY7DomFsBpvdDV5/ogXN9NiDJcjoABIbAFEwJ9u&#10;bekdGJjyq2gt3TpuNRyxPDbu9/lx6ZEL8Zjs1+rHGThkYmBJYIKJJoqq5CwgvKPLa1zLTytgUYzp&#10;UyyQVSFQFKHqjXZbDsoVfbruvFNrsM9cj0RkKxYbKvppxs97WCw6sqsSHfj4TOMxajrQPMaYxsRr&#10;hk2oFcGVm09vAOtPBqLPD1jVmNN/j6cseEH8Q0OWE9/PWrM1sImMELJYnpdKXWHnQiKhNyER0g/2&#10;/5eNv9Ozy5g5T8jErCv5f8U6s5HtBpyMEMEB4CzkNgHwVjwmKw6IEMhVa5ZcCV6Jx5hxT1wBBUBi&#10;G3BR1S3oJnxCyAL0LS1Ju9ORC9EIBcBzsB4M9HhcP8xxs243MMGVDPh7nlU6GJKgf0kCSz7x+5a6&#10;f19uzk7AHTT1B5DXeW+Klhb4Plgc44FF2EupVI84B1HQtLC8bQhO2PAUmk3derLRbvcIdRC9TIEK&#10;m6QYjmc4PFTwM8H3fVwonFtktBP904H4/L+UiJ8SA9VjjM7Fg0pFvi6Uhi6cufl0P/j80/pzfsCh&#10;pq4dX8eelUpTz/57a2XZceJfp9ORZrst3+W5TiHEjsA9AA1EWEPggQzlWbk2EOeyW6vr63cxMqqx&#10;TqfzDCGToWawF1gTsx3flcvdxmnstdF87BannKjPJ7dWVmzwTEbzyGK8ERrQydm0OQHoCCgAElex&#10;BBWw0znuHCwwr25S3lhd7f5PWPdMYt9Ipg+mM67FovoiZFiRFtOaDUWQwZTIF7npd5Wh8I8p0f4w&#10;ZEymfJE5nGlxB+cjHhCqXk4mZSMe65kKBBDy8Ji0oUAFoh862J9Vqp7IroFQmkGH/hliIH5/OZXS&#10;H8NE0VVFADykAOhK3l5b9eCrXhwNraU3OVWaLfluytN/mOR0Sri9noEI4U/TusfjAdcphNgWuAeY&#10;15etaJQCIDkF1td1xRYPzhTqeWI27i2HQhJQ1vywHUOjX7GlMV+SEANmsNsb7JfV+yKaZt0iAP4g&#10;lXTEtBzuN08srEUgztLpZjRs13EGFACJKwn4liQdCEi+RTuocbkcDvdMcyHbjCwWU2xbj51tPwBr&#10;uH7x7172SKpT7MhB5/blRFy3hOwHWXEfH2bn1rGrC1XZI5Hskb44uxiLykokOnKKbxRYEB5Va7po&#10;hY5kLxcUVDEQ7z0Kd/0iAY737fU1ec2wRX1aLuubGPU6guNI3AUmca1adJPz0253utf3L6dsFbQa&#10;DNh6khNTfijyYtJPG3A/m/bxIIRMF1iHm2sHJ9iCkcUAZwk0lokhFO/U63IjHj8zh1sF94dcrabn&#10;VrvJqYOQcWAGuzMIutBSEtN/VxwyLfc4b21Y5Go8PvPn4nTavNc6BgqAxDV0Op2a1m53d5XBpSW+&#10;uRPw8nK6+58w/cdFYy/qVFNxxh11mPj70dqqPuE2CtUaTgzx73eH2XOLV5gA24xE9Hy45Ujk1KSd&#10;GBNy97PZhZ4r+NnHPz/f7RJGNx0sUJAPGg34T2Xb5QxRqtZE7qgmmVpNss0mCwZDMG1CI7mcXIlG&#10;9YKMKvKpFqFN5byDoMqubHeBa9OrDrF3cQvV1rGF0065MvXmprfW12x1lHA/a3fauuiHR3uA1Snu&#10;cdlaTR6WylNtciGETB+sHe4Y3xVrMTS2cV1A+jms1eWyEUGPvc8vBjh8nAW+1sytvm00JkIMpJMN&#10;8RLMYLc/qK+ozdQvKu64Rr2ciB87stkcNM1/Wy6PfJJYqzjFHWWRdDj/5xgoABLX0NC0AxG5wnd0&#10;cvSJDqWg/2nm0HkvYo7UZ1h0xEQGirJWLQfQ9Rr2B/TsPyy8ILpgahDCVrXVkvKIgrFpqRPyLUki&#10;FJagz2c5D89uG2sIeCeCIJnF8TVtWLEwfjWVOGURGvSf5FOWaD3jOpAVxzD0+dEwrC5rmqYLXtME&#10;1p+LtrZB5ygEP82Y9Bsk+AG8/kK9oU9n8/pOiLNA05W5x7gSi84sm5o4F1UoHtZwiEzpiiIeI8M7&#10;AmvQvixyYIqByKB8UijKg2KRTX7E9TCD3d6gUfmH6+vd54h7Ixx3nI4eVeOQ6b9MpWIpR/16YnQT&#10;Pjl2aiHOgAIgcQWdTufXDU37B+ZrQWd4gfafY+Hrm/7bLZbYnbsgfpBI6MHQ4xTY+78WYswsOpY0&#10;w+bxYbHoisUqOR+4RnyiWISq9rAo6vt8S/qfX4mzA9stwG6X3ZDzA5uqhrGeeVQoWtqwjgMmeeeN&#10;meGni33t9tC+UXPKL9doSqbR4KQfIQ5mv1LpijRwlRAKgETBjDvoR89pKhTlu3J5pHiHqZqLsZhs&#10;xWI9TYwQE28sp/XiNIVA4nbSyrlfaHIC0E5A/Htva6vn+vRFNuuK13Yzjqgav4WvXDz3LUYHXE2e&#10;vieR03B35hwoABJXUG420+rr2CmXp14kczuvJRM9EzxWb4xkeoxj+TkvUKgtNpp6ERYWmZy6IMPo&#10;WoT6svJaMilXUyeLZmQEYqqUHf/O51Y67faXaCswwY3VTHYGltyYNO+3Rp4FLU3TBT/9MULEqzRb&#10;km80ZF/viGbhihC3sF+ryS3jtaAxCGsFijDeBsVwWMpvx6IDs8W/y+Xl8zH2o3puNb4+X+g6VFxI&#10;JLrThBQCiRdQXR1ydGGxDYPEvwfZI9dM/10f0MBhR3LVmqUhh1d0QZNuN1bgBKBzoABIHE+703ne&#10;6XTeMF8HikcPOGkyFliQ3FSm/7Dh4vTffLkWjcifrK1NvNDAtFWr05Z6S5OPDjKSDvi7FiBmDt5Z&#10;mDl4YmQbwt6UeXhkEnDO3MsX5PtKRX6yvdUtvNxaXZFUMCgfZY94XB0Kpv+WoxFXvjY7gowKTc/B&#10;68ykKWcrPPv3EpvC6hBHBt2todFAE5dkMeVHwY8Q14IiJ6a5zKYDCD90BnAHZvZ2saWduX9UM7qR&#10;qT7ItlMMq8/fZzLnKoybDhWRfEE/1+ByY557phB4KRGXr7JHevMaIW4AnzG1sYuNu/YADQnvbm70&#10;iH9w23JLY+z1eExCc2gonAaPikVL38UpdqZ2QKMA6BgoABLHo7Xbl9TXcO8oxzd1TG4lk90iPYqN&#10;DyzeGL2IGmuMDew0FtboMMKE1CSgQFzXWt3MJFjElTVNf3DRTxYJCjfvv9jt2fDAOvI9v08+PmTn&#10;vxPh9N/8wCUd13bwrFSaiavBpWR85q+noRSDzQw/WnoS4k0OKhW5bLgDYOqLAqCzwf7lpVSqp6gN&#10;kRfZz/nGcUPHqtGMmNSbEc9uckQW1vNSaarnhZpbjeerCoH49c7mhlyr1fXceza/EqcDgd2k3GBT&#10;lR2ANbHaECuG+OemhtgbaWeIZbqltIWGDzS8Ljof3UlwAtA5UAAkjkctLqGbnAWl8UBHktrhAksU&#10;FuYHA3sDdTGA7tGI36+LzpMWZ2HB9urKykT/F+d+XZmswPTrd5XqRN+LkFmAYsoHe3s9lieweXov&#10;ENT/ntca58Dpv/nSbGt6Y8csr+uz3tweVauyU65IqdWSo2aL6zNCPM7jUrkrAGItkPTnKLo4kH4h&#10;TQV/h8eaxTQD7GMgDOPcmLUVHkTAZ9Wq3viKva9ZkMck4s8vbsu3uTyt6omjMd1/QLFe55u5YJCP&#10;/8b6Wo/4dz9z6KrmF7hYhQNBC1+5eB7nrQ05XE9y+m8c2hQAHQMFQOJotHb7s3anc8d8DQX6nI8N&#10;AtfNRQk2YeNkLXgJiH8/294Uv2+p51VfTCYkFQ7Jf9zdH1sEhPj6062tiWw/YflZ77NV+6bAyU1i&#10;PyDy/WpnV95dXdEnAAHEwL+4sC0f7x+4IvvA7eD69/rqZI0KZHzQSdkwru+zuq7jPZ0lmE7/8OCQ&#10;ecyEkC6432MqxWwIup6Ic9/hINAIdGd9baDwp76vZ4GvgzBxWK/Lbq0+dwEYa1Kcc49KZbm7utzN&#10;HsReGFb1m7EYpwGJY0krn8ECbdUXyiCHJ7eJf+Blh7jDYF/ybbk88utQn9uIW+xgIcJtnrOgAEgc&#10;TVPTXlGf/zNayYwFbnBmQR48zOUd8bznjSn+DZuWwN//w0sX5e/39iRrUczA5N95xL9Ks1fs3q9U&#10;mZ9EbA2sTt7ptLvd/yggwRLl0/0D2tXanDfSKVqhzBE0d3RmfF1ft1CoPQ9PCgWKf4SQUzwuFLpF&#10;UUxhUQC0P9gvqmKZCWIj4BwDMc0UzCASxgMBiRoioZkr3mi3bdXwpTtUHBzK9WhZXltd6Yqa5jQg&#10;sgFpUUuchrpWz7ExfmH0i3+4Vn64u2fbptfXkwn9mv2oVLJcyxLd3jQoiRnvJ6ZFplKxtC95RamN&#10;ktG0O3R3cRIUAInT6e5EYJNFAcQ6kJ3eVhYm6MjkRmcwP1pbHVn8hpD3s4sX5Gm+IF/kzy58YlEI&#10;28/ziH/qd8e5/zUta4gD+OQor+fCmJsidFz/eHvLlR2RbgHFvKvplNcPw9xAkaDZbuuW5g9LoztV&#10;7Qi6bHlPIoQMAhaMr7Xb+v0fD6yJef+3LygM31xOn8rv+75wvN/pt3LXG7oc1NT1qFqTnZ1dvdHJ&#10;bFDDa8U6FTmVzKwmTiHiW+qZzmVz5WJQHW/EAeIfWA6HZDMelyuppOSqNfn0MGtpCvpGMiFLM3YU&#10;mRb3LTQboen/YoIC4Diw19NZjF99JsRGwG/aZ9x0DmujA13JCdvIc4qEu3++n83y6AzgzXRyLBsA&#10;FMoxDYj/12+xhg5aLAqxqZxE/MMNttpqnhL/Ps0ecdKCOAYU+j7bP9A3RCb4TLxJkcl24Br21saG&#10;1w/DXKkbG+6dcnmmmXnp4OwmOp8WOf1HCBkMxJQnirUxsuSI/VgPBuQXF7Z1W0xV/MvV6vLvvn+h&#10;N3S5RRjD68Dr+e3uXs/aFBOPv7h0UW+EIsTurAZPJrHQ2E3mT7/4h/fhV89f2Fr8w15vWcmORN77&#10;n1/Ylh+MEMKiPp9sOcQqE6KmFUHzWiw6UY3Oy7SF+z0nwQlA4migr8RDIT0vJ+TjxdoqOFK3lpe7&#10;X43NHLvEToOu5BvKcbIKFg74f3iUGg19GkKMBdWkoJaKyT81ZBcTIveOciy0EseBjuvi7p5uAWoW&#10;lm4spyXm9+tWoWTxmNbH3AjNj5am6cXHmqbJ40p1pj836J9dx+6jEqd5CCHDeVAs6vafuP9jYoVT&#10;gPYBU0TqNJwJ7k1fZA719ZtbwV44+/yF7vyiZgPCqWLYxCMhdmFdEXGQs0nmyyDx74O9PdtfM7bC&#10;YfFJ754Ae79X11b0TMlh+/IfGPdwJ/Agby3miA1JxO2wqkNcAUbPtxPxUxNXZDA347Ge6b8vOP13&#10;CmT0wabzvMA6FMLfpOIftD0UhcuNeo/4B+4f5WY6IULILEE3JLoi1S5VbJx+vrWpF6DI4hiVe0qm&#10;Dy7v5vTf02LZsY0dVrtsCSHeBQXRA0XwY9HNHlyPRuQvLmyfEv8gfmG95mbxzwTnJrIBH2SPeqYB&#10;cUxwbDAZSYgdSStZbAXG4swN7Fnf21jrEf/QXO8E8Q9sxyJdR7VT/5ZMyF9d2DpVY3WSVSZy1a0M&#10;OmDSW7XQJdZosRbpKCgAEteAQiUKlhhXp1XHcHx9G+3dYsnWtgSL4q0JbTqnBaYGa82mlBp1qbZa&#10;PcP1mPz741GOmZfE8eiFlg47ItYAACAASURBVL09faNkguaE97a2KAIuCIp/i6HZ1vQmj0KjIc/m&#10;YGmenJEFaLZOO3ZCyGju5XJdgQVFN9qALw6IWmi+urO50VMARYMWbDHdZPdplS+LJXn/xW5PkxqO&#10;zZ9dvMBzldgSdd2ea9DZaR7o4t/WVndiWIza2vt7+464ZqYDAUmFQuI7Y8+N8+ovL27rzfEmTrLK&#10;fJizNv13PZmc+XNxG+hV1SgAOgpK3MRV4Ab16trJ4gcdH0fVmjwtl2lxaYh/ryUTPZs7K4G4XgP5&#10;fYsqfmPaD1Mg/dN+ALZwR7W6PCpXOPlHXAM2SNgoqdYp8VBQz12xe2i6G4H1FcW/+YLLfaN1fJ4/&#10;Kpbn8rODM7LtaWq0RyOEjMbMArxhNCXCEhTWoLRYnB/IJr+dTvVMrohh94n35nOP7xExzf6rnV1d&#10;8LuhNM/i91uxmPw+k+EaldgCCFFqfYd1r9ljin9xZfIS4p+ToiwuRSOWbDxxbv10a0t+d3Cgn1tO&#10;mdpHQ/0TC5EKuBduOCTP0E5Q/HMeFACJq8HNCpsaPCAE3vf41BQKfjeVG/Z3uTytuvpAd9MkuX/n&#10;paFpegF4UNkjW6vLs3KFE3/E1WDD9KamdYss2JAgI/DT/QNuZOcEJui5AZo/De342o9rvdOv85eS&#10;cfljqWSDZ0IIsTtqFiAeyJ7DtBmZHShaXwiH5XIi3jO1YnJYqci9bI77QwUIoS8qFfnh+nq32I9f&#10;sUb9NpfXpwUJWST4TJuoU6tkNrhB/APxMSyNMfGHPFS8TqdYZb4olSxFKrySdIadqd3QOhQAnQYF&#10;QOIZVqIR+aF/VXL1unx2lHdsvs6koLfn1WSi2+WDjg1svEkvsP6cNxD+6gM22vuVqjwslTntRzwD&#10;iiywvL1tfA5xvcJm437mUL5R8oLI9EHzw03mMM2dTqejN4CArwrOvydjevSVeIyfV0LISDDt91X2&#10;qHvPR87a41KZU1UT0h+BsR45zh+P+f0SCQYlGvAPLdzCiv1BLseGqyHgnIRlPURqMyMRa9Rbqyuy&#10;GYvJp5lDiqZkYSQV546j2uiJJ3I+7i4vO178A7FA0MJX9dI/MW5nvrHQnOGkPEO7wfw/50EBkHgO&#10;+Fy/vboiHx5mPfXS436/3mVrAmsX2uz0sijrz6Zy80S+3065LI8rVc+J1IQACAflVkve3tzoNiyg&#10;OIhwe04GzAZsfhade+pVqob1586crZ1rrdkV2M1iPkVAQsgocJ14KZXqFlMxZQXbRTcBe7HtSFii&#10;gYC+lvH7/BO9urMEvEmB8Pe8VOL12gLYN2Md+qJSlTvra933AtnVP7+4LV9kDuVRlTm4ZP6sGmI/&#10;yHMCcKaokRXiYPEPe7+Ab0lvRHQjB+WKpaYMJ+UZ2ol2uzMwsojYGwqAxDN0Op1au9PRV0exYEAP&#10;vc3PsABmN5DxYBbTkY04y1wHLCicJl7N0/oTC62lpaXu782b57NiicIfIUZ2RWN3T360udEtsKDj&#10;OrDkc+Qmy+68tbLM3L8FgEl8PND4gWnveVLRZrv+gQh42GhIlpM8hJAR3M9m9Wl/MawVX08mXGGr&#10;uB4MyA+W0wOtNhcJLAIxJcRpy8nAGjW7s6tnJpvvLfbYdzY35HKlIh8fZtlkS+ZKUplGO2pwindW&#10;vLOSdoX4B1LG/hp1KGTluU0Ee2TR6cwpeYZ2o9nmxLsToQBIvEK+0myitfGC+XqDhgDjBdLoPFUW&#10;Kw9zs5migfD3UiwqpVbLcRYyi7D+FGN0vqZp8sVR3lOCNCGjQFHq3+/s9mQs4Dr2i3BYt2FicWU6&#10;wK7RSXYubsKcwntmMaPCafx0a0v+3+cv2NRCCDkT7Bm+LxS61oqwo35WqTraUvHNdKqbaTwv0OBZ&#10;bZ0cs1KjLg1jrZSp1aTRblPwmxJYg35wcCjXo2V5Y32t22QLQfAXkYieDej0c5g4AzQaqBEv/IzP&#10;BuyXzHuUGHmpTm5KXVVE47rWEr8vJG4pj9Yt1iJhm+2UPEO7QftPZ8KznXiBf11uNH7b7nT+V/O1&#10;ots+0/SOPcKbqyeTbej6nIXNy5VIRG6kktLqtOXBweHUv/8smbf155Kyuqq0WhT/CBmCXmDZ2+vp&#10;soYYCFHwo/0DFlamgGoNTeYHcv/QdYsGkO8q889raWqzF+XQTfzTjXV5f/9g5j+LEOJsvsgX5ELi&#10;OKscj7fX1+T9vX1HvqZ+izgx9l97lYpu+1w+x5qfGX32ApafO89fyLsbG7oVqCjZgHgwW5HMmhWl&#10;hlGk/edMgMh6W2kWx/X8Y4fHCVW1EwGnreeRt1wjhlkddrie5B54Emj/6VwoABK3gqv+vxKRf1Gs&#10;1/+xiPSIf/c8ZCF3KRzusZ6Bzc60+ZNUUjZjUf27Pis4K0MCuRzzsv7sBwVgZDFS/CNkOGaX9bur&#10;7W5BDSIg8lY+3N1jp+s5gPUxrT/nD6yfG8Z1/1HBmkXNtMk351OMXI5G5AeJhPyx5Hw7P0LI7MC9&#10;HhlqsFEUI1ftejTiuEw1TP6p4h8Kxdh7UQByLzh3IVbDuhbTq+Y0lhjnMextD2kNSmbEWjjc/cbZ&#10;GjMop03EtyQ/MSyqxZguc4MTzbNaTW60k3oOoBh1KeB0ERB2pk8sNFaiBrgRt5c9t1Og/adzYdol&#10;cRMQ/f61iPznv3zn7nKxXr9XrNffF5H/wXyN+5WqfHiQ8ZTg8opiP4MuxGluQGH5+ePV5a74B3H1&#10;e4dt1JGNuAhamqYvIJ12vAhZFLBZeaA0b6DAgg0ZCoRkMm6x83Eh4Nrf0Qs1070n25WbzNcghFgA&#10;Yh+EEhNYK0Z8zvEkg0WcavsJ8Q+FYop/3gC5le+/2NXXqthzq6AZF+4VhEwbVcTIUACcOnChUS1W&#10;P94/cI2Qv1PuzR+HCFhuNMTJw10vLMYqvML4i4lp0oHJsVAAJG7g/1ZEP0z8/fxvfv2bnIj8S7ib&#10;QZSC8Pf3+xn5Q6HoqSwaFMZNOxIAC5JpAfHvpxvr3yeV6ZGDatVRxzfZl404L44zOlq69RuzkQix&#10;Door9zMnFsPYkGFa4BV28I3Noq5/Xgedqc12W2+Y+WpB03/zBlaghBBiBUxJaUa2DO7xKL46AUx/&#10;9VvEMa/Ye8CaXhcC9/bl333/okcIhHvF61x3kSmCWo8qTrHZYLrg+KpOWl9lj1zlPPOgXJFK3+uB&#10;tWO749x8t2+Kox1HUMe8mOC1eBKwj+WqxrlwR06cymci8re4Lxfr9X9qiH6PReT3IvJLEUlndc/9&#10;gj7xB+Gv6sGg0tdWV7q/3y2WprooxIY8FPBfVv/u0QyyBWfJoqb/gj6/+JaWJOL36wsQQoh1kGH6&#10;/73Y6RYIAYpu7yrXOzKaRV3/vAz6PRC0L0bX7SLXJcUWuzfnAXJjUPCF4E4IGQ0Es2+V/B4UX+08&#10;6Y/P9nsba3remwnFPyKGGAghcFcpSG/G2LBGToNJ54vhkL5mGIetaLT71QcOq8PYHbwnai0N0+nf&#10;uPAY3zvKnRIBVRtjJ4HPQNHCdNq1WJTNiWOAmgumQyvNplRbzBl1MswAJHbnnxnP733j13u/fOeu&#10;Psb2N7/+DbL9/k5E7pivodBoyG6lJnv1uucnqzARo3p4388Xpva931pOy3osdlRq1LurIhx7J4ms&#10;i5x+8fmWJBYM6WHL66Egu/UIGRN0XyL/74fr63pHNcDn+V3DKpSMhtN/8wfXfHTWYqP9YMFFBCsb&#10;ZDI5WIO9vJzursMgDqAIjLUYjz0hZ4MJKgglposJirA7O7u2EtRQHIaN9rVUsqdYSvGP9POwWOyu&#10;uZLGmpUQMeoRb6+v9Tg2ieEWdFCpyONSeejEWX8tY686OveMWAfXd3MNBwHkXnZ6Tlp2AvW7T7NH&#10;cmclLalQSG9SdyqPitacVV5mNMGZoIyutTVp6Y41nPhzExQAia1ptzulcrPxCTK0ReSuiPz13/z6&#10;N3eN3+tXbhTSSs2mPK1UbZftF/X55i6K4WdeikZ7Opa+L0yv4ITF5tV0CuPfPTsYCK9OYtHTL1hb&#10;YVF5PZmUF/VDC/+DEKKCDTGKbMhUUUXA69WqniNEhoMuYzJfkJdgBux/4xHrTy+Cz9at5eVTxTwx&#10;rk9Bv08+OOA9n5BRfJo5lJ9f3NbFNayX30in5JOj48lAfM6uxuOyEo10C7QQ3mCvXGs2paJpUmw0&#10;pD4DSzxMI2LqZlATDSZEYGFK8Y+oXFSm/ooNTk+QY1BTMa9x/eC6djmV0h8QA5+XyvKoVO6p59xd&#10;Xe7+Hl/Dvc/0wHuj5rk+KRRd3byFwYmPszn5ydqqfl91IvgMWLnfY/2gDkmQEzRD8GuwUdG18Mwn&#10;tqbd6fxz8/k9M+wzssbCudBq2XrK741kQqLBgH4znQewknw1mZDNWFRfSPqN0HxcyL+Y4vSfKZxp&#10;nXbPzveZg0Kn7ZR9heDuvwoG5HeZQ8m6yFOekHmAIlu/CPjy8rI8qu7y+J/B+gBxgswO3IdrRoPS&#10;o0JRMk0WAN0G1hUoxq0NsHeDKGD+/fGvFAAJGQWKrSi6mkVYFML3qnW5mU4NFNjNNYAM+Lfj7G1N&#10;srWansFdtlgoFHPPEAnLdiwqy5HIwGI9vj+yoViAJ/3A0lEVEvYrtGkkx2Dyr396OOBbOiVO4M84&#10;h/DA1xzVqrISiZ5c84xsOjI91EZxXN8/n2Itzc7g/ENUjRN5qFiHn8WtNKf/+sE+ta5pPfEqxJ1Q&#10;ACS2Rl0UQfhzStEM1k83lpel0mzIejA48+d9JRLOX00m0siUg+wX8Z98tLF5nlYnqiqctZQbBOw/&#10;nYTdsq8SoZD87OIF3R7sablMS1BCxgDXt4/2D+QvL1/U/1Oc9kojWQ07s7vTibTbHakaa4D9SlW+&#10;q3jPosntuTRvplOnbADFyF42LT//+hpznwgZFxRdt2Kx7n39rc0NmcSdDAV0PPqFQxS7zImsUqMu&#10;DWO/lA4Fxe/z63aNZ2UhoTCMoqMbc6HI+cGkydubG93vg/Plu3KZR5bok8Tq9eh+5rDnOjJs0hjX&#10;wv59DtYabD6YHvjcqsfdK+IqhgnQ5OJEB9CW1pYnFvZXqGUuO3TCcRZ0Oh29KYrCn3egAEhsTbtz&#10;cjG6Eo9JxmJnxyJZDQbk9vqa/gyiwaC8kkpK5jA7s2f00/XVXDQQ6HpABP0BPWNOjI3GA4te2FZQ&#10;hbO2Mn2Zd5BgZafpv37wvPCoNVvypFCQb8sVz2dZEmKFZocL13Fg8Pl8wOUbYekdw678a8PJwC6U&#10;Gg2JB0Mz3ezjGDy22eueFpjsUHNITXK1unyRzQ7N7SGEWOd+Nis/3t7Sv169VmGy9ttCsds0Z1pb&#10;r0eOi3urkYhEA/4zrb4g7plF+EFThYNAoQxNDWzYI2eBxhB18g/nzcf7B7SHJToQ90wg4PU3EUDQ&#10;wyOSy8mNeFwuJRIDGxwR82JaI5PpABt3E6znvCKuXoiEz2x4sTMvSiVLNTO7DQEsmgan/jwHBUBi&#10;Z57UWq1r5vNDKK3dQefMnyqdfriJbiXi8pamye9mIF5is5sOh/camqavVBDaGw6cjO2jK3VaGw28&#10;NlM4a3c6qOZ1VbSsg/IM7H7jx01Y67TlYiIum7GY7JTL8rhSpRBIyBlcUTbSZearjCThgPupG4AL&#10;AJplWu2OHrBvt+v4XrkiN1dmdy6gI7fQqMvzen1mP2NR9Bd3hTaAhMwEiGyVRlNiSvG7f1pGjK9T&#10;fxXFsg37pXggINFAwJIw2A+KwLAPfVGpUNgnIzl2AuoV/z7c3eO5Q7ogAsTk6RlToajjfFks6Q80&#10;Ma+HgpIMhfSpnd1a3dW5dIsA9wq1GeRBbj5RPnZgLezceIhvLDQaopa5PsCm36tgS9rk9cNzUAAk&#10;duVvy43GXrvT+R/N59dywITHa6nEwA3l1XRKz574Y2m6XfCX4/FCQ9NeNf8c9J+IfyhETdOS5mY8&#10;3v19p9PpGaErtJyxobHz9B9uwg2t1RO6Cx/2K8mEVLW2ozIWCZk36Iw1QTYG8Q6wL2n2dS/69AYc&#10;/0JtbHAPNsW/ezYU/0C23pCbRjHddC44D3iJWlsTDe+JpumTj1+6rDMd6wjk9vRPC6ELH3nLg5qu&#10;kn5n5qkQYhc+VGy+J0EXBQcIg/hsJo3GSXNyEJg5gY12m6INGZuXFfEPTWm/z2R4HpEuEJnMSSuI&#10;w1YniSH2FauaCJuMZsbt1dXut8aUuVemvCGOXUzYs0Y2CkzkWxHCUcukA84J2K9xvMB7UAAkdiPf&#10;7nT+63Kj8VciciL+tTvyhc2LSKt6yPfy0H9/dW1FXkon5XG+KN+Wy9MqBh5gOFKMacOQUmSatl85&#10;nvswnDKd9vbaqoWvmj9Y/NeMYrEKLOO+zBck7xCBlZBFoPv5K8X4xyXmq5yFaZPmdEx7zeHWJS0J&#10;+nwS8PnmLgZC/DObOb7J5217Dcdk3sHT7yXs88ntMf+vKrwiExh/7r+HPSuWHJPdbAVMdby2utJj&#10;kYT3+rPM4ZlFoqTizIBJIkLIeKC4B5s8s4kPAss0mhz1grpxraadJ5kGuE+YzcBYn3ywt0fbT9LD&#10;suLCkWODr23AZ1e1Wb2Xdf/0H/aEEb9ft6RtO1QOemQx7uisWqYXadH605NQACR24j9Umo3/SWt3&#10;/hcR6Vp/Zmt1uZ8v2F5kestC9zw2BBACby6nJVOp6K/rPNYNzXb7pvn7kK+3wDRNC6pr0chQq5yK&#10;QzoadUsHm4X+Dpr6E0PwflYqyXcWwowJ8TqqrS+ufeyyPpv4GLZndgXXTtNeU4x1wl61Ko2+IlsU&#10;dkmRsKxFwvqEPJpklmasBGLyzbymP8gVbF9UxtrqDYuT8eaEX13TTol9KlgXfFMoukb8i/iW5Edr&#10;q7LWZx101tSfilrsw/EjhIwP9kymAIg9CTI4eb8ndmM7dmJJv1MqUfwjp1hTmhbzjC2wDerkLhpO&#10;vGCvuh2LyaVEXI8RmvX+aBYgy9zKPuusWqZX6XfPId6AnwJiB56IyD8p1ut3ReTfmM8HIgg6553Q&#10;kflmOjlWphLGz7GJxWO/XJb7ucmmvMrNpqwagb3qSPu0/covK/af/TjBmhXcSqctfNX8aLc7+vRK&#10;fxG10GjIF7mCVHlTJmQk/ba+XspqmJRkMDibbzxH0Dih2msOvX82m7p9MqxttsJh2Y5FZC1yvAmc&#10;9ka3v6HjUaFoe+tmfH6uJ2KWbH8wyVBtNof2B0OEzTcaslOru+r+heahtzc3eqb+cCy+yBxabrSK&#10;KROALPYRMhkoxsKSzRTiX0rEJeMyi2HifNRGETpSkEGoNaMMJwBtgTq5K0bDiRc4rNXkasq5k3FP&#10;Ctam/64nOf2nMtw9h7gdCoBk4XQ6nc9LjcY/EZE/N5+Lk0QQFIfOsv4cxWY8rgfSf5bJjl0s3Ks3&#10;5EpSJKxYf07brxwFQjWo2onYbfoPBeL6gII17NIeTDG3kRC30z/9Rwuv0Ww5/HqOTYspsp0p/ilg&#10;yg33VzzWg0G5EI3I5WRCQv7AVKxB+xs69itVW09wo9CxGY1avrfjmFeMaT6IrlijoQGp1elIodma&#10;6aQf7t9X43GJGMI1Juh2K9WpZhwPAlN/b6RTcjmV6vlXrLE+PsyONdWRCJ10+xcbvEYRMinfl8pd&#10;gWUDv1IAJDZCtVjHPo8TqqQfrC1UoYn7FnugTv/B3cEL03/gSbUmr7dajpyOa2ltS3sBPSrEZi5g&#10;i0ZzSHwTmT4UAMnCWVpa+s8wdm5283/ngK55E0wV3LFg/TmKgN8vb22uy3IuL3+w2MkCUPjEFIPa&#10;mT5tv3JMBzgdu0z/ISOp2mqd6rph1h8h48Ppv/FBVq3TLVDqxqYcDROTXDMhVuHxsFSWV5JxuZxM&#10;SvAcGYFNo6GjY4hjdl3D4L2/lUzKeiw2Vgi+mWdo2qzOq1gFe783Vld78j1NIAC8lErJ7zOZqRdY&#10;j6ci43ItlTw19fdtLi9fFktjfT8U+9TXkOEEICETs1Ovyx3jP+Nehs8XLRaJHam2aPdMTrOquHCU&#10;uR6wBf25nV94ZPrP5GEuL7enUM+cN0+L1t4ntVmYHNPmBKBnoQBIbAGyeVBkyhod+k4A4t/Ptjen&#10;VkyFkHdzZVkKjaY8sXgM9C4yJftvFn7llwZYg6lFMbtjl+k/dCnVWqft03bKlbELioQQTv9NwmUl&#10;m8aJYGOOR03T5PE5J+zgMPB5vigvKjW5kYzLWjQ6VkYgmifrrWY3QwGNHPeOcrZyLsA65WY8rgff&#10;T7JWwWvEZ2ueDSrDJu/6iYeC8pPtLflwd+/cIiB+5pVoVM9u6s/5E6NIN6nYiO9rgnWuV7rKCZkF&#10;EPvwecTnX4xiOu/9hBCncFFZhxfrdb5vNkCd/oOlpNubSrA3eC2VkNVwRLejHacp0E48Ko2e/sNr&#10;XR+wrvc6LQqAnoUCILEFKLqhix5WmKFiSbfrsjs/3VgfK/fPKn+yvibpYkEvTJ4FhK1X0ikJGtky&#10;KIrem/IEjJXA3FjA3nlS05jQPA/9uVAmmBS5f5SbqXUaIW6lf/rvScFb3ZqTsunwTZA5/fe0WJ7a&#10;OkGfCMzmZD1YlusQAiMRvcnFv+QTn2+wGIiGjrqRQyg2bOTAvRvZvee17z6olPU1wKVoRPJzeH3o&#10;wn5tdeVUkxFsNw9rdck1GrIeicgNo1iDr4MIOE4en4l+DYmEh4p+Ygh26Iye1G4UwiJej8lz5kER&#10;cm6aLFwRBxBVsl8JMVEtwQ8pAC6c/um/B0XrTlxOfb2vrqw4VvQzsTr0gCZIp7/WadPStKF57sT9&#10;UAAktiGmWyI05XI0YuvsHPDu6so4U2UIqPg7EflHVr4YNylkCmLyDoWnstJ1Hw8EJB0KSTockiW9&#10;A/5EgJxFxxIKiMMI+nz6JjwwpEBqB/oDnedNfy6UCazUEC7tBKGbEDuiTv+hSD9u8d+LoAtyFk0r&#10;80Kd/puFU4ApBKYDAbkai8pmLKrfZ319YpRq4WynRg6zoxdrh2nc977L5STk8+k5xbCwTAWDepPR&#10;LDqjh9l94rP9WeawZ8IHv4eVtmlXBBHwzuaGXKvVZb9S0UXCYks7VRjAz1jB+ikUlJVItDtBNAhM&#10;GD0uFM6dM3gjHu+KmV4oLBFCiJdR71W4D+O+wxxAoqKuc3ZrFAAXjZem/zA84ESrz0E8LVtrqIMD&#10;CumF03/ehgIgsQ2w3YKgdSOdku+rNduKI2+mkz2TJyPIt7T2f1VtNf8+GQ7/K0MItBRIh43DoJt0&#10;qV7XuzZCgUDXqmwWhSV0x581PRAwBEAQ9flsZXtmoi7q5k3DyIVSQbH4Walke4GbEDuDqRr1GoxG&#10;CTKaaw63/1Sn/2YJrC6RxQs3gvVQUJZDIYkHTy+X8/WGbkO66LUK7tUQxMfN9hsFXAj+00sXul+F&#10;z9x74fBUc/eG2X2OytuDMIcN7Bvra12BDUW1QXmBVsH9+qBSkcel8tRenzpx6wVbKWIP8LmC+Ixm&#10;gH6hG5a+z0ulc4vbi6I/U7PInDViMzCxbk6V/2A5LR8cHPItIjrryloS6xxagi8WL03/oUlw0a5Y&#10;06LUaFiy/rbiZOY1sGWli4K34SeC2A5MKPxobVV+nbHfghmdM5jOs8hn5Ubjn7c7nf9DRB4X6/W/&#10;TobDd7/MHH58MR5fnySXrtORVgfa29KSbptq8lX2aPrTf9Gzi8V+PXvwuEi2EgxI1WYZHIu66Q+b&#10;+kM+1DxzlAhxK7eSJ918KNo7tZA5bzZHXNPtDK6rs5z+GwSEPWww7ZovhfXI1Xh8nIYky+wawtu/&#10;39mVdzc2ugV3M3cPa47zfu6G2X3iZ1uZNMTUb+bFrry9vjax8IdJv6Nadaqin4pqAZdxSL41cTav&#10;JxNyczk9NKvbFMrRIIfPsdOm5/vv/yygE7vxbaHYFQDx6/VomS4VRCep1CWKDUaALBovTf+h2c4t&#10;YhjeKytcT3L6rx+N4p/noQBIbAkmz37u88nnR0eStYl1Brrs39rYsPrl/7pYr98Tkf/d+POdVrvz&#10;2b99+v2jRqez/qBckbeW03I1nRrxbXppd9oYfUiHFfFvVgXwUSPzGD40bUDXwmHbFUkX0d2CHMva&#10;AIHvWbEkDyhSEHJu0P1/LXVybeL0nzXQ+XnePLhF0mwfF3kPOD2tC2eXYMs5QRORVUxrHRRD3t/b&#10;lzfTqZ7cPbgT4L4/iSUo1lKDRDuIcfez2bHWEij+4/nhe15Bll8krDcnDRIE9W77RlOytZoUGw3Z&#10;qddnXuxRiy12FZKJOxj2uRoGzk1Y524VS/JR9sgRxwDXvht9BVtC7Aau9Zi0NT+LmFQv7u7RCpRI&#10;UrHhz7IpaKF4afoPTfHj1hztCjLYrdQ9sSaa5T7JqWgdCoBehwIgsS24aP8sekHvBv9DviDlBXd5&#10;/unmuhV7rXyn0/nvSo3Gj0Xkfzb/0pj+SjU6nTvm3/0ul5diszlWEK/W6aQx/RdQBMBZFMAxWWCl&#10;S8i0AV2NRERsthGfZ7Gt0+nomUT9XTWYVvk6V7BFPhQhbuBKNNqTqfWsSkHICk62/8T1FZbKsFB+&#10;7FEBEAIuguzRmDPrDl40FfXfPz/PF/QJtrc3N7qfv0ksQVUh0WSU3acVIATq//8c34MQpzJo6g+f&#10;K0z44R5pCt0oiF1PxPUmGvVz/ItwWD7Y27P19ANe463Vle6f0TBwnmsGIbPk08yh/Pzitv45wwOT&#10;8x9SBPQ8acWSmTlci0Wd/jsoV1w7/bcaDMifrLnD+lP0GIiCpa+77RLBc9o06ZrgeSgAEtuDzSkm&#10;Fx7n/3/23jXGrTPN83uK9ztZrHvpLkuyLKlt2W671T3tbjs9XqQDDHayAwSz+RAMEmD3wyBZbJBN&#10;PmST2cEMBtgESWawWCCTBNgZYJHsh9lLZ5B0AKPX7vH22N2y21JbcttqW7KsS91YLN4vh4dk8H+L&#10;L+sliywesng5l+cHEJJKLPLw8Jz38vyf5//k6PNCcWq95rBRXg34RZb7vDE7Sdnv749Q8Sd/mK5U&#10;6W4217NPEDJYdjWNE5eg3wAAIABJREFUvrWyYkgExDMCynEgw3Cc1X/4zLD+NNowV9qAelxzQjQ0&#10;W4Z7plyZePZPrdXrr/vb3SiWxPVq1l6WDGNFnGTXMk5QMWZVZDX3Tnn2/famDYS/y7EInY7Gxtrf&#10;7yiw1uoF5vf0k6eHLEG/vb5G99J7Rwbj0ffmxcXFQ/3I0CvpVjrDNn4MMwL9qv5wX93cTR+aH3Gf&#10;Qcx/UCh2/B7uy9dWVuitjU3TfQ3YW1xNJjvGDoibSDxgGLOCe+3D7R16dXVFHKEUAcdhn81Yl/24&#10;yT4ZjV0BZkV3ovvdPuteq4PKP4h/09o/TIMHhcHjJ/ZOiyHrut5MCr1ePxSvZJwHC4CMJcDC+WQ0&#10;QjG/j26m0hMLAiJL5mw4TMlgQPQiHIJsVdd/X6vX0e+vHaE2Yv0Ii9O/3tqi76yvDXw3tfIP3Mtk&#10;Rv6sEkySqA5BRvCQn9n0NqA5TZuYAIieVJX64ao/VKnc3ctw1R/DjJnuDRuCmMxg+tmgYBrVG/X2&#10;GOZze8jlmjPVGRXNylvi0AMHBc1mIfxRy1rniyPOcy9LUIDKHKwh4EiwWam2BT0Ifxei0UN9CpE0&#10;czu1y7aYDDMi/ar+7qR2B/Ybk9a5N5Lz7XsTAhv+bQY7UFh9o9ofCT/dyZcYO25u73AlFWN6ML/d&#10;Te22e91K+2xUgX2wx/b1TkTtC6xxBeDMuJRItN8aTmN2S0LDfvlSPG47C0yj3xUcU+wkeo4LHnMY&#10;YgGQsRIITgbddboQCY/d9gUB0ufnEyP3SKrV63+h1ev/s/z3sCIQRMD7mQydVxYkg6jUDtt0DQsW&#10;CC8sLuT9Hs9/gbZ/RPQ6EX13mJcxsw3obrVKpyfwulqr6q+b7VKZPssXuOqPYSbAM0rvPztu2CbF&#10;xS7xhVpjmNZVuVzWqxTyusnv8R7rSDD8IRDdUF4dsiLsq9Vg9SAgRlX0mngVVNJPq/p/1qAvSa/A&#10;9zSAtY6R+Utagr6wuNA+TvyJ4ObVAb/7OJejO9kcV+8yzAgMW/V3FBD7brScVqj15/OtKsFpg/3I&#10;YiAg9hL9+hhi3h+l7yjDzApU++1pmqj+k+ufk7EYeeZclum9yYwPdV3HSQyzQSRFKnPM5zbq/Xfc&#10;eKbZkf3JB2HUycxJoJ1Gd9EC40xYAGQsA6rNYH+5Fg7Rk3KFsj0EmFF4LrKfRTtqpkiz2bxd0fX/&#10;TP3ZrfTe0Mf3aa4wVLZ/o9kUVQKjiE34vWvxmGgIrNcb/0O+Wr31D3/tG38m//9PPrgFIfA3W48z&#10;R72WmW1A09r4q/AweXaLf9zrj2EmCzY1C4qdh502bJNmPXIgAEJUq9Z1MX9Qa+z6Kl+klKYJgQ1z&#10;w8vJeVqJDG8ZCmuRar3efu1+QAicgxjY+pOEvfUcNakpfhd9UdTXwDHed0C1ZyshZybCH7WuDaxD&#10;jCIsQTc2xVoCAc1BcNUfwxyP41T99QMixGtuV3t+RWUvxP1J3aeYy6MetxD7UAkV8HgPWQN3A+EP&#10;cz4HzBkrguv2rSdPhc2uvNZnKbYzjJNRe8OhlY4d5hXpGjJMIYHVKGiaoXUJkihntY8yMxonTTMt&#10;+O5gLAUsMN2NBl2Jx+i93fSxDh12n8/Pzx+7PF5vNFbVf8P2cxRxEkLe00JBiHJGCMGuZ3GB3k/t&#10;DiUCqkHGRrP5L8t67Q+I6A/+8Cc/RSXfT26nM4uVRuNetdH4V0T0Z7955lSmVRmICkGsLK7L12o2&#10;SSvrtTflv81mA5pvVeqNcyHQ3TzXiM0rwzDH45wiSBW1GgcCDYKNEJJKkPlX1g8si1Gl/qhQoPul&#10;cscLYS7B3Pr1RoNOxoxlUHYLf3ht2C9nNY12tVp7Pgy6XDTv9VDE46G430chj1ckjvQDr1Gs6bbv&#10;pWqWjF2sP4Y9z6jEgZXZZ7kCnQoFaTkU6sisxvWWqVRos1TmvkcMMyLjrPrrBV7jNUWIe3l5SfT7&#10;HPV1Yf3rc7ko4fMJlxBU9aFdwCChTwVr9yeForD65mp/xurgXnp3a4uuJxLtiluI7ffy3MvaKWBc&#10;lHAlzuxQ19pPCuN1FJsFiOu9tLRke8vLhwZdxqzc835SYGvHAiAjYQGQsRxBj0cEM8+HgoeCl0aB&#10;+PetlZVxTZYr8i+oVPhyxGOiESwrk6EgfWt5kf56OzUwcNdD8LxT1LRfV5/zIFf4tVaw9lki+g38&#10;5f9++Kjkdbl+1BIE/83bv/Ub7caDf/iTn/4OEbUFQDPagO6VK4f6DxkF1xlOq+yLhX/XWot2BKfv&#10;ZHKOsaVjmFmBfkBnFDHqyxxnTBvlmXhcBFLVhf9GsTRQVPtgb3+YHyQCQvwrtwQ+CH8bxaKYA3u9&#10;NsbKMhJE8FDEIGSuxpQkjVqzObYKf7NzXAeCcXKcnpoI0MOafdz27FYHyQpS9DCbQwJjDc4FA3Rt&#10;cWGsVX/dQID4KJVq2xTigWql97d3DolvuI6B3+WiaKtvuFj7Q6j0eYeyeVbBPIX1OvZBah9RhrEL&#10;uM9gYftGMNBOTE16vTwvOASfMjbmJ+BQxAwG86mcozCPWj0x7aVE3HDhgJWBQ4mR7wqxTrv1PRwH&#10;tQavp5gDWABkLAcsw0JenwgIb4zQFwgVEehTMy48yoJO9FU6RqUCPs+LQ/5OIhCg76wu00+3Uz03&#10;zAiuvjSf6BbB/jxfraKi75r8AfrXPaocDiY0iELVRuM3WoLgP/tbP/hhJuLxFANuVyTgdscDrYbW&#10;oqLEhAspZFeOIgA2GrCiq5NPCUwjQCEt83qdK4Zhxs+laLRjw/aoPHqShZO4Fo2IMUzOSEhauJcz&#10;XqFuRATUW/MvKqH7CX+DwO84zT4ZQfQryXmKtALosyZbqdKeQ0TXaVLjBCHmGHx9Pn7IXndcVX/d&#10;oKr+i0yWLiXnxf9AuP7eyfWJfH2wXavUapSr1SijaZSu1bgKinEMnhFFcoZhjseCUkW/Y2HxD7E9&#10;xP7MsoeYNOhPbgTEC5hOROsP3t8xCiwAMpYEbYPifj99LRGnnw3RRHvc4h+1BEn0NBrU98gICITC&#10;43rYCR3P/+7aKv311halFWu8Xj2Fmk36xwWtCtvS78qflWo6fWYwc39P1xN4HPvDTgmcj2FtQCHk&#10;otpP/R1Nr9PddIaFP4aZIrDMgU2SBAFKDhQOBpvDhWBQiH9IWniQy4+UZQ4REBLG6T4ioMvlolJV&#10;YxvkIZjEOmRUkOhS1mv082NaqjMMM15uJOc7ktfGXfXXC1TwxrzekV0zJDhWVLjUG3XKajVRJV7U&#10;dRb6GEeD9eyLi4sdCW1c/ccw0yPiOxAAtyyaTOo08Y+EQ8ngPSbOy3HXLnYDe7yKztXGTCcsADKW&#10;Zj0aoZebTfo4kx1YeQCrrWcX5ifycf1ut9jgeuaOn9WHTI1RgIXYd9bX6LPdPQp63LRyuAluttls&#10;/m5B0/4BEb0gf4iqkNt7g8+flfkymzf03cteVsjOVM8dJtAfb25RkS2JGGaqIFgigZ0eWwwa42wo&#10;KPrrHacyT/LzvYwYFy8kEiL5RsXrclO9yVVORjGL+IfLAZYwSI65l8k5xnKVYaxAt/iHua+XHeck&#10;eD+9RxerVToRiRzqOSiPRVa2FrQqaY1mW+DTGg3uz8swPehl5fvpEAnMDMMcH3VOS1nQhtWJ4t9m&#10;vmBo7XM5xuKfCvZ5SPDklCumGxYAGctzKhal+YCf/mpzu2+Q80wwMDHxj4T45iZXvU4hr4eCLtdM&#10;+8L1+Zw/LtVq/1290fgnqvgH28+PTdazbxJ8USwe2WdJZMjUdWo0GhTweMT3qf7fz7ZY/GOYafN8&#10;PNbunwXuprlKySh6syl6w45rLrqby9NetUpXk/Mi4WVuTvZFZTsro5ihVwcq21HhXqvvW8NC/OOq&#10;9ung5/uEMQDmPVX8Q/ALfcOmWTmHXjtW743EMGYAPayvxWOHrHwf53J8jzHMDLFan9m4x0NXsC/2&#10;eg082z6glY8RkLTE7IO9eammjcWdjrEfLAAytgCZMN9bX6Xbqd1DdhpoCPu1hcln3EM4KtVqdCoY&#10;MJsd2t/PV6v486/kD0S/vkKB7pec0UsLwvDPd3Z62aGSVtdFQBRZmWGfrx3YJmHP0qT3Njc5o5lh&#10;pgyCJmcU20kES9gqyTiTGNtx/ve2duj6fEIku0iCHo/YmHIVWX+6K3qmDZwFUKmptQIesIX9LJNz&#10;XO/FaYMKKZlxfiYWEw9J1OftqAaRoD8arBN3K1V6VCpbLkjFjE635TX6/b3PVUIMY0l6teGA7Scq&#10;/1j8Y5jpsqjsW6zWEw17rOvJeeHsAlHH3W3HYlMy5UpHa6N+XDzseuZYWPxjBsF3CmMbMPC/urpC&#10;X2VzdCebE6IPSuVfWlzoW/k1ThDIwWMtHB7Zcg3HO8ay/tv1RvM/L9W0P+ju9/dJ1nmWXwhep55u&#10;0n9w+qT4N+w+K7ouqiAg3nqVqj9q2Ry9u7XF/UoYZgagkbfaJwVjOjN7UFH43m5aVLqHlTGzzCJF&#10;X2Yl/knRT1b7STaKJfq8ULS17fesibrddDUeo6VwqH0kvewUeyGftxAK0aXkvAhU7ZRK9GWhyMlI&#10;NudaMtn+gFiD3uTenAxjOZDAdj2RODTvI7njw9QuJ3UwzAzwKQlXZd1a92AM7lSufdFPCIAzP6Lp&#10;8KRYNPQ+J8Jh63/YMcDiH2MEFgAZ2wGLLfS/QzXgpXh8qj7ZqIRAsPpCJDxSryr4V49JrPyTfLX6&#10;DhH9JRKH5A/RD8pk1YlTA5WgEIMxJ1b1/R4mc+I783acc3x/D3N5+gULDgwzM9Tqvy8yWRbiTQaE&#10;wFlaXVuFr88naGUGtjRFrXMDiKr/nXKZHhRL/L1NkH6B3+OA5DbYx+HBYqB9QXWCKhLD8prnPYax&#10;Fr16/WFfiXUs97BmGGYUYNV/ifYdJJyyKsB610ilNOJ7iWBgKsdkZlj8Y4zCAiBjS2Q14LSBfSTe&#10;ey0cGjrQhuq/09Hj9wdqNul/LWjVBBH9a/kzp9t9YXHwrZUVcs3NtSdHiH8hr49crgMbBWRcv7+9&#10;w9mZDDNDYOWhVv9x0ISxCgj+LQT8VNLrpDcaFPf7hA2kz+0Wj7kp2Pag8k9uAFHxv1Uu0+NyhSv+&#10;JkyvwC+1xjDYw2erGu1WKlRtrQvzev3QWgOVg1GPmxI+Hy2HQoeqBlUxEOuVL3M5elQus1BkA85G&#10;DjLYYf3JltcMYx2Q/PHKQlJUbqtw1R8jyStVZ0YdAZjxoZ7/qM96ffQQywu43WJv4XPbvwbwScHY&#10;3h+OQU6HxT9mGFgAZJgx43W5SSOdriVidDOdMfzi46r+qzXqf1ut+ktXqnS3ZYnqRCCsfmN5qS3+&#10;4Sz0Ev828wXutcIwJmDBf7Ax3jC4AWCYWYCqneVA4JBYU2tZTEvQew8PbNon3aciV63S42KRNipV&#10;rvabEkhauLrY2Wsa2cufZ7JD9XpCkBgPiD9IfEBQec3vp5VgUNiJquJi2OcV73m55VpwL59nIdDC&#10;zAeC7YN/XDBme8UwzOzBOuCV5SXu9cccSa+EHxaGp4d6rnv1XzY7WksAbDoknvdpbvD+HzG+WfZX&#10;Nwss/jHDwAIgw4wZJPj7PB5RqI8G4EayeMdV/deiLf6h14+Tq2dwXr+zuiyCrrBE6yf+3c9k2fKT&#10;YUxCwHuQmfm0VOavhTENCNisBvxCpO4WZFTQUxZCXHeWrtYKQExKBPzZ5hZXDk2ZbvFvnHZvEPQe&#10;lCviQek98V6roWBHlQmuwfOJuLBNZiHQuoSVioSNatXpp4NhLEGv5A9U8KJ/J4/DTDeoCJXJYs/G&#10;IvTBXpbP0YzoJcAibtcLuDJ4+qz385pGeV2fuC17saZTzOdzhNCDpHwjhQsonnA6SDZk8Y8ZBhYA&#10;GWYCoAqwSjqdi0Xp6c7uwDcYY++/DnSHZ/9/a2lR9IDE5NhP/Lub2uUMTYYxEWolVdqhtsWMeUBA&#10;YD0UFBU64QG2QZhr9soV2q1WhTWj3+Wm06EgLYcOqnsmJQIWNI3FvykD2081+DtpG3GsVfCIujN0&#10;LhIWop8UoVUhkCtPrA0LBwxjfnqJf7ynZI4CtoZyjwMrb+7nO11UAfZr83HyuT3CDnQcFYFI/top&#10;ltrr/3HP42pMD3rPFDoKzAwkshnhxAx6rJsJtHzQuIqYGRIWABlmAogqwFbm/6lAQDTv7ceYq//I&#10;becVwRC8lIiLpsCwSsDkyOKf8YpUhjELHAhlpg2ygk+hygqVfl39fLrBhj9TqdBupUqPSuVDwk+l&#10;odPHuTzFS2W6Eo9RyLu/7MacVG82KejxjK0v4JM82wZOE9i+XVOCvxB/393amsqYhesMrgV4IAh9&#10;IRFvC8oIZCEojcDI+zs7PIYyDMOMGYz/3ZXf721usZjDHAliDmdjsXYy2YuLi1NbNzAkenJLAXA5&#10;HB7rGcHaC3aUeFxtiY3bpVLPvcEopLUanWr/nkxrtx+ZcoXSBsZRrH0n3VLB7FTrPN8ww8MCIMNM&#10;CNELsF6n09HwkQLgS/OJiVT/Ab8DmgT3AkLX6fi+qCozY4Jer+Mr/15dXRHZQo8KebqXK4zcH8rX&#10;Clg7ta8kwzD2ApVcEPyWQoM3lKjy2iqVKFWpGE6oyOo6fZjeo5eT820REAFDWFPj/bwjzNVIbkFG&#10;MOY42L88PWKdwYwX9OZDzyeZNY7v8ub2bMQ2WRV4JRqhZxLx9jEhyPXmiXUOSlsECMhy7IG4wN8Z&#10;w5iXa8lk+9hY/GOG4aNUir69viZ+A0Lg9USC3k/v8TmcAkjWO3lEzj3W97UesZF6o05Z7bAjjc81&#10;RxGfv8O5RoKf4XEpOS9eF9WfxxEDa0rMZVyJg2bkSdFYMuOJMQu4VqPRaLL1JzMSLAAyzISA2OSa&#10;mxMNe/tVXol+LmNuXqvaGAQ8zhQAryTnxZ+YHBEcRZWFel7gLe5EixZYU6Bv1bl4nE5FovTJbpru&#10;l4frsfZ8PEZLwQCVavsBbRYBGYaxGrKXH/qpJQKBI+1/xmXrg7GyWwTEK1V0XcxTSNhxu9xH2vrg&#10;WPTWQ9345TRNiIzMdHhtZaVDKP5we2fmwV/0HLxfLNIrC8l25Squ62+urnBw2gIUWskAYD0UohT3&#10;pWYYU4L1gxrw5/GVGQZcK/czWWHZDRAHulitsnXsFEA/5ctKsk22UqWP0+mx3L+yXUCvREIIvRAC&#10;8UCyz06pNLT9q1zjj8Ou1Kzg3Bi5D5Jej3D5cjKNprPbPDGjwwIgw0wQ2IAiuHcqEqGn1XTHG2Hy&#10;enZ+fuLv7zSej0dF3z9QqetC/PMo5wHin1Mz7bbLZSEAAlSdPr+8SOG9jLCoM8KN5DwlQ0GxQEMA&#10;e8XvP7K6lWGGJeBiC2NmMqCqBoH1lVBoYC8/ad2zXamMNbAnRcCr8RgllQAixLyyrtMc6eRyuYSV&#10;NzJ8sc2HVah4HFGxjaxmZjpgHlSvH7gJmMVaG+L0uzu7dDFcbtvTsQhoDTZL5bZweyISFvauDMOY&#10;j6iSXIu1Ao+rzLBgfE8GAm0hGfP1nqbxtTQFPs9k2+ujiM87tnOOdaBYC+5l260EYMXevd+AOIj+&#10;j3hgXZ/XasKaFBWGRV0/cj2J9Zyd3b1QJWmES9HorA915rD8x4wKC4AMM0E8Ljd5XQ1ai4Qpmsm2&#10;y/5hofjS4sLErD9ReYiAYsCBAqBsCIxFFYKoqviXLpUdbbPxsFQWvvQqz8wnaCEQoE8zGdrsYW8h&#10;QdATWYpqs+GEz2s7ARAC8vlEQvwdQme5ptNmqUT3iyWudpwCSe/BRinDogZzTCD6nY2EB1p7yiq/&#10;rXKZNqrViVo5Yhz5KJMV2cIX43HyKKJ3s3UsRxkE6Y0mpdF3sFolrdEUtkBc/Tcdul0bzOomgGNC&#10;MBHCHwJGeHCvIXOD6uLLWLciwOfxCLcFFgEZxtxEfV627GVGAj16YdMtK7owX7/15CnP0RNms1Jt&#10;x0ImVU2HeB9cGfBQHUe6+4rj/aVV6Enl54g/wBUAoiCSA6UwGPIenbxodT7NDRYAEUMdt3ua1ajV&#10;66Txvo8ZERYAGWaCwMor0Jqsz0VC9IvsfqUV+v7JKrVJILzBW2IFJkqnCBdqQ2BYpKkBXyymfra7&#10;O8Ojmz24DqQNqApsFG4EV+lpvkC39jKHrhcp/gGX0nTaThazuE++s7rccV/i+sEDGYKoGtooFulR&#10;uTJy70SGYSYPgnEXolExzh21uZe9/J6in98MgnfYzKd2UqKSGr2Cj0rYqdTrtFep0pNyhcW+GQHB&#10;VmaNU+v6MXNCEa5pWJOi9y+1LKhgD4oKQcZ8IOj7MJdv28Lhz1mNTQzD9Adzt+zZKSusv8hkRbCf&#10;YYyCMR+V+bIfIK4l2Itzos7kwP4AyVCS6hTW0xAD861ezQFXmk4FgwPbD8j4w4ISrtH00XoHWgUk&#10;1BmJV16OOVf8Q2sjuJsd5QjDMINgAZBhpgQq0yAATqLv31HEPMhM7F/ZZSdkQ2Asknzug+ENE+bb&#10;G5u8oO6yAe1mPRqh5VCIPt7dpYfl/co+Vfyj1gZlrlWpYhcQ2H1paalvRW5DVPPO0aloRDx+tLlt&#10;o0/PMPYAG/tryWTPZvyS3VJJWO0hA3jURvzjBJtdVFHjEcdm3+clz9wchb1eKtZqVNB1Smk1rj6e&#10;Mbi2Xl5eah8EgkYI0pkdBKrvpfdE3xmA7PMr0SoHqk3KvXxe2H/K5LV5n48FQIYxIbdTu+3kCuyL&#10;MMZi/3QvkzGNJTRjfjC+w0ZcJhchUed6IuFot6JJIBMDu+Nvn075PCMO9auWGEit44p6PBT1+YQl&#10;bNDj7utWUms0yEf2dfbC+scI0unLacCBaxqCNWN/WABkmCmxb+kTpdPR2MTf0ONyOS47RDRlDwZI&#10;r9fJ63aJ6kuAuOmd3V0W/1rABvTZeqOv2IWfv7i8RAvZHJX1+qHFMs6rz+MRixDPnPUbUb+UiNPp&#10;uPF7ssTBOIYxHUisUauzJNLaE3aZsNgz8zyAyj6u7jMf6EuKjHGZqY1r6ub2jmXWFBD7FgL+tvUU&#10;AtXj7m3JjAdcU08KxXYVYPAI22KGYWYHRL6fbW6JxBA5NyD5CKIg7OtZCGSMAjFowe9v77fx5w1Y&#10;hLIIeCywdjsfDtOZWLSnqHY/k6UH5dm2McE6TKzFcByK5TcSk8Mej3Afivl8orWPz8ZtfTLlCqUN&#10;rElVpy+ngCKGsl4TrZ0YZhzwzoJhpojsLTZNYl5nVABejEaE+Oeac+1boLbYLhbpfqk846MzD6gk&#10;+SqfG3gtHiWKYREK8S/g8VjaYra7utEIepNtFyaJf0L9GBj7ci4YOCT+IQD3MJeb+eaesT43lpZE&#10;Vr7kTmrXcuLZzd00veHztQMn3A/QGoQc2MebYawCBL70k6eiYkvdS6hC4J10mpMtmIFA7HvN7Won&#10;6uB6ulitmrLHsNmBeHY6HO67v0cCMyp4zSzQi2OrasJxye92UcTnJyW0ZTueFIuGPhLEXCfBVX/M&#10;JGABkGFsiBpC99h5xaCwGAyKf7hcB583XS7Te7vpmR+b2UCT5ajX19cK1Ag4zy5yCy922dvSSgwj&#10;/jXYa31qRJUejOkKizfMYC637A3JIht7xjpgnlAtZWGnaUVRGUIfqhZlryEImtfiMfpgLzvzY2M6&#10;SVUqdJ72KwBlD3GGYcwJxlaIN9Fsjq7GY4eEQIy56G11N5szhe04Y16QqPOax9tOOJKJbSwCGgPV&#10;YWdjsY6ELRW0AHhcKFpuDYfqPzuH8rBvM3KNQ9iNKDECO8NVf8wkYQGQYWyIWgHncUBFzYVQkNyu&#10;OfIo2dJYULy/szvT4zIrqNj7SWqXnqtU6dmF+WMdJSxta/UmbVWN2TfMGljFfmN5cahFZF1ZgOlc&#10;McEwpgEbQlnVBGvGf7e5zUE2Ziw83xXMRRDXyr3zUIUCyytpL3kyFqPdSpWrZE0M+gExDGN+sO6A&#10;ELiYzx/qRYx5BAmXD3N50eeKK6+ZXuC6QGX+aysrHSJgUdc5qe0I4AKCRMBe1pCIBeG+u18sWvK+&#10;QwzPbfNE/icFY+tqVHXaHYSbtLouKv8YZlKwAMgwNgT9CLBcwFIn7LX3bQ4LylPRTn93vd6gHz3d&#10;tKw15bT4ZaEghLtvLC+N7KmOnoEQEZ9tnfeCdrBJ0Rp1yms1+jg3+wpBXCeoVoRg2a//YS+azWZH&#10;BlbRAXa6DGNFMNaw+MeMAwSUpFBGLfHPDv14fpHNUTIQaAenry0u0MaTpxyQNhFqoNdpvW4Yxuog&#10;0eKdrW2RnHQpkWiPtdiXY06Bhd2n6T2u6mJ6grn4o1SKvrm60u4tiT6T2uYWW8l2gR5/sGhXxXYJ&#10;1mxfFYuWF04Rw3PZPJEfrlSDQPL2sC1brAaSWCu6zlV/zMThZjsMY1OcUPkHLkTCFPMfLP4wb76/&#10;tc3in0FQtQexNDOGKgAIa4lgoP1YCoVpNRyiS8ewGh0HZ4IB+t76quh7OIz4B2pd9p8F9mJnGIax&#10;LQgqXVN6Sha1Gt3KZGzzcT9M7YpAA7WC0q8sJGd+TEx/otwHkGEsB4QHCIF3U7sdPZww5qKq6821&#10;VSESMkw3EPre29zqmKchCC7aPKF7GHAu3jyxfkj8g/D3o8dPRcKWHaomYz6frSsA8X0Zidedi8w2&#10;jjRJ8PExR5RqbPnJTAcWABnGpkgBMGZjv+x5j4cuJBId3ui3dnYoxVVaQ4HF1zvbO2IhNk7wvYS8&#10;PpHxujiDXjYInL2+vEQvjljhiIrGWldF0R5nYE4Un8sZPUuZ8ZDXD+5PBAI4WM4cFwhiMvMeAbj3&#10;t3dsVSGHKtlPlWrGhVCIrtg8s9pqZCrV9hFH2QaUYSwLKv1++GRD2C/XlYRCWDy+urpCry0t8LqF&#10;OQSLgP1BkpZaIUmt/n5S+LOLE4iMm7hsLACiN6oR4N5kR9Drr1TT2PKTmSosADKMTXG7DjYUdswy&#10;hKUjrCtdimDwMJujh9zPZmSwcJ6UCPi1hXnxnU2L5+NR+u7aqqhEHAYsxpCJVahWDzVgTleqVO6q&#10;CGTGS8R3kM1B0eFcAAAgAElEQVSZqvC9zBwNNvqo0JJcjdtzk8hMB6yVIIhJvshkbWkri6A0AmaS&#10;ZxJxDkKblDDbgDKM5YH98ltPntLjXGfAG/PN906ui56zAU6AYxT6iYAXZ+yqM2uuJxId4h+qbN/d&#10;2bXdWi3m9Yh2PnM2FQDhPGXkO8P1Pqx7kxVAgnmxpnHVHzN1WABkGPPyU2haox4d1gu+VkBnwX/Y&#10;H93q3FhcoICSCbdXrtBHmSxfzscEIuA47EBVcC3G/X765tLixEXApNdDv762MpTdJ/r8iYWYponF&#10;GDKxupdjEP/uF4oTOWaGYUbnSyWghh4R54YU/RlG8oJi/YkqrE/GnBBjJm7upjsCiy8rn52ZLWkl&#10;+SXIAiDD2AJUkn+wlxWVSmqVL0B/QFgashDIqPQSAWEh61QRsLsXHMQ/u/bTRPKPnfsAP8jnDT0P&#10;LlJ2AnpfpVYT/f4YZhawAMgw5qRcqml/+Pe+fv0sEf2HtXrjJzsjLHCkABizWQXgS4k4zQeD7X9r&#10;ep1+vL0z02OyE/eykxFS54MBem1laWIiIKr+vrO+RhEDtrdYgOn1uliEFTStZ+PlUk2ne5kcvbu1&#10;I8TlLC/WGMZ0YPOvBtPQv42rmZhhQUBNDbagV56dQTD6jvIZYaHLVqDmI8RjGcPYClS9oD/g7e2d&#10;Q/0BpRDIiUyMpFsEBBABbyTnHXeOzkXC7b9j3W9X8Q+EvF7y2nT+x7hnxLELrhxGYjpWAfdwUatS&#10;jd2kmBnCAiDDmBCtXn9abzT/+R/+5Kd/nK9Wb/0/j5+kHuTz/3TYikDYBkAEDLjdM+nBNm7OB4P0&#10;7aVFOhWLtvv+wbLx325sWP6zmQmva3JTQ9Tvp++tj6/5PV4Hwt/3T6yJqr9BoK8fFp5YgJV1/dAi&#10;rFKv00axRH+9naL3dtP0qFIx1KCaYZjZcSfdWc10Y3mJs+iZoTgbO7CPhRW2Ha0/u3lQrrAVqAlR&#10;7a8DNli7MwxzGIy/vfoDYg3zwvKSIwUepjdSBFQt71EJ57Rr5IQiAD4p2NehAayGwwaeZU2+zBqr&#10;/jtto3MAd6lSrXbIYYphpg37ijCM+dio6vozraP6e3j45uYKT6ta5N88fJQ9Hwz++MpC8rtG7Q0h&#10;AMLe8Fw0TKl0ZqwfFpVcK36/EEkmCUSeC/EY+VwuCni8HX7oH2xvi0x2Znzf6ZUJbyhQZYHm919l&#10;c3QnmzMksEnBEJYYQY+bol4fzQcChmw+IfrVmw1xH/R6J73RFJZbG+UKpWq1Hs9gpkXUdxDs1DhD&#10;rg3ErGQrEIzzgmAAcwDOx6fpPZEVDcI+L722skLvbm3x/MAMZNHrEdeM5G4255iTBivQNwMBEXTG&#10;43oyIfrpMOYA6x2GYewL+gPey+fpUjQq7O5kfzMIPBer9q5yYoyDdS7WtFjbyvWKEAFb7TvsDqpi&#10;pUsDBPNH5bJtPzHamdi09Z+IyXxRHNxSpdvu1aogxFXWax1JHgwzS1gAZBiTUdV1RJ7W5FGhGklr&#10;NuUMGL9fLn/3y8dPytfi0aCRiieIZRDNmiLI5R2LwIHXWQsGaDkUpEcT7JEDMepaPCYq/tCfDVYI&#10;quDzeXqPnla1ib2/E3lpPjE1z/nT8Zh4oCKvXNMpXa1Qrd6kbE0TVYjoXZkMBoa2f8Biq96ok95o&#10;iMdRot9utcrXkIlQG7uzyLXP1+fjdFKpTqLW5nejUKDPcs6oVDICgmRxn7d9rhAguZ5IOCIwwhyP&#10;s0pWOSrinHRPSStQVJyAhVCIzgWLojqFmQ3qmsTOPYAYhtkH47AUAlWB50IizgIg0wbXST8R8FYm&#10;Y+uEtxWl9Qva4tj5sz4Xj5vgKCZDqlQylPh9LmL9PpdwKYP4191ihmFmCe8qGMZcbGn1+rPyiCBS&#10;fF44nCXTIAr+IpunB4USfWN5caBAAtHM13Qfuwow4JorPxeLBZMBv/h3TtPo3oQ2JmeCAfrawoIQ&#10;BEo1jVwuV0cgZKtQpDsTFB+dCHogzSLbyt9qdJ04Rs+LZrMpxD5YevbLsmLRj7Eary0tiIB8NxgX&#10;IXStRSL0MJcXgSOG6IO9LHnmXO1xzEnZ0czoLCn32OMeay67A7HvZKnUHmvQR3PjyVOunp0hWMfI&#10;hBhUqHJCDMPYHynw/PunTorPygkATDe4Rt7a2BT2n+pa9zW/37auF3BBUeMTXxmoILMqz4RCtBS2&#10;vvjVD6MOG6ejMQPPMi96vU4VXWfLT8Z0cA9AhjERVV3vUOc2isUjs2SQpf5Xm9tU0AaLGdhEwDLx&#10;fCg48Lm9OBXw3/3G4mJb/IOYcnsvO5GTB/HvxeUlcs3NCfEP4k7Qc2DPVdJq9NEeB3THCawWnp23&#10;Vi8B3BpigVWriXsAC61u8Q89/bZLZfrlXoZ+vL1DH+fyLP4xpgdWN93iHypl0fS+u1fM+UScXl9Z&#10;5p53LSD2bSrJIU7sk8IMhxpk3ahWHXn2bqUzHX004b7AzI680uspyiIAwzgG7xyH55jBdK91pfW9&#10;HfcCp5TqP+yF7LqPD7vd9JyN9yuZcsWQwwYS0o22OjIjwtmKxT/GpPCOgmHMw6Hqvy9Lg/3NIRBC&#10;BPwbJ9YHTpYhr5euLiRpT9uiPd1YNjGEoZcW5n/scbmuqz//VTZrqIR/WOB7jso/lM1D/Ns/bl/b&#10;C73eaNLPUynOTB8zLy8kLbHYkvae9Wazb08/iH57lSo9KVcoa/A6Z2aP0wUsVHnAihBVfaoVKrVs&#10;CdW+XNgcwRpKCheJgJ/ePLFO721ucaVIKzByoyX+EVcCMkcg+8tSa9Pu1LUFgjJfZLJ0qRV8QoXx&#10;l4UijyczoqBVxbhOojeuj4gtWRnG9mAdfKNlxwyKGvclZ/rTvda1a//rVSV5fadkX0vcVywSixmV&#10;B/m8od9EL1QrghgVYpds+cmYGU4xYhiToNXrHX6Wg6r/VPC8zwxWxCGwfGNlSfTXGwQq8b67tvpL&#10;r9u9gP6D8uno+zeJ7Csc0zf2K/9+UkTlHzZDHg+5FGHg03SaA1JjAoHP5+NR+vW1lWPZb06aZkvs&#10;K4lKv6rIqtK6xD8I5qj0u727Rz/Z2aVP8gUW/yxG0ntQ5YtKNyeABAv0+Pv+iTX69vqaCLp3i38Q&#10;JW51WTejJ8zbG5sd2b/4PbzGRRtbxwxDr0rAcyYe55jZEFaqq8q6s/tpYt5UA87XksmZHo+T0ZTg&#10;rY+ruxnG9mBP9sbaaru3G/g8M3rbDsYZ2L0SEJ9DdUNB73M78lwkYupYzHHBXvahgUQmjIODWhuZ&#10;Fe73x1gBrgBkGHNQ0HT9GXkkRqv/VBAQRsaMkUkTVSPfWV2mT9J7PYU8VOGdDYfpdDyWLWra42az&#10;+ab8v0n2/XtpPkE+t+cfF7TqKhH9WtDjIY/b3f7/x7kcN0MfE2rvALMCOzLYevZbTHFPP8aKQPQ7&#10;FQrSiUikI9CjgmsfTe7R56LftY3sXmz8L1ardHVxof1z/H3B7+dqt1Zg5HWvt11Jw73NmG6CigCI&#10;+cTp3E2n6dXVFXEWcN8gGMPz6/TJK9b+EZ/fOR+cYRwG1oRX47FDezLseR9w5S9jgF6VgL++vk7v&#10;b1nfFUS1/0SCkhELSauBuNuzC/ZuVfBl1lj13+lweOLHMgmqPdrQMIwZYQGQYUxAo9EsNonaK38E&#10;oUax19TrxiceCIUI8sCPW5bkI2i8Eg61beUqtdr/3mg2/yv5O7BWnGTfv5VI+HcLWvXvENEL3eIf&#10;sts+mNB7Ow1kmZld/EPVX7lWO2TxyfaejFVBZd7ZWKyv6Ectq8/HheJQQR8kRexpGn1zdaVdPYj7&#10;+02/33Y2QKPwYWqXXl9fFecGDwQTOJGEkcSV+1HnzbsQ+zAOyYx7BGOmLQAiIH4uEqZkYD8bHpX/&#10;yPq3Y+CvH1W+FhnG1vQT/sDd1C6vU5ihgAiIdb/cY8BK8lurq/RxKmVpIVm1/9yyqf3nS0oSpx1B&#10;fPKLYnHgJ8OYaPb4VC+qLWcqhrECLAAyjAloUnNFPYrPC4MnyXEBu4EXe1gO6PXGP6k1Gm3xD9VW&#10;d/Ym0/cP1p9XkvN/UdC0/1pogV3iH+wAuZplfAQ97mm91ciUusS/Uk2nT7I5Fv1sjN9lT1dy9PZ7&#10;cXGxr/CH8e1JoUCPyuWRxTpk+L715Kmw/ZHvgz+5L+B+b7OHuTydT+y7WKPykgNrjMTtUtYaGle6&#10;gS9y+bYAiGDM+hGVyOMEwZ/ryUSH3Re1KhHRG9VJY5ld50OGcTpHCX9YD97hVhfMCCDJsHufgRYq&#10;Lywv0Uq+QLcyGUsmBCYCBzGqpzYUANGKxaqWl0ZJlUqG4ofnItZrYQHhj8U/xkqwAMgwJsA156I5&#10;IQTuCx3lGWf+NprNPy3rtf9E/dn9XH5i4guaHtebze+LmLXb3SH+we7h/Z2dibyvE4Gd14rJe4RV&#10;u2w/IT6z+Gd/osoGCBUfdgCBHrUyT4JxTYh+pfLYqlqwsX9rY7PD3lf2BXR6NvmDQrEtAEo7UIYh&#10;Me4cBMw0rroSQOxDIFreK1eTSXq6sTnR90R/Tlj0do+VEvwcY+lbDrHwVefDSq125HMZhjE/2H9d&#10;SiR6rkGw7/k8k+XkJGYkkGh4OXlgIVnV6+RxzXW6goRDtFEo0NNSWSSYYI5JVSqUrtVMO6diDyU/&#10;A+wV7SaMw/rzfCJhgiOZLHezuYGvj2KA09GYpT4XKhurHJtiLAYLgAxjAubmiAIeD5V1nfTm6AGo&#10;oHcst/Sdoqb9Npyx5A8e5PL0aEK9cbAhWgqHKvlqVYh/fqUfD4LkbGFnDJzHsMfT0c9IJeR203ww&#10;SH6TV//pPTKpJik+M+ZEs8k9/3JXQBtWxtgITdLKjvsCHgbnG8ED+V0gWMIZ9gy1hCUJXxMHoAoF&#10;yQPUqiZGdcGkgtN47atdFliyDyp6/CKwKS18z4fD9Em+MJHjmCUB1xxdi8fa/f5iigCYYwGQYSzL&#10;UcIf9rlfcn975hhg7nhlealDKHt7Y4O8cy6xB5HXHf7/ZCwmHpLzFBfPh0vGLwyINNNmUUnQymv2&#10;mgcheH1jeckERzJZ0GrIyJ73TCgobGutAvLUq3XeMzDWgwVAhjEJqHoLzc1RbYg+fioXld59xyBb&#10;1LSiKv5tl8p0v1SeyEnC4ueFxQWq1etbPrf7DIt/xsGCH72s4I3fbZdlVRqNJlW6hL6NYmli4jPD&#10;TBIEfdSAzzSr8Pr1BXzd6xUV1U4cVxE8kN+Hj+31mJYQLOHm/Z1ADEXCgqwmRv/ScY9fInC5kOxY&#10;w+B7+CKTpfvFYnucQmKTauGr/p8dwHXYq1JcEvf5RCWEk3ogMozVOUr4Q4X1vUxm6v1VGftxY2mp&#10;I/4Dq2zMjxWq0ztb2yI+dCER7xsjEok1ibhIFDZLkiDWBpeiUToTi7Z/ZhdnGAkSfsYQtzM9D/J5&#10;Q4d4IRE38CzzUGvUO9yqGMYqsADIMCYCi7BkKEjng0G6Xx5OdDsRDh/7g9Tq9XcazebflP+u1Ov0&#10;2QQzrS/HIlj8/LKoac+FvAfZziz+Hc3z8ZhYFPcLFlkVLKbUbzynabbM9Gd6E1Ksf3WLB+OxeX1G&#10;2bjulkpTz/Du1RcQgag31lbp5vYOVzsxjkcVgu2WXT4OUK0sBUCMIeMUoXpZfkL869XnT7Xwlb1N&#10;76R26UHZHslBavVGL1YiYfGYRgU5wzDHg4U/Zlp8fT5+KNGwe/7E3gMPCIFIpkkqPfWCngPnJcz1&#10;X2826IO97Ey+v6MSm7E2+Cxnn3gAxojTcWvZXY4C7DEfGlin4XxYSQyF7qexMxVjUVgAZBgTcmUh&#10;Se69PcMBY1FpEgwYeGZ/6o3G71V0/ffVJ9zZyxpq2jsKLa/vHBYHEP9gg0r7/Qfpo1SKxb8eIEsc&#10;gaJeiyRNr4s+kl6TW3wehSr6oO/f7RltQpjZEPAeWL1ktPEGRxC4jnrcosfXpIUvjMeobFbv0y9y&#10;xjIgx02vvoA4LlSb2CmAbgQ1SJLXOYDOkLDNltQbfE10A6EJCVkygQBj6HHFp15Vf9QKjH+Y2u35&#10;+t3HAbHsheUlOlkq0a10xtKCWLd7x730npj/Ej6fqLr0KWs6jOF4QAi8lcnwOplhTES/sY1aSWBY&#10;B7Lwx4wLJNGodp6YF46KG7X/r8vqU90f4PW+LBSnliBoxM1IJgbZJfEF8a+Xluxv/Qm+zBrb+56L&#10;Rg08yzx0J6wzjJVgAZBhTAg8sNEPZTkYpF/sDQ5uXIofr2we4l+pVvsv1Z/dy+Qm2nftpfkENan5&#10;ltfl/i0p/kFr/FmP7G+mf48cNPTOaTW6ND9vKe/0Xnhcrnb/v51yeWLiM2NOgkqgUztmBSDE8vVQ&#10;SGS69srC3p1A4Bgb2euJRHsjLcGmfNZBn+6+gDKAHkzvObLKlitoGGpZS0qyXAHYk9oYq7H7Vf3B&#10;8nPQOARXCGkJJn8fAcPvhUJCHMxXq6JX3nalYqk1JCxNJZgr5HnAnIG/97JvwxzzZjhk2r5NDGMU&#10;rJuSreQviN7YB6QU2/9pJG2NAyR+vdyjkveoxAaGGRXsca4pMQHMgUgKGQXsD74fDLTnmAvRKKUm&#10;bAUqKuDC4UP7JRVRPZbL287yG0kCVo/XGEGvN+iLYnHgM5GguxS2TiubZrPJ1X+MpWEBkGFMDCbE&#10;74VDR9r+HLf6TxH/2ioixL9J9l1Lej34bL83R3P/vcs11/75/UyGNjkIdwg1O09yP5Ole/k8XYpG&#10;6EqXMGhVfG4P1ZtNERDMswjsKLrtP4YN+CCItOb300owKMbNQfa4CBy/Hgj0tJsbhX62vLhPzRKg&#10;RfZvUdc7glSXkvMUQ19Ak/T9YJhpotoOM4fBuBr1eY99Zkap+usGAUCMpVj3dL8WKgPxWMWYprw2&#10;egZB2EU/VDOKCDgvHfZtPeYK1b5NFQJl36YTkTDdTu1yZRFjSqT7AqqtkXAR93nJ7XJ3WA92c576&#10;J7VC6JBJCbi/tZYwkNc0qjYaMxEMeyVostUnMykwb7y4uNhex2PP/P728Xp7f57Jtq9hxBsCE6gw&#10;x3GfD4fFXqnfvQ/Rb6dUmmoV4jQ5EwxYSuw6Dk8LBUOJ3BePEIHNCBLVOT2dsTIsADKMBVBtf7qF&#10;wCvJ+ZE/wCzEP3AlkfiLZpP+W7d7rh19+yqXp49nZJNnZiAsqOIfFsfo3zXv84leXnZqII1K0JDX&#10;KzYzii7MOIDTSg/TTYMVaRANFwOBvlV+3SAgowadsHmGFSb65I260UVFy+Xk/KH7EO91J5023QYW&#10;wShtc0sED6SdHsaXG60sYIZxEqrtcGrC6x6rgWAd+ofKICPWHqMEs49T9dcLjNXv7uzSxXBZWGSG&#10;+wiUmBPwOKn8TIqCJb0ubDZnHZyH9ZlEVDEeIYSqQiDmHHk+Mfe8uroiqtpv7qbZFpSZCbKSD2sy&#10;KfIZWZcNi3q/D3p9KRZO8p7HHk32J6XW2OY0e3VmulyLd857d8ZQYYq5RU0wwdw0rr7lSAJ4Nhah&#10;tUikZ3Km3UU/Caw/v7Zgj4RtI/zKwPoO52Q9Yi0BsMbV3IzFYQGQYSxEtxC4GvBTxOcb6QPMSvy7&#10;FA7dSfj9/57H7WofOKybfr43mnWFnYHAoW4ssZm9t7dH1xcXRv7ejwKLcDMIitggYJGc2dyaqA0t&#10;Yw66K1ybNCeCnEXlu5fZ46jYQdB+UOAHQZhMpUK7leohSzjcVwiYUutag23nsOIXXuNSInHoOPC+&#10;n6aN92+dBTgXsNNDcF8VAZ+v19lOjnEU3gGVwk4FwfzuBKNPhxwjx1H1dxRSEFOFBySDRIX40Pt7&#10;laKgCtY9Zb1O6UpFVBHldX1qQUjV/vNJwZgYis/8qFwWdqjq+hDn+Q2fTySIsY0+Mw0Q2L8aj9G8&#10;Yh84ClKoq9RqpDcbFPEd3KNHVQoOQq5vuu95iOVPiiW6Xyof6yx1r11lrzK+/5hJ0d33Dy4j4xKb&#10;IcLJ18bcdNQ+RrhP+XzCQUQmUuH+3a1WxfyERBQcK1xZ+tl8Ipb1eT7vmPvlW0uLjrD+BDvFkqE1&#10;3plQ0FLnBGM8p1gxVocFQIaxIFIIHJVZiX9Bl2vj0vz8usftSsqfIfjyo81tvgx7AIFBgg3yF9ks&#10;vbiyPNJrFTRN+LHn8GezIWyxsOHO6/X2Iq2Xjc2swILwG8uL9GU2R1+WuB+gnVnsChCvRcPiMSwy&#10;ixSi31EbYmSAY9Msg6cYS9eLRUOZ4TLg1Wv8lba8VqjAwDG+tbFJry0ttAP0OB+ogmLLKsYpqFn0&#10;fN0fgKQINeiOQN0wQcZxV/0dBcYyfHfi+2slMGCcXvR5KerzDRQF8TnxOEoYLOu6SEhJ12pjG9/R&#10;w0l9z0dDiBHSDvVBoUgvLy60Xwef49vra3Q3tWvqJBTG2vTrd9wPiP71Rl3sO3QkZ2n7Y+2wY67a&#10;LxBA9Ac+11xbNDQiGGLNg8dl3N/lshAthrUJ7hb/sEdDYhVX4DKT5LLi+oT7apxJe6jAkwIg5hTM&#10;4+q8L8THSPhQUk+bgF/cE1ePeA+sA9DXzyp7pXHxXCRyrHY9VuNB3pij14VEf7tnM6KPsSc2w8wK&#10;FgAZxllka/X6363o+p9OW/wLueZKr6+tRj1uV3vHhDL6tzc2+RLsgciuU4JDH++m6evLS4Z+F0Jf&#10;qlSijXKZNipVw+LZw1KZgpkMnY7GTJGRBTtQ9ApYCATow/Qei4A2BIHaUa81jB+5apU2S2XarFSH&#10;qijBpnklFGoLAOiLl3+62fc1EHhCxUWvPn/IJr+Vzhy7omUWwDLuNY+3fR5eWFygp082LPc5GIYZ&#10;DxiT1cD2vfSeYdEOv6sKUpJxVf0ZBe+TL9eJELzsIQrCohAuCkcJBf2EQdGjWKuJaocS3qfVe2wY&#10;MUP2cJJkhpy/JPidd7a26Uo0Ivq5SpDIhc/4wV526NdkmKPA3kTtI6wibGyrVcrVakLkG6dgTorY&#10;LznqnpNiod/laicCdN/LPo/7UEIt7kVZDZzqY8vL4h8zC84plbaYhzCnjhMI4Lj+5X3ywvISnalU&#10;xd+PSqIxAhJq0GfQiYkpYbebnrGY0HUcjNrFd/f+twJ1jkMxNoAFQIZxDg9r9fp/Mwvxb9nnrby6&#10;vBzwKKtHTa/Tv93Y4A1TH9SeaMhQhfg3SChBld/9TI4eVyojiWX4nV9k8/RprkCXYxFTCIF+t5sa&#10;3iadDQXpHme0247Frv5ND7M5scBOBjozJWX2+FIwQFH//ub0Ub5wrOzXj1Ip0QMQwxIer6+v0kah&#10;QE+VSgwEj2Bhg6bt3ZtfbJTvZTKWrhzC+Pv+9g597+S6+Dc2Y6hMYQsrxu4g+CBBAJfZB716JBjj&#10;jIp/EKEQ5Oqu+jOLJXKHKKiA6wAW0/uioH9gBRE+nwiQ9rCh7hYHUVGtiiBCXA34O3otkViHH88C&#10;H98RrK5fWV5qvy4qOTxzLu7tyoyNXi4hGCMe5nKm63mnioWLui6St4zQbRMs7+l0a5/cLSRy701m&#10;WqwoPWONWiwOC0RF7IXkPN6v3YJaIY95DnPogt8v9mcyoRDP2StX6CuDDit25ZvLzrH+BBB6jXAu&#10;amxMNhN1rgBkbAALgAzjDG4XNe1/azSb/0L9tNMQ/65Fo/oz8/HA3Nxc+2epUpn+3U6KL70jgOAg&#10;SSqL/l6MO7NOCoF4JL0eWvGjt46/45imhcftpjldp1PRCD0qV6jMiy9bATsZCWzmPpIbhz7C3kVd&#10;p6stAVCIhMcQACFyITgtA1rY8CJoqvbX6IXdMlkRRMC5lxnt66EQpbgXIOMgajyvtJkPHKw3jPSl&#10;Q8LAtWSyZ58tKwTGRWASj2Lnz6UwiN6zmGvQLzLclbDSTbc4eJ4GZ/0/zuXGEhzFfAZHje7erher&#10;VbYDZY5Nt/iHQOid1K7phL9uMD7JRC+JtGs30jtU3tO9hBCsm1hgZ6bFvGIhuVU+Xv/KfmA/gD6W&#10;qFDvnu9wz0N47Nm3r6rxPNOD5+NR4TbgFOBA9dCAnTmSoWYRUzoOLP4xdoEFQIaxP39e1LTPGs3m&#10;P5WfVG806VZ6j7L65Ko8MLl/fXGhGQ/4O8YZVPh8ZDA7yKkg8CQ3oo1Gk1yuuUNnotlsiqBlplKh&#10;j9KZiQlj6Rr63hSICgXy7aZFZSCag0/TtsHrdpNWr9OFSJg+zhnzlWfMD8YItZfE5wZ6BhSVMSs6&#10;IBhrBGxY8Zr9LK1U7Ny7omRB+1KGOQ4JJSiDCmNmHzXo9+iIIKO0RT7fZW1lFWFgEG1hkDoTUiAo&#10;+FwuIRzI3mNG+o71Yhh7VSNgXoIVoSoCQrRB3xqrfx/M7Ogl/kEksIJTAJIT1LWd2h+zu3co7u35&#10;tkVwb9FPgsrHW8es3GUYo2C+VeeYSY7nuK/RI1zOdUBrNNgZZEiQQH0+kbDUMR+Xp4WCIQeqiwb7&#10;x5qJBtt/MjaBBUCGsTd/P1+tXieiP5KfslTT6ZNsbqLiH3zqry0uYNPVVq4gZH2wve1oGwijLCr2&#10;hxD5/C63+DvWHghUIpiDn+O7nGZvPNUi9JWF5NSytzwulxAAl0NBChaKXAVoE1SrOVjwGdlcquMH&#10;gjrYFB9XjMNrpp88pVPBIK2GguRu3W+Sglal3UqVA6gWB0FLGQhkm1PGowSFs2wB2pN+YyuSlNAv&#10;tFv0QjXbnWzO1nZ4ctzotZaVAVOIywsBPwWU/qoSCAfbpRI9KpUnYuHWSwTEejx1RI9bhukHrunL&#10;Sn9JK4l/3b3UVfGvF/hM4nMp1cBSFAwqY11Z17naiZkqqFaVTMuynNfIx+OlLrtkJ/ArAwlNvrk5&#10;Wo9YTwBk+Y+xCywAMow9yTabzd8taNo/QB9n+Qlzmka397ITFYwQkG+Jf+2fZStVem9nh3skGCSu&#10;BIxgO4Wvq9aok6br7QXItMU/FbznT1K79JKu0+n40XaJxwUfT826OhUMcC9AG4BxYk3ZAHyZM245&#10;ic2vDGxiUzyOpAKMTQjoODWoE3K7DTzL2qCPjwwGRj0sADodJ1zz4wZV29eTiY7KbWrZIt9O7To+&#10;watDHGCfEnEAACAASURBVBxjZd+wYD7r7nF7Y3lJVHUwjFGwTntFcUewkvgHLinVN7DrHGV91xYF&#10;GWaGqI4FFZ0TlszOS4m4o6w/aYi+lGdCQUf1RGQYs8F3H8PYk5JWr/8fc4r4t1Es0c10ZuKCEQLy&#10;crOIt/rlbpre3tpm8W8I1EUjiijRPrFWr7fFP2Hhujf573IQP5+ClSs+uywjxedeCh3dD5GxBufD&#10;4Y6g0jCBGXXzm3DYBmtSBJTs4tSE+8LOClRyShaOsPZinIETrvlRUPucnGv1HIIQ8Hw8Rt87uX5I&#10;/EM/rR8+2XC8+Gc2IFrAilWCpJnnJ5ywxdiLG0tLHVW+H27vWEYMg21pR/Uf9zVmLAw7FliHVZ9v&#10;4snRZuSBgTYe4EJicG9khmEmBwuADGNP1vweTyDs84vN2+fZ3Fj7jByFe+6gX12xptFnheIoL+No&#10;evWSURf/v8pmTWODierOSeNxu4X9DipYN7j6zxaciUXbH+PhkH0d1c2vZ0DfPsYYXgecx11lrFoK&#10;Wav5PMNMix1ljj0Ti9GVaITePLF+qNcfrCx/9Pgp/YID66YFttWPlep6fIdRrnxlDID7XhXQ0K/S&#10;SiK/GmRG9R/b3zJWJqm0BilPsIULczxgb/nikvOsP+ECYWR+gC3zKP2SGYYZHxw5YxgbAy0OAs3G&#10;FEQayXo43P47Ktk42DAcWBz1wj23P1xDADPTJnxaNYgQAdciYQPPZMwOMrPlBgDVJvcMZg1K8trB&#10;9a9uipnRUftUaTbtsYlguKxuwvV3cUo9TBnGSnxVPEjaggBwKTnfYemOQM/PNrfona1tDqpbAPRk&#10;rCoB45cd2JeIGQ70vbuk9P3bLZWmlkQ6DtQ1JnH1H2MziiwAmpZnoxFHClyfG3SEOheNGniWOVEL&#10;HBjGyrAEzzA2Zykcor8RCNDTQkE0551kwObV5DzFfF5qNps015ooEWxAoIgxhr9PJY5cd1hpEz5u&#10;fG63yOqtNZr0iC3bLIuamY1qE6P2wEgmOBcJ0SllA+GEyrVpoPZV9Nn4nG4UCnQytm/Ng+vQiPUs&#10;bBBhGRrx+dsVERASM5UKbZbKju0baXXqjYO10CLWSGxhKcB5QMC/2+oT1zyqtbniz1pgfkV/xldX&#10;V8RxYwzDmIaECIbpBna/Ly4utn8K8fjmbtpS54mr/xi7EfQcJFPbNUnP6iS9HnpmPmHvD9kDvd6g&#10;h6XywOdhD7/EiZcMM3NYAGQYB4Bmu/AjxwObIVTcpMfYxwGWB99aWqREMECNRlNsGGV/HQQbbiTn&#10;6f30Hl9qBoharKcZ+molpthPK+jx0rOJGFGGWAS0IAg8jpKZjY3Vt1ZWDjUOD3jcYvyZdT9Mq1NT&#10;Agr9khDswGe5AwFQVgH2EvBQAXEhGhWbVXeP84GfQSDBA8FGZL+yEGgtIN5KkQuWxFgXca/ifRDw&#10;v6TVxHnRGw16Uijy+bEwEHWx9l+NRsSHuJycpwdPNpx+WpgeXIvHOhwBbm7vWOq+H3WNyTBmRr2m&#10;rdKH02m85NDqehQYGNmDX2ytP6yKiysAGZvAqfMM4zAQAPjO+hr9+tqKCH76jjmh4fe/s7osxD/g&#10;cs2R3+PtsBzCe7Ld2vHA2iqnma9CQZtyYACXa9DrpUuJGMXZR95ynIkdNEY3mpndT/yjlhBzPhx0&#10;9DkdBxDyJStB+55PXG/3FauaE5GDDSkqHzBPvbm2St9eXxPzVi/xrxsEZq4uLtD3T6zxPGchHpXL&#10;bUtYfM+vLCSdfkraIOCPSr+/fPSEfvhkQ/ydxT9rAyFEtUB+Ph6z74dlRgLi2UlljYa50mpiwyhr&#10;TIZhmOPwXCQs2t44kV8ZcKZCrHA9Ym0BkPOMGbvA0VOGcShYqCBo+Wy9QalSiTbKZXo4hCUQSvmv&#10;xmPtjGIViDQ+t4dq9Tp5Wz0Ar7Yyo7hK4mjiSuatSmNq3faGQ21GXm80ye2afIYUgrV4XJuP081U&#10;mqu/LALEEbVa1EhmNsaZfuKfBJagnxZ4XDkOu5UqnWzFzTCmR7M5WwbOLoVDdFqxkA179wPh6CXZ&#10;r5IZQXNY1W6Vy5TSalRrNmjN7xe2oGuRA5FQCoGoCITlHltKmhsIWl9ksu1eV6gGfG1pv/qNxS7G&#10;bmA8h4Xr+ZY9Ile9Miqoer+mVLBkKlXL2f3iM6jz+OdD9pdmGDOAfc+zsQgFPR56XChSvmOfzfaf&#10;ZiPsdtMzCedZf1KrjYeRveIz4fCR+3grUKlz5S1jD1gAZBiHgwkZAV88vqaIgbCEy+v19sSO7J1F&#10;n1f03EITX1nx1w+IgBD/4A0uJ30WAQfjdrk7niP7KcKGK2vCgPKeUpU4DfFPJdASoT8y2HyamS2j&#10;9GV5eSE5cNPgd3voVCDAlrDHAP2gLut622boxvISvbu1Zavg8JVopC32SDBHnVeuSxX0QevX4w/n&#10;C49ANkeXolERTFeFQPTbwjV+K5PhALuJQU/dmNfbTmQSIqDHa7trn2EABD85VuGBsYt7OjKy75+c&#10;wyAyvL+zY7nzckFJ7oGAyVaJjNWAiP3N1ZX2vYg1CdaikrxW4+/UZLxiYJ9qVx4YTLI4G48aeJZ5&#10;QUEDi++MXWABkGGYNqoYOC7wmugL6GqJQxABUeX2wR6LNkYoahqFfX5qmHThgQ02FkVGrPLGicfl&#10;Eu+bDPhZ/LEAqP4bti/Lc5HIwEQDao0xiwE/XwPHBFVrEK4AegC9trJCd9NpW1Syocqvn9CnUtRq&#10;9KRQoEelsiGBWlolIrCOYLr6HphHX/P7WUwyOehPfKP1fZFy7fP3xtgNXM9cBcioQPzDeKf2/Xtv&#10;05pj35JiwY15nGGsBCx4UYXbvZ+WvYpBpcYCoJm4EAoa2qfaEbT6MbI/PNPVl9VqIBFfbWvEMFaH&#10;ewAyDDMOoOa9gfUrEf05Ef0Yj2azeZtafQEbymYSPSZudFViML3BWdPquvgzbdLMv50ZV3QGHZp5&#10;ZxUQYBq2+g8Vx88YEGwkKyHuA3hcsJF7nDsQZhEQhCCI3nYQ0JCZbDVgpfT6ynKHMIfNXEmriQoB&#10;PPCZ76Z26UePn9JbG5uiKmxY+1MpBOI18JrqOXzzxLo4Dsa8QATcVPqYSBEwMOWqdoaZNBinZDAL&#10;gebrDrUuY/ZB9Yoq/mEutGLlHMQTtYKRnWYYK4Hr94XlpY5ruNhjzw8resYcYJ96Oenc3tGfG3Rf&#10;Ohe1dvUfWt1wihRjJ7gCkGGY4/KDUq32P9UbjT8goj/7h7/2jd/B673xL//y7Nu/9Rtf/uFPfpoI&#10;eryfetyuFWlnSa1s+xutwBtzQK8+VJrJe3F9VSyOtWrUCO65g8Csn4PrpgaVUTL7D5ta2CIO4kwo&#10;OJSlCjbN634f9107JqjM1hrNDsEM3x3+jQcCxzulEn1ZKJo+SNir6g8BlY9SqYkdO4TDd7a2O94b&#10;16YdLVXtBtYiz9fr7e+NKwEZu4LAnbTkt3PPV+ZoME+p1UVIhrGqcLag7J1mnZTIMMNyWUmKxj4J&#10;VbiFep3eWFtt75+wfoX1PGMOXk7OO9b6E+19HpYGi9FIfrRyhSQ+J1t/MnaDBUCGYUYFqT//KF+t&#10;In34r1qv8d1/9O77/+x+bt8T/G/94IeZJb/vX90rln77O8uL/2/Y6w16Wr1HQMDr5ZPfBRb4ajau&#10;FYDogqqXXuLlNAh4WAA0K9GuHmuwHzMSTL8wRPUftSxhEz4WAMcBKkSelkr0XCLeERyklhiICm48&#10;IAZ+mt4zXUACQvALiwuHLGfQR+XmbnoqYg7OIbJGZZAdYzoqLd7d2Z34ezOj0+t7YxGQsRsQeTDH&#10;yjHyejLBY5PDQMXR+S5nBiu3ZpgPHLhAcJUUYyXgrqGuV995utlOyHh7Y5NOBfev7Ud8XZsG7DNW&#10;ImHHfv6v8jnSmoPXxFfjsakczyTAx6vobLnL2A/2TWMYZhRu6/XGf5yvVn+TiH5P/n6pptPPUrvt&#10;Xlx7up64Vyz9p1jD/tV2KvjDJxv0yW6aT/gR5KvVkX93lnyY2p1qlpRLqQD0zPFUZlZebgXSqdUv&#10;4BcGev9BNBy2XwAqi5eCbAM6LlAhh4Dw//fosbAEg3jWDb4jWBaZxc4Z181rSwvCtlS9fnDd/Wxz&#10;S3yeaYo4CLLfUyrcIaZeDIeO/B1m9uB7wzUvkSIgw9iJT7vGJgQ0GWcAweGasjZD4qERZwYzoyZO&#10;blh0H8U4k7OKkNTdIgFrVqxJ8OAkJPNwxeFtbB4UBldZwyJ1MWTdPU+tUWfrT8aWcAUgwzDDgPTQ&#10;P85Xq7eI6P8konb66KN8ge4ZsF0ps83QkeRqNVpVngChq2Egy2rWYMMCy5Jvrq4camA+CeYUATBk&#10;wd5kTuBKNNJRFXo7ZazCIDliBWzU56Wgy0VltusYG2rwgWhXVA2cjIQ7KgNhIQfrRCPi7qSAldmZ&#10;WPTQ2HM/k6V7eWNVp5MA/QRhTSbPFyrL9jTNkj2WnASu9wW/v21tjeAyhG62LGfsAiq3zyjODaia&#10;Tm9scpDZ5qCv6YuLix29xt7f3rH09672J0bCD1/DjJVQq1d3Wbw2PWeCAYr4nJswY6SPP3gmHLas&#10;RSrCbprO+zTGnnDZBMMwRvmBXm98J1+tXieify3Fv0q9Trd39wyJf92454Z7vhPIaJ0WhqrQZXYQ&#10;1IYImK3wBsbpIMj0jGIvhQoyo/ac8REFQI/bTacs3GvACiBojEq6Hz1+Kmx/JRDfZgGqVr5/Yk1Y&#10;maniH44NxwhRctbBQNiOVpWNJJIkFjlpwfRA7EOgQwIxkCs4GTvxoZKUg6rpaxa262KMcT2R6KiW&#10;+3B7x/L9H33K3F/WOcmUsQ7YK6n3I9t8mp8L8eFaVNiNr4pFQ5/obHw2+8JxwNV/jJ1hAZBhmEE8&#10;JKI38tXqO2W9hl5/f1M+f6NYopupNKVq7JE9LrpFEs8UqunGCUTAt7e26ROD1V7HQbUBjQ9pGclM&#10;FvQ7UzPMbw5h/Zv0jy7inYhE+JudAggYvrO13Ra28F1P00LuKLvP29s74tjMEtSEAHlze6dtkYxz&#10;BREQgR/G3EAEVIXuy8l5/t4Y24AxElXSEvR2ZZHbvuC7lVXN1KqQ577JDDM71vwHLimw4uXqVXOz&#10;6PU6uvqvoGmG5gxUSQ7bysMscPUfY3dYAGQYph+ICvx+vlr9nXy1+sdE9L/Iqr+cptEHqbSwNzPS&#10;BFjFrwhadV7nDkQNNQbdbpMe5WFQEVrQJhtYUKsjvRaqlLQ7sIlULSLvpIbrvXaczVXU5+NeRlNE&#10;TVDQpmC9CvEFdp/fO7necY1RK5j59samqFI0G0iMQKWFBCLgjaUl0x0nc5j3dzrF2/PhMJ8lxjag&#10;SloVuWFTfCXKiTR2A1XnV5W+f/jOZ2nbPSm8FkuaZJxNVNnv7FW4+s/snIuGycnhhoe5vKHnnYty&#10;9R/DmBVeJTEM04tsvdH8jXy1epaI3kZ7EDxHbzTpXiZHN9MZyo6YHaMudgsaW0V2011doFa5BS3m&#10;pZ42YSCemTwXEon2e8D6cxhBBpVdx+kZ4HLN0XKAbUCnAaoJ1CrPSfe1g7D8xtqqsPtUMZPd51Eg&#10;a/auUhmN3ltcbWN+cE19oVRJLYf4O2PsBURu1ab4UnKeXl9Z5mQam4B9xSvLBwknou/fzo5tPp9a&#10;kRIe0UKeYWZBUtmvZDV2UzIz6DG/EnJuApheb7T6wR8N9vEJC7fj4Oo/xu6wZxrDMN3cLmra/9ho&#10;Nv9SVvxRy+7z80Jx6Iq/bkJKFZvGVheHOBU8aAaOTboqAIa91trY6s3JVgSh+khWZiR9XraiNQFY&#10;+KsBmFvpzFAHtRrwG3jW0ZyMRuiTXP7YYxXTHwQUYYco2RmhB6xRcE29vLggBDMVBKw/Te+ZsuKv&#10;H9g8r4aC7erFC4m4oQ01M1selcpCFKGWcMswdkLaFL+4uNiev3Gdw2IZ4yyy/nEPWL1XnFNB3z/V&#10;jg3V6Gw1yDCzR11PbHL/fFNzMRo+VoKq1fkqb6xi/KqFewlD5OSZkbE7LAAyDKPyg6Km/bTRbP5z&#10;+TNU/d3dy4xNXJlXsoJSFXtXiCF7Ol0z7umPQPfZ2MHCKa/VxOYAImCj2SQP9x5iTM6iIv6hMmvY&#10;gOGC//jBdY/bTaeCAfqi1N9OB/da1LOfjDDMPcrs89rKSkf1363McEKvESAyXovHRF8qFbwfAtL3&#10;8nlLfm/oh/lmICDOH4KymCe4D5O5wTiG605e87DTm3TFK8NME1zP725tCbFI7ROHMQriNx6o6N8s&#10;lelRucxzpkVwSt8/s43POAZf63h4fmd6gWtEguuXEyzMi29ujlYc7v7woDA4WRHnadHC50lv8D3I&#10;2B8WABmGkfxJvlqFd98fyR9U6nW6s5cd2e6zGwTd1SzUtA0rtvAZn41FaCkUan9WZFCXdQQQ6z0t&#10;PnyuOZoPBA9Z18jMQK/bLV4jZrHG01HvZI9XlUM93PfDFAQ96oZ2+IX0uDYO5+KxtgAIIQmN9hcC&#10;for4/D0reNB8/246zYEaA9xIzneMVcP2eDQCgpaoMHR33dcIQKOq1MqBEpwrVEzKoOxiIMDXnQWQ&#10;CTkg6mEBkLEfGJveT+9RNJsTWfyrXb0AUbmMx9XWWLxbqXJloImBwKBW6tu17x91jc/zPt/Ux2fs&#10;/U6FgnQiEulpQ4o15pe5HFf8M23UdgUZmydEW50Vv5+CHufaC2/mC4bm+WfC1q2ShGlQbQq97Blm&#10;1rAAyDAMNZvN3y1o2n9ERN+VZ6NU0+nD9N5YbfRUez9sRO2SQQyBAdadqN7rtfGDECjFwIUR9A2v&#10;y01V2t/MIrvKKtaGk27G32mPytOZGchoB0KG2+Ue6ohQCTWujUPE56NfW1ygkNdrqCcMngO7s8e5&#10;HH2wlx34fKeCPnxqUBibwnFacOIauJpMHvrOkABxO7VrG6GsxAFzy4GexW0BEMk43OOWsSkI9EEI&#10;DGQydD4c7ilqSDEQlYEQN/YqZXpaKnMyg0mQff/USn079f3rRh2f4SQxLaENwl8vsbwb3D9XFxeE&#10;7bed1jLM6CwoMRHu/2du1sJB0WPeqXxVLBr65GfjUcueoVGSlhnGinDElGEcTqPZ/NOipv0dInpB&#10;nontUpk+zuXHfmLiSgAhbYNsNwSrT4fDAzd+w6DpdfJ5OoUT6Fw+t5u0ep1OBgN0/whrQzNh5SbQ&#10;zGjk9YMF9LC9si7F4waeZZyl8NFqO5IQIFKrgU3YTZb0On2SL/AV0IMVpUcpKkAQJB4HCKJdTyba&#10;vfEkCFp+kcna7vvwsZ2z5VB7FvP3xzgBJOlh7MUD1WRnI+EOdwsJ5lA8pF2zrA7crlS4UnZGvLKQ&#10;dFTfP1xvJ1tu4Vj7Qbye5OeFwNptl6sinV+Cnk7nG/wdyWb30nu8zrQIqp3rOFsGJALOaYliZcJu&#10;N62Gwo79/AVNM5SwcCYYOLQ2sBIaV/8xDoEFQIZxNv9XUdN+G9qcPAsbxdLENiWw35NYdbGLQPW5&#10;CDKiw30XOjW9Tl7P4eonNBeuN5tUblmqanWdGq2NhN5s0nIodEj8k8DiEgLgWjhkCQEQ52nSuOYO&#10;qsV8U3g/ZjCoHEDgQ94bqBgzUiEGMX2SgrGsUEBP0y8KxQ4rE1yrN5aX2kIgKhoyBjc8TkPt4fq4&#10;YCwj9CgQRLsUjdL5xGHxF9WFtyYcxJsVS4rQWR6TxTYzWfJKdbO6lmEYJwAhL4Xq+L2sCIjDvq6f&#10;3WG7OrCVxAF7OxYEp8eVaKQjmQZik93XM1hnXmv1AcQD64pJ2Z3i/D6TiB+yKMfaF/2Ju21x5b5R&#10;XedgnRnzeseWRMWMF5ngCzG51/f8pFA8Vh9qvL5ancv7DfPyTCTk6Oq/hwYLAs5FrVv912w2xX3I&#10;ME6ABUCGcS53Cpr2NVX8Q+XfJDMSg4q4ZaVMG2nxiWBHv6omVO6VdJ2iPm9P8Q/A3tAjMkDl/xsP&#10;ImKjAMvLgNstNg5m3yxE+5yDcYLKSJyTRrMpzgtjDvbKlXZWNCrGjAiA467+k0Bg/3Rvj6r1utic&#10;QGTEfZpX7KEQqHl3a4teW1lpBzNfWFyg9MamrTPmh6W7h+txrT/7BdFQmXknnbZtoBj9DdXz+Khs&#10;jYpup1Pl4ADDCIQYWNuvDJTrY9gu9gqW49/9BEFOtBk/EGcvKX3/UI3plEozBKqlyIY/kVwzTivQ&#10;fhblg3pIY40JMfJpqUQvLi62fx/r5BtELAKaCIxn1+KxdjVzL7B+w/V1JhYV19ywQiDeA9eRhPv/&#10;mRvEfpwKEteNjKHYH1rZ9YnFP8ZJsADIMM4kW9C0j5vN5t+Wnx49/yZh+6miBj2tENw9KgNQkq1U&#10;yTM3R2G/r2/13riQVYAQVcweNIEVJBaOk24G7W4JgGSx/oh2ZqtcbguA+HOQFRMEkUltHJC1eWUh&#10;2fGzs/EYfVkqd1wrOL6PUin69vqa+DfGKgQBuB/gAaqoD5FuVFAVejk5f6iCGlnVn6b3xtpT0Gwg&#10;8HNZCc6iypFFZoZhrArGLwQIRZAwvdeuDkR/K1jcHSUISjCfoIcb+mBtVqod1VOMcTC/fHN1pf18&#10;zKk3d9OOOYMQYlR3FvTcC3o89KDL9WFY+olCCBpjzWJUZMS+tzvZDGvki9Xq1HoWMv3B96x+NxJ8&#10;z3mtJhJ81fEMf5dC4E6xRJ/n80fGNjA2rodC4vnq63wx4dgLMzqIA1nZ1vK4fJU3VkWNPqhWRmcB&#10;kHEQLAAyjAOp1Gr/otls/l35ySv1On3IGYgCIxaf2FRX9DrFA37xUIGm0Gg2aI7mxmYZASFNb9Sp&#10;1lqgJAN+04td2Gyjd9ezC/MGnj06LmyiWucl5vFQqsaN1GcNBJzLig0oqgP6BTeSXg89Oz/Za6Qb&#10;COmLPu8hER0b9/uZbDuDHMGep6UyVyi0SPh87b9XRrjPsJG+lEgcqqK2a5+/bmRwSbV9gsUpwzCM&#10;XZDVgdQazzHuLwYCogd4L0GQWv2C8TiJQKJSJQhBEO0Cxtl3y86o8wu4afO+f93gs+IzQwSV5wHr&#10;OTykDfyXheJQCahIUEPSTvd1+ziXozvZ3NDnF8/vFgEhVO5pWsdx4b45Cr4nxk+3+IfEhIe5XEdS&#10;Wi8RD39CyMVDXmeyZzDGvYDH29MqGWDPwXsMc4J7/0KP9gRO4kFhcGIC4lH9eqFaBRYAGSfBAiDD&#10;OIxGs/lRrdFoi3/oiXVnLztxMSlgYv90oxafWqMuqv0gOgW9HhEEb7S8wxs9zh/60uExNzf8Z8dr&#10;QvCr1es9X/tkMGD6XoC/LOwHgGDzN6lKQLdybpM+LwuAJmGnVGpnS6+GeguA2Fwh8DFtcM1AzOq1&#10;6YZN00oodBCYSSbp6cam/b8wA3iUAFhpiGz6fsIftYIfx+mjYiVeWei0DkPlAAfwGIaxM5hn1blW&#10;rRCM+HpXVxxUCRKdb3UpQGA9X63SbrV6SCxhiG4k5zvml7upXUeeI3zm9za3Oqw2Af6OB9alSOLE&#10;GhU2tBvV6qF5WIo8vRJBcR3CLeI451aKgG+srbZf/5XlJbEmwH2xFon0dZ3phaxQqzfqQjRHv9pe&#10;n4vpz/PxWMf1grVprx6SIsEhmxPr1vPhsBAC1WtEXmdGvjMnJL5ZEexZ0AbCyZV/1HIoMVI5fTlm&#10;bfEP9yKPlIyTYAGQYRxGrV6/rH7iX2WzlNUnv0lMeg8WxNhAmQFY0cFO86jMJVh8+t0uIeJBahJV&#10;eAYzhWCrulsuk8flpmQgYEgEw0IEmUhan0VXTtNos1ShRxbpGQAREA9UekU9HpENCaJeH3ldrmNb&#10;P7rmDs5p2Dt408VMB2RZSwFw3+prt+N9EayaVcYgrpm4r392tWoFio08etXxJn14jhL+sLG8m805&#10;xuoN17tqeYfqAbb8YhjGaXRXCMJ1AxX5UZ9PrJP7JeHJwLpcN0jRI12piCpBJ1fRXGlVH0kwvzp5&#10;fsE19tbGpkgyOxuLHRJkENjH+vRkjOiFlqtLWd9fi3TbPErGLdhAnLud2qVXW5atOKYXlpdGei0c&#10;r7xvFlrLjBdae+0nhQLdLxZZDDwCjEEQ8iT9xD8VnE9cC3jgOkOio7rG64Xa/5S/E/OB6+DlhaSl&#10;e9mNk6+KRUOvZvUeiVz9xzgNFgAZxlmUa/V6UH5iWH/OYtNcm+FkiwXes7EILYVCR1p8YjMY9LjJ&#10;45rre7w4f3uVqlg8FHRdWH7Ums2egiosEi7HonQuHqdeBYHYGFTr9Z6NiFGluVMu04NiicoWXaik&#10;a7p4UI/+XvhOTgaDdDYeHTrjDufS1eoDGPLylGYWEICpKjagEIPkWDML8Q8VtbhPcX/hfj7qWsGx&#10;Q6CRAiYqWHmzTlRWxrX4ERnOCIb0q6aGpdKddNpRlQlfn48fCs5yb0nrARtDySgWuAzDHAZJIPly&#10;fX9t2Aq6yyrBmNdLUb+/Z0WNFD3wkFWCmF8gCD4tlRwzx4hEG6WvLM7B+9zSQSB7U0qXl34iDdap&#10;/fYeWDM+zOUn4lSANTEqNXs5YUiBux/9hHIV3De4NvAY1bLUCaB/mRR9sW8ZJP51c3CdpWnN7xfJ&#10;DBLsOzKaxpatJgbxGfT4PG3xPnbjpKBphuKD2O9ZvVKybuJ2OgwzCThayjAOot5opJpEp+Qn3phR&#10;hqhnynag2PzBqgNB6X7WHNLic7/Or0nuOepZhSdFvyflylCVk7BYxabiV/kCPReL0mokLH4uhYle&#10;Np+oIHxcLFmm2m9UEACSlYLPx6N0PpEY6pVgTYjvKgDLVZP3RnQ60xT/0Duz3mz0vL9wbwVdrr6C&#10;OgIl0oYJD2wOnS7aFJXxLtJVQYmA7YVolJbCoZ7Z8whK3stkHFelgc2xFJLBbqnEwdljIK3ZVKYR&#10;YMMa4kRrzgY5FgAZZmK0qwRb4P6DiwhE+KOqBNuCYCIuBJSdYom2kDzXI/HMDuC8vKCIR6j4en9n&#10;hy/MLjAvSJEGbhTS/WU+GOgbvMZcvVkq06NyeaLCDY4Jc9jJSJjcLrdILhn2mkUSZdTjFtb2IY+b&#10;4+M1xgAAIABJREFU5gPBQ3tdrEOwpr2T2rXt/TAKWFOoe5LPM6Ov83GdiHPL59cynAkG6Epy3vF2&#10;n90g6cEIJ8LhIV7VnDS4ApBxGDzaMYyDqNXrp9RPu1GpTu3D+5WgMILHv3nmlAgKF7QqlfS6COCN&#10;OziMTR42Vf1sOeqNpsj287pdBE1yTvRIPLwQGFX06wUEh59nshTM5elCJEzLoeChZ8Hm80G+6Mh+&#10;dr/I5qlWb9KzC/MGnr2PFAABrKS4ofrs6c4KRHB+0uJfd5WfCqpoURmQ0Wq0Va0OFImxkYfdk8ys&#10;R/Dks5yxfgh2Rb2v8N2+trQfeEwEAn371SCI9kUu78h7EoGlq13B2Zu76Zkek1XBubyWTA6sesB8&#10;jsxl2QcphT+Pec8iyP7aykrHePbI5P13GcZOYD5u9xLsqhJcEKLf4TkI/15tWWNea4mBn+fztqoM&#10;RF9ZOS5h3QP7cq4yGgxEGlUEQxWlJK/Xp77O6z6eYRFVtB2OPtl24qvaow73BGxGowYsLp0C1hUS&#10;rNHYmt0ZIFkY4yeSFplOsI42ch+gtYsd7FJ5xmScBguADOMcyrVGo602oQJmWnaS2IhcTh4WdGS2&#10;roq030SwHpZzqDoZJngsMzv7VaKQsO/SRU8/v8dNPrdLWG/2qsCbpBCHc/9xLk/BQpFOtRZQerNJ&#10;u1ptKj0ZzQwqAYexA5VVWgiARPA7LADOFGQjq/c7LA+vJxITEf8asN1t1PtW+e1WKrRV1Ua6p9Db&#10;Qw2evLy4QO9sbY/t2K0IkjYOes30S6xo0Eah4GjBFHPeN1u9fah1Tt7d2uLg7Agg0I9z2W8+V5FW&#10;bgvKpan2ChtWFEQiA8Yy9b3RH8jJiQAMYwa6ewkeJQiqYiCSUm6lM5a/h7HXUedgJCw5yVp7nNgx&#10;QUntUYcekbCyl/cEKmRDbrfj3Qgg/KoxiLtpTtByAhCuvrG8xFV/fUDfUCNcikaHf3GT0avtDsPY&#10;HR75GMYh1Op1pPu1BcDHU8xyU7NUByEDeP36R9UbdZHdL3t8INAKz/1Boh/sACEQ+DxuCng9BK2g&#10;qGlTF/66gRB4jzMOD/HT7R361soKedyDg77A73ZTqdGgBfRp4vM5M3A/3lheat+HWFzj7+POssT9&#10;DMtedfGOKj/cu6lK1VCVnxFup3bp1ZaQgzFJ7WXoRNC/75UeG2cn2K0Nw42lznvgvU1rin+43tdD&#10;QYr49udj2JOV6nVKVSpT6WnTS/xDQkFJCd4jkNmvTxh19QqTqKJg92eR/aIuJOKHrnO8N1dOMIz5&#10;6BYE5djV3e8botnrgYCwOLPqvYwx6ppSXY690Sd5Y0Fbxnng2kDVOtbmcp6EGP58ve7o+eyFrnuI&#10;3WPsz3ORyFAOQ07k09zguQQVlNPu5T8JuGMM40RYAGQYZ5Cv6vqK+kkRIJ8G3Vmq+WpVBOtIlCSi&#10;2q9GLpqjoLd/E3bJQeXJfgbjIGDxWappFPJ6O4QkVA39/+y9WYxjd3rl+QX3nQzGHrkpU1JKpZSl&#10;VEkqZ5VLKhXKatiNMVwNYzA9wMA2PA9+atgPDTQwM0D7oTGPAxvGPDT6oV3APHQP4IFnGtNujGCU&#10;2nJZaauytDglS6lUpqRUZuwM7vslB+cmL+NPBhlxyeByl/MDQsqIjIwgL3nv/f+/833n4Pf2i39u&#10;tt60GplGUz47PBwYjj8IYwow4vfJst/P13AOGFZ5aiG+2tQmJv7hdG22NN3uVT13d8sVOahNZ/OO&#10;n6lOvV1NpeSRi6cAUWT96da2LpCEfb6xprSdziuLyR6x6dPMoS0nM/A81PxCnc7zuiKP77+wzMI9&#10;HeffIcT3CT5PFPBf7msmuLW7d+J7Te/o7+QgQbQcZhmqioLGc4H7ADKAYSnt6cspxu/G60h7MELs&#10;Qdcy9DCn70MuJRLd6wHOf+whkCeIzDy7NWcgk7jnurh/MPfHRKwNJl7hQqCu0XEOoAHGjeu3F5KJ&#10;npoDzyHnM8sMeruCJjczzbPPJpxxHFs0ACUuhAIgIS6goWn32iIvGs8UBfNJTMecxqAuVZ9SWIPo&#10;hw8DTPWgCFfrWPoFvT69GDess38Q2AxnKlXxo8AXDnXFRvV3VJuNnls+Joc+z+VYxLYYKLaGfV65&#10;kkqZemBhn18XfC/Ho7KfybroSM2fQeJfQ2uNdO4OA+c0rgd1ZeoH5+weps1K5albGWPq7fubG/qf&#10;UUBE4cDNXdMollIIGQwEKFU0w2bajsdKz8/tF/8GgPMbH0ZRpX+ybtx7KizLrio2wsYU5WkCY7fo&#10;r4ApwsVAQJIB/4mi4LAGJLyGH2SztG8lxKYYGWu4PmPqxzjXcS1489ymqWuLVei/x3xBS2JiEtzD&#10;+kVAnA+PHm656hDiHFKbiGnr7Wwwrfa9lWVH5NVNmzuFgqnfcC7mDAGwzRFA4kIoABLifDD996L6&#10;LO8WSzN50v1dqq12S2KB8NDvx5SezxuQqPK1Yr0uX+fyUuxkA8b9Pj3jQ50qhGh4WHlccFwOhYZ2&#10;eDU0Tap9WWBVTZPbhznX5+5ZlfvFsmkBcGFBJOJ/HObPKcDZgQL7S8vLPWIfhHa/SfvWYTQ17Vg+&#10;J3L9YF88KYtPM6AwCBHAuK6gcIBNEgUBogIRHBNrBpiOs2vGzlPKNRfP4242K7VWS7+/wnJzMRwa&#10;KJgNmqwzpgTzjYZk6/UTrUMhPOJ3q9cSs+LfMB5bAzZFlGWPkReW8PsH2ofi+rVdcneOJSFOA80B&#10;ma3tnkxiXLNgM2wHERD3GNW2ENdWWn+SUcC99/39/W5TG+7jyLp1S1MX7v396zSzogexHxD/Xl9f&#10;lVggwFfvFLKVqu6+dBq4XjglP1GjAEhcCAVAQhzOoOm/aU/MgLjX29OlCjvOdHi4+DcMLNrUhRsK&#10;cxAFUZDfqlTkq0pVX+DBjuDZdHpoZhxEwnpfIQ9iwq3M4cyEBDI6KL7i9Ta7eIcIGPB65dpiSv5+&#10;/2Am73U3g43As+nFnoyu/XJFliOjn+sG/cIfpv0wUfR1uTI3oR4TQD9URI+038+JYdJDf+7fzd09&#10;Wx4g3LtVQQzPwxDB1Pc8itE4DyAKwkovHvAPzODtTgkO+X1wBsCk96CCAu7b7+3uTbww380L6/Ab&#10;F851H/u9bFY+yrEgSIgTgQCCxoyna7WuxTzOfWTbwt7ayo09z/fZFkLIIWRUcP/D1JsxBYe8WzcI&#10;gP2Zwlin4RxiM58zofg3Gg9L5oYDzkWjJr6LEGJVKAAS4mzmNv33stKlisy9gM87kZ8Lgc+wcUAH&#10;73PNpngXPEOFPxki/kEI/Yc8i3x2YLdcHmkB71lY0K1mry+mKPBOCRT/1S56g4/3D2QpONhi7zR0&#10;C2Ct2SP8bZVK8uWMLItPw6eIG3UKy0QBlpX9uX92nRyLK/dqiHPDngeKZl3LzY4lrjpZN2xKsJ9h&#10;lpzf5PNyO5efSXFOFS4xdU4IcTaG4GGIgLhWQWD7+WHOks+735YZAo4ds2WJNcDUmyEA4r2Pe7eT&#10;30/9zYpndRYg1ufbiymKfyZBncxME0Da76OVKiE2hwIgIQ5mXtN/8NdXi3oeJfdv0pxWYBwk/t3P&#10;F+ReuTK1x0QmS0MbrQBsbPAifp9cSybk/aw1Czp2ZZDlJzbTtzCpU290C2pmgQd/pdnUf4ZYUPgz&#10;8g2N9xWuKSwaEAOcD08qeTIH5bKtu+kx0WdQrNdG+rf9k3U4dzaCQYl3MvhCPv+JuaA4t/bK5bla&#10;b9LykxB3gOs08sKNvFEIbLNqOhgF3GOe77P+dHMOMTk7eI9jrWLEaaBxR713OwmIf+q+hOKf8/lW&#10;LDo0DoYc52HR3Ll/NR531NFrsZmXuBAKgIQ4mHlN/101mdk2bQaJf3eyeXlQrVri8RFz5BqjWy2i&#10;qNNotSTB7r+JMsjyE1NCN/f29IICxH+zQNura73n6FaprF+nrDK1aYh/qmjxqU1z3ch0gBiuisPv&#10;HWQcc6TrZyyE45pwv1IVqQy+5xo2otJnLzpPnD4JQQg5Ahl6lxLxbjPhlWjUUrl6uEaq9xg720sT&#10;a3FQrXUFwIR/eGOOnYE7gyHwC8U/VxD2eORCwllC1bT5NH/6PQ+Wqk4TVekPRdwIBUBChvMTEXlb&#10;RL5UvuN3ReR37HDMtFbri7bIk8bns5r+Q/FsmKXXLKH45258HQEQVqDYDDAL8GwMs/yEDZXaiR41&#10;GQyOnL9qs9ldfOfrdbmTL84t428QuJYhF0idMkb26P0hYgZxHy8kEz3i8If7B8yTGQHDRnTeqJMQ&#10;T8Sism9RG0BCyOT5Kl/oigRWEkIGuS3c3j/glDKZCNm6kunrQAHwRnqxZ89C8c8dPBWLStA7mdgZ&#10;N4B9rZmm22cTnKgkxAlQACTkOP+3iPxhoVbDGFvPKFs8GHzZLser2mw+qX4+q+m/pxR7AGR5IY9t&#10;1lD8Iz6vVzyapr8HlwMBvvZn4CTLz/7iffiErE/sLxotTeqK8FfVNN2S1yrTP9IRO2FzckWxdZTO&#10;Jukmp/9IB5wX6nsEmXVWeh8T82yXK10BcCMWk5AFbQAJIdNBFUJOsiieFViDYBIR1tKq2wIyltmA&#10;RMjJ4Px5dSndvadLxzb3nZ0d3tcdTtLnk9VIWDwLHlcfh1FAHqgZzsUoABLiBCgAEtLLTwq12tud&#10;yb9Lxt9gei7faOgTRSrPpRctGTDcarU/a7XbzxifY7pmFhNQWHSvRI8W3PMQ/7RW68O6pvVYn1L8&#10;szfLY06U+r1eXQzGv+frPx6XwyE9e2aY5acZWq22Lvw1NK1H+NsrVyyT82cwaOoP3MkcWsoWjMwf&#10;iOIGuM7cZiaTbUEW2FOppH7e41qHaWeK/YS4g6CyvokHg/LjSxf0dQ7IjLh2LNTrUhtxvwXnhLDP&#10;JxGvV//9g0RIiH92zpYlZBYMsu2n+OceEj6fXnuaQ/nJlmQrVcmYmIhF/Ef/vtgJ4L3SslANgpBZ&#10;QAGQkCP+c6FWu65afJYbTfngMDtUPPuORfPFGi3tkvr5/cJspv8uhMNKTkVbvJ6Zr8BuV5rNnhEk&#10;ZIpR/LE3vjE7+fwer9SlKelQkDagY/DKYlLOJxI9/7Df8rOfutbSpwO1dluarcd/VoHw93WhZMlz&#10;Uu8a7hP/UDh4f3+flkGkB1p/Oo+72ZxcW17SnxdswzZLJU50EuIC1sLhY0/SiDKYd6TBMLcFQkgv&#10;aOD77vpaT8MinTvcRSrgFy/VP9M8LJmrD56LRi3xeCfNAt4rFACJy6AASEiHcqPxlIhcPfq8Kbcy&#10;h0OnUy6FQ5Y9dM1Wq/vg8Dz2G42Z/N71iLqJxnGb6SIsV6rXP2u3279lfAGTj5zasT/pMc81rOsC&#10;Pp8+nXM5GuF7YQQGZWeYKUJ9Va7IWiSiZy8a4BpUbDRkq1Kd2bVoHJ5PJnrEv9PETuJO4l4vrT8d&#10;CKZrYHFkFPxfXF6SzNY2hV1CHAyu5/3ZxlYAzUcPi0W5VyrxGkTIKeA87hf/sDb7OfN8XUXM7xeP&#10;h/afZkBtxMxU+WYwICkL1zwJIaNBAZCQDu1227T4BzYGdIxagXa7XWy1293dbK4+m8IkpmdUv33v&#10;jBdgdU3781a7/XvG581WWz7kwt/2BBYWzmSziynAxoImK+GwBIolS9lNWhVMN6kFMRSibu7uSaEv&#10;V3MQmLL8+/0DiXYC2K0s+Klgg6NOO1L8I8N4uTMlJg61/gwo4n3TZVPTtzMZ+f7mhv5nNAMgR+id&#10;vYO5Py5CyHTov57/5cMtXUyI+7xda85RSIdGL5RqLU1y9cdrpf1qVQpNzdR6i5CzEHSQUHJjdeVY&#10;XiYtc91HxM/StlnQYGKGiw6d/iPErfAqSUiHaCCgZ1Rh0mW7XD5RKEj7fZbsGAWtdrvnvN7t5FhM&#10;mwuKIIpjOEsBsNVq/6TWbP6e+rUPThFwiT3YOKP9EqYAQz6ftNoNeSISljvcEJ4IhHx1uumgXJb3&#10;DjIjdaBDBLST3Sqe84tKERCCJ8U/Mojn4rEeSzgnWn/GAkfPLzujBiKrAKtf5H1eTS/qjwhNTU9H&#10;KywkEuJA4HTQfz0HEN90AW6cyW6uHYhNiCvNlcX6bGoF06Dfkp3inztZ9h/PTiXD+TR/ugBo1Qn5&#10;SQG7WLbaELfBGWlCFPxer4T8/hMD3HEz/LZSLLYa7Xa7p/10HvafM9bdflZq1H+sfuFONi+5JjO7&#10;nMAkJm0hRge8XtmIRvWJQjKc66lU9+/QDY/pF6fbT/VbfyLzj5B+IBQ/qYjjyJZxovVnXCmk1V2Y&#10;mwqraDQ+GDybXtTXfYQQ59Bvc+7U6zkhZqjbeJ1/LnY0oQTbT4p/7iTdWbt6Zhs/Y0twvzPTJH85&#10;FrHl8zPLAmtCxIVQACRkAFeTyWMFH3yODeOPzm+eyZJw2qjluuqMLGT67T993pldWnLFeh0V2W5V&#10;drdckQfV6qx+P5kyy5HJLD4h8AS8HrmWTJj4bneC81gtiN3NOt9Cd9nvO2b9iSkgQvqBHaQx2Y4p&#10;9w+yWccdI1jhqs/RrecCpp61jviJ48H7BiHOAOucfvFPtznPHPIVJsRmvJpe7DbwQc+oaS39HCfu&#10;hZrO6dwpFEx938U4176EOA1agBIyAITdQujDBEyl0dQFvxmKWmfCt+ARw8ijPiMBsNf+sy3eGS2+&#10;a83mX7Tb7d8xPkd242cFc57mxPo8HY1M9LyL+AOy1G7rRW52eh/niuLzbzYc3O68tLzcfQa0/iTD&#10;wDVDbXL5NHPouMlYFM2updPdz/dc3EWP1xav8bWO24MuFlAgIMTWoOEH93zVLhD3/Xd2dvjCElcT&#10;sJlohvXKa2trPecyhJ8nF1PyRDIhX+ULusjhdAcTQkYlW6lKxkRz36RrMIQQa0ABkJATQFdZcMQA&#10;+Hnj8SyIZ2EBWYBSbc5GAFTtP2cl/rXa7T+va1pX/Gu22vJJLs/cPwexOgH7T5XHeYB+eTqZlFLm&#10;kDaxfawqAgc2z06nPzeE1p9kEP0ZkdlqzXHiOJ4j7H97cnRcLIbr09DKuqbGewUhtgb5rbBwVvPJ&#10;x8k4JsQpVJT7mpr9a3UGCfkqOMeRZX4pEdcbeQat19DUZVB3sduBk0h2XtMFWoCeyH2T0384f5wO&#10;7WKJG6EASIgDQd5ZtdmUkG/6uTX99p8z4napXv9V9Vfdyxco6DgIWO6uRCf/vkI3W9jnleeSCbmV&#10;OaRgrKBmf+063EYX768rSp4bckNYACCD6M+IvLV/4KjjNKiT/k7mUAozchCwGrrd++pKz/H4lNN/&#10;hNgSnM8vLy9JKtQrcMDumxP/xM2UbLhnxlQScnlVIR95ZncLBdmMRHTRwvg73b57eUmeSiW7TY1L&#10;oeDAmgUsvzk16Aw8tIAdCprZvqqcvr+HQG7luKNJQbtY4kYoABLiQPxerz4BmAgEJOzxSKXVmtqT&#10;vDDhKS0T5Er1eknN/ctUa8z9cxjTDJ4O+vwSbbX0XKf3XZBzZxZ1Q+10MexlZaILG6LbLASSAaB4&#10;rGZEOk0YuxwOyfPLS8eKaZ+41EobkwXfXV87djzumyiYEEKsBab8VUFAOoX+W7t7tIEnrqeguAT1&#10;C+RWBOLfNWXtLp01mbFe2c/ldQHvajzec96jgetqevHEZ2RMDZ6LReW93T02BBJH8mXOZPafEglC&#10;CHEWFAAJcSjGxMKFcEjuTNGubCk4201DXdP+vNVu/57xeVXTXG1V5lTOxWJTe2bo+ML5kQ4J8wBd&#10;CIoIarHjw/0DdvySgaBJwABZUU4RxoZNxUDsuunSaTdMQvaLfx/vH7giC5UQJzHMIpCWn4QcgWYm&#10;COLGPc/K+6Eb6cXHWbwd8Ljf3d45JtTh3P6oIwTC1lz9N/1gTddotXT3E1UsxDpg0M8m1gbuV2Q4&#10;Ta0lX5RKpx4h7A9OOm8IIfaGAiAhDgYL2YuJuHxZrkzN6nB1hl1CrXb739aazd9Xv3b7MEcbR4dx&#10;KRyaevYmpmTrmqbnAe7v7fM95BJQ5H9W6QSG4EEBmAyifxP8cSZj++OE5wRRs39zj2LasKwcN2DY&#10;oFL8I8TeYOpPtfeWzpQ/Gn14ryekl71Subse2IyELXmO9It/EO5u7u6d6MYAIRDNTKFsVq5Eo5Lw&#10;P24GKGua7Ferx56net3AOoAioP0Ieb3ioafjUPbLZVO1jmk6MFmNNms/xIVQACTE4cDD+/X1Vfnr&#10;7d2JihxGTs4Mvdb/c6le/+fqF+4z98+RnJ+RqBzy+aTVbshTsahrLe8M1EB8J4OOYKPID9Hjg2zW&#10;Fc+bjM6FyJG9NQpOdi4eDxP+QLZa03MN3Zr5B26s9Gb+UfwjxF4Mm/pDvi8svjn1R8hxdiqV7rpg&#10;IxaTkMXOlUHi3zs7O6YfI77PzP4OU4OPyuWuCwA+cD0Z5XeR+bNAAXAoZt2yLsYTJr7LGTSnGJFE&#10;iFWhAEiICzBEwM+zOVPhv4OAQBD1+STu9+vZgqlwaJYH7sNivX5Rzf3bLVfkXrkyy8dAZgAK1SvR&#10;2XSfGZu8jWhE7pfKU83KtDKYfrmWTncfIWyynAiuYWoh4Ytsjht7MpTVyNF16GHRng0CeM9fTaUG&#10;5vtgKgZTf27Pt3tlMdlzfO5lcxT/CLERz8Vj8mQq2TPBy6k/Qk4H9/9nm03ddQXnD/LzPrJIrMZZ&#10;xb9RwbTf7f0DeXF1Rf+XaCaAM8BbW9tT+X2EzIpspWqqyQ8RGT6vZ1YPa65gJqJBAZC4EAqAhLgE&#10;iIAvra7IL2kt3QagrDVlv1ob+OQh9IV9Xol4fRILBvR/O0dypXr9brvd/i3jIZQbTfmHvLkgY2Iv&#10;aq2W7lM/qwVo0OuVcqslz6cS8l7GndNgmIpTu+a/cOC51W8LhuKg26c+ycmootADGzWbQNC/EA7L&#10;U6nkQCtlvPfvUuTSgUB6PnHU7QxLYKsUPwkhJ4NrHaZ3+xscOPVHiHmwHri2vKR/P9bJmISbp/Ul&#10;zuv+/L5Z5XdCEI1nc939AvZGECLdmo1sF5JTjg2xO/cL5vb1lxJx1xwTreVe1xPibni1JMRlQFgx&#10;FtVXpvPU/xmajZTPr3c+nuh8XBrlh1UbjX/Xarf/pfF5s9WWW1yIOxbY1EKgnlUANTpekRmAqdZl&#10;v1/2Gw1XHW90+6nHGoUzJ3XMG1bFqsAJ68/3dvfm+riIvbCDPSYs8J6IRXUbL3USxgBWn1/l866f&#10;+DNAkfHlTqe/dKYLaAlMiD24HA7J88tLPdc63Ntv7e5x6o+QEUAz0BOJRHed/Orqivx0a3suArqR&#10;x6uu2dGYM0sBDk1AESUDGv9/MxikHaiF8XesP720AD0Gmv7MuH9tzr/hf6ZozP8jLoUCICFkohRq&#10;tevKz3tbRP7sf/mVX+6pqv3Jzz+4rgiD+PjBoMfQ1Fp/2mi1esS/DzKHE80yJNbjTqEwMwFQjMyA&#10;dlsux6Oy76IpQAgGRtevdASCnx/m5vqYJkn/1J90ivzv7+8z2J/YHmzWU4GALIWCkgqFBop+KIjv&#10;lcpyt1Dge76P55OJnjzQm7t7LO4RYgNg26tO7soMJ4QIcSJYF39/c0N/ZnAOgAg3a8HLCuKfAX7n&#10;jY74J51JwDfPbcpX+YK+R+V1xpowA/A4X+bMTf9djEZn+8DmTMPFuefE3VAAJIRMjFa7DU+9f238&#10;vPv5wr/ON5ry3/4//wWdNrqyEvV6P/R7Ft4tadqHu/XGH/30t35D//qf/PwDY0LwDfy/1W77K83G&#10;b6uP7V6+ILkmi5hOJ9NoSrFen1knWrsjKLtpChAb7VeV6Re9AL7njKk4CCMvLi8dsz+kLRgZBZwT&#10;hkCE99S8pkpwrqb9fl3sS/j9Eg8Gewpkg8BjZ6FqOJgMVgUE5IHaYcqTEDczyPIT1zpkmdLSmJDx&#10;QYPQx/sH3aZAI/8OjTGzuDdaSfwz6BcBsR5EUyE+MFVVaWpwKZKypkmhXpf9eoPrCGIpEKnyRal0&#10;6kOKKxOvbgDHhTsj4lYoABJCJkZD0xAq2F1BQPxTxJQU/nPYbP5Anfj74Z//Jyw8HgY9ni98C/Ju&#10;rdX+f7+9nP6HzvRgd3znQaEoD6q0LnMLKF6r02nTpKVMlKYD7hAAUURTBbJ3t+1vbQOR5moqdSwP&#10;CBv1D/cPaAtGRiJbrcpSJKL/k2vptGRm0A1vTPVFfF6JBYISD/gHTvYNAoVwPOZviiXafJ7CM4mj&#10;QgfzQAmxPnAseGl5uUcg4EQ/IZMDIrrf45Gr6UX9Z+Jce2NzXW7vH0x1TTHo3J63+GeAx3C5Ujlm&#10;N4z9k76HGrDfOKxUZadSmdoxg1ga83p53VNIn9IU51YQqWLGNetyLOKqI6S1WxZ4FITMBwqAhJCJ&#10;0dC0rmJT1TTTQkpB087hQ0ReF5F/9Vfbu3qgc9TrkVhHpLjD7l5XgY3oM4uLembltIFhiLE8rmjO&#10;XxTCGlMVye5kDm29kUSO4blY7JjwB+5lc5yCImPxRb7QFQBRmPrhxrrczeYmMmmCbtvlgF/igYCk&#10;QyEJ+7zHJlZPwxD8cvWG7FerFLhHYCVyVOzAa0oIsS4QCL67vtZTgIdAgMxO3tsJmRxohmm0Wt0G&#10;TJxzL66uyNKUHDQGZXli3Y4cPqsAIW/r4SO5Eo3qe42THBiwjsMkFT6e7zgx3C+WzjwZiOYwWDSu&#10;RCM9xwpNEIfVinxZLFEQZAbgMT42eR5djCdMfJdzoP0ncTMUAAkhE6GuabfbIs8bP2uvXDnTj4XV&#10;Zw5rWRY1XcvXhbxcSaWm/vT9Xi/ev/qfKw5fFGKzrebioYhmx+kXPI/zsejQ7DPkAX2QydKOh4wN&#10;BDUUoozzBYUdFMWeTS/KVrGoF1w2IxEJeBak3NTkXqk0sDiGbu2NYLAr9o0y1WeAIk+12eiKfZlG&#10;g4XvMYGYoIqtDypnW6sQQqZ7vvaLf7AqpOUnIdPBOLew1jHOO1hmo3Fmkk1Q19OpbpOVgVXPbay3&#10;PlH2SxDkwHIopK8B4djQ34SoWoaO24yI9SPyivszTw0gRuIDf4/pQwiOw9aibsCzMP2mYbstip9G&#10;AAAgAElEQVSQrVRN7YHRRDuLZmurQPtP4nYoABJCzkqu1W7/D7Vm8z+pP+cBLcjIGfk0X5yJAOjV&#10;NwzOF4qw4X5esVWFqIAOejsxyCpIBcIfJrc4DUUmAbrQm61W1xJLOkUdFFvwAftgj9JxnK0/ft+N&#10;ktenggIO8k8h9CFTptBssqt7wmwqBUdcLyikEmJNjKxiin+EzBacY4f1es9622iCeiKRkEy1Klvl&#10;8shrbaN5r1/4g6PBtK1GJ4nxvPufP57fWjh8bFIPIuC5WHSkOAL8LIiw/e4QOFbSWYuq4PuwVsUH&#10;mjsx/eWWJkifx6OvxTkAeMT9QsHU911KxGfzgCwC7T+J26EASIj1+VBE/rjzkbTYo83Vm81/WdO0&#10;/0P94lapLJUWb7DkbMC3fq9U1jdS0wSdbwvNxzagCb/PkRmAKKTdUApp2EAiO8dOxW8ImP2TANIR&#10;TfbKZfksX+TEH5k46Ph+UK7ItWTiWFFHFf9UkdAM2WpNivWaLvaVmk2K1jMCU5gG22d0KiCETI/+&#10;rGKKf4TMDjQfvbW1rccGQCQw1j7G1NmFjnCANXilqemiIKg0m/qaRjrNUBBnTnI/wFro1v6BI9bv&#10;EDB1ETNzqE9WPZVKdq9h+P931tdOdSgZlmeOps2PM5nuWhH7ugvhsKxHwscEVViQYr36RTbniozj&#10;qN+nv8/IY/RpUBNiOt5rsUDAVUeN9p/E7VAAJMTafFiq1/9jq91+Ox4MXheRPxSR37WIEPhhrdn8&#10;v+qa9u+MLzRbbfk8l2Mhk0yMTLU2dQFQFBtQdG7ec2BR+Hoq1TOJhE5bu00WvdyXE4IO17uFAiek&#10;yNRBoeZm5lAv6gzr8D4JFG4KtZoc1Gp6Vz3fs/NDLaod1rlWIcSK9GcVU/wjZD7ACQGOBMgCHASE&#10;LXwMyuE+CQh/d7JZx9YMcL3CR7+ACrHuR5GIvofZqVSk1mmYhlg6KGMQDZuDhDw0cBq/I+TJ6BmF&#10;+D2G4Ijfh8Y0uFHo61cH41vwdNx8CPgyZ27673LcXdN/tP8khAIgIVbmw2K9/km73f5fReRfFWq1&#10;P/yr7d0/84j8j9dTyerFZCI0x8f+J6V6/U6r3f7fjS9A/Psgc6hn9xEyKb6pVOQZGW2yZhz8nscC&#10;YMTvk7DH46gJVnShohvU4Jt83jY2OwbodGUxkFgBo8N7s1TSu7lBq9WWvCImaS2ta+O5VavRZtIi&#10;YIpYhUIsIdZjUFYx7/eEzB6sva/G4z02ge12W7LVqkT8/mP2lKcBMQvOLl+XSq5pFoaAer9Y0psY&#10;1X0M9mXq3mwQZvPM1YxC7PnU/Eb8jucaDcdOAgYWFvS9u5ty7E4CItcXpdKp34f18CwarK0E7T8J&#10;oQBIiFUxxL//vvP4kuVG89/7FhbazXZ74RfZnGxXKnIxGj118Thhvmq32/9zsV5/VUS64l9V0+T2&#10;YY7iH5k42PTAymKUTSY2mOpkTqle17O6/MgI8KBLcEEPClezAjyeo08uRyOO2SghM++akvuHjtuf&#10;H+bm+pjGIe0/6ojF+4HFQDJvgso1BuLf2zu7fE0sTtx3JADiWkgIsRZYs9g9q5gQuwLBD+vt5VBI&#10;kgH/MWtJ8NHefk8TIWwEsR6Kd6wEVZttoxkKtqBudj/AXhZrxGG5fv2cJc8c+6MHlYq8trbWnSZ8&#10;MpWUe6WSI5vRlodYy7qV/XJZj1A5jadnWz+0BE3GExFCAZAQC9Iv/km50ZRbmUOB+Gd8DYtCfDxd&#10;q/UU+KeEnkNYqNU+EJE/E5EXjV8Di0YETZtZbBAyDoeVqimhuwmxUNMkqEx5oBOu1Xlv7pQrUmo0&#10;JOr3SyIQkACy/wYkhq+EwyIOEACxkX9VseyBMHpzb2+uj2lcMkouIzbO6HClCEjmSVzJzUCWH7E+&#10;KeU1qzow65UQOwPxT835tWNWMSF2AcJd1OeTsM+ni3Zhn/dEYQrNd+/t7h0T8boilSEK5vJ8DwxB&#10;d5B4uNW1kg/5/XpzaqPV0sXSg2pNz5w+ax4irpnv7OzIDzfW9dcU11TkBTpx34R1XYACYJePTZx/&#10;mJrcjLlLAIRTS4u1SkIoABJiMYaKf8MENizmJiwAYjzoA+XjLwq1WkpE/khE/r3xTZj6uz9mdxoh&#10;o7BVqZwoAKJIVG029YXdgp57cCQAHtaqQ9+ny36/pBFm7/fr9iGhjnDo8yzof7dv8wLxjZWVns38&#10;u9s7ti2k4XFjYsewz8E1bykYZAYgsQR1FqhtgU8pEpXPWGAjhEyOQeIf1iy8vxNyNnBuLQYCpoW+&#10;fiD8fZUvOHaCbB4YVvLTBK/VXrks5xMJ/bdgolNOd4a0HalgQHx99u5uJVupmhKPL0XCrrNMbbS4&#10;5idEKAASYilGFv8MkI8xhhWoKvR9afz5D165rnvt/Juf/d11EXkDAqCI/EB9TN/AXqJqrwwxYl+2&#10;qjV5acijx9RfRbGe9Xu9XWvPelOTn+0dDH3eEPhUkQ8dcYnOpjhvYztbTP5dT6V6sibuZA5tX0i7&#10;tX8gb2yu9+Ra4APFCWxyvyyWWCwkhJgiwoIRIZYAWUSq+AduDZg0IoQMx7DvxERUwu+XeDDYtYAc&#10;BdjuVpsNfRptt1rleWhj8Bqef6z/SSwQdNzzw759Ca49ROdOzlzEx1NKxq5boP0nIY+hAEiINRhb&#10;/APw118/4a9PEfqeEJEnOmLf73Y+7wp+yDaqNjXJ1huyU6vR6pPMHLzn0NWWCod6fjWC6Ct9Qp1P&#10;mf77pjiajSd+j52n/tDl+1Q8fqwZYLsTDG939AyNR9tyY3Wlp6iBTmZ0uOIDhYu72ezUO2sJUXNu&#10;CnVOwtsB9X6B4qh0bNAMCk3tzNZbhBDzQLTAPV0V/z7eP6C7CCGngHvXWcQ+NM9VmppkqlX93lhq&#10;NnneOYywMumpOXACajUQYP5fh5rJ81fP7BxhAtgJoF5E+09CHkMBkJD5kzuL+AdyjWM3/K+Q2Yfp&#10;vT945TpEP9NCHzLUMvWGlDBZxW4ZYhHw/uwXAPsXcy3d/vMo0+9+0YFeJwqGrQ+sMBfDoYELeghi&#10;H2Szc3yUkwXF+be2tvUMwPVIWJYikZ6fjwLIi6srcr5clvcOMrQrIjOhxnulLdiu1uRa54HiWvHj&#10;SxeOPWwUUR4WS3KnUOD1g5ApAvHvtbW1HuEC4h/zfQnpBVOyywG/LIWCshgKjyT2wU63UG9Q6HMh&#10;Ed9RUyyaxZ3GlUTc7S9xl7tZc9N/l+PuO2ac/iPkCAqAhMyZaqPxH9rt9u8bjwLZeqOIf6IGcIv8&#10;BMJfoVaD6Pe7yO2j0EecwEGtJhf7nseCLPR8vl+uSLIz1QHhy0mTHBD7VkMhvdMXofGqvecgUMTG&#10;ZsCphTQ8L3yEPBk92L5fDMSfXxWRd06wgCWEuAvcEw7K5WONAypopLiSSsqlRFzPPaIQSMjkofhH&#10;yHAg+K2Hgic2+A0Ca/9iva6LPfvVqmQaDd6/XMyKstZxmlPFasAv6QjtP0WPQ2nJV+XKqd+H68pK&#10;dPj616lorHMS0oUCICFzpKm1/rTRav0L4xE0W225fZgby2bzbib72lo0vAzRT0R+0/g6BMW9ckUe&#10;VKoU+ohtyQzoXPR4FsSzsNCdBFyPRrt/92U+b/sXGzYdF6NRfbFu1uIEdp87lYprLDBR2DDEwLg3&#10;K9fTqW5xH//fDBbY6UwI6YLJ4Otaq2uVbNigAbWxAtdcQwi8vX9AW2FCJgTFP0KOczkcGmnCj2If&#10;OQk0jqrC8Vat5qjj9a1UygKPwho8KhZN1Q6f7osIcQM4LA3WPwnpQgGQkDnRbrf/U6XZ+G31t9/L&#10;FyTXHC9sOxbw/Z8ismF8jkm/+4WSrTPNCDHA5AY63HzeXiHM5/FIXdN0IVDdMD+onN4JZ1WwaXs+&#10;nT51ys+w9SnWa3rQu9sL1HiPYOLvtRXpioBPJuLyiFOAZApUcW/tnKPI4aHQbA9QIL2ZORTBRx8Q&#10;Jq5Eo7roZxTOIATCVngpn5efH5qzWCKEDOd6KtWzXkPjEsU/4kYg+q2Fw6Ya/bLVWne9v+8wlxMy&#10;eZ5SrB7hfOAkcRjnzWJfLIib+dxEzn9gYUE2Y+4TADn9R0gvFAAJmQ+3i/U6HA2Txm/fKpXlQXW8&#10;Av4LybhE/X5d/KPwR5xKcUAOoHcBG2ZNFwINYP9p140Osu2uLS8d+zoWsNlqlZ2+JvgiX+gKgLFA&#10;wOKPltiVslJ885mc0CXWBtfUTwpF/eO5eEyeTCW7RdnziYT4FjyPxUNCyFjcSC92p2+lI/7xnCJu&#10;AjZ8l2OPG01OEv2wl9kpl/U1PxuMyCjoFrLKdfYbh2XiY21GHrNXKptqBrgUCR9ronYDWpsCICEq&#10;FAAJmT25Yr3+tYj8U+M3Q7T7xET3ziCwmUYXFKagyo2mvJfJ8iUljiRTqx4TALGY9WgLHSHwMdgw&#10;25FB4h86fr/K510/3TcKGaX5wWxuCiGjoobKr+K6lLO/7TA5AmuyB+WK3Fhd6U4roaD2gqbJR3yt&#10;CRkZin/EzWDC/PlkQm8mGQQa/VDMR+Y5XEzY5EfG5Vry6D0Gq1gn7SGvRiNs7lS4XyiY+r6nXCqa&#10;NjkBSEgPrIwRMmOqjcZ/aLfbv2/8VmT0fTimrZSxmW50On8ifp8+4j9OhiAhVme/WpMrAx6j3+sV&#10;r2eh+/n+mJO08wS2n6r4h0LArd09dv2OQczr7f6j2piWyoScRrZ+dG7GgkH58aULekH761KJ561D&#10;QFf1W1vbPcIFcgHvF0u0XyNkBDBRq4p/sKSj+EfcAtb4r66uHGtKM0Q/N2V3k+kCoRmWsgZ3s86x&#10;Lg97PPrkLHkM9rhm9hubwYArG2Jbrba0WBMlpAcKgITMkKbW+tNGq/UvjN/YbLXl9mFuLMEO00LG&#10;Zhr5ZwZrweDYVqKEWBlkXgzC7/GKcgrYsviOzD8DLOh/urXN7t8xiSubnEqTRXoyHVIDOpDXO0Vu&#10;CIEfZLM8hx0ChIpfD4e6BZT1UFAKzCwjxBTYr1xNL3a/FdaG7x1kePCIK0Dx/eXVlR67T6zzIcxw&#10;0o9MmqvxI2tZvM+clK+6EQpK0MvytYFZcfdy3J2iaZP2n4Qcg6ElhMyIdrv9dqXZ+G31t93LFyQ3&#10;xoQKNhPqtJBHsT9MKcH6hDgJCOXF+nFxTxX/GjYUfJDVkAoFu59/uH/AgsAZWFKOZbFes+EzIHZA&#10;fZ/1h8xDBHzz3KZe+CbO4Kv8kc3SUjDIV5UQE/TvVyD+vbOzwzUOcQVYA3xnfa1H/LuTOZS/fLil&#10;CzM8D8gkwfSfOiHnpOk/sBYOn5ib6SaaWku+KldOfcaoMay4dC/SoFMHIcfgFZSQGVFuNNZEpGvA&#10;vVUqjzWphxv5t1dWer4GAcSYAgz5vEP+JSH2Z/e0fL+FBd0G105cjkW7jxaZf7QPPBuLoXD33+eG&#10;TI0SclbUDJK3H23L32/v6OevAYoUKHz/+rkNCoEOYFdZry32ZdESQo4D20NMPhmgUYLiH3ELLyQT&#10;x6z9/+bR1tiZ/4ScxgVFIMP7DROmTgH2n8lgQGy2xZ8aj4pFUw5iTyvW226i3ab9JyGDoABIyAxo&#10;aq3/2mq3v2X8pny9PvYG4IXFlPi8x09dX2fBl2AwMnEw35zS7daWtm6DayfSoaNi8qkCJzkRNEhE&#10;lSloJ21+ibVQ8zSQBwfh/u2dXfl4/6BnIhDfRyHQ/uw3jtwa8JrGvWy2ImQYmET5rjL5hGviu9sU&#10;/4g7QG4s8mINjPe/eh8hZNI8pbzn4FrgpOst7D85/XfE5ybqiGiI3oy5UwDsd2YhhDyGV1FCpk+h&#10;2my8pP6W+4XSWL/0Ujg0dIxfzQEMc4FEHEqm0dQzDYbRarVkOWQvAdCvnK/ZARanxDzPJI42Ogdl&#10;2iuR2QNbr7cePtJzAFUoBNofdcLzQiTs3CdKyBmA+PfaWq/tIcUP4hYw+beuTN3A9hYuAXz/k2mC&#10;iWu1Me1+cbxak1WB7b6P9S2dvVJZbzw8jUuR8MChATfQpABIyEB4FSVkytSbzY/aIgnjt+yWK7Lf&#10;GN2WDl08zykh+v2oAuAypwCJg9k5IdC8ZcMpWHViLTPGtYEcsRI5Ela2TWQjEDIuJcVeFjlXKhCe&#10;b2YO5a++OVkIfC4e04vlxB5kFBvQcy7tqibkNK6nUj3rGkxFU/wgbgBrAXXyz8i8NFOsJ+QsrCpu&#10;MmiAdNJ7DjWwVDAoC/T/1LlfKJj4rt6JULfRoABIyEAoABIyRdpt+aKmab9i/IZmqy13x+zIej6Z&#10;6Ons6kdTfK7j/uHfR4jdOcn2Ap7vPs/CsYK8XeDE2vhcDoe610inZV8Q62Fmc4kCzElC4NX0orx5&#10;blO3C6OlpPV5pFg0Q+Cw632GkGnRP/30TT6vT0UT4gauplLdZ2mIf1zXk1mQ8B81XTgt/xzRHpz+&#10;ewxckBA5cBqXlD2x26D9JyHDoUpAyBSpNRs9Fb+tUkkqY9yU0n6fXEwmTvyehtLpFaUASBwMiurZ&#10;SlVS4dCxJ2kEPqcCAVMLZOIczsei3ecCexQWXYhVMITAeC4v15IJ3crbsMfD/1EwxwcKhl/m87p4&#10;zfev9cAUE2xAUx2b6WvptGQGFHjRjBAPBCQZ8IvX49UnByEecgqKOJn+6SdMofz8MMfXnLgCWDCm&#10;lAiCm7t7vI+TmbGo7In3FbcCJ5AK+MXvYZMcuJs1d0+9HI9P/bFYFXUoghDSC1UCQqZEq91+v9Fq&#10;dbP/qpomX45pSfft5aUT/15rtf6x1W5/q/u7mrQaIc7mYak0UABEMR2dX0mb2uDCDpAFg9HB9NSS&#10;Yv9516Q9CiHjUqwfCUHLoZCphgNDCAxls3I1HpdzsWhPhy6mymAPeq1TPIeNLcVAa3Enm5XvrK/p&#10;jwmv1w831uVhsSSVZlPPc72UiB/rusb7BMIIxMObeywKE+eBe/DLqyvd54VmhvcOMnyliWtwsgUj&#10;sTb9+X9Oa4BdCofEQ7t8aWot+cpELRH340E1ErfA/D9ChkMBkJApUWk0VtWf/HWhJPUxOlKejkYk&#10;doqYUW02z6ufb1Wc1flFSD9YAF8b8HVfRwCM+H0S9njGmridNSiUGXk5ab+fk4tjcFmZ/sPx5KQN&#10;mTb1M4g4EIA+yuX1D9zjkSenTg4ACNr4uNZ5Tx9WK3JQrcl93t/nCq7PsDU8n3jsyoCi2xWTOSt4&#10;jV9bW5O3trYdenSIW3l5eak71Yw12Pv7+xS6iatwsgUjsTZPKHugg7KzLJeX/X4Ju9TKsp9HxaKp&#10;WuK1U1zDnA4tQAkZDq+mhEwBrdX6u1a7/cvGT87X6/JgTDuG0wJ8tVbrw1a7/aL6u/Yb3HgQZ7PR&#10;Vyw3UK1wlwOBsc+7WcKg6rNzTtn8wkKRELuAfCx8oGP3mURMViKRYxNkaBDAx/mECG72mCSDrSRs&#10;njKNBgvtMwa2huWmJk+mkl3Rox9kPh7UavpU4Gok0hV48TpC9GUuGnEKyP1TGxg+zRyyCYe4jpAi&#10;ADrNgpFYm42YkrtaLDnq1VoNBcW7wPw/8HlflvggAgsLsqw44rgNin+EnAwFQEKmQLXZfE79qfcL&#10;4y3GvhWLnRbgm682m1cm8bsIsRNLwcECYEvpjENmgB0EQJUozndOAI7E5b6gc1gmEjJt0ordV6F+&#10;9nMWdmF6XtZhTrdzQkf3YijcnQ5WQbFdt5WUxw1CmBAs1GpS1jS98FhoarQfmzKfFIpyr1SSC+Gw&#10;3p2OvL+G1pJ8o6F/XRVl8b2vLCa7U4OY+KQASJwAGhfUCVgI33xvE0LIbMAeSJ2+dppLxCIEwCGN&#10;Vm4C91Yz6/ono1Hxed17vJj/R8jJUAAkZML05/HtlitjTeShg+fJU6b/Gpr201a7/ZvG55z+I24h&#10;bcLb3i5WuJjkMbrnaXMyOmvhcPffYIPEaSgya2oT7jjF9Mw+xEDJ6bmgG8Gg/j5f7BO7DYwJQWCI&#10;gqDWbErFRCYwrkHIsDvU1xCc3DELrjVmxY4vi6WuABgfIOoSYkdeVjLKcb35IJvl60gIITPivOKA&#10;suew5gtEeUR8Pllg/J98XTLX4P9EMj71x2JlmP9HyMmw0kjIhJlUHt+zidiJHTytdvvfVpvNf65+&#10;jdN/xC2clotpJzFcXawmWRgemZXokdXJDqf/yIxQLe/qU9xwQmRCR7fR1Y2Jm/VQUJ+CHiYIGuDv&#10;TnER0FGfC4r4e+WyLlhRDJwc6rFkNztxApvBQM+148P9AzbgEEI3DzIj0CC2pNg93i0UHHXoN3T7&#10;T6p/xXpdz58+jUun7AncQIsCICEnQgGQkAkyqTw+TP9djJ8Y4Jsv1esQ/7qt/neyeU7/EVeAotMw&#10;UFjVLVBsJIZnFfvAkI8C4Cg43fqGWBNYdKrMUiiDBVChkxsonQJQ2u+X5VBIIl6vnkOUGpKRagYU&#10;DzCphg9kDd7JZk0VHggh7uJqKtV9vgflMq8TxNXslsvde++z6UVO1JOpcyV6NP2H5i2nvd+WQkHx&#10;sGFKvsqbE3Yvx909/ddqtYUtSIScDAVAQibIpPL4Tpv+01ot7LKXjc9hM2q3rDNCxiXp7xUA2+22&#10;LHQ6BHHWHNrMCjejPNZBeV9kOHFlEtRp1jfEujyhWC6h8D1PMHGDwvug4vtJzRIGQY9HP4+Qadgv&#10;HOLz76yv6ULgrf0D5gpOEAi3nJYidgWTyOr14oMMrT+Ju0H2K6I70JSGj++ur8m72zsUAcnUuJQ4&#10;EnzMikR2IhEIiG/B3QJgU2uZsprX78km4lGcjNbm9B8hp0EBkJAJ0Wq1P2u1288YP+0s039XlK7a&#10;QWjt9rL65c8KRb6MxDWoNpnIeoaFpt/r1T/3ery2s8JFERidm4ZtB4r27KQ3B0QLg4NazfKPlziD&#10;FcVyabtsXdtZ09cRTM7m8roodSEclnOxWE9xH39+Y3Ndbu8fcMr2DEBINY4rpjZ5nSd25ULkKHsX&#10;TRBsDiBuB2t53CNfXF3RjwREwO9vbsidzKF8wn06mTDYK6p2j/dMZsTZhWW/X/wej3g87rUAhfj3&#10;2eGhqe+9ljzROcwVaLT/JORUOFNNyISoar3Zf+OKEE8qdg7DUDPDyo2m1NvsIifuYVHpcGu0NORh&#10;dj/3ez3y6uqy3EgvytPRiF7QtgNFxQZ0OeTuDr5xKTXZZU2mz3PxWLfogs3mAwflTqKAiU7jt3d2&#10;5a++edQz3YhiJgqbTyuZm2R8grS1IjZmSWkQOKiy+YYQgAaZj/cPeo7F1fSivLG2qk/oEDIpLir1&#10;ou1C0XGOAgm/uQxrpwLx7293dkxN/2F4YDnCtXmTAiAhp8LdJyEToN1uf6a1Wt2VGES5cS0Iz8VP&#10;FwDVQORcnR3kxD1gA21sCGD9WW82MRHb8/zx9+vxmFxbXpJfu3Be3txYlxeSCVN2ePNCLaClKQAS&#10;YkmQ/YdingEsl5xq44iJnnf2DuTD3b2erlpcVykCjkexfnSdV+2LCbEbKWWdsssIAkK6oGD/N4+2&#10;dGcPA0x+/+j8pt6caJfGRGJdsBfGPtfga4dN/4FUINCN93AbhviXMWkfjOGBk6KD3ADz/wgxBwVA&#10;QiZApdns8ez8ZswsqrTfJzETRSGv4odeYLYAcRHnw0e2U3VN0xd7/lMmKZCrdyWV1LOsfuPCOXlt&#10;5XEB20rduGoBrT+HiwxHax3ZjqVYUCdT5HI4pGf6GKC4d6fgvMyVfjDR8PajbSnVj5qank0v6mIo&#10;GQ23Z9kQZwABw6usu5hxRkgvOCd+urV9LCMYos2b5zb1pkQKgWRcLis51FiLOtFOfNWlE22jin/g&#10;iWTcxHc5G+b/EWIO7kQJmQA+j6dbFaxqmjwYsxv2CRP2n9Kx4jLwcwNBXES6I47p03+dzBmfcj7A&#10;egcTK9/k8z0FawOcO0uRiD7Fgm5cTAe+spjUi/vzBMUCdcrGytOKVkKdnEQYPgsqZNLgPYVrBOwv&#10;jXsvztX3dvccO/3Xjz4NuLPTvUbhOLy6usLzbURWlMnJCi2LiU1BfqXBoHUWIeSxpTam6P9+e6dn&#10;GhD3TzQlQgh8TpniIsQs2O8Y3M3mHHfcroTDEnJhk9k44t+lcMjVVqkGzP8jxBy8WhAyAfwerzQW&#10;HmeRfT1m9h/YjJnbCMARIeD16gJIElMvZedkEBFyEosd2ylD/MNGWrUIQR4XNt2YWhHJPbZJCQVl&#10;PRLWLau8fdOCmA7Ex/mEyIudYlajs4iEXVu91dYLtciXq7daU+103yuVu5Yum5GwIzs6Jw1C759M&#10;JfXXFRug66mU3MyYC0wn5DQgxL+4vNSzucYm893tHddNveC6iuf9/c0N/XMck+eTCfn5ofOKT9MA&#10;1m/q/WebuWlkRmAdFPf1Oh4Umpou7I9DVLkeVpsUAAk5CazlHz3c0p1Hnkolu+sJ3A9gKY5Jp1v7&#10;B2Ofj8Rd4H2kNqM5KYdaOnl2zy2lLfBIZkuxXpdf7B+MJP7hWD2dSjrjAJwR5v8RYg4KgIRMAOgP&#10;Qa/3TB3d6OAZxb874PXpN7sEbe+IS0AxHueIOv0XUAuqA0LQsaEulMrdEG3Y1m1GIrIWiejCXz/q&#10;106y4sxWa7r9ZK7e0M/DbL1+poIaOKjVugLgCqxPWFg/FbzeyGG70tkA4fjdEKEISM4EJtsgbp1P&#10;JHp+DBoEbu7uubZQB9HzTuawm4OI4/OoXGGzwhBwv1kNhfRufVVExr2KxV4yTXANuxqPy7lY9MTp&#10;AEwmVZqaZKpVfQ9zWK+f2tywFDxaG+U4AUiIKT7v7EUw9Wc0rklnr/HG5rrc3j/oNC8SMpynFMHH&#10;iTnUz8Rjrsuzg/j319u7Um+bfy0h/r2+vmoqOsjpMP+PEPNQACRkQvi8XvFomlyMR2WnVhvpJg42&#10;lGwzM0B0DPv80mrXZdnvl/0GN+HE2Sx3BDlDaPcsLOjnnYGZEHQUtvZzeZFcXi+QbQSDshYOy+KI&#10;FhqGOLg0IKIAIgG64lEYK+jCYNPUtBC6OK91/ozHgq59FolP56NcXtKhUPc1oQhIzhABCB4AACAA&#10;SURBVALsgJFx1389gK0wp91EPikU9YkF43zDhGRma9s1dqiDMMSWYY0lKrg/fJDNzvkREycD4Rl5&#10;pf2OB4PAdQ4f/Q1PaHKCCwLWMXBAQIMTWA74e6xsscYhhJgH91C4V6hNRjhXYTNeeLTFTE0yFEz/&#10;qWvT+8XxXaesCPa9l/oa75wOxb+zw/w/QsxDAZCQCYIpQNiAPhEJy51SeaQfvDhGBpnHsyBhn0+e&#10;TsQlnzkcWXQkxE6g6Ay7E8PnPaiIfyiqjjqFYliFqh23RvZe0OOReGdhnQz4xevxStjnNSUSGrai&#10;/eIgHmOhVpN8o6FPDPY/Xjyeg3JZzyiUTsg7xC1yOjf39uS1tbVu8Z0iIBkVFFbOxWLHCuE4bz/O&#10;ZDjlpgC7MkwsGNa7brYChfinXntO4l42x2s6mSrDxD9j0s/gJIcD6fw9Ps6f8D1Yi3FiiZDRwXof&#10;90zkWD+/vNQ9X5Gt+5cPt3hEyTGw1lCn/9CU5rQm0V9eXXbV9B/Fv8nA/D9CzEMBkJAJApFApCkb&#10;0ah8Wa6MdEMfN8AXE1BL4ZA8FYvqXYWEOBEseLHYLXcmXfun/77MT6ao2lPkH1LYMvJ0kIMDAd4Q&#10;CE8rqBnC4LryNUMULGua7Ferere9IRyiC/JOwXn2LtMAx+idnZ1jIuAr7RantlwKiiUXwmE9/xPn&#10;Z3+mp3r+DsoHxYYS9koUbI6DotMX2RytQJHtt7IyVPzDe6hQb8huuSwPyhVOdJOp89Lyck8+1KeZ&#10;w2428iDQ9GRcCzFJH9fXM6cXYPGzYVlICBkfCOiFvmxdiPicAiT9oNHKqBXp11+HrU1fSMZdJWqN&#10;I/6h/gCRlOJfL8z/I8Q8FAAJmSCw5QzoooQ21hTguEAIuZJMSKHRlAdVduMS53EpEpamNnj6D53t&#10;n8/oXBMjVxCF3AHFbogOab9fUoGARHxeiQWCJxbUDFEQXJHeIG9vZ7IEwhZFwNMZJAJCmICoOsv3&#10;B5k/KGq/vLrSc96dJtCrIKPt45zzuqsnCRqOMDFpnGvX0ml5tLXtlKdnClzv1fcV8hFh7cbrNZkH&#10;sC9Wxeh3t3dOFRJ00d5Yy3QKyigywuoTLggQBfWvddYxWG8dVqq8PhIyIXCOohnQOHcDJgR44i7g&#10;UKFmUjst+y/t98mVVMoCj2Q2YI8xqkMNjtH31tZcl494Gsz/I2Q0KAASMmG8Cx5dAFyZoQAoHRHw&#10;+sqSePYP5Cta8hCHcS4alZo2OPvvbtY6E17YkKGg1j8JYwiDy6GQPnGE7j2zdqIUAc0zSAS8trwk&#10;h/U6O6pdAgoleM1HBc0Fe6UyC9sj8P7+fndyAefbc/GYq5wIcE03QAGXLgxknqwpWeIoMI57z9Ob&#10;nCraYxcETkATMlVeSCZ6hPtCk+sPcgTeH1cU60+sNZzmTPGdlWULPIrZQPFvsjD/j5DRoABIyITB&#10;zXmhKRLyevUphFlaYqE79/rKinj29pjLQRwDzqNIwK93noOQIpzNevpvXAYJg6ooGPF6JYTJwc40&#10;SUPTxN8ROQ0R8C2XTdeMiyECvnluszsBhkyktx4+oojqcGCd1S/+IVfzm2LpWKYnyFSrunXMbrVK&#10;gXgMcMyQQ2N0pj+ZSrpqAi7TsaSWznUak1MUj8m8iAePplEPajW+DoRYGNwvXl5e6pkiz1ZrvIcQ&#10;HaxnYemsisNoVLu5u+eoA4Q9vl9p6nUyFP8mD/P/CBkNCoCETIGAz6cLE0vB4MwzcWBD+uLqiizs&#10;7su9SoUv75ggcw62k6vhsPg9HtkpV+SbCjN85sHleFzqHfEPgo5q6/ehjTNohk0LGtxIL+o5dtIp&#10;LuPzUTcObgXH9l0lVwXvmVeX0vLOHjOLnAoE9VdXV7rPDpvCW7t7R+cXm2KmAnJoNmKx7rUZOTVu&#10;yd3EdUa1brueTvEaQ+aGWijerlIAJMSKQPC4GI121/cGuJfc3HOWuEPGA+IfGhfV/S7eH3BdcFod&#10;ArUyz4LzxS2Kf9OB+X+EjAYFQEKmAHIAMcGD7IxAoThSwO+keGF1WZYLRfngMDuX329HIPo9GY3K&#10;WiQsqXCo5xng82dkUbKVqjwoFuWLMsXVWYAO2UQwIHVNkwURCSvTf+iUnbXAPkuwUbgh0i0S4P83&#10;Ol8np4PppI/3D7oTYUuRiDwXr9Gmz6FA4FVtdXvEPzI1IIJ9kc3J1fSi/iswDfhZvuiaZpkv8/me&#10;a8wri03XCKDEurBZjRBrAYvsS4n4QPt/OBW8d5ChSwXpNrOp4h+cFtBs5bT3B+ouy+Gw3rzuZD47&#10;OJR/LI6290ScwTOLixT/ToD5f4SMDq8ohEwJ2BT6PAuypljyzJrNeExeX1+VRRNZY27nUjgk/+Tc&#10;pjyztHhM/FPB3/3SyrK8vrIsSR7XqfNsMq6LfwCb5oXOLkGf7rHx9J9ZIPZtK4KVLgJ2Cu3kdGAP&#10;i8KKASwK4y6xmnET2ChDfDG4kzmk+DdDIKobFs3SmYRzC/3XGAigvEYTQgiRjqDz2sqS3iTTL/6h&#10;kfHvt3f0yXGKfwRcCId73idoZERTkRPfH6iRhXzO3pPh9RtH/ENjGcW/k2H+HyGjw6sKIVMCnVuw&#10;jrwYj+odTvMiFgjIr6yvybdiUb7UA8Brg2LdS6srIy200pGw/PLqslyNRub6+joZCDWLocdiLM4l&#10;NSPgq3zBNR3uFAHPBrqqjYwAXJdf7suII/YGxbVnlfMBYgynPGePascMMRY2Z24B1xjYcxnwGk1m&#10;DSzjDNT3IiFkfmAfgwxvtUFJOnaAEP7e3tllsxLpYT0S7n56L5uzRc79uKxHQuJ1sP0nxL9RXz9D&#10;/COn06LDGSEjQwGQkCmCDq6o3y9PKIu5eQBh65mltLyxuiJRTr90gbf6jzbXj+UwmCXk9cmFeGzu&#10;r69TeSYR14Ubz8KCBH1H2TYobn2Uy7vqWFAEHB90zd5WxIlUKKhvsIgzuBqPd62ScL2AGENmD4qY&#10;WSV37GrKPVOAuMa8s7NDEZDMjYBiF9dgJg4hcwei/Bub6z3ZnGhQ+i8PvtHX9BT+yCAamjuu32GP&#10;RxKBQI/VqZOg+Dd9mP9HyOhQACRkisCuMOL3y9XFlCWEN9hX/nBjXb4VG0/wchJGsPKgLAazeDwL&#10;ujgFETDs0AXsvEDXbCoY0HP/cA4ZQ5Yo8N/cdWdIPkXA8blfqfbY9GFiDJNjxN7gNUSmjgGy6Gij&#10;NT/uZLPd3w2h3U1TgIYIyGs0IYS4m8vhkHx3fa1H3IA1Oa0+yWnkG0eNRFjfOnWvsuj36e4+TjNR&#10;amotfbp3VPEPtTmKf+Zpt9ucACRkDFixJmQG+LxeeXUpPfQXzbJI9ngacFF+dWNN1gPuKc6pGOLf&#10;JLzVfZ3N3bNKEZqcHWT/iS7+Bbq5f+DW7p5rrD8HARFQnbJhgdk8/VagmBwj9gZZKUaBDRl0tP6c&#10;L26eApSOCDioUeO5MV0GCCGE2AtM8by4utLjTIBpIK5PiBnulUo9exVYyDqRVCAgPo+zXKkg/v3t&#10;zs7I073Yx6M2R8yjcfqPkLGgAEjIjMD0HSw40/7jE2fr4dlbSCIb8MbGmr7ocFOG3STFP+DtHLt0&#10;KOj6KcD4hKZcUSxNBgK6+OdROh+xgaZljsjNvT1azY0BivOYEDO4kkpO7D1L5sNSMNj9vXtl5+ak&#10;2In+KcDlAWsepwMRUL1GX00v0naYEEIcTr+FH4rU744xDUTcC/Yqn2YOu88fFrJO3OPF/L6J1WKs&#10;gCH+ZRrNkR4NXttxo2jcjMbpP0LGggIgITMEIuDrmxu6EPhCMq5/4Ma/OUdLTiw6/sm5Tbnighw7&#10;FPsnKf4Btf9o2UUTlRCNMbmK9/CvLC/Jf3P+nPzo/Kb+f3xtXGHlqUhYzsUix8Q/pwehjwLzpsYH&#10;HdiYFDO4lkzY8nmQx4T8R9k6j8oVHhUL0D8F+JRLJ237r9EoCnMSkBBCnMkw8W9/REGAEOx3+50E&#10;3txYd5Qd6NIcmt+nBcW/2cP8P0LGgwIgIXMAQuCVVEr/wI3fAh1QjcuJuLyaTknyDJl4VgfF/mke&#10;6+VQ0MR32RsIe1iw/tOL5+U762v6e3glGukeV/wfX4MY+O1UcqTpUgiKV1IJCft6xT9sgj7K5R1/&#10;bEdhmAj4AgWtU7mrTAHimHEKkJDJok4B4hxzY96mcY1WbYowCfjayhLzR8nEiTp47U6I1ekX/7A2&#10;f/vRNsU/Mjb9duKYBHSKHeiFUEj8DrH/LNbr8v89fETxb4Yw/4+Q8aEASAgRrd3SxygSgYC8spx2&#10;pCUorD+nsdBSO5B8Lijq/WBj3fRxvJhM6NOl3zplwhXvN0wNvrSyIiGvv0f82ymW9E0QOc4gERC2&#10;lrSaOxl01qoTSpwCdAYsgFsHTAGqk7YXHNTpPQq4Rr/18FHPNXopEpE3z23K5XDIDk+B2ISwcv3L&#10;VKt82QiZEYPEP6zN3ZxXTibDIBHQCXu8jUi4Z69vVyD+/fX2rtRHEKNQ8/jVjTWKf2eA+X+EjA8F&#10;QEJIj4hVbjRHWsjYhRcWp2OP2FaOVc4F+XSjTlDi+xFsPcwaFFN/P9pclycSSfF5PMcm/949yEzs&#10;sTuRQSIgChEUAU+mf0KJU4D2RC10n5ujlTY5jprJuO4Ci/FhGNfoA+V4eD0eeXF1hdOAhBBiY4aJ&#10;f7juEzIJIALeU5xLnkolbX1cwx6PLDmgAWpc8e/19VWJuSgyZhrQ/pOQ8aEASIjLabfbGXWMPld3&#10;noiF4n5qCotNN1oQZCvjdZar1qDofIM9KP4PG9GA16cLf+rg6cNCgZN/JqEIODr9E0qXY1H7PHjS&#10;5X6x1P1zKhTkVJWF+LLntXH366Jfo/cO5E7msKdz2ZgGRCMMIYQQ+0Dxj8yKO4VC9zcFfT5br3Uv&#10;hO1v/7lXKlP8myMUAAkZHwqAhLicuqb1qAQPxxR4rEw64J/Ko+tfgBSbzs96eFgqmfiuk8HiF/ag&#10;xiJYFf6wls6UK/JeJjvGT3YvFAFHR80CvJSI2+eBky6w2FInq55f5kSVVVCzjzDxRkQ+KRT1XCjV&#10;ghjHBo0wz9EOihBCbAHFPzJL8L5SrUAvJewbXbAejdja/hOvw8/2D0YS/9CITvFvMrRabeFVlpDx&#10;4Y6cEJfTbLW6bWRVTZOcA0Ws5JQEwHpfvsO+Ir44FeSn1ab0HsFEZblRlw8PKf6NA0XA0cB72ZjG&#10;QRGe02P25INMtud1fHUp7fZDYglUQavkgnujWSBav72ze2wa8Gp6UW6kp2NVTgghZDJQ/CPz4ONc&#10;vvtb4Xhhx+iCpM8nCRuLYBD/RnUnSvt98oONdYp/E0Jrc/qPkLNAAZAQF9Nut/dVC8tDpSvdSaSD&#10;07f/zFRrjsxOHMSXucLo/+gUmlpLSvW6PCyWHClCzwoUIG7u7vUUllGooLg1GNi4GJynDagtgaDy&#10;qbIhh60ip6nmy7LfJ08qOTU7ypQmeQymAd/d7m3YQB7pmxvrnGIlI5NWbHYrXEMRMhUo/pF5gbWu&#10;ul6wY3TBuXBIvDa1/7yXzY4l/n1vbU2PQSGTQaP9JyFnglcjQlxMpdnMqM8+68D8v2nRb/+571Dx&#10;dBBflEq6YDcJoJliorDSbEij1Za7xbNbjLodbBJRWFYXybBGtGO36LS5q+RqQDjiMbInmOZUrUAh&#10;PkGEIrMHx/2762td209ch9T8GnIEbFJRPFYtQaMBv7y2tsZrERmbEgVAQiYOxT8yb77MH00BnrOh&#10;ALgWifTEftiFj/cP5KMRm58p/k2HBgVAQs4Er0iEuBSt1fqPWqt11Xj2zVbbFRaWk6Lf/nOn5h4B&#10;EJOO+xOY6EBhGJafxrH8PJdzzRTltEFhWRUBUYx/WSlckMfgOKnF92tJ++ZquJ33DjJde2K83yFC&#10;cZJqtvSLf+DW7h4LpCeAYwNLUDXfByLgG5vrFLGJaeKK1X2hqfHAETJB+sU/rK1v8t5GZsyDSqX7&#10;C4M+n60ahWD/GZtSJMs0gfj3eWm0mselcIji3xTg9B8hZ4dXJULcx4ftdvt/Kjcav6Y+c4ov5nGz&#10;/ad0utqWI2fLlUOhvtxodI8jjuGjGidQJwnELRTfDZAZwYLyce5kjzInYcG3GWROgx1BIe495f0O&#10;EerGyorbD8vMGCT+oXDC67o5YC2F42VgiNi8ZpPTQBFYPe8KGgVAQiYFrsHPKvmsKEKjwY7nGZk1&#10;WOeqTYsXImHbvAaw//Qs2Kf0DKej93f3Rhb/0Czw0uoKxb8poLFOSciZ4ZWJEOeTE5GfiMg/+4NX&#10;ri8UarUfF+v1/w7NWMYzp/gyGv32A26y/5yEpQUW1eoEJaZP1XBzMjlwXqubxSeYc3eM/mN0LZ22&#10;zGMjowHRWxVRIHoz/3L6DBP/Ri2cuB0cL4qAZFTWQ8Huv8i6aD1KyLQZZGkN8Q9rDULmQaZa7f7W&#10;JeXab3WWQyHb2H+iTvG3OzvyVaVq4ruP6J8UJhN+XTgBSMiZoQBIiPP5i0Kt9seFWu36v/nZ370t&#10;Ih+IyIt41lVNkweForyfzfFtYBI0H9X78lXcYv+Jhe3rmxtn7mqrab3H70GxyOnTKfKweGQttxiy&#10;T7foLLmdOYpDhf3eK4tJKzwsMgYQUWrKNToe4ETnNMF94fubGxT/JgSO24e7ez32zRQByUk8lTq6&#10;X+1OwJ6dEELxj1iTfUUAjNlkfQv7z4hN1jCG+JcZ8Tz/VixG8W+KoExEC1BCzg53k4Q4n99ZEPmd&#10;dmfSCp1jB7WanvdH0WV0Gi1N1KO2W6644ji+kIzLlVTqzD+noWk99qnlRlPulSsn/htyNpAZca3z&#10;E6I2zF+YBSjo3Mvm5EqnkHo+kZBcveEYEQNZeGm/X+/ATQb84vV49ek4FYhmh5XH9we7Pm8U7F5a&#10;XtazUQzYMTo9novH5OoAazQWSM/G/UpVCts73eKzIQLy2JJ+YFmtXu8ecD1FyJnBmunV1ZWexhZe&#10;f4kVUB2b1Gu/lYH9p3ouWZVivS5/vb07cl3nRnpRj5Ag04PiHyGTgQIgIWcEiwV0C6UsbDMW8Pn0&#10;4u5epSKfFIom/oWzyNfrE3l9Bk3/3S2WJnasAgsLlhMT8ZheX1uRWPDsNiM4T6p9x+/zfOHMP5ec&#10;DDIjsHA2Nl/IC2J2yXE+yuVlLRLpiqTIfDms121Z8MFrDFu4pWBQFsMhU0UCfA82sPjARMmnmUNd&#10;iLALeM79NpSlekPulSZ3jSZH9Bc8KP5NFhzHdykCklN4MhHvfsN2och7OyFnBOLfa2trPesmTLXz&#10;ukusAmo6xvsTTSBWj3FZDAXFY3H/T4p/1kZrUwAkZBLQApSQMwL7hYcWLzD6PV7BsmslHNYFHbdR&#10;aU6qINK7KMT0X2WCHUnPxGPyS0oxZ55gA/xSMiG/fuH8RMS/Vqst1Waj52t5XVxpDP03ZHIU6kfH&#10;Oe7z8sgO4aZNrfdwvsKKERvRXz+3IT86v6lb0WBTOk6HMP7Ni6sr+s+zCzf6uvUx0fnW1rYugJPJ&#10;0l/wgND61sNHLJBOGEMEpB0oGQSaHpYike7f3C2woYqQs2CIf6pbBi2tidWYXF1j+sD+M+T1WnoC&#10;EM0zo4p/qKdR/JsddHMhZDJwB0nIBPAtePTOIat6sUPzwxRgu9mUtWBQHlTtM9UxCXKNyXTGLSws&#10;SDQQkHKjodtYTnL6T/Qw75A+qQib0U+L89lsopPwYjQqq9GoeDzHxWLDg71Qr+uTRWbAv6k0Gz3y&#10;Kaw/Pzxk9iSxFpieQMEdmWaiFNytOHWDc3UzEtZzHc1Yu0KkKdRqkm80JFuvS6GpdadFUPTaCAZl&#10;LRyWlWiku1HHxva5RsPyk+MQP1mwmw3Ix+wX/97Z2aHQOiUMEVC9JsHmlsecPJM4Og+z1RoFeELO&#10;yPVUqmctcSdzyLUEIWcg4fNZXvy7mTkc6d/o7kjrq7bJYLQ7qCO1GFtEyESgAEjIBDgXj0qmUrX0&#10;QgBTgHVpysV41HUC4H59clNmEAEj/oDslcsTnf4Dhk3ps0tLshQKy3sHmZlYgqL4fyUalUuJ+NBp&#10;Idh3wn5hu1SWj3N5/XGh+/xaMnFq91ut2ehZuCGL8oPDLDMoiSVBERUCkhHmjo0riu8oBM1TCMN5&#10;eiEclvVIWFKh0/M0UBBG5ut+tXqqPRCEBNh94iOey+vTdEYR7MlUUrfRtLLY8FQnuxF8k8+zYDcl&#10;IDojH9OA4t9s6L8m4dzElAomXIk70Zs2Ykdrr4dF99n7EzJJ+qd5IAy4MTaDkEmSQu64Rd2nvs7l&#10;5RfZ0ZqRKf7NHq1Fa3NCJgUFQEImABYBGYtnJWHtFcIUoIhcCIVcJQJCaMpWqhPLacSxXI1G5NvN&#10;pr5wRCEGXaPq5AwKoyjImC2cY4JFBT/rR8GAvL93INv16Xj7G9N+wwS8drstjVZLGpomda0ln+dy&#10;PUICpofQNXejMyk0iLqm6T9D5ePD7MTFU3IycaWjuc5jfyqGgIQcQOOcvppelNVIRG7tH8wkZwkC&#10;+3LAL0uhoKkpP1xzDqsVeVSunCkPBM8Nos4PN9b1hgA8fwiPVhXVcO00GhcwnXw7l5/7Y3Iqat4Y&#10;xb/ZYpx/qgj4QjKhZ5cS93E1Hu/em5AHxaYHQsbnuU7+scE4U0GEkOPE/BAArTcBOI5TSNrvk19e&#10;XRkrWoGMj8aGcUImBq9ehEyI9ITEpWni83rFo2munAK8k8vJdyb8Gl1MJmQxFJKI/7i9BYpzEAzw&#10;gY3k16XSiUX5SwOy/7DAvLGxJveyWfkoN5lsF7PTfs3WkXD3oFCUL8uVoRN72CT/eIAAiG+vN3st&#10;qe7nC8z9mwPq+5M2YebAxvCwXpdXlc1eKhTU8/VwTu9UKvrE3FmBEA+WQyEJeBYkFgjqgu1pE34Q&#10;u/ZKZTmo1WS7WpuoKAlRB1POxrTXE4mEhJXrRaXZlFKzeSahcVJgItIAx4OC1PRQ88aQl8ljPVtw&#10;TVoKBruF6iuppKkJX+IssI5T14xf5Zn9R8g4oNHq5eUlfW1ngOYWin/EyqjvVys3dQZ01yTUSKw1&#10;ATiu+Pe9tTXxea1rZ+pUGjNouiXELVAAJGRC2MUKIOj16naMV6MRueOijmEUyKaR0xgPnv7z1jud&#10;pbDkw1Rg/6ITAsBJj+tKKiXnYjH5NHM4luBg5Hudj0V7Crgq6rSfYde5W67oOYdmpvVQeF/pm2JE&#10;lqFaHsbPu1eujPz4ydlAgYOMB8TSn25ty6tL6Z5zxzinX+xYbcKeJHeK1XDE65WQ//EUn9/jMZXb&#10;1w8KUzvlsjwql6cu5B5Ua3K+4/aIx3olkBz4fXj+u+Wy7MJudA7isvq63C2wED4rZjEFS46DwvSb&#10;wWD3+vHi8pI8erjFI+Ui1Ok/NILAaYIQMhpwD1BdHkSZbCfEqvTv6azc1In8P8/Cgh6fYgXQ4PyL&#10;vb2Rm6YuhUPyS0tLFP/mQKvVFrYaEjI5KAAS4jK8Hq8sSFM2otETp7qcCLqkDfusSYPDeDeblY/z&#10;BX1xfiESPjZlh449fCCvCo/FsAeFDedp4Oe8uLoiG6WS/Pzg0NTrhs0tpmOGiX7SEf5gH6XadCKj&#10;Dzado0zq7VYqPQJg//QffuZnzNKYC3Hf0WYRYg0ZDZyj7+wdyGawIFdTqZ7OW1E6cZeGn2Zjg9er&#10;WK/p4uKDSmWmE1c+k6H9xnXtaqd49mU+P7PHelmZ6sZ1jNOt0wVig1EsReMKJ8/mw/v7+3ouqXTW&#10;Bst+H9/7LmHQ9B8ncQkZDezT+sW/g3JZz17n+USsjJ32dGkL5f9B/PvbnR3JjLhWQi1lWrUjcjrN&#10;NmNLCJkkFAAJcRlYhwWQBdhsyhORsKumADF5N61FHI7r5URC9qpV2a039OB4fKBAfSmR6BENULAz&#10;7EF3iiVZi50uABqsRqNyY8EjN/cPBoqA2NRejkXlXCxqyqO+2JcvWG405ZNcXnLN0RbIsCC8pnyu&#10;9U3/bZVKrhKbrQSsJQ2qtF8dG4gdj3Z2u9mZi+HQRHIgIFxVmpr+2pQ1TQr1uhTmLGZBUEBxzKBQ&#10;q8meMn2cDoUk7PMee/6YSsI19tlWSy9MTzufLK5MTh9aPIfXCWDS27CfhBiO84HMHlwbcN0wzr+A&#10;SbGe2J/nk4me6b87nHomZGQgoqjn0a3d0aeCCJkHdtrTJYOBU+MMZgHFP/tC+09CJgsFQEJcCOzn&#10;0DOGKUA3CYCbJuw6zwKsIb63sS6fHWTkH4uPLZlg2YkPCHPXkgl9Sk5dDI8i/hmkI2F5fX1V/np7&#10;VxfV8Lw2I2FZDIWH2gpi0m+QBQesOQzLT4h/tzLmpgv7gR2carHa7LMNfcDi/NyIKHYxZS6kz4wu&#10;BHYKRTivUUiK+nw9GXmDwDmRVQR3qxabMGHy0vJyT3HsZ/15bx1hz5h2hkWxeu3Bv0U+GRoRPtw/&#10;mNpzTSuFEGQhkumCLFtDAERTy3PxmN7oQmYL7vmq+J5hY4crQGOGkcsKvsjmOK1EyBmxgkBBiFmS&#10;ylo7b/F7f8SHCcD5nl+oTRj1klG4kV7srnfJfMBL1mLzOCEThQIgIS4EQlBAFwU0uRAKyYOqO8SZ&#10;F2fUxfXMUlrWIhH527397oITAhmye0LZrFyJRo/Zg44KhLZfO39OPCaDtYf573s7AuBZxD+DTKXa&#10;FQBV+Q8/20yOIJkORu4c2HfJuT4rcF7rWWgO6RyH+Pfa2lqPmHd7/2BokRnP3Zh2NqaPcW0zCmq4&#10;xn1nfU3uZXNTmQZUJ6u3aW87dSDkbheKR1OA6cW5ZT+6mWvpdPfZw7aOIpA7QGOGASZAKb4TMh64&#10;l6lT1C+vrkgqm+M5RSxPyHe0Ps/Wrbv3SPp8EvB6TNcppgHFP3sDNylCyGRhyxMhLsXveTwVdDE+&#10;+gSaHflWLDYRuz4zYGImEvDLD9ZXezKqpJMnhg3ml7mz2zZNYlGNQj3y+WD7eVaLTnUCR80P26lU&#10;zvRzydlQRZJCk4tpMphB4h+Eu/smp3chBkLke+vhI/3fqWAa8IZiKToJMA1jkd01KQAAIABJREFU&#10;gGtugdOtM+GDbFYvnBp8d32t57Ug0wXnkXqO/mPfuUasD5olMD37QjJh2pkC36u+7pisJoSMz3u7&#10;e/raQTp7ITS0vLG2qp+fhFgV9T5gZdvahM9nOkt8GmQr1ZHFv8DCgvzK8hLFP4ugcfqPkIlDAZAQ&#10;lwLxCBuekNcry/7BtpFOAZu5J1PJqT8brFNQGC03Gvr/MVl3JZmQX1lZ0ictr0Yj8kuJuLy+sixP&#10;JOO6J/081jaaMo0HC9DPc7mRM/8GsaVM4KjSZJWF+bnRX8igSEIGAQHnzXObPYWFb/L5sab20OSA&#10;f/c3j7akVD+yJ8KGepIiYFxp6CjUaYE4K/D69hdOMZkUmmOXt1tAHo1amMI5yulLewEh70fnN3Wx&#10;AY0RmJDG63oSEAmvKGtYvO7MKyPkbODa+e72Ts+eCA1zOD9xnvKeRqyG2jBSm8C+fZqkAv6h7kPT&#10;Bk4Vb+/ujSz+IV5l5ZT7MZkdzP8jZPJQACTEpbRa7e5d9bLDpwBfXkrr+XzTpq41pd63WMnX67JX&#10;fjwBl6k3ZKtSle1yWc9u2SmXpFiv6YIhFjntGamBqp86ireTKiSpC22/16uLiyA2o8lLchzk0xlk&#10;aZFIBoApZUxxqTk4H+8fyM8PzzZZhOLaOzs7+kbcAOLFacVus8QDR4UQXEfJ7MBr+2nmsPv7IBxj&#10;epQF0+mB8+aaYmMOcf2s5yiZLTc6ol8/eF2HnTtozoA9oQGKvrenYKdMiBvBvQyuBbBSVsF5iqYo&#10;CIGEWIWosp+uWNzRBRnd3jkIgNhz3FTWp2YwxL9YwNxEPpk+aMzg/B8hk4dVWULcxVci8sci8hel&#10;Rv0PReQP8OwTgYCEPR5H5rTB+jPVZ8M5DbBQ6Rf/7ucLcq983P5y3wjtLj3ecGICMx3wSzIYkMVQ&#10;SIJe71RD6RHIDbHR6MxDR+E0uskj/oDUmg2JOnzC1MqklM1M1eJh8WT2oLilFqRxHYOw83mpPJHH&#10;gmkxbMTf8Pu7VrTPphf1vL6zTqNGlOnWOjPQZo7xHjFEKUMEhOjLTLrJApG+X/zDcSb2oT9TyJje&#10;MKzpN4LBY3bLEP/U5gxcnzF9y/OLkMmB8+mdvQPZDBb0rHjjnMR5h/XRuVhU7mZzE1sXETIuYUUA&#10;zFg40z2p23/OXvy7l83KRyNGrKT9Pvne2tpMGsWJeZoOrEkSYgV4pSPE+aBF/E9E5KVCrXa9UKtl&#10;C7XaXxjiHyg3mhK1cOYBCie/fm5Dvp1K6gs1s6Bj/pmlyeZODaPfpuBBoThQ/BsEBME7pbK8l8nK&#10;21s7cmt3T77O5aU5JesD2L+q5aPl0GQE0kBfpx8+Dfn9+ua5/+/IbIgoE4BlWmmQDnre38rSMfEP&#10;dljTKHLd3NvrFrxRVLs2ga76RaWxY9/ChRAng/fKx0oWGScBJw9snJ9XxD+cRxRZ7QXy/lTxD9P4&#10;P93alj1l6ijeN3kwaDL79v4BLV8JmRJohPzLh1tyJ3PYYwsKQRANGMgHZN4tmSdJxab/gYUF6TWT&#10;2baTBGtRin/OgQIgIdOBqxhCnAum/f4I036FWu3HnT//pvFskct2WK3J/VLZ8pN/KPRiA3YxmdA/&#10;UADbKZXl80Jx4BQJJtquJpMzmfwzUBcqOLZ3xlyYw0YTm1B8/CKbkyvhsDw3BQtTjyLIqRuKs/Bs&#10;4nhoNqYi682mXvB/P0u7slkTCwS7v7FQZ2YQeTxV8urqSrfLXToTRTd396aWEQmxAh30xhQTiuGh&#10;bHZsEQPPQX38GU63zg1OAk6XG6srnACzMWhEu6pkn+Ja+/bOrv7nsmLhhkYpZKdC+LuUSHQnpg1Q&#10;3OyfECSETJ5P0MBZKsnVeFwuJeLd6y/Oye9vbugWgx+cYf1CyLh4PV5pai35xd6eHFo4AzA446Zy&#10;3B9HbV5ErejbKysU/ywIXKpaM4rFIcRtUAAkxJn8pNpo/G+NVuv3Opaf+phHs9XWLSO+LlckZ/Hw&#10;aAN0vwf7MuRUMbBYr+uLYYNwX2F4FvT7lG9NsCvvXqUi3zx8JM/EY/LkYmoqzyYVCp/5Z2AhfTF+&#10;NNXTarWl0mx0F3DpUFC+u5TWxVF0Le6zYD8TwsoEYMEm5zyZHihGw4JTnSqZVTHr/2fv3WIcudMs&#10;v4/3+zWZl7qpVCWppFZVS6WR1CNNj3o0bjQ8hu3pWS/gfTEwY8AwDCyMHvvFL/ZOL9xe2H5Yzxqw&#10;X/zgWcNYYx92t2c8Ngz3LqZn5F6pW9JI6pY0UkmqUqlUVXkhmbzfL8aJYjD/ZJKZJDMYjAieH0BU&#10;ZVVmMhgMRvzjO985H27On0wmhufnq5GIVmhbhG8ozkXM7mEhbrVMEgExPwmOUqc5liA+pxCb7vVq&#10;M24mgbhlOK7rnY5UOx0pd7oLieuI6I0oDTpIB6ADzD5MmtuoRrdCZHgimdDOxzgv/t7lS8deG9aX&#10;eN+XEdNOCJkM1hQQ5G+Vy3IzmRxx8OLv34uEDY1LJ2QWIEJD7LL69SDoNUcARP3nV7mc3J2zOWb8&#10;2kysRZfuP0KWBgVAQpzHf1ZuNh8XkQ/0VwbRBaLU1/WG5jCzEzfTJ4teVhjYPB7/+bDRNPT34z37&#10;Vaks9+t1+bXMhuGv2eN2yY7fJ7ut+UU5RHvC+Xc1+eh9wuHV6naOzUMExVZLPq9UbXcM2hlVDGfh&#10;eL0Zn0EFEHW1qAi3CHdL5aEbZgMOlwWeGzfuG+Hw8OsvSvNF/pDlMC4CQtRAhOFP7j+wvUALV9Z2&#10;KDRMIziVMfeWDgSgdq83nN2jR9fCwTq+j9D8BPeJztelEkUgGzFpvup72ezI+4y/45yofp8Kmhve&#10;zuXZ4EDIitDnGGfKZbmRTg+duVqUeWZDLkSjWsQ5P6PEDNCwZwfROex91LjU7fdlWVIgxL9/vbcn&#10;+TnvbSn+WR/GfxKyPCgAEuIcir1+/z+otlo/EpHn9VdVarXkg8Oi7UQXdNl/a2tL/CZ1kS0Kijrt&#10;sfjPZUWqYpH7Lx/uyXOJ2FBwM4oXNjflrb39uSJFLoeC8mw6NSyIwvVXa7dk/EjDPvm0UKLrz2TO&#10;KzMYmnT/rS3avL/t7REn0apcJfuNhlwb/D25wOzR8Rt3zNKiKGIdJomAdo0D1VztkYhsRsIjjtmz&#10;oH8G9SLyVRkVfnCerg9iIX1u9/B50WR0UG8Oz+mTBENiDSDcvpjZGInw1OerTmrCgcNoXCg8qNbk&#10;83KZTTuEWAR8FhHdO56igM853O506ZJlg+v/R8WSLfazdzAHGkKOfwlxoIuKf9+IRuXpjdQM30lW&#10;CQVAQpYHBUBCHEK72/1ho9P53/W4TxlEUZrp7jAKFKzhHDCq6LZMGmPCipHxn9PAkOt2t2/oIjbg&#10;9ci3d7blg2xW7p3iYNQKXBvpkRmL0JcR+amWJBE5+7BaXXgeIjkbAeXzU+8sZ7YbsTZopBg/l0I0&#10;W1XHulrQnuf8jtfxZCw24mDURMxszvBtJGdj2kzAnzzctfyexdoD0bRw3p3k9MNnCC4+PeJznMxA&#10;3MZ8XczsGZ/nNg0856Tn9Xk88sL25tSf052FOrrDUCc79jUL1caDY+dGIi4X4/GR333afNWoUhxF&#10;UfPPv75vrxdOyBqB69u9el1e3kgPkwiwlvnWzrbpiQpkvah3e0ub0200uP+HCNhbgpCD0S9/nc3N&#10;Lf5NSkEh1gPrILa3EbI8KAAS4gB6vf6fNzqd/0F/JVh4fVYs2rbIcy4QsIX4h259dUgxnG63a3VT&#10;nvtvKhXDu9gwCPvF7S1JFQqayDgOhL/rifjEBXS71x3ZFzgGf5HNLc0NSU4npkTFjheEifOZNO8P&#10;MYLvHBZX+tpRENedUOhoxnUK55aY4vaGeK0fv9vh8Ih7URRHjV2KIesGiqSYkac7m/D+vZRKrPzY&#10;m4bu9ptWHNJdWXv1utyZYdbMpLUXBKK0zzc8tv1ul0T9Ac3pN358z8v4z48LjuNOw/HXVlbiv7u9&#10;rhSVr8dFzkXnGTqVSc0JOjjfflgszdxs0eR+JcTy4PP8xkFOnorUR9ZYiDeP+3xaZCghRlO10fUB&#10;6VOY/d8fpAO5B47AswLx76929+dOtaL4Zx+6fdaNCFkmFAAJcQC1dus76qu4V6nYusM7ZoG5fqfR&#10;6fb+u1a3+1+o34aYSzNI+7zyXGp5ERaIF8Vci88LRa2Qe5Lwp9Mac0F8dFig+LdiEkpRmHEa68V4&#10;VCaK/J/kDy0xO0R1KqFrfl7gvoLzjyKEtfllsSRhj2d43YAz6kGtbpm1ySxuP8zbmVX0Ow0UjYev&#10;fcLvw5zBG5mMNpNXp91B9Gddwr6jc7kRgqEKitfjguFG+LSfOuIk9yGuO4XW0fvtFPEQgvH5cEg2&#10;w+GJxw6awz7I5mY61lVXtJHvKyFkuWA9ddhqyctbm8PzAK53TzWbtpjTRuyFnUa5VNttTQCUgaDj&#10;NmAS4CLin9/l0ty6iHIn1gdvbYv3doQsFQqAhDgAl8sV7w8WROi6MsuFtiw8LmM6xZZFt9f7o3qn&#10;/Z+rv36/Vjdlxt0y5v9NAjezEBCeTCZOjELTUZfjZu0LcjKIntNRi7DE2UwS/6bNn7ITEBq+LJVY&#10;WLMRcEJ8LxAYChvXkkl5sLe/0hegN7RMm+0H8eZuqSy3q1VTYnIhRKpxcjq5Wk3ezuVP3QbdWaij&#10;umeB7jTUCXk9M13TZ+U09+FJnCQejjsPVyUcw+EX83q1fZoOBk98fTh29MYpQojzwbrqLx7ujsxZ&#10;xvprt9FkkxJZW/KttlwavPjeGYVLXFfvVyrySakyt/j3nZ0tidqgqZw8AgkUhJDlQgGQEAeA+TDN&#10;QaHkTrlq+xeUnqOAZDa9fv+f1Nqa+DfM1ILg9avS8chMo/l2ZsP0LrZZC4Vul2u4yP+8Yv9j0Amo&#10;hcoyZwCuBc8l4sPYRbGo+BfyHu8EHo8hFEUMgBDAYpp9eS+bld88f07bfpyTIKis4niEw+5yPD5V&#10;wIHb76tq1VSh6ZHrb2NEiMRn4YtCceZZUiPOQp05HIvj8bsRr1eLb9XR5xgOv1/72piI9kXFQ6x3&#10;1bm2lVZTWmNCabnVkuYMznd9XqNOevD1PK8TYu3XlaohTlFCiL3QIkH39uS3z+0M75nQZMIoULKu&#10;qE3A3QUEQLj98vWGfFmtzj3rTyj+2RamFRGyfCgAEuIAEAnVGnNh2RXEW8YClhUA79VarX9HROL6&#10;P5gl/oGvq1XLxlggoqzaamnHIKM/Vw+KuioUT5zP+IwLuGtQlDLDxTQPalPBj+/eW7v3ad2A2Adx&#10;TT82H49GJGvSLEC4467FYnIhGpka1Xi/UpVb5bLpnxPMREQsqsoq4m3xXCPPN6cAijhMnXH3ISJg&#10;g4o70SjxEO+l+n7O4zo0An0mZK7ZlHv1+pmPHRyH+utZlUBOCFkcnAMQ+6vHmmv3ahQAiYmgkcdK&#10;zZ5IpIr7/dI7oSYAoa/T7Wnfi6aeYrt15iYs1JF+LbNB8c9mQCdus35EyNKhAEiIA3C5XBL0ejWn&#10;RAiFfxvHL/6aEl03xl+KyJ+IyOsi8nuqA88sGu32V32Rb+tPl280TRP/wN16Q8K5vDy9kTb7pZ/K&#10;o2PQJ/VOW+u8s9OsAieiOjpQVCbOxi7iH1lPMEdPPz7VOMplAVHqsUhk6txanBMRKbWKqEaIkq9s&#10;bo6IVhCUPszmbOkgO4v7UBUPT3IeGj33cB50dzJchsVWW5v5ZbRAh8KnLgCm/H4KgITYEPVcaJRL&#10;mpBZeSoalS8qVSl2rHH9uFupStL36DNROSyM/N+ykhYg/v3G9rZ4Pfz82Q3GfxJiDhQACXEIXo9H&#10;UE66GAnLvYY9Y4i+EY1O6tj6QkT+o3JTEzEK/+W3f/1P/tE77ycHIiAe3zdj27q93j9t93p/R/+6&#10;0+vLR8WSGU89wt9UqvJVvaHNDEqGgnP85PLBgjsoXi365r2COQ4PMpmk8jniotrZ2En8Uwv+1Rbn&#10;hK4Dz8aiI64wiDkQwWY9PscjKmUstlF1mZ003053bX1eLq9MYIG769Wd7ZHiMD4Hb+0frKVLe6QI&#10;OEdBEPvRP9iH465DnXRwtvVRo92WmrLv9ejQVq9n2nGCuGNdEIbwKUxRJ4QQMge4Dr6UCcitQskS&#10;daD9Vlt7mAXFP3vTZFIRIaZAAZAQB+H3eGQzHJYrtZrtOslR5HsyddzU1+p0/ttmt/tDEfktfP2j&#10;n/387sNq7c9vVarXOv3+g5TX++/+1oVzGRHB91xe0ub9vNZu/476D58ViytzuVW7Xfnp/oE8E43I&#10;1URcmwEJB54VwLZkQkG52mrJ7VrdEtu0jniVAnORQosjgYiCRoCN8FEssJ2cf4x6WQ+upVMjrxNO&#10;rt+5dNG01454xbulstyuVlf6uXgqEpbrYwkHiEblnKj5OSbMTVrvrqBBa1GyjYZcHYRamOGQJYQY&#10;zxWlKbNpERcWWQ+QvON1P6oDXEvGJVnzmZpQtGouh4LyzY0Nin82pd/vS4/JUYSYAgVAQhyG2+2S&#10;57c2pfjg4UKDk5eN7gDRO/j1Lu1JM1x6vX6h2e3+L/rXyIi/U65ezrbbf1f/t8NO5/d/fPceBkn9&#10;85dSybsX47Hv62KhQRQrrVZEjRzF3L9lxVfMwyeVqtyt1eVmKikRn1fcbrcm/LgHkZyriKDpdLva&#10;Iu5KPCaldmdkEDgxD9X9UGchwnFA/Htte3skFs8OYoLq3EKkHnE2cGqtAt3t91W1aolr9aR5fx9l&#10;cyuJICWEEGI8F6OR4e88tGGcM7Ev8bHkg61wSF71+eTd/KHjR3JMaq4i9qLDhlBCTIMCICEOBTEI&#10;XxSK8jeViiEvEA69p2JRbaCzDhwc5XZL7lRqEnC7hpFMepFXj+ZaZH5Lr9eXWruFqE9pdLtyp1Q+&#10;qZB3SUR+8M5hQd45LNw9H/D/Ty9sbt70edzfnvYDs9Jod/5lv9//2/q319od+bRszD41gnqvJ2/m&#10;8nItEpbEQFwNe33DTkC3y6WJgb6BOLhMpyDes4YiNl1PJeUX2Zy2jcRcfGrEHAVAR2FX8Q/43Ufn&#10;nxbnEzoerAnQ2atfd9AcUm935loP6DPYVMZjG7ODuCszYxtnYdq8vzd39zjnjRBCHAKaW9U0BjSf&#10;EGIW6tpaJ4zI8c2MFjH9eaXqyHtxjI55eiM1w3cSK9Ni/CchpkEBkBCHghgELIoeT8Tkg2xupi54&#10;da6KDGarJAMByYRCUwt2mxKWq8mkYTux0+21u/2eD4sBzNl7WK3Krfm65C8/aLb+7oOv7xd3/P5/&#10;ejOT/s2gz3dhkW3p9fv/rN3rDsU/bM/HxZIlu+m0faTsp5DbLSmfV6JeryYMIh426PFogiD+7nUj&#10;NtS458cuqXfaou4ZvIcU/1aD+nm1ggOGGIOdxT8Zi7fDrC3iXDD774lkYqTp5J29/bU5H6Fp6pWt&#10;zZHPqp0ieol5RKbMrSSEWB+c61/c2hxuZ6HR5LqbmAqON0+hpMV/qqAZGG5APO6VK/PWUywLXH9P&#10;JhNTZz4T+4DmccZ/EmIePGsS4nCwOPrWzrZ0e31tJgE65Bdx5BkFtqHe6Q47+HfC4f2gz/sP6+32&#10;3+r1+78O85IM4j4/LJTOIiAldlutv/P/PNiVlNf7F7+xs+2f0xH4Ya3V+pb6D/cqFSnaxE2F/VbH&#10;DSgeyoI/4/NJyOORpN8nF2MRCXiNOQ4g/qkLOLg23+Vso5Wgxu51KcA6BruLfyDk9Qz/3uSx6Ujg&#10;hLiWTB6L9f5oxkYkJ4Bz8Ks72yMx3Pisvl8oUPwjxwgpRUxGIxNiHzSX99bm8FyPNfe72RzfQWI6&#10;95CEUJBjIqDOpVhUSwL62EIpRvOQ9nnl8UhEtiNhCn8Oot2j+48QM+HZk5A1weN2Sdjvk7BJLxed&#10;7ge1muwPorny7faxwteO3/+TzVDwf662Wn+iztgzukvtsNP57f/r6/vFhMfzX397Z3vT7/X8W3AK&#10;nvAj/7jSatX7Iv+J/g8QJG/X6oZt06rQZvK129qNAgaEY3D2xUhENiOLHRnQ/FrdzojQBKfkh4dF&#10;x88dsCqqi3c8Oo/Yk0mCwq38oe1u5NWbdnbIO4tpwp9WEN0/WJv3G53pz6RTI5/V24Wi/LJYWul2&#10;EeuSUJo6ah0WwwixA1iXvby1ObKu+SR/KGXG2ZEVgXv7WNUr56bc0+Pfy+3OI7HQ4kDw2/D7ZSMQ&#10;kFQoSNHPoXD+HyHmwjMpIWQIXIKY14P40LMCl0rEn5Bg2aPNQhgX/0Ju959dTyfxj/9C/ze4xj4t&#10;lB6JVMaTKHa7/9X/ff9BUUT+5NuZjY83I+FnReT3xsTA/7DcbN7ETEF1u+BGdCJ36w3tkS4WtbmR&#10;87z30Pdq7dax6IbbpbJtnJJORJ/BKYNZWcTeTBL/4Kb6zGZRPnSmOg9En10Kh+RyPDaxOJOr1eTt&#10;XH5tXG8Q/65nNkb+zY6fVWIuUWW2doHRyIRYHkRcX0uPzh7juZ5YAcz7SwUD2tiPScAheE0euQRL&#10;g+tNcdCgVe/2pD4QsEtIjTKhkRfNY6LduwbE63JL3O+XZCh46s8R+8P4T0LMhwIgIUSj0mpJ0OM1&#10;Qvz7SxF5XBfVdmJR7YHoz88OC63btXo36fPeemEj/bv6D8AxhnhNkxx2cBr+4GeIaMnm/lREfvh7&#10;ly+9LyKvd7q9W/VO+x+IyPP6N+cbTfnIonP/jCTf7sinh4fHipfTgFBca7ePLdxuFUq26Cx0Muow&#10;+Bo7kW2NU8Q/oTPVMeii34VodGqUOGYg3SoU1srl+VIqIRfjR9FbELnf3N2TbJvNMGQ6iBCkM5oQ&#10;+/BKOqXd16pQ/CNWAfWKr8rVqVGgKvFB80lcaUKZBOo0tc7our3R6Upz7B4z6J0sOoY9Xgkq17mQ&#10;z0tHH2H8JyErgGdeQohG9JTF3wzAWfcHP3jp5o/xrf/onfchAr4+EAO1hd5TqeQvLsdjVhLYvo/H&#10;n929Vwt5PG9ci0X/m7jfH/YOBBQnDcyehd1GU67P8H3o2ILzT33HcHPwWbHI4pUFiPqPIvjKdBPY&#10;FieJf0Jnqq2BSHEpFJKdcEg2wtPjojHn7vNyee1Er/GCMBqe3t4/oPhHTiXtOxLRq2yMIMTSoNFD&#10;PdevW8Q1sQd7zaZcM3BLURcZFwnjE8pGsUDg+D8SMgGU/dpsUibEdCgAEkIModvr/f1au/3DH/3s&#10;538sIj/F41aheBHa0IVI+P2Iz/ekiPwTfdafya6/E+mJhKvd7r/5XqGofZseR7FuN3SzzK3Agq3e&#10;aR8T/97PHzL20yKElA7MJqMWbcmVUFBuZDaG4h+KTJgtY+cOczpT7QeuhY8NZsSqQrQKRIv7uJZP&#10;iPpeB8bFP+yPN/b21nJfkPlRGyPKzSb3ICEWBe531eUNp/u72Rxn/hHLgaZqxHue5uwzkmlrREIm&#10;0e11hatkQsyHAiAh5Mz0+/3/s9Zu/5Eu7onI798plX//XuNRMQN/JrwY5uwTr2vgrqs3pG5RcYKd&#10;nJOZNPOP4p/1YJyYvRmfI+aUKEE6U+0B3H5XI5Gpc/1EEf3u1eprXfyk+EfOSkKJ0S3RGU2IZdkJ&#10;Hq1hcK7/6d4+3yxiKn6XS56KReWjUvnUp8VcPzMFQELmYTw+lhBiDhQACSFnptZuv6SIf3KnVD7m&#10;7INARJHI+mAW5LQ42Fa3Q/HP4iA2UqdL95/tcKr4B2JKobvMc4blgLvheiI+1e2HWMuDWk2+rFQZ&#10;bTlB/EP86fuFAsU/MhfqeqvAxghCLEtIaYjZq3HeHzGf7UBAi2Lfqzcka7GGEY/LNcN3EfLo3ra3&#10;mtE/hKw9FAAJIWei35fDXr9/Tv8diJywQqwnWYxOd7JohMVaa6xb63apTPHPYviVwn2Z84RshZPF&#10;PxmLB6KAZB30mE9VzFLJ1WrydaUqd+qNtd5PKpPEv7fyh1bYNGIj4LalY58Qe6C6dQlZBRcjj2Yw&#10;x31eCwqAjAAls9FhgzIhK4MCICHkTHR6o6rQbo1FQruCaJFkKDhx68ejGuDyvNfge2011HlCDcaJ&#10;2Qani3/6XFUZOMnMQt+vvzrIyRfs2B8B78m1ZFKSSqyZDt6j+xD9KlXONxrj2ViU4h8xhLTvSFAw&#10;87xICJkfj/tovnadn1diMhmfT8I+rzS6Xfnagg1ZHjcdgOR0+v3+sYZyQoh5UAAkhJyJVrebUX9+&#10;r9nkDrUpl8OhiRsOMUKNk8TNB12e1sSv3IDVuMC2BS+lEnIxHh9uKmbLvLV/4CjhJaK4XOodc16X&#10;Kqp+c3ND+vt9uV3neesk4Q/H3pelknxWpVg6CUQsX0unhv8DdyTFP7IoSSX+s8L4T0JsQ5UCIDGZ&#10;c4MG3Q8Pi9KaIT4xETBv/h/uPF2MACUz0Kb7j5CVQgGQEHIWGr1+f2g5yjeaMy1KiTXZCk0RAMfe&#10;06/KVb6DFiXqPyrql1lQtDzjUYIQYN7Y23PcHDF1dk7eBOfwuKMSPLeVkcrDXdlf02hcfcbfpKjP&#10;QqMptwoFRhCewo10evgNcGy9nctbdEuJHYgrDsAiI7sJsTSjc4zZYEfMI+R2y1Y4JLcKpZlGbyDR&#10;Jz5lnv8ycE+YG03IJNpsTiZkpVAAJIQsTKfbg01gKABmG3T/2RXcLGwOZguMow72hvuP0Z/WJeQ9&#10;iihqssvO0qyL+AfSSjTtsqOzJol/Oi9uZuRfPdg1rFEFolps8JnLttqWbIDBnLFrsZhcTSaO/R+F&#10;v9nBcaW6Jj/I5hz5WSXmEQscHU9ZrqsIsSy4jqpzjBmNTczkXDCgNVnPev+9HTie8LBMvBQAyQx0&#10;ul3p0ShAyEqhAEgIWZhOr5tWf5bxn/bl3IQ4OB31pveA0Z+WJqA4rVjUty7rJP4Bn3IOWWZ01kni&#10;nww+HzcScfnrQnHh50CzBOKSL0QiIzNTq62W/OXuvqVEwCuhoNzIbIycw4XC30I8qQiomPvHfUfO&#10;SkRxFOU5s5cQy6LO66zSrUtMBvPd3z8szPykj8Uipm6gWxj/SU6nxcby2fAhAAAgAElEQVRkQlYO&#10;BUBCyMJ0lAt5qdVi/KeNOTcl/lMHBWTMAdRmCnA+lCXBfCqdLhfZlgRd5C9vpGUjfOS2hRjz1sGB&#10;o91EZhS6MdvuJPFP57FEXIvb+6I2+3kMTr+dYECLSZ7mlMb8k6djUflVqTzvphsOtvfFzMaxOX+I&#10;rfwkfyh36nQbzQOEVLW54qNiyQ6bTSzMeWU+Ez6XRp3/cY2BWJEZuK4Tfp943J6R76m0mtIaPB8c&#10;2WjKQGEu2+ZcM0Imoc7rbHQoABLzQPxnoTn7iJVrkbAEPZ4ZvtM4xpvMCBmn3++zNkGIBaAASAhZ&#10;iG6vd68vckn/2RzjP21NSnGyTMI7EADNnClA5sOvxhOxQ9lyoDD72vb2iBgGJ9Fb+UNHv+5xYXpZ&#10;QufOKU0MKt/c3JDOfk/uniCEpX1euRgOyVY4LNEZznt4bUGvuUWXSTwbi8oTycRIQQbbdrdUll9S&#10;uFqIi9Gjbnp8Zhn/Rs6KKihUzjivF+fYx6MRSQVDI9eXaYw3BqhAjKx3uppIiEYJiIN0u5J1h/M6&#10;yapAQs+9GZu2El6vXJow53mZuF0ucdEASE6hxXUzIZaAAiAhZCEanc4l9eceUgC0LSh0q+6GSahz&#10;ADM+n2QZV2U5RjqU+f5YinUV/0BMObcsU5ietznhmxsbUt7bk3y7M5zlh6hSuKFTY46v0+gNRM3i&#10;Cgvlk9ylIFeryfv5AkWrM6Du08/Lq3d4EvtzVkEB56wr0YhciEbmOledBn4XHhAJLyrfi9jDw0Zd&#10;29Z79TrnX5K1Iqh8Xjmvk5hJwO2W+gzOKcTT30gdn/W8bDxU/8gpwLza5j0IIZaAAiAhZG66vd4X&#10;vX7/Cf3nEP85y+KUWJPHI6fPClDdJGk/BUArog5hr3GhbRnWWfwDsRGny/IaRZKnuJjH8Xrc8p3z&#10;5wx57nbv0eetssT5hieBOMEXtzaPuf4+zOYY93lG1KjGLmMSiUEsKijgeHwiHjsm9KtArCs3m9o6&#10;QI/41EExWT0npwdRoTEtKnR6jBuuX3hAFLw+eI77lYrcq9XZXEAcj+qaLXd4vBPzaMx4fn0+lTA9&#10;+lMY/0lmoNvrCluGCLEGFAAJIXPR78tP6u3299SfuVOucifamPSMhXO/x6NFOHAOoDXRC3kymOtD&#10;Vg9cGq9sba6t+CeDGVQ6tSUVzlSRZhVgHm6n119JVN5zibhcTY52fcP193YuT5eOAQQYrUxWDJpI&#10;LoVC8mQyMdXth8/8bq0+mztPbQoYiwXGuVQXCXHuRvzxpOfENe1aOqU9cE3DXEwKgcSJjMeY8zgn&#10;ZjKL4IxknlWN6HDTAUhOoclzJiGWgQIgIWRWiiLyw0qr+br6/fu1Ot1gNmeW+VaixXygENrlHEAb&#10;UKUAuHJQNHp1Z3ukO/ZW/lA+LlfWaj8EvUcCYOGMs66mkTlhptWy6XR70uv3JW9yLNikyE8UJz/J&#10;H8pnbNAwDLMcrISMo8d8Xo7HJros4ML7slQyNJJz2MSgiIQ415wLBGQjGJg4Z3AnFtUeH2VzPPcQ&#10;x2FWjDkhkyjNcD93KTLdEb5s6AAkJ4H7EtwjEUKsAQVAQshpQPj7caPd/oftXu9/Q8qE/v2I/vx0&#10;zYrZTuPyHLF5iMxzd13aQg5d4qtwu5DpMKLIOkwS/9a1OKoWi/NLahZJB+aL/zSSbv9R/HWuaZ44&#10;hOPrhUxmZN9CDHgvm2VEpcGobuqQgbPWCNHJBIMj66kroaBsh0KaqDYJOO4wi9KszzrERUQJP4oT&#10;LmrC5KVwSC5EoyPnoOuZDc0Nzdhh4iTYBEJWSWsG8WRVjbkU/8hp0P1HiLXgnSwhZBofiMgfQ/wr&#10;N5t/KCJ/hTQ30eLO+vKwWpVb7PS1PedCobleAubMIQZ0IxCgAGhhGFG0Oij+HTEenbWsSMp55/8Z&#10;BeoyOB+aGf/5VCQsz6RTI8cXIz+Xh+qmVt2shJwFzM/Tm3YQ4bsdDku715s6iw/nz7ulstypVFd+&#10;fcfzw8mOB5rBns9sDGNCb2Q25OH9BzwXEcegxusX6QAkFsTrXk0Mp5cCIDkBrFvwIIRYBwqAhJBx&#10;/lJE/rDcbBZE5A9E5H0YxfTvQeTn55Wq1HlBdwSZ8HyxIfocwK1wSPzlykydiWT5qDPQmoz/XBlw&#10;bqAASvHvEWZEZxk5/6/X60un35N2tztXZM1BvW7YNpzEK+nUMVfQOsbKmonqpobbCXGIFDfIWcE1&#10;4fF4fOigG4/V1MH1/PNC0bLXEDQ+lHf35fXzO9p1Dw/MK2QUKHEKIa9n+EoYr0+sCJrQViECuoXz&#10;/8h06P4jxHpQACSE6CDq8w8Gwt8PReT7+n80ul15WK3J1/UGBR+HgVjPeXC5XNrAbxTHtwMBuWfy&#10;3CtyOnXGf64EOLMQgaaDrsd39w/W2ilrRnSWEfP/IPzVO+1jol9pxpmF95cceQfR6bXt7RGRgMeX&#10;OcDthHhVfd9fi8Xkl8WS8184WTpv7O3JzWTymKiPz/ZBtSZ79bot4jTxGYE7EU5GgGhQCoDEKQSU&#10;RiZeb4nZzNJ0VOu0VxIDyghQMg3cV9H9R4j1oABICAF/2mi3/1671/sfReS39D1Sa3fksxLmjDDy&#10;xKmguzww51yjgMerFcsvRsIUAC1CUrnxa/DzajqTxL83d/fWfh5bQhGsaksSps86/w83qbV2S/qD&#10;ZpfDRlMKrZZlCn2IUX15a3PkPF1oNOWtgwM60UwCcY3X0intyS7HY3KrXOa+J2cGx9Bb+UMJFgqS&#10;9j06V7Z6PVteNx7UakMBMGlAUwYhVoDpGmTVuDSX3cnrjWKzZboAiGZgFw2AZArtHpuRCbEiFAAJ&#10;IX+/3NScGR/oewJREvcqFbldMyfWjKyOw3rjWPf5acA1GBKf+NxuCbndjIO1AOochhojN0yF4t90&#10;1JlphRnddPMSPUPRQxX/0PDybv7QUi53FB9f3Noc6bK+XSjSgWYyt6tVeSKZGEYcvryRljcOcmu1&#10;D8jyaJg4Q3RZ8HpHnEhEabxhugZZBd0Z1qR7zZZcipm7cZz/R6bR7/e1cTGEEOvBMzcha0611fr3&#10;ReSP9L2AyLNfZHMU/9aERQfaQwQM+nzyjbjJdxyEWIhx8Q9RgT+5/4DF0AFqZGV+Cc7UtM87d4yx&#10;jtXFPxxb39rZPjZPkuKf+UCg+aJQHD7vRjiszfskhBDiXEKKAJhn4glZAbOsS4udjraONRMP7X9k&#10;ChT/CLEuFAAJWWP6/X6+1+9/Q98D+7W6vJ0v0NG1RhTbZ+s6Px+NakV4QtaNZ2PRY+IfZjoxGvAR&#10;GeW8AFfkMvbL9oLxn1YX/8aPLey//+/BQ87VWiEflyta9KrOjcyGNpuHEEKIM0kHj9YYdUaAEgvz&#10;tcnrQ87/I5Og+48Qa8MzNyHrTVJ99V/R9bd2lM8YaQP3zXfOn5Nvb27ItUh43XfnylCLFOUlRS2S&#10;I15Jp4YzwYTi30RiSud8eUGn8WmoMwZnBTofZphaVfwbP7Ywd4iRstbg3WxOE2NlUPxCFCghhBDn&#10;U6UASFaEdwa33V6zqY1wMYNH8//YAEWOQ/GPEGtDAZCQNcblcrn9Ho+2A7BoLPLmZu0oG7RQi/h8&#10;cikWlZfTyRm+myyTJh28SwUCjTo3k+LfZGLKbL5KqznfD89IaoEYxmanLb1+XxrdriXFv/Fj6y8e&#10;7lL8swi4Xn6SPxxuDKNACXnEuOObECeQDAaGr2IZMeaEzEJnhnUq1rIPq1VT9ifn/5FJ0P1HiPXh&#10;2ZuQNSfg9QpEQF6wiRHE/X65FGRB1GwaSmEiqQgvxDgQ9/f69hbFvxlR3Xm1MzqNJ+F3ubTr1zzg&#10;Otfu9bSGlw8Pi5YX/3hsWQ/EsOZqR1FbjAIlRCSlrDuW5fgmZJXwWkxWySwuwC9rdVNcgD63Z7U7&#10;g1gS1hIJsT4UAAkhWhF1MxyWrQXi1JYN5ss9FQnLc4mYfCMalfMBihtWpK8U0kMeXlrMpqYsutmZ&#10;aTwxj0de294e6QbHPDAKNNMJeo+uJ4UlxNJm5rxedbo9LU4T3C6VLeV4p/hnL97PF0aiQG8m6Xwn&#10;681GQHFKNRrrvjsIIcRQAjPc25nhAoQM6WbTExkDa2IKgIRYn/lapwkhjgWLuec20vLz/axhsZDz&#10;AnEv4fNrzpGg1yvJKdFaKOQ+qFTkb0plqTNqaOX0en0tUo9Yg7CHnZlGgmizV3e2Rwbe75Yr8pYS&#10;BUiOE1EEumVEZ2UUMfY0cHpqdB5tw8NqTe5ZpEAN59grm5sjwjKPLeuDNdIXheJwViPE21ixtLK1&#10;EyGrRo1jzlIAJA4EjWA8x5NVUZ3x2IML8FwkIt4liXQ+3mOSCTR5biTEFlAAJIQMifr98lvnduTT&#10;w0Mt5mqZqGJfNODXnntWvB63XIrHZSMUlI/yh/Kgaby7hMxOuze66Nvj+2E6KLhdlYT2tIvMRSOT&#10;gfv4emZj5P9uF4ryy2KJe+wExudBLcPJlg7MfpzjHIUtKLVa8nG5Yvi2LALEP7hKVaGU4p99wHF0&#10;IRodvn/XE3G+d2QtgTCixjFzTU6cApIe9AadV7Y26cwnKwWpSPlTZkLrLsBLSqqEkXhcTJkho+A+&#10;j7N/CbEHFAAJISNAXEPB++lUSnPZfVmtnrrYnAUIfnBsoGg7zdk3D4jCD3l98lQiIdX8oaXi3NaN&#10;jrLoa3S7fC9WAApuWHzDpYZC3L994bz81e4eu5UXBOIMYv3UWEbs30/yy2+OcAIxpRi8rHlQszaN&#10;IJ5Yj/68VaL4R4zjo3xevrWzrf0+nCuChQKLw2Tt2BmLxibEKdwqFIbneFyvcd2mCEhWxSxzAGWJ&#10;LkDXoE5EiEqDdR9CbAMFQELIRLDAeywR1x4onn5ZLMvX9frMggK61LYDQUkHA5IKBpeyYERsKW7I&#10;nk3E5d38odb1RsxlPP7zkMWflQCnmhpR6fN65PXzO3K3VKZbbU7gXnshkxkRZyD+vbm7J1kDmiHW&#10;gZgizlVaxp8TcH2Z9ZpSH9yY7tfqlmlOgLhM8c/+oPEC6yPd/ZT2+eh+ImsH5/8Rp4Lz+delklyM&#10;x7VXqIuA72WzXA8S09lvtbWG6tPWGaiH4Fy8FQ4ZuomM/yTjdLpdjoEhxEZQACSEnAqKW09vpORp&#10;SUml1ZJKsyW5ZnPECYMIIHQBoxCACEI1DmiZ+D0eifp98mQ0YploNzuBG4mzMB7/eb/O4o/ZTIqp&#10;BBAEryYTciEa0Zxrd/jenAr25TPp1IiYCkfDWwcH7Pieg3TwyOVdXIIDcGNG958eS9Pp9eVTi1wf&#10;XkmnRpylFP/sTb3TNW29Q4gV4fw/4mTeOSyK1+UeXrchAmIuNObA8r6TmE0U640ZGo1QpzFaAGT8&#10;J1GB7sfZf4TYC96xEkLmArFreOBGCDGh2Vpt7hl+RoMo0HORsBRaLXbfmwzjP1cL3GoQrHQgdvxN&#10;Li9PpZLDojT+fH5rUy43mlqcET8jx0Ek48sbadkIh0f+j/P+FiPkPeoSri7hnKA6Tk5Cj6W5V6lY&#10;wiFO8c95+NwsiJH1hfP/yDqA6/RL/d7QCYgmsWvplGyFw/JuNse4fWIat2YcQ4Bz8TcM3ijGfxIV&#10;NIHT/UeIvaAASAhZGCwEd5Y0ZHoeEAUKEfBaMiHZ/SyjQOcgE5ytkD4Jxn+uFoh/6ELW3WpqTOXX&#10;jYZci8U0B6BOMhjQZpkUKASOcCUUlBuZjRHXH/blu/sH3EcLsuyCcGqGObKtQSwNGhNu1+qGb8O8&#10;UPxzHhA/1ChXni/IusH5f2RdgBMw12iOrBexrv7uxfPa9fyjYolCILEUpVZL4gY1aLPZiaig/NNi&#10;0zchtoMCICHEEXjcLm1xej0Rl/cKRb6pM7I15niah06/N/LdjP80j5PEP4C4SjjX7lSq2mdCFR5U&#10;IfB+pTIS5btOoHh/M5085vrL1Wrydi7PyM8FUWOFm0u4OfS7XKdGLqo3pp8WVu/gfDYWHfkMVltt&#10;eb9QWOk2kbMTU5yuOAc/l4jLrXKZ5w6yNnD+H1knEKX/8P4DbY6vek3fGVzjMS/ww2KJ1wBiCToG&#10;HodeCoBEodXtCM9yhNgPCoCEkFXzARqHReSng+346bzb0+l2n2x0On+vL3IpHQzIpWBQ7rEQcSrP&#10;JWJnim5tK52ujP80D8RVvpDJjDjW4FbTxT8VdCPDZXS+WpVryaQm/ung73g8mUzI/UpVEwvXpXsZ&#10;hfrL8dgx1x9nupydiCLOYT6a0ZybwbWs35jmG03Jto2fQTgPmCt5TYnphfj3xt4eC4QOIN9ua+cN&#10;nEf0mas4rxxUa7JXr3PuKnE8nP9H1g1cu6etqxERei4a5VqSWAJ1TMdZ8bg9fFOJRr/f11JWCCH2&#10;gwIgIcRs7orIH4vIj3/w0s0v9ef+0c9+/riIPL7gttwQkUv6F1fjMSl1OrYWpNI+r1yORCTs80qp&#10;2ZJflcqG/n64dK4mkwv/PBw2avxnidFnpgDx77Xt7ZHYuY+yuVOj5/D/D/b2tff9iXhsxPUGNxUK&#10;13hAnIAr8F6t7kgxEHGfmJk47iCD6+/9fIHxTQYQUvbtMhwhp83/gyCj35h+YvB5c17g1L2e2Rj+&#10;FMU/Z4H38cNsbiQSDn/qbpAbvR7FQOJYOP+PrDP6uhpNPmik0z8L+nzAC9GovJfNTmzOI8QMgl5j&#10;RDskLLlcfMvIIyj+EWJfKAASQszkH5ebzT8UkT8QkT/80c9+fnMg+l3GNtTaHS1WsjgoIuRbizk3&#10;IP7ZbQ4gYu3gbDkXCmkd1fqNZLXVkqDHI5l6w1Any/NKUXoRur3RxV+uydkvy2aa+DdPhKdWsDjI&#10;ScxT0KJBNyPhERccfjcKF3g4SQyE8DneqS2DiMpP8ocszhtIOnjkCKkvoQnjtHkmzcGxeq9ckbqB&#10;3c/zosf06kCYRDGQ4p+z0CPhMHP1QjQyIohMEgNxrbxXr/M4ILaH8/8IEW0Njse4EIj1NNYAaBLh&#10;GpOsgrDXZ8izMv6T6KhNloQQ+0EBkBBiFnfLzSaiPg/150Ns5EGtLvfqjZUWalcJOqghxGTCYfF6&#10;ji+wsejGQutSJCxZg2YbIvrztBlap9EdE1izC4q1ZHZe3kiPiH+3C8WF5/fp0aDBQkEuhULyeDw+&#10;8rtlghj4Zalku8L1NOFPBvuP87qMJ6YcR4ct4x0hSSVybpxOt6fdnOLa8mWtbvpr1xmP6R2f0Umc&#10;hT5zFQ+4jLdDoWPNFaoYeH3gBt2r1bTYRESJ8jxE7Ibqxq60KACS9QbrcayRbyTiWhSoDM77z29t&#10;infOZj1CzgrGoXjdxtj2GP9JdJoU/wixNRQACSGm0Op0vhaRH+jPBbffu/lD2zn1jAKOPwg6KBKe&#10;hM/t0QRAzDYMud1nFkohOD4Wi5/5Vajz/0qt1tq+j2bxSjo1Etu5W65oxeazgqKz3r2MY+NSOKTF&#10;Fk0SAxFl+MzAxfJ5uWxpMeMk4Y9xn8sDwpcqehh9jOB9PYlm99HzfVWurvScNC7Ww2VK8W89gNND&#10;c3vkD6eKgTI4p171J+SqJLSvIQiWm00ptdtSaLUYp0gsjzr/L0cHICHamvqdw6I8qNXlxa3N4Xkf&#10;62c6v4lZoMbwWCxiyLMx/pPooJmxu6YN+4Q4BQqAhBBTaHa739afp9Prr7X4B6HlN3e2ZnLhud0u&#10;wbobewoRobfP6GqB23CS03AeMPxZfedY+FkuEP/gGtGB+Af3ntFAEPu4XNEeEHKuRiLHxEDVxaK7&#10;Aq3U1YwIJmzzJOEPEWW3CgUW1pdI2nd0rFSX4ArOTHhfdTrdrjaXFO6/e0uYPTgrzyXiI2L9WZy6&#10;xN6oYiDE6/PhkGyGwxOv/TjP4rGj/BsiiuudrjZLs9PracJgudNl8wJZOTie1eP4IWPgCRmCdWZr&#10;d0+LAMW6+XahQPGPmAKahW+mktr4ECNg/CfRaSxhrAMhxFwoABJClk6v10f0Z1J/nofV1bozVg1E&#10;uHkiOH2eRy7AjTMKgBAeVSFpUXpj712O8Z9L49mB2KYD99oyxL9xUKjQxUAcN1eikWPzrXRXIGae&#10;3C2V5Xa1upICx7Tt06HwZx5JZT5fo2P8eSHmm+wAxClJvzH9tHB2Z+yioCh+NZkY/rRRTl1if7T5&#10;qzgHHRYfXYuDAS1CUZ35Ow7+HY9JDQ26OAh0gXC/0aDTlJjCY5EjdwmusRQ3CBkF52JEf99IpeSX&#10;xTL3DjEMiHxPRiNaHGN+cA8e8ngk6ffJVjhk6I5m/CcRpcmSEGJvKAASQpZOp99Lqs+xytlMVmBe&#10;EU6fAxj3+7VYj0XFUwiPRjA+/6/IjrClADcb5u/pwFH1di5v+nbAbaLOt7oYjYw4nFCgxnY+kUzI&#10;F4WiJhouGzgUMbtwmttPBmLpF6UyhT8TCXuPCgVFgxsDcO6bFpnc7XU1VzLiiLPt1TQk4JhE5JcO&#10;Pq/vFwor2RZibXBOLQ+il2Vw7MA9mwkGJeH3SdTvP7VJSBcHgX4OvDYQBu9XqpxvSpaKei6+xfMc&#10;IROBCLiKdTtxLgmvV26kEkOH36UlvlLGfxIZa7IkhNgbCoCEkKXTU/LCEc+27vPiOt3eXDGciI/B&#10;A7nr24HAQvF2Rrn/ZOz9rNFtsBQg/sFdpwMx4Y29vZUXdPVIu5inoAnK6mwr/Akh8HI8ps0806Lv&#10;DER3zeyEQyMCpAo+Iw8rFfm0VGFM3gqI+o/E2HLLWOH13Anxn/pQ+jvl6spe+yubR/N+cBy+l81S&#10;gCEzgeNk6BBUgKM04vVKyOvVhEF04k9reNCBKAgXKs7D7+4fsAGCGE7G5x051/EYI2Q6Va5FiUFk&#10;fD65nkqK122OKsf4TwLagyZLQoj9oQBICFk66rjgEgsF8lW5JFeTyRm+84iAxyO1Xk+L91hEADTK&#10;/SdjDsDKitw2TgZFX1X8g6PDCuKfCsQ1RJEGCwW5FotpxWa9IIgC9PNbm3K50ZR3s7mFhTi4Ys4F&#10;Alr0bSoYGplFOI4+j/BevU7RZYWo4kTWYAfgudDkWCM0VCCWZpXuP0T1qq8dAjijGMlZ0YSVKWsm&#10;iDB+t3tEIEwGgyMNGd/a2ZZf7O5RoCGG4leKwmVGwBNCyNK5FgnLJYMaeWfBxfhPMnD/tej+I8Qx&#10;UAAkhCwdj8slugRQ5SJCPilV5LFYfG4XoN/j0bL9Q5Wq1Hu9GX7qEWmf10D3X38kA77JzlZDQVFX&#10;jRFEd/3b+weWFbWwXYgGRdzcuBAIQeT18zvaDJRZxBDd7YJC9mmCnwyE0YNajW4/ixDzjBYKjH5P&#10;MlNcn63eo+fZrRnrOJ0VvO4nlLl/iJ7Vox0JWRbDc6oi7qFpYvw8jOtJ/v4DNkYQQgghNgOuv6eT&#10;8WHkp1n4PB7GfxJpdTt0/xHiICgAEkKWjosryBEQgfrp4eGIy2sW9Hk/GPz9q9JsA+Uh/v3G9rZh&#10;297ujRb19+gsMAyIf6/ubI9Ea80qnq0aXQi8U6nKzXRyGNGJ14LX9PbegeiJNbpjxe92aZGRIa/n&#10;1HlXOnD67dVq8qBWo8PKYsSU+X+FRtPQjcN5bFLDBBoS8DlBtPQizmgjwPGuf2YhSnPeD1kV+nkY&#10;50f9WoLH1UjElNmshBBCCDk7EP6uxCIS9/tXsjc9LsZ/rjv9fl9abLAlxFFQACSEmIqXYqCG7hBZ&#10;RAR8LB6Tr2p1KZ7iptTFv3mchqfRGZvneNo2kNmAi8iu4p8KXF9vHOTkSqgq38xkxO12aa/plXOL&#10;idAQVA7rDck1m7LbaNLpZ2EyweBw4xoGR3E+HolM/He9IeHhihx3cK2q8ygR/UmnFVk1uG7cLZW1&#10;WYBgKxymAEgMI6+c30+bSUkImU7I7ZZf20jJF6Wy7LKhkojIpWBQLkbCEvatrkzrdrkMrR0Qe9Jk&#10;jYcQx0EBkBCydDwU/SayqAiIWI7XdrbkZ7v7cjhlcbYU8a/bHYn/PDTY5bOuILbtla3NofgnDpgh&#10;dqfekBDmA6ZTM/8MbjTqna7kGw0pY55bq03Bz0YklMjWkoEC4DeiUXlsygxTdKZ2en35ur4a99/1&#10;dHr4d0R/3lnRdhAyTrbRkKuS4H4hhtMYOK/1NcuVUJDnPkIWAIkuiHa8nkrKpVZLPjgsaikxZP2A&#10;8PdYLGJ61OckvG6Kf+sOrvHtOcbNEELsAQVAQsjSUYWNRMAvwvlIQyACYl5PdM6ID6/HI9/e2Za/&#10;PjiQB2Ndo88lYnI1mTR0O3E/Oj7v7z4LPmcG4t9r29sj8+4+yuYcMUMsMHYTq8ZC5gdxjRD6mr3e&#10;sWOY2I+g9+gYLrQWfz/9LpecCwZkIxCQdCh44rnRNTiWVlEweyoSHvncvp8vmL4NhEwjwAIeWSIH&#10;1dpwtvR2KEQBkJAFSCvJCYh6fHUzI+/nD5muskYgSeJKPGYJ4U/H57bOtpDVMF7zIYQ4AwqAhBBT&#10;gAjYZSfRMS6fUuA+Cbj7vrWzLV8VS/JhsSQZv0+ez2zMPE9tHhC1p7r/Sq0Wb1DPiJPFP9HE/qNo&#10;sN1yRd7KH650e8hyUY/j/AIOQAhq8zZDuN1uebiiwvOFaHT4dxzfdKsSKxFTPkf5Fc3HJM5lr14f&#10;CoD4M1goMP6YkDmA8ON1jybk4Oub6ZTcLpVXNteYmAOa3a4n4pK2WIyyS1tbM7lpnel0e6zZEeJQ&#10;KAASQkzBNxAAVzXM2opg8f/NjfniPyeBeLztSHgpwh/o9frHcuDvlKtLea514pXNzRHR5Hah6Bjx&#10;TwafeZ2vqjxenExGmVWC8/wiheALkcjczRA4wuI+r2QNnjl4Gni96uyrj4olU5+fkNNQI3k7LOQQ&#10;g4Hj75lOZ7juvBqJcM4kIXOwEZgs/EAEvJaMixSEIqBDSXi9ciOVsJTrT8dnwW0i5tLsssGbEKfC&#10;fBhCiCl4XEenm4zPx50uIjcSccNm9C1L/Ov3+1Jrj8b57dfqphfcncYr6dSIgAAH0S8dJiJwdsD6&#10;kFKEu3JrsXPDIk5oOAC9K5gx+3g0Mvw73X/Eiqifp30WkckSuFdG2BAAACAASURBVF85auyBe5sQ&#10;MjvxwMlrHoiAl5SIUOIM0PwLl6cVxT8Zq9eQ9QOz1XucQ0qIY+EZnhBiCmqNdsticRer4rwSIWdF&#10;sP6rtduiLgNr7Y58yi7vM/FsLDqMzhIHx2N2e0eiSJLOX0cTUhoQFo0b7PYXE4wjK2go2QyHh39H&#10;FB4hVqOjuHBTPP+SJXCrXB7+UjShXQlRrCBkFuAAm0UAogjoPJ6ORY9Fv1oF12BkC1lPUPdpcbwL&#10;IY6GEaCEEFNQs8QTLEbJc4mYYe6/ZYDYz3qnPdIFhoLix8WStNgZtjAxj0eeSCaGP56r1Rw7G6/Y&#10;asvGQCfx8obS0aSVAlV9wZvHeruzkJPZ7EIK4j/V7byzohmEhJzEYaM+jJh+Jp2S3UaTTlViKIh6&#10;RgOT3tB0OR7n+ZCQGbgwh1i+rDhQiJAbfp8mREZ8Xu0er9puS73bk1KnwznvSwDuv61wyLrb5/XK&#10;CkI1iEVodTvCCg8hzoYCICHEFLqKaBT2rfepB4PfryaTFtiSyUD8Q+ynugjEjeFHhwXeEJ6Rp+PR&#10;YXcl5iq+ncvb+NUQ8oiQ96iTvbrgOSLfbEhyTgdJbwUxs+cV9x8EfEKsyKelipyLPrre4PHK1qa8&#10;l81Kts1rODEOzD/VBUDEmmN9+6DZ4h4m5ARScybhGCkCwlF4MRKeeC+eHtuufKMpxVZLcq027/9O&#10;IeR2S/2UNen2lLmPVsHHZs21BbWfFpvECHE8PMsTQkyhoyyKS631Lg48n9mwwFYcR4t+6HalOkH8&#10;ez9/yLl/BqBGB35eKGod9E6lrHzO04wwcixBt2vEEbdo8be4wOzA7grcyOqxvFtj/CexJnD7faK4&#10;y+EGfHVnW3OwEmIUOM4Kjebwt12zcHMbIVZg1vjPcc4aB4rnfTmd1H7PrI24EASvxGPyUiYt397c&#10;kG/GY5rIT44zyzzqkIWTf/wej7ho/1tbGl0K/ISsA7wLJISYgholWVzj7mBEQC4Sc7dsOt2eNLud&#10;Y4OfMfPv/cPCqV2NZDbU9/6zqrPdQ00eM2tBWpnBV11AxNMpL9BdjvNVo2Nux6oRbkdCzEC/xlwf&#10;NB3BCQgR8MNsjlGNxDBuFQryrZ1t7dfBBQiRmU5TQiazfQYBDeJdrOqVzyvVmccxIHbyyWhEzkXC&#10;M3z3dCBaBsMhLcLyqV5fa+bNNpqy12xyNMSMAmDCwuKpzz2/KE2cAWpAXd6zE7IWUAAkhJhO/gxF&#10;YrsT81prgd3v97WZXZMWfg+rtbluMsl8wDnlZAcgWQ+SykzXRmfxc3t+zoJxb/DZaZocWWOE25EQ&#10;s9BFQMwB1ONAn9/aFG825/gmFGIOOA/CBZgcxAc+GYtJ1qGzjQk5KxtnTMSAkIcI0a/K1RPFNzj+&#10;MGtwMxQyfFYyfh/cgXhcU6JCHzaaa9kwivhPj43dc1gXuE2ep02sQ5PuP0LWBgqAhBBTQK58m91F&#10;lgHCH+I+J+W9o6vzVqnCeQ9LAEKrPgPwXCBAFwaxPXHFAbhIjKdKoT77HMB279G5a50bSgiZBQh9&#10;h62W5v7Trz+6K5AiIDEC1QWImYCxYkmLByWEHAGhyIg5+HDjwQ14bXDPVm13hqM2Ij6f9hyLxIwu&#10;ii4GIi4UyTF79fpazQ2MmLivl4Gfs//WFtSBxtOfCCHOhQIgIcQUvG4PBUCL0O52pTHhpqzR7Wod&#10;pUYMmSeTeVipyMV4XPu/jSAFQGJ/gooAmD3juSPfnE0AxL0qil2YT2rmbFJ1flqTDRLERiCS8c3d&#10;vREREK5ACIOMayRnZdwFeDOdlDcOctyvhCicG3w+jCTu92sPqwDx8YovJlcG95WlZktyzaZkW23H&#10;JsrEfV7N/WhXPIz/XEvwcWzxXoaQtYLtHoQQU/B63NqAadE6zdY3ZmKVkXFY6DXa7WPiH27QbhVK&#10;8rODHMW/JaM6pKJ+4wsBhJhNUilolc84j+9OZTY3Etx/6FjNm3y+aiqRvV52TBOboYuAeuQ3hMAb&#10;6TTfRmIIcAHqbITD8tQZZ44R4jS2Q6G1ek/hQsTMwG+kkvLa9qa8nE7KtUhYiyd1Epj/N0v0qZWE&#10;Wh23yyU2Ti8lZwD3UvT+EbJesHpBCDENzE6CCLgRWF/hw7/CVXan1xWXyzXs/gf7tbq8nc1T+DOJ&#10;XaVDNLmETmBCzCQ2Fnt01sg3/PzBKZGEmP2nu+8emuygVV+fhwIgsSEQAd/dPxhuOK5DV2aM3SXk&#10;JNDglqsdnb8RM5sxIO6QECdgVPynnYEAdikWlZcyafmtrU15IZmQq+GQ7SM0D2w8D5rNbOsJ3X+E&#10;rCc84xNCTAUi4MVY1HHdf7OS8fuM+UUL4PN4tP0f9vkkFghI0OuVjVBInonHtALgeDGfGA8EhK7S&#10;Jerk4liAN5WO51L4qJu9YFD80X69PvX/Ot2u1NqPCi1oXjAz/nMSwTV2sxP7AqFmt1wZbv+6uVLI&#10;8ng7lx+JR0bkLEVAQpYT/2lnvG7XcG7gK5sbcjMRt+2rmSXa1Kp1D4+L92rrSKvbofuPkDWEK3JC&#10;iOlAhHp1KyNv7mfXZkC4zo6FCm0QBJN4KDelEKfKrbYWrVfGbKBW+8yuHjIK9q++z1N+v2PnL8WU&#10;qBuzoxrJbKAwi2MwNChM1DudmWeCPRuLyhPJxPBro97jz6o1eTqV0mKjVVBUbg3ORbV2Rz5VBAwz&#10;qbbaEhk0cpwLcI4nsSdfVauyE4tq256iA5AYRKPXl7f3D4azJvHA3z/M5niuJGsNGy1OZiMUlHSt&#10;LvkVN3YtQn2G++S4VQVANmuuHf1+f3g/RQhZLygAEkJWQtDnk9d2tuSN3X1biYCYaXIhEhn5tzZE&#10;s4Erpd7pSq7VkvyUAnp6xYU2xOchhdQ1JYoUNwIQp1RREIX3Squlza/LNhornWPoBCCU6Ps3ASGh&#10;uu57hJjN+YBfns9saM0Y04DQhXPbuLCXDgYl5veNFA3QOHCrXDbsVeB8kxycK9FY3ew82hYZOP9+&#10;VTLuueal3GwOBcCNIAVAYk/U6/hJ5wFC5kWfNamKgM9vbYo3m9MaPAhZNxj/ORtPx2PyZi5vh00d&#10;4fTpfyLJFSYATcPndnP+3xpC8Y+Q9YUrEULIyvB6PPLazra8sbtneREw7fPKr29tTi2UbUp45OtO&#10;tyfZWk1yzaY290130UVXPAC82+9Jo92RfKMpe/W6RLxeTYSK+gNTZ9LhNeOxERa5Ko8cP4j7gzBA&#10;QXB+4KzUwX53KgnlZrczw3B8Yg5oYsBsptPQRa7TZlVC/EOxF84Po8g3G5oAiN/d6HSkN4hXulMq&#10;y+3a9IhQM8B5U3dObYbDIodFHrmEEKIwLgLKYCYgZoC/lT/kriJrBeM/ZwMiqdflks4MkZp2Ix5Y&#10;7f3/JLxujv5YN+j+I2S9oQBICFkpiHl7/fw5+SSfl08r1rRC+V2uE8W/SeB1oUiMx/WBi65ugahH&#10;fdg35i58Uio/Eu+U3a5HAkK8SQVDQxFgHN0lqAuCcAsdNuqSazTlYbNpqBjgNMqK2B2zYEeoUQS9&#10;R6+t0KJIbAUw63Nc/NPFfJni7psGxLm7pbLm/DP6875fb8pOpD2cl9np9eWzYtESzQY4v93o9bR9&#10;hGsC9ildgMRuqDN/u2zQIEtgkgiINfH3IALuHzBenqwNjP+cnaTXu/L5zkaD1I2gxebsu12uY1H7&#10;xPlQ/CNkvaEASAhZOYifeCadlo1gUN7J5Wcapm0mNxLxM0dk6S661e9rl1aIQcEPHanjbhoUbLT5&#10;X5oo+MjZghuXpN+vxd3BwTjpdUAoxONiXOT5sdhQON4gepk96w7bDYcj5pvNM9ts2ajbgPci6HY5&#10;TjDFa1LFYzvO9HAaeE9uKOIfRPtjRdhiSfsD35v2+YafHxUzPku7rZZcVyI/P69UpW4RkQKf1YNq&#10;begCvBiNUAAktmNHcaRgLi0hywDXiZ/cfyCvbW8P1wT48/XzO5wLSNYCxn/Ox6VIWLIFZyUrXIiE&#10;Z/guc/FZTJAkywe1HwqAhKw3XI0QQiwBREDEqb0kYikREF3yjyXiFtgS4/C73Vox/VwkPFOcHlw3&#10;mvOmXNG+xj5B8RBRTqlQcKIgqMaGqqhzxSAkVDsdw1w9EPzOh0MnOhex+H1YqcinpcpKu8+xH/Rt&#10;hNDitBjVS0q3M14rHaGr5+WN9NCFgc/BSQ4MvF/aMbnC4/JeuSL36g3LCH8qn5fLQwFwIxyWoDvP&#10;Y5zYip3w0Tm60mryzSNLA+fGnzzclVfSqeF5U58LuF2uyPuFAs+fxLFcWvHsd7sRX/GojGm4Z5z1&#10;N07G57Pka/LNkPRBnEWT4h8haw8FQEKIWaCdL3HScz0SAUPykqTkndyhJUTApwbFCifhcXvEJR0t&#10;jiTh9c49fxGiQblak8+qNe1rXRA8LTZUTpgrBkECLoRGuy21bncoDrZ6vYlOI0SVxrxeifn9Wmzh&#10;aXPKdFB0uhiPa4/bheJS4gtnoa2IGgEH3oRBHNZBNCxZLS+lEppQpfNFoWj5+LVbg/OLFcE5CS5n&#10;vfkBgvdnFt5eQlTg8FXPB19aNH6dOAvM/nuq2ZRn0qnRSNBIWD7JH/IcShzJZpjxn/PgdbsskYwy&#10;LvgtIv5hhMjTSes1Efs9Hi0RiKwPmP3HuHdCCAVAQohZQPz7WyLyxyJyedpzYkGaCYXlxbTIm7n8&#10;yt+cbQvGdpwVrPkR/YEYiAuhoBQHzr5F0QXBSbGhYa9Hov7AqXPF8H+aiGfgoHw1hhTiZDIYHNmG&#10;q8mEXIhG5INsznQHHhyQumgJEVMcFoOVUjqeH8zgMiXLAUUUOP/UYn++VpePz/iZJyIHtZrWSCAD&#10;NxWL18QuXI1EhlvaXEE8N1lfcJ7cbTTlxczGcA2EdRlm0z4ej8v9SkX2Gw0ek8QRoMnSarPf7EDc&#10;65XGiqOpjZBKno5FLfn++3lMrh2M/iSECAVAQoiZ9Pr933G7XDfvl8r/POLz/XZySiyK2+2SWMAv&#10;34zH5Fel8sreo8tT4i2dgMcFIawrm4hqXIIYMIwNHUOdywfnXsjrMWwfo5B5WG9IrtnUCkyTHE5P&#10;RcLyZDIxfE78+a2dbc0N+MvB/DNyNuDOVN9Tp8Wb2gG4cq9EI3I5HjsmvOO9ceLcSbOBa0oXANFc&#10;QIhdwHlB5+4K11hkPcHa7Kd7+/JsLCpPJBPDaxQSIq6lU3JtsFdytZp8USpzDUFsy2N0/y3Eht8v&#10;+zafTXstEpYtC77/dP+tH3D/UQAkhAgFQEKImbjE9R9XW627bx8W/j2vy7X3bDzqv5pMTtwCr9ut&#10;LZyf7fdX5lZRYwydhtfjFlfnUdQKRDmzCiwjc8UUwQ2iEWYTZgaF9PTgz2kCIcS+eqerzS6Cw2+a&#10;4DfOZ4Po0ucScc0BqIO/b4fD8sbeninCSNrBgsGW8tpQwCPmcSUUlIvRyIjjbxwUWV/b3jbtWHcq&#10;cKggTgfFazzMPI8Ssig4TtVr6u0q4z/JasDaHsffzWRyOBtQBdcxPD7K5uiwJrYD8Y9OXusvk+gJ&#10;oyTsAJobzlk0QYjuv/WD4h8hRIcCICHENFwucfk8nn/w3Z2tp//V7v7/8cti+fe/rtXlN7a3NUFK&#10;xTPoTsMC+n69MfecOiNwYvynih4DCqFz1YVrPe7pwQRxcBnA7fegVpMXMpnhXEL8+b0L5+XN3b2l&#10;xE+h8Ho+HJLNcHikAFtuOUs0uBA9KuTlGs2Vbss6ALff0/HoseNKByIVZv5h7iRi1oQioGEcVGvD&#10;wjU+2xQAidV5TIn/3C1X+PknKwXHH2YDxooluRQOyVY4fCwyHjMDKQASu7EdCGhNlmR+wl57CoAQ&#10;fa8n4pI2cJyFkeC8SvffekH3HyFEhQIgIcRUfG6PtKTz+69upP8ZZvzl2x3513t7x0RAbZGKhYt2&#10;E+U3XQBMj8UYOhE9BhROS3+5Iq3+ehUCIfL95OGuvJJODYv4OO5+8/w5QyJB4WqEG24jGJjqyKq2&#10;2nLHQfP/EC0ZUTp373H+39KAoPxEPDb12IJLFvF+cFioRX6KgMaBuGH93HEuGpVgscR9SSzNptLY&#10;tFfn+ZlYAyQ4wBGoJ37AzX4js0GHtbKWjPt8EgsERtZYevT95+Uy5yZajIsObyJdJhBOMT9xFc2/&#10;i3IpGJSr8ZilRd8A3X9rB8U/QogKBUBCiKmg8czv9ULY+9sht/vP6r3e7+oi4HfOnxvZFMSAwrWS&#10;CPhFTO7+3Q44P7ZFjwHtDzpV7zWcI0TNA7rPn2o2h8KIDCJBL0Qj8nmhOHPnOZxYOxD7AgGtyDo+&#10;e20cuC/eLxRW8IqXx6XQ0bwLFKZmiWUl8zE+x1IFbr+HlYo2n25SMVA/likCGgP2J9wpepGa+5JY&#10;maeU6xLOFU5qPiHO4mGzKc8ra6h8297zwOYBa0m4IdE8hvmyJ60lsQ5AEwoeaCj7slSiW9ICQLwK&#10;+1hmOwuYn/grG8yoRXPChUhY4n6/BbZmOvo6lawP6Otu8z6cEKLAlQkhxHQGLkC5kYx/8Ha+8Lui&#10;3dx3tDg1tTvdMxAAsahGrIaZDrXtNRncrseAZoLrKwDKoJB/2GrJy1ubQ2EFf0IoQYG/0GhoswYR&#10;19ns9R79v9stMb9fwh6PpELBUx2jKLjiGIdr6F697kiRYEf53Bxw/p+hnCT8FRpNuV+pzFT4myQC&#10;vrK5KT/d27fwq7cuiFe9lk5p24d9+dvnduZqHCDELNTzMxoFCLEq12Kx4ZahmcjpTRVIT7gaiWgR&#10;6pEF55/h53BdxzoB1yCnrjPtwGNrcg+5TJBOc6nVtuS9KQTeC6GgpIIBCdrEVUf33/rR7nWFVwBC&#10;iAoFQEKI6cAFGES+v8v1b1wJBfN36o00tmG/Xh8RAL1Kp1rG7zM1/idq8U4+o9BjQDGvwGyR1WrA&#10;MfUXD3flRiIuF+Px4dZBiEbM4sYCaT65Wk2bg7ffaDg+ngkFLDWOEi40cnbQXXwtmZTkhJkicJEu&#10;Ev0FcSrk9WpOV4DfDYGRotX8ILIO0Wx6FOikxoFso8H5gGSlwFXE8zOxA4i81K9NAGKWU8HnEjPD&#10;TkqNQPOYei2BG1IX9hCVejEaGflsD69BvZ4WA36rXKYQaCIht1sTr8jZuZaMi6/kktsrHicAwS/u&#10;9UrS75N4wG8b0U/H7/HQ/bdmoJzTslGELiHEHCgAEkJWAuInI27/rz+TTnnv3H+obUJ1bKGCQdW+&#10;gQsw6Tdv/gduyNV5hE5GnQW+zjGgOiiSvHNYlE9LFXk6HtXmes1z04QIpsNGXR7U6mtX8B+P/+Q8&#10;mrMBQfVmMjkUllQg/H1ULJ0pYhUzLhN+37BwCNcABcDFQIzwc93uSNFabRy4Ko/+HZ+LSqs1dBOX&#10;+TkhJnFJKUjjOsXjjliVFzKZ4ZbhnOnE69JJ13cZfEbh6j+teQwxvnjEPIVjQiL+xDUJDyPWDGQ2&#10;LoWcP0LCTK5g1nUwILu1huw1m0tpVEUDbHyQrhHyeCTkcWuOuaDXY/loz9Nwu1zi97Dku2506P4j&#10;hEyAVwNCyMpwucSLTtXnEjH5ZXFyzj8iKrU5gCYuwHcmOG2cSl+5kVr3GFAVFEkgBMphUetG3woG&#10;Jez1SNQ/emzkGw3poDu71Rrpyl5HGP9pHHD9vbi1eUx8hqP0/XzBsCIeftd3BwLgaRG25GQgqN6p&#10;VE90c2Af4zHuJkaxt9xsSqnd1s4ldAsSo7kcP4pUvM/4T2JRXkolRiIwP8jmHPdWwW2vz45VgdgJ&#10;x969Wn3uazy+H40owUJBi0/F5139/fqcQAqBywVC0rlIxMkvcSVAhMPjGho1u11tdAUonrJWivh8&#10;4nW7jv271+VemxmNQa93pNmXrActnuMJIRNgtYcQsnKuJpPaYrw8Ycg/bmDRvYaFesbnk+yE7zGa&#10;mG+x+RvLpNPtitfgyBFof01lgWj3Lsdlge7rbJsF05NgvJxxPBuLDmfK6UAg+iifpzBkcfQirOQP&#10;h40D6FxHpPRJAisK3njsKP+GuY5oMHhQq9GtRc4EGgrU4+92lednYj20OEslfv3rUslx17xX0qlj&#10;rj8If0bNjUUTGppREPuJVIbxucF4bjSoQGjE9xFjeTwcmig4EeNA/KYewcn71pNh9Od6gtjo3hqP&#10;dCGETIcCICHEEjyWiE/dDCxgG52OnAsFTREA0xaKb9FEuk5bc0H6+31DXTqtbmdkgVjrLH/fEmdy&#10;M50cvi4IFxQsFmNScfB2obi0Qt2LmY3h3/G+EeMYNg6Uj5oHIMREvF4tehVu4pjfN7U4g7mMeCC+&#10;TXeGQLjhLCcyL48pjhQ4gHgMEauBJqIbyvUITS9aCoODGL++o0j7Sf5wKRGn+Izj9+IBx6EqBOrR&#10;oNvhsLy1f0A3oEHQ/UesBKM/15c2z+mEkCnwqkAIsTxet0fcrq42VN1friwl/18GN28vb6Q1t4YV&#10;wMustVtDkQ5xDriBP6jWJOTznmk7UXgYj4e4VaLLjczPc4n4iPuP8XKLMV4cRAH0vWx2aWIqni+p&#10;xB3fKhQW/l1pn1fyFH1PRXOz4KEYsDALKu3zSSYYHAiDx92C+BquUMS6IRKPTlAyKzi+1PPKV3T/&#10;EQuCZhS9GQLr0zf29hz1NmGdpH4O0XDz1sGBKWK8KgSq0aNwnb9+fkfe3T/gNcUA6P4jVoLRn+sJ&#10;RrugaZwQQiZBAZAQYnmwgA15fVJtt7QbrFtL6JZF9/Gvb2UsI/5B76u1W/7xCIePsjntRh5i5Xd2&#10;thbaXvzK+piT8mG1JsUOC/hkdhBxeCOdHhGRUNRaRje700FhzqziIAQBNDqooi1cQYsWACH+fef8&#10;ueHXhXpD9mp1+bo+/xyjdQTvMfa9uv9xPboUDmnxoer7BCHwWzvb8sH+gdypc14rOZ2riiMFTlIW&#10;+onVQOy1uo74MJtzlEsVayU47nRwvdWiok0Ga7N79brcSMSHUasQA3FN0e8tyGKE3G66/4hlYPTn&#10;+kLxjxByEhQACSG2wO12ad1sm0sQAFHA/o3tbfF6rLNY7nR7H/f6/ZvDr3t9eT9/OBTp4IL8OH+o&#10;3bjPCyJF1dJKrd2Rj8t0bZHZgDhxfaybXQaONYhWZD6wP59RZv7lajV54yC3lL2IQuQLmYzW+a9z&#10;1mLkrymxbSAZCmqPpyW1skKn3YFwqp2TyxWJeQpyJRrR3H96QQdReQ/vP2CUIzkVHDc6iJElxEqg&#10;IeUJRRzD9c9JzQ245r6qrNMhwq/ymohrBqJVc42mdh3RrynXMxvS6fXYWLIgT0YjdP8RS8Doz/Wm&#10;xWZuQsgJsDWEEGIbfB6PNvD72THh4SzAeQP3ipXEP9Dsdm6qX6vi31lALrzaHQZh8eMlzRcjzgLz&#10;yxAb+d2L54+JfxB6ENlFQWJ+IKbqRTiIqG/n8kt5HpzrUIg0VPxLJk50IeM4eVmZD0nmB2IgZkC+&#10;ubunRePJwLUBFychJ4HPvB4ni2PnNuM/icW4mUyORH8u6/q3CiBu4po78vr2rdEkBaFPvabIoLEE&#10;giWZj4zPp42oIMQKIDGJ0Z/rSafbFd6FE0JOggIgIcRWoJiFbmGIEWcBrptvZza0rlcrokZ/7tfq&#10;E8W/cme+eL1er691H6vcq1QY/UlO5EooKK9vb2lu03HhD8fTL3b3NBGJ4t9iqPv0o3ze8P2IIuRr&#10;m4/OdWok0O1C8UziH87BjyXip37fhVhMLgWDCz8PeQRmQSIaTwfRoPhsEjL1sxc9OrdgdjDP0cRK&#10;QGxSr3+fOGwdcUNp7pFBtOmyZvouArZlvLEECQFBOtlmBuMYnk6evg4ixAxQI3Hz87u2tBj/SQg5&#10;BbZ5EUJsB25Sf21zU4oPd6U654wp3Kw9E4/KY7G45Vx/03g4JZIHzpBKqzXzHMD6WPRnvtGU27X6&#10;8jac2BYUgK7FYnIhGhk6SFTgVPuyVOLMmDOiNjIsYz4Xfv+LW5sjRUgU+97dPzjzcz0/R/PEk4m4&#10;7DWbWnQxWRy4Ni7WasO5gIwCJdPAZ1+dq/YRnf7EYmCGsA7WFGddT2DdkvY9crhHvF4JDdYuCb9P&#10;PG6P9nf1MyGDebv3K5WlrGU2lfmtt/KHlozX1EXA3xzM8UVCAIRLxISS03k+lZCgx8M9RVbOo+hP&#10;HovrCpq8uxQACSGnQAGQEGJLIN59Z2dLPsjmZi5kXw4F5dl0aqKgYTWwkNddgNl2e+rWdbqzLfZa&#10;3e6IqxDRnywIknH0+X6bkfDEAfKYz/NFqWy4ULWuZBRn3KHBxUHE/407nPH+IWLtrILRN6LRuc6j&#10;Po9b4l7viecyMht4/74XDGqfTzxYrCWTeCwSGf4rRI7ynM1ShCyTYwJ1/uToT6xNYl7P8Jp5kqg3&#10;D/hZPB6Pxw2PMVevkVaesw0REIkAVwezGC/G4/JpqcJzxil8Mx7TxlIQsmrg+Qv7fHwf1hREf9aZ&#10;5kQImQEKgIQQ24Kba8QSFuoNeTeXn3iziiLDTigk28osHDvgdbs10c4IoPuND4X+6LBANw4Zgs55&#10;CAko/IyDjkLEx0EwZkHIWMJKt27JQHEM0ZCq+If38ItC0ZAiJFzUTwwKhfMQ91EANAIUqPFeXkun&#10;tN+Gz+yXlaqlouXIaoFYokYr3ioU+I4QS3EteTQbFgL1pKYiXMe2QyFJhYJLX7/D+fba9rahIiCu&#10;u3ojFe5FrNw4hTmz2+HwcEbwi5kN+ene/sq3y6pA/OPcP2IVgl6vuDj4by1BeoxR9SJCiPOhAEgI&#10;sT3JUFC+e/G89jLgiEMsJkA0pl1iPsdBscPjckmz25WQ2y31KbEO7RniHlCEUMsZmCnIQjzReS4R&#10;l8vx2DHHH24q7pbKcrtaZcTgkggqHbuFlnHFwWcG4pAMotXey2YNE4gQoTzvebXf74uXxQnDgJCL&#10;+W56sRZReizWEp3rymzOaeIKIati3P2nCtR6/PikNcks4HgXbd3blWLr0ToXzojqoAku324P1zOY&#10;QXg+HB4633A+xXP/0qB0jEKjMYxrhuD5wOLnaLgw0VQpo+W7EAAAIABJREFUA2ek1UXLVUHxj1gJ&#10;xH56Gf25duC+qtZuj6Q7EULIaVAAJIQ4ChSmIQjamLu9fv+29OU7Xo/Hg0X9+WBQvqhNnk9Sbrdk&#10;U8Invlrsk5B4pdHpaELg55UqD3qiFb9eyGSGIoIOhL/PC0XO9zOBmLLvjRreDveP6pZ4a//AUOcm&#10;5qfOC29QjWe8WIvIV35mCd1/xOpMc//B8Ye5ptOEPzSzlJtNqQ3iziaJevOAppjsQOzTRUAIj0YJ&#10;gIhL1wVAnKOfjUUtHQWK9wHvhy7OPhGPyYOD3Mq3y0pQ/CNW4tHcP5Zz1412t6vdq/POihAyL7xi&#10;EELIarkrIj/VHz946eaX2Jof/eznN90u13/vdbu/dy2VkHq3M7ETN9toytUZNh9CYsTtkYNabaqb&#10;kKwPEP9e3dkeKbRR+DMfdf8b5dAbF/sCbpeUDdL/0j6vbV3VTgPXg91yZSj2PJlM8LNLRtx/OKfT&#10;wUOsxLj7b79W05oXdsKhoVimg/SKh5WK5BpNuWPwjFwVCH664xAPCJFGPB8+e5i7O3QBplOa09/K&#10;n0k0DOiNJdjumKfA6PdB9PmL6ZSEfSydEesQ8vqE4RrrQ6/Xl0a3o10bCSFkEbiKIYQQcykOxL4f&#10;64IfxD4ReV1E/vhHP/s5/kQr8p8eNpr/78Na/ZOE3/efohN3p93Rup6LC8Z34iYhHQxqRfw850Wt&#10;LYjYGhf/bheKcqtcZtSnicSWGNkDp4Tu7Hx5a1Pe3j8wRGC8uEDnu27+q3d5w2o0mMupC4BwfdIF&#10;uN6Mu//Q0EGIlVDdfzIQxcZBcfOT/KGp5zIIjfoMZMwdNEpwfDuXl9/2+4eu/Be3NqW1u2fZma0Q&#10;J9X1AxoK3sofrny7VknG55PrqaR43VRaiHVA9Kebx+Ta0Bq4/ggh5CxQACSEkOXzgS76/eClmz/9&#10;0c9+/vgEwU8a3a6UEMHTaku21fp+vdf7Pv79frMpUq5IwuuVC6GgPJtOafMNFwHune+cP6c5R1A8&#10;Zmfv+nE1EhmKfyi0vbt/QJfICoh5jwRAfW6RUajxkCg8QvA14n1OB+aPV+71Hwl/dZ5rDAfnb4j3&#10;enwdXYDrzc30aLQijwViJSBQq+6/SeC4fTebM31tCpfhxYF5NmXgGAE0VaEBR2+6wgN/f9PCIuCX&#10;pZJcz2xof9+MhCVYKKxtc9i1SFguKU0VhFgFj4tpHOsAXH/1Dmf9EUKMgQIgIYQsj38Eka/cbBYG&#10;gt/v/ehnP/8TjBnRnzHfaEqx1ZJcqy3FUzq78P/FckWbIQIX3+ORiJyPRheK5INLAA8IgQ/rdbm7&#10;xHglYi0QdaXzRaFI8c+B4D39KJsbFvFQdIQgeCt/eKYZRKEF4q/cLrf4psx0ImcHzl09vo4uwPUF&#10;0YpqhCJn/xGrocbTovmo3DpKs8g3GvKgVluZKAbH3/ODv+M8iph0o7YFvweC37gI+NMHu5ZswsP1&#10;A80k2A/Y1kuh0NpdU9Bw+WwizshPYklcg4Ze4mww669B1x8hxEC4qiGEkOXwQbnZfB8CoIh8X3+G&#10;WrujCX77jaZkF4zyBIjwzGNeW7ki3714fuHfowuBz3Y6slutye1K9VQhktgXiAN6FBW4Xa3y3VwR&#10;gSWLYnrB7pl0auj4RNzaRjCgxZIt0tGvHjuzgujhoM/H2aNLAu/j3VKZLsA1R41WhIuKjR3ESkCg&#10;VuNprZg8oM7rezwakeyhcRG6EAE/zObk+a1N7Wtck1/Z2pQ39vYs6a67X6kOrykXotG1uqbQ9Ues&#10;jm+JIwTI6oHZD64/zvojhBgNW0cIIWQJ9PvynNvl+l918W+/Vpd3snl5M5fXHDhnEf+WAQr7F2NR&#10;eSnz/7N3rzGOnemd2B/e75diXfsqdUtqadQ9umtGGo9mNJjRYtdYww4SIEiygb1IkORDLh7DQb4Y&#10;sY0Y+ZLAawMJkGQ/xNksgg0QBDZmESwyG1gzskc9I8nT0nRrRi2pL2p1d11YLN4v55CHwf80D+tl&#10;FauKrOIhzzn8/4CGulvVVeQheXj4/t/neXLy7ZVlc/creQ8Wciyo/uTMv9lJKW18Uf1gByzaofKg&#10;plRaYIHzO6fWzAqHcVW14y/Ynj6i9RsdH6oArYUCqwqQ5seFWHSgtSKr/8hp3BBQr9cb/d8vxyd/&#10;DkWVISrzLZiz99ry8sR/ziTcru5uDsO5JToHs8Yw6+/XlhcZ/pHjhfwMAL2q3TGkprUY/hGRLRgA&#10;EhHZwOcTXzwUMnf5YrbfL8qViVbWhX0+eS6Tkm+fWpvY97Tay2PQ/ZWFzMS+LzkDduCri8SYAUne&#10;h8oDVBmsK60/ERJ98/QpeXbMhS58MD0utCN9Kcvzih2sKkDLkzzOcwVVvha8zln9R07yWm7BFQH1&#10;vcZuAIj3SFwzTRo25aAVtwXHxYkbNtCaVN04dCri3Q08Mb9fXsxm5PnFBYmysooczu/ziX8OAvl5&#10;gzWYVrttVv5xay4R2YUBIBGRTXw+nyAEjAYmV02XCgTMxZRfP39WLmazB84AwIWkMWZ1V6e7u7jP&#10;D8Heo+7AxyKxE2fPkD0QEF0t7AwsPEqvJSjOJ6Pu7t9QKiSO43wmLW+uLJsbGGiy1IoNLF6jKoy8&#10;77lMeqA1Lzd2kFPgfeWtU2sDrT/RZtOpATXeJ3H7LOcTCVt+DrqAqD9nLR6z5eec1E5z9/1+0YMV&#10;/LgOQbvPb6wsSY4dCsglwvx87jlYr6nrmmj8XE5ENmMASERks1QkLK/msif6IdiJjIVzzPtbG6Fq&#10;p9XWpaZrI7eQwMWneuGJWYXkHaz+c57wDHbwYuHxbx48NHeZWnA+eWN11dxccJQvGycLACEbi8q3&#10;1lYkd4wWpHQwBPpqledj6TSPlsfhNftYOtW/k7eKJW7sIEdAi2m0mkabSwtaf2L+rJN9qWykwHvj&#10;KO+L48BxwaabRaXFaMCh7fxKSgVgMuytgOxcNCqvLy+x3Se5TtDm+eE0XTqqrXVNjC7r/ojIfnwH&#10;ISKagjOplHzv1OrYi95oDYR/97W1VXPhfFSd3oVkXdelqetSaDQObN9n7TxTbds0k4xmY+/8HS4S&#10;z566oJaf4usNLUH/+uG6+TywYJH2zdNrR7Y8w/Om2Dj5bU2Gw/KN1VVbWqzNMzXYR+A/6cVrcpYX&#10;clmzzbjIo9ZRmAVJNGs4r7++tjpQmYrNCW9vbDp+7jDm9KkbZF444eY9VEGiGvuVhYz8gzOnzNbb&#10;ezfx2TUD+KR2lJm/WY9VyF3Kps1xB0RugvafPnbQ8AQs05hrNBMcD0NEdBRuvyYimhJr0fvzYkl+&#10;Wa0e+kMR/GGOk7qAMg7zA0IvBLxZLMmtekMywaC8urwoMeV7tg1jX8sJzCy8c8JWf+Qce6v/nDp/&#10;h6YHi7BYjEX7wIu9eXEIErDR4EZ+25xTdJD7tdpYmxEOgvbFo/w8Gp0Z0DZb/df75UzabP1K3oPz&#10;ulpF9KvCjuPDFfI+XLti3qvKbed4vJaeX1k2f4/X2FunQnKjUBipdSkq/BbCYcmEQ7IQjQ1UQO6F&#10;oPGzYsmxxya/pxMINpR4ZfMYupzE2YWAXCbCTV2egA3ZTc76I6IZ4JUPEdEUYdH76cUFeTyTGvrB&#10;/6TB3zDl3of4UrstP17flMfjMTmVSAzd/Yrw7/pOSTS2ovCMvdV/Tp2/Q9P3UaksFU2TK0uL/Uoi&#10;LN5ik8BHB7SJvVtvyOUJ3tJHPy8gH5VYvTQJ96vVfgC4nIhLtFhkMOQxqCp6XglZcF6/PYHKXKLj&#10;wnPyhWx2oLoNLeg/2Nxy3TUHXkurlWr/viDEw2YVVDHWOx2zYj8bDvdb8eWiUQn5/YeGfSrM/1uv&#10;N1wRiqobSlJB7wSAG42GXAilRvhKIudwartgGh02XbdY9UdEM8IAkIhoBhDwYeEbYR+CQJhk8Bfw&#10;+WTYx3QEezdrdfMXZmBkwyGJBh99oFivN+UeW396Cqv/6ChY7Kysb8irK8v98w+qAjGj8P2d0r5/&#10;jXMI2oBOogrQcjGblXggyGq1CcCi8jO5BTPQxa9zsRgrLD3mSiY9cK3wQX573g8JzQCq3VLBoKzG&#10;YuZmg4Aym6qm6fLzfH5fFZlb4L3ola4hZ5VZqlYgeFEyY90LLPbuNJpm6PSw1XLVhoyOsftJAqGn&#10;VzaQfdloyoU0A0ByD2wyYPdP98K+6lZbF90YPo6FiGgaGAASEc2QFQROmn+ETwkI+xj4eRur/2gU&#10;1lzAN1ZX+1UMWPgsafrQ8Gij3phoACi9xdXvRcJmlTIrkE/mYbXaX7g+k0wyAPQQhC5qKHGrWOJM&#10;VxoLqvVyod1qtaXo7rkcGz/U+bR7oVr7qI1qCP/e2dhwfeUxNsA8QMV7LjdydR+qHiuabs71Q3V9&#10;XtNd/frENcBir9NwUAl43Q7XGJv1hqzEY565T+RtQVb/uZZhdKXR1sXgZxsimjEGgEREHhTw7X5Q&#10;z4VDktd1PsxzhtV/zpZSFhQr7dkvEGKxFou2agiISrL1ZmvfAuaXjYY8LQsTvw2Yk/rd02vy080t&#10;Kbi0csQJPinvBoA4B3hpdtO8e3FpqX8EELQc1KqX5g/e888nEv1qPDw/rGqDcVpUHhfCr7vliqee&#10;k9g09eDhulyIRSUVDpt/h/l+escw24FCo92WWrstBV33XLvltlKtkrH5+TNtn1SqZvvWYeMQiJzE&#10;1xshQu7DeX9E5CQMAImIPMivfKDl0PD5xOo/Z1PbpTklnLFCwO+cWjOrPHAbX8hl5Z2twRaDld4M&#10;i0nOKrWEA0F5aTEnt8oVuVVvTPz7zwM8Plj8txb8z8Vj8nGlOu+HxfWey6QHQhy0WCSSXviHOXWq&#10;aQR+qHarai3Z9vgcSvO+zeGczaK2e93otfljqAK8V62yFSg5Xoif412J8/6IyGkYABIReVwy5K1d&#10;u3Q0Vv/RcSEE/DC/3V9MXozH5XSksi9AxkwjaybSJBldw9wpi7lSZb3N6uVjul+tyqXcoypNtAFl&#10;AOhuOKdjNqcFrT/dOl+NJu+JMUMMbAqyIMDTlMq1/CGt4TXD4PNuToU81ALUgk1Gi9GIpHvVnURO&#10;5KX2u/MCwZ/GzhtE5DAMAIlonnyIdY8D7u/jIvKYF49FPBSUsM/HuVpzhNV/dBJ4vuB5Y4XIWFx+&#10;sKcKcLvVsiUAtHxarjD8O4F79UY/AEQlENuAuhdmtj2vzApm60/aS63O+tn6hhnUrUSjZnvKVq+N&#10;I68DaFzqc8buitJZuV4sy9eWFtkKlBzJt6djCDkbllrqusZ5f0TkSAwAicit7orIHRG5poR6xd6f&#10;LXf+i1deuHOc+/fn719DgvJC749/JiLPu+k4GR6bQ0KjY/UfTQKeN2oVYCpQHAiQMBvwsg1H2u97&#10;tAjH8O9k2AbUO17IZgfa7bL1Jx0lb1ZP8/VOdJSGYcinpZJ8ZSHLY0WOw/af7oG1l0ZbZ/hHRI7F&#10;AJCI3ALVe2/3Ar631WDvT/72p2pYJ73fZ3v/D/95c+99rGh6sm0YA+dAo9td17vddfw+FwmvhwMB&#10;/P7tVCRyzW0BYHfPuGlW/80PVv/RJOB5owZIT6eT8v5Oqf+d7ZoD6PP5hPvwJ0NtA7oSjzMAdDBs&#10;3Ij4/ZIKh80WjJV2x3yNXYhFBypt2fqTjhJhtQjRWHC9Ey1XOA+QHCfg4xWxG2AmbkPXhastRORk&#10;DACJyMnu9qrv/hKB35/87U9f6IV5f9b7vdmys210pd7Wpaa3pd1rddTuds35UZZap2Pu8jzCgSEf&#10;2qelggHJhMLy9OICnzTkSKz+o0m6Uy7L5V7rweV4XEQJAO2EHc+ZYFBKHJ5/ImobUJwX0Eqyyepw&#10;x0C4dzaZMCtsVRfl0ay/SkuThDLDFxs62PqThsEcP+u9HzPNbjcOnuNHNA51o89SKOjZDQiYB5gI&#10;BmUlHnPArSF6RG3vTM7UxhoTP68QkQswACQip8EK81+KyF9UWi1U3v0Ofv8nf/vTb1u3s663parr&#10;UtR0yWvaKMHeiWEnPn5hlygDQHIqVv+5Q0pp6dOZwvnruO41Gv02n1gAVBf/nkrEJ179Z8GO5zQD&#10;wBPbW6V5KsJgwAnw2nkymzny9ZOKhPu/R2upq1tb3j84dCzbzZacTT/6l9PcrEHe12h3+ueqsMer&#10;S39RrshXzYp5hoA0e2iJzwJAZ2P4R0RuwgCQiJwC1X5/hPCv0mq92Qv+ftu6bc1OR7bqDbnXaE4l&#10;8DtMsdGUbCzqyCcOFgl1o9OvhISyxhBoHrD6zz1QTWypaM6ddYdqse16vV+hdDoel3yvAgkBhl2w&#10;4zkbDsm9JsOqk9qq1+Vs+lEysBqLMQCcIZyjL+dy/ba6KgS11d57dTYalcCehXa/32fOArxWLLKK&#10;k/Z52Gr1W1jYtTGDaB4gBLzU6cg5pfUy0SyEOf/P0bDm0mT4R0Quwk8IRDRrf4WWnpVW604v9Ltm&#10;tfaEzXpDtlvOqmT6yVZevnt6zTGLLGrox8HT84vVf2SH9XqjHwDmolGRUtnW6j8x5wCKLGKTRbnC&#10;x/SE1MqgBYduXPE6VPy+kMvua/UJ65WqfFap7Gurh2rbJ1Opgfl/+P1bibhcz28zyKUBDIWJJudm&#10;rS6RQICVgDRTAR/nuToV1l7qusaZf0TkKgwAiWhW/rwX/D1+ULXfnXpDNAcGWrhNP93ckm+srkow&#10;MJuLc6PbreqdTvKw0A/HcafZkvtcKPQ8Vv+RXdabrX4b0FQ4JGGfz9bqP0syFOYcwAlAUKRWBiGM&#10;QmtQsh+C8rV47MDg70apfOBjgUAwX9iRpUpFruRy/fM7KgOfX1mW1UqV1YBERDb5pFKVdCQsUVZh&#10;0Yyg8p+cp9tl+EdE7sQAkIimDa0+f6vSar3Qm/VnrU2arSrX601XtH0r6G35ZGdHLi8tTvPHfoh5&#10;iDhuNU1DaPqHe79ADf24cD4/WP1HdlEDCoQP31pbmUr1MzZXnItFpVSp8rE9IZwTrABpLRqRSq3u&#10;4nvjfFG/T15bXh7YlGHBY3G9UNhX8XcQfN3bG5vybCopT2Qz/dagqAZ8IxKRn+fzI38v8vZzjogm&#10;B5s9r++U5JWlHI8qTd3eNuDkDNhzXdd1hn9E5EoMAIlomv68rmv/umN03xaRfgkJ2nx+UW+4LrD6&#10;tFaXVCgk5zNpO39MP/SrtFoo6/otVE6KyG9aX8DQb76x+o+mKRkOT+2nnU4l5ToDwBMrNJv9c0QG&#10;8+dqrr47jvfG6uq+OX8I/nBuPu7mjI8rVblXb8jLS4v9xxI/4/W1VbYEJbmiXIe2eB1INBH4THWz&#10;WJZLWVs/5xHtE2QA6DiPwj+N41aIyLUYABLRNJSMbvcf1TTteyLyA+vntY2u3NgpSl7XXfsg/F2x&#10;JOlwWLL2zFb6fqXV+guGfnQYVv+RnTCLbFZiwZA8FovKXYYbJ1LRds8JyfD+qjSanFcWMgPh31Gt&#10;PseB74FqwOcyabnYa8NrtQQN5rfNTUk0f7AJ6Gx6N6C4y9mpRBODrjTZeojzAGmq/MKqbqfROm2G&#10;f0TkagwAichud+u6/u93DON/F5HHrJ9VaLbMRTEnzvgb10+28vLd02uTbItXaneMf7fR1v8jEfkn&#10;1l8y9KO9WP1HdgvPcBeyzydyJpFgAHhCeW13k82wtpQ0GQjL1SAG4d/Vws7Ej+5HCBQ1Ta4sLfbb&#10;hKEdOao7398p8dGcI2j9+bzSir6m6Wa1KBFNzi/KFXk9FJL4DDdE0XxhC1BnQWW9xvnZRORyvIoh&#10;Ilt1DGO9Yxg/tn4Gqv4+LZU8VaWUDAYk4JvYhXpJ73T+42a7/X+obVLvVapyk7v7aQ9W/5Gdwj6f&#10;PK08x2ZhOR6XmH9HGobBx/qYUDnWMYz+ghKCKs6Nm7wrud1ZUVgsumbjhgy0/Kysb8iLS0v9ikOE&#10;j0Gf35bQkZzp1cXcwOYzzIQkmqQQgwjTB4UdeXUpJ9FAwAG3hrzM7/OZG+DIGdqdDsM/IvIEXtER&#10;ka063e7Xre+PCraf5bc9FVJggfylpUUJBiZzOtXa7f+p2W7/CzX8w/wJhn+0F6v/3GsputsyuKq1&#10;HHk/cG771tqKZGZcMYZFkK+kUzO9DV5QUaoAZ1nV6VV7z8cf5reladjb4QAh7jsbG2bVl2UtlZTX&#10;cgtz+AjMn6cScVmMx/v3+2Zhh8E+TZza0rjg4pENJ4WONdd3SuZGViI7cf6fcxhGV5rsukREHsF3&#10;FyKyVVdp8YndU16r4sDu62Q4PJHv1TGMP2x1Ov+J+ncI/zB/gmgvVv95g+bAxSQsLP+9M6cndm47&#10;qTOppMS4IHIiTWXhNuuQx9VL1PPxdr0+tfMxQkaGgPMHVbzPKI8xrgHY+pPsZvemBqfD+IVrhR2G&#10;gGQrP8v/HAFLWI22Lny1E5FXcDWFiGzVUQLAZttb7RNeymZkOREf4SuP1u12f1DX9d/bW/nH8I+G&#10;YfUf2SEXCsqbK8vmPLFJVTVPAlpXXs6k7f9BHlZX2hdxd/lk7T0fXytM93xshYAIHi0MAb0Lc//Q&#10;+tVq6Yv2vle3tub9sJANcG6ztDxYBYPXEu7jU2N8lrNCQCK7MAB0Bq3TFqPL+I+IvIMzAInIVmoF&#10;YMtD/dPxYfH85Bakr9d0/YIa/j2s1Rn+0YFmVW1C3pQKBMyADaGBU60lEhIulsw2XEROop6P1ytV&#10;c+bitJkh4Na2vHUq1G/Zh9fzc52OfFQq8/niIS9kswNtGT/Y3Jr7yiyyR0TZLNJw6SZOhHy5UEgS&#10;waDEgkHJhEMS8AckZf539/7FggH5qFQZ6XsiBMQmzUtZbkyiyfP7uElr1rCxhnP/iMhrGAASkW26&#10;3W7V6Hadu6J8TAj/UCEzIaW6rt/udru/YX27sqaxlRMdaNbVJuQdeC6dTyQcHfxZUJGImYQ/Xt9k&#10;CHhCYT93l4/je6dW5e/y21IYMl8N4bl6Pr4x47ANlYBvrK72A6KL2Yw02m35lHOEPeG5PRs1MPeP&#10;G4DILimlXbRT5xVb0BY3FQyatzkeCEg0FBo4Nx/lYjZrhpyjniuxSbOcb8sLuQUJ8j2VJsTXm31N&#10;s8W5f0TkRQwAicg2nT07kgua+4fHo+3nBCv/RO90/q+OYfwH1p8xV+LDndLEvj95jxOqTehk2sos&#10;1IxSyTEtj8WiciGVkmws6qpHEjMJEQJ+UX60S/8mQ42RVbTdkCAZHn1RdF5ZVbFQbWny0tLi0PD5&#10;6fRuGIM5bLM+H1vtQNUQ0NqwxBDQ3bD5DIGuBdX/3CxGdspFd68RSg76DIewbyEcNq+f8H42TtC3&#10;F+anVlot2W61ZL05XshptQNlCEiT4meL9plD5R9bfxKRFzEAJCLbGDJY/ZfX3R0AYp7OJCtlMPev&#10;2W7/W+rf3dgpsrqFDrS3+m/W1SZ0PEUljEErqmnBAvKT2YxEgu69/IsHQ3IulZR7XPgei5sqOWZp&#10;b1Vsu2PIg2q1Hz7vDQFPJXevCe5XnfGcPCgExGL5+9xg5EoIPJ5RZjoitHhvuzDvh4VstLe6edxw&#10;bJJwW9aiEVmLxyQbjQ607hwFXi+6YUih2TQ3YOEarNLuTGTDhhUCXlnISDQwves58qYAy/9myjC6&#10;npx3SkQkDACJaFrKmntbFIV9PvnG8tKkq2X2zf3DgrbbQ1KyF6v/aFw4fz2TTsr5VNpso+l2ne6j&#10;6skqP6Afm8Z5YfvgdfLqYk6WE/GB/4XXjFX1jxAQ1wJvb26Zf0agbi1EY16MkyrshoWAZ9NpCfr8&#10;crWwM/PbR6ND+Pf62urAc+0q5/6RzS4kE/0fYFbJTfl6E7P7zsViciaZHKnCD6+LiqabG1zq7c5E&#10;Q76jIAR8L1+Ql3MLEg9xeY2Oz88AcGawt6vR5joMEXkXr1CIaCpKLp1RkgsF5Rurq5NeOB8694/t&#10;7OgwrP7zjtPxWP++NG0K/a0WhkvxuCeCP0un1z51Z8g8NqLjiPn98tLigizFYkf+a2wEQivwvyuW&#10;zGoUy0OHVP+phoWAqGx8KxIx/54BkvMhBHlxaWkg/Ht3fYObf8hWeN49lk71f8Sd8vSuN61rl2Vl&#10;g8UwaLmMij60t87PIKDcC5Xh724X5KvplKzEj34vIRqGAeDsaJ02W38SkacxACQi23RdfhH1lWRS&#10;nl5cGOErx9PuGP9PxzD+Hesfce4fjeL53hwnYfWfq2FxS20biLkzk7S3haHXoI1XXW9LQ5mjSEdT&#10;Zzk1WD054MlkwmzdVtU0sz1u+Ig2bqgIRHXJYny3WvBOtTbFWzw6KwR8bXm5v4EEYeB3Tq3Je5tb&#10;kmeQ7lgIYdTwFn5V2OFjRra7lEoNhM73Gg3bf6YV/B107YIqxI16XfLNpjxw8KbSX5Qrck7T5WI6&#10;xbmARC6B85zGz9VE5HEMAInINh2XBoBoBfbSQtaWBfRut/t2o63/uvp3nPtHR0GrOXVuG6v/3Amt&#10;3F5dWe4vrGHOxKQW1hD8XcpkJt2q2FGs6r+Si1tKz0pKCRFqDAAHqNUaeE1iRlQsGJLDNuI/m8sN&#10;/BsnhzIIAd/e2ByYY4z3k2+ePiU3CzvyMedpOs6w8O9GfttRbWbJm/ZW/90tV2ytFsbPQ+B4MZvZ&#10;9/9wbr1frcntas1Vm97uNZtSbrfl2UyaLUGJXKDJ62IimgO8IiEi23RcWKGBlp8vLS2as35scK+m&#10;60uc+0fjelJZGGH1n/sg+Hsyldq3qeDD/PaJF9bmIfizWJtKNpuTrZr0OlRWqK3UnFw9MQub9cZA&#10;CNgxq0w1iYfCB4aAalvdrbo7QhnM/nuq1ZLLSjX5pdyCrMTj8kF+m+8rDjEs/ENQy/CPpuFiIjFQ&#10;/XezUrHtp+L6Bd0t1A1u0gv+PiuWXP2cx1xAtAS9lIjLOY92ZCDyAr3TYetPIpoLDACJyDb4AGmF&#10;gFUX7KxCy88nshnb5mXVdf2aOvcPbew494+Owuo/d8LCFmb9Lcfj+xa3cF5EK7dJBDFL0chchH9g&#10;9N5PuGliPOeUcKvI8HQftGzL1BsD1RpYDNKNzpENKwfGAAAgAElEQVTtQMXB7T+HwYL6jqaZlcjW&#10;eQmtQd88vSafF0usBpyxYeEfNv3wcaFpmVb13ysLGTmbTg/8nReCv73wOW+jpbEakMiBkPu1WP1H&#10;RHOCVyFEZJugEgDWOs6tBkR1xMuLOVsX0TuG8X92DOPftv6MuX/Xdoq2/TzyDlb/OR8q/BbCYVmM&#10;RCQViQws3u6FAOZ6oTCxloG/KlflfCpt28aFWcGHcqNrDLSSxu/rnH81tsXe7Dcxq9246WQYVGt8&#10;UNiRp1PJfjUgFoVCfr/4DukFahhd181kw+3964fr8upirj/HEBu2WA04W1aLaHXDCN7zUblJNA3q&#10;hjO7qv+Ghdz4WQgbP/LoBje1GvBUIsHZgEQOoXXawto/IpoXDACJaCpChw3TmaHnMpg7kbX7Bvy0&#10;rut/X/2LT0slabiwRSpNF6v/nAkLtSvRqBmsZKPRgfaKB0Hwd79anfjOdswP/aJSnsZ5zDbI+LAA&#10;aEjXnL+GSr+DPpBz/t94sMHFCnngXn0yMye9CK8lVAN+VZkLqHU6+yp4VX6/zzxPu61iBVU972xt&#10;y4VYTa4sLfbPYagG/O7Z0/JluSzXS2VbZ3/RLlSMv6zMh5Ve209W/tE0Pa5U5NlR/Tcs/Ktpulzd&#10;3JqLTQeoBrzXaMoz6ZTklI05RDR9+OyhcbMTEc0RBoBEZJugzy9Ws7FcOOSotm1YFP36ypJds/5U&#10;pZqmpdW5fw9rdc5gopGw+s8ZsGh1LhYzK/yWE/GRAj8EWsVmU7abLTN0sfOxc1sVYLf7KOjDMUJV&#10;37DZG81Ox/xgXmppZgtprbcQWeNrYCwXkon+l2OhleeQo31SqUouGjWrNPA8PWqZ9umFBblbb5gB&#10;otvcbjTl4f0HA9WAgNZ8p5JJMwRAFRCDQPs8m0qa1ZeqG/ltzvyjqcLGJjWYuz3h1sYHtbedtwpX&#10;bP78ebEkS6GQPJ1NS3SENtNENHlo805ENE8YABKRbbAzHjvnndZb/bFYVL66uDiVxfKOYfzK6Ha/&#10;bv0Z7es+c9G8IJodVv/NFhbDTsfjshqPH9rSU3phX0XTpdBsSr7ZlEq7M9WgxS1VgO1OR1pDhu0j&#10;7MO5sabrUtB0zvibIHWe050yzyGjwOvpVrkil7Jp87mKNp/+Q1q24VripYWsaxeyrWrA05GKPL+0&#10;2H/fwUaHi9mM+RxCEIhAgAHy5CAQ2Ru84r3ken7bDGaJpum08jzcrtcn/lp/bXl54Fpq3kNuXOfk&#10;t7bNDQCnEvER/gURTZLO6xkimjMMAInIVuFA4NEOeofscHwpm5HzmfQIXzkZzXb76+o3+rhUdmWV&#10;AE0fq/+mC4uxpyIRWY3FRqrywwIZqvs2Efo5YAZYvtmSizO/FcMhQGm09YHgr9Bsmbc5r2lsh2yT&#10;p5TnMYKFew22/xzVvWZTzncSZnVGu2tIWA6/hllLJeV0rebq6n7c9gf3H5rPm2dyC/3njhUE4hfO&#10;e19WazMJqHCOvphImHMKLU1dNzfHuO39ES0/1bBVejMn39vcct1MSfKGuPI5Ddc2k/RcJm22F7bM&#10;e/inQpvfoqbJU5kMZwMSTUm7YwztPkJE5GUMAInIdvFQSB5Lp2Wj2ZRNbTaVHWHfo53Wy1PcZdnt&#10;dvNGt7tk/Xmz3jAHwRMdRa3+w8I9q//sgVbAa9GIrMVjA1UYw6B94k6zIQ/qDUcu8odGaEs6Cwj/&#10;6rpmzvRrG115WKuZc3DIfuo8p4fVKts4jmmn2TIrM7BLPDzCJqZLmYw82Nxy2L0Y36fmnKqGXEql&#10;5EwyMRBS4TyJX1cMQ7ZqddloNGwPA3GevpxJmyHrPtFHbZnfXd9wRXCGEPOFbHbffUGw+t52ga9R&#10;coR4cHKbNtFN4eKeDW0M/wbhmrJW2JEXcgsMAeccQik2hbWfxvafRDSHGAAS0VSgRdbLy0vy/z1Y&#10;n3oFHMK/b62tTGPe3wC90xm4ht9uTXZHLXmXWv2H1mus/pscLCafi8fkTDJ5aGtPa4bfer0h682W&#10;4x+DC6nUCF81XWr4hxaf13aKrPabElQYqc/vT8pVj9/jydvsBYBYkMNli++IddlsLGoedy/M+EUQ&#10;9VGpbP7ChhSEyerzCVWBCLHw63kRKTZbUtVaUsJGCU07cRhnnadR7adWDg2D2/L62qq8/WDdsedp&#10;BH8IVNFOVa0ux/vM58WSWQVENEv4jGIF05gBuhyPm9efJ+1ycCWX6/8eVa7XikU+zkNgg+i1wo68&#10;spQb+9+Sd3ALiP0wh7zDzyJENIcYABLR1GAX+XdPr8mH+e2pLZDNKvwTc7i0sWD9HpUvXlgUJPvt&#10;rf67WanwqJ8QdqA/nkzIQjR2aOiHxamtXmtPN81gQuiA8MFpMDctGgxJudWSDwo7bH88RecTif4P&#10;Ywvh48GMJrx3oyID5+JR5gZ7pQpQhWod/MJ5Bs+rYS2SEdLh11nl73A+bbQ7ZpvOeu/512i3pban&#10;E0I2HJag3y9hv0+S4YikwqEDWzDjeyKUQMu8iN8vV5YWza/Fr5eXFuXtjU37DsQxXIhFD2wrjdD0&#10;g/w2X5vkCHiNq0E/rkMv5Rbk0p45xxUE/Jo+0vMWwbca4OPzH6tcD4YQ8F6lKueGVTvTXOjyOtl2&#10;Gt9ziWhOMQAkoqnCB8qvra2aP7LYaMpGvSGf12q2LQzPKvzrdrsVo9vtl+TgQzPRUbBYgtlLFix0&#10;crHkeKzQD7vY1RZ2e6G150a9Lg/qdVfOXsImB8ySciqEJjgHM/ybHrO1rbKA+EWt5v07bZOypkku&#10;GpFO15CgHB0AeqkKcC9zRiDuV2GnH2wtxKIHnl/x9+b/O6KCbxQIy+6Wy/s2ZrQ2t/rXlAgaZn3s&#10;zc0Y4bAsmoFodGiQiRDzs2KJbRDJcd7Z2BjaohbPYyvkt+B5vNNompWDw7okWK171a/nRsij3ak3&#10;GADOsQ6vlW2Fw8sAkIjmFQNAIpoZLJTh19OLC2YY2Gy3pd5pmy2kdMMwd5ieZNH4tdzCTMI/MSv+&#10;BltLsP0njQItwqwFQ1b/jW/U0A+LyZv1utyrN1xffYHZpofd11lB+09/b5ZNOBgwFwNZ6TIdT6d3&#10;Fw8RcHPR9fhKvQAQcwBHfZ0hkH9w/6Ez79CEIIizwji8tpfCIUmFw5KLRg+t4BvHKOdpPLfxdVYw&#10;8UQ6JQ+2tm2//9iskwuFzLAvHQpJKhI5tLpcGPyRC2DD2dXCjqRKZbMF72FBNs6HVhvgy72/q/U+&#10;v8WCgX3ny/tVbkQZBT73YuNJekafX4m8TOfsPyKaYwwAicgRDmtfV9U0aXeMfkAo5qLcow+ZTcOQ&#10;wpCqHbRR3LuDdZq0Tqdf/cf2n96G0Cns98tSdPA5jDZJLcMY+bHHgiLmA1lY/TeaUUO/7XrdnOd3&#10;r9HwzHHFJge0lnMSde5fyO+XaOjRongqyABwGnAeOZXcfe+7Uy57+e7a7mGzJRfSKbNF5ahwHsI1&#10;yLwEPXhdVxodEQSCpd3nG6rhQH1vzJjh4MB45IEWoXjfrLTbY1Vj3ywW+1WAi/G4pALFiZ1rEG7i&#10;3IWgLx4MHNmidC9s5Nmq1WWj0XBVW2mab3j9mHMpe7MpcZ21EA6br9/DWqkf9PdoQ/1Rie9Foyq1&#10;GADOK86ms49Z/dd2X6cXIqJJYQBIRI43ShUfQsKG3paKrpkzZy7PtiVey+h2+31y2P7TW7DAfjGR&#10;MHdGY7FxFFabydvV2oELk6z+G908h36Wl7KZmW5yOEijrZvh38NafSDQpuk4F4sNnEdYbXQyDWw0&#10;6nQkHjq8umuvJ7OZuT/21uYXuzdA4fvjPdYKH9B2EFVMo7A28CSCQYkFgxIPBMxNC8MqmEaBKj9c&#10;j2KO7Gaz6cq20kR74XlsPpfNIr6S+X8R8CPcR9Vv9oA2v3hdYhPKvJ8LicaBoMrn4yGbNFT/cVst&#10;Ec0zBoBE5AkICfFrWWZfDdPuGPiI3P80XNT02d4gmghrnslxQhcsTF4MZ+RiNmO2K7tfrQ4siLD6&#10;72ijhH5qtcXDVsuzxxDVReeV2TpO0e50xOh2zcDks2pNLinzLFkFPR0Iniw4j9DJYV7MuC0t560K&#10;cNYQMlgbv/AefRFt5Y1OP9gTpfoQlclHtescBcKNZls3O1Lkm00p6Drft2lu9GeC9ir7rLa4Fr7n&#10;H18mwuq/eYbPMpifTZPD6j8iIgaAREQT1zY6OfV7bnD+n6thUeNKJi1n08MDF3xQq2AhUGljFvb7&#10;zFZhw6oIsuZMlYg8nk7LjULBXCRh9d9w44Z+89BiDaHCjCucD9TqPf8/KZbFz93LU4eKDPV1wvPI&#10;ZCzHdjcWdbtd8Y24Nf9MIsEAcEpwnBF+W8//51aWJvKD976/H6dFKdE8aHLcwcSEA4Ep/SRyok7X&#10;kKAwAJwkrdNm9R8RzT0GgEREE9ZW+vdjkDsGupM7IYB6dWV5X/iENl+orhmlxRcqB9eiETmTTA60&#10;SUIFAuYW3a9UZC2R6P/9vFf/MfQ7mJPDP6v6D+e8vK73538Bql7Jfk8oVcSYucRqpJN7LpOWcHB3&#10;MVbvGAN/PgxmG+P8z9mX0/FZsTT2+dEK+ERp157v/ZdhBhFNWyYYlCgDwLmmdzrHakFNw2Hjlsbr&#10;MCIiBoBERJNkGN18V6S/9XybC9+uhQDj5ZXlgdZvaPllVe2NCou/lVrdrFAY1kb0TGp30X5eq/9w&#10;XM7FY2Yb1KNm+n1Zrc1V6GdxcvgnSvXf7Yo5JEiyyuzWjsEP3nbDa0idSfoZq/9ODJsRLiotVbEo&#10;h13kowaAcDYWk19Wqw68d96D91h1o40V7lnBXqPdllqvBRjbdRKRE52Px/i4zLnuo3EibAM6IQz/&#10;iIgeYQBIRDRBna6RUr/bNuf/udKwsOVWsSQf9WadHBfCwKuFHVmqVORKLjdQEShzVv1nhX5YsD1s&#10;HhNCv/V6Q+41GnO7YOv08E/bU/0HcSUkKfE8aLun07ubCrBRgS0KTwatn1H9bdHanX4LKTzfR23R&#10;9ngmxQBwim4Wi2ZlPWDzDv7MSj4icgNU/60wACS2AZ0YbARiAEhE9AgDQCKiCQr4/P1Ep9npSIkD&#10;p13n2VRSLuUW+jcbHx7eXd+Y6II6vtfbG5vytdyCnFaqAW9Xa545jqigRBVYUKmgRAUN5metxOP7&#10;wk8VQ79duVDQ0eGfOljfqv4DzMC0WC31yB4Iq04ld88jd8on26gw73A831hdHahG/tnmpjydzZit&#10;2dACOujzi3+EQZf4HmGfj63ApwRhH1oOW+8vaIv7YGt7Du45EbndJWUjD803jBM5+FMSjQKXXU2u&#10;wxAR9TEAJCKaICwIRoNB84KzzgoMV8Gi72vLywPBlB3hn8ro7s6LROjl5llRZggRichqLCbLifhA&#10;69RRYNH2frXK0E+B4OAbq6uOuT3DWFVRavUfqK+jSpu7b+10Lhbrv95wzkIrRDoetP18cWlpoCr5&#10;Rn7bfA9YabbkVOJRm1U876P+gyuXVUvhEKvQpkitAkRb3FSgyDmMRORolxJxSSut02m+oauGYXRH&#10;2mhEw7XaunkciYjoEQaAREQTFgoEzAtO7N4jd0DV3xPZzL55fz/P521tpbeszOxCxZvbYLH8dDwu&#10;uWj00Iq+g7TaHblbLsu9eoMLtEN8a23F0TNA1NY614u7VWd4Xqhfw8fWXo+n0/3vjzbCND5sYLiU&#10;Sg3M/JNe+GcFqp9Va7Ici0nQ7xvr/T0TCjMAnCIca7x/WyHuWjRizuElInKic9GonEux+o8GoQ2o&#10;X0afOUy72p2O6FyHISIawACQiMgGaPt1JpmQ7VaLC38OhjaVl3O5fTPo1itVuVYs2lqJdiEW7beY&#10;c0vVDub2YTF1LR6TbDR6aJUf7lOx2RyY/4bXhNpWLxIMmB/QGBDt91puQZIO3Q2OD9aaYZiPMWzW&#10;G9JQPmgvKLe7wvl/tkLYqp6/vNRGeBpw/J5MpYZWLavhH6CN56elknxlISvjvDOEAtzBP20b9bpc&#10;DD8Kc2NBftwlImfC3L+L6RQfHRqA65HQiLOGaVC7Y0iDrT+JiPbhJyIiIptEgiF5eiErtXyBswAd&#10;BsHfpWx2X9UaAo3r+W253bB/ZhlaZVq2HBr+WW09F6MRs1oxcsRCKmZjbdXrst1sDT2GH5XK5oL7&#10;62ur/cV2a74d2xbueioRlzWH7QZHF5220TEr/tSWOgj/PqlUB742owRSBc7/sxXCK4vb2whPwyjn&#10;NJzHPsxvD928g797TG9LPBQcuT1XLhJFFO6WQ0RERFOA8O+F3IJZVU5k8ZkbV0ZrMU6DcF3WbHPj&#10;IRHRMAwAiYhs4vOJpMMReT6Xlatb22b1AM0WghW0y9tb8SdTqvpTLSd2239+UXNO1Q7C0aVodKS2&#10;nlaVH9qXrjdbI4UPaKn6w/sP5I3V1f7j8ExuQXbMGXIMynOhYD8UdQI8xm2l1Se0ja48rNXkXqM5&#10;UPlnSYaV+X8aK6DtpJ5HvmT13wCEfblQSLLhsKRDIUlFIkPP/RYEf58VS0duRthuNiUeSkrXrAM8&#10;euE2FuLHLSIi2sXwjw4SD4XNNQQaD5ZZGm19rA4NRETzhJ9IiYhshAv4hWhMXllckPe3dxgCzgBa&#10;baLabliLNyg2W3K9UJhq+PSUcluw6DzLNrFo63kuHjMrYo5q6ym944Wqrgf1+rGPGULWq5tb8ubp&#10;NfPn4derK8vy1w/XpxbAOtVzCwuOuGVo89naU+1X19vyZa0uG63WoecyNTjOswWobdTzCILaaVQu&#10;O4kV8AE2LUiv+jTgD4w1kxSVkwhP7Tp+R1VO0+SFuahORA6FjXZPZTIM/2gftKwepbMA7Yfwz+A6&#10;CxHRgfiJlIjIZggBl2JxeWVR5Cf5Ag+3zdBiEjPIFiORA0M/6VX8ofJuFuEbZuhZ0DJzmrBofi4W&#10;M4/PgjKH8CBqW8+HrdbEAjpUC767viHfPH3K/DNuB6oCf/hwfarHw0lQ/ZeNRWd2i/C5WUebz3a7&#10;v4MW1X4IfL+oN0ZqZbykVDt1ON/RVup55GG1OpPbYBcr3EsEg+aCWDwQkGgv7Bsn3BsG57SdRlM2&#10;Go1jndMKmi7nZnx86HDYeGVhFTIROcW5aFQuZdN8PGgfXOsEOffvWNClpDOkIwkREe1iAEhENAXY&#10;zYcQ8LmMLh+VOAto0rBYfCmVksfSqUMr2PDhAAvln5SrMw0mFuO7bfvu2Ny2T515hUXRw1rgyTHb&#10;eh4XKghv5Lf7LS9x217LLcjVwo5tP9PJHk8kZnrr6rrW3z3b7HTkYa0uXzaaY1Uur0R3A8wKq/9s&#10;lVWOtd3nkUlSK/cg5PfLcjQqmUjY/HM8FDqyEnlUNU0358GUNF3yzaYUdH1imxjGuY1hn48dAKYE&#10;zy/1fQ4hLxHRrDH8o4Mw/Du+dscwN3YREdHhGAASEU0JQsDH0xnzhzEEnBy0+LyytHjgYiwCrS20&#10;LWw0HNEi74JS4YUPLHa0HrXm+K3G40cGftJr67lZr8tmszn1OXyYt4VqxLVU0vwz/vtUq3XkHC4v&#10;8vt85gB7tf1Pt9vth3KdbtcMS3w2DAfBcxE/BxV/t8oVudc83mslrQQ7hWN+DzoaXuNqG+FpvW5P&#10;90I6i1WhZ0HrRXUGJKTCkwv09sK5C5q6LvVORxrtttTabam0O46qPl0Kh2ba6nmeoMLdYgbAc95W&#10;mohm76vplKwoVftElnAgwPDvmPCZCZu8iIjoaAwAiYimyAoBsZ7/izJDwJPCDCyresxith3UdDN8&#10;QMWH0xZdV5XFyZ0JBJJWNQ0Cv1w0OlJ7PCyK7jQb8qDecMTxQcXfm6FQ/7bjMd3RtKmHkbP2aaUq&#10;kWBAoocsBHQDgYnPFEPrHK0XlnxaKp3oOZGK7D7/2HpvOhrt4wdde1ttWjP0pFeZN8oGArsg3OsY&#10;HbN6r43K5N7zaZJVfOQ9amtcvM8REc0Swz86CDb+hQNckj0OrKWgcwmvBomIRsN3GyKik/srEfnN&#10;Ub8LQkC0qkSVwq06F6eOa2/4h+DvV4Udx1eOYS6hBVWJx4VZa1/JZgbaiR7kpDOvpuHq1pZ859Ra&#10;P9x6fW1Vfnj/wVwt9GPG3nv5glktlDwg5MP8MVRZPb+0OJEgEBWGVuucm8XyiQNhtt6bjkRQnbU4&#10;WgCobhZA0JcMhyceJo+qrunmwhd+vlrQul2vyy+LJceH/+NWNJqPFysAbZcKBKbaYpuI6CBo/fx0&#10;Ksnwjw4U3XMNRKNh+EdEND4GgEREx/dhx+j+Z36fnPf5fCMHgIBWH8/mFkQ3usdutTfP0IZODf9Q&#10;0XZ1c8tRLd+GQWinLhwftyXpM8mEXFpYGGgVqbICv+1Wy/Y5fpOCoO+9zS355ulT5nfEcXpteVne&#10;3th0/G2fJMwJM0O4I8KCTKkiTy8unPgnW2PJCs3Wic9FantIPAdZpWUfte1m6YBZizjfYCYj2rIu&#10;xKITCfvwuKoVh1aFngqVny3D6P/NYe048Zx5ZWWlfy5zQ/iXQ5XkmCt2sSDbe03Dufhg+895qyIn&#10;ImdA+PdybkHiIS630XDYBGVXe3SvU2eWExHRaHhFQkR0PH9cabWuicgPkuHwdes7fFEqSy4WNSsr&#10;joIQ8PmlnEi+wBBwDNjh//LKcv8foPLvnY0NV4QNp5XKBFS6HEcuFJSncwsDc+DcGPgNg8XaG/nt&#10;friLlqDPZdLyUanstJs6c5/XavJENiPBwMkWDxC8YBHi3gQqZ7PKee8kbSnpaG0lYMv0qi6twG8x&#10;GpFsNDrywpI5J62t72u1KVNot4nKOCv8m+Ysw5MK+MZ73eUimP3Ktt92Q3cFy/1q1cP3lIiciuEf&#10;jSLI8O9YrJnlREQ0Hl6VEBGN567R7f6nNU37D0XkD8UMoLr/qtPt/NqH+W2zcufNEcI/C0LAK6ji&#10;2d5hCDiil5cW+wvbCP/eXXdH+AeY0WfZbh6vPeLXlpf74R/u/webW46bc3gSaOG6GInIWippfpeL&#10;2YwjZznOGioFv6iU5WI2e+JbMqlFiLhS5VTg+cxW6mMWC4bkN86dGSnwQ9hXabWkrOtm0Dfr19Xj&#10;6XT/9/dd1K5x3OA9xoVg26GaVK1yvVVj+08imj6GfzSKcTsJkIiuzCwnIqLx8MqEiGh0H9Z17Q86&#10;Rvd/wEZz61/9v/cfdNrdbsMQMXtPjbvQhwWrZxYy0sh3JK8Pb+VGjzybSppVYRbM/HNTiy/1tm8e&#10;IyDBAmdUeX55LfyzXCsW5Y1IpD9PDhWfhTmbBziKX5Wrcj6VPnEVIKqZYoGAyAnPP8nw7vO7ojGw&#10;nZa4Mndxr2KzZYaxCNHtruYbF6q51ZmRt10SAC7FoiN81aBZzVqcJ+cTif69Xa9U+X5BRFP31XSK&#10;4R+NxD9mJ4F5ZxhdabbZ1puI6Lh4dUJENJoPq5r2r7rd7g+sr24bXfm0VEIlzn+rfoeG3h57sS8e&#10;CsmVXFZ+vr0jJV7cDoX2dpdyuzPPsMD36QTaFk7LkrIggMq94wSX6gInKnm8WhWHhduf5/Py+tqq&#10;WdU0r/MAjzKpKkAc32w4dOIqZDXgzh8wl47sg/NKsdk0q4uxwcDpmyP2zmtzS+vihcj4AWC7Y4zw&#10;VXRcUb+vXzUOX7D6j4im7GI8JivK+xrRQXy9Fvw0GnT8xNw/IiI6Pm47ISIaQU3TPut2u/+V9ZUI&#10;/64VdoYGMD/Zykt1zOoXtHRMhsLyQm7BnB1B+724tNT/O/T/R5WYm6wo7T+LxwxakpHd9rIbx5wh&#10;6BYIL1DhaUG49KyywEuPoArwpHDKWT3hohWquVRunUPpFhmlcg7zRP/mwUP5wb378s7Wtnxcqbqi&#10;MnpRCYzdMq8NVdihYGCErxz0gPPobHUutnv+wvUBW0YT0TTF/H45l+Q1Ko2G8//Gg/CPNf1ERCfD&#10;dx4ioiN0u9280e3+m9ZXWeHfQZV6qMr58fr4lUpo4xcLBuRyJj3CV8+X5zLpgVZxmLfotvZe6ny0&#10;0jGro8L+3e/RmINKUVR4bitB5xPZzL6gad7hfINq2JOKBoOSOUGbwpTy/C4ec74ljS6pzJr9vFxx&#10;VStki3ofii5pGXs6Hj/Wv/t0Aq9ROtiasoFhy+ObY4jIea5k0xJkRReNaJSZzfQINvUYXcZ/REQn&#10;xXceIqIj6IaRUr/ixk7xyDadS4fMZDoMWoeiKuIiW8j0oeLiYjbT//OtYsmVu/snMR8toCwu1Oak&#10;Vex72wWztaH0PjC/vLQ489vkNDdK5RPfooA/IGeOMdvMsqRUuDY5y9RWCMHVNtMFFx5vtGxU74Mb&#10;zumozj+bTo3wlYOKjSYrYm22qASzd1wyS5KIvOFSIi5pZUML0VF8wrB4FO1ORzRePxERTQQDQCKi&#10;I4T8/n5y0+x0JD/CYuuS0tpsHGgFGg4GzTYyMe4ONOfmvbyy3P8z5kR9NIGwYxZCyuPZMjgPalSo&#10;9Lye3+5/NVqBPpU4XhWOVyFcOGkVIELWhWOet8SsTt1dzKjzw7qtLiR3Z4GiQtZt1dCQC+1ukqm5&#10;ZF7k2ejxAvJ7bP9pq9NKa2xUCrixGpaI3GkpFJJzbE9PY2q0danruhlw0XCG0ZXmnGx2JSKaBq4u&#10;ExEdAaFcLBgy9+rtTKG1XcgfMNvIoJ3MPEOFCOb+WW1SEFBc3dxy7RFRW5hyPtF4bjeaA61An8xm&#10;zOcH7fqidvyqF7y2Wp22RAOBY7cBnUSFKx0Nz/vHlCq09XrDlUctomyI0F2yIeLiMd6TEUh97tLH&#10;yC0Syjlr3PnLRETHharwywtZHj86Flx7Y5xDtdV61ObShZu57ISQlEeEiGhyGAASEY0A8/kS4ciJ&#10;KmRG5fOJ+H0+s53MuWNWHLgdFrnfWF0dCM1QBcY2avNLbQWK1oGXUuO34vMyhMqtY+yURWsd7ELG&#10;fA3MNz2qvfEoWOFqn1cXc/1NEXi8MSfTjVJKu7Sq5vyZkWvh8MDMwlHdK1dmdZPnRkwJAI87X5eI&#10;aFzPL2Q4949OrNu7Fq/pmtS0R9fy3TmfeTWwfw8AACAASURBVIfKSM79IyKaLAaAREQjQjC3HI8P&#10;tJs6SC5ysuAOVYdwPpU48mu9Zlj4dyO/bVaBeQWr18aHNod3lcX0x44xi8vr7pRGDxvw4dpaaIBC&#10;syXvbuWPfYSyyuYIN86kc4NnU8mBWWefFUueuF+aC3a9n03EzdcKFumwEWGUxTm8xm5yHh0Rkefg&#10;/Zhz/2jSEHrhOqPaDwLn7xDjPre44ZeIaOIYABIRjelra6vyUjZjtn4ZJhcKSjZ2sgAw0PveJ2nJ&#10;50bDwr8vy2XXVrmoikr7WHX+FY3uZqXSrwJEFRRnAQ76vFaTdufw6jsr+EPbIavq73a5Ij8vlkSb&#10;0EqDG2fSOd0rCxm5lFvo30q0xHXzeTEeCDjgVowGM54ykbC5KIcFOVTMYnGu0mqZryX82QoH1a/5&#10;uLAzsdcUERE5AzaCnuL1J9nMrArUWnM3J1A3WP1HRGSH+VlVJiKaoPOZtPkLC30NvS1lTZN299HC&#10;+0r85B8KfUq4mAj4pTQHM7CHhX/rlaq8v+ONKpdJ8CvPC20O2ywiWHpYrcrZ9KNZXGvxmCfC4UlB&#10;2JCv12UtlRz4jggFO11D9E6nP08Dwd/DWk3u1BsMKRxsKRQ0Z6Gq58Wappstcd0sqmyCyDedXd39&#10;1CHVxuYiVbcre5fn6npbbnH2HxGRp8Sw+SyT4YNKU9E1Z+G1JdztmuMPvA6XVNoERhEQEdF+DACJ&#10;iE4AF+P4ddKKv73U8uwkLvhbmqcfJixyv7622p9tJb3w72phZ6a3a5KaaIvYa5OYDYfNmW3jQCWo&#10;Ggzn9fn8gHSnWusHgGiHGPUXWHGmQJUkAkB8iMYuWnyQVo9Os9ORrXqDwZ8LvJZb2BfmIvx7Z2PD&#10;9c/5WHC3AtDJmxlQ6f9lrS6xgN+sAgwHAmZl/mEQrl/bKc76ps+NhrJYmMPc5FJ53g8JEdnkSjbN&#10;uX80dagGbBuGxENhOaABkSfgcws/mRAR2YMBIBGRA6lBT9Dv7W7Nw8I/zPzzWmVXXWnhEg+O3/7u&#10;bDzW/31rjndHIvjE/bd2wp6LsQpQVdDbUqg3JBTYfT0h9NtptuR+oykl7qx1hWHhH9ohXy+VXR/+&#10;4ZxvvX7R0tfJmxkQkt+zKhSV8ww2ZIR8PkmHghJU3q8Lmi5ltANluD41NeWclgqzvTYR2eNiPMa5&#10;fzQz6DhQ1zWJBUPi92AIzeo/IiJ7MQAkInK4RMi7p+p5Cf+gou1W/CXDkbH//elEov/7nYazW+bZ&#10;bateZxvQQ9yuVOVSNm22IUT10r0ptFhUQ9lUICAVDvA/tucy6YHwD/NDbxaLY1cNO9VXsrvt04oO&#10;b/95ECtIz6Oym2ZKfV3gWgLXFfNaIU9E9kDrz3PJJI8uzZQVAqIS0GshYJvVf0REtvJ2WQkRkUsF&#10;PF71J0PCP1SCeDX8g8oJqhTORCIDM8A2GvM9WwptQC1oA5o6oiXfvNloteTD7R15d7swlfBPzDZ8&#10;u4Ff6hgVrvTIU4m4XFQCsu16Xd7e2PRM+HchFjVfs5Z1zsmjCcDrxPJ4MsFDSkQTxdaf5BRdc86w&#10;Jl2PdRrQuHGQiMhWrAAkInK4eNB7La2ift++8O/d9Q1P79pX79s4VQo4Vi8uL/X/jBlgt+e8AhDH&#10;DcfBCkUvJBPyEec+9aH94LQrk04645JETkfCcnlpsX8k8Bx/b7vg6iOD89cL2awsJ+L7NragapTV&#10;uzQJCJKtYHkZ/90p8bgS0USci0bZ+pMc5VEIqHtmJiDCTIOt04mIbMUKQCIih7Ku57244xQLwvMU&#10;/lnQys+yMOJiwmvLyxJU5rndKLg7EJiUO+XdwO8MKz5mTp1x6fW5pXbAhoCXV5b73xnnxXc2Nlw9&#10;7w/h33dOrZntTPeGf7h/721uzey2kbfcU6ri0YoYlaZERCcV9vnkYjrF40iOg8Cs1fZGG/K2YTjg&#10;VhAReRtXaIiIZuOuiHxfRP6xiHw47Bb4lQXTsBe29/VgURjVIJbPi6W5mddTUNoxLkaOngP47ZVl&#10;yUZ3v+5WscTKqh4s+HZ6Hxix4PuU8pyi6VNnXOaiXHwfB86Jr64s79sU4ebwT3obPay5kBbcN7Rr&#10;nJdNHzQdeK2sV6r9n/VYb0YsEdFJPB6PsfUnOZZuGGY3Bbdj+08iIvuxBSgR0fR9v9Jq/QXWR1HI&#10;lIpE3haRayKSOeiWpIPBqbf0s8u5WKy/0I0PLR8ri3Zel2825WLvYV44okLh15YWB74Gi5tsc7kL&#10;C75btbpZXQRPZjNsJzhDeW33/DTujMt5hvDvjdXVgaDsen7b9eEY5nJar034slyW66Wy60NNcq7P&#10;KpX+cw4bZ9BSlxtmiOi4sPnyVIIdJsjZEJ75fT4JuXQeumGw/ScR0TSwApCIaIoMo/tfVlotBH87&#10;IvLXInL7bqn89z7azF/72fqG3CoWPf1wYLH7mdxC/8/3q7WZ3p5pKygh7t7KGAuO0bdWlgaqJDEL&#10;7JrHnxvHcUMJRFkFOFsVZfcuAv6USxcipg1VcgklML2R3/bEjM9z8Vj/99jo8f5OieEf2Qqhudpm&#10;+1I2ywNORMfG6j9yi2a7Le2OO9to6gar/4iIpoEBIBHRlHQM4w9ruvYHIvLb1k+8V6nKz4ul//lW&#10;o/Ft7FT/qFSRT7Z3zP/X9eBuuL2z/25WKjO/TdOEBXC1VQsqFFTWzKxcbHfxHOGf22eB2QWhk9r2&#10;DVWAUS7WzIy6+L4WPbrF7bx7NpUcqJLDc9krVawr8d0w/m55vs7zNDs3lY0yVhUgEdG4WP1HbtNs&#10;6+LGpQOd7T+JiKaCASAR0RQg/Kvr+u+pbT5vFstyc8hi7y+rVWnqel1th5EOub9jM6qz1MVuzP6b&#10;x1Cr0R7+QQcVUwj/1MpAzMpi+Hc4VAGqswAvpVLOvbEep864zLAN6KGWQkG5pFRD47V+tbDjyNt6&#10;HOrs0s2m+ysayR2wkUrdiHA5l+MjR0RjY/UfuU3X7LjgrnEhWOrgJ1wioulgAEhEZLNut/uDYeHf&#10;vUMWRX+5Uxw4P5ddPg8K4d/lpcX+n7FAN0+z/1TqwnilFwYiDPjO6VMD4R+qgd7Z2mb4dwRUAaoV&#10;RhezGfN40gweC2133tZCNHbo1867K0owgarg97YLnjkiaitehPNun2dI7vJBfrt/e9Fel62hiWhc&#10;y3Few5D76Ibhqoo6o+vOtqVERG7EAJCIyGZ1Xf/OOOEf3G00o83eBXzb6Eped9eOPtVzmfRA+IeW&#10;lle3tpxw06Zub3tKhFdXUkn55ulT4lf+361iyVPVQHb7qFQeaK364tISW4HOwMPWbuUNFt75GAyH&#10;toTqRoAP894K+tGK17LlkZam5B57W0Nj7jDPRUQ0KrxHRznHmFxK/TzkdF4cd0JE5FQMAInIzf5c&#10;RP4NEfl+7/c/cuB9aRrdbr/vZVnTjgz/LNd3Smb497BWs/km2gMLbq/lFsyKLMu8z7PLhXbbIqIy&#10;5rtrK/Kk0gYQf3cjv20GWjSe9zZ3Q2WET5g3SdOF1zVe45ZzMe6gH+aS8txEUIG2hV6BDR9WJbN5&#10;PuO5jGbgWrHYbw2NucNXMmk+DEQ0ksUIZxiTe7npEzbr/4iIpoc9sojIje6KyG9VWi1rFfUv/+DX&#10;vn4Hv/nz96/h714QkTd7//3NWd6/jtEd2Ia3Xh99FlKp3ZYfbbqzUg67Z59fWhxoaTnv4R8UlEpO&#10;LEqmlEUGsw3g5hbb5R0TjhsqJ63AGfMmn+t0GKZO2U6zYQaw0ltE+5QVYAMw61Ot/vusUhnp37kB&#10;7ttj6d0ZnGjNW3FRKyryDlxnYM6wNWfzbDotd6o1vr8S0ZFy0SgPErmW3+eeinfDYARIRDQtDACJ&#10;yG0+rGnaf2d0u2+rbTX/8x++LQ8bzXzDMEphn+9vGkbnZ02j+7u/9di53xER/Poj9eunxSeSVH/U&#10;htIiz4swe+0r2Ywsxgdn7mzX6+aMq3mfZ4f7j6BPDUaFx2diEPZlwqH+8w9hYKPdZgg1RdvNlpzt&#10;FdssY/YWW9kOuKxUImEWqpcCiRdyWXNjg/Q2NNz0ULhJ7oM5w2eSyf6GBLSG/uHDdT6SRHQgbGAM&#10;smUwuZjPTQGgA24DEdG8YABIRG5Sqmna/2J0u//cus1okXljp2jNyFvCr5rIEyLy2/iLf/nFl9tG&#10;t/vTTDD4L15eyv17yUgkOc37i7luIb/fHMpd19uiebTX/VOJuLnQpla2WFCVxSqsXX/9cF0upVJm&#10;pUyx2ZTPyxVPtQCcNQSpbwRD/UVfa/4kQ8DpuN1oyhXDMIMg/LoQi5p/R4/aIqMy1XK/WvXMUcF7&#10;gLrx41eFHW5ooJm7USjI19ZWzZuB94RnU0kzGCQiGiYbDvO4kKsFWAFIRERDMAAkIrcotdrtPzW6&#10;3f/Rur0I/64VdsxWmQdpd7tY/f/1nXZb/vX6ppyJRErnEvGMughrt0gwJB3dWwEPWr2tRSOyFo9J&#10;NhrtV32oKq2W/Gxrmy3g9sCiOAJRhqL2wPFFq9k3VlcZAs4Igm0rDFqNxRgA9iD4t7Q8VJmKyu9n&#10;lFmmqGjmY05OgM01X5bLZgtQeCKbkXv1Bq9LiGioDANAcjk3VQBymxgR0fQwACQiN0D498dap/On&#10;1m0dJfwb5n6rlbnfaslTrVY/FLAbrsPjobC5Iy/m90vDRbvdULGSC4UkEQxKLBg052KkwqGhgZ9F&#10;73Tk4+0dud1oTPvmEpkOCgFRjcvqD/ut1xv9AJBtQB/BuVSdj/dZsTTbGzQhqPC8srTYf0/oGIZZ&#10;hUvkFNdLZTmVTParkl9eWpS3Nzb5+BDRgLDPJ/EQl8fI3fzCFrZERLQfr3CIyPHanc7va53Of6/e&#10;zk9LpbHDv4F/36u8mGYIGA2F5OvLS/KTzS3HtAJF5cZCOGyGexkz2AuYf39UyLdXt9uVtmHIw2rN&#10;XGzzaqtTco9hIeCl3IKkQyG5ykDKVvcaDXmGbUAHoPpPDcm8UP2Htp9730M/2Nxi609yFDwfr+e3&#10;5fmVZfNmoVU5W4ES0V7pIJfGyP3cUgDY5VoBEdFU8SqHiByt25UPGu02wr+MdTtvFssTmZmGBdig&#10;zy9PLy6M8NWTgYWnVxdzZoXErEIyVKJgMfpMMiGRE3zYxSJ2p9s1K/6Mblce1upcUCNHGRYCov3v&#10;ayIMAW2E475Vq/fn3Z1NJuY6ANxb/Xe3XJnp7ZmEveEf3g/eXd+QvH78jTlEdsH552y93q9MZitQ&#10;Itor17tOJHIzv2/0DbyzZDAAJCKaKne8OxDR3Gq09bNq+He7XJF7zcktJP+yWjVnMU0TWuJ99/Sa&#10;nI5Md84E5vY9l0nLW2dOy8Vs5tjhn9bumPP96rpuHjtcwCOUZfhHTmSFgDVN7986BFOvLGT4eNno&#10;i1qt/82x6I7zz7zaW/13s+LuAJDhH7kRNl51ei3YrVagRESW4BidT4icykUjAImIaIp4lUNEjtXt&#10;dj/pGMaqdfuanY7cqk9+rtz96vSDK4RvX1tblZeyGXPmhB2w4I6FWgQdb51ak++efRT8jdPacy8E&#10;fq3O4CIvwr9JhrJEkzYsBDybTpuvD7IHqrTVzRUXkom5PNJ7q/8+L5Zc3SKT4R+5ldUK1GK1AiUi&#10;ggTn/5HL+Zn+ERHRARgAEpFjtdrtnHrbvqjUbLmpJSUUmLbzmbRZDTipIAIz/cwqv17gh4VaBB2J&#10;CbS1wUKvtqddFsM/cothIeAzuYW5rkyzm9rqUg3B5smVTLq/6QKBqJsrpRn+kduhFei68hrEXNgl&#10;LvoTEZEH+BgAEhHRARgAEpFj6YaxbN02VP/ZFTTpvZZQs4JqQCyq/sOzZ+S5TGqsikCEFxdiUXkt&#10;tyC/fua0fPP0KbPKbxKB317NPa1SN+sNhn/kKggBr25uDbSBu5xJ80G0ya1abeBYz1vFJc7P2IBh&#10;+axYmvVNOjZUSqnhH4L0tx+sM/wj17lWLA5UJ7+4tGRW6hLRfEuHpzuagWjSAgwAiYjoANzySESO&#10;ZBjdPArarNtmV/WfkwQDfrmYzcr5VFoeVKvyaaUqlU7HXJg6FYlIKhyWeCAg0dCjcA/tq6bFmvVn&#10;qett+UXZ3XOsaD7hNYU2cM+vPNpfgJmcUtjhs8EGCFxRBYhNCfBkNiOf1uoeu5cHeyGX7f8/nEPd&#10;et+xwWRNaZWI8A/VtG5uZUrzC8/bD/PbZht2wIYpVOq+v+PegJ6IiIgVgEREdBAGgETkVAvq7cpr&#10;2tw8UAgC0Rr0vAMqk7rdrjTa7X4Vj+VThn/kYmgD90y7bVbfojLtdCRszqyjybtZqZjtP3GccbxR&#10;SebmNpijwnNqMb5b8fihMnvMTRj+kRfhfH+rWOpvTkCl7nazZb43EBERuRErAImI6CBsAUpEjuT3&#10;+wYGczVsbNOZCHIvxF4o9sO8v5qm7Qv/0Pozr89ubiLRJDTaHR7HKbCqAC1PZDNz0W7vcm53hG2x&#10;2XJlwMzwj7zso1J5YCbslaVFzoQlIiJX8vXa7RMREQ3Ddwgiciz/lHaxnUkk+CRQtDsdqeua2bJO&#10;XeZtG1355U6RrT/J9VCdpbbQrTAMtBWqANVZgC9kszO7LdOAKkd1DusHLqv+Q0DL8I/mwd6ZsK+t&#10;LPNxJyIi1wky/CMiokPwXYKIHCs8hZ3YTyXiko1F+SR41O7zB6j4a+yZ9wcPa3V5dyvPNonkegj/&#10;XlYWeVGdhbmAZB+ERr9S5iwiWMLj4EUIz57otRWEL8tlVz2/lkJB+c6pNYZ/NBesmbAWBPevLGT4&#10;4BMRkaswACQiosPwXYKIHEu9kF0KhSZ+M7+STMrlpUU+AR55sapp//fe4A/tPn+ymTdndmldLv6S&#10;eyGYwcLu19ZW+y1yUPlxvVDgozoFn9bqZthqQQjrxVagqG4ceH6VyjO/TaPC4/HqyrI5q9GyXa8z&#10;/CNPw9w/BPUWzAO8wI1hRHOnyc1g5GJs/0lERIfh4Csiciyfz2cuRKIVZToUnNjcOVT9PZnNDCxy&#10;zju90/mxiKSsw4Dg77NqzdbZi0TTgFDjUiolj6VTAx+OzXAmvy15vc3HYUrQCvPN02vm44Bfb6yu&#10;eipcQlWjWjn3ebHkqvuG14n6vnizsGNu/iDyuvd3SrIQjfVb92IeYP7BOqvDieYIZp9HOQeUXAhj&#10;U3xTGp0yKR1uLCYimipuEyEiR0MbUFzUnkrET3wzsTj7vVOrZtUfw79BoUAghQV5zPlDxR/m/DH8&#10;IzdLBQLyXCYtb505LRezmYHwDy0N313fMCs/aHqGtdtDCOiVSsDLuVz/93iOuS08O5PcnYeLyj+G&#10;fzRPhs0D9GKVMhEReQvbfxIR0VH4TkFEjhcPhSUWCJyoDehruQWz9V8y7M25UyfV7hhiGIYE/T45&#10;FY24+87QXEPwh9f7d8/uD/6wuHurWJIfPlxn5d+MIHS9qcwDtELAlMt33T+bSvarh+CGC1vLqhtj&#10;Pi9XZnpbiKZt2AYFtPQlovlQ4pxzcqmAz33LuiH/o03eREQ0HQwAicjxcG2IEPAr2bSEj3mhuN1q&#10;jfBVc6kkIv+40dZ/ZDXiOJdMSow7CcllMLPpzdUVM/hT2zCKGvzdfyAfuWgmm1ehsmxdqS7DQjta&#10;gz6753FzC4SXT2Qz/VuLeWIPXL6QWJhQy20iN9k7DxDvJU9NoAMFETlfo8POJ+RObpz/Z63vMAQk&#10;IpoOrvASkSv4/T7JRqNyOZM+1s39tFaXItv97fUjrdP5h5VW63dF5NvW/6u3ufBL7oD2bAiN/sGZ&#10;U/L8yrJk91SvYn7ojfy2/ODefTP488qsOS+4WtgZqATE4sWl3IK8sbzourZ7Ly8t9hdfzNmSLg2Z&#10;0bbUci4Wm/XNIZoJzAMsNnc3jaFt/FKIbeOJvK7BmZ/kQo/m/7nztjMEJCKaHn6aISLXwALr2VRS&#10;Ol1DPiqN357sZqkkX4tF+YA/qvr73Uqrhd5W/1JE+qUrt8sVuVVvzPbWER0B8zzPJxL7Kv0sWLy9&#10;Wy5zxp/DoRKwqGny8spyP0BbjMflrWjUbMXnhscPladq8Izb7dageafZ6LcxfTKbkXuNBkNzmktX&#10;t7bkO6fW+m1xX19blbcfrJttQonIm/KsfCcXcvv8PysErOuaGF1ecxIR2YUVgETkKlgkvpDJmouu&#10;40JLNlYByl81df1blVbrd0Tkn1jhX11vy/v5AsM/ciy0WbSq/TDPc1j4h7aSf/Pgoby9scnwzyVw&#10;XkZr1u16vX+DcZ5HRSdmOTq5GhC37crSYv/PuA9uft59Uq6aFYzSmwfI+Wc0rxB8v7e51X894Jz0&#10;2sqy66qTiWg8dc6HJpdx4/y/vVgJSERkP1YAEpHr4NoQi8O+zbzcaowXWE2oCvB/E5G3ReR/ddGx&#10;Q9Xf71RarcdF5MdW8Nc2unKvWmXwRyeCiryI3y+pcPjIb5Nv7g9IMG9sWKURFlvRinAtHjMrw4ZB&#10;m8+7qFyt1Vit5FJ43N7Z2panEg15JrfQrwZEyPudWFQ+zG87cqbeq4u5gdaf720XZn6bTgLVTXgt&#10;XezNM8Txf6VrmC0RieZNXm/Lrwo7ZgtQ6c0qfW152dxgQkTeVNV1ibPlL7mIG+f/DWOFgDWtJfw0&#10;R0Q0eby6ISLXem5lSTKlstwolUUbsWWEVQWYHT8E/JGI/IWI/GUvRMumIpEfqbPzHAyz/v6g1W7/&#10;iXp7y5om14tlaRgcek/jQzh3KZWSx9KpsT58XtztOHsgzCLTDWPfTD8Vqv2+qNUcGQzR8WBW63qz&#10;Zc7Usx57VKKh4vNWsWTOcXQKVKOqobSbW3+qcIxz0d22pmfTaSlpuvnYEM0bPO9jwWA/FMfr4pWF&#10;DENxIo8qarqsxDkDl9wBn7+8VDSH++L3+/vV90RENDkMAInI1R7LpGUxFpUPtrZlpz1a25afbOXl&#10;G8tLo4aACPn+qNJq3UEFnYhcw4/t/f2fbdXq395sNCQVCsn5TNqJh/L7lVZL1Fl/rPqjk0ArzgvJ&#10;xNjB3zisOWR7IRi8j+cuq/08C1VoqLBBwHYpt9C/m9YCvBNCwKVQUJ7I7gbZbm/9uRfmn72xutp/&#10;HVoVUAwBaR7hnBMPBPptpxGKbzdbbDNN5EEbrZZc4gNLLhHySPUfERHZjwEgEbleMhyWX1tblc+K&#10;O/Kr6tELlKgWHCH8s4I//P6P1Mo5zIfYaDS+fae++bK1Pw2hiMMCwFLH6P5GXdf+m723/eNSWUoj&#10;hqVEFlT8YSbYsNl72KlZ0XSpai3RDgnmwn6fJMP7q/oOq/RDi8+tel3uVGtmSzaaDx9XqrLZbMqL&#10;S0v9IAoh4M1KZabhL14HuE1eav25l9mSdWNjXwi4o2l8DdJculrYkTdDof57FVoVP3y4zo0oRB6D&#10;z4j4rMQ2oOQGXpj/R0RE08ErGyLyhGDAL88sLspiNGYuxh7WEvSxw8O/A4M/tMy8XUEIoVt/1U9C&#10;ULWCloTDwpFZ0Nrt3291Oj+wqv7gYa1uLqoTjeu5THpoxR/CufvV2kRCGQQrf//c2f6fP85vS4GB&#10;w1zDY48g6q0zp/vPvVORyEwrbxCCqxWqH2xueTIEwH26urklb55e6x/719dW5Yf3HzD0oLmEyljr&#10;XITWxGiB7aS2xEQ0GRuNhlwIpXg0yfH8fg/1/+wJsgUoEZEtGAASkacsJ+Ly3UhYPsxvD50NFvb5&#10;5FmlrZziLlp8jhj8DfWw0XBEANgxjL9qdTr/1PozWn5+WipxVhqNDaHca8vL+yr0EPx9VixNtCVg&#10;LrQbquD732S7QeoFUc12RxLhRyFUcIbtjp5KxAfO8ZhL6OXzKja2vLu+YQZ/CD3wC+cDtGglmjc4&#10;F/2qsNNviYtNMbOuSB4HOlU8lUrKnVpNCtxYQ3Sgh82WXEgzACRn83tp+J8i4NH7RUQ0awwAichz&#10;sDP7a2urcqtYlI9Klf7dOx0Jy/NLi+b/V9xVZvwdK/iz3G005cXZH8z7dV1/U/2LGzvFke8DkQVz&#10;zqyFfwt2ZGIB1I5ZYEvR3crcHc5Woh6ct62KOzz/7jVmM7sU4Z+18A/FZmsuqn9QhamGHtgMgGPB&#10;eYA0j/C8fzKbMa8j8d54LhZz9GsBod/ZWEzOpBJmu3yo6DoDQKJDNAxDCs2W5A5pT080a7PcEEdE&#10;RO7DAJCIPOtiNiu5SNQM8lYT8b3BH/xVU9f/a90wfk9Eftv6y2anI19UanKvOX4IsVWrm1WIs9LU&#10;9byInLF+PNp+MvyjcaHyb2/492W5LNdL5alUO9Q7HT5mZD4Pn1dCN5xfZ1Ft82wqKZeUyvGappvt&#10;AOcFAo61eEwW44/e2zD/DEEsW4HSPELba8wjhcfTaUcFgNgwkQmFJRMOyUIsOuy6V2LBwExuG5Gb&#10;3KvVGQCSo4UDPJcTEdHoGAASkadlY1Hz1xDfr7Raj4vIh9b/QqvMe9Wq3Kofv8IEO0ZnFQB2u3JH&#10;N4znrT/j/nxWrc3ktpC7oc2fGv7dyG+z4oem7tXF3MAC9meVytRvw2u5hYG2n6hCvOrRuX+HwWzd&#10;t6LRfitQp1c+EdnlthIAojoZ1fKzmlU7rMLvIN1u1zx/6R3OViI6CjZPYgNp+ojXFdEs4DrMx1aZ&#10;REQ0BgaARDRvSka3+49qmvYnItIPy/Ah78Odkmjdky3qbrSa8vSMDqjRNdbUP98qV058f2j+oL2f&#10;OvNvFuFfnLta5x6eh1bFGdws7Ex9kX1v+IfKv3c2Nuay8g33+W650g8+UBHIAJDmEWZj4lxgtSZ+&#10;PJmQ/E5pqkcCwd/lTHqkudMI/uq6LkbvepBt44hGc7NclVeWcjxaRERE5Hr8BEBE86Sktdu/X9O0&#10;f66Gf2iT+V6hOJGwDHNV2jPaXR3w+/uljmY14zFamNJ8Q8vFZ5RWh+uV6tQW+Sua1v/9wvCqXZoT&#10;qKhRn4fb9bp8XKlO7c7jdfDWqTWGf3s8qO+eC9Rwlmje3K/uno+Wp/haQPCHjQnfPXt6pPAP16M1&#10;TeuHf5CL8v2VaBSldlvuTfHag4hEfSHo/wAAIABJREFUfMLKRiIiO7ACkIjmRanVbv+p1un8U+v+&#10;IiT7tFSSBy1tooegqmkHtR21VVuZm6Zxhhodw5VMut/6E63CrhWLUzuMtxvNfiqPto9Y6KzweTyX&#10;XlxaGngeov3ktCD8e2N1tV/dI70gHK+FeZ95N6s2h0ROc6/e6M8FxfuV3W1Awz6fvLSQHSn0s+A6&#10;sNV+dJsw29q6LmxzdifRyG7W6pKJhNkKlBwl4OH2n34/A0AiIjswACSiuaB3Ov9M63T+2LqvWAC5&#10;Vtgxd3d6AHpP/W6j3f4jEXkMdyce4umdxoMFzLPpdP/ffF4sTT3wKDZb/faja9H/n717i3HsvvPE&#10;/iN5eL+z7n1Rq1vdrba6rW5bkt2+STK82lk/BOMgCJDdPHgQYLEPi4W9wCKbh0FGAxj7lIudvOwk&#10;CHaMJJt9mowzA+wmzsQaa2S1LMnqlrtlqSX1xX2pG8ni/XLIQwbfUzysQzZZRVbxcg75/QiFvpWq&#10;eDk8PPX//n+/n1fybDE4d56PRjrCtw+TqYkdh3gNfG11pWP+JcK/a+mdeX9aiMhkkm1AE25Fvr6y&#10;Iopr8MY9CP5Ktbo+1zql1mblWpdoKjAi4oVEnD9bkWXM+vw/3DtuVSEiGi22ACWiuVCp1/+ZcT9n&#10;LPy7X9ca/yhfrf7QCP+kNdPQw+HgNIRLib05J1jYnGTLRUPa1LYWM8Zovhzzetoz5gzPLy7ooaBv&#10;zDuCe4V/dzJZhn9E1NO9XK791+NqA/qFUOhQ4V+yXJa3t5Nyp1Rm+Ed0RBgR8X56Rw/ViWj8nJxV&#10;S0Q0ctzGRERzwbyTDDuiZ2RB5E/z1ep1Efm3ItJeNce8itusnKIhnAsG2pV3cCs9uZaLZslKRc60&#10;DuUY5xTNFQR8lxcXnrjLCOQQCp6KhOV+Li93C8WRt4bF8Y+Zg+bw71YyNbH5l3aBtrxEtOtBuSwX&#10;Gg39vIE2oM+FQyPbOPN8NCxPhSNDBX/SCv9Qvc9rQKLRMkJAVgKSFcxyC1AiIhoPbq0gormgmBZ2&#10;c/bfwfm3WqP5cr5ajYnI/2mEf6hsvJHa4cIPDQXBy4XWLCNptTwc9VzMQeH7YuabtIIfVITRfLgS&#10;i+mL6IbH+UL7WBBTEPjqsdWRVgQi/Lu4uNAxc/DG1jbDvx5WTZsE0K6XaJ6hNTE2JRieiUX1SuKj&#10;QOeGry0k5Ewsdqjw7yavAYnGhpWARJOhsAKQiGjkuH2JiOaC2+WSmmkx2ab+VkRebwV/f2Wu+lsv&#10;luSzQlH/4ZRoGJeikY7w43omM9XHb7tYktVwSP/9U8Hg1MJImpzTfl/7OYfb6R29ksaXychJv1/O&#10;xqLtcLC7IvB2Pn/oGYEIEs0tR3H8v72xKUku7vW04N0LAM3teonmFc4/x0NB/fyEcxPaCB/lvHQ5&#10;HpWQaQbqoIzw7wFfl0RjhZ+zPsrm5MXFBB9omhonKwCJiGhIDACJaC4YLZqwSOIZ8yypMfipiPx5&#10;vqpXXLwuIq8Y3wK7UD/N5SVZq/FApqGhpd+JSKT9v6F12GHDlFHZLJfbYdBSMCDCGWwzDZV8l0yt&#10;P1FZZrTRw7GISjx8oFKvXxCI43bY1nv4eubwD+8N725tM/zbh/56bEkyaCDSz1E4bxjzQ83npfVC&#10;Qe4VikOdUwKKWxxDLuwy/COaLIyRwMbLteB4Zn8SHWTY9wm7URxOYZ8JIqLRYgBIRHPD43LpfY9j&#10;Ho9dqop+2qr4u9Id/OVUVTZKFS740JG8YApesIg4qvlFR3G3XJFLrblK+EBQw3aMs+ulhURHBer7&#10;yVTP+7pfEHg+EdcX3D9O7+jHz0GMtp+GolqTNzc3px5+WxmqNM3PEytziXYh4EPl8EvLSx3nJWyu&#10;wQfeW7dLJUlVqrJere57nlGG3KBW1xoM/4im4C4DQKKxcTodepVjg52NiIhGhgEgEc0VxeWSc/GY&#10;rJcrslO3ZKXHz0TkL/GRr1a/JyJviMgp4x8R/N3NF1nxR0eGBf2YaabXjT7ByzSgcsKoTIyiHVqR&#10;z/csei4ckoXA3gIaAry8pu17T40gEO07EfoZoRQW3i8vL8lZtSb3cjl5UC4/sdCO+VxfiEU7vifC&#10;rGtb2wz/DrDi97c/YZuBPFEHhIC/WN+Q8+FwuyWoAb/fDQNFLrc2HOxUynogmFRr7XOep1XRMejs&#10;o2azKb9NpRj+EU1BudHQu7AEjjj3k2hYrjmZj4eN2xVrrtUQEdkSr1iIaO6gbcY3Vlfkva1t2VAt&#10;UcXw01bo90a+Wn1aRP6oVfHXDv62SmX5famst50hOiq0XbyQiLe/SqpUslRFz+NSuR0AhjzeAz+f&#10;7AftZ58xteDEMThMpeeH2Zw+ZwsL7uZWnkGPW6/uu9haaDdmv/oVV8eivJhm/h0UOlJn+0+06SWi&#10;TthEgPMSPrDB5kQo2LHZwHyOwseJVvdtVAgWVFWqWkPcTqcMWgN4fTsp9weoeCai4SBeGWRqfL1p&#10;+9nyRJblcsxH0ElENCkMAIloLikup1xdW5E7mYx8mM1P4iG4jzl++HlRRP4rrAG1/v6n+Wr1x63Q&#10;78fm0C+N3eGVqmxWq/rQeaJRQWhihCEIQa6nM5Z6bJ8KBtu/r7DadSZdXV7qaCn5bio99N00Ftzv&#10;FopyMRppz440YJG9H8wavLbNyr9BHPN6Op6rQdqsEs0zvEbw4XOmZc3r1Sto437fE5sQpFUh2Ovv&#10;9/NRMjV34d/z0fCkrtdpziXcbilqml7lR2Q1rhmf/2dgG1AiotFiAEhEs+4nIvI9c7BmdiYWk+Oh&#10;kHyU3hnXYgqCv9dVTfuF2+n83x0OxzdM/6YWVfXvicj38Yd6o6m3+GToR+OEyitzxdT9XN5yFVDm&#10;aqNUlWPgZw3ad5rDufeP2IITx++19I6Eszl5NhKSpUCg74I6Kg0/z+U5w24IxwJs/0l0GDivGWGg&#10;tN5/V31evbV13Offd5NCP3gN3p6z1+EXQiH9ev1uocSKbRq7hMctuRI7rpA1OWwYAGJJo9FsiNZs&#10;Sr3RkEajIcZVP0I+3CenHvo5BXXwc5JxEhFNFANAIppVN7RG85+VauqDP/7GV3/4k/euP9FW04CF&#10;4i8tL8npckU20WqzXNZ3fo7An1Zqtb9oiPzIryj/xnzB3mg05V4u63lcqhzHn2vNJtt70kS8sLjQ&#10;/jZoPYYKKivprjYapi0kWR/m8JkD6Ie53MjCOCwMv7eTFdnJ6gvtYcXV8e8M/Q5nKcBAnmgUcI7K&#10;4z1Nn2ub1b8i3vNiHo8EFJeshUL7znfCe/ZhqqXt7FwwIM8u7LYsP+H3y+8KBR6LNHaDbMJU2KKQ&#10;qCfMqMXPcO3Ab5/Xk/5v+Hz9D6y6JSIaFwaARDRr/hatNvPVKnoa/pWIRH/01juYsff6W1vbf/Z0&#10;IPD9s7HYs2gB2i3m9+kfZ7SIpMsVSVUqh9pl3ZTmptZo/qelmvqfeFyuG4GuShRUoKDlIncx06Rh&#10;LlHMtzdT70YyZennIK+y/ecswezJl5aX2vcIi9k3xxRA6wvtPMceGQJbczXlA87/IxopbEwwNid8&#10;x+uVsLf/3NsPtlNz1R0C4ehF06allQADQBovv9MpDwboCONxOCTg5lIakVld00RF8Mcgj4jIcnjV&#10;QkSz4oaI/LAV/KHS7w+N+1XRtO//LpP7zyuNpvJxoSifFUvV5yIhL9oJ9aI4XRJ0KxJwh/QfAoed&#10;AbFeKv9EcTr/V6+inPK4OitQbqd35KM8Fy9o8hC+XEjE298XM9CsWBGVr++FNggrUcnFIGc2vLSQ&#10;6AiT3j1i608av2Wfr/09sHmFzxfReCB42K/r2Ua+IBvq/FQxI2D58tJSx99hkx7ROKFzwNYAm89W&#10;9gnqieZNDcGfpnFeHxGRhTEAJKJZ8NOiqv680Wwi+HvFuD+lWl0eFkvyoKLv5Gyf7+rNpvfDbF4e&#10;lsry1eWlJ2ZFoVOnR1H06pQ1n1fulIareIh63P/KryiimMI/7IR7e2NTkjW2+aTpuBSNtI91HI/v&#10;W7T6D2FfUa21ZyNdXV6Sn69vTP120dFcTcRlwdRK8k4my/OhDWBGriFVYftPonEJulz6/KNe6lpD&#10;frOTmavH/utLi9KrWwfROOUGHMewGmAYTYSfJyv1OoM/IiIb4FU1Edndz/LVKi48/zcj/KtomtxI&#10;7cjbqbQR/vWUrtXlbx5vSKHHjmq306UPpV4LBoZ+eIJud0f4hzDj548ec7GbpgatP09EIu1vfz+X&#10;t3RV3a303owjBIFXTZWLZD8vxqOyGt4LklDJYrXZk/QkVA0bQTw8GHIzDBENR+kTAH6yszNXrT+f&#10;j4ZZ7UcTpzgcA1W5L7rdEvF4+ATRVDQs0l4T4V+pVmP4R0RkEwwAicjObhZU9RkR+b5xH3KqKu8m&#10;05KsDTY7DAsqv9zY0hekzVAFGHB7BPP7TvoGX4TAvJKY6fMR/r25ucm2aTQ1WMS/ZJqhg9afVg9f&#10;0Jr0YW7vNiI8es4UIJF9nAsGOsJnnBOvpXf4DNrASb+/fSPxvLEVL9H4JDxu6dcE9NNDzKO2q1WP&#10;W/q16Ccap0GDjDWG0zRFdYsEgFVeExIR2QoDQCKyrUqt9qjZbF4ybj9afr6bzgy9SxqfjwXpfiHg&#10;6UhIn0VyEAQtl01BC8M/soJvrayIq1VVYOXWn93e28nqYaXhfCKuh0lkH3i+LvY4J5I9rAb2AsCd&#10;Cqv/iMbJ63KJy/nktWZpgHlkswLX2i8uL/e9N5ly/64eREc1SKyC6r9l03sj0aRhVUGdcviGnyc1&#10;iwSRREQ0GAaARGRLzWbzQa3R+APjttcbTXn/iFUlCAG724Ei94v7/PLiQuLAEPB8ONwxY+2DZJLh&#10;H00VWmeaW/h9nN6xVRXPte1tPTQyIExClS1ZX7/wj+dE+zBXs98rFOf94SAaq5jXI44e15kVbX7a&#10;x1+Jx/ad+7fJNsQ0ZafDQT4FNHXVel3/mFb3zRqr/4iIbIcBIBHZkqppHaVAd3L5kcxHeWcrKXWt&#10;c0cb1mOWAgH5+vJi3xAw7HLJqUi4/WfMWOPMP5omtMzsnrtmtzZiCIuubW137DJ9YXlJFt3KVG8X&#10;7Q8zJ83hH54/hn/2gqDdXDnM9zOi8Yr1aTefqT45p3oW4ZxzUGXVwzIDQJoezv4jK0EVYEGtSlFV&#10;9TCwrmnSmMB1drPZlBqr/4iIbIcBIBHZUbGmae3VZVT/PaiMpi0QqqN+m3qyRSJyPyzOvLy6/EQI&#10;iNafV5eX2ouluAi/nc/zwKKpQfUVWmYa7Dx3Da/Jtzc22yEgXmdfW11hCGhReF4udYV/eP4Y/tnL&#10;MdNC/PYczR8jmgbMvTOuIbuV6/MRvq/4/eJyuvr+O66tOYeUpunZWISPP1kOZlciDMR7RbGmSr5a&#10;lVKt9sQHzqH4PASFRgvPw+ydZvhHRGRPDACJyHa0RmPDfL26PeIdwffLlb5zRkIejx4CxhWlvSJz&#10;JRbraLN4I5niYjdNhR5GJ+IzN3cN1UcMAa0PzweeF3PlGJ43Vo/ZD1pfG1LV6kzdNyKrWfb3rv6D&#10;4hwEgNhYt+j3yX6d9je5EYGm6HwwID5X/4CayEqMgM/8gfAPISCCQiMcRAUhAkNzaFip1fTPrbWC&#10;wqYpJcRv1TnZlEJENGu4ckZEtqM1m8+Yb/PdMSwK3M5m5St9FmQQAn51efGdbFX9hsflkrjp8+5k&#10;svJ4Tto1kbWg7eKFRLw9h1JmbO4aQqSbyZRcXl7S/2yEgAyYrIHh3+xAS2vzppYHbLtHNFZPhee7&#10;suiE3yeeA8KVT/OFid0eIjO/0ylrQc7+o9lmbLLU66x7VPk5Wzs0uMWZiMieGAASke3UTRelpVpd&#10;ymNoRYEQD1WAsR4hYKPZ/HWt0fhGyOOWoGkWRKZSlQ+zOR5QNFGo+ntpISELgY6xmPrxeG17e6aq&#10;Ue+WK6IkU+0KRyMERDBYbZ0HgooifqX35U1Ub7O2/yKj2+nsCD9GCT9c59Va36+Y7mplrLfzae20&#10;VS08h43h32w5aWr/iU0ErGgnGh9U7Suu/k158vXZb3sZ9XhE6dMCFQqqyvafNDWXYhFRnPuUpxLN&#10;gcZh+oUSEZFlMAAkIttxORxiLANk1fFV2/WpAsyVa7Xj+I1f2QsJsOCNsIVo0r61stIRWOFYvJ/L&#10;z2wY/Wmr4tccAhpVgVaH2xrzefveyv3+zQyhDGZwoE1PSdMkr6p6ADqN6mNUi5nDP/g4vcPwz8YW&#10;TMfhowKrbojGAefO5+MxWQoG9v3q8xB87bb/7B+wPMoXJ3p7iAxnAn6JmDZ7EhEREdkRA0Aish23&#10;06X3pcc+tMoYF0Z6LabXtcYHjWbzFbQqcpp2g97k3D+aArT9NId/G/mC3MrmZn7BsDsEnDft57xH&#10;YIhwELM8crWabFUqYw3i9JmTy0sd4d+tZKr9/JA9mauJtyq95+ES0eFg3t2FSEhv+7lf5d+8OOb1&#10;iPuA9p+fFxkA0uSh9efJUIiPPBEREdkeA0Aish0Eb0GPV1Rt8hUmVa3+Cn41zypB6ILWhESTFu5q&#10;QXstvTM3zwFadTYazY4gXm8JXFMl26fNprml5n7GVUmHio+w0nuhs1fr0oRvrwI5rLcvPXixOKi3&#10;JnbLqoicb1WEZioVSVWqIw0EEf51V58y/LO/06aq92q9zkpOohHB+f90KHBg8IcNbkYgVtynZfSs&#10;WPB69c4e+1HZeo6mgK0/iYiIaFYwACQi28Iw6oTXI3dK5bHchYS78xTZaDQ3G83mCr6v0aoIi+vX&#10;MxkeRDQV5QHCrFnTb+bhnUzW8m1PUZnZtzqzV+jY5/6gYgIWWwEhgkK/4hJvj9mHCA3xWOHDHAgi&#10;JH1cKh0q4GH4N7tOhILt+7bDjS1ER4bg72I0IqvhwSqJUqVy+3NrY5hxbTV4/3I69t/cgve8abS4&#10;pvl1Phhg608iIiKaGQwAichusiLyw4JajYnIfx/1euW5cEg+KxRHvkPY11Vt43CIPmhMMf39drHE&#10;1p80NRuVqlxsfXPMj8NC4yy3/8Qi4AtdLSdRpXQjmZqrxUHjvrbvcysoRDCXcLv1YBCLqr1mCu4F&#10;giJnYlH971Kl0sAVggz/ZpvLuVehijayRHQ4wwZ/hnpzL/SrzPhrEO/pHpdTDigA1Cvke26SIRqD&#10;qKLIySFft0RERERWxgCQiOzkZ5Va7b+uNRr/hYj8kXG714K7lUAf5QsjvStRd+fOT4fD4USLPnPc&#10;V5rxWWtkbQj70CLMCGNOh4KWr4I7rBfjUTkRiXT83wiu3k2lGcK34HFAKKgHg63jYNGtyLLPJws+&#10;r8R8vp5tRHtVCPYKBHuFfw9zOYZ/M0QPHFrBccTtnpN7TTRa2Jh2JhodesYfNpWppvezWb/GHKT9&#10;J/j7tM4mGjXM6LwUj/JxJSIiopnCAJCI7OKf56tV3NRfIpvDb+qNpjwoFORhuTKW+SBu15OLEoqr&#10;cxHCw9kQNGX3cjm5uLig34hTkbDczudnKhBDgPWlxcWO0Akh1cfpHQZPA0CAl6wVRFobJA4KBLtb&#10;hqLCEq0gU9WqnAiFOp4HzD99bydrsXtMR7FZ3ms/uBQMiC+TYcBONARUtT0d3X/OXz8Pi0V5ytSG&#10;tz7jLUBD7sFm2ya8aHedn8htovn2bDgkPhcDZyIiIpotDACJyOqyzWbznxZU9R+LyCvGbc2pqtzM&#10;5KQ8xsWRsPvg2Q8hz5Mt9ogmCSHY2VhUn/+GhbTz4fDMVAGiiuJ8It7xd6h4vLa1PdOtTsdp2EAQ&#10;xxUCoe42dulyWa6ld2bhISGTu+WKXGo09ONg1s4nRJOAqrbDwGaL++WKnDZVumfU2W57GXArHW31&#10;iabppM8nywE/nwMiIiKaOQwAicjKsjVN+yeVev3PjKo/WC+WRt7usxf3AIsSUa9HEm5F0gfMzSIa&#10;p88y2Y4qwLuFoq0DMsxOemFx4YkZdncyWYYRI9YrEDwWCPSdIWhI+P3yH508rrcL3SiV9XmUDGVn&#10;w/1cvj0fcharionGKeL1SPMQXSkeFXbPwWFTlbU6wxWAi263OB0OtNe3wK2heed3OuVMJDzvDwMR&#10;ERHNKAaARGRV2Wq9/t+pmtYR/t3O5ORBpWKZm4yFi5ePrem//302J7/JsB0eTV53FeDFaMS21Vmn&#10;/T65tLjQUYmGyogbydTubDsaKz0QRMjaClrRzu5YwC9xn7+j/ad0tQu92KrO3KmU5XGpzOfKxhD4&#10;IfgzqgAvRSNs9Uo0ILQP1A4RAH5e2G1pbX7vS87w5rIIq//IQq7EY6JwrAMRERHNKAaARGRJar3+&#10;r1VN+1PjtmHe3/X0jmTr1l0MeSoakYTfJ79JplgRSBOHmXiXl5f0b4t2jceKRVuFMD6nQ15aSOhh&#10;klmqVJJ3U2lWIE0JjqHd4yirP0cn/X69xR3mw3W3C0VAiI8TkYg+p9GoDnxQLvP5sxE8VzifGFXF&#10;eD7vFYozHUYQjZI2ZOUe5qkWNU3fcGGoWvh6dxSiHo+4HAwAafrOBwN6O1oiIiKiWcUrHSKynEaz&#10;+Yuqpv1L43bZIfwzhDwevSIQ1YA3szlRD7ELnOgwMLvrVKXabtv4TCQsj7dTtngsseh5eXFBr2A0&#10;YAH1ZjKl3y+yBgRDqDbFh6R32u1CVwKBgaoD0eLuQanMVqE2gOf46Uik/bxeSiTkjc2teX9YiA5U&#10;qtX1MEFrzdIcxO+LRf2zgqb3wHJ9ts+TEY9H2P2Tpi2qKHKya8YxERER0axhAEhEllOu1V4y36ZP&#10;s9mphH8I8w4L1YArwQDbFtJE3c5k5CurK/q3jPl8ln/wUVGG9oKoMDLLVKpybXubVWMWZ24XOkh1&#10;4PlEXP8wWoWyqszabqXTpvOJV84FA7vhLxH1VdG03QCw2RTXAA9TtlJtXydGTRsp0hZqdz9qCF3Q&#10;bhH/EU2Lx+GQS/EoH38iIiKaeQwAichyHA5HSFqVc2nTwsgk4YdCxXW01kSoZsLi6XaxJNd3Mnp7&#10;J6JxwmvFqDrAByq0rBqw4LZ9aXGxo3IMt/3zTFY+yhemettoeL2qA58OBXvODjS3CkWbu+1SST7J&#10;FVgZaDE4n6A14WqrOuJCIs52rkQHyKqqJHxeqTca4nHtHwHWNU0+a81bFX3jmbf9+7w6u5vHVlqt&#10;Tp2cuUZT9HTAr8/sJCIiIpp1DACJyHIC7t3FYoQBtzPZqdy8xa4F66NANcy3fT75fT4nH+cKbAtK&#10;Y4W5a8YcvWWfT5I164Vpz0cjcibWuesaVWEfJJOsCJsRenXgTlafHRh2ueRkwC/LgUC7Ra0BGyUQ&#10;BOIDx8C9XI5VZhZyPZOR11oVnfhAxe57O9N5Xyayg1zrPQzXsLjc69fmEuFfXq3JZrXa/jvz+TGp&#10;1mb2+Y56D99hg2gU/E4nW38SERHR3GAASESWhcVGbUbCMlQTnonF5HgoJJ9lslzgprFJVap7AWAg&#10;YKlqul5Vf3Ank5UPTVUQNFtQ2YfjEB9Gq9DVgL99nBpwXFxcXNBnz725uclKMwvAc4CqXLRuBQS1&#10;j0tltrYm6iNZ2wvutIYmSo8KI1Q+o9X1R6ZZ0Wixa/53VkQTjc+lWISPLhEREc2No/W3IyIas8uL&#10;C/J8NCyn/D69isTuUO2CBe7vHl+TY9wBTWPwoFRuf1FUE/gs0mILVX/fPLbWEf6h4uvvHq8z/Jsj&#10;RqvQN7dT8h8ePJRbyZS+EG6GY+RKLDbvD5VlILgtmqqRLiYS8/6QEO0r3TqnoQ2oGbI+I/x7P73T&#10;Md8amyIMaIs8yyJHmLFNdFSLbjePQSIiIporrAAkIktDYHbGtBCMhZObqR15UKnY+okz5gPi/rAi&#10;cHyCLtfczV5E1QCOKxxjsOb1yt3y9F4v/ar+HuZycjObY5XXHDPPDcQGj2cjIb3CDDB3LpzNsQrG&#10;Im6l0/p7lrQC2ufCIc7qJOojWanqcwBrjYZ4m03MttZbglYQ/lWrcmMn29EOHht1zBXR9wpFPrRE&#10;Y3I6HORDS0RERHOFASAR2QpCjUsLcYnlC/LbXN72T55REXg2FpVHhYLcLZTGuuDtcTja8w3zdW0m&#10;F9dxH4/7vLIaCEjArUhF02S7VJbbcxSyonrACFJW/P6pBYC9Zv0hnLyRTLGFIHXAuQiz5UIeb3sO&#10;1sVoRK6ld/hAWQBerxv5gh7MwjOxqNwpFhngE/WAuX7nW39dqtXaAeBWqdzz2vVMcC+QwHvkLM/C&#10;xew1cPYbjkg05uOP1X9EREQ0bxgAEpHtIDRbCwWlWK/LHVO7w1EKKpM9PRqVjvjYLpb09lGb1Yqk&#10;j7AIhIqahMctUY9bEl6fhDwefRZht0y5ou9Kz6o1ydZU2wYzuL8n/D597p1ianvpm4HWscPCjC4j&#10;AFzCXKEJhyis+qPDup/LScy3pP/fCJt8mQyPF4u4nsnIa8GAPp8XH2jTyoCW6Emo7ku3qgAbqPRr&#10;NuVuLt/3mhXzoQ33Z2Bz236CrWsyxxABYKU+u4EoTdZaa4MRERER0TxhAEhEtuRHYBYJSwqh1RgW&#10;BvzK9EIjBDb4eBbzY7SGFFRV0tWKlOuaHnr2gsAStzngUsSnKH3Dvl5ifp/+t6umf0MomFNVyddq&#10;slGpWrpSEItJ58MhfaGtG+7D7VxhLMeIlSHERbWBsVB/2u+bSBUg2pidD4dZ9UeHhuP0gqmFLSpj&#10;2GrSGhDEfpze0avWpRXQHisW+bom6sFoA1qq1eWjbK7vdQg2zJg3yzwY08Y2q3ENEQCWNAaANBoL&#10;DACJiIhoDjEAJCJbws5hj6LIlURc3t5OdsxSGQVUzFkBQjwEdEZINynm73mxFeDkqupIKhOPwmhh&#10;GnV7JOhWxONy6mGwGVp+7lSqcrdYknKjMbcvcFSSGu36JtEG9JjXI5cXF9rBjYFVfzQsVMCcT8T1&#10;/+tUJMwA0EIwrxHVSu02rYmEPF7fmPeHhegJmFXtzjkO7FTxdGiv/WeqNN428FYyTAUg0aiw/ScR&#10;ERHNIwaARGRbHpdLai5NLsenl3azAAAgAElEQVSj8m46M7K7cWoKgZvVIdRZwoepMnGnUhlrIJhw&#10;K7Lg8eiVjQhk/W5FXA6naM2G1DRNzHFSvYF2WxVZL1ckWavNysN+JJvlcjsAjI/xeEbV30sLCVkI&#10;BDr+vqjW5FY6zeogGhpmyxkBIM49qJCZ5ZlYdnMznZZvHlvTbzUql54LhxjSEvUwSJv6JdN758ac&#10;VP8NCx0wiIiIiIjocBgAEpGtod1lpNnUq49GETSgwuyLCws8KA6AysTuVqUIBO/m80M/Dwj6woqi&#10;zyoMuz160Bcy7dDF1zZCP1U6F4EQQKLNFnbaUydU/F1u/c24QpTnoxG9QgttRs3uZLLyYTbHZ4QO&#10;BdWiqIQxQuWz4bAkOWvOMnAe2cgX2hsMnolF9dCWVb5Ew0F7bqNqHm27UWE76/ytGYBOGbwCsF/7&#10;eyIiIiIiOhgDQCKyNQQPbsw4i4QlmUwfqRVo2OWSry4vDjw7j/aYA0G0nnw39eRzgcc3rLhk0efV&#10;ZxWGvJ6OoM+s0WhKraE9UekHmKeD6rb1SnWuW3wOwhyiHAsEJDmiUO5cMCBnY9En2n1mKlV5P5ma&#10;mxZmND4PC8X2sYvzijAAtJTrmYy8Fgy054xeicXkGp8joqGgPbdhew7CP9EDwN1r7O6NQ0STgDEB&#10;Ptf05rwTERERTQMDQCKyPYQQ9UZDng745fYhF1BQhfb1lRWGfyOAxfqX3Yo+xyvsduvzNgZpqdps&#10;IvTbrfRrdIWHxly/R+WKZLkTfGBoJ2aEKAmfT+QIASAC3NOhYM+KP1QufJzemYvqBZoMVLBeajTa&#10;AdOoqrxpNFDt93km227VimrAxXyerVqJBoT22UYVLfy+WJyrh26YEYB5tgClEcEmQgaARERENG8Y&#10;ABKR7TkcDvEoipwMh+RBuTJ0VdgXQiF5diHOA2GEUNl3cfHgVqrI+bSGJtUeoZ8x1y9VrXLh/5A2&#10;KlW52PpfYz7v0F8EC5Qn/X45Hgr1/P8R/CHovZ3Ps/0fjRwqYowF8mMBP88DFoO5fzg3YA4gXEok&#10;5I3NrXl/WIgGgqpZQ7Ven6vz27DVf+wqQKOCsQGJQ1wPExEREdkZA0Aisrosuo21buMr/W6r2+kS&#10;VepyKRaRd9OZge4SKpqej8d228vRRCE4qreq/bpjI2Ou32a1eqSWrrS7aIaFRaNV50FzABH4Jdxu&#10;WfT5ZCUQaC/sd2PwR5OA8N8IAJdQybqT5eNuMbfSafnK6op+o7BJAO2BWQlMtD/MzzVX/22X5uc1&#10;E/N6xOfiEgRNB362OM/HnoiIiOYMr76JyGqwwvuXIvIGPn7w4pV7xu37yXvXr4jIn4vI5e7bjFZC&#10;CDkiInLC65WH1Wrfu4Xg72LX4guNH7K8ekMTtU+Lz/ViiXP9xqBc19oBoKe16x7tFCGoKOJXFIl6&#10;3OJT3H0DP0NRrcm9XE4elMsM/mjscJwZFaw4hnHuZiWItaBqaSNfaL+fXkjEeX4g2gfOY2di0fYn&#10;YFbve3O0uWE1GBKnc/D+n1W2facRwsbCrVJZlgN+PqxEREQ0NxgAEpHVfC9fraKE71URef1Hb73z&#10;dOv2ZbJV9b/9PF/448uJ+F9hVh/aTJq5XS5xOhzyxcWEPHy0/sTd8jgcciESkjOmtks0fpjth9BP&#10;7Vq4R4vP7XKZc/1GDOFezOORiNstYa+3I9QzKnWGgdBvs1SSu4UiwxeaKIRImUq13X521eeVPKvL&#10;LOd6JiOvBQPteY2XopG5CjSIhvFsZG/zGarp302l5+rxGyb8gzLnitKIrZcrDACJiIhorjAAJCJL&#10;KdVq/05E9JQCAVFOVfV2kElVRWXYH+Lv39ja1m9yr9l9xgIk/u13hUL779GW7Nl4XBAc0ng1m81P&#10;qvX6s2jx2asGBM/pRqkiDyoVPhNHgKDPqOBL+HziV1ztSr+jwG77nfLu7EXMEGToR9OEOaBGALjg&#10;9bK9pAUhqP08k5Xzid334xORiNwrFPdtN0w0r0Kevflj64XCXFXLnmPLfbKAZK2m/ywS6dpISkRE&#10;RDSrGAASkdW0S5TWi0W5vc9iLwI+hB5PRSNP/Nszsag8LJf1ipGzsehIghE6EEo+vldQVVRt/pvu&#10;T0bLHey6xQ/eNBiEfF6nU8IejwRcLvGhqs/j1kPuo0DIh9ag0gpYENZmVFXStRpb95GlJCsVOSO7&#10;7fLifh+fHIv6KF+Q46FQu+L4UiIhb2xuzfvDQrSvx6Xy3DxA6MJx1tT6dFAVdoigMcBGRAaARERE&#10;NC+4Ik5EltIYcv5bvdn781Hp950Tx/jkTpBar/+Lqqa9LiKvGN/VaPN5t1jibL8efE6HJNzujll8&#10;LqfrSCEfwr2CqkpWrUleVWW9WmWoR7aFGXMGbOTAa4bHszXdSqfbbYZRtfliPMpWoERdtMZeVf1T&#10;wWDHOW5WIfx7eXX5UJvxShoDQBo9dCE50wiLMmRLWiIiIiI7YgBIRJbRbDZLTZF2f6CyxsDILhrN&#10;5i+qmvY/GzcXwR8qOO+VyvrA/XkWdrkkrLj0uXyK06m363Q7nR2z+Q4Ds/lqjYZewVeu16VYr8/F&#10;QiLNHxzrxutlzeuVu2W2D7YinH8e5nJ6C1BptQJNVap8vohMNkplWQjsXuquhkNyrlqd6dbGRvjX&#10;Pbd7UGE3q7RoPNAGNOHz8tElIiKimccAkIgso9FsdpQ85dj2xzbKtdpL5tv6aTY7d2GUEfQt+nx6&#10;JZ9PcR855KtrjfbcyprWkA+2t0VtNDhbi+bKTqXcfi2hHa4wULKsm9mcxH3+9vN1IRGXu4/W5/1h&#10;IWpD2Pd0JNJ+jVxcXJDVgF+upzMzN3MX10VfXV48dPgHfjeXK2g8irUaA0AiIiKaC7yiJiIr6Rjw&#10;lB0gAFQcR5uFNuPQe+0N08f3RORPRn2Xm03JNprN9mAX7KidlfDPHOqBx+mQkGdvsQAzKI86XzJT&#10;qeq/mmfxGSEfvr/Rytbtckq+rs3cAiHRQUr1vWM+esRQncYL7VmvbW23z1s4P572+1gFSGTy5uam&#10;fGtlpR0CoiLwO4GAbOQLciubm4n3+VN+n3xxYaG9iemwjhIeEu2HnWaIiIhoXjAAJCLLwMwzp8OB&#10;SsCBbhLCkWOhEJ/A3n4mIj/MV/Vw6dVW+PfjsNd7RUT+cJTfqNFsusx/fmTjVlaYL3bS79d348d8&#10;vkPP4euGkK9Sq0lJ09rtOtO12oGzzLAIaG5/eDLgl4/yhZHcJiK7QChuQGUtWRvOWwgy0N4QVvx+&#10;BoBEJnjvRwh4dWlJn5dpwGsGH3jf/yyTse3rBm0/RxH+GRJuRdLsfEBEREREdCgMAInIUnyKIqVa&#10;baCb9MJCYmSLCzMEVX9/lK9WY63Kv1PGXdsolV9+c3P7k6DLVS5qmv8oM1nMtGajI4VNqoM9f1bz&#10;XDgkz8Sihw79tEZD8mpND/pytZoeWgwS8h3kUaEg5xNx/bMWsFDIAJDmTNr0nnDUtro0GZvlcjsA&#10;9Ln5nBF1w7XBG5tbeoUsWuWauwngPHd5eUlOVapyO5OxXVeFL8djI70+DysMAGn0/PwZkoiIiOYE&#10;A0AishSEL35Fkaqm6TuI1T7VgFcTcYn5fXzyulTr9X+katp/KSKvGP+Clpy3cwW0VP22iHxbbbVW&#10;fWcrKa+srY50kaZUq/d9zqwKVX/du/DNzNV7kKx07sgf98Lcg1J5LwAMBMTnTB85VCSyk+7jHdXf&#10;bIVrbevVqlxu3cJ+51YiEr3KD3MyzwUDcjwU6ni94PdfWV3RK2qvZzK2eO/H/TDC/1FZ8HrlPquI&#10;acSWAn4+pERERDQXGAASkeUoLpf+cSESkg+z+SduHsK/US8uzIJms/mJqmn/FmOyjLtzN5eXO6Vy&#10;z3uHBfRfbW7K11dWjhQCNk2BX71pv3ka3eEfKvnWCwW5Vyjqc/imDc9TtV5vVwegRemnNm6zSnQY&#10;COKN1ynmcjIAtDa3aT4vzqlEtD+8r+MDGxwuRiMd17n4/WvBgHyeyVq6DTjCv4uLCyP/ugls+Mtk&#10;R/51aX4d83rE53LxCCAiIqK5wL4HRGRZZ2Ix/Qc0A1o0fvf4MYZ/fTnOm8O/G6mdvuGfAS2VfrO9&#10;faTvWrfx4u7z0UhH+Idd9j9/9Fje28laIvwzbJf2Ar9V7lgmIotbNZ1X8zZtC000DdjccC29I7/e&#10;2NQ3PhjQIQPdAF5dWdZDQqs55feNJfwDtKtHVxCiUcCxdC4a5WNJREREc4MBIBFZGlof/b21FXkx&#10;HpVzccxI4W7NfhwOcXhai0IVTZPkgLMU0cIyc/jWStWGqQKwaKMZLWj9eSoSbv8Z4R8W3azYYgvV&#10;iIaYj61vaf4U1L2F8EW+BiwPrQwN5ueOiAaDazPMCLyVTHVU0WLT0qvHVvXZgVaBQPKLC+MJ/6Cm&#10;abLI+a80AlFFkRcScVGcDJSJiIhofjAAJCLLw87fE5GIcPPvwdAmEiGg4hju9J6uHi4A1BqNjh6t&#10;GXW88/BGCa00saO+dT/0+TpWhWpEYwEQt9lcGUs0D1TOvbQNVOubK6s/yVm3ZSGR1aEtKDoTpEyd&#10;AHAdcHl5Se9iYAUvLCRGOk/aUNcaUlRVqdTr4hryupao25mAX64k4hJwcwoOERERzRdeSRMRzRiE&#10;gGGPWxbd498tXW80Fs1/Ttqo1Zu5lSZm/lmx8s9s2zT37xjbgNIc83DnvmUtuhW9TaEBldWc10h0&#10;NLg+eXM7JTe2tjuqAc/Eovpc7Gl6PhqW2IirERuNppRqNSnXa6JqDbmdycmDyqE7VdAc86N1bjAg&#10;31hakNORMCv/iIiIaC4xACQimkGKyyVXV5Ykrgy2yzXsPlxFmXn+X6lWF7VpjyodtP9cCATaf7ZD&#10;hUqqutdGL+5jAEjzJWla/A15vHz2LehcMCBfW11p3zCrV1YT2c3dckXeeLwhRdNmK8zFnlYIiLl/&#10;mNc9Smj3Waqp+vkjp6ry62SK4R8NBaEfqv2+tpCQry8vyslwSHwWnJtJRERENCnsf0BENKMQAn5j&#10;dUVuJJPyoNJ/BtMXQiFZCgaGfhCazWah0Wy2Bz1lbdT+c827FyBU63VbVKg8KJflYuv3QY9bn7nD&#10;yhoisgLM6UWrbgMW79/e2LR8ZTWR3eB9/83NTbm6tNRutYsQ8HlNkw+zuYndm+CI5/5h/xgq/nDu&#10;wBzrTzK5gWdZE3kcDlnxeuVEMMAWn0RERERdeHVERDTDMJPlhZVliWcy8mG2Y1yf/sPySwuJQ4V/&#10;slv917Gyu7VPyGg1C6b5VNumuTpWhoV07PpH+AerPq/ki/a47USj5HaygYVVYB7pxUSifV4SU/iH&#10;2aVENHq4Hnhjc0u+tbTQ7maAdqB5VdWrBCfha8uLI5v7h1l/lXpNao2m3MnlWfFHQ0GLz7VgkO09&#10;iYiIiPrgCgoRkT3cP8qtRIum7x5f09s1QcKtyHeOrR46/JPdRd6w+c922qltbiGYslFwuWkKK1c5&#10;B5DmSNp0fjGHTTQdaKOMtoNfWV3peD6wSYHhH9FkvJtKd7QDvbS4oL82x+2LkbCEPIdrHW+Gqj90&#10;YUDlH67F3t5OMvyjoaDdJ1p8MvwjIiIi6o8VgERE1nRDRN4wPn7w4hV9kNJP3rv+auvWPi0ifyQi&#10;V0QkOsg98CqKfGl5Sc6pqvhcypF3bpvn/6VtFKJBzFQBmFTtE1xiDtqZ1tMd8/mmfnuIJoWtJK3j&#10;+WhETkXC4uqqxLyTyU60BSHRvMN58drWtrx6bFV/PeIDnR3e3E6N7ZFB94hTpna/h4UmEgj+VK0h&#10;n2az8rhqnzbyZB3lRkO2SmVZ5qY4IiIior4YABIRTR+q++61wr7rRuD3o7feQbiHwO/Pf/TWOzHj&#10;37fLFV+5Xv/sf/oH39HDwJ+8d/17ImJ8HBgGjmLXdqPZzDZN38tO8/+6d8fbaY4eFsjQXs9Y6Ft0&#10;K6y0obnEGZiTdy4YkLOxqL6ZxCxTqcrNdJrnIqIpwHnwZjIll5eX9G+OlqDngmX5dEwtwr8cjx15&#10;A1lN0/TKP1w73szk9BCH6LA+yRck4fOxCpCIiIioDwaARETTkRWRv0S494MXryDYk67A71UjzKto&#10;muSqqmTU2itJVW0vlLz2F3/d8Dud69VGY0NtNv8aAeD3Tp007szTrepAfLwy6nvYbDY7evClbFRF&#10;l3B3tquzm0yl0p75s+zzSbJWsN19IDoMBE1G9W5YYQA4Kb3m/Elr1t/H6Z2xBQ1ENBjM/TtRKrWv&#10;DS4uLui/jvq1ecbvl9Vw6EhfA8GfqmnyIF+Q2zx30AiozaZeRfqFeIwPJxEREVEPDACJiCYHod+f&#10;t0K/6z966x1U7P3wR2+982MRuSx6W82mlOo1Kdbqkq/VxRz4das3m868ph0XEXy8ICJ/8n/df1D0&#10;u1x/53E4/uIv/vC7PzT+l5+8dx1BoPkn41dbH4cKB7Vms2N4YLZuz8qPmg13nWNOjrHIt4AwJM8A&#10;kOZPEFVobBk3Vgj+zsdiHS2TpRX83c/l5XY+z9asRBaBeYDfUtztoH7UIWBUUeRC4vABC+b9lWqq&#10;lOp1ubmTte11I01W1OWS7ACbfdAhI1YsydoRZpsTERERzSoGgERkJf+81cZy5BVrFvAzVdN+UK3X&#10;v90K/RC+nZJW6JdTVdksl488A6UhEixq2h8URf7gtb/4638ddrmyarOZDbqcG2FF2Yh4PBsJn/ff&#10;iciP//gbX339J+9dxxzB143bMihzk52cjdp/ihEctGgN+1UQbVUqcr71+90gcHyzfoisJF2ptMMo&#10;v8JL2HHpF/zBRr4gt7I5Vl8SWQzC+A+SSfna6kp7PidCwB1VHUl73vORkChO16H+X8z7Q/iHDUw4&#10;f6Bii+ggaHOP4/n9re2Bfj76KF8Ql8PBeYBEREREXbh6QkRWsZmvVv/yj7/x1R//5L3rCMcQTH1/&#10;Vp6dZlNebTabv8O6tbRCv+1yWR6VK2PbBV1vNh079Tq2a8eKmnZqC+0uS2X80z9ZdLvlez/798l8&#10;vf5JVFHyJ4N+eSocGXiui9Nh3zkb5uAga8MWoFjIM+YASmux/qjBMZEd1E0Vu9GudpR0dAz+iOwN&#10;1wdvb2x2hID4Pf7uKCEgrhlXAgFxHmLGWl3TpFKvyyeZnDyoVHiE0UCM8A/H8floVB5vbQ/0//02&#10;l5cvokU+Q0AiIiKiNgaARGQF2aKqYmX37o/eeuenqE77m40tWfV4bnxpaeGydwYqPRwOieJ+4GOz&#10;UJT30ztT3QGdrOnB1yI+dup12cnm5eNcQb4cjw0038VYWKLpMM8BXPT5GADSXMiYqo1DHg+f9BE5&#10;7ffJqUikZ/CHuYu3MxmeY4hsojsExMdRQ8Az4ZAoruGr/2qaJgW1JtfTO2z5SQMzh38Q8/skriiy&#10;M+AxxBCQiIiIqBNXcIlo2rJqvf4vGs3mWut2fL/eaH6AXzdU9fK/f7Qut5IpyZRnZ9ewVavnEEhe&#10;S+8M/Fi7GQJODdpoGVgJRfPCHEJhM4XvENUotOdcMCDfPb4ml5eXngj/EPz9emNT3tjcYvhHZDNG&#10;CKi1qqaNEBDBymEEDrERr1qvS7pckbe3kwz/aGDd4R+OYbwXDRr+GRACbu12PSEiIiKae1y9JaKp&#10;ajabv6xq2n9jvg13cvmOm/RpsSS/2k7qiwmzYCkYkL9//Jh8ORbVW65ZTWXAx9mYBRNhJc7EbZna&#10;aMV8vrm530RFU9vek37u7h8WQtPnwiE9+MN8sO4Ke7T6ZPBHZH8IAW8m92YEGyHgYTZODNoe3oDr&#10;9Yf5wtS7XZC9YFPKN4+tdYR/CLIP+16EENBuc8qJiIiIxoEtQIloqkq12rfRzc24Dbf7zAjBAsJn&#10;may+YDkLsJjyVDSifwCq7tLViiQr1akvupa0AQNAl1OcmkMazSbn0E2YeQ4gPrBj+ijzfYjsYqdS&#10;lmCr6nXB69U3iNDBsOh/PhyWU5FwzxbOnPFHNHvuliuiJFPta2e89r+1siJvbm5KpXFwMOdxOPTW&#10;8IO2XEbWV6qp8nk2J3dYfUVDQPhn/hnPCP+Oem17YycrLyTiEjhk9SsRERHRLOCVEBFNVaPZbId/&#10;2KXZK/wz3C+V5Wy9/kTFwizAfAt8nBGRutaQVLks9wuFkYVqYZdr4IXdgGvwx9frckm5XtcX4u0S&#10;AJZNFY4JVM9lc1O9PYeVV2vttn3LPp8kawU73g2iodwrFOVEZHfjBOaV+jKZgRay5xXO/RejkZ6z&#10;XbHAul0sMfgjmmHGJgkjXMEGikFCQGzsutyjSrgfI/z7eCe777U8UbdxhX/S2kCKStSvLS2Kwrbh&#10;RERENKcYABLRVHlcLlFbC48bpf0XDPBD3Dtb2/LysbUp3+rxQmXdSigoS4GA3Egm5f4R5h9i9/aF&#10;SEieCkdEazZkp1yRrFqTbE3tGdhhwSfuH7ylpOJyiVPT9CDNky/YotVTcUZayW6VSnsBYCAgH+UZ&#10;ANLsw4Jg1bQRBFVtH9o0xB8nnMufCgb7Bn/3c3m5nc8zPCWaA8OGgM9Hw3ImFhv4gcGlX06tyic7&#10;GXaDoKGMM/wz4GeT6+kdeXExwSeHiIiI5hIDQCKaKmMRt6ZpA+0YTtfqervM2BAhlV05nQ65srQk&#10;zu1tvY3TMMzBnzG7RRGnvhi8avo6BVXVKw6lFTwO2ubJzKco0mjW5OmAX27brB2fX3FZ4FYcDuYA&#10;nm/9nwgC0eKPi/k0DxBenU/E9XuKlpYMsvagHfClRKK9OcAMwSlaaT8ol/l4Ec0RXB+sBjpnpvoV&#10;RdwOp1Rkr/o34Vbky4sLQ10LGuHfb5Jpyc7IBiuajOejETkTi7a/1zjCPwOOzQf5gpzssSmGiIiI&#10;aNYxACSiqUMIiI9B5sgh2DpMSGVXDofI5eUlCaZ35OaAFV7DLOCM4rHETBlUcq4Fg3KvVLZ8FaD5&#10;GLNzO9nuSqiTfj/nodFcuFMsyjOxaHsGJqsAd3Uvphoylao8KhR4fiCaQ2gDfBXXka3ZqQZsMkN7&#10;4GvpHf1vvhAKybML8aEfoCLDPzqEq4l4R4V6Ua0NPJvysPAzCn5WYStQIiIimjcMAInIMr68tCSV&#10;zU29yq+fRY+7XdE2T84m4hJyu+U3O5l9AzaEf19fWZn4Y4QQqt5oyNlQ0BatKLHLGMGBtCpmxrHb&#10;eBLQ0tVYQMHufi7w0zzAAiGqAI2wC78+LpVs+zo+KlT3XF1aeqLqD8Hf7Qxb8hENC9cFHqdTgoqi&#10;V8p5nNh89mRVbbpS0ecKb1SqlpyjiY11Lywvta93oFKric+9Gwbi+uFrDoc+z/kwnTXwtd5l+EdD&#10;mkb4J61WoHjNLndVwxIRERHNOgaARGQZCK0QXiVLpZ5z6hBuLfZoazYv8MPyd/w+vYVbv6Dnq8tL&#10;UwtIA26PHA+JPMKcQYsvBuXVWnuxPO7x2DY4+H2x2F5EWQgEJOzKWHIRkmjUUPF3PBRsV8B+aXFx&#10;IguIVoPwD7O8zNU9qAy+kUwx+CPqgkAMjGAPoh63uJwucSPw66qSO4hxHXGx9bp7VCjK3ULREu/D&#10;z4VD7VbJhvvZnAQUpR0AAmZOHwbax7+zlWT4R0MZV/iHn3waA3xeqlplAEhERERzhwEgEVkKwqvu&#10;OXW0B4vdGJZ/PBiU29nsEwHpNFtaol0pQsAvLcTlV1tJS7cCxQ5gY+Fuweu1beUcnn9zG9DToSBb&#10;IdLcQMj1ldUV/e5i4f6lhYS8uZ2aqwMAlX/m0GIjX5DrmQxn/NFcQzB+JhiUZWyM0QO+8W+Mwvsw&#10;qpHx8TCXk5vZ3FReh7jvOBdiU5ABXQ/uZXNyKhIZySYxhH+/2tyUHYZ/NKBex+UoK/8aegjokIbs&#10;/7VUvjcSERHRHGIASERkQ2jV9BW/TzLliqSrFVEcTjkWmv5ge4SAMZ9Pri4uyLVkyrIhYF7dC07j&#10;h2h7ZSVohWjs8j8VCcvtfJ6L/zQXEIDfyWTbrUCxsHg10WjPtJp154KBjraft5IptgGmuYfKN2NG&#10;6GFhY025vlvFhw1DgFafRVPgZVQRJny+J9rvnohEZCkQmHglLlqXohravCkAIUtBVeWZeGxk3+e3&#10;qdS+7fqJzHpVqmOzyqjfqw8K/4iIiIjmFQNAIiIbQxB4mLkt45YI+C0dAq5Xq3K59Xvs2g+7XLZt&#10;nXmnWGwvduLjfDjMKkCaGzjWAy7X3izMcEiuisxFCLhqamOWKpUY/tFcQ8hwJRbraC/YDWFYrbHb&#10;KLBXsDdUWGd8bjanf++Tfr+cjUXbFfn4FRXKkwrme7X83CmXRWuKLPhH1/IQG8/ulysj+3o02yYV&#10;/g0K8zyJiIiI5g0DQCIiGou43y8vJOLyUTZnuRkxqJDDgrnRisjOrTNxX1AFaFRB4dfHpZJt5xoS&#10;DQsLia95ve0FxnkJAc2t1K6nM1O9LUTThna45ko8tL3Ee+Mk3g/xPoyQDx/dFYho2w7jCgF7tVaE&#10;rWJRr1BU9LaH2sjmQ6PrBB2dERrjOUIIvVGpztwMZ6uFfxDzeKb2vYmIiIimZfwDEYiIaC6hHWjI&#10;45YribhEpzibsJ+NUrn9L8dDQavdvKEgvKyaQla0APNxlzPNEcwRQnWPQQ8Bu6phZtmsLRwTDePF&#10;eLQj/MMGnzceb+jvjZPeDPNRviBvb2zqAaThQiKut+cctdN+n7x2/FhH+IdrgU9SO3qwZMBtaY6o&#10;G4PRGpUODyExnjeEw9i0hV+/c+KYvLqyLMe8sxFQ4Xi3WvgHSyOshiUiIiKyCwaARET2lRWRvxWR&#10;n4rIn4rIf9z6yFrlHilOpyhOh1yKRy1wazo9QGus1gIdWnVhnpadYdaQAQsuaIVGNC9QgYMQMFOp&#10;tu/xvIWARPMIQQNm7hkQMry5nZpqKI7Q0RwCohrwpeWlkW3M0Surlhbk8vJSx6xDBJ+/WN+Q3xUK&#10;cjvT2dWgbgokj6JosY4OdvN8NKK3au01oxIhNtrGItC28yYuvCa/ttoZ/qEV7rTDvzMBv/4zCRER&#10;EdG8YQtQIiJruiEi9xJZohQAACAASURBVNDZrfXrPeNW/uDFK2+Yb/GP3noHSc8VEXkanxf2en8o&#10;Ij8Wkamnbi4HFjg08blcsuh2S7JWG+D/mgwEBtvFUnte0NORiK1naGF20e30TnsGEO4X2iIiFMF9&#10;JZp1OM7f2NzSQ79Znwk4jmoiIjs6Gw63bzWqgK3yWjdCwG8eW9P/jI1GaNWJcPIoUPV3aXGhI0BC&#10;0Ph5JqtXHxoeVCoSLiqy1trchM9xu1xTeCTIgPO20a7dgNDWp7g7wjIE2nGfXz5IJm3Xzt0I/8zH&#10;56TmYO7H73TKyVD/+aBEREREs4yrB0RE1pBthXZ/+YMXryD0Mwd7hldbf/9q6+/x76+IvrO7KaV6&#10;TSp1rfzm5vb/ICK/Dimu51e8vpVnF6ZXAWNeAIi4FUsFgHArm2sHBVh8QeslBGl2hcW/iNvdcZ/Q&#10;Zqp7YZBoliEAuNoK/2RGQ8C4aY6RueqRaJ6gSsp4ncOtdNpS9x7hjXljDlp1nvYX5W55+Dl6/Wb9&#10;4fX/frJ3xePdYqkdAI6m/k8kqVrrOs5OLiUS7VuLQPZmMtU+FhCc4d+NVra4fkOQhhDZLiGgVcM/&#10;uBSLsPqPiIiI5hYDQCKi6ftTVdP+TbVeR/vOP/rRW+9caQV8+jbhUq0uFU2TYq0mZa0hZdMiT49A&#10;DcMt/iV+k67VJV0riF9xffJUNPLsNO4l5gBiIQALHVEsWJvm7lkBFsyw+9pYUHsmEpbHR9ydP20I&#10;OV5sNtot0fD4Y/HxVCQsjwpFuZ3PsyKQZt4sh4AIAp42tTwsqAwAaT6dNM3zwuw7K27gweab5UCg&#10;HexgHuD6+sZQ78ODVv11Kzca+jVkwK2Iu0fLycNQRzRLcN5gg5l5TuX7W9sdxytCPlSwo0WoUSWI&#10;5xuB2sfpHct3qEAb/QtdrU2tEv6h9WfEMxuzFYmIiIgOgwEgEdEUNZvNf1pQ1eVWy0/9J35U860X&#10;i7JZVSU7glkrv8lkn/1dLn/rWyvLhYDH/dVJ31t3KwC06g/fn+fy7QAQv4ZdmanODhqF93aykqpU&#10;OxYM0X4Mi0oIAtcLBf3fq42GqI3GoXeXh10uCSv9W4p5nU4Jj+B5x+yijLq7UJau1eYmwETQgwVu&#10;3P/1apXB7ZCuZzLyLa+33VoNIeBztZqtq2GxiHwxkehoF/dJjtW9NJ+iptfBdsm6AQkq9F49tqq/&#10;H+O9+FI0or9PH6Rf1R82Ll1PD3atklVVPQBURhAA1rVR1RHOn/OmucyYU9kvrP4wm5O8qrav3/Bx&#10;cXFB/zerhoAI/4zbKK1w2iqVi1FFkdOR8ACfSURERDS7GAASEU2J1mj8SalW+1fmWX0P8gW5VyqP&#10;fId1udG4+P+sbyCw+b9fXl1JuxXXP5zUvTYWndxOhyTcil6ZaCVYhMHcIGNB/dlIaKCFOatDW6n1&#10;R4/lfDish35GEIhfUR14ImLf+4bFpbxak3SlIo9LJdvNyBmEuQoALjUatqgCsBIEppiB+a2Vlfbr&#10;G9WwtUbDdo8jgj8sIJsrSOBOJmv7DQtEhxXy7L0eUhZuhYvX6P1cvn1Ox3swgvv9Xrv9qv7MbSMH&#10;gQ0kTodDHI6jtz8sqPZtkT5N3dV/vy8W9701eH7zG5sd7TQRsPkVRQ8IrcTK4Z/H4ZBL8amPQyci&#10;IiKaOtfrr78u7zzeeNWYLUVEROPXbDb/qlir/Wfm8O92Jid3y2UZ51Ku2mye/TSff+pBofhnK17P&#10;7zyKcgabzMd5h7Ho1Gw29QUot8Mh6xZcpHM1G3qLLgi63fL7QkHqM1BshfuwWa3q98fZbOpVmM4R&#10;LAJOG+6DT1Ek7vPJU+GwnAwE9OcwbbEZk4d1NRGXk9HOhBb3GcdorlJh4DMEvAYel4qy5veLx7Vb&#10;rYrHsaqqkhlBhfW4YeH4hcUFeSYW1Y95M4R/VlsMJpqkLyZi7fe0z7I5KTWsW6GG9+LToWB7U1TC&#10;45F7PYIgVP1diUXlfCLR8X6NWX+/PESwsuBx6+c81wgqACv1utzjJpSh4RxunL/xPP52gPM2juV0&#10;uSwrfn/7mME1T8zlkoeHmCE5Dtio9Gxib864lcI/eD4WlbCpSpiIiIhoTt1nBSAR0eQ9KKjqU92V&#10;fw8qE/uBPlrUtB/8vxtbojgc/8dXFuKPloPBf2y+PaNmLF6sBAMiGetV16Ea6GwsqrfmwiLZmWDQ&#10;1m0Cu6ESCkEB5v+teb2y4PN2VE6MU3oEx3XA5RKf2623kw32WMzB32EH+vFQSK5tb9u6VSbCP2Nu&#10;neibBXZ/NdaBX1hekvSjx2wHOgSjEvDba6v6axxQWZO30EJlt34Vf9JqH3cLbeIYBNMcW3QrHaGW&#10;HSrBbyRT8pXVFf33eG3jdW5uBYn79KXFxY73uUFm/e3Hj/l/rv6tuodRscGmCatBJaf5PH47kxn4&#10;FuKY/sX6RkcVO64PXnW7p36t032tgk4a17a2LfO+dNLnk0SP908iIiKiecQAkIhowrTdHeqXje+a&#10;rlTl9pR2VNebzX/4q2RaVnOF+oVYVGL+8RQDKi6XXgWoOAZvA4qFsZCiTOyxeVQotttzoWXmLAWA&#10;BiwWobXUMO3DrAiLpHGPR1YD/o7ZSFhke+34MUvtQB/UbtVH7IkFtWJN1atSA26PHgJiwXvQ+VG0&#10;B8f+u1vb7ZZq+HhpeUlfXLVamNq9sGpA5QhmiTH4IxJZ9u1dr2Qs3P7TDGEfbqsRCGGe5+P1Df33&#10;z4VDeotis1G85k+GRjf/rKQxABwG3tcvmJ7T/Wb/9WNsYLm6tNQ+bvArQsFpBW69wj/cRqu8l/qx&#10;kY9z/4iIiIjajt4LhIiIhqI1myfNn3/LAi3cNlRVeWNrW/7m4WN9gWIcjPkzmEk3iItog4gFsWBg&#10;LLenG6rjDKgSOj2mMJSODuEeqjbf3E7px2yqtBcSI9hByIOQ0C6wSIjFPPOCGl6HWFC7lclJo9kU&#10;1bTwivlRCMhpODhu3t/a7nid43GftrDLpZ9vzrXOdalqZ5iBEODXG5vyxuYWwz+iFlR8G7ZK9mlL&#10;iUDPgKouBH+vriw/Ef6hxe9RX/MnfV5RXKP7cb9c5/lnGLjeNarOsfnvsNf7CNZwLJivz3HsvHps&#10;daLXOvq1ytKCpcM/uBSLiOK0f7t7IiIiolFhAEhENEU5VcVcPss8BVhoMgdh47AYCOiD+fdzyu8T&#10;r2t3UQMhoH8Es2sOgsUL8+LKqUjksF+KJgjHLILAW6ZFVYSAaKPms8ECEBbv0JrS3PINx+G19I5+&#10;TGbrdb1FsKppRvWwDpUjNDxUX9zqWoB/MT627sc94bhE2Icqiu8eX5PvnDgml5eX9Da2r62t6uE2&#10;FlXNwd+wVSNEswwbIMznzAelsm3uLd6zzNcaCP7MLSKr9br83eP1kcz3PB4Y7QaqIluADgwbO4yu&#10;EnA/lz/yBg5cF9wxtdE3Njydm8BGOWOjkrnrAjZfWS38w7kB866JiIiIaA8DQCKiCXPKXiiRteCi&#10;7tPB4Fi/Pnajnwr49/2cqMetf57xSJ0Njfc2Gcy7s7EgZ6cqsnmH0KQ72HlpwdohGRbtsHhnVAjA&#10;w1xOX+QzQxvciqZ1zF/C/bvaVTFCg8GxgsfZgIrKcVf8YvEUlT4I+P7ByRN62IcqCvNzbzyvOC5+&#10;vr7B4I+oD8zHNCCEsFtlbL9KMNwXtCUeRQtrbKTq1UpYWrNlzRtKBsXz0eBeWFxofy5C3VEEuoCv&#10;073hCe8nz0fHt2nNCP+6Nyph85WVwj9sLjwXneyGHiIiIiI7YABIRDRh+GHdeUAF3DStTGAn8dnY&#10;/j+gB1rVf26XS/91OeCfSBUgFhHNs4TODtiulKwBwc5tU3iGnepWbeWKqjMs2rlMxzUW9frN9vuk&#10;1Qq0ZlroxuIuQ8DDweNsfq1fWlzQKzZGDV8TzxFCP1T6mBdQzcyL8asHbJAgmmc4p5sr5j7Pjbdr&#10;waghTLnYFdbo7SGTqZEFKjjvfHFhoe+/aw0N7eiH+ppVVv8NrPsYvWEK7EYB1zqoEjW/b6DaEO81&#10;o+58gI1wmK3cq0uB1WCzIFt/EhERET2JASAR0YQh+wu4PfrCf9DdezF4WrBo1F2RMg74Hqf2CWZ8&#10;rdugmMKRkxMKcu6bKoMQsNihjSTt+ShfeCLYsdJziNuCeU8nTC1msYiHxTws6vWTrNVkHZWA9bo0&#10;TAvEq62qMs4EHB5mcRkLqDgfmys2jgrPB55ntPfsVYWDFp+oQryxtS3/4cHDjtmEPsVa7wtEVoEw&#10;4pLpdYqKOTtVpfWa94rz+dsbm/ue/4f11eXFvrP/kPtVNU2aQwaAGyO8fbMMz/EF08accR2jqBJ9&#10;4/GG/l5iwHGF42tU1zx4vaFLgXmjEjZZWTH8wybBtQnNDCciIiKyGwaARERTsBsCuvUfVg+ahzdJ&#10;J/yTqzw5PUB1nblacmlCVTF3y5WOne7nWQVoO93BzqUxtsYaBkIh7KQ3VwZg8e7njx4P1PIN4eZW&#10;qSylmtqx8x8787+yuqIHgWgzOY5KtlmEit+bpsoMPC9HqRg12nxirh+eD/PzLK0KGiye/s3Dx3qL&#10;T1Qh4nyDip90bW8Rt1+VINE8w+sLs12NMALnwOvpjG0eEZz/u+e9FlRVfvF4fSQtPw2oAgv1mYGG&#10;cxDeP1BNXh+iBWilVu/btpQ64ZrR2Eg37mNUn4G8uamHjAYcX7jOOGoLe6NFeXeXgo9M8yut5EKE&#10;1+pERERE/XC4ERHRFHkURV5eXZZfbmyJOuRu7HFYmWDruZjfp1cB3i9Xnvg3v2nhAlWAqqaJz+WS&#10;qKJIdgJtqO7n8nq7PjgeCo5sdgtNBhbFPs9k288hqu3uFYojXWQdFoKh813tOg/TRuu3ubxk1Jqc&#10;iYT1hT6PKezDn/E98IGF3p1yRUqaJslKRfJ1zXZzsiYBAdypSrUd1p2NxeRueWOo74zQcMXv7ztv&#10;CxWpqCy+2+NcZ7DSHCUiq+k1gwzhvR3OadiQgZaf3ecHVAD3a/l8WAht+p2H4J2tbVn0eORkOKSH&#10;gIP6TTJpiWtUq8NzfcoUROFactzHKN470Dr2xXi93VkAod03j63pgd1hKktxHF00VdoiyMTrbb/3&#10;sGladLsl0bXhhoiIiIj2MAAkIpoy7NT+zrFV+SyTHWkLqGGhEjE24XlpzyXisv5444mFJXMbUrfT&#10;pQeAsOL1TCQAvFMsyjOxqL6IgtuCxZBpPjc0POxSPx4KtReMLyUS8sbm1sQfSSxcv7SQ0OcRGrCY&#10;9nF659DH1INKRTarVXk64Jfj4ZAEFUWUrqo/HLfGQvAZ2Zu5iWCwXNekUqu1w0FUn81zAIWKUbTq&#10;lFaIisqJg8JiLPQ+GwnJUiDQt20yAt7fF4sDt3/Dc2N8rUFuA9E86BX+3bJwGGFAxd9TwWDPQO6w&#10;wcx+Em5Fno33nwmLasN0ra4HgAa0H3Ue0C4SVctbpjaT1B+CXqNiDufzSW4eQ5icVWsdwR1+H/W4&#10;hwqaMZ+4u0U5WtRa+f3odDhogVtBREREZF0MAImILACLvvhB/WwsKjeSqanMtFmbwu5Z3G+EI2+Z&#10;2vB1w+IU2oBit/qCzycygSAOYch2sdReuEOQxADQfm6l03orRmm1d8SC7CRfWwhxXlpe6giIsCj4&#10;7tb2kRfTEJrfLpb0D9yvVb9fFvw+8SvufRd0cVv029N6vRvhIFqIbZTKc3WcI1hY83plwefVFzmN&#10;hVuPs3eHfIR+JxG6moLlbnh+UfWBTQTDhqoIZo1jpd9tIJo3uEboDv+sfJ7C+fh8LPZEC2BpVQPf&#10;TKdHHqZgA9eXFxf6zv0TvYpv9zqrYNpE1RSco/YPAK3a8tFq8P5gDns/nsKcPLwudlS1o3UnwryQ&#10;xyvXtrf3fU/qtVkJLco/SCYtHf6h+i/Sp+UtEREREe1iAEhEZCFY/EVgkSlX5MOdHX239qSsTXD+&#10;n9lSMCBXG419WyE6MAew2ZTAEWeaDAPzbozFHCzkYXGHLRTtBWEfgi1jQetiIiGP14dr73hYvVp+&#10;4ra8m0qPvNoO91MPNjNZfSF4EVVsPp++KBZyu/UA3e1yyX7jRvEY4ePpSEQPTqexCWHc9AVan1ev&#10;iIj7/D1DPASB5nl8WBQ9ifaeAX/Hwmj3/4MNA8NU+xHRwXAeNb/ubh+hcnrccH55YXGhb/B3O5MZ&#10;2/kBwU2/uX/w+2yufT25Y7qu1JpN4cTY0bhomjWM53taFaoI6zBX2Fw1i2MSf8a8wF7XHwitcX1k&#10;fk9E+Nfv862E1X9EREREB2MASERkQWjF+bJ/bbdlU7kiG+Xy2BeW4xNu/2mGoO0qdqjvZCSkPLkc&#10;1TS1CMVu32Rt/O2oEPZlTLPBsLgz7Lw2mr7r6Yx8p7WAjMWtcbdz7bWLXloL15OopEBlYDsQ7AEL&#10;fQgH416vhD1uvUrAYUoG8RhhE8KdTNbWsy/xPCTcu0EoAr+Yz9euiNiP1mjKl+JxqTcbEvP6+lb6&#10;SWuR91GhIA/KZc7wIxoxVFCbN1FgA4VVq9FwW81VVwbc5s9z+bFevz0fDesbqfqpaw25aTqXlxuN&#10;ob4+zqU8v+2vu/oPYe804fn6+fqGXE3E27cL72XfXtsdN4AqwWqjqW8WOhEKPnG9gvbV1zMZyz/v&#10;rP4jIiIiGgwDQCIiC8OObnw81dpZjMrAdLWiz/nI1+sjqxDE4kW/OVaTgkWKvx8ISEXrvE8I/xqm&#10;ANCPWWcTCAABi/tGAIgFNp8NFkSoE4JcLGYZi2BoszuuAHCcLT9HxRwOoloQcwRPhsPiV1wdcwTP&#10;xKJ6cDaOisVxQLAZ83gk4nbrmxkOez7zKC5ZCfWvKEBVhB76lcojrwjGXEajNSuCS1YT0rzSN1Is&#10;L7XvvX4eTaUt+WjgtnaHfwj+sPlk3F0DTvl9ciYW2/dz7udyT8xZLtXqekeFBsJA15ObrhAaGu1E&#10;zwSDbAN6gBdMc/ewMcQq525sWrvaur4W07iB/dhp8w+r/4iIiIgGwwCQiMhGUBkY66rUM0LBRqMp&#10;abV/5c9+Tkyp/Wc3LDiFXJ27eav1zuBEaw63e/0oEBQhMMKiCRb3uBBmT2jnigAXzyGeS7SVG/Xz&#10;OMmWn6NizBG8VyrrFa6LXTMEURXwLcVtuTZg2LCAygXM7sNso14t9/rB4mxBrUqqUtU3UXwhFu3b&#10;2tOA0G+zVJK7heJYF/RLbDFMpLsSi3WE+NhEYdXzKK4LjPAP7YBvJlMTaf+YcCvyxYX9w5ySWpPf&#10;5vJP/H29dR3V62rqcaEglbqmbwIB432N1z694b3f/B407eq/bggBn6vV5JlYdN8q+HHNpxwXVv8R&#10;ERERDY4BIBGRzZlDwVKtJl9oNORXW8mh2jwdt+gu2pqmSc10P+qNpiTVyVT/Ge7n8u0FsFORMBfB&#10;bAihDZ5HY0ETC2F3isWRLChPu+XnKCAI/CCTlfO1mjwVDolPUdrVgGgbtt/soElAZWXc45EFr3eo&#10;6j4Ed/lqVXK1mmxVKj0XNt/cTknYldFnA/q7vm5eVfXzzaRmf9ZN57roPq1HiWYZ2jSb2ymiIsnK&#10;ocSy6dz/cXpnIuEfqre/vLjQrtLrBZvCEOj0UqzV9fBE67pORAiEykXsAVkJBNotkHENhOpqtkHv&#10;hMpz88afh7mcJSu3cS2Cax6E1ThejfbfxoaYe4WibYI/w9oUxxYQERER2Q0DQCKiGeJzKVJsqHI2&#10;FOy567sX7CIPWXAXrappT1T/PSgUnmhlNW5YNDF2TiN4GPcMORqP2/m8HuDiecTH+XD4yG2usPj3&#10;wvJSx656q7X8HAaqActaQ87HIuLXK3KnEwLq85R8Xj3wMyo3D4KF7Exltz1yslKRdK028G1FwJe3&#10;wGs6o+4tHGNmIWdv0bzBa/+CKVBBQGH1doRu0/mpWB//eR/h38ury/tet+EyaaNU7BtGmTcboM06&#10;5sDWNU0+SKV3r7GaIh8kk/KlxcV2CIhQ9lix/9ecNzhWX+hqU3vTwscq3ksQBM7CJja/0ynLAWt0&#10;LiEiIiKyAwaAREQzBK37PC6X/oOxv1AcqAoQQYiVYPZMvdFZ+QdbpbLcKZUnfkuxaLJdLLUrEo6H&#10;QgwAbQjPo7kKEGHgUVo6Ph+NtL+WweotPwfxoFIRbach56JRCbib7Wq7cYeAqPJ7OhSUuM/fXnDe&#10;D6r7diplPfDbQDvPGWifqZrOeYOEnkSz5qppQwVC/Wvb25a/h+bz1STCMbRrdjoc+35Osrw7g7Af&#10;bPQwaI2muJwO+c12UrKmABObWHC+x3nfuI/PRMLyeDs1xntnD9ic0X2sWrlN7aw5Hdy/bTcRERER&#10;dWIASEQ0YzwuRd/dfSES1tv67Qc7yRcPmH81QT8t1Wr/i9Zo/LL7WyL8G7SicRwwQ84IADHrBZVf&#10;3AVvP6gCPB4Ktmc6XknE9BaQw9B3/S8udMz8weLf55nszLSHxbFdTO/IlVYlzrhCQCyinvT723M2&#10;94NKoDTaeFYqM/vaQwBq2MgXuJhMc+XFeLQjTMMsPb4GOn0xEpaEz6u/56BLgqdVpW1ANd92qSzv&#10;GZV8fZRNGyYa0pTP0+me51U8/qgE/OaxNf3PqEyed3jfMoei0mr9aseqfzvCzy1LFplbTkRERGQX&#10;DACJiOwDad49Ebm83y3GxvCA2yNLCPeKJUnW+s/M+3I8tu8MmUnKV6vYrv4/mr9lTlXlUbE09QV/&#10;VBehusuY8/ZUMMgA0IawmImFusuttl14Ps8FywNXdJ72++TS4kJHdRYq0bBAOmuLf6gEub5PCPjz&#10;9Y1Df22EqKhi2a+9Jx7XzVJppgO/bkumzRib5clXOxNNC86tJyKR9nfHLLVJzNI7KlQuG7pblo/+&#10;e7k72h7i+zlNrZrRwhObJN5L7RzYKt18XZgsleV3hWLfz60yhO1wJRbrCP8w75ddISZnxesVxbl/&#10;BSwRERERdWIASERkfQj+fviDF6/8OW7pT967/rSIvC4i3xORaK9bvxsCuuXFpUX5/9Y3ei4GYZad&#10;UdVmBU6H4weN1u1Exd8n+cnP+9vP57l8OwD8/9m7mxi37jTf7w/Jc/j+VlUsqSRbdku2ZY+l8Uvb&#10;7nbPTN/bF4MOggTB3F1wN7mDILssZpJFshkgWQyyDO7ss5jVzTZAgItcNIJpTKPTnnH7tu22PB7Z&#10;LbUtWyqpWCy+vx4eBs8pkjos1QvfeQ75/QCEZLmKL4cs8tT/93+eR49bqlRei7aDm0YXlV9stoYV&#10;fDpv6qjdPjfA0x3/tzPpkQVq6VdpfVwsrm2VyiAEfDe37fy3OwScZhamLvK/mE6PVE+6aci+X2/I&#10;g0Zj4yp/tKp4cHy1uscP4QcwD7ohQDdWDGj4/+uj87sXeEXYtYGhYS32fEBDu0Kz5VQAPr1NS6Qf&#10;PFparVcojn3eVO9YTtv4j4/ObhWq9ly3V2mfvaFsE7y/vTVy3ry/JjP1/OSFVGJ9HgwAAMCSEAAC&#10;wGp9ckFF3yfNTue/6dj2f/vXv/wHXaX5uYj8u/93/8lfpkKhn72b23kvE438+VlBYNQ05F/sXZK/&#10;338ysiiki/e3XAtuXmAEg05LK/Wo0fRU+Cf9toi6436wSP9qOumbRUqM0rlSP33uqlN9ppe3c7kz&#10;21pqhYf+f/eOfw1otD3dJoQ0GgLeLZblZjYtoUBgWG2ibTvHCQA1PL2RSDgzF09r86k/U99Va057&#10;1k1u96dVxQMHVJNggzwz9++J9+f+rYq2I3/P3JboidafGv7pZo1x5j4PNLtduVeqXXiuteeqOqy2&#10;W745VvN2Wvj3QeFoXR6eL2gV7MnXPgAAAC5GAAgAq/PdX7z71lt/8+uPtbLv355yLz6pttv/T6/X&#10;+2TwD5bd+7N75cqfGYGAXel2g3/3+IkYgcD/+Ue7Oz/YjsVeOu2RJMNh+dOre/L70vEMvedSCeff&#10;vEZn2bQ9XlH3VbE0DE6vJJMiBIC+pEHTR08O5Ad7l527P2hrebKVp1am/Gjv8jMtP3WBepOqPx80&#10;m7LXjmqV7jAA1DDvjUxaPi2Vz/y+8zYa6Ey/76pVWqf1Q1JthzpA+09sCg1VTs7989N7a841E28Z&#10;4ZiGdZ8dlZzWzIM2iFoVqMHgpJumxvke/QzccbUm/v05rULPotXNzv3sdHy7yUPnU7rDP+c8gPBv&#10;6a7EmEEJAAAwDQJAAFiRlmVV//qX//C3f/XHP/zzv/n1x9lvSuU/245Fh+Fc27KqvV7vfx7cO23X&#10;9FFhONtlmEhYvd6/+fsnedkLh63Xshkje8ovyLpY/+rOlqef6kAg4NxPrQiKachwzuzCVdHWhK/Z&#10;9rBybJo2iPAGrei8kz8cBlS6CK1h36NqVR7WG05F1skWufeKpXMDr3V2v1KTN8Nh6XS7YvZDwBvZ&#10;jNOC7uTPgC4av7WdHVk4ln51j1a3fVWprN3MxGlp+Kfh8yBk1vc/2n9iE5xsQ+6XuX9naS8p3Bq0&#10;Zr4cCUujazsbNKYxTmB47cTMwUnet7V6/r1LuyOtjb8uV3z3GaqvU3f7bw3/tGMAliscCIzMwAQA&#10;AMD4CAABYAV6Pfldu9t9VTtJ/vUv/0HvwP/xWan8Z1IqOy07NQS0er0/HtwzbdXkCv9Otd9uG/tP&#10;DjzZ3nNcWgVo2bbsxaNTL2otku5e1wBjsGiprbEIAP1r8NwNfl40hNGFvpOz/pSGhZv8XOv8KZ3N&#10;eTkek1Ag6MyOkv6xey6ZlEL/5zUTNk8N/n5XLMm9Wm2j23ye5r2d7ZEKqC+oKsEG0HBI568OaEWw&#10;H1tqx1fUjlBDwJK1+E0Ul1zv5RrejUs3NrjDP+l/vuqmET1mfqmeO3k+PQj/+Bxbvuep/gMAAJga&#10;ASAArEDL6lRdt/pv//HgsDkI93Re33/xwvNOid+gEdZRszV2eycNKYxA0PMVf2eJGabYYduZ9ZH3&#10;YBWgVi8NAkANOqLBAotBPqY/L1/Xj1sunvwZ+8mlXUlFwk4oQ9Ar8s+VqiRN06nWjff/VNloxLmc&#10;Rhf2deYiPyPPa73NdwAAIABJREFU0vaH7rBUZ0pR/Yd1NwiHRub+Hfhz7l/UfBre5z24aWkW+jy5&#10;39cf1MdvTawbG9zhX7ffOUHp+dP7OovX4yEg4Z+3XI5R/QcAADCtIEcOAJbLtnu/7Nj2m4Mb1eq+&#10;hm3/d4P/1hBCq8zcc8e0Km4S/1StOu2a/Egzhai2LM2mnZY/XqMtsHQhaOAaixK+pz9zpwXsf//k&#10;QP7jtw8J//r0GP3qsOBUgpRabbG6Z78v6fuPVk3+/PETFkxPcbL9oYZ/zJTCJnh/d7Qy7Ff7/g1V&#10;zOD6/ip9JfI0/NP383FnM76eSo5sbLhbOJKffffQeY8bcELAbe9uUiP885aMYUjcZN86AADAtDiT&#10;AoAla3etm+5b/KZS03afI32kPjwsyH/23FXR+Gva5Ybflyq+rQI0QiFJmabcyqTlN0XvtQX7rlqV&#10;m/3FK9qAri97zDlJm+Zure5ctEo3YYQkZRgS7C+E62aFJ80mM/7Ooe0P3YvLTpUk4R82gIY+7qoy&#10;3STg5/cKd/veggc7Fsxix/U8HdTHO8fR97abrmDvsF6Xz/vBn77Hvd8P/8TDlYCEf97zHO0/AQAA&#10;ZkIACABL1rHt3cEtltvtU2fdaeiQr9clF49Jw7LEmGKX+eNWU1718ZMbMUzZidpyIx6TexO0nloG&#10;DTgGKW42ysIENpO26PVim14vG7Q/HNDKGr+2PwQmcVrVq583z0SDox0K1i0gSoafBoCHzdaFX3/a&#10;e5tuZnPzegh4MvzT1qW/yecJ/1Zs64wW4wAAABgPLUABYIm6tp1339p+/eyZMd/Uak4lnLYCneaX&#10;34LPK3C0+2fcDMsLqaTEPNZmy12xEFrjFmAA5utmKjXS/vDDJ8xHxPq7Hos+U1Xl96rXbdf8P3db&#10;8HXhrtTMj/H4fnz58ljvbfq8H7oqCr3SDvS08E/b01LNvlraaSAaCnn5LgIAAHgeFYAAsESWbefc&#10;t5Zvt8+88YetthQbTclEI85ChBcr4RYtGAxI0jTlra2sM3sMAPwqFQrJjWxmeO/vFUssLmPtaVvI&#10;265gRSvDtKWi3+Vc1f+V1sUVcn520fw/DfDc7VAvau2qlYE/Nszh92gI+EqrNVFFqL6fapv4rVjU&#10;CR71PLnYbMp+vTFxZenJtsyEf95xhfafAAAAM6NsAQCWqONaRKl3LGnY9pk3Hg4ExAgFJRAISDgU&#10;kmtJ71XCLYNWQe7EovK6q3UYAPiNLlYPaAhyt1LhOcRa07aQP9q7PKyU12BlXapeL8fjw78frnkA&#10;eLLdqZuGf5O2dtXnX0Ngd+WkBnBahTcODex+cnXPud1B1aG+xnbix1V8P72y53zNuNelr9EBwj9v&#10;2abNPgAAwMwIAAFgSXq9XtW95FU5p/pv2zTkX+xdkmQ47Py3BoBGMCCvpVMb+XRpCHgjk5ZrHlkI&#10;OG8xDABOe89wL5J/VSzR+hNrTV/z2hbS3SZ7XYKVq5HwSMXbg8b6dWfoujaoududup0W/o3b2nXa&#10;EPBkqHwafW7+5OqVCzeODcI/d0BN+Ocd+nNmcL4NAAAwM1qAAsCSBAKBpAZ53V5PwsGgPGyePv9P&#10;f+H9/u6uU/03MKgC3I5GnHkY+c5482a0hWg2FnX+bFqW1LuWNKyu1KzTFzcShiEx4+JZG+7rqFjd&#10;Z9pDaYAZ7S+oDK7TCAQlHQ5LzDRG5sSMS0PAN3Pb0j3IO+1RV2ndZ/8AmK9rsdjw+rT6b9IWdYCf&#10;DMK/SdpC+snNbHZ4b3We3TqG+ZV2ZzgH8Go8NnLepc/v+7u7I3MCJwn/BgYhoPu1oiGgZdtyv3H6&#10;OfJb2exIYPeoWpV/LlclEgzIy6nUSCB5c3tL0qZ56v3Sc+13Lu0S/nlYtr8JEgAAALMhAASAJXIH&#10;X4VTFhn+IJmUV3e2Tr1D4ZDhLIpcTyUkXyiOdae/KJakcJCXdm/Mxak5BWsjj+2M69SQMGUYkgmb&#10;sh2JjhUMagj4+lZW5Ki40hBwk2b/rDMN07fDpiRM0/nZ+m2ZloxYjL340wDwa15nWGNnhX/rEnpr&#10;VZk7+Prdmv48P6nXh49zV9udHpWcv2vV3Nu53MjzO034N6Ah4AdPDpyWnoMw7rXtLXn0aP+ZYFWr&#10;A90B3++KJfm8UnX+XumK5AtHkqtU5L1Lu8PzSf3690VG7p8+hxoODhD+edOW6+cMAAAA0yMABIAV&#10;SYVCw8o53Yl8M5NxqvXOEgiIxAxTW4mOXQW4f06b0VXTkNAJCp1d3scLaDr38Eo0MgwFtQWquxJS&#10;nNZOEbm1vSWho5I8OKOKctE2afbPOtEZmvr62olGnGrUk252u3KXyiwsQCj4tLK66OH3ZWBW7+1s&#10;PxMOrUv455yruYIjfWyr7kiwKPdqNXkpm3FCOQ3T3ujPML2RzYzc4izh34CeC2sAp207pb9ZTisM&#10;P8ofDs+TT4Z2xWZrGP65aYj3d4/2R0JoDQHf6HalYVnyXHI0wCX886aMYUg0dHFHEgAAAFyMABAA&#10;VuRP9i5Jo2NN1BIzGAxI3NSwMCX5fGHtnjqtVPxaA0FXKKiVgpcjUaf96VY06gSCGoS+mk1LOW9J&#10;6Yx2pouiwe3I4maTANDLNPS7FovKbjx24WLStVRSCu3O2C12gXG5F5y1bTKwbrTyT8O/HdcGmXmE&#10;Q16hlW/aMnJAW/l+XByvG4MfafWdttd8Pn168KfuFo5ODeGmoQHcvWJpeDv6nvmnz191XkNR0xx5&#10;D9Vj/8HBwZm3Mmgt6n49nnb/9Xo+fHJA+OdBlyO0/wQAAJgXAkAAWBEN/U4J/kr9P59dqejTEPBS&#10;IiHv2bZ8OGYrUD87rhSsilSPF5kGgWA2EpZX0yn5xyUvLt7q74KX/g70k/MP4Q3XolHZi0dPrfQ7&#10;9/ndysqvJmmbC0yI9wysm9Pafq5b+Pejvcsj8+I0OFrH2X9uOlvvSjI5fNwDGpx9kj+ce/Xjp6Wy&#10;0wHCHSK7W36KK7S76Njr///wsCA/jUafuf/q23JZPiuV1/459Kud6NkdUQAAADAZAkAA8Ja/FJGP&#10;ReT/EpEXz7tnz6VSUm1b8k/V+ey+9oungeDxHY4HA1Jf0gKOVv+5F6O+27Bj73XaQvZ78dhY1X5n&#10;MYIBeXMrsxHhOgDMat3DP318OvPOHf5tSstI3azw84f7zsYnrcLr2l3ZrzcW2tL1FweH8u6WNaw8&#10;dDus151Qb9zQTr/uZ989lNuZtCTDxxWE1XbLCTbZiOFd2rkhbrJMBQAAMC+cWQGAR9i93r+vtdv/&#10;q4j867/64x9+729+/fFPvi6V//cXM+m3z7qHr+5syeNW83iW3oZaVvin3trODv+uu9DXZa6R3w2C&#10;vyuJhBPgzUqrBm/EY3Kv3tj0QwsAZ9LKOA3H1jX8UzqLzv34PssfblTLSA3Klv18/vqo5IR01+Ix&#10;MYJBsWxbHtQbU4V2GgLq9cE/chN2bgAAAMD5CAABwAN6vd5/X2u3/6d+1d/P//qX//C3/9+TvDRs&#10;++1H9cYn71+5/OZp9/JesbjR4d8yXY9FR9pSfVVkQWnV5h38uV1Pp+Sw3Vn6jEmsP60kpvoEfnc1&#10;EnZm4rnbK65b+PfuVmZk9pzOvLvvzCjGoul75LzmC8Jfsq7AHQAAALMjAASAFbO69n/ZsDr/m6vl&#10;Z+ZJvfEXDdt2/mO/3X7zP3zzrbwYj8nL2cxwbqBWoH1RZnFkGbTK4XZuZ3hLOvuP6r/VWWTw5/Z6&#10;Ji0fFY6YB4iZ1dqdYRXRXjQiFd4/4GNvZNJyIzs6qvhO/nCtPhdfScRH2lBquEkgBSxeOkIFIAAA&#10;wDwRAALACnVt+39pWJ1/r6Hf4F48qFTl7olFNA0gdGFNLz+5tCvZWNSpQJskmHDm10UjEjNCkjLD&#10;Yrp27Q+U222xevZY17cdeTqgP2Yaw2BSnBkrbQ02nb8XWse75fPNljRt23cVizr/5z1XlYPO//ko&#10;f7jy+7WJlhX8DegMmpeTCRZ9MbPH9brcCB+/zetGDjYQnE3fc6/FYrITiThzx8R53+3KYbMl92q1&#10;sed/Yf70POKd3M5IVZx+JmpbzHWqjNNNP69tbw3/WwP8dapsBLwqYxhTz3AGAADA6QgAAWBFer3e&#10;z+udzv/oDv/uFsvyoHnxItok8+c0NPn+Vlb2UskLv1aDxXlIuuZ3DK7zhut6NSBsdCypdNpOMJhv&#10;dzxZZaWLgD/auzzS4kwXOmnft1y6IPRCPCaX4rGl3/aVRFye6Gu001ntQYCv3a/WhhVTulni9VSS&#10;YPkEDf5uZ9JyJZkcec8d0BbML2Uz8nW5IncrFYLAJdOqvxfTqZHnRoOx3+TzazUTT1+HOtfQvenn&#10;gycHK79fwCbYof0nAADA3BEAAsCKWLb9Bycr/8YJ/9QnY1ag6W79f3llT4zQs4upq6QBoV52JT4M&#10;BjXULLfaUmi25HGr6YlKwfdOzDe6s2ZVDl6mwfXzsahcjsWcSrxVejWblnK+QCtQTE03DXxbLg9b&#10;Ct7c3pInzeZaBSez0EBUw73Tgj83/f8apF6Ox9cuePIqnX+r1XDuKn/pt8T8uFhcuyD2vZ3tYbte&#10;9dGTAzb9AEuSMFieAgAAmDfOsABgdS4PbrnesZ5p+3mW72o1edhqj/W1P7yU81z4dxZdXNzVSyIu&#10;r/a/pthoOi1EtUpw3Mc8T//xu0fyUiLutOzTlqu07VssDf0uRyKSi0Zk29VibtW0HRWtQDGrz0pl&#10;2Y3Hh0GKVhf/av/xRodYr/TfX0+GS7oh5KBel4f1hvPf2XDYqT4bfJ0GNBy/xboaCcvNbHak3acM&#10;5g8XjtZyM4wG0VppOnC3cLSScw9gUzH/DwAAYP4IAAFgRYxgUHSKme6dH3funvp2zEW3NzKpkVac&#10;fqTtQ/UyqBLUQPBxvbG0CkF9VjT0+12tLuM/Q5hELBiUK9GIZMJhT4V+J9EKFLPSSqkPnxwM2wrr&#10;Rf+uFUabFDJoi8UbicRIoDeg7RY1XDq52UKPjwbw2oZy0Ep1cPwIAedLOwfcyqSfaRuuz806t1/V&#10;lt83XXP/Dut1Nn0AS6Tng8z/AwAAmD8CQABYkUAgIHEzLB27K8HA+FV6DfviKEorqV5IpdfuqR0E&#10;glohaHVtydfrcthqyX6ztdAWXYR/86MLPFumITuRiLPT20+LPdoKNH8wXvtd4DQaVOkc0Tcv7Tr/&#10;V0OsH+xddiqN1j1suN5v6XvWPFptkapVkueFS5+WytKwLLmV23H+mxBwfjSYvZlKDQNWN233eadU&#10;XttWmPrY9XU0oFWOHx4WVn23gI2yteJ27wAAAOuKsywAWKFgMCCRoCHb0fneh9fSSd+0/pyWPj5d&#10;SNbLLRGptttSaDRlv9GgZZdHaBCdNgzZDpuSME1nlp+fd3frfb+ZiI/drhc4jdM68cmB3M7tDGfe&#10;aeXRTjTihA7rVF2l1WSvppMjrU/dtKrsoFafKFwaVAcSAs7HIPjTisyTMxiLzZbcLRbX/jP1/d2n&#10;8371NamVuutY5Qh4WZL5fwAAAAvBWRYAeIAujP5BMin/VJ29AmRdq/8uou1O9fJCJj1SHfh1vSHt&#10;Hgt548qZ5vArO72elKyzF9QHAZ+KhUISCwUlEgpJ1AhJ3DDFCAa88rDm5loqKQ8azbEqcYGzaAhY&#10;2X8s713aHQZjOnvsp9GoUyHo5/lqgxafzyWTzqy+02iFlbaTvFerTRW0nBYC/snVK3Inf8is1gno&#10;DMbXtreeCf7Wec7fSdpW1j3nUB83QTKwfBnm/wEAACwEASAAeMSrO1vyUjbjVLKV221nLmC+2XLu&#10;XMIwJN9qy9E5YczA7Ux67av/LnKyOrDUbMnXlYo8arY2OrgZhHvb/UX5wWLLuoZ1i3I7m5YPC8X1&#10;fHBYGg0Z/u7Rvry3s+2Ef9IPsrQ96PP1uq+qATX0u6btPeOx4WM5aVDt902tNpeKMg36apYl71x6&#10;Wr2lgWAmbMqvj0ozX/860+Dv5Wxm7BmM6+pqJDzS8lRbnRIgAwAAAFgnBIAA4CEaXA3m3Kkb/btW&#10;bDTHWpTSdmtaAYdRCdOQ6+mUc2l2u3LUbMmTZkvync5aHamMYYipVXmmIUYgMAz40mF2Vc+THk8N&#10;U9ft9YPl04DvFweH8kqiMVKJ5ZdqwIvm+km/jeR31ao8aDTmHmhqkNjef+y0AB0cu+fTadmKxuSD&#10;JwdrO7NuWucFf1qRebdS2ZjWlxpav9Ofxalq7Y58XGRjB7AqnxXL8oPcDhvSAAAA5owAEAB84G5p&#10;vGqGW4R/p3LX/OkctyuJuHOx7J4Umk2nVaifZxxpGPXmzpYH7snmeDWblvzB4aYfBsyJbvDQgOy0&#10;asCdclk+K5U9E8wMQr/dRPyZ1pEDgxafD+qNhYdwWkn5s+8eyo8vXx62HNU/f3J1z/ftVOdFK91u&#10;bW+f2pL1XrG0UcHfwMm5f7/J55n7B6yQduh4UK06m/UAAAAwPwSAAOBxWv03Tjil1X/nVWFsMuuM&#10;tp+6y/hSPOZc/kBEntQb8ttyZdMPF8agQfK1aFQeNAkXMB9nVQMOKto0oFjFbLJBe8+dSOTC0O+g&#10;XpffV2tLv5967H72aF/e3co4x0s8HKAukwZ/N7PZkRl3A9ru8k6pvJFVksz9A5YnEQpJx7bHmsd9&#10;r96QnWiEzhUAAABzRAAIAB5H9d/semMsOigNAmPVmu/mBG6fUtWBxXshlSAAxNxpNeB+syXvX9od&#10;qWjTNpfLqmhzNpREI+fO9JMVh36n0dl/h82W3M7tjASou/G4fPjkYGNCHoK/szH3D1iuWrcrr6eS&#10;8nmlOtbt0goUAABgvggAAcDDqP6bD3vMAFC9nEz4qgowHAjIlUTCA/dk82gVILMAsQgazmhFm1Yq&#10;DcKKQUXb5UrVmVU274o2DUauxmNOteFprSIHBqHfw3rDk62TNSDNP9wfCVB15t2fXL3itLv8tFRe&#10;+X1cFIK/8zH3D1iNr6o1eSkek9/VGxfevm7Ce1SryTV+rwEAAJgLAkAA8DCq/2bXnbCaz29VgPrc&#10;s0t6da7EogSAWBgNq/LNphNaDCradLPHTxNxOajVpe4Kc7TVcbE9XiCXi0adPzNhU6KGeW7gJx6s&#10;9LvIaQGq0r8/l0zIJ/lDX899PUnnMr6YThP8XYC5f8BqaPvPfLsje+Gw7I/xOXW3VpfdeMzZaAUA&#10;AIDZEAACgEdR/TcfExT/Dd3OpuXDgrerArTy7JV0SuImH+WrtK1BCnMjsUD6OVB5uC/v5HaGAY+G&#10;GIt+39fqqMdOpV/dt60zNUDV+/92LjdSDfiDvcvy7RrMBnwlEZeXsxnnMZ1E8DeKuX/AapUsS2KR&#10;sNO5Ypx5gN9UanIzywZHAACAWbFqCAAeRfXffNgy+eJuOhyWG/GY3BujVdEyaNjn3C/TcHZDb0Uj&#10;7Ir2CK2+1LZ761RNBO/REOfnj584c5ReymaGVUzzpFV+R42mHLZa8qDRWJvKKA15TqsGHMwG1CBo&#10;GXMV54ngbzLM/QO8Yb/VHrt1us5YfqGb4HwXAABgRgSAAOBBVP/Njz1lK8/r6ZR07J6zALFsuliZ&#10;DYclEw5T4ecDSV2EJwDEEnxeqToXbfmYCodHbjAeCknUPL+V50Cz03Hahw7ahhY6nbVvhXhWNaDO&#10;VXyx2ZKP8oczh2Y505BL0ag0LMtpdzfvEI7gb3LM/QO8RcO/RCgktTHeq6gCBAAAmB2rigDgQVT/&#10;zU93mh6gfbrokKoZ8lW1Nla7omllDEN2wqbsRCNO9SH8JRMJi1BNgiVyKtZ8VrXmBYNqwJOVlNoa&#10;8idX9+TrcsUJCsflbMKJRmQnEpHdRPyZyszB7MTDZmvqKkMNsG6mUs7sQoK/yTH3D/AeDf+MQECs&#10;C86tH7dacsPuMesaAABgBgSAAOAxVP/Nlz1jcHclEXdabuou5HlVAw4Cv4RhODPkWNjwtzDtqQBf&#10;0SrKB/WGvLWdlZ143LnrGhJpm0gN2s5qCzqoztbNGtlo9MJWrBrYaavR59Mib4rIYb0u+/XGWO0n&#10;B8Hfi+nUqbdD8Hcx5v4B3qVVgDoX8Dy6+a7QbMqleIxnEgAAYEoEgADgMVT/zY89p13+On9EqwF1&#10;FslRs+W0zDvqWNK4oL1oLBh0FjhioZCkTEMSpiFxwyTwWzPMpwH8R4OzXxwcyvVYTV7b3hpW1w3a&#10;gmpgV2y2nH+LGaFTq+9Oo99j6nt/+Nl2rBo26kVv71G1Kv9crj4T4OnmHv18P62iUCvYtErxbqVC&#10;FdsFmPsHeFuj25VwIHBhhw2dS0sACAAAMD0CQADwEKr/5mvW6r+TNOjRikC9uJXbT58zIxBkbh8A&#10;+IRW+j16tO9U27kDI+m3Br2IBn5aoZJvjn5+awXflUhELsdishWLjgSIGuwdVwam5V6x5AR6yVBI&#10;Xk6lTv1sJ/ibjB77N3M7w+9h7h/gPRr87YXDst8+//cefV99hTagAAAAU2OFEgA8hOq/+bJlOQul&#10;zO0DAP/SUE1n/92v1pzP17M22OhMv2q77cz000rw8zbs6HVquDhoJZozDfleMiFXksmRyj4NHa9n&#10;MhI4ZW1bb++rYkkeNBoEfxN4b2d7JHBl7h/gTVth88IAUPob7bbH2JABAACAZxEAAoBHUP03f/YF&#10;LTqBeSiPsXgFwPu0HecHhSOJFouybY628Bzn8/k8Onsuf1QSOSrJK4m4vJzNDEOqk+HfIPijZeXk&#10;Xk8lh3Md1V3m/gGe1e31nHb5F7XUr3U6BIAAAABTIgAEAI+g+m/+unNuAQqcpml1OS7AGtFqsVkD&#10;v/NosKcXDQJvnWhVeadQWOhtrzOtsry5vTV8hIf1unxeqW76YQE8q9G15Uo0IvfqjXPvYqHdkWs8&#10;jQAAAFMJctgAYPWo/luMec8ABE5TbHc4LgAmZp2oetFWlYR/09G5f+9d2h1+r1ZRfnhY8NeDADZM&#10;o9uVzBht9DuczwMAAEyNABAAPIDqv/mzmfeDJXncanGoAUxEA6vbruq/YrNFq8opOeHfibl/Hz45&#10;YO4f4HFly5K4eXFTqpLFeyMAAMC0aAEKAIvztYh83L/8XET+nYi8efLWqP5bjJ6w8IfFe1JvSJud&#10;6QAmdDOVklDweC9m17blg4MDDuGU3t/dlaxrPhhz/wB/4PwJAABg8agABID5+kRE/gcRuf4X7771&#10;vUqr9eeVVuvnlVbre/0g8BlU/y0G8/+wDF9VaxxnABPRDT03spnht3xdrlCtNqXrsehI+KeVlMz9&#10;A/yjTlgPAACwUFQAAsDstNLvb/VSabWKIvKvtdrvr3/5D2+JyIt67c1ut3JYLP0HW3qSb7bEDAbl&#10;7Uu7VP8tUI8AEAv2qFaXxokZXgBwEfeGHp1V92mpzDGbUso1P0zDv58/fuKzRwBstlqHOcoAAACL&#10;RAAIANPTar+/rLRaHw9CPxH5s8G1NbtdOWq25LtGU2dXpETkv3bf0ttU/y0UFYBYJP35pvoPwKSu&#10;RsIjG3q+KBxxDGdguTZhmEGa2wB+U2gTAAIAACwSASAATOeTeqf9V1279+f98M/p5WXZPTloNAah&#10;37lXTPXfYnWpzMICfXZUYnYNgIndzGaH36IVa/cbTQ7iDB7UG3Jze8u5gkTYlNdTSVqAAj6SNkKS&#10;pwoQAABgYQgAAWBypWq7/Xmv1/u/B9+p8yu+rlbHCvQGqP5bHNp/YpHulysXBvxe9v1sRmKGIR8e&#10;FggxgSV6JREfmVd3t1jk8M+o0u3KfqU63CilYWDHtuXLWt3HjwrYHKExKndzpskrAgAAYEr0SQGA&#10;Cdm9XrXX6/2bwXdp+PdR4Wii8E9R/bc4NqEGFqTcbsu9esO3hzcRCskLmbTsJuLyp1f3nHaEAJbj&#10;5WxmeDsaWk163oDTfVwsSs3VRvBWbsepBATgbXoOUhtjQ1UsFOKZBAAAmBIBIABMKBgIPBcMBIbf&#10;9PFRcWFVNK+wgDUV5v9hUT4rln19bP/QVVEcMQz5wd5l+cmlXYJAYMHeyKSdnznpt6i+U/L3e4mX&#10;NO2e/CafH2n9rZWAP97dkWgw4IeHAGykbDg83oZIk8ZVAAAA0yIABIApxM2whEMhpxqosaBZc+FA&#10;QK4mCQCnQQtQLEKh2VrYz/sy7IXDp1YUZ2PRYRCYYpc9MHcaQr2YTg2v9utyxWldifnJdyz5+cP9&#10;kUrAnXhcfnz5suQIDwBPao35Prjlap0MAACAyRAAAsCYrK4txUbTuTyuVuW7alUaHWthb6SvpZNi&#10;hHibngYVgFiEfLPl6+P6mqv94Gk0CPyXV/acOWUA5ud2Jj2cc6VVancrFY7uAmio+ovHj+Ww/nT+&#10;XyJsyo/2LlPlDHjMXiQsD8c4r4oFgxJlcxIAAMDU2A4JYKNpqFdtH7eeaVqW1LvHcyhK7Y50+pU+&#10;q5jRo9V/L6TSY3wlTtP1cZUWvCvf9u+8Lq3+04DvIrrpQOdnXYrF5MPDwsLaGwObQqtqn08//Tz/&#10;onDktKzEYuix/cXBobyR6ciN/qYHDV+1yvlu4Ug+r1Q58oAHGBIYq6vCtTHOXQAAAHA2AkAAa0mr&#10;9JSGeJXO8aJ9w+oOB82vItSbBNV/06P9JxbFz+0/397dmejrdxNxuW1Z8p+KpYXdJ2ATvLWdHT7K&#10;lmXJl7U6z/sSfFoqS6Xdltu5nWH1pc4F3IlGnM0NhLDA6kSCQXky5qaq3XiMZwoAAGAGBIAAfOOi&#10;UC/f7qxFtQrVf7OxCQCBES/F4xIxJj/leyGTli8rVWaVAVPStpM6h27gk/whh3KJ7jeaUtl/LG/n&#10;ck4rUOnPBfxX4bDzXHh9MxiwrjSSb4xxvq7vobT/BAAAmA0BIICV0vab2oZTFVr9gK/bk1I/4KtY&#10;3Y1bfKb6bzbM/wOe0g0FN7fOn/13nluZtHxQOOKIAlO4mX1a/VdstgicViDfsZy5gO/tbA/DWN0Q&#10;oS1Bvy2X5bNSeWHVgNFgQLZNU7LhsBj9KsR8symFTocKRGy0cTsqPMdMYgAAgJkRAAKYO21x1egc&#10;V+UR6k1GYauEAAAgAElEQVSG6r/Z0QIUeEo3FExT/TcQneF7gU32SiIu2WhkeATuFou8HlZkMBfw&#10;9VTLaQM6oLMZrySTclCry1eVihMWzipnGvK9ZEJ2z6i8viHHGzL2K1W5o21KOR8GTpUzTUmHwxwc&#10;AACAGbGqA2As7lCvrFV7veOdm/lmy/mzadtSmMPCyaaj+m92VABiUXQxKt/p+Ob4bpuG3HBVIE3j&#10;Ya22qrsP+NrL2aeVtxr2UP23ep9XqvKk2RxpCarzAfdSSefS1Rbz7Y4Umk1nfqC2lr8ooEuFQrIX&#10;jchOJOLMTh3MG7zI4DbvFo6c+wVg1KtZNkQCAADMAwEgsMG09Wa1P4C9aVlS7/Zn6RHqLZ3OuFBU&#10;/83OHrOtEDCptGn4KgD8fm5npu/Xz4ff1xtzuz/Apng9NVp5q5Ve8Aat8vvZo32nQlNDWvfzpOGd&#10;Vm26Kzel3761a3el1D5+/w8HA5IMRyRmhC6ssK61O9K0Os73xkMh2YpFR75HKxLTpkmrZcDlZiLO&#10;7D8AAIA5IQAE1sxZoZ4uPHT6wQi70JdDq2+i/Z3guf5iUjxkDFvqJXUmDNV+c6XFf9T/YVEux2Jy&#10;zyeB2BuZlPMeMy3b7snH+YK0qagFJqJz315yVf/dK5Zo8+hBX9bqzuV6LOq8t59XvTcIBHfGGEem&#10;VYTaUvRxoyGPWq1TZ/3ppq83czvDIFArAX8aiTizCpkNiE2XMQy5lkpu+mEAAACYGwJAwCeKjf4s&#10;PW1P1J+l17C6UrOOAz5CveU4LdQzAsHhjIqYacw0bwuzsXtU/2Fx4qbhLEyVLG9XRs/a+lMzv3vF&#10;oq+qHQGvuJlKDYMkDYPuVio8Nx52v9F0LlI4cub3bYXDkgmbToXfyUrAs2iV31GzIYfN1vF1XUDP&#10;2QuP9uX93d3hbWhL0p8+d1V+tf94LrMIAb96PUM3FAAAgHlilRpYIa3U04q9s0I9nT1C9cXi6fyW&#10;lHHcZiZjhsUMBZy/b0eizp+Eev5h8/OCBXshHpPflr29oD9r68+jRkM+YyYVMDE9n7jhqv77XbFE&#10;RZePaPDmhG+u0aeDc8SEYUjMdS6Ybx4HfdNuwNPXxc8fP5F3tzLyfPo48NDg+Ed7lwkBsbH+MJ1y&#10;NlsBAABgfji7AuZsEOqpQqtftdftSakf8FWsLq2gluCiUE9bb87SHg/eRACIRbsUj0mu0fRsddys&#10;rT+1kuWD/OFc7xOwKW65KldaliWfE6T7np6zO+ftC+q08eujktOm/1Z/44aGgH9y9YrcyR86LUqB&#10;TXEtGnXOsQAAADBfBIDAGHQRp9HfiVvWgK9nE+qtQDgQkFzYdG74eCf2ccCX0oCv324rG4tu0BHB&#10;SV0CQCzBK+mU5A8LnjvU82j9+Y8HeSrPgSnoXLc919yqLwpHHEaMRYO+o3bbqf4btI8dBIKEgNgE&#10;2l79ZpbWnwAAAItAAIiNdVqoJ05Ln5bzZ9O2pUD7naXQRTMh1MMc2DYzALF42p7qZiIudz20MKsb&#10;JGZt/fnl0ZHn5xsCXnXTFb4Xx5wFBwxoy09t/UkIiE2j4d9b21s87wAAAAtCAIi1oq03tQWnalqW&#10;1LvHC5naWkfn7BHqLc8g1NMQL9Ov2ouHDIn256doizptwwnMixYtUbeEZbmWSsrjVtszgdn3t7Iz&#10;tf6stFq0KwSmdD0WlWw0Mvzmu8UihxITIwTEphmEf0YwwHMPAACwIASA8LyLQj2ZYQA/JqPt5aL9&#10;BYlcf6GLUA9eYfeo/sNyvZ5Jy6880Ar0lUR8pPXgND45pF0hMK3XXNUr+5Uq56WY2mkhoL6+tEVo&#10;nk2MWCOEfwAAAMtBAIiVKfZbI2mIV+nP0mtYXan1qyny7Q5ziJbgtFDPCAQl3a8kiZmGRAzeKuB9&#10;Nu8XWDJtBXojHpN79cbKDn0qFJJXt2ZrnXWvWJJ8pzO3+wRsEg3g3edJd0plnn/M5GQIqBf9u/4b&#10;ISDWAeEfAADA8rCqj7nSSj2t2CPUWy1dEE71Z+lldJZe6PiXq+3I8Sw9Qj2sI95ZsArXkkl51GxJ&#10;Y0XzJ394KTdT5XW93ZEvypW53idgk7ir/74tl6XS7fL8Y2anhYDvXdqVv3u0L02bMx74F+EfAADA&#10;cpEA4EKDUE8VWv2qvW5PSv2Ar2J1WexYgnAgILn+LL3TQj1dAJ5l/hPgd9aKAhhsNl3Aup1Ny4eF&#10;5c/8+n42M9P7vu7H+U/5QzbmAFPSDVeDNo3qM6r/MEcaAn6WP5Q3L+06V6qb9358+bL87NE+hxm+&#10;dC0alRvpFOEfAADAEhEAbqiWZUmj30KmrAFfzybUWwF3qJcwDIn1q/ZSGvD1F5SysegGHRFgej1C&#10;DKyItky+Ggkvde6Xth18IZOe6Tq+q1Ro/QmckDMNuRqPS8OynA4Wbds+s+3itXhs+Pdis0VlFubu&#10;fqMpRv5QbuV2nKtOhE15dysjvz4qcbDhK9oy/Xo6xZMGAACwZASAa+S0UE/lmy3nz6ZtS4G5EUuh&#10;C8FKQ7xMP+Aj1AMWixmAWCVd1Hp4cLiUe6Dh32AxeFq1dls+LbKADAxEgwF5f3dXsv15yKfpaov7&#10;9nForpu23O3UC80mxxIL8WWtLjuRiOylks7VP59Oy8N6Y6mbToBZ/GE6JZdcGyYAAACwPASAHqet&#10;N7UFp2paltS7xwFeqd1x5uwR6i3PaaFePGRItL/4o23YZpnDBGB6Xdp/YsWiodBSqgDnEf41Ox35&#10;xwNafwIDWvWn89Uumo+s7T5PCwhr7Y7crTBLE4vzQeFIfhqJOBWA6s3cjhSYBwiP024372xvSdxk&#10;2QkAAGBVOBNbkWLjeJfwaaGeYkfncmybhkT7VXm5/oKOEQg67dyEUA/wDdp/wgsux2IL/fyeR/hn&#10;dbtyp1CUksXmIUD6lX9v53Ij4V/NdU5+stLvpP1KVT4uFglisHAfPDmQn1zdc4JofU3eTKXkU+ZO&#10;wqNypim3trLM+wMAAFgxAsA5GoR6umBQ6c/Sa1hdZ36Iyrc77LZfgotCvZhpXLjDG4C/UP8HL9iO&#10;Rpzd7ov4rJ9X+Hf3qCgPaFUIODT8+/Hly8OqKvVtuXzmfLVUKCSp/rxmVeh0CP6wNDqf/XfFktzc&#10;3nJu8kY241Se8hqE19xMxOVav2UtAAAAVosUZEw6X++7atX5YkK95XMvuGR0ll7oeCfhduR4lp5W&#10;6SX7AR+AzWPRAhQekQubc68CfCOTkhvZ7EzXoecx31aqcrdWn9v9AvzurWx2JPy7kz905q2dRQMY&#10;vQCr8nmlKi+mU8PNjFQBwktiwaDczqaHG28BAACwegSAY9Lw79MSsz3mSaskcv1FF0I9ALOgBSi8&#10;IqmLsnMKAHXzyzs725KNRae+Dv3ZqHc6Um135LdlzmOAAa2q3XNVqGgrz/PCP8ArviqWhhXhl+Nx&#10;EQJAeMC1aFRupFO0/AQAAPAYAsAxHYdSLJxdxB3qJQzDmZuiUhrw9dtyzrKQCQCnsQkAsWZejEXl&#10;D3d2ZppDa3VtaVodKbXb8skZLQ2BTaTh+mv9Noqq2GzJB4UjXgvwhf1mS27176i7ghVYBf39/1Ym&#10;7bRBBwAAgPcQAGIsVyPHlXga4mX6v2gS6gHwgi7tP7FGdCHt+1vZkcqkabS7Xaft5wPafgLPeCe3&#10;I6H+Oax+hnxwcMBBgm9U+u/vgzag+nvavFtPA+PQ194rmQxVfwAAAB5GADimWXbge9VpoV48ZEi0&#10;/8uktt9cx8cNYL3Q/hPrQj+X38ztDBd1pzFo+dnu2nLnqCj5TofXB+DyRiYtWVelykdPDqRp8zkC&#10;f9GZ9IPPisQcW08D46DqDwAAwD8IAMfkl1l026Yh0f6O5lz/hNwIBIeDuGOmMdPCIgB4DfV/8Dud&#10;RfZcIjFzNb3V7UrTsqTWseTjo6I0qI4FRuRMQ25kM8N/+rZcpnIKvlRoNodBdozf7bBEN+IxuZZM&#10;UvUHAADgE/y24AM6pyTVn6VHqAcAo2xCDniINUFFqgZ/L2czM3+G6022rI50bFse1eryeaXKSwI4&#10;xe3t7eE/agvFz0plDhMAjCFjGHIznRyuQQAAAMAfSI0moEGczlyY13UNQr2MztILHe+g244c7/7X&#10;1pt+qToEgFXq0gIUHhEMBKRqWRfemWvRqNze2ZrL5h2dX6ZVf9ry88tSiWom4Ayvp5IjrT8/yR/S&#10;+hO+1XB91gxGOQCLoO0+X04m5EoizvEFAADwIQLACWhgd14AqCfHuf4vYDqLIdYP+Aj1AGBxbAJA&#10;rIgGfkYwKKFAUELBoAQCIo3uxRWpL6VTM8750+CvK61u13n9l9tt+eSoJG1+FoBT6ca7l2j9iTVS&#10;cwWAoWCIpxYLobOJr6dTEg3xGgMAAPArAsAJvJBIDFtwprRqrz9rb9aZPQCA6dhUb2BJtE4/GAz2&#10;A7+AE/idZHXtsToFTLsZqNfrOW0+25Ylg1f+/XJF7tUbvAyAc7y1nR3+zGrVLK0/4XdZ1+dIs9Ph&#10;+cRc6cbmW5m0bLuqpgEAAOBPBIAT2EslfXNfAWATUP2HWQxCPaWhXiBw3I47KAHp/9Wp8hv8+0WO&#10;ms0Lv0YX1bQjwCQ0sLA0+HOFi1r1d7dcldIYLUeBTaYVLDvxp63rPqP1J9aA4dqEUp/TiApA+rP+&#10;3treEiM43rkPAAAAvI0AEADgW7awiIuzuav2pB/yiRPqBWXMTG8ilc7FLQVzY85qGlT7dfptPgcK&#10;zZY8qNUlT8UHMJY3czvDLys2W3K/cXFQD3ide+6fbhAB5oHwDwAAYP0QAAIAfMtm0Qsug2q989p0&#10;LlK+2brw2nPntNMazPZr27ZT9Tdg2T05aDTkfq0uDV7zwNjeyKRH5m1+lD/k4GEtZKNPR1AU28yz&#10;xOwI/wAAANYTASAAwLe6tADdeLpMZYZCEg6Fxm7VuSgPWxcvwuoMYTedY9nt2cM2n+5XdLPblUe1&#10;unzbaEqb1zowkVQoJDeymeG33CuWxprRCXjd9Vh0ZKblOJ89wHliwSDhHwAAwJoiAAQA+JK2SGQG&#10;4ObSxc+wtvcMhTxxDKpjVmBkImFnlp91ospvQKv9Cs2mfFNvMN8PmMFb29nhN7csS+5WKhxO+F40&#10;GJDXtreGD+OgVudJxUx0NvFbW1nCPwAAgDVFAAgA8KU2lRwbSZentKWf6ZHgb6A6RgWG7rBvnfG6&#10;1dl+2kL0QZP5ZMCsrkbCshOPD6/li8KRNG02jMD/3spmR9ra3imVeVbxjKAzJ/tiGv69s70lcZNl&#10;IQAAgHXFmR4AwHe0bSIB4ObRqr+YYay81edp6t2Lq/Vy4aftP7W9Z7nVlpplyaNmi9l+wBy9mdsZ&#10;Xlmx2ZL7DYJ1+J+2/txLJYePg7a2OMu4ZxS3MmnCPwAAgDXH2R4AwHeaY4QtWC9a8RD2WNXfgNXt&#10;ysP6xQGDzvq7WyxLvt0m8AMW5PVUcqRC6qP8IYcavqczLW+fCLY/pfoPp9BuA+OcY+RMU7ajEQ4h&#10;AADAmiMABAD4SveM2WlYX1r155VZf246grLdtcauRn04RptQANPT+WgvZTPD76dCCuvindyOUwUv&#10;/fOgDw4OeG7xjEQoJLUx3/NeSac4gAAAABuAABAA4CtnzVDD+tFGn1HDFCMU9Nxj6/V6Uu90xO4d&#10;zxUbd8ENwOLczqRHQpK7lQpHG76nVa1ZV6XWZ/lDZlriVNppYBzXolFafwIAAGwI762oAQBwBm21&#10;SPXfZtDwL26GPRf+HVf9daXabg/DP3EW3ViMBVZJWyQ+n04P78EXhSNCEvievq7dVa2H9TozLXGq&#10;q5HwWO954UBAblD9BwAAsDHY9gUA8A2q/zZDMBCQuGlKIBDwzOPVfK9jd6VtWUKkAHjPO675aLV2&#10;R76s1XmW4HsnW39+eFjgScUzNNR70u6MdWC+F4+JEfTO+RUAAAAWiwAQAOALnW53pOJqneliXyQU&#10;cqrKNulxK1Mfu6HhnwfujFN1ajsttfR5IPgDvEkrX9wtEu8UCEngf7T+xLjSRkjyHevCr44Fg3It&#10;leS4AgAAbBACQACA52n+1bIuXthYFxqCaQgY0l3doZDz+HXnvwZRlm2vbSCojzVirPbUxH2sJwn9&#10;IsGg0xoUwPLdzGaHt1lstuRhq82zAF872frz23KZ1p84lVb/Fa3xzj9eTiY4iAAAABuGABAA4Hna&#10;enGT9rwbwdG5d1oNp7PwDAlKxAmpev2Qqrc2lWkxwxAjFFrqbWrYZ/eOA1W9zBKuRoIBqZD/AUt3&#10;PRYdrZKi+g9r4P1Lu8PWn7oB6rNSmacVp4qFQlIaY5NczjTlUjzGQQQAANgwBIAAAE/TPKa9QdV/&#10;Ov/uotl3+v81LNMPca2Ys+2eU7GmoWDHtpd2X+dBH2ncDEtwifNotK1nq2vNtZIyY5pjtd8CMF+v&#10;bW8Nr2+/UuXnEL73RiYtibA5fBif0PoTZ9Dqv3HCP3U9RfUfAADAJgryrAMAvKzdtTa6+m8cGp6Z&#10;oZBETVNSkYjETdMJBoNeGaR3Br1/ywz/NO9rdjrSsDpzb6N6KcaueizHtmk4i74QeSURH2kbfIcq&#10;KfhczjTkxonWn7S0xVliY3ZO0Dmp6XCY4wgAALCBqAAEAHiWtrrctLlq0wSAJ/lhfuAg/FtWjqEP&#10;u95pL+zxx03D2VXlr/pL+I2Gf390+bIcNZvyy/zhxj9/L7uCEq3+qzCHEz73di43fAC0/sR5jEmq&#10;/9IpjiUAAMCGogIQAOBZrQ1q/Sn9dpihOQSAI9fZnx+oVTKJcFiS4bATDK6S3r7el3UJ/wauRCLj&#10;fSEwBa120/BPf553E3F5MRbd6MOos/+o/sM6eXcrQ+tPjM0c8yTqWjQq0RWf9wEAAGB1CAABAJ7k&#10;x3l2s5pH9d9FdH7gKgNAvW33ov2iaRXpMsI/9XImvbTHhc2i4d+t3I4T/g284qp+20Qvpp/+vFH9&#10;B7/TFo3Pu17TtP7ERRpjnCNru+gbVP8BAABsNAJAAIAntTZwMXcZAaD0Q8B5VxqOwwwGlxr+WV1b&#10;au3lhH/iPH+Bja/KwvwNwr+Tkhs8z0mr/7LRpxW3VP/Bz6LBgLzp+hmvtTvy66MSzynOFB1zdvL3&#10;4jHn3AQAAACbiwAQAOA5zsy6Dav+kwW0/zxPeAUBoFZ0Vlotp7Vrb8GhnN5Gw+rIspunaRVgeFm9&#10;TbH2zgr/Nt3zycTwCBSbLar/4Gvv7WwPN8fouc9v8nmeUJxrnNawei5yJZG48OsAAACw3ggAAQCe&#10;09yw2X8qGAg4lXnLYoRCsqqYqt3tSrXdXkjIa9s9p+qvvcJA4BatQDEHhH9n63SfvndoZfG41TCA&#10;17y/vSU78fjwXv2uWJJ8Z/POgTC+cRdwqP4DAACAEAACALzG6naX1rLRS8wVzOVbxW26NTodmedT&#10;raFfbUnz/s6zHY1IzjRXeh/gbzoPjPDvbN/UasP/lwib8tPnrjqBKeAnGv7tpZLDe6yzLD+vVHkO&#10;ca5xtk7FgkG55nptAQAAYHMRAAIAPENzm02c/aeMwPI/ksMrDgA1prN7s1cBDqr+Wh6qHH01SytQ&#10;TO9Nwr9zPWy1nbBkQNsna2D6X117Tt7dykjOXN6sUWBSqVBIfnplbyT807l/HxeLHEuca9wzxZeT&#10;tP4EAADAMX47BgB4RsfezOo/jYmCK2jTpC1HtfXoKo95t9eTWWJIrfrzUvA3EA2FnFagvymWvHGH&#10;4BsvxePDeWAX2TYNKWxou8APCkfyeqcjL2Uzw/mp+ufz6bRz0feFr8sVeVBvMCMQnnE9FpXbuZ2R&#10;mb8a/v3i8eOx5rphs41b/XcpHtv0QwUAAIA+AkAAgCdoBtXewNl/suJWnJFQSBorPO6WbU9ViahV&#10;fw2r4+nAWFuB/mE6Jb8tVzxwb+AHWjX6B9tbY9/TaHCzm3lou8R7tZrcTKXkxXRqJFTREPXm9pZz&#10;0WrBO6UyQSBWRudUvrezPTLvT31bLsuvj9gogosFxwwAqf4DAACAGwEgAMATtPpvU/e+h1bYKjIU&#10;DElArJUd+65tO+HvuIfACYq7llP55we6C/9HpikfHxWlYc/e7hTr7XYmLUZo/FDP3PAAUGnV1Kel&#10;snPROYB78dgzIYu2WtQLQSBW4bSqP/3s+yx/KPcbTZ4TjGWcM4iMYVD9BwAAgBEEgACAlev1ep5s&#10;47gsGsKtigZvWoG4ykCta3fFuKAKUIM/DYm1StRvQXHcNOQHuR05aDTku0ZTShv8WsfZtJ3nC5n0&#10;2EfIaXFJeDDiy1rduaRCRbkWjzlVge52qhoC7ibi8rtiyakeBBbprKq/YrMlH+UPCaIxdzfTSQ4q&#10;AAAARhAAAgBWzi/VXIugFQErLAB0mMEVB4C93qknJFohoS0+9WL1/+5XRjAgVxJx52LZPalbHWla&#10;XWm5jvvjVptwcIN9P7cz0YP/ivmSZ9JgRQM+vWhV4HPJpGSjEefL9T1X24KmtTK3WGTuGhbi9VRy&#10;ZD6l9D/TCJ+xKDnTlHQ4zPEFAADACAJAAMBK6Sy3TQ4AvdDCLxgMSDAQWFnAps//Jr0GNAzURbr0&#10;iXW6aymRcrstd8tVgsANcyMWk+QEC7dW13Yq3XCxQVWgBoGvbW8NAxmtBvxxJCK/ePyYEBBzkzMN&#10;eTuXk0TYHLlKqv6waNdTzP4DAADAsxgcAgBYKZ3ntslCAW98FIcvaMGJ5dBg8K3tLbkWjXLEN8jN&#10;rexED/abSnnTD9nENAT82XcP5bD+NDjVkEZbNAKz0naf725l5E+uXhkJ/7Tq75MnB/Lzx08I/7Aw&#10;VP8BAADgLFQAAgBWKrDq/pcrpFV3Wn3nBYYzh5CqMy/QCsGb2bRIUeRBkxlv6+65SESi5mSn5Per&#10;VP9NQyv9fnFwKO9v204FoNL5bG9kOvJpiVAV0zlZXTrwbbksn5XKVJhi4aj+AwAAwFkIAAEAK7XJ&#10;AaDhgfafA/o0aBXgJrdj9RpCwM3wciY10eOstttUEs3og8KRvN9vA6puZDNyv1rjuGIiWvX3/u7u&#10;cL7kQK3dkTuFgjxstTmgWDiq/wAAAHAeWoACALAiXmn/OeClQBLHbqRTkjHYr7WutgxDtmKxiR5d&#10;oUEgPA8fF4vScs3avJVJ+/nhYAW0faw7/NN2n3cLR/KzR/uEf1gaqv8AAABwHlb6AABYESPkrY9h&#10;bV8W3OCKTC/SdqC3tzIS5nlZS6+kJ6v+U7+v1Tb9sM2FtmX8qlgaXpVWA0Y90pIZ3vd6Kum0jx3Q&#10;2ZI6Y/LzSpVnD0tD9R8AAAAuQgAIAMAKmB6tttM2oPCWaCgkLyfZ4b9uEqGQXO23oByX1bWl0GFW&#10;57x8WauPVAFem7AaE5spFQrJS9nM8LFr+KezJZn1h2Wj+g8AAAAXIQAEAKxUaEMrm0IeDQBpA+pN&#10;VxJxZ6c/1seNRHzix5Kv13kFzNmB65juRCJLulX4mbaLHXyGa9vPDw8LPJ9YOqr/AAAAMA5W+QAA&#10;WAGvBm2BQMCz1Ymbbpp2kfAmben6YnrymXOHrRbP6JwdNp8e0yghOy6g1X97rsrdLwpHVP5hJaj+&#10;AwAAwDhY4QMAYMl0zl7Aw5WPRpA2oF4UNw25Fo1u+mFYC6+mklPNAK1ZtP+ct3y7M7zGbJQKQJzv&#10;uqsds7aP1TaywLJR/QcAAIBxEQACALBkXm+zqcFEcENbs3rdC+z4971pq/+wGJVulyOLsT3nCgC/&#10;KpY4cFgJqv8AAAAwLgJAAMBKBWTzgiY/zNkzQ1QBelE0FKIK0Oemrf4DsFra/jNiGMP78KDR4BnB&#10;0lH9BwAAgEmw+gAAWKlgcLMCQH20IT8EgMwB9CyqAP2L6j/Av1LG040xxWaL2X9YCar/AAAAMAlW&#10;9wAAWCI/VP8pnVHoh6ByE2kVoFYAwH+o/vOmlmu2Ys40/HXnsTQ5V/V1s9PhwGPpqP4DAADApFiB&#10;AABgifwSAKowAaBnUQHgP9o+8KWt7KYfBk9qWE/nAPK+h3HUmR2JFeCzHwAAAJPiN1wAAJbIT1V1&#10;Rii0gRMa/UErAGIEFb5yK0PrT8DPLNse3vs4c3KxZFT/AQAAYBr0uAEArFwwEBC7t/6zdPRxamtN&#10;PzFDIWlT6eBJLycT8ttyZdMPw9LpHL9c2JSMGRYzdPzznNK/9wPZQqspnW5PSp22NG1bCh1Ltk1D&#10;9lLJme8qszmB1Sm228PbjtKGGUtG9R8AAACmQQAIAFg5JxTbgADQ9GHFQJgA0LMuxWMSrlSlvQE/&#10;O6v0SiIuqX7lRTIcvnCGXzYWXci91ac5StURsDJtVwVgzOBnEctD9R8AAACmRQAIAMCSGAH/Ve9o&#10;OLspFZp+9L14TO7W6pt+GBZCg7+XsxmJGKs/Xe7atjQ6Hal0Oiu/L+soG40MH1WBY4wz5DvW8H94&#10;4X0Bm4PqPwAAAEyL31wAAFgCbRQYDPpzol4kFJKGZY3xlVi2XQLAuXsxFpXXt7c8scDf6/WkZVnS&#10;sW15Um/Iw1Z7jO/CLJo2mx1wNv15HLw3XI2E+ZnEwlH9BwAAgFkwSAQAgCXwY/vPgVAwJP6MLtef&#10;toS8Fl1My8lN9EYmJW9f2l15+KcFt9p6t9puS8Pqyj8dFZn3CHhA1TUHMMd7L5aA6j8AAADMggAQ&#10;ALByocD6x0t+fox61/0cYK67vTiL0LMKBwLyk0u7ciObXfl9sbpdqbVbTqVRvWPJP+YPqTICPOKw&#10;2RrekeeSCYn6tLIf/pAxDKr/AAAAMBNagAIAVi6wCQFg0N8BmhkMORVJ8B5dHNRFwhJtWqeybRry&#10;Qw9U/emcv6ZlOfM2LbsnD6pVuVdvrPQ+ARh1r1aTl7IZCQWDznvGf37teTms16XU7ki+2ZSK1ZUK&#10;n5WYkxfiMQ4lAAAAZkIACADAgulCod8zTp1fGAwEnHAC3qOLhLSInFwqFJI/unxZjNDqmmJo8Nfq&#10;dp0/1aNaXb6q1qTNz9pSpKhuxgR0RuQXhSO5ldsZftNOPC47cZEbkhn+W7FfKVhoNp0/K+22tGyb&#10;agfhgkkAACAASURBVF6MLRYMyiUCQAAAAMyIABAAgAUzg+vRcdsIBqkC9ChdJIxVa9Loh0i4mLb9&#10;/OGl3MrCv16v5/w8DX6mCs2WfFGu8BwuWcp4GgAWXe0dgbN8WauLZdvy2vbWmZXD2Whk5E83rRj8&#10;tlqT+40mxxhnejnJ7D8AAADMjgAQALBy694ANBTwfwA4CCvgXddiUblbq/MMjUHDv3+xd0mSK5it&#10;dDL4K7fbcr9Sk3yns/T7AmA6Gt7d/+6R5ExDLkWjkjZNiZrmqYHfSccVg3HZKZfl10clngE8g+o/&#10;AAAAzAsBIABg5YJrPANQH5u2z/Q7wj/vu5JIyO/rDVpHjuH7W9mlh3+23ZOO/TT4a3a78k2lJg+a&#10;VAEBfpXvWJLvVEfufTQYkG3TlEgwKKlwWMLBgCTDEYkZoZGKwefTafl9teZcB+BG9R8AAADmhQAQ&#10;AIAFMtag/SfVf/5gBAPyfCwq9+qNTT8U53ojk5K9VHJpt3dyxp9l9+RBtcrz5BEJVyDTtXmfw+x0&#10;TuBw1t+JNp9aMfh2LieJsOn8t1YPngwQsdm0Qp3qPwAAAMwLASAAAAu0Du0/Cf/8o0wlybmuRsJy&#10;I5ud+Xo0FNdAz3Yq+47/POvr7H5FpgZ/j2o1qjQ9JuYKAEtt2rBisbTar+Oa89lh5idO+B7hHwAA&#10;AOaIABAAgAXR9p9GyN8BINV//qEtJZkjd7ZEKCTf392d+vs1s7P6LTztCQI8fV4e1erybaNJ8Odx&#10;4TVo1wxvS4VCI3MC95stnjEMafWftvMGAAAA5oUAEACwcus4A1AfU9xc7oyxRSD88w8NmXC293a2&#10;pwrkNbNzZvdZlkwS3zHjzx/yzabckIxzX3VOG7BI7+R2htdebLakwmcsXLT6z2AjAgAAAOaIABAA&#10;sHKBNQsAB+Gf3x8W1X/+8m2DoOks16IRycaiE3+fvv7dwZ+28axbHSm12mL1eue2XKUa039iRmjT&#10;DwEW6PVUcqT6726xyOHGiF3afwIAAGDOCAABAJijdQn/hOo/X3nCXLlzvba1NdHXW11bWl1r2OpT&#10;j+9hqyUPW+0l33Msmvs5jRj8aoTFyJmGvJTNDK/7sF7n/QQjrkWjEg2xCQEAAADzxW+5AADMyTqF&#10;f1T/+csjqv/OpIuq5gStP1uWNXzta/D3VbUmDdte8r3GMulzPgj/rkbCBDOYq2gwIG/nchIKHr8P&#10;dW1bPjwscJB9KmeakjYNMQIByUTOb/WuVeO1fjV4o2tLo9uVTq8nJevZ6vEXUsz+AwAAwPwRAAIA&#10;MAfrFP4J1X++Uu9YtJs8QzgQkBvp1Fhfq8V+9U7bqfoj+NssDas7DAAT+icBIOZI548mwubwCj96&#10;ciBNm4ptv7qWiMt2dPx5oWd97aCldNM6Pt+i+g8AAACLQAAIAPAEDdBsn7YwXLfwj+o/f/m2Vt/0&#10;Q3CmUCAgRjAglm1L+JzF1UHLz2KrJfcrNQLVDVNoNoez2WK0AcUcvZFJy048PrzCe8USFaY+d6dU&#10;lvfM7ZkDO/1sSofDkj6/iBAAAACYyfj9kAAAWKCAT9OzdQv/hOo/X9EKgset1qYfhjMNKvh652wu&#10;qHc60rA68nW5Ih8WioR/G6jhase3HY1u+uHAnFyPReWGa+7ffqUqn5bKHF6f03m7nx2VnM9fAAAA&#10;wOsIAAEAmNI6hn9U//nLQaPhLEbibM1u98zqYp391rK6crdYlrtUUm6s2inzuIBZ5ExDbud2htdQ&#10;a3fk42KRY7omdIbfvXJl0w8DAAAAfIAAEADgCRGfzT5Zx/BPqP7znfuEVhc66zWt/55vNOTjwpE8&#10;aDY9dZ8B+Fc0GJC3czkJBY9/1e7atnzA3L+1o58b9wkBAQAA4HEEgAAAT9CFsohPZi+ta/hH9Z+/&#10;PKk3hi0ucbZa57i6y90G1Op25YvCkdPys0T118bLhp8O4eravAdiNm9ls5IIm8Pr+OjJgVT4bF1L&#10;9+oN57MYAAAA8CoCQACAZ4RDoeGOea9a1/BPqP7znUcNqtbG0ey/rq1+WGrbPfmnwpGzcAuoF9Op&#10;4XHY53WBGejcv71UcngF94oledhqc0jX2G/LFSk0mcULAAAAbyIABAB4SswwxavZ2jqHf1T/+Uu5&#10;3ZZ8p7Pph2Es5X4FoM4B1FZ835TL8jtCHvS9koiPVJ8/aPDawHS09ad77l+x2ZJPS2WO5ga4UypL&#10;vUM1OQAAALyHABAA4CkarsVM03NPyjqHf0L1n+/s16n+m5S+xvdrNfmYBXm4PJd8Wq21X6kypw1T&#10;e29ne2Tu30f5Qw7mhmj3evJR4Ugs3j8AAADgMQSAAADP0QW0qIfmAa57+Ef1n79oS8sHTQLAcZX7&#10;M/70uH1yVPLDXcaSXI2EJRuNDG/sDuEwpqStP3fi8eE3f5Y/ZO7fhtEQ8OPC0aYfBgAAAHgMASAA&#10;wJPMUEhMD8wDXPfwT6j+851vKrVNPwQT0UVZbc322VHJ+TswcDObHf5dq/8IbDANbf352vbW8DsP&#10;63W5z4zWjVSyLLlfrmz6YQAAAICHEAACADwrYphOALcqmxD+Uf3nL9pe7HGrtemHYWK/Oiw4C7PA&#10;QM40Rqr/vqkRrGM6N1Op4RxJbf35caHIkdxg9+oNKTT5nAYAAIA3EAACADzLmQdorGYeoLYhXffw&#10;T6j+851HtRpVbMAcvJxKDa+k2GzJw1abw4qJafXfi+mnr6WvyxUqSeG0E2YeIAAAALyAABAA4GnB&#10;YGCp8wCPgz/Tuax7+Ef1n7/oYuLv641NPwzAXOwmns5r+7rM7D9MR6v/Qv125S3Lkk+ZI4l+6+kH&#10;1SqHAgAAACtHAAgA8DydBxgOhRZ6N7XdZ8wwnOAv5IHZg8tA+OcvVP8B86HtPwfv89qykXltmMbJ&#10;6r+viiWOI4a0FWiT8ywAAACsGAEgAMAXwiFjIfMA9Rq1wjARDoux4JDRS6j+8xeq/4D5uRSNDq+r&#10;2CT8w3SuxWIjQfKXtTpHEiMe8ZoAAADAihEAAgB8YTAPcF4RoF5PxAn+Ik6F4aYh/PMXqv+A+dmJ&#10;RobXddhscWQxlb14bPhtj2j3iFM84v0FAAAAK0YACADwjXnNA9R2olrxp3+u+5y/01D95y9a/XeP&#10;6j9gbrKuCsAnVABiSu7X0e+rNQ4jntGwbdqAAgAAYKUIAAEAvmLMMA9QW3Ulw2Gn8i+wiclfH+Gf&#10;v2j1n0X1HzAX7vl/Kt+xOLCY2Mk5kryOcBbOuQAAALBKs5dRAACwZDoP0LJtsccMRXSRLhIKjSz6&#10;biqq//yF2X/AfIVdnwNF2vNhSu7XUaXd4TACAAAA8CRWQgEAvqPFe3Hz4nmAwUBAYobhfC3h3zHC&#10;P39h9h8wX9lweHh9zQ7BDaaTc7X/rLYJkgEAAAB4ExWAAABf0haeUcOUhvXsAq4Gg9rm05yyVeg6&#10;08pJ+APVf8D8Ga7NIHU2RGBK7s9SI8AGI5wtbpgcHQAAAKwMv60AAHzLCAVH5gEOgr9EOEL4d4aY&#10;cXHlJLyB6j9g/tzBTSbMwjymU2y3h98XNXkd4XQ50xQjyFkXAAAAVocKQACAr2ngpwu6WtWhYaBW&#10;BuJswaBWThrSsCyOkodR/Qcshju4SbragQLTMmkxjjNcTyU4NAAAAFgpflsBAPheIhx2gkDCv/EY&#10;odBI5SS850G1SvUfsAAF19w//dy4GiEExOTcr6NE2JQUn6k44UY8Jmk2GQAAAGDFCAABANhAuvAd&#10;omrBk5rdrtyj+g9YiKbdk/1KdXjVb+Z2JEqLPkxIX0e19tMQ8Fo8xiHE0LVoVK6nUxwQAAAArBwr&#10;fwAAbCidBxikatJzvqnUNv0QAAt1p1QeXr1uhvjx5cuSM5mMgMl8V30aJL9I2AM9rwoG5fVUUm5m&#10;0xwOAAAAeAK/6QIAsKE0+9MQsN5pC80mvUFn/z1oNjf9MAALVel25U7+UG7ldpyb0RaOP9q7/P+3&#10;d6/NcZ3XnehX3y9A49IArzblEW3RtmTZdGTNyCfH52Rqal7Mp5gvMx9gPs3UVOVFXCeVEyW2K05s&#10;6yRSxspYEkWKIEgABNDo66mnRYAgxQsujb7s/v2qugiSAHrvZze60fu/11rxt3fvxUbHfFRO5rO9&#10;/bjVXB1+bgqS31qoxye7e1ZvTqSw71q1EsvlclQLhai7iAAAgCnkt1QAmGP5fC6qxWLsd530ngb3&#10;97X+hHE4DGoOQ8DUEjmFgL+8c3cYEMLrpMdJaid7tbE4/MwfNFfjbuvA4yfDyrlcfLtWjSu1msAP&#10;AICZoAUoAMy5YqEQ5UJh3pdhKnzVOpj3JYCxSSFgqgQ8lELA280VB4AT++2jR9Hr94efnh4/H1y+&#10;ZKZkBqXg79ZCPX5+aX0420/4BwDArBAAAgDD9mXp5CWTtdHpOAIwRs+HgGv1uuXnxFr9Qfz+2OMn&#10;tZNNMyWFgNlxs14bBn83GotRdFwBAJgxzvQBAENpHmA+5+TWpOyZPQYT8bDdtvCc2af7rfh8e/vo&#10;yw9DwHVVYjMtVf39dGV5WPEn+AMAYFYJAAGAoZT9pRDQaa7J6A7687jbMFGpUuun6+tHm/Bgb88B&#10;4dR+/XBrOA/wUAoB00zJt5/MB2S2LBeL8V5zNZrViiMHAMBMEwACAEfy+VxUi6oWgOxL4V+q1Eph&#10;zaH/tb3jyHMmH24+jD8+2jr60tRW+1ZzNf7ztatxvVK2qDMihX+3m6vm/AEAkAkCQADgGcVCIcqF&#10;gkUBMutF4d/Hmw/jzoF2oJzdP21tx9/fvRe9/tOK7vQY+/dXr8RfXLkcby2YMTnNUtvPFP5p+QkA&#10;QFa4rA0A+IZKsRi9weCZk5hcrGLOdVkwDmk22/uXLw2f5w6l9o0fHWvhCGeVQuTNL+7E7ZWVuHqs&#10;BehKtTK8/aC5Gvd39+JPu7sC5ynznvAPAICMEQACAC+U5gHuddrRHwws0BhoNwYXL81kS20Zj0tt&#10;G1PlFoxKqz8YtgRd39mJH64sx1r9aeVfag2agsF0O+h2439v78Qfd3eHX8Pk3Fqoex0GACBz/IYL&#10;ALxQLvc0BHRacjzS7KGtbncedhXGKrX8fL4iK/nDxoP4ZHfPweBCbHS68df3H0Sj8Ci+v7QY1xYX&#10;hwHgoVSFmgLp764sx/96tKUKdUJq+XzceO65AQAAskAACAC8VD6fi2qxGPtCqbFYK5cEgDBiqeXn&#10;T9fXn5n3lyqvfvXV/WFAAxdtp9eLXz/cini4FW/WqnGlVnsmjE6hYAoCL9fr8eH9+6oBx+x7iwtz&#10;tb8AAMwPw2YAgFcqFgpRLhQs0hikk8LA6Ly1UI+fX73yTPj3YG8v/urLu8I/JuLT/dawPej//Ozz&#10;YfvZ47N204zADy5dcmDGKFX/Xa577QUAIJsEgADAa6U2ZcfblnEx0vyhmnWGc0stPz9orsY762vP&#10;PHelwCW1ZFRhxaSlx2CaPfmXX9wZhtKHUgj4tnaUp3azXhu20T6tHyw1Zmk3AQDgVJxhAgBOJM0D&#10;zKfBgFworcjgfBqFQvziypVnWiymKqu/v3tvGLjANElBYAql7x6b/5dmAnJ6P1tvxq2F+om/7nql&#10;HM1qxUoDAJBZAkAA4ERS9pdCQBHgxUqtyFQBwtmk+Wp/cf3qMy0/H7UOhlVWdw7aVpWp9dtHj47a&#10;gaaq1RROcXIP2p3h595oLMZPV5aj/JoLllK14FvLglYAALLN2SUA4MTy+VxUz9Bii9NRBQin97PV&#10;5fjJ5UvfaPn5y3tfafnJ1EuP0fu7T1uBrlerDtopbHW70X3yc56q+t5fb8aNl6xh+vfbzdUo5l3S&#10;BABAtjmDBwCcSrFQiPJgEO1ez8JdkFQFuL7fio1OJ5P7B6OUWn5+cPnSM1V/qZLq9xsP4tP9lrVm&#10;Zux5XT2XzVZr+PqZVAuFuLWyFG/0FmL7oB0HvV5UCoVYqpSH/wcAAPNAAAgAnFoxnxcAXrDvryzF&#10;9sZmtAcql+BlUpvE956r+tttd+LDr+7HjucomCsPDg6OAsBDKeyrPvdvAAAwLwSAAMCp5V8zW4fz&#10;Syctv99YjN9t71hNeIEfLy/FzZVnZ3h9vr0dv364ZblgDm20Vc0DAMBxAkAA4NRyAsCxSJUMN9qd&#10;+KyljSEcquZz8cGlS7FSrRz9m5afQKqY32wdDGcAAgAAAkAA4IxSy7100p2LdWvYCrQbW92ulWbu&#10;vazl5z9sbMRGx88Is61ZrR5t/77n/DPZarcFgAAA8IQAEAA4k0IuFyZsjcft5mr87f0N8wDHZL1U&#10;imu1aixVysNWrNvtdjxoHcSXrYPYF3pPzNuNxbjVXH3m7u/uPI7fPnoUrb6fDWZfo1w62oddAeCZ&#10;pOfpN5caM7jlAAAwegJAAOBMtAEdn2I+F+81V+M3mw+FgBfoRrUabzQWhqHfcUvl8vCWTirvdbrx&#10;+e5efNFqhShwPFLLz/fXmrFWrx/dX6o+/ufNh/HJ7l62d5650SgUnqlsvXPQdvDPIF2k0er1vvE8&#10;DgAA80gACACcSUEAOFb1UjF+srocv9p8NEd7PR4vC/5eJB2H1Jb1VizFV3v78fnefjxUqXNh1kvF&#10;eP/ypagUn75tOeh241df3dfyk0xpFJ8+/6S2tpzd9kE7qvWaFQQAYO4JAAGAM8kLAMcuVaG9u9SI&#10;323vzNmeX4zU6vP7K0tnrhS5XK8Nb6na5P7efvxpf18ryhF6UcvPB3t78asHm9aZzFk/Nv+v1RUA&#10;nsejdmf43AwAAPNOAAgAnElqAZoiQKfhxyud1Hw3Qgh4DuVcLt5ZXopmtTKS75cCxBuNxeEtzQu8&#10;u9eKewcH2rWeUWr5eXtlJa42Fp/5Bh9vPoyPdh7P0J7AyS0fm/+3pQLwXLZVZQMAwJAAEAA4s3w+&#10;P5zFxXilEPBGuxOftVpW/pSuV8rx1vLycK7iRTicF3izP4jNViseHByY5XUKqeXnT9fXY+FYGKLl&#10;J/NgsVw+2ssNz+3nsiUABACAIQEgAHBmaQ5gz/JNRJpDF49CCHhCo676e50UMB62CH2rP4j7+/vx&#10;xX7LiemXSFV/txqN+M5SIwr5/NEnPWodxIf372v5SaY1CoVn5lxudlQAnldqzXzW9s4AAJAVAkAA&#10;4MzMAZysm0uNYaszodKrpVl/76yuXFjV3+uk+722UB/e0knph62D+Kp1EBsnOMlfy+fje4sLw5lW&#10;WW0rmqoyf7K+9kwAkvzx0Vb809b2xLYLxuXqsQsTdtsdgfcItAWAAAAgAAQAzk4AOFkpWLrdXI2/&#10;33gQ+1qxvtCthfpwNt+0SCekD8PAbn8wnBm41W7H9nPtLWuFQqxXK0cVi6mSMLUV/d3Dh7GZoVaY&#10;P15eipsry8/8W2r5+Y8bD7ROZW5crdeOdvVha9+BBwAARkIACACcWT6Xt3gTNgwBV1fiN5sPM1kd&#10;dlap5edPVpeH8/imVTp2zWMh3+vsdTuxUiplJgD8oLkaV58LZ1PV38c7OyqgmBup/e1avX60u//2&#10;eNfBBwAARkIACACcWSoATDWATtVPVr1UHLaJ/Gjn8Twvw5HlYjF+tLqcmfZvn+08jn/b289MwJsC&#10;j19cuRIL5dLRv6W2h/+wsREbGapuhJNIsy8PpepXPwOjMc0XfwAAwLgIAAGAc8nn89HTfnLiUkvJ&#10;k86Vy7Ib1epwNuKk5v2NUmoR+tvNh5mb8fjBpUvPhH8P9vbiVw82Vf0xd9ZLxWda4P7roy0PghFI&#10;rwMAAECEvl0AwLkUzAGcGjcW6jOypRcjzfu7tbKUifAv+WRrK3vhX3M1Vo61PL278zj++v4D4R9z&#10;J1XC/nR9/Wi3UxXsJ7t7HgjnlNo/v9FYmOl9AACAUVEBCACcS14AODVSK9B59e5SIy7Xa5nZ++12&#10;O+4ctKdgS0bnrYX6MzP/Uvj34ebD2d8xOKVU+ZfCv+OVsKkFLueTwr/vNxYz0/4ZAADOSwAIAJyL&#10;AHB6zONJz3TC953lpWgeqyrLgi8yVgnUKBTiB83Vo78/ah0I/5hLbzcW47sry1HIP23G84eNB2b/&#10;ndN6qRRvLTXm+kIYAAB4nt+OAYBzyed0FOdipZDvSqUStcLTx9p+rx/7vV5mT/hutLM1y/F2c+Uo&#10;8EgzQz+8f3/i2wTjdL1SjlsrK8+0wI0n4Z/Wn19bLhajdIqLipZKxVgoFmOpUlb1BwAALyAABADO&#10;JZ2rS1WA/YEZXpO2l7EKkhT8fW9xIa7N4WzDdoZ+nlLwsVZ/egx/v2HmH/MjVb+mAPz4z0A8CcLT&#10;z8Kn+625fDQcXtixXq0ML+IQ4AEAwOgJAAGAc8ulFFAAOHHdQT8z+5JODr/XXNXOLQO+u9Q42onU&#10;+nNeAw/mSwr+Unvi43MvDz3Y24tfPdicyyD88MKOS7VaFPNaiAMAwEVyRgUAOLdiPj+sZmCydjNS&#10;ASj8y44UghyvfPr40aN5XxIyrprPxe2VlRcGfykATz8Ddw7ac/kwSC0+315e8twOAABj4jdvAODc&#10;TAGcDq1eLxP7kapD5v0EcTGXi24Gqmpv1GtHH++2O3MbfDAf3m4sxndXlo/mXR6a9+AvqeXzcbu5&#10;quoPAADGSAAIAJzbsAUoE7edgQrAdJJ4Hmf+Pa+YSy1dp2ubzmKtWjn6qi8eP56lTYcTWy8V46fr&#10;67FQLj3zJSn0/sPmpuA7In60siT8AwCAMRMAAgDn9ny1A5Ox0enM/Mqn6j8ibtRq8cnu3syvxEq1&#10;evTxVy2z/8ietxbq8YPm6jOvg6kl9j9vPszEz/Ao3KhWY6lcnv0dAQCAGSMABABGIp/LRT8DLQtn&#10;1V4Gqv/S7L/Lx1pGzrM3Govx+X4r9md4tmaahXY8FNnIyIxKOJTCv3fW155Zj8+3t+P3W9vR6ns9&#10;PPRtVd0AADARLtcHAEZCG9DJepyB6r9v16on+Kz5kVrmzbJm6Wk7xNQKEbLk+fAvVf39/d178euH&#10;W8K/Y5aLxbmf6QoAAJMiAAQARqKoDehEHfR6M78Px+fFEcOWeTeq2QhFOzNcyQjPS9Wtqe3noRRw&#10;//LOXbP+XmDtubmIAADA+DhTBwCMhF8qJmtzxiusUvtPM6K+6eZSY1hBA0yPW43GUXvbVPn31/fu&#10;xU4GLsK4CC7sAACAyXGuDgAYiXzOrxWTtN2d7flqS0KuFyrmc3G7uToMSIHp8K3FhaPt+OfNh1p+&#10;vkK9qAIQAAAmxZk6AGAk8nkBxSS1B7N9ArqpTdxLpRDwvRkMAXe6TyuiVlQBkSGVYxcsfLK759C+&#10;QtHvBgAAMDECQABgZPKqlCZiuz37c6cWSgLAV6mXijMXAj7fErFRKExsW+CiVAVcL7XueR0AACZK&#10;AAgAjExBAMgZVYVDrzWLIeCj1sHRx1dVAZJB1yoe1wAAwHQSAAIAI5PP+9ViEnY7sz3/L56EW5xs&#10;nd5fb8byjMxMfNx+GgCuCUrIiOPB9ppg+4XShQrXatUp3DIAAJgfztIBACOTDxWAk9Dt9+dvp+dY&#10;qpa83VydiRDwwbGgZFUYQEZ88fjx0Y58e2lJe9tjrlfK8e5SI35+aT0u12tTs10AADCPBIAAwMiY&#10;AchZmBN1esV8Ln623owb1ekO1T7dbx19XJmRqkV4nU929+Kg+7Ty+r31tbles8PQ7/++fCl+uLoy&#10;DP6KZiMCAMDECQABgJHJO+EHY3VrZSnebixO/aJ3e/14dCwMhFn3jxsPjvZgpVqJn60uz9UxTRXI&#10;6bnnzy+tCf0AAGBKuQwXABipVAXYHwws6hhVtJ+ba9cW6rFcLsdvNh9Gewp/9v7Hnz6fyu2C87hz&#10;0I7Pt7eHLUDjSSvQrXZnWB2YVbV8Pq5VK8PnnKrXHQAAmHoCQABgpAoCwLGrFp2InXf1UnE4c+sP&#10;Dx/FRqczVash/COrfv1wK1artVgof93G+J0nrUCzFgKmVsPr1Uo0q5Up2BoAAOCkBIAAwEjl8/mI&#10;ft+ijtFSuTw3+8rLpfZ7P1lbjc92HsfHGa5Cgmny1/fuxS+uXMlcCJiq/d5cqMelmtaeAAAwq8wA&#10;BABGKlUAMn6pQgOSG43FeL+5EmU/i3DhWv1BfPjV/egdu/AlhYCzMJvzRa5XysPnj//j8vqw1afw&#10;DwAAZpcAEAAYqbzQYSKu1gWAPJWqQlNL0HQyH7hYO71e/O3de3HQ7R7dz63manzQXJ2JlU8XC9xa&#10;qMefX1qLH66uqCoHAICMEAACACOVEwBORDphe7Nem8M952VS5U46mZ8qkVQDwsXa6HTjr768G7vt&#10;pzM4rzYW4y+uXI7qlFbRpTaf7y414hdXLg0rh6sF82QBACBLzAAEAEaukM8/0w6N8bixuBgP2p3Y&#10;OlaFMm3SCeeFQiGWSsUo5nKxXClHMeeatIuU2vgtl8vx0db2VD82YNaldqDPzwRcqVbiP167Gr/6&#10;6v4wJJwGqTL4Wwt1lX4AAJBxAkAAYOTSHMCeZR27VPF1u7kan2xtxZ2D9kS24TDgK+dzsVgsRjH9&#10;fRj25aNe8qvnpKS1/9l6Mz7d3ok/7u3P5yLAGKQQ8C+/vDts/3n1yRzASrEYP796Jf5582F8srs3&#10;kcOQqoCvVCrxRmNBpR8AAMwJZ2EAgJHTBnRyDts+XmkdxB8f746s4usw2EsOq/cOw72kXiwN75vp&#10;9uZSI9aqlfjHh1vRHgwcLbggH24+jLc7neEswHhSGf/O+lqsVSrx20ePhkHhOKTn7jcX6nGpVvMc&#10;DQAAc0YACACMXEEAOHHNamV42+t0Y6vdjlavF9vPtZ87rNLr9PvRHQyiVigMW3Ie/X+hoFIkg1Lb&#10;v59fWp9opSjMg492Hsejdjveu3xpGADGk7mAv6hU4h82Ni60JWhq83mlVhu+DgAAAPNJAAgAjFxe&#10;ADg1UutHrTd53mGl6MruXvzr490Lqwa8Wa9FKZ+Pf3m86xgwl1LIvvnFnfjg0qXhPMAkzQf8P69f&#10;i483Hw5DwlFZL5XicrUSq9WKizcAAAABIAAwelqAwmy4tlCP5XI5PtraHlm72GS5WIy3l5eOLeIU&#10;jwAAF2xJREFUwudPd/e0HGVupXafv7z3Vfx4eSluriwfLUNqD3q5Xo8P798/dUvQNNNvqViMZrkU&#10;C6XSsLJXi08AAOA4ASAAcCFSu7Nev29xYcqlkO52czX+uL0Tn7Va597YWwv1uNFYfObfvre4MNJK&#10;J5hF/7S1HXf29uL9y5eiUvz6rXiqCvzP37oev994EJ/uv/7n7+3Gonl+AADAieQtEwBwEcwBhNmR&#10;woRbK0vx7lLjzNuc2g/++aW1b4R/8aTScEFLQhjO/furL+/G3WOBeLpg5juNk/3spZ8l4R8AAHAS&#10;AkAA4EKYAwiz53K9duoQsJbPD7/mJ2urr5w7dru54s0HPGkJ+uHmw/jDxoNTVcovFzXwAQAATs57&#10;cADgQggAYTadNARMM8hSu89/v742/JrXSeHgz5qr3oDAE5/s7sUv79yN3XYnttvt1y5LmtP51d6+&#10;5QMAAE7EJYQAAMAzUqD381Ip/vfjx3Hn4NlgIrX6vFarRrNaPXUrwka5NAwBf735MEwIhYidXi/+&#10;8su7cb1SPtFq/MvO41iqlF9ZbQsAABACQADgonRP0dYMmD71UjF+uLoSP4yIvU43yoXCSGaPpRDw&#10;P6w14+8ebAoB4Ynng/aXaQ8G8en2zvBnEwAA4FV04AEALoQAELIjhYGjCP8Ope/380trcblc8iiB&#10;U0phYavXs2wAAMArCQABgJHr9wfRHwwsLPBSqYXhu83V+PlaM5aLGpPAafxpZ9d6AQAAryQABABG&#10;rtNXmQCcTKoG/Nl6M95vrgwrAou50VUaQlbdOzhwbAEAgFdyqS0AMHLafwKntVQux7vNcnT7g7i/&#10;vx+f7u7FvucSeKE0C3CzdRDNasUCAQAALyQABABGSvtP4DzSrMFrC/Xhba/TjXv7+/Fl60AYCM/Z&#10;7XQEgAAAwEsJAAGAkdL+ExiV1B70zVIj3lxqDMPArXY7HrXbsdHuDCugYJ5ttjtxwyMAAAB4CQEg&#10;ADBS2n8CFyGFgemWKgOTVq83DAVTFdTjbjfa/UFsdDpnvudaPh8LhcLR3x91u9EVMjLFtrtdhwcA&#10;AHgpASAAMDLafwLjUi0UhrcXtUDcbrdPvBVp9uDL/HFrOz7dbzmmTCVVsAAAwKsIAAGAkdH+E5gG&#10;rwr1TuPm8tLws4WATEI+XVjzmvtNYfeoHu8AAEC25B1PAGBUtP8EsiaFgKtF100yfrVjLWkBAABO&#10;SwAIAIyE9p9AVr29uhzFXM7xZaw85gAAgPMQAAIAI6H9J5BVadbgu0/agcK4FOR/AADAOQgAAYCR&#10;0P4TyLJmtRI36zXHmLHZ73ldBQAAzk4ACACcm/afwDx4c6kRy+YBMgbpcbZ/ggtr6sWSwwEAALyQ&#10;ABAAODftP4F5cbu5ajYbY3Cyi2qKeY9FAADgxQSAAMC5af8JzIsUuLzfXHW8uWCvD/bWS6r/AACA&#10;lxMAAgDnov0nMG/qpWLcWqg77lyYrW73td96qaQdLQAA8HICQADgXLT/BObRjcZirJoHyAQtl8uW&#10;HwAAeCkBIABwLtp/AvPqx+YBMiHlXC6a1YrlBwAAXkoACACcmfafwDxL8wB/vLzkMcDYfbtWtegA&#10;AMArCQABgDPT/hOYd6vVilagjN01MygBAIDXEAACAGem/SdAxL9bXLAKjM2thXpUCwULDgAAvJJL&#10;VQGAM9H+E+BrZrFlWy2fj4UngVtnMIitbndi+7tcLMaNxuI8LDsAAHBOAkAA4Ey0/wR4ar1Uio1O&#10;x4qMQbNUjM3OeEK4G9Vq3Fr55pzHzdZBbLXb8WXrIPbHVA1fzuXiR6vLY7kvAABg9gkAAYAz0f4T&#10;gHG7XinHn126FP/vvXsXHgK+LPyLJ1Wf6fbmUiP2Ot24t79/oWFgqvxL4Z/WnwAAwEkJAAGAU9P+&#10;E+BZuz1V0ePwdnM1ioV8/Nn6Wvw/d7+K9gW9Fr0q/HtevVSMN0uNozDwQasV9w7aI2sVerNeixuL&#10;i1HM50by/QAAgPkgAAQATk37T4Cnuv3B2NpAzrMfLzdisVwerkD68/21ZvzNxoMLWZE3Ggtn+roU&#10;BtZLi3GjEdHq9WL7oB2P2p3YaLdP/RhJIWTaDlV/AADAWQgAAYBT0/4T4KnNVstqXLA09+/mysoz&#10;d3JpoR5v7e/HJ7t7I73z1G5zFKFb+h7Vei0u12tx60lQvNftxG6ne/Q6+rjbjXZ/EM1y6en9V8pR&#10;L5ZU/AEAAOciAAQATkX7T4CnUqjzr493rcgFKudyw5afL/KdpcbIA8ArlfKF7EwK9JbK5eENAADg&#10;ouWtMABwGtp/AnwthX+/3Xyo/ecF+9Hy0lHrz+elf78+4sBuoVQ6wWcBAABMNwEgAHAq2n8CPA3/&#10;trpdq3GBvlOrxhvLS6+8g1vLyyPdADP3AACALBAAAgAnpv0nQMRepyv8G4NGoRDvrr249edxK7Xq&#10;8HNHpV4yKQMAAJh9AkAA4MS0/wTm3Xa7Hb8R/o3Ff7i8HsXCyd6yvrlYH8km1fLeIgMAANng0kYA&#10;4MS0/wTm2Ze7e/HRzmOPgTH4s5Xll879e5FGaTRzABe0/wQAADJCAAgAnIj2n8A8+/jRdnzWankM&#10;jMFJ5v49rzaitp3NcmnSuw8AADASAkAA4ES0/wTmUbc/MO9vjMq53Inm/j3vNNWCr7JQEgACAADZ&#10;YMABAHAi2n8C80b4N37fbyyeeO7f865Xzh8CVrUABQAAMkIACAC81mCg/ScwX4R/45eq/76zdLrW&#10;n6OU7r8+olaiAAAAkyYABABeS/UfME+Ef5PxzvLSmav/RmGpKPwDAACyQwAIALxWu2f+HzAfhH+T&#10;sVAoxHeWJ1f9lzTL5v8BAADZIQAEAF5roP0nMCc+2doS/k3AD5caE9+G5RHMEAQAAJgWAkAA4LVK&#10;hYJFAjLvs53Hceeg7UCPWZq9d3WhPvHtWCoLAAEAgOwQAAIAr1XI+ZUByLbtdjs+3t1zlCfgW9VK&#10;FCd8ocl6SftPAAAgW5zNAwBeq1jIR84yARmV5v79/tG2wzsh315cmPg2mP8HAABkjQAQADgRbUCB&#10;rPrs8ePY7/cd3wmo5fNRLRZjFKNmN9qdM3/tWrU6yWUAAAAYOQEgAHAi2oACWZRaf/5xb9+xnZAb&#10;tWr0B4PY67TPHQK2z/gN0gzCeqk4LUsCAAAwEs7kAQAnog0okEWf7uw6rhN0qV4b3vmoQsCzWNf+&#10;EwAAyCABIABwYtqAAlny1d5+bHTO3jaS89s+aB99jxQC7rYPot8fbwq4Ui47kgAAQOYIAAGAEyvl&#10;BYBAdvxJ68+J+932zjCIPZSiv1QJ2O31xrZpywJAAAAggwSAAMCJ5fO5yOc0AgVmX5r9t9XtOpJT&#10;4EUh4H63O5YQ0Pw/AAAgqwSAAMCpFPN+fQBm3xe7e47iFEkh4MePtp/ZoK9DwP6JNvLgjGGu+X8A&#10;AEBWOYMHAJyKNqDArGv1enHn2Ow5psNnrdY3QsBWt3OimYD7nbMFgOb/AQAAWSUABABORRtQYNY9&#10;bB04hlPq+RDw63agnRi8PgM8E/P/AACArBIAAgCnpg0oMMu+2G85flPs+RCwPxjEQbcz8g02/w8A&#10;AMgyZ+8AgFPTBhSYVan959YZ58UxPs+HgMULeN25Uqk4ogAAQGYJAAGAU9MGFJhV22b/zYwUAn65&#10;uxelfD6KhdG/dV2vCgABAIDsEgACAGdSLqgCBGbPo/boW0lycT7aeRzdCxoAuGT+HwAAkGECQADg&#10;TMwBBGbRRlsF4Kzp9Pox6gzweqUcxbxKdgAAILucuQMAziSX0wYUmC3d/iD2+31HbYbcrNeGQd3j&#10;9kG0Op3o9noxGEEauGb+HwAAkHFFBxgAOKvUBrTV7Vo/YCbsdbX/nCW1fD5uLC4ebXGn3x/eknQB&#10;SqpETxejFHK56MfJQ8FyLheX67V5XloAAGAOCAABgDPTBhSYJbsdFyzMmu6gH8X45szZ/mAQ7V7v&#10;6O/7p7gY5du16jwuJQAAMGcEgADAmR22Ae2PejgTwAVoHQuMmH6pXevf3H8Qy8VifKtWjeVyOeql&#10;F7+F7fVP/jp0baHu6AMAAJknAAQAzkUbUGBWbKsAnElb3W5s7TwebnpqC7peLketkI+FUimqhcIw&#10;FPy33d0T7dr1Snn4NQAAAFknAAQAzkUbUADGJVUFftZqnfnevqX6DwAAmBPO2AEA55LagJaEgMAM&#10;2NUCdK6tl0qxVC7P+zIAAABzwtk6AODcVAECsyBVjzG/vr+y5OgDAABzw9k6AODcCnnzlACYXjfr&#10;NbP/AACAuSIABADOLZcLbUCBqVfzPDWX0nG/sbg478sAAADMGe+AAYCR0AYUmHYLKsDm0u3VlSjm&#10;c/O+DAAAwJwpOuAAwCh83Qa0ay2BqVUWAs2Vci4X328sRr3kbS8AADB/XKoPAIyENqDAtFsplx2j&#10;OZHafr7XXI3L9dq8LwUAADCnXAoJAIxMagPa6fctKDCVlgWAc+F6pRxvLS9r+wkAAMw1ASAAMDLF&#10;QiFy3W4MLCkwhVIryFQZtu9ChUxKLT+/t7gQ1xbq874UAAAAWoACAKNVKhSsKDC1UkCUJcvF4vA2&#10;75qlYvxfVy8L/wAAAJ7wThEAGKlCLl1f1LOowFRKM+GW9/Zjq9ud2gOUKtmWisUo53OxWCwO2ysv&#10;lL5+61Yvll7Z2nKv042Ptranev9G7cfLjbi5shJ7nU70BmrQAQAAQgAIAIxasZCPXDe0AQWm1tvL&#10;S/GbzYfRnnBYlCr3Fgr5Yci3UPo62Fs655zC1Ob0jXotfre9M7LtnFap6u/P1tdisVyOXr8/vAEA&#10;APA1ASAAMHKpDWi7pwoQmE4pJHuvuTrWEDBV9a2XS8Owb7lSPnfQ9yrNajUi4wHgYdXfoa7wDwAA&#10;4BkCQABg5LQBBabdYQh4Ue0yU3VfauO5Ui7FUqUc1THOR02VhNcr5bhz0B7bfY7L8aq/Q6nyz0Un&#10;AAAAzxIAAgAjpw0oMAtSCPiz9WZ8tbcffzrHXMBaPh+rpeJRdd/r5vSNw1qlkrkA8Pmqv0OtOZp3&#10;CAAAcFICQADgQmgDCsyKy/Xa8LbX6cZWux07nW7sv+T5q5zPDYO+Yj4fC6XiVIR9L5KqDrOiUSjE&#10;e2vNWKlVv7FH6XWmP+FZjgAAANNIAAgAXIhSXgAIzJZUEZhu1zJw3FLL0VSZuD/js/G+U6vGu2tr&#10;w8ry5/X7gzhQ/QcAAPBC33wXBQAwAvl8LvK56auKAZgX6+XZrgJMLT9/evnSC8O/VPS33+1MZLsA&#10;AABmgQAQALgwqUUeAJOxUi7N7Mq/bN7foXavq/UnAADAKzgrBwBcmNQGFIDJmOU5gM3KN+f9Her2&#10;+lpMAwAAvIYAEAC4MNqAAkxOmgNYntHn4MWXtC8dDAbR0voTAADgtQSAAMCF0gYUYHKWisWZXP0X&#10;zf1L9jqd0PgTAADg9ZyRAwAulDagAJPTnME5gC+rWjzomvsHAABwUgJAAOBCaQMKMDmzWIW9/oLQ&#10;stc39w8AAOA0BIAAwIUrF1QBAkzCQmk2W4Ael4r+Wt3u9GwQAADADBAAAgAXzhxAgMko5mb/+bfd&#10;0/oTAADgtJyNAwAuXC6Xi8VyWSUgwJjVZ7ACcL1aOfq429P6EwAA4Cxmvx8MADATUghYKRajXChG&#10;p9+Ldrcb6jkAeJmvW392rA8AAMAZCAABgLHK5b6eCZhu3V4vDno9rd0AONIolYcfHnQ7LhQBAAA4&#10;IwEgADAxxUJheOv1+8MgMP0JwHyrlYrD1p8drwkAAABnJgAEACaukM9HPZ+PwWAwnPVk3hPA/Eoz&#10;Y/c6Wn8CAACcR97qAQDT4nBO4GK5Mvwz58gAnFs5N75n0+Xi+a4x/U6tOrJtAQAAmGcCQABg6hzO&#10;CVysVKJWLEZ+jCevAbLm/fXmuYO5k0jh3X/81rX4i8uX4q2F+pm+x5uNxvDPgdmwAAAA5yIABACm&#10;WpoRuFAuR71UGrYKBeB0qoVC3G6uxs167cJWLlUZvru2Nvx4pVaNd9bX4r9861o0CoUTf48UIKav&#10;7fcH0RcAAgAAnIuzaADATBjOCSyVhrOhyqc4oQxARDGfizeXGvF+cyWuV8ojX5H315pRLDz79jK1&#10;cv5P375+omrAZqk4DBDTDNi9TtsRAwAAOKeL7wMDADBCh3MCy4VidPq9aHe7oU4E4GSWyuXh7a3+&#10;ILbb7djtdOJxtxvt/tfPpLu9Xuz3+6dazR8uLsalV4R8qRrwcq0W//TwUez0es/8X6oc/O5CPW4s&#10;NaLV7Xg+BwAAGBEBIAAwkw7nBKZbt9eLg15PyziAE0oVgc1qZXh7kRQB7rY78f9tbX8jtDuUwrsf&#10;LS/FG8tLr73TFBD+p4V6PG63Y7/TjZ1OZ9iatFEuDf+/d8rQEQAAgFcTAAIAMy/NCUy3dAI5BYFO&#10;JAOcT6oSXK5U4npjMR7tt+Le3n5sHWvNebVWi+uLi99o+5mef3svuRij2+9HPpeLarEwvAEAAHBx&#10;BIAAQGYM5wTm8zEYDIZVJgCcXnouTe2WD63UqsPby3R7/Wj3XXwBAAAwTQSAAEDmHD9xDcDplPL5&#10;E39+asG83+1aYQAAgClz8nd2AAAAZF4hd7K3icI/AACA6SUABAAAYCjVT+fzr6+iTm0/hX8AAADT&#10;SwAIAADAUKlQeO1CDAYRrW7HggEAAEwxASAAAABD5RMEgAfdTgwsFwAAwFQrOjwAAADzLZ/LRaVQ&#10;jFzu1e0/e/1+dPr9eV8uAACAqScABAAAmFNfB3+FKJ6g8i9pmfsHAAAwEwSAAEDm9FSnALxWpVg8&#10;UcvPQ+1eL/oDzT8BAABmgQAQAABgjqSqv2qxGIX8yUfCDwaDaKv+AwAAmBkCQAAAgDmRKv7Kw1l/&#10;p9vfVP2n9g8AAGB2CAABAAAyLlX91YqlyOdPmfwNq/8iOr2ehwgAAMAMEQACAABkWAr/6qXyqav+&#10;DvX6qv8AAABmjQAQAAAgo1LLz0rxfG/7DlT/AQAAzJyTT30HAABgZowi/Ov1+9EfqP8DAACYNQJA&#10;AACAjEltP8uF8zd8aXW7HhoAAAAzSAAIAACQMbVi6cwz/w51ej3VfwAAADNKAAgAAJAhqfVnPn++&#10;9K/fH8SB6j8AAICZJQAEAADIkFK+cK6dSUV/+91OqP0DAACYXecfCgEAAMDU2O20h5uS5gDmcrko&#10;5vNRyOWikH/99Z+p8i+Ff1p/AgAAzDYBIAAAQAYNQ7zBIHr9/tHOHYaChSd/HmfmHwAAQHYIAAGA&#10;zHECG+DFjkJB6wMAAJBpZgACAJkj/gMAAABgngkAAQAAAAAAIEMEgAAAAAAAAJAhAkAAAAAAAADI&#10;EAEgAAAAAAAAZIgAEAAAAAAAADJEAAgAAAAAAAAZIgAEAAAAAACADBEAAgAAAAAAQIYIAAEAAAAA&#10;ACBDBIAAAAAAAACQIQJAAAAAAAAAyBABIACQOf1+30EFAAAAYG4JAAGAzBH/AQAAADDPBIAAAAAA&#10;AACQIQJAAAAAAAAAyBABIAAAAAAAAGSIABAAAAAAAAAyRAAIAAAAAAAAGSIABAAAAAAAgAwRAAIA&#10;AAAAAECGCAABAAAAAAAgQwSAAAAAAAAAkCECQAAAAAAAAMgQASAAAAAAAABkiAAQAMicwWDgoAIA&#10;AAAwtwSAAEDm9AWAAAAAAMwxASAAAAAAAABkiAAQAAAAAAAAMkQACAAAAAAAABkiAAQAAAAAAIAM&#10;EQACAAAAAABAhggAAQAAAAAAIEMEgAAAAAAAAJAhAkAAAAAAAADIEAEgAAAAAAAAZIgAEAAAAAAA&#10;ADJEAAgAAAAAAAAZIgAEADJlMHA8AQAAAJhvAkAAIFP6g74DCgAAAMBcEwACAAAAAABAhggAAQAA&#10;AAAAIEMEgAAAAAAAAJAhAkAAAAAAAADIEAEgAAAAAAAAZIgAEAAAAAAAADJEAAgAAAAAAAAZIgAE&#10;AAAAAACADBEAAgAAAAAAQIYUn+zKLx1UAGCW9fuDf9cd9P/rYDBwHAEAAACYazknyQCALPhvf/N3&#10;tyPivzuYAAAAAMy1iN/+/1VJ4mBcVkKnAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQAsz2W14wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqDRwnlNI0DkKo7QkhFSohbiZe&#10;kojYjmKThL/vcmpvM9rR7JtsOZqG9dj52lkJYhoBQ1s4XdtSws/+c7IA5oOyWjXOooQbeljmjw+Z&#10;SrUb7Df2u1AyKrE+VRKqENqUc19UaJSfuhYt3c6uMyqQ7UquOzVQuWl4HEVzblRt6UOlWlxXWFx2&#10;VyPha1DDKhEf/eZyXt+O+5ftYSNQyuencfUOLOAY/sJwxyd0yInp5K5We9ZIiGc0JUiYiDghdU/E&#10;4i0BdiI1X7zOgOcZ/78i/wUAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS31&#10;7SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5c&#10;zKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtN&#10;p6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJn&#10;tgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCxH2MyOAQAAMAJAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoA&#10;AAAAAAAAIQAkb7gDapkEAGqZBAAUAAAAAAAAAAAAAAAAAJ4GAABkcnMvbWVkaWEvaW1hZ2UxLnBu&#10;Z1BLAQItABQABgAIAAAAIQAsz2W14wAAAA0BAAAPAAAAAAAAAAAAAAAAADqgBABkcnMvZG93bnJl&#10;di54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAABKoQQAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAA9ogQAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Bildobjekt 15531948" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:-52;top:-2952;width:75900;height:75856;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMHSlIxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b+B82Q+JNdkEgWlmIkRjlwEGK97E7tg3d2dpdS/HXOwcSjy/ve7kefKN66mId2MJkbEARF8HV&#10;XFo45C+396BiQnbYBCYLZ4qwXl1fLTFz4cTv1O9TqSSEY4YWqpTaTOtYVOQxjkNLLNxX6DwmgV2p&#10;XYcnCfeNnhqz0B5rloYKW3quqDjuf7wFY/gbp4vd67n/rfOPz9kmP2w31t6MhqdHUImG9C++uN+c&#10;zJ/P7yYPM5ksjwSCXv0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADB0pSMYAAADhAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:rect id="Rektangel 1646151339" o:spid="_x0000_s1028" alt="&quot;&quot;" style="position:absolute;top:-2831;width:75742;height:86669;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTId8jyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXwRl3atReuyMQYDn9xWN3w9mrMpNpfSZFv10xtB8PF+/2+xGm0nLjT41rGCdJaAIK6d&#10;brlRcHzb3j+C8AFZY+eYFHyRh9VycrPAUrsrH+hShUbEEPYlKjAh9KWUvjZk0c9cTxy5DzdYDPEc&#10;GqkHvMZw28l5khTSYsuxwWBPG0P1Z3W2Cr73Jq/z1/f8kJ126x1u71zVn5W6nY7rZxCBxvAv/nO/&#10;6Di/yIv0Ic2yJ/j9KQIglz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0yHfI8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#f6fbfa" stroked="f" strokeweight="1pt">
                   <v:fill color2="window" o:opacity2="0" colors="0 #f6fbfa;7209f #f6fbfa;21627f #f8fcfb;38011f #fbfdfd" focus="100%" type="gradient"/>
                 </v:rect>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00473AB5" w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="283965AE" wp14:editId="3328E37E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="283965AE" wp14:editId="3328E37E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-935542</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7590155" cy="11495934"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Grupp 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7590155" cy="11495934"/>
                           <a:chOff x="-5286" y="-295292"/>
                           <a:chExt cx="7590155" cy="8679097"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -311,51 +311,51 @@
                             <a:noFill/>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="34CBB998" id="Grupp 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-73.65pt;width:597.65pt;height:905.2pt;z-index:-251658237;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-52,-2952" coordsize="75901,86790" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBFjm2gLQQAAKAJAAAOAAAAZHJzL2Uyb0RvYy54bWycVm1v2zYQ/j5g/4HQ&#10;98SSY9mWEadw4rkokLZB06GfaYqSuFAkR9Jxsl+/h5T8ksTB1gaIzCOPx7vnnjvy8sNTK8kjt05o&#10;NU+y8zQhXDFdClXPkz+/r86mCXGeqpJKrfg8eeYu+XD1+2+XWzPjQ91oWXJLYES52dbMk8Z7MxsM&#10;HGt4S925NlxhsdK2pR6irQelpVtYb+VgmKbjwVbb0ljNuHOYXXaLyVW0X1Wc+a9V5bgncp7ANx+/&#10;Nn7X4Tu4uqSz2lLTCNa7QX/Bi5YKhUP3ppbUU7Kx4o2pVjCrna78OdPtQFeVYDzGgGiy9FU0H63e&#10;mBhLPdvWZg8ToH2F0y+bZV8eP1pzb+4skNiaGlhEKcTyVNk2/MJL8hQhe95Dxp88YZic5EWa5XlC&#10;GNaybFTkxcWoQ5U1gD5sPMuH03FCoHA2LPJhMdyt/3HKyHQ8KdJiEnQGOx8GLzwzgs3w38OB0Rs4&#10;/ps22OU3lie9kfZ/2WipfdiYM2TOUC/WQgr/HFmIHAWn1OOdYHe2E4DsnSWinCejhCjagvzXQpZ6&#10;/Rd/8CRiFPYEtW4TDUHdavbgiNI3DVU1XzgDBgPYiMZL9UEQX5y4lsKshJQhZ2Hcxwa2v2LLCXg6&#10;Ji4127Rc+a60LJcIUyvXCOMSYme8XXPEYz+V0SE6c95yz5pwYIWDv8HZLm37hejlwbHgswPZTtDr&#10;HZacJNokn+aTLFbvniOAzzr/keuWhAHchDdIDJ3Rx1vX+7VTAbcOrsQhxFAA6EJuBxykN9D9VKHd&#10;N9RwuBDMHuiAYuno8A1ECFmWJA/57bX2tejeQ2qMRhaLaXqRFeOumA4wTUYZKizW43Q8nqRpR55d&#10;Kf0kTLGjlTtW1Q5IBkhrR4wGOlmWpmkE2dl6fSMteaTotPlwMS2WcV5u2s+67KeDMiKlM8yG5hCV&#10;i3w/TaVpaDe7S25vNzaD2h2ffXFx8uzVdHWzuu4SfzCXpz1U4Mv7JvPpaZPXq+VqGWswhH7sRIh/&#10;h8Cz2wOAG6rU24RI6jwm58kq/h2ZgB97NKVQBEQAbqPOHHGMylBqu9zhhtonQSqyxcoQqUWaKS7N&#10;CnWKYWuww6k6IVTWuI2ZtxEGpUP+Iu6B/0vqmg5jp6Uou4S0wuMelqKdJwGDLk/wUaoQLY83aV9F&#10;gaddDYfRWpfP6HNWo+LgjzNsJXDILQK/oxZ3KSbxPvBf8amkhue6HyWk0fafU/NBH5WH1YRscTcj&#10;qr83NHRr+UmBdUU2GsGsj8Ionwwh2OOV9fGK2rQ3GqTMondxGPS93A0rq9sfeEYswqlYoorh7A6/&#10;XrjxkLGEhwjji0Ucd9fArbo3uDyyiHSA9/vTD2pN34M86vKL3vWBN62o0w0IK73YeF2J2KcOuIL2&#10;QUBPiqP4DOhKoXuyhHfGsRy1Dg+rq38BAAD//wMAUEsDBAoAAAAAAAAAIQAkb7gDapkEAGqZBAAU&#10;AAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAHAAAABv8IBgAAAJWk92cA&#10;AAAJcEhZcwAAITcAACE3ATNYn3oAACAASURBVHic7N1pr2T3de/3tceaztgzuynqkpZEW7RlDbZg&#10;y4giQPc6MBAgD/MW8jICJA/yEvIi8iRAgASxL2LrXlGyKFGSqZGySZNNsqcz16lxDxWsfaqa1adr&#10;2Ltqj1XfD1BosvucGndN/99/rWX8L//1x98Tkf9PAAAAAAAAAAAAAFTdP5k8hAAAAAAAAAAAAMDm&#10;IAAEAAAAAAAAAAAANggBIAAAAAAAAAAAALBBCAABAAAAAAAAAACADUIACAAAAAAAAAAAAGwQAkAA&#10;AAAAAAAAAABggxAAAgAAAAAAAAAAABuEABAAAAAAAAAAAADYIASAAAAAAAAAAAAAwAYhAAQAAAAA&#10;AAAAAAA2CAEgAAAAAAAAAAAAsEFsHkwAAAAAAAAgGcc0xTRNGY1G4gWBjLj/AABAiRAAAgAAAAAA&#10;ADEYIuLatjimJYbx+c/r/3e9ISEgAAAoDQJAAAAAAAAAYAmt+KvZthjTyd+YaRpStx3p+R53IwAA&#10;KAUCQAAAAAAAAGAOjfs03LMtc+FdpP9eE1sGvs9dCQAACrf4kwsAAAAAAACwpUzDkJbrLg3/JlzL&#10;in4HAACgaASAAAAAAAAAwDUa5mn4N6vl5yI1y+KuBAAAhaMFKAAAAAAAADClYdtirxjkJQ0MAQAA&#10;skAACAAAAAAAAIzn/TUdV0xz9RBvNOKeBAAAxSMABAAAAAAAwNbT2X0a/q1bwDcI/G2/KwEAQAkQ&#10;AAIAAAAAAGCr6bw/17LXCv+08m/gexJSAggAAEqAABAAAAAAAABbq2bbUQC4jiAMpe/7hH8AAKA0&#10;CAABAAAAAACwdbTYr27bYq8R/o1GIxkGQXQCAAAoEwJAAAAAAAAAbBUN/3Ten2mu3vMzCv58X6j5&#10;AwAAZUQACAAAAAAAgK1hGkYU/q067y8MR9Jj1h8AACg5AkAAAAAAAABsBZ31pzP/VuUHgfR8n4MF&#10;AACUHgEgAAAAAAAANtrVvD9HbMtc+WYS/gEAgCohAAQAAAAAAMDGskxTGrYtxqo9Pwn/AABABREA&#10;AgAAAAAAYONo3KftPh3LWuumXc38I/wDAADVQgAIAAAAAACAjZJG1d9EPyD8AwAA1UMACAAAAAAA&#10;gI1gGobULHutWX/TtPovCEMODgAAUDkEgAAAAAAAAKg0rfNztd2naUkKRX/PeWHAgQEAACqJABAA&#10;AAAAAACVlFXwNxGMRhwYAACgkggAAQAAAAAAUClZB38TIe0/AQBARREAAgAAAAAAoBKuZvxZYmUc&#10;/E1Q/wcAAKqKABAAAAAAAAClpTmfY1lRtZ9p5pD6AQAAbAACQAAAAAAAAJTKJPSzDFNsyyzsqlmm&#10;KQFtQAEAQAURAAIAAAAAAKBw2t7TNs3opMFbGViGIUGO10ODT3PBbSeMBAAAcREAAgAAAAAAoBAa&#10;+mmln22YpWzvaeYwaFDDTnccehoxL0+DwNFoJMHkRDAIAACuIQAEAAAAAABAbqo0009bkGbFtazo&#10;FDf0e+F6jasEpxf2NAT0x6dwNMrsegMAgGogAAQAAAAAAEDmNOZybTsK/nIorEuFBpRaBZhmoLZO&#10;8LeINa4irIlE1YHDIBAvCIQoEACA7UQACAAAAAAAkLHrs91CbeG4RXe6o8GU7VQm+JumMwk1TFtX&#10;FM5ZVi7zDTVcrNm2uJYtXhjI0PcJAgEA2DIEgAAAAAAAACkyxqGRBn6WoRVk5szgS1s29n1/49s1&#10;1rXqz7JKcE1Wc9UGdPUAUCsI9T7II/i7To87dzxjsesNCQEBANgiBIAAAAAAAABrmAR+UQtGw4w9&#10;105/vuW60vW8KAzcRA3bFrvC4Z+yLVPMIHkbUA3+tOKvDLdfj8m67UjP9wq/LgAAIB8EgAAAAAAA&#10;AAlosGNPVffFDfzmadiOdIaDjavO2oTwb6Jm2bHDszIFf9OKqEAEAADFIQAEAAAAAACYYxL26Uy1&#10;Re0816Hnpy0y05gzVxabFP7JuArQHS1+jHTOoZPTjL9VRMeZaYq3odWmAADgRQSAAAAAAABgaxlR&#10;e0RTzPGfxjj005ORdtK3gGNuTgC4aeHfRE1vlwZoQSCTCM2cav+a5/GyKtu0CAABANgSBIAAAAAA&#10;AGwgjSJc244qfibBhI4wC8JA+r6/ce0mr5sO8Kxr/y3X/r0MtI2oXqekc+bKRO/NhuNsdKtJaxz2&#10;VdWq8wwBAED1EAACAAAAALBhNPSr2c5LrSr1/7Uyq2Va0vWGlQ8BrOdz+MYVe2KsPY+vSFaFA0DX&#10;ssS17NTboyJ9WrG4Se1mAQDAbASAAAAAAABskLpW/S1pv6ghTdNxpTMcVK4SUIMmyzCjSqZNoy1I&#10;pULtGTV01WPNqUj7S1whAAQAYDsQAAIAAAAAsCGSzF7TvKZuO9LzvdLfeA2aNPjT+WWbnDNZJb5x&#10;k1mJeh2jE6FfZZnG5rZoBQAAnyMABAAAAABgAyQJ/ya0is4KTQlKWnWmwV9Ng7+EtwurmYR8WiFm&#10;RiGxUbpZiUgD8/8AANgGBIAAAAAAAFTcKuHfhGta0itZAKhxk6utTDe84u86raorgjFuHUvQuh38&#10;CrWZBQAAqyMABAAAAACgwtw1K+S0CtAMDAlH5agK0tvjWvZWBX9F03mQppnNHa6H1TDwpWazBFW0&#10;0WgkXhjKwPe3+44AAGBL8OkLAAAAAICKilpkphCsaMvHYRAUeido9VvdsjMLojCbBq5Z3udBGIgX&#10;BASAGdDWvRqwhjNaemrYF0yF+vr/SUP+6YrUsrYJBgAA8/HpCwAAAACACjKiyi0nlStuFVhuR/vJ&#10;F2nokmfYYmfcdlTbTY7GARSzBNenx4YGql6Gx4huLNDXlunHa1LJWfRGAQAAEB8BIAAAAAAAFaQV&#10;VWkFKqZRzOy52hbO+SubrOcOToIqrT4rMmjeBNq6M+sA7ir8c196Tur/6/NVH8MeLUQBAKgEAkAA&#10;AAAAACpGF+mdFCvm8m67eTXnz6IibMNNVzJqO0pqPFdXZPg3TSt1a+PrAwAAyo0AEAAAAACAiqlV&#10;tF0mc/62S5Bw5hxm0+Avj9ab9aiqePnPaXivbUiTzhQEAAD5KqbHBwAAAAAAmMkYB2XmnJV4Y1yF&#10;UyWTmWJ6IvxbbJPaZIZTFYB+jnMNN0kYjnKpttPXnCTtYDUsBAAA5ca7NQAAAAAAJaCL71rZN70I&#10;PxqNXqr+SbP1Zx40KKjadS7SJrVFnQ79RlSLraQf5NNqM2lV8SQwDAh2AQAoLSoAAQAAAAAoWM22&#10;o+q46xU4GgZN/m0SC1lGNl/l51UcrqNG+Fd6WmGWBT3f6XOmXWRyfhDmErDpcz9J9d+Eu8LvAACA&#10;/PBODQAAAABAgXSelrskJNPF+ZZbi37OtrL5Kp9F5dkmtbPcVOEom4ApmHG+VAEmMyhp9d+EZRLu&#10;AwBQZgSAAAAAAAAUxBxX+MWhWVrcny0Lqr7KL8joMfJmVK5xPMSn1X953V+rBnn6mpRF5TAAAEgH&#10;ASAAAAAAAAWpVyzQS2p6diHKycvgMdLcalbryqzCxk00DPN57jimKetkeDZtQAEAKC3epQEAAAAA&#10;KMCqc7eqRCuY8phhhtWNxtVmafLnhFe0AI1nlOPzZt3XINr8AgBQXgSAAAAAAAAUYNncv00xoAow&#10;EVPyD1TmBXarmlf5SQVgPHlWzq5bwZfF7FAAAJAOAkAAAAAAAApgGeX6Sp5VJY9WMlEFGF8ReYrO&#10;60urOk8f63mz60KOg1j8nO4nI4UAzyzZ6xgAAPgc79IAAAAAABTANMtVOZNlJU9egQZWl1bV2aKK&#10;z9F4PiDmC8PR3AA1bWnM76MAEACA8iIABAAAAAAAmdJwiflv5aaPkYZP64hT7RmOCIMX8XO8f8wN&#10;n0EKAMC2450eAAAAAABkLs+5ZlVmFDADcKLne2v9ft/3l/4McwAXy7NaNq0jzUqjknA8F7Vm29Fp&#10;W2akAgCQJZt7FwAAAAAAZM0LgmhhH4sV2RpWW09qULtK+KKPb5zWld6K578t8pyXaZakf6e+Ljim&#10;9VI7UW1R2vM8qVpk7JhmVF0Z9zkBAEBWqAAEAAAAAKAA29YSU2+tTxVg6Q18P3ErUP35ONV/Mg4Z&#10;aQc7W973S9GPg+Z9TceJAuFZWaRWFroV2jSgwd+O60p9fJuajltgPS8AAASAAAAAAAAUIlhz3loV&#10;DXOsbqqyNFoqrqPrDWOHgJoh6c8n4XEczJR3tViR7Vivwj936bFulaRKcZmGbUfBnzF1ffU/beYs&#10;AgAKxLsQAAAAAAAFCEbbF4Joe0Oqv5YrOvQYxQwB9d/155I+okPf5zgogahFZQEbESbhX5HtbtMy&#10;qWK057S1NQkAAQAF4l0IAAAAAIAC6OJ7mTKQvAIZn+qvpcowm20SAs5r26rHbxQSrnDcXJ23V6rj&#10;vwyMnBtG6t3f8YZR21c/CHN5PJKGf2UOiuNWMQIAUBSmbwMAAAAAUIBRVBEXzK0cyVte7QCHQSBO&#10;SW5zWZWlbaAeET3fFzMIouuk7Q3DMIxC3HWPFg0OO8OB1G27NM+BomkopuFv3q1Ah1HIexX06uXr&#10;Y301ly/9QLLhOIkq/4psU7rIJlUxAgA2FwEgAAAAAAAFGQTlCQDzouGGth1k4Xw+DV60qigoSbWk&#10;PmbDOZWA65gEjIaGjKY5M/jUwHFyL1jjcGqTK640ENXqyKJMHms91Ww7CgLTonPykjx2o4yOuzTU&#10;7XhBJhXPAIAiEQACAAAAAFAQXWzXkGfbWsh5YSA1kyWJRVzTkt6WhAej8XzIZYFnMK5W01BKw6lN&#10;pK8FGpRpMFq0wXhW47L72o4RVutjlnSzg1fS478RVa3Ge81m1iUAoEg0qQYAAAAAoECDkla4ZMnb&#10;wtuclAYMzBabbViy+Zlp06BMQ6Yy1Mjqfa3zAdehbUVdK1lgq8HZoAQh6HVJg8y827kCADCNT5IA&#10;AAAAABQoTuVTHvK8Drok7hMCLtXQNoMZzGHbBOFos6sjNWSKZsyV4PEfhoufq+aCqPJqVp4jSW9G&#10;GcM/fSySVJ5qq2MAAIpEAAgAAAAAQMG2sSJuyGyspTQ0KUsIhPzpjDl9/J2CK0HDJc/VRcenzjQ0&#10;Eh6/uhmhbO0/r4JMN9HvBBseUgMAyo8AEAAAAACAgulid5Gzooq4bF3kp0JmOc1OWq4bVR4RA37O&#10;NLZjSUsf/7rjXAVpBV0He0kAqUHlrBBwlbl/ql/C6r/GClWMtP8EABSNABAAAAAAgBIosuKlqIVq&#10;b0lrQXxOw5SWW4uCoG2vCNTbv213gTN+/N0VArU0Ljvpz+j1TNIuc0JnDpYtONPbsso8Tp8qZwBA&#10;wZK/EwMAAAAAgNRpG9AiFvelwABwOL7NSVsEbiu9mzRo0ZM+ZNH8yJGeRqWYI5mXZRVpm0offw3V&#10;9PYPgiCXxzxu+OWYlnjGVXin13GV1zKtRB6WrPov6dy/Ca1upgIQAFA0AkAAAAAAAEpAF4t10Vjb&#10;6eWtyIXqnu9L03E4BBPSMMi2TLGnmjtdBYKjqPJokwPBbQ0AJzSQa5pm9BhnGQRqtWmc6j+ZalW7&#10;joHvS5qvRBre6bGiJ31ODFeYtdqwV3ttYv4fAKAMCAABAAAAACgJfxSKK/lXAQYFBoAaXvhBsNKs&#10;MLxIgyFrXLWl/OCqQlCrSzelFklDnVXaMW6i6SBQH+O02gjr+dYtO9fNCNFtSPH6u6YVBeTTf5c0&#10;ANTn0ar3wSphIwAAaSMABAAAAACgJLRKpYg2oEVXi/W1CtAwC6l+3GSTCkHXsqN5i4OStVdcRdyK&#10;tG0SBb+mKbXRKArRvBXn6Olrjz0+r7wNUgjMHNOMjo80rr8R3R+rLZvqXU/7TwBAGRAAAgAAAABQ&#10;EkUEcWVoFalL5V1vKE3HJQTMgLZnjKqZxi1XK3s7xrPmMOf+MYzocdaTthOO5kOO28LOCqQmLTKt&#10;qKrSkqJGcUbXdY3XIb0d2q40zeBSz2/V+8MP86v+09uusxOJGwEAsxAAAgAAAABQIrqYa+S4Eu+X&#10;ZFYcIWD2tM1qbTxrrYq0uquokKpq9DmkDWGnKyY1aJtERaZhlua+9NeYl3cVeC4P60YJKvKiYHSN&#10;StO82n/q9dS5i/p8puUoAGAWmqYDAAAAAFAiebeOK0sAKFMhoAYVyEaVK+iKaI+7STQUnLQLLVOQ&#10;miScm6YBWC1mpV6S19XaGsfZaE61ZRYmz4c8N4wAAKqFABAAAAAAgBJZdTF8Fdp2r2yzqggBs6VZ&#10;gVPAjLd1uVH1H0HHJlr1cW06TuyfTfK6aq0RkudZiWdX8HkMAMgX7xQAAAAAAJRInvV4g5K2jSME&#10;zJZZ0QAQm8k2kh+PTlTFGD84jPu6um51pJdj+08CcQDAMgSAAAAAAABsIa3+C0rU/vM6QsDsWBUL&#10;Dqj+22zRvMKEj2/SEDtuBeA6VXV+EEher1ZU/wEA4uDdAgAAAACALaNr4X3fL/2NJgTMhrlCxVWR&#10;qP7bfEkfY1OSBYZBDq2OhzluqLAq9hwGABSDdwsAAAAAALaIroNHoVrJZv/NQwiYvioV09Vsm+q/&#10;LWCbVqJIr2yHRJ4V1XrTbevzJd0858YCAKqFABAAAAAAgC2hC9RVCv8mJiEg69zpsSrQQtCIZr1R&#10;/bcNNNCr23ZmtzTrlpl5zlN1rlVL5lHdCACoJgJAAAAAAAA2nK4PD3xfup5XufBvghAwXVWYA+hG&#10;1X8luCLIhW1ZsWcBJq16i7sA6q9QxZf3PNXrYSYVgACAeQgAAQAAAADYULouPAwC6QwH0Z9Vp+Gl&#10;hoBYX15tNTXQiRvqXP89Zv9tn4btxLrNSeO2uBWvqwR5eVb/6fPi+m2p6qYOAED2CAABAABSZowX&#10;L2oZtjECAGCR6eBPK/82aXlYF7v1NqH89DNR03Gk5bqJW47WCP+2kmkasT5DJ616MxIE0UlCwLyr&#10;/64/L6j+AwAsQgAIAACQIt2p3nJr0WB+nVlD1yoAQFLmGu8emxz8TdPb6G9AReOmq0ctPK+O50aC&#10;jVEaFtoEgFtLP08vC4xXmXsXt6I0yXnnXf13/XlB9R8AYBG2pQMAAKRAv5Br1Z/uWp7Q9S6dXUOV&#10;AgAgiXU6M2p7zLItCOtCvs6bm9dyMgzDqJ2f/pnkmvd9X1qmmVsry00TZly1ZIxnuj3//3HrwjjV&#10;UlT/QT9X60aGea8Jq1S+2aYeV8s/l+scwDhhYRiOcq7+e3kZd5UgFACwPQgAAQAA1mCMd7fP26Wu&#10;VYCeEbA7FwAQm7FGBaC2W9TquCLn/UXVW+PQL1bbx2vvobqgru+betLF7XkL7KNxJSAtt1fjZxxc&#10;ODM+G2mw111yuY4eOwnbhWLzaK7fdNxoU8OsT9GrfLaONudZ1tLXx7ihnhfm9zrrRFWxLz8vaAEK&#10;AFiET8kAAAAr0KVZre6L2nwuWKedXrwgBAQAxDFdTZ6UVllpIKaL3Brw6EJ31u8/UVu6KPCbvUCd&#10;VFQxeO13okqbUfg8FJxUC1L9txo/SFZtuYpZ89b0sdW/X3RMEuhiQl8L67YjPd+beZ/o60LS18s4&#10;AaCMg7VFry/673lttDCj13Vn5r9RAQgAWIRPVQAAAAnVYgR/0wgBAQB504VrrcDSky5Upx0GTkI/&#10;fT9cJ7CMfXmmIS/HgljVMIfKpVkBoIyrAHtz2qPXpmYGAhK1kTWlIfbMY0Zfz5LOTNXjK04IqOdt&#10;LTgWs66gnTDGld3zrkqeLUgBANVDAAgAABCTLhboaZWFqUkIOAz8QtuyAQDKLYvWh7PCQC8MEy8c&#10;m+PzsQ0zl9AP2dDqvzxCg3mtbLVtujkjjI6OL5OQFy/TY6Yxnvs5fdSsWsfqWrZ4QbDwt5e11sxj&#10;S58+J/T7w7yvHloBCQDAIgSAAAAAS+iXb53zt+6irH55153t2iKt73u5LBwAAKol68ln02GgjKtH&#10;dKE7jBaTQ5mOhbT6RX9e/zQNM3blO8pLM43+nHaKaVsUEjdsRzre8PPjcvx3HGOYR0PApmFG7UDX&#10;rWTW42xRa1GJwsXFklYeJnW18dBe+JwIR1T/AQAWIwAEAABYIM6X76S0lVHLdKNKQKoBAQDTzAwq&#10;ABd5YXOLRfXVphuUZAOShoPa1nAQBFHoTetPxHF13Ljih0G0ecFZ4/VSP487oRlVQ6/6+w3RY9hP&#10;tcV/ko4jzP8DACxDAAgAADBHw7aj3cZZMKJh/lezBPuBz/wOAEAk3/gP20Q3Ha0admRBw+dmzoE3&#10;qk9zsekq5nXUbEeCNWZ0awhoW27UijMYhdH5aCin1dRxz1FjPp2nqicrwYxxIQAEAMRAAAgAAHBN&#10;1IbKcTKZw3RdtJPZdGTgMxsQACBUQSETutFIP2sA+Jy+3Grr2a43fCmwS/JKrJ/nTXk5kIzaKy8I&#10;6dZtrcwGQgDAMgSAAABsCQ2zkuxG3WY6EySP8G8aO3gBAHK9JSeQAv2I0fPymfsHVM2krej1EFBn&#10;dq9rMkM1C1p1CADAMnyzAABgC0QVbbYjLddda1bGNqhFbT/zv49GBIAAsPVMqv+QgWHgF7IBjM82&#10;qAoNAVtuLZq9J+M5fPp3ZaYtRwEAWIYKQAAAtoBjTeZJGFJ3HLGDUPq+RzXgNXoX6Uy+Iqw6ewQA&#10;sDmyqhTB9tIQrqgW4/rZhmMaVaGHqm4E1FMV8N0BABAHJQAAAGwB99qQfK1wm97liiufB6X5Yn4H&#10;AECiKhS+oiNdzBcGNpPP9wcAQAx8uwAAYMO5Uaj1cqo12eW647oEgWNF3Q/s4AUACBWAyIBXYADI&#10;xxsgG1rZy/cHAEAcBIAAAGw4e0k1gYaDBIFXc5dmBaV54Os7AEBZVAAiRdphoMjPGMVeOrC5gpDn&#10;FgAgHr5dAACwwTTUiruYOB0EbuMCZFHhn4x38QIAtptJ9R9SxscLYDMFI9p/AgDiIQAEAGCD1Vao&#10;6NMgrOk40rAd2aalyCLbrjHDAwCwrGIfSKroCjw+3wDZ4LkFAIiLbxgAAGwwy1y9padtmdJya1vT&#10;FrSoL9LanosZHgAAy+DrOdLFEQVsHv3awHcHAEBcfB4EAGBDOaYp6xa16e9rW9CGbW/8YaJfpP0g&#10;/xCQHbwAABlvvAHStE5782g28prXJeAzDpA6nlcAgCT4hgEAwIZKs5WYbVlRW9BNbwk6CPzcL9ML&#10;gtwvEwBQLg7tP5EBc42q0rrOha7Vok1g68ynZM4xkC7m/wEAkuBbBgAAG2qd9p+zWKYpTcfd6BBQ&#10;qwCHOQZyA98veDoPAKAMmP+HLGhut054J+NNYC3XjTpCrHJOtCoE0hXwnAIAJLD5/bwAANhCVgrt&#10;P2cxTSMKAXu+t1ELOif9gZwPh3Lh+dIJAunNaK1zv+Y+/+99xxXHMqRp2dEO+YZjRwtjSWjlX55h&#10;IwCgvNLetANMaLi8yueN6x/zdCa0Vqrq5iUvQQtCDSs4uoH00AIUAJAEASAAABsoy0oCDQE19Op6&#10;XqXvuH4QyMftjjwZDGQYI8z8bDCc+d/Tdi1Ldm1LbtVrz8PBg0b9pZ/Tdli6gAYAgAYrWWzaAWR8&#10;fK0SAIYzehToTMG644gThtL3/VibwXTWsV4HAOsLQ6r/AADJEAACALCBsm4kphWGqy4oFc0PR/LB&#10;RVse9vupX5N2EESn6wHhDceWm64ru44jNxp1sQ2D1p850iBWj1XakAEoI8IRZElDO/3clrRqaFFw&#10;N2kL74XB0g1NVCsB6QmZ/wcASIgAEACADWTkUEqgi0LaxrJKkUrX8+UXp2czW3xm6cTzo1Pk7Dz6&#10;45aGga4j+zVX9lw31+uzTRq2Hc0v0hlIVa9aBbB5rqr/KP9DtmqWJd2En32WBXd62E7agvZ8f+HP&#10;+0EotsWcS2BdzP8DACRFAAgAwAYyc1hM1AVLbTWaZA5MkTT8+9nJaax2n3k48rzoJJ1udGmTQPBm&#10;vS5Nh49oaZiEf1LxqlUAm8mg+g850ffAVaoAtd2gtn5fRD8PNh0nCvkGwey2oMEoFDvz/hTA5iMA&#10;BAAkxeoSAAAbKK9qgqoEgGUL/2aZDgRdw5BbGgbWanKjXhd7yeJb2egiYxjOmh6Un+nwb6Jm21FL&#10;M1qBAiiavqo3HIfqP+SmbtnSCWfPMJ5H3y9NiXeMaoWfbbnRRpuh77/wGUA7Ruh7MID1jPgMCwBI&#10;iE9gAABsmDyq/yY06KmC35xflDr8u06vq84RjGYJXrRl37blQaMuh/Wa1FOoFrkYzl4AbNrO2mGj&#10;LvBpRYtWGRTVcrM2I/yb0CqFyzm3HwDyoO+dGsYsq6wC0qTHW9JK+FW28ly1BdXL8Z9f1ihmNSGA&#10;Jc9JAkAAQEIEgAAAbJg8qwn0sozxwk5ZPWxfyrnvV/pB1ut/3r4UaV8mDgNP+gPpeJ6cDD258P2l&#10;QWjDNOWVek1eaTUTh40aPrsFt9zUy1zUUk+P2VXaoAFAWnQjAlAE10pWCa/V/LLCxiP9KDrZEKSf&#10;A7QCMEk1IYBZz0fCPwBAcgSAAABsmLxr8swShyl+OJJ/7/ZKcE3SsywM1Nt80u/L8WBwVUGYUC8M&#10;5YNuLzp9oV6X13ZbsYPA+rX2XnkHgBrsxWkx5ppWdDsBoAj6nlmVCnpsFg3mGrYjHS/e54N13yl1&#10;042+L9P+E1jfqNRbLgEAZWVo/+j/9Yf/zLsIAAAbYrLjOi99zyvtHECt/nu/0031PFuWJa83GxKM&#10;RM69ofTDUE684isM79fc6M9VQr9FdB7hnx/uy57rLvw5rf5rzfiZge/nEgJqTUHLrUncAtjLwYBl&#10;FACFcLQFKFWAKJAfBNKL0R1B31J3ajUeKqAEtJK2X/GuJgCA3P0T27AAAMiAMd71vA1zGrQCUMoa&#10;APb6qZ9nJwik7fvyjTu3X/h7Dbp6ni8ng770/ECOh8Ncg8G0g78JbRn6zsmZ/PXNG9J05n90rM0J&#10;nW3TzCUAbDhO7PBPubYdPWYAkDfdNFMbjXJt2Q1M0zm5tfFnl0XYKAOUB89HAMAqCAABAEiZtvWa&#10;zPfR4IOQoRhdz4/VVn6NCQAAIABJREFU5rFuGtJPOFPjo15fXu/15aBRf/53kxZX03+nznp9uRgO&#10;pe158rg/kHbOM/HS8rOTU/nr27fENl9esDbGi4mz6PPBzDgM1/s9aTs9x7RkIDw3ARRDPx/QFhFF&#10;0m4R2hEq71m9AAAAyA/fOAAASJkGHR+fX8jjXk+Ohl5UQaWz2vZsW+4160tbKSId58OY821WzKXe&#10;Pz+Xb18L+2bRQHASCr4Vtd0K5aTfk/fPL6QbBNKtyEB/PY4/uGjLVw72Xvo3d8kidpZVgBourtLy&#10;VgtvtA1fWdvXAths+pqor11UAaJI0QYaw5jbDtTk+ARKI+QzKwBgBQSAAACkxA9H8vDyUj7o9l46&#10;w3Pfj04P+3255Tjy5sGe1HOc07eNzmIEgPuWJecrBlPaclOrO5NWcNiWKXdarWjx96en59HfHdp2&#10;FEj1gjBW1WJR9Ph9LWi9cOwa42q6RSxDq/OyCQDntR6NwyYABFAgff3Jc2YvMItW8DcNI5otdr1a&#10;305YXQ8gO3xiBQCsgk9zAACkQNtN/uToeGb4d92R58k7RyfR72yCsn6YOI1x/64btv37eXvl373d&#10;bIo73ll/6vvRvEC9PhoQ36+5slvSReFn145xdxxeLqKhZ1Y1BElbf774uyy8AyiOR+tFlMRV+3o3&#10;2tQ0qfrTv3Mt9owDAABUGQEgAABretrtyY+OTxKFSdpOUX/naYzAsOzWCWCyFOfxGK45l+6T3uqP&#10;n7bcuuU6L/29BsRaXaizAndtS+64TtRCtiyeDD6vrIxT/TfhZBBoGlErz9WjxUkbUAAoglZbaVto&#10;oAz0PVErUluuK7u1WjTPmg6gAAAA1caKBwAAa3j/7ELeu1i9Ckx/N+0QcOj70vW8qD2lHwQSZjxj&#10;TgOYss2I8XOaq6ch3Vmvv9LvmoYpN2u1xefvB/J06EXtYyfcgu9rvS6T+zdO9d/EVRvQdJkphHe0&#10;NwNQJD+kChAAAABANljxAABgBX2d33Z0Es1EW9fv25eptgPVaCYIw2jGXM/3peMNpTMcRn83z+Vw&#10;GJ1WVbYZRl3fW/ozdTOdIO3TTmel3zNNQ27U64l/b92qxTRcDIdR6Jvkcc+iDWga4R1tQAEUSecA&#10;luBlHQAAAMAGoqE7AAAJnfQH8uvzi9SCGD2fn52cyrduHErTyeatWduMaVWgtuts2FctnR63L+X9&#10;djuaPTdNZ8+92mjIg92W7LhurPPX9o66iLkoZCybtIoEP+r25K0Vf7dmW1FFXxlCvSQ6niev7u4k&#10;/j2tFh2V7Lbqc8EYB+cAUAStAsyiTTIAAACA7UYACABAAg81NOt0U7/L8ggBZVwZ+Kzbld+dn78U&#10;/E1oW8vfXl5Gp/s1V76yvy8HjeWVahosdoaDygQpaUWV+tg963TldquZ+Hd1DuCebUdz/6rkbBwm&#10;J6HBX1jCoFOvF+EfgCJpxT4BIABgEf3eQNNoAEBStAAFACAmnfeXRfg3MQkB02wHep2e90+PT+aG&#10;f9d9NhjKPz59Jr8+OhY/WByZaSVV03FTb/OYFT/FMOppb7U5jjoX74brZHtDM9BbcizMUtbq0CpV&#10;rQLYTLo5omzV0QCAcjFKNnMdAFANBIAAAMSg4d8q8/7uua58OUFl2CQE1DajadPwT897lXaTf+h0&#10;5f/99LOo0m0RnWtXpRAwLdoGdBU6F69uV6/qQ6tEkwoyWNxOY8E8i+sFAEn5bEYAAAAAkDICQAAA&#10;lvjwor1S+Kf++GBf3rp1M3EI+POzc/nlcTrVgP0giFqXrhr+TV+vHx4dy++PTxf+nIaALbeWuEVk&#10;mmwj38uetAFdxc16I9frmpazXrLnRBaL214QyKxDWqtVw5hDHll0B1AGwxU2VgAAtodFBSAAYAXM&#10;AAQAYIGn3Z58kLC6y5wxX05DQBlX0sWlc+GOjk9k37blbs2V/ZorTdsR23zxy58GfLpw2PcDGQSB&#10;XPq+DMORXOifGVQ36WzAJ4O+fOfu3aiCbZardqBO1F5Rr1PebRaznKM4j7YBXWUOYMtxosf43M+u&#10;9WvRspr/p+d4ORyIaRhRW6Tpy9HjT5bUouqPlnEuIYDtM2kDSos3AMAsxtb1WAEApIEAEACAObT6&#10;7r2LdqK7p2Ga0psKu04GfTlo1KP/1hCw4/vRXL0kNBiKwqEM5w8mpTMEtSXod+/dkR3XnfvbWgXY&#10;NM1oUVNDQK228ja04krbgL4ZhHND0Xn0519tNuQ84bFWtOlje5msq+yiEG8qyGvYdqwK1HBE9R+A&#10;8tDXSseqXltoAED2TJMAEACQHC1AAQCYwQ+vZvElcb/mPg///uJwX753947cb+28cA7fvH1bbhRQ&#10;nZYFrS78weOn8rh9ufTctaLBtiypO460HDeq2MpaI+cWpHp/HHVXC2lf292J8VPVlWcFqIZ/dswF&#10;dKr/AJQJbUABAIvk8R0KALBZCAABAJjhD+fnsdtnuoYhX9vfk6Oh98LfH9RrUr8W9mm1l7bO3KQQ&#10;8Mcnp/LB2Vns39Hdq03HFTfjKodWAVUUH3c6K/1ezbYrd0x4QfzwLK85e3pMxQ3/hAAQQMlM2oAC&#10;ADCLXeCMdQBANfHOAQDANY863dhtOjX8+9aNQ/ms23shMNQZfPNMQkCtGCyT//7VB/JXNw6j25TU&#10;v5y35ddHx7F/Sy9CQy+t1spqH2ujgABQj5vBirP8vnv/FfmbWzflyyvMESzCuRfvOaLVf3ksZ+uO&#10;aD2mkghYaAdQMnltmAAAVI9FBSAAICECQAAApvSDQP71Mn4V15u7O3Lc78uR58X46c9pCPjte3fl&#10;jWajNHe/tq+8t7sjf/vgvvzJTvKWlH/odOXnT5+JH8RfvNRqrZbrxprXllQj4Sy+tHx6ubwl6jy3&#10;W81oVuTfPXglCgJXCWPLJo/FbA3/tKo0qZCFdgAlQxtQAMA8WXxnAgBsNt45AACY8vuzi9itP7+6&#10;uyN125L3Oy/PfevFrAJ7fW9XbjhOKd6QH/V60Z8aTr558zCqRksaQH3U68vbT54kCgGNKLxxpJ5y&#10;NWDLcVI8t/g+vFxtDuA0rWTTIHDVMLZMsg4AjWjunyOrZKXU/wEoG9qAAgDm0e9NzAEEACRBAAgA&#10;wJi2/oxbyaftO283GvLL0/OZ/96JGQAa4zfjMtQhaXg33b5Sq9G+f/9e4tl0J56fOARUTlQNWBMn&#10;pZ2tzYJm6rWDQC6H8dpjLjMJY79357bsFtDSdF26iJ3lnD0jepzdaK5kUuGCNr0AUKSA6mQAwBxZ&#10;z1EHAGwWAkAAAKIqpVHs1p8N05Qv7+/Lr0/PYlcLzmOWrI3L9faVWomms+mSzqWbhIBJgzDd0Fp3&#10;nKuKrkS/+bJ6gV+OP7pop3p+B426/Lev3CtVNWCcOZlZVv+tE/5JVP1HAAignJgDCACYx6YNKAAg&#10;Ad41AAAQkQ8u2rHDvD892JNHnc7CasG2H3+Gj7tigJGF311cvlAFOKHtKL95sJ/oEjUE/MHjpytV&#10;w2nlWxrVgLcKagP6UbeX+nlOqgH/6sZh6uedlayqWNYN/2TcZg8AysgLQ+ElCgAwC21AAQBJEAAC&#10;ALbexXAoD/v9WHfDV8aVcLPm/k3TNpBxaIvEHbuYVpWzaAj682fHM//ttf29xOGTnt+qIWAa1YB7&#10;BbUB1dv9uH0Z4yeTu7e7I3+2t5vtDUhJVjUsOi9ynfBPmP8HoORoAwoAmKdGG1AAQEwEgACArfdh&#10;O17rz33blldarblz/5LSGWRlrEJ6PBzKszkBp4ZP//GVu+Im2HW6Tggoa1YDtgoMVz/uxDuuktJF&#10;4TvNRjSHsuyyWMDW8M9OYdEjZHEdQIkFI16jAACzWaa19rgEAMB2IAAEAGy1p93ewlae076yt5No&#10;7l9nuPh8vfCqSrAXlG+R753jk7mB3Y7rynfv3ck1BJxUAyYder9XYEimM/LOevEqS+PSQ68/btFa&#10;psrRvOjj76S045mldQBl5sXsJAAA2D763cjdwu8CAIDkCAABAFvtXy/jVWm90WxI3w9ih4UynuEz&#10;jwY5urjnhyN5MhiU7iGYBHY6D1CruK5XcmkI+P379+RGghab64aAqmbb0kjwZbduWYmCyrS9f55O&#10;tejEwPeiqtF+EMi/ZzBnsMw0/KuluNAxYsAWgBIbjTsFAAAwi2PSBhQAsBwBIABga2n1Xy9GG0AN&#10;kF5pNeX3CWe6hQvadwVhEC3unfT7sSsK86bX6+0nz+RiMJSu50l7MHjhNAwC+bPDw6g1alxphIDa&#10;/jFJCHjLdQq7D9OsAtQwdhIq/+r0vLTHTRbSDv8ken6ysA6g3CadAgAAuC6qAmQWIABgCQJAAMBW&#10;0sq7uIHem7s78qjTTRy4DP35C3eDcWuvj0texXXu+/KTo2N52L6MTno/XAyHz09d35M/2mlJK8GX&#10;z/RCwHjB3oFb7Ky8NKoANfwbjo+Z988uosdlW5iGkXr4R/UfgCrwmVUKAFiAABAAsAwNowEAW+lR&#10;pxMr0NPqtrptyXsX7dTuJm3ppdVHXc+vRJCjVZLvd7qpnuckBNRZgjsrBnS2ZUpN7CgcW+SwXhNJ&#10;WL2ZpkkV4EGjvtK5Xg//HvbTnStYZhr+NZ30A1yq/wBUgb5W6YYFo8BW1gCA8jLGG+WWfR8CAGwv&#10;KgABAFtHq//izk/7yt6OvH+xWnjUmfNFbNLS65OUQ7WqSaMSUHe9WubijzM6BzBJm9IsrFoFWPbw&#10;b9ljt+yxWWQS/rHuDWCbXZ/BCwDANJ0FyMdlAMA8BIAAgK0Td+7eLceR88Fw5Sq9YMZl6F95QRCF&#10;kE8Gg60/+NIIAbUV6LIvvQ9WrL5Li1YBPk5YhViFyj8/WLww7a4YAGYd/s16bgJAGfF6BQBYJJoF&#10;WPBmRwBAeREAAgC2zr9edmLd5AetxlqtL/szZgAGYSCjBCHkNpiEgMvCpHn0S2/DWTwPMGoDWrB3&#10;T89i38aqtP30llSm6KxGM2GKZ0xCXbYyAwABIABgKa0CTPqZGwCwHQgAAQBb5Wm3F820W+ZBrbZy&#10;68+JfvhyADgYhzofx2xBui00BHz7yZOVQ0BtNVlbsPNV24DeWhISZk1v40cXF0svpUoz/9re8srN&#10;esIdyRrmmiYLGAAAAEAcmv3VLIv7CgDwEgJAAMBWiVv9543CWEFhUuFoJF3PX7mt6CY78fy1QkCd&#10;B+gsaDn5SsFtQNV7F+2l7U41yNyt1eTj9mWpw7+4NJxtxAwB9efWmRsYl89MLQAAAGyQVTpvAAA2&#10;HwEgAGBrXAyHsUK9fduWp0Mv9bslDK/aeH2yRlvRTbduCFiznblffO80G+KW4EtxnJmHvz46lj9s&#10;0HGiCxJNZ/GsRg3/bHYuAwAAACtJ2nkDALD5eGcAAGyNT2MGKp3g5dadaZhkT72Mzn9TaAj47rNn&#10;8u17dxPfomgeoO1I1xvKrKlJrzbq8kHB7VcnMw//m7u3o0q/WR60WtEpDp3D97TXK31gqJV9LbcW&#10;PTbhtZlWhH8AMJudQ1U0AGAz6Odt3Qx5/bM2AGB7EQACALZCPwjks8HyeWVaITbM6AuTMU4Aj7z0&#10;qws3jT5WWgX31q2biW+Zzo+r2470/Jfv51dazcIDQBmHgP/lyTP5zp3bclB/OQQ8SNiu9HarKW8e&#10;HspRtyvvnp5ldgyvS58CLdeNZhwOfT8KabV1a97hX0ALUAAVYRsEgACA+HQWYI9xEwCAMb5NAAC2&#10;wrOYoU/WwYmGHWVoQ1kFWtGmIeAqbMuM7uvr6pYl92tuKW69HmtvP30mx93uyi1Pp+ltvre7I399&#10;+1aaVzMT+thoNaC2KXIt9qMBwCxRJYfJZwYAQHyWSVcNAMDnCAABAFvhYa+f+81s+y+3+tRWXnvM&#10;ZohNQ8CPzy9W+l0NlmbNA7zbaOR07ZeLKgGfHctHFxcySGmnrlYUfqGerIJwVV6wemCuD41jWZJ3&#10;Hk5HJABVYIzbIwMAkET0GZv20QCAMd4RkCpdaGWPKoCyOekPpFdAy7/2jFl/upv/bsL2jpuokeBL&#10;6btn5/K4fZn4XtAvv7MG4d+o1xJdfh7eu2jLPz56Ih+en699adpq9gs78eYHruvcW95Wt2xo/wmg&#10;Cmq2/bx1OAAASZgEgACAMd4RkCrLMGSnVpOG7UTtvfjKCqAMnvSKm/l2NqPy8Iu7O4VclzLxRqNE&#10;rVB/fHI6875cRgPXWa1AX281S3efaEj9y7ML+f3xydrndVjCkLMsghEBIIBy0/cuJ+fZqACAzWGx&#10;gQQAMMbKEFLljXfV6xwi3bVKGAigaH44ks8GxVUpXQxfvmzXtuX1La8C9EcjeaPVSBQCvv3sSC5n&#10;3J/LaCvQ65dyu5HssvP028uOPOt017pErch/pV4r5e0rmk8FIICSqxH+AQAAAEgBASBS5wcvLqzF&#10;CQP1/7VHubZqo1c5gDSd9POf/TetN2MOoHrz8KC0AVRefnfZlb+6dTP2/aDz8n7w+OlL7zPLXLUC&#10;dV74Kds05G6tvAHZO8cnK4WdE6ZhlmrWYVno/L+QIYAASswYVwACAAAAwLr4ZoHULWqtdT0M1MCv&#10;5bjR/9cdJ2p1E7AwByBFH3eLa/+pPpnTflRf876U05y2Mvvo8lL+8uaN2NdQQ8C3nzxJHALq+8/1&#10;DSavlrAN6ITezp89O058Oyc09Gw5L88/TNvR0Mv8MtLE/D8AZcfcJgAAAABp4dsFUueHYTvOeUaL&#10;sZYlpvl55UcYjtiZDyA1/SCQc98v9A5tB4G0B4OZ//bG/v7WVwF+1OtHwdxf3TiM/Tsnni+/Pz1N&#10;fFk123mhAl0r0ss8J+/U9+V3J6vPA9RF5H072xBQg8pVQ8oiMP8PQNmN+C4EAAAAICXZbw3H1glH&#10;o93RSJ4ZhtxOetu9cHarPABYxWl/dvCWt4eXHfnqjHaTuhFCq99+eHS81Y/vv5yeynfvvyLfDEN5&#10;9+w81u/8odOVXceR1/b3Yl/OVStQW3q+L13Pl5+dnEYBVpn9a7cnt9qXcm93J/G11OH/LcuU84wz&#10;8P/rk09n/r2G27dcR/YdV/ZdRw4b9agLQJGY/weg7HQzpL41bfn+IADAGthYDwCYoAJwAa0MaDpO&#10;dHIZxJ5IEIZHq/weC3MA0vS0JAHg+5eduf92u9WUN7Z8VptW9P3q2VEU5n05QVtODQvPeslmPNqW&#10;JUf9vvzo+KT04d/Eu6dnK80DNA1DdgoM3PT+/WwwlN9eXsqPT07l//70kfzgs0fy8flFIVWDdBkA&#10;UBUBmyIBAGug7T0AYCK1ANAYLzQtov++7GfKQK+hzqXTXeo6gF1P+t+NgnetV4kfBl9MenVZmAOQ&#10;Jj8cyZFXnvlkfW9+GdZXb96Q1pZvNNFKt8/al/LWrZuJQsC3nx0lDpMedrorXMPiaJD27gpVovqZ&#10;q+U4pbotGvZqcKtVg78+OpZBji16af8JoCoGAQEgAGA1uqzmEQACAMZSCwB1zoxWyi2K92o6a8cu&#10;10LUdXr9m477wly6Ca0aoBIwHi8M46/ejtH+E0CaTvrJKsOy9qQ7P3TSVqB/cfPG1j/+Pzk5jSr6&#10;3jw8lBtOvE03Go69/eRJoiDpZEEYW1Z6nT84O0t07XQDU33Nzy1xH4dVaBvX//zZ48S3a1VDFtQB&#10;VIRuiqR6AwCwCtbWAADTUgsAdc6MYRhzZ7voLnQN0DRYK3OIVredmeHfhGvZC0NOfC4Iw4dJ7g7a&#10;fwJI09lwefVffcHrfdqe9HoLz1Hno/3JTmvrj4F3jk+iP79z9240Qy4ODcc0SNLWkssU0XoyLf9y&#10;3k5cMbfjrrbxSu/7v3vwSjSbcTfDz20a4Ort+snjJ5k9NtphwAsCugwAqJR+jhXSAIDNoB93h7x/&#10;AACmpFcBOF6kcywr2nF+XW1q8aiIEM0Zt/JcRINJrcJYRG+mSyvQWPwwvBX3Z2n/CSBtTwbL5//t&#10;5LghRWehLdvN/0cHB5lWXFVBJwjk3WfPos8V3713J3YIGLXJPDuX//zJZwtnzP3+9LTS988vE7YC&#10;1c9lt1ZoA/qXN28839T1+k7iov7E9PmhlZzrhID6WUJ/Xyv9NCjtep60BwPpeMPUF9IvhsPo9LTb&#10;k4fty+enR51u9PfdClaZAigX/W5E5TIAIIlh4AsrawCAaamtMlqGeSQiUeCjs/I6w+HzN51J9d+E&#10;ruXVbVt6Oe5K0RaljmFId87iqzEOJuPQMHH5sjK8IGjMqwi9jhYFANKki+/DWJsK8t2O8qzTlXu7&#10;O3P/XTehfPPWTfnB46cxr/9m0jDoV8fH8qWDffn64UHUGjSutgaIZ+fRScPUm64rDduS86EnJ0Mv&#10;+vcq0/tGA87X9vdi3Qr9zLLn2InmYX5tf1duT81hfOPgQD7p9jJvnarnryGgVn8u25A1MRovkGsX&#10;gSw2EvWDQC4GQ+n4vlx4vlz4cV9bruzbttytuXK72Vi7HSuA7aObGWzDXNihBgAAGXc6YeMIAOC6&#10;1AJA0zQak/+etAKd7LauzVjw0EDQCsPcZhuY41k4epp1mVrVF7PIILp9GmBOL/8kbcm1DUZXu/E/&#10;ME3jjWU3l/afANJ0PhwuPbfGkqrwLGgb0EUBoEQtG92o+uqHCSu9Ns0H3Z486g/krf1d+VKzIf/a&#10;XdxCdRYNlKo472+ZX51fyN1Wc27b9Wn6meXAdUVi3n/3a24U+F2noZyGc3mEgP92di5v3jxc+HP6&#10;WW4QBKl/jpwEfseDgRwNvbWD+HPfj07vd7pRJebruy3Z08cDAGK/LvnSNMs9Rx8AUCzthNH342/4&#10;AwBsj1RWP8e52QuDiyatQK9X/02rx6y4S+U6jtO962Gk/q0uoCWdS6i3z506lZkZN9nMgBcGSz+B&#10;0P4TQNqe9pfXad8qYBH+w14/1oYRrb76qxuLA5Bt0AtD+enpuVwGgRzSfvs5DaV+k6Aq8gt7e7Fa&#10;qX651ZRv37s789+0Ik9DQK0OjNuWdVW/vbyUs15/5m/rxwVt7amntMI/Df20dedPj07kh8+O5b2L&#10;dlRpmXYVrlZhvnNyJr89PRM/5HMPgHj0tc6nogMAMId+ZO35Hq0/AQAzpbKaZppm53oAKONWoMGC&#10;BQ5tZaLhWR4l6pZpDqMun+MqQE0+7ei/rdiVf1VlaQhrmoW0AvCC4M1lFQr+iOo/AOmK0+7wwHXk&#10;4cXskCFLn1525I2D/aWXoJWCf9QfyL91u1t/dDweDKPQqWVZ0YxAiHzU68urne4LrTrn0c85f7y3&#10;I/9y3p77M9882F/aVlRDQK0O1NPlcBiF2WE0aySIgq00fdhuyzca9ZfOUVuGpxH8aeh32h/Ip71+&#10;VKGXJw0XOyen8tX9PWlu+cxPAPFoxfM2fG8FACRztTluyKZ6AMBca1cA6neQum3PfKcxouq/xReh&#10;c/dy+h7zvNSj6ThSd5yoMnEbvkR5YRjdz0VUAo6uPpD8fe4XDGBrdWO2KNyrFdOG7/12O3aA8We3&#10;b0ZVWXEV0dY0L1qNpeFfnTlIz71zfBLN+ohDQ7sbM8ImDVb/5tbN2DMFJ7RVrbZD17l2H7Y7Kd+y&#10;q4Dz+m3TdY3hmmHdSX8QVeBppd9v2pe5h38Terk/OzmN/XoFYLvpwi4z0wEA0wj/AABxrLVSqIFS&#10;03H1z8UDjRbQTKqecVsva4MXROMKwiAKPotYNg3C8HcFXCyALRV3/p9tFPPe0A9H8rsE7RvfPDyM&#10;FQLqfLHDLagm0vsvq6Dz9frLFWdlpqHoe8fxZ0VOWnjuagtzw5AvNury3Xt3YlURXqchti42XAyH&#10;sSpuV3F57bmsi9+rLG9ou82H7Ut5++mR/PzsPKrAK4Oolev5Be1AAcTiUQEPABgj/AMAxLXySuEk&#10;/EujqEwr8awwTG2Wy3XEf7r4FUb3c8Nxork5eeoHfnfHKqbSBsD2aceoqNH5f90Ch6T/odOVBzs7&#10;clCvLf1ZraR/69ZNadjW3BaOGua8ebAnvz+7yODalo/OBtRKwIZpyWkKFVx6/33z8CBqu3r26aNU&#10;zjMvSVqBTrfwXNdgvBD9uJtdG10NFw+m2oD6CT8napvPj9sdedjPv9VvXFoJ+PDyUl7f2y3tdQRQ&#10;DrrIq5XRyzrsAAA2G+EfACCJKABMOodPf37ZXLek6pYtnTCbHdkmFYBRG9Da6KoaUh+7QY6Lm6PR&#10;6I9F5P8Ukf8htwsFsLWOYlQA6vy/ov342TP5Tw/ux65Sj1o41upyMujLUX/w/O9v1Wtyt9mScMvm&#10;qWolYD/05X7NFS2gehzjcZ9Ff/+rNw6jlpbqW7dvyj88epLtlU+ZtgL923o9t0Xh0WgUbdrSgC3L&#10;cG3VGcEaHGpb0qwqE9P2Qbcnr7SaUTtVAFgkGIVis70VALYW4R8AIKkoxdNZfXFDQA2P3AwWKEwz&#10;/nUoI8c0o5CtzIIwPLEt84bez2EY5nl9vy4i/zMBIIA89GK8tu04jlwWHA5ogPWjx0/kr+/djR0C&#10;ajWUnt649vfaFqzvb1cAOKHtHPdtW75/746c9gfyuNdb2uIxan/ZbMiDVuuFCjMZz7b7xsF+1Cqy&#10;KiatQL9x53Yu13jyWe1Rp5vp5ZwPX3yOWoYhiz4l6ny/h51uZYK/aVqp+JWDZHMYAWyfgAVfANha&#10;uglPO3oR/gEAknhexhcnfGvYdtRGMiuuZVc2ALQrEACGo/DvRcz/UaIg15Egv11DXxSRX+RxQQC2&#10;20XMKrCmY8txCdoCHnl+4hBwlslreRWDjzRoG8X/8uSZfOfOLXlt/ypE0flx2ipNj4lJJZlWUGqV&#10;3KTab54v7u/Jp92uPB1W5/7UVqCv9/ovBZpZ0FacOrfuk162z6Hrn6uMGX3ntQrxWbcnD3v9WOF/&#10;WWkl5RvhrthmEdOaAQAAUGZhOIoq/4j+AABJPV9t1EWVeYuPuhTRctxMw7+r63B1WVVkmeVv2zQI&#10;Am3F2ZHxfd2wndzu73A0+t9yuigAW6wTZ/6fc9X+0y/JzslJCLjOHNwg2g1anbl1WdAquLefHsmn&#10;7as5iRryaRgINj2VAAAgAElEQVSmgeBk7p3+/7Lwb+Jbt29FlYJV8rPjkyj0zJIuPmjgfNLvR/d5&#10;lq5Xck4eDQ39tPrwp0cn8sNnx/J+p1vp8G+iyLmkAKrBqtj7EgBgfYR/AIB1RImfIfJL/bM2I+Az&#10;DUOajhu16MxDVef16Xcxp/zX/c9HI/l/Jv+jj2k95VmOs+gxZBrGf5f5BQHYev0YVeR7ztXr3qOp&#10;OXpF0xDw7z/9TIb+alXwGh4W3dK0DDSQeufkTD5rX659bbTl+dcPDyp1+9tBIB+3LzK9DC+8OkaP&#10;B/k8fyaVnGe9vnx0fvE89PtN+zKq/ASAbWGMu/YAALYH4R8AYF3RKqhtmv+o4ZBWAOppugrBsazc&#10;wj+JMd+lzKwKtAEdBn6tNhX6aVWnOxpl2nqVL6oA8nIRowqubllRtVzZKoZ0JuAvjo7k2/furvT7&#10;g4q20M7CT05O5Xu2vXY7zPu7O/JH/b78W7dX1pv6kn85b8udZjN2pWNSk/afy+YspuUfHj3J5XJQ&#10;TnqsaWVk3w+ev8Zp2/2WY0vTdmiZiq2iGzdntUIGAGwmwj8AQBqiJMgwjLPJebmm9cKiaN5tRswM&#10;Ls8Q+Wg8hy5TllH+6sVhEPxZzbbPRWR/8ncaCOqCXhbzAI1ooYYAEEA+OjFCsFZJ5v+l7aRC8+ry&#10;8PazI/nbB/ejmX/r+LPbt+T0s0dyUqEWq785OV05SJ5HN4dpADNp/wlkZdLi9XjoLa3y3LdtedCo&#10;y+1GgzAQG003VGY9jgMAUB6EfwCAtLy0KqYLZdMh3Ly5gFnJIgDM7bqbRhVmGH5xNBr94PpfNscz&#10;sdLmRjtVc76FALZWnKo+rRq5pHXgxtN2oO8dHadyM79z9660KrTw2l6xlewsGvx1PS86TTpEPOoR&#10;AGZhL6Oqzaq4GA7ll8enUYvXD7q9WC1e9We0Hew/PX0m759dxGoDDVSNjpmo5TC2AQBQDro3v+d7&#10;hH8AgFTMTPeimX+GkXv4J1EAWM0ZgBN2BWYYBmF45/rfaTuZLHI6h+o/ADnpxqzQ0iqRTlDOds1H&#10;K1bxNWz7+WxDfO6jfl8+Pl9/Jp5ujvrrO7fErciOltd3mqmcz8D3Xwj+nnZ78vbTIzlKad7kIQva&#10;z93KaCNWFWhop8Gfzu9c59h62O/LO0cn8jCFGaBAWeh38pq9va8PALBtNPzTyr8sOnQBALbTzLRK&#10;17c0BHRNK/d+YnrZVS4YKyI0TSoU+fqsXzFTvu7aqobqPwB58UfLQ739ceAQp7KkCFq19qzTTXzJ&#10;2hbsa7dvyd89eEX+dHdHdmkT9tyvzi/kcrj+vDqdqffNw4PUrleWHuzsrHXu2nKoMxw+nw980h9E&#10;wd97F+1UZ2c2LFO+3EonrKy6V9acV1lVGipraJdWqKyvoe93uvLToxOqAbERanyfAoCtMgx8wj8A&#10;QKrmJj76RcO2zEK2G6YdROWpCnMAwzCszfr7tKsXXRagAeSoH6PtoWMYpV8Uftrrrfy72iLsSzcO&#10;5fuv3pfv3b0jXyUMjAKBd1NqBXpvd0f+ZM1wLWv3a+5areIm80Z04cEPR/LhRVt+fnaeavA3se+4&#10;8ubhYWUqK7Oit/9GffsCQK3U01B5mMEil27y0GBRA0agqrT6j7l/ALA9dPPdkA1MAICUVbvfZglV&#10;YQ7gvCU8M8VrflX9x3ZVAPkZxPiypG0yy/6l6g+dbqKKNS8InrdonHZQr8lXxmHgf3rlnvzF4X4U&#10;Dm2jE8+Xfzs9S+WWv3nzsNRVa6/v7q78u34QROHfaNxS9xcnp9Estqw4lhG1V/3uvTtbHQK+tb8X&#10;tSbeJjqv7/0Vqp2TiOaAXrSjEBuooiqMlgAApEO/zw2YUw8AyADDVzKgX9a8DHbKZ81KcfGJL6wA&#10;ysiuSMjwg8dP5Vs3DuXuTmvpz+oXxdGkUsA0ZTQaSf3aPLGW60SnV/f2oi+XZ/2+PO725HF/IO0t&#10;2WWqQcDdVjNq5bmut27djM7hDxkHGElpteftFcNJDf9640UHDf9+dnKaSWXWLPqYaAj4z0+PtuZ4&#10;nPhCvS436jMbM2ysR51uNK8vLxpiX3i+vHV4sHVBK6qtCp1lAADr04/cvZTaoQMAcB0BYAasigaA&#10;WrGnyyLrLvfp7a/CLEQAm6UXVO91dx4NXn50fCJf7vejFolaJTWLH4TPX7O1ZaNWN+qsNg06v9Bs&#10;RLPgNPibpq/PN5vN6PSWiHSGnjzpduWzbleOvM3edaqtQL9z9+7c+zOJMoaAX95drT3pdPin8/5+&#10;fX6RW/g3oSGgVqs+bl/Ko15PHvUHL1wHrRC85Tqy5zjRMf/7y06u1y8LGv595WCv8rcjCT2+ftO+&#10;zP1ydcbgT46O5euHB9J0+PqDaqCZCgBsh4Hvrb0OBwDAPHwDzkDZd2vOahU3ofMXF/17HDVmVQAo&#10;QC9G5dB+xVpgarikVXraIvDejHAnGL34eq2VW5NZbbrIrqe6acgXGg25WatF1WHXN2hoQPiGuy9v&#10;HOxHr//POl05HgzkYa8n/XCzvopGrUDPzqM2nmkoUwioAdn9FeYTagXppC2uzkt7r+B2iXqc6+kb&#10;c/5dK1zP+oNKB4D6WH1ppyWvlLiVbBZ0pqSGy0XR10atbNXX022rukQ1saESADafbuisYgEBAKA6&#10;CAAzoHMArTlBmmOaUrOdl3Z06s92S1Dyb68ZAGoLOr6sAigzv2KhlrZE/PHJqeyeX0QVUtP8a6/X&#10;5zNmB2qIpwFVFFKdnMotx5b7zabcbTZnVgdOAphJdeCnl5eFVOxk5beXl/Jgt5VKK1ApUQj4pzpH&#10;LmFlY9nCvziMqNVtdctitOrvtd2W1Ldws9QHF+3cK0uv08v/+dm5fHV3Z+sCWAAAUC76sWgQMPcP&#10;AJCtrQgADZHHIvLFPC+zYdvSGQ5fKOOv27Y4JV/wMWW9RTWq/wCUXaei8xVe33lxsVq/MIbXFtM/&#10;7S2fq6VtPo+0Cuf8IpoZd69ek3vNhhzU6zOrA79y41AednsbNZvtZ8+O5W/updMKVMYh4K7jyLtn&#10;56mcX1L6OL62H7+VpB42w+Dz8O/Di3Y0Jy1vPX+1Y0o/qezbtpz71VgwueU4cqdek8N6bSuDP3Ux&#10;HOY6928Z3dTQ9vyta8GKatFNmWysBIDN5YXBS9/nAABI25ZUABq5rzjoDvWabUvf96OquIbtRJWB&#10;ZTEaia+b6K9fHWuN66i30yYABIDUacDzxsHBC2d7vVpbKxuTBiIa6rUn1YEicr/myv1mQw7rjReq&#10;AzUkbJdo1t26Tn1ffnN8Il+7cyu189QAzjXNqFozb187PIh9ibrG0PWGzxcb3j+7KCyY6awY4Gm7&#10;cqeEw7E06FN7jh0FfS3Hlr2UKk2r7sN2+Vq2Rsf9mcgbe7uVrirF5vIJAAFgY2lb+0FFNrMBAKqN&#10;FqAZ0mq/UdT20yrdEPfRaHRpGMZLK4YaXOpVXWUPkkv4B6ACTobVqwD81s0bL/1deO2V+mJG+8+k&#10;PhsMo5PIuXxtfy+aC6h0fmAZ5tyl6YNeT3bPz+X1/f3UzlVbp/7Hmis/ePw0t1aHNxw7mu0YR5nC&#10;Pxkfbzr3ZJVKzIZ+5sipmlerDW+6jtiGIS3HeR4W2YYpTYeP0svobNKjklZe6/F/4fvy9RuHhIAo&#10;Ha3StthgCQAbabhB3VUAAOXGlsKMaShWwk3qMpLR3HIBc4WdpkY0P5AvpwCQtj/Z2ZGDRn3puc6a&#10;/7eO9tT57dZqG/m4/vLsQj5Jee6dzhb87r074ub05v8fWq1YPzcd/mm16E+PTkrRkvGou1qw3Eip&#10;fWscrzUb8vrernxhd0du1GtRVZ+eCP/i+aTkmwe0cvoXJ6eVmw+L7dDzffFYJAaAjaLVfwSAAIC8&#10;EADiJfYKAaBr26UMOgHguk6FvmxpiPRHB/Eq1I5Trmx8NBg8/29tB1rf0OqYn56eZRIC/u2D+1F1&#10;Xtbu7+wsvYTr4Z+GHWWZn/d+O937PgvvXbTlaQEzEjfFk6nXkrIiBESZ6UiJrucJY6IAYDMQ/gEA&#10;8kQAuKVGC75BmpJskdcYtzkFgCroXZudV2Z/efPG3PaI11+p0w50+uFIOlOh4hcajcrcb0llEQLq&#10;4/adu3flizGqN1el572sfWaZwz914vlymXL1ahY0BHy0YW1w83DSH+TWDnddhIAoM537G72Wc3wC&#10;QKXpxyIquwEAeSIA3FKLlr+thFUeVP8BqIqgQgtnGu4smu1mGdm/hZ/2P696urmhbUAnsgoBv3Hn&#10;tnzzYD+TlqD7rrPw38MoxB2UNvyb+NHTo2gWYNn9pn0ZzU0kIIrvqF/+6r9pkxCwz8IcSkhfyzUE&#10;9Dk+AaCy/DAQPkkCAPJEAFgSQYl2RxuGEbsGMI3qv0XViACQpqos6mpY9NUbhwt/xjQNMTPefXE8&#10;tXh/mGElW1loCPjx+UXq1+a1/b1oLmDaLUF3HXfuv2mgpgvFo2ihobzhn4zb8r53fFyCa7Kczk0k&#10;IIrvqALVndfp8+SdoxPpeuV8vmC7jcZzAQkBAaCaaP8JAMgbAWA5dIYlW5QzF8wB1AVn17KkYTvS&#10;cmtrV/+VKfwEgDL40/09qdnLw6Lpma2NFea3LvNhr//8J/T63Mphpl3R3j07l18fpR9G6VxAbQn6&#10;JzFm9sVlT1Xs61uptojTRYWB70vP96KFYg0xfvTsqLTh38RHvX7s8DUouI3vJCC6qGC4lScNnqvU&#10;cnmati392ckpISBK6yoErObzCwC2lXbnCFn/AgDkjACwBMJw9H/k/REgXLIgM72oPB347bg1ablu&#10;tBCsrc1o/QmgStqeV/prq9V/WjEWhzX1IvxKPZsWnWdTVYB36ptfBaj+0OnKz58+k7S/n+v75ps3&#10;D+V7d27LrrX+7Nxnvb50hsPodDkcSNfzovBvsrNY569piFGVGWx/aF+W4FrEo/fpOydnzAVcoOuX&#10;//V2EUJAlF1fN3qwjgwAleGFVP8BAPK3LQFgP8bPFOW863uP877sZftFbcMk8AOAAnyx2Yh9odbU&#10;Zo19d347yHU87X4ecNxpzp9JuGm0Iu2Hjx6L56f/Rf2gUZfvv3pfvra/u9b56Ey6352ey1GvH7Wk&#10;1Iq0h+M5db88PpWfn51XJvxT7SCQy5hVdb2SVL5M5gLiZeeD6ldIEgKizEZRKzmOTQCoCr+inREA&#10;ANW2+b28rirYcg/Y4hqN5H8fjUb/U9muVzRbKvYkwPUU3coLwPa4zCDMSduDViv2OerMVq3S1lYy&#10;NzKqAHzY7clXxvMID+o1qZuG9MPtKDk48jz5r0+eyt/cvS1ujJasSb1xcBCFqr85OZXPVgxLdCad&#10;njaFBs47McLsXonmp+j9f3Hky9dvHL7QlnXb+RtSmjQJAf/y1g2pp1C5C6RJK761U4vBLk0AKDXa&#10;fwIAikIL0GKdd7xowW8/72tB6AZg09xwnaW3qF/y1z5tC6nVYUnUp4KpW87y+yAprcrqDD9v5feF&#10;RvwKxU2g897+4bPHctztyiiDL+0adn373l35m1s3U2kLWnWfdHsLb0FZP7/ocfKTo+OoJWi/ROFk&#10;kS42qGpOQ8BfnZ5Hcw2BshnymgMApeePWIMDABRjKyoAy6qs1X/YTLogqS2sOuMZaJc6J2q8kOWa&#10;huxom1fTjNoINh1eGrCZvJLvuvzy7k7i39E2oHrSYERD0KMM5hye9nvSGges95qNaEbeNtHF/38+&#10;OpEv7bTkjf39qCX2dbqr11yj+ut2qynfbzXlg7Mz+d3FZaVad6bpxPPFD8KZ93HZ9cIwagkq7Uu5&#10;X3PlQaspexm15q2CC3+zWhNqyPuLk1MqPVE6XlQFaDOqAQBKjPafAICisMpfnMKq/8okHI0utQBi&#10;m++DrGjgd9ofyNlwKEdDb/li8lT7Odcw5G6tJq+2moSB2Chlb0m3aljQsO1odtrNel0kg3Du9xeX&#10;8ureXvTfN5tN2bXOosrAbaKvoRruPO0P5KsH+7JXq0WLrXpIDQJfHMuSkT+KZuauQ9uCvra7J789&#10;OZF/W1INt6lO+/0oEF2kU/LjT1u66kmrcl/fbW1dEKgbjjYxxNYQ8NenZ/LnNw9LcG2AK6OoOjoQ&#10;mypyACgl/UhEFy4AQFFKub16G/qSlqH6L4tWZitch2S97rCQhn4P25fy06MT+eGz42ixWhcgky7C&#10;6c/rTKMfHZ/IL49Po4U8ANnrr1gxo7N/HNOMAvs82oC+vhN/TuGm0QrLHzw7kg/Oz6XredLzvWie&#10;x9D35ZdH/z97dxIjyZnlif25u5nvW0R4RO5MMkkmq7gWWQtZNT3V1ahRCwPoMIAOukmjy0DAANKc&#10;BQHSALropJYAXaWWLnPSQdIAEnrU6OoqVRWrWGSTyT1J5r5GeHj4vpmZu/As3DwsPD3czcxt+czs&#10;/2sEOpOVmeFb2PL9v/feoR7Eboqr397YrdH3Y/o6N4ajtX9mEJJFFP68fNBo0s1mO1btIw8jNJdy&#10;Eb+n/H4CiASVJQAA4pqg/ScAAARIyKwtK8tUkNP6QPNkNHuZCFH9J8gAYpSXbYgXFPf7g3nod7PX&#10;13eou4UXujgIvN3uYPYNgMfu9XqOv4E82/n/SrXsyYO80z5Z8L4U4wDQ8MVsswVvuuCv3+7X9Q0X&#10;Axc3TLxYreoV2XHTUs4OUbWQVpXxphpuHxmH8yg/x/uD6AaANHs/92NaoQtiUiYTimnnaAAA4YX1&#10;+hUAAKJB2GI7nqPDbbQK6XQUw8D7Tqr/+Pnza8GzntwgwuspQhViWLXHY30H+t/vH9Cn7Y6rod8y&#10;t/oDffES1YAA3uEAaeTwZ5nPDXxcz6ZSdCXrfnH1/cFg3rqGz88vr2nRGAd83OVNF/xlVKRZqV6z&#10;iisBX6/GulN4pBgz5KIeAt7vdkNTobkJvvbCNRGIhNuAAgCAeFClDQAAQQpFt80IhoGvJxMJWyt6&#10;x63d0sevhUvzHRICvIa4DLKPK01+t1/XW4rd97nFFi9efogQEMBTRxtUzhjnh+dK7lfoDSdTutvu&#10;zH//EoKppe4NBqRq7p3drpRKlHNp409UDEM8f9KYIRdVXBV3K0aVcR8fNdEdAYSBBWYAADFNcHwG&#10;AIAAhW5FKSphoGRjMS8rSXpbVONpcpWHW1WAEB68wMTz+MyVJkHg+YAIAQG8czhyXkEmzc6JXlUB&#10;3u6etChFFeByPU2jT+uHrv17fO7/frnk7oMMuXGIA0CatdZuuzArUiR8jcJdCT41bRKIA74e+6bV&#10;itVzBnEpWGAGABDOZDIlbBUCAIAghTpFWhYGGuGY+YsSdF6Ah3uKnFxfxWe0/JSXVPxtWgUoSmiK&#10;FqDW8ELh7w/q+qKhCBACAnjncMNgwDhnnM+7HwB2NI2edLrz36MKcLm7wyHda7Wd/NWlrpRRBWiI&#10;SoXLw15fgEfhDr4W4NamfnclEAW3bnaz9S/AJtysQAcAgM1NpjguAwBAsCKzmmSEgXlZfuYrmUj8&#10;+wI8xFP48Z4VwvF/z82CTf5zy2xaBShC+0/CMOS1eEf97XZHb/c5Fuy14seD1lcA7mtsGKzzBhM+&#10;wpfTaarJsuuP73NTsMXn3TcrZde/RxR81GxR16UqLz5nx6kKUI5B2MmhURRwy8/fHzY8n0MsOj4u&#10;4noIRKBhoRkAQCg4KgMAQNCwnTxAi21AzcGfZKHCL5uSHD94Oy1IIRj6otpBXehZOmh9BeCN5gZz&#10;AHl/h1EFeCHnTRXgrebJz/3VcolKLs2mjZrf79ddq8a4XCpROtzzjy2rpM8OrrXJhFoRCc/caAPK&#10;1Xf87zzu9fUZweYvr6vSeINS3Fp+noU3Rd3CawECwBxAAACx4LgMAABBc54gwca4SoPn2HDwxy09&#10;rYR+ZlwdyIHhwMGu6zjsrg8rDv6+7fYCnfNnB1cx7PQHtJfPhfhVBxDLpnN8Ugk+xmv6z2XOg+PJ&#10;zU5HD/6MavQfbFfpNwfuzb2LCn0e4OEhvb23u/Ez4nP+C4U8fW2awxhVUiL81yhSIkGqC5X7HPCp&#10;0wkNVY1GmkYDbUIDTdM/W1Z+rrl17PfKJdrOZjZ+LGYcOIq8QSkI3AL1/DirV18DBGUynRIfemKy&#10;XwQAQHgTBIAAABAwBIABMgI8u8GfGf9djl3shIC8WCtKC1A4Ebbgz+zrTpe2s1mSzmhZCwD2dJQx&#10;7VLe8as2MY2af6lYcL1KZziZ0leNI3qttqP/fiefpxdyPbq9QeViVN0dDOlyr0+7Befvp+FapUS3&#10;e33hWkK77dwZr5U2Oz82xmLMwz0LV8QWUil6sqbCj9t7c0BXWLgOdHPeL19T/EOzRVeyWbpWLrly&#10;nubKwi9Ms0DhxO1Oj97aQQAIweJjpZTCZk8AgKBNeVMG3gUAAAgY7gwCtkn4Z+B/oyCnLc0ETGzY&#10;OhTcNdQ0vYXWb54e6Av0YQz/aNb66n4Xi4EAbslveJw2t5rhcN6L1pHf9PrUNLUYfL22g1agZ9Dn&#10;pbrQCjQjyXTB5Uou0WzLkj5bMsxeq5TJas7G530O/MxfXuDqtI8bRxvPqePrFvMcUDiN3z83WrsC&#10;bAJzAAEAxKCh+g8AAASAADAiuJowL8v6VzqVomXrTtxqNC+n9T8LweHFM26d9ad6g357cKi30IpC&#10;NQc/D35uALC57IYByNR0TOGKn7JHgcqH9cP5jS1vQnlvb5eyOMc8g9s1ftd0Z17q86WSq49NNOcy&#10;Z8+t1Gafa69CMjfUZInOl4pCPraWqm4cAn521Ip8BeqmuAoQIEiYNwUAIAYN10wAACAABIARwwuw&#10;vHO+mMlQMZ2Zh4JcIVhIixf+pWMyi5Bn+JhDP26d1XIwu1F097DoBbAxrtar5s4OQdbh+8zJws2m&#10;V4FJR9Pos/rJ7L9CWqYf72x78r3C7stul5outEitZjNUk+XIvk7nQj5P9vXt489/RRazDeQmIeD9&#10;iF67uA1VgBC0xWsAAAAIBjZkAACACBAARhh3fONAkL9ErfrTZxiGvNXXMlwJxzP9bjbb9Lv9Ov3+&#10;sBHZ0M+MW4yhChBgM98rb1Y9NFlo/cUbELzEc/8etE9aAvI8wPe2t1AJuMSNo6ON/w2e4XvFhXmC&#10;IrISfoscrFzMpPWAlgQPMp2EgPy63+z1PX1cUfKkj3moECy0nQMACBZ3ZMGGDAAAEAGGwUHg9BCQ&#10;5+CENBzjxXUOvXqKQo2xQm1VjXV7LK50fKEc7RZ1AHZwqMFz2/j40FkTkL9cyNNzpfJGr+9iq5mu&#10;D+0S/3TUIimRnLc+5P//jzMZen//YO1zjpOGotKTTnfjFpGXS0X6KsRzY89ydU1oNhH8+b5V25n/&#10;WvQZXBwC3mp36Hp1/fGGg8LPmpj7ZwdviHpOK1AWc1EhIHwtgE8fAEBwUP0HAACiQAAIQhA5BORw&#10;bzxbwG6NjisPeCFfmU7RCmuJB4MhXSkW9bljAHHHFUHv7O6SlDouuB+pKrVHY+ooYxqoGvVmx5Ba&#10;NkMlOU27LlR2TRcCwJFPAdz7jSN6bxb+0awd6C8vX9QDr89bbQSBM/xabBoAcmX/1XyWvupGqyJr&#10;J5NZ+b+LvIzyaqmot2A3fNxoBv2Q1uKQipq0NgS83+1GLmz2AzZEQZD0DRMIoAEAAjPGvQ8AAAgC&#10;ASAII8gQkEM+XpRvjhUa8K9jXsW3CX7dHvd6dGXDBW4AuziYF8W2LNGbW1vPtDPkgGCXv8i7Fo6L&#10;u039fF04BHxT0+hatTL/bxx23ev1EADO8Otwq9mka9XqRv/OhUIxUgEgV8rW8ut/LpzMrvMat7t9&#10;0fSZ55a4Yfm8cwhY7cu0d0b1Jbf+vNUf+P64ooA3RCEAhKAsdgMAAAD/qNoE7T8BAEAYCABBKH6H&#10;gLywdbvTo7oPLfLi5E5/QBcKBVQBQmy9U9uhYjodyNNfvNls+7yp4karrYeQ17e39N/zHKJHI3Hn&#10;tgXhq3ZXb/VqVIY6UZBlupLNHldxRQDPvrTyevQEPF9fL5X0qkyafd4/a4WrXean7Q69QfRMCMhh&#10;6ydHrcAeV9jxhiieB31WuArgJb4W4MuBBC7FAQB8xcfeoYr1JQAAEIfzlScAj3AIWJDTlPTwjpUr&#10;/j45PKIPGk2Efx4wqgAB/KQIssuS5/gFFv4tVEfxAn4Q1cx7pkqug1602lS6gd+Te53NQiIOy7Yy&#10;sihPaWOXiuurxkW8aC2lUqcqXu+2OzQUsEpxHQ4B9xcq/b5ptdANYUOHo1GoHz+E20TwWaQAAFHD&#10;G8H6yphw9QQAACJBAAhCSiYTlJfTJCfd/4jyAtcH9QaCP49xFaCIrdogukSZyZmTgpu5s7jY1w9g&#10;9ynPPaxmT2a5fR6yaii/3Gh19JmQm9jLRaOyiENz8/y8s8gCzrN6rXIyP4/fzxsh/rxzCNhXjj+T&#10;PL8Olbub49cQ10IQFLQBBQDwFh9mVU3TrwF74zH1FQWtPwEAQDgIAEFYXACYlWXKWlgUtOpms60v&#10;cGFHu/dQBQh+EmmBtRXgLMLFvf6tABbw36rtzH/9pNPF7L8Vvm1u1l6Rz481OfxVgFaDTG6zmRCo&#10;nx2H3edN826/ahwF+njc8GHjiG63O/RFpxv65yKKRkTa9EL4TCaoAAQA8AJX+g0VhbrjkT6+Zqxp&#10;CP4AAEBYCABBePKsJeimOPyLyqyksLiz0E4MwCtBVLqd5e5gSJ8d1PXh735TFxb7Bj4/hjcr5VOV&#10;XKj+W+2bXp+6Y+chbSqZoj1TtWVY7Rbylh/5C+WSMM/yerU6/3VzOKLbg/BfY/DmnVs4d7sKbUAh&#10;KKgABABw13GLT0X/UrDJAgAAQgIBIIQCtwTNbVAJyG0/Ef75jxcSF2cKAXihp4jR/tPwbX9Av33y&#10;dOMWj3Yt7vZv+/j9a7J0ahbarWYL1X8WfLNBFSAXw9VyWR8frfuu2nz83BngZRuBoVdeyGVPtbq9&#10;2WwG/phATGilCkFBNQoAgDum06le8cfBn4bgDwAAQgYBIISGlEpR2sH8H55nw20/IRjfdtEGFLzX&#10;ESwAZH6TOJIAACAASURBVEeqSn/76Ak99elngG9MF5f6/JyL+HatNv81B583OzjuWsEVo5sExaV0&#10;mnIezMv1ywUHcwxfqlYoHXAr0O9tb81/za1uEfLAKu0NKn0BNoGFagCAzSiaps/3Q8UfAACEFQJA&#10;CBVuLSfbXOj8Ai3oAjWYTFAFCJ7zs9LNDq6C/f1hg/70ZF8fEO+lxZ3+fi44c0VWIX0yi+6T+iEN&#10;BZrLKLo7LedhaTKRoAshbgPa1+z/7PK1wEvFgiePx4pXS0W0ugVbRKtSh/hAFSAAgDN8+OSqv6Gq&#10;PrPJEgAAIEwQAELoZCRZX/C04nGv72sFDCyHKkDw0lDThP85fzAa0d88fKy3xfTK4qyfoepf+83n&#10;y+X5r1ENZd93PefHyGQiSTshDgAfONwgsuugctAN2WSCXkSrW7BJxCp1iAcEgAAA9k0mU+orqPoD&#10;AIBoQAAIocPZX16WaV0EqE6mCJ4EwVWAjeEo7i8DeKQdkrCJqwFvtNr09w8fU3Pg/kxSdeEGtedj&#10;KGqu/kM1lH382eDg1Ak+J1Yz4Q0AG4pKqmZ/cSUvS1TZYDawU9dLJUrNOhFwaz20ugUrRK1Sh+hb&#10;3BwEAACrGeEfNlAAAEBUIACEUEokEpSX0ysf+uNeT19UBTHc7/XxToAnHnsQpnmJZwP+av+APq8f&#10;Ogo+zjJZCADbPlacmGcM1UxhIFi3SZDE58QgwjC3HA3t/wzzcz6XWX0d4LZSKkXXTNV/3zVbaHUL&#10;lqAbBQRl8doAAADOZoR/uLoDAIAoQQAIoZVMJih3xoInV//dwdw5odQVxdeZZBAP3P6TP1th9E2v&#10;T3/z8JHjyi8zvlldvFH183U5MAX8r9d29DaJYA9XwnUdHiOlZJLKIQ4AO4qz512Q/Q2bf7Bdnf96&#10;pKr0hQs/uxAfQ7SKhQBMZ3OsAABgNYR/AAAQVQgAIdRSydTSh38wGKD6T0C3O2jJCu66F/LPFB+n&#10;7m0w/80wmS5U//kctnPbT6MKkNsj/nhn29fvHxV3286qAPliLpcK7yVd3UGL6Ol0SpKPQfPFTJp2&#10;8vn5779qHPn2vSEaxggAISCL1wgAAHAaLx0h/AMAgKhCAAihpk2WL6bcRrtJIXFFUt/HtoQQbVxN&#10;cd9B60DRPHJhhuHijJ+ezz9nHU3T2yEaOCh5uZBf99dgAVeFOmkLq7cA9bkdppv4Z8DO8+Yd2orP&#10;Ycr16kn1X3M4otshaz1sRSaJ2wKAKMIcKwCA1QaqgvAPAAAiC3f6EGrqkrkW+/0BDTDvQlgPEM6C&#10;S8Je/eemxWNhM4B2u9wO8bB/8vP9ve0tfWYa2POoa7+tJFddpkP+Wt/rtC39Oa78MxZpVJ/m73GY&#10;Xc1m5r+/2Wz68n39NsK1k6daLmz2AHACASAAwNm4Ql/DNRAAAEQYAkAILb6XVZZcqN3D7D+hccUW&#10;5uDAprjFZRSq/9zAx8LFxb2jgCptPzhsnGoF+t7ebiCPI8y+cThXLhfyAPBGq0P98bNzKznw4+pA&#10;nrnXG4/1OYn8eefzCLee9cNL1cr8u/DMTjeqdgEA/LLYJQAAAI7xdeZYRYciAACINgSAEFrL2n9y&#10;KNDCBZzwULkFm+Cqn8+a/iz8h8HibB8ORoKqgh5OpvTh/sH894W0TD/aqqz8O3Aat1MdOTiPJZNJ&#10;qslyqF/NzxoN6oxGp7448OOKP96dbQTdjeGIPjtq+TLr981KmTKSpP+aw22/QkcAALdMUNkCALAU&#10;X19iiwQAAESdhHcYwmpZ+8/bCJZCgSu3rk1KJCUTcX8pwIFb7U7k2vxyyFFMO5vhtrizP+g5m1wd&#10;9aDdpsvlsv57/v+P+gNUTdlwNBjS+VLR9t9Lh/yYqn9Gjpq0k8lQVjqpaOTQv6co1Bgr+ixZv2ST&#10;CbpaLs2/2912Rw9oAQDCZDrrFpDAZTcAwBwfF8e4rgMAgBhAAAihtKz9J1f/+bkwCJt53OvRFQcL&#10;3BBvPOMziq0/ucWh47+7cCxsBTD/b9Gfjlq0lc3pFYDsh3u71Hj4SK8QhPUORyNHAWCRK9VCHrRy&#10;CChKWPx6pay3sqVZ9d/NTifwxwThpdqoWOWZnvylTaY0nM28BNgEdwtIJdD8BwDAoC7pKAUAABBF&#10;uAuAUFrW/hPVf+Fypz/QqzoArOKQ/9M2FuAXLbb2agdcAWh4f//g9DzAXcwDtOpQgBA37i5m0vMq&#10;VvZV4wgBNmzE6vzjZCKht51NJBIkpZKUl9OEwi3Y1BRzAAEATtHQHhkAAGICASCE0mLFC88DQvVf&#10;uPDsJq4CBLCC21p+ctTCa7VgMpk+UxkiyrGQWyVyaGKoZjP6PDVYr6GotqtCsYjhrte2t+f/Xm+s&#10;0De9fjSeGASmKFlrvJJd+HPJZGI+hxLAKZwhAABOWxyjAAAAEFUIACF0Ftt/chXZ56023sgQuj+I&#10;XitHcB//jH/YONJDYziNW3qZtQWrHOPQ5EmnO//9tWpFr6yC9bqoAgzMy4X8vH0t+4d6PXavAQSD&#10;q6WNtrNmciqlVwYCOLVsdjoAQFzxbeUE95YAABATCAAhdBbbf37TaiEYCKnBZKLPdAM4C4d/HyP8&#10;O9PiztWeIO0/zT5uNvUKKsNbtR3KJrGQvU5jZH+DxGCDWZJw4nlT608OsOsC/lxBNKWXhH+GTCqF&#10;dx0cQwtQAIAT6JwBAABxggAQQse8g5Vbfz4aoUoizL7tog0oLGeEfy01+ovvxbSzqrjFHf1NAavG&#10;eG4aV1AZN9rcyu4H1Wrgj0t09eHI8iOczGbTDSzOGIOz1WTpVPUfOgyAXxJ6BeDZIZ+EKkDYACpd&#10;AABOaFMEgAAAEB8IACFUzO0/0fozGlAFCMvEKfzbliWSUvZPx7ybf3FB70jQSiWuoPqueTLD8Xyp&#10;SCVUs6xUH1uf5fjsJEhw6vliYf43D/t9fZYlgB+4zee6fC+N4yZsAFWAAADHotQWOTFrIY5NQgAA&#10;cBYEgBAq5vafaP0ZHY8xCxBM4hT+sXOZrKO/p01OH/+GmqYH6qL6otOlkek9vZLPCftYRcDnt5HN&#10;nwEF58SN7ebz83/iCTangIsqa+afphLrb8ukFRWCAOugChAA4LhzRpSOhzlZprz+lUYICAAASyEA&#10;hFAxdmqh9We01BWF2gK2LgT/xS38Y9vZjKO/t9i6ph+COWV32535r/dMQQssd2Rxc4RR1RGnnxsv&#10;8GxKblFruD9AAAj+SOgtPtfflvG6HqoAwanFucEAAHGkTKLT3YEr/1Kz+cF8jYB5wQAAsAwCQAiN&#10;6ZQ0bv+J1p/RdLuDWYBxF8fwj21lnVUALrauaYUgRBdxRqHI+pq1nwVMMXHHtnwy+683VvT5lQB+&#10;kG0s2FmpFARYBi1AAQCIlAi1d08nT18TYF4wAAAsgztICA1toumrI2j9GU1cBTjErKXYimv453z+&#10;37OtvA5tzIyDcNh22B4WnKmZwvjOaIRXEXxjJ9Tjc4YbS3uJ2UxBLBTGByoAASDuVG0SqcnZqSWt&#10;wdEpAAAAFiEAhNDgahe0/oy2e6gCjKW4hn/sssM5eNpC9R+/hmF4/arpkxlYWoTa73ilmrMWAE4m&#10;E7RRdlkfG1LAJ1bbf5rZqRhchr8nzwrilreb/lsQHqgABIC4UyN0/8EbeJbt4ZGSWOYFAIDTcGaA&#10;sBgNVA2tPyPu/nCIKsCYiXP4l04k6LlS2dHfXZz/F4bwh+erXS2X5r8/HKLCahWuDrUKLUABxFc2&#10;bYAwcxLAbdoGNCvJlEyi8i9uFjsHAADECR8ClUl0rprPCvoSiQSq+wEA4BQEgBAK2mSyj9af8fC4&#10;14/7SxAbcQ7/2DtbVUftPymk8/9+UK3q1SY0q2C81UPF7yrnbLT/5KqOoYrNEwBh5CTMS22wuz8r&#10;nW49vXg+gWibYLYpAMRU1LqPJFaEfKgCBAAAM5wVIBQed3sVtP6MhweDoR4MQbRxpWecwz+u7jpf&#10;Kjr6u2Gc//fe9tap53u33aEhfs5X2s5mLP9Z/jyMUD0NEDpO2n+SvuhHjnb381ygxYpDtIWMF1QB&#10;AkBcRe1aedVE4E07BQAAQLTgrADCU7VJ50azZalPHj7Q4cdVno9RGRRpfUWlD+qN2IZ/3PrzndqO&#10;478ftvl/i+FfcziiG2jnvFY5s7xd4CJj8X6goYoHIGw2mb9nd3c/B4bp1LOthREIxcuE8H4DQPzw&#10;9XLUzner9gFt0ikAAACiB2cFEN5HBwcjq60/sfwZDXf6g7i/BJHF4d+HjSNb7XyjdqJ6vVKm4hmz&#10;oKxYXLwTef7fq6XiqfCvN1bo/YODQB9TWBjtUteZzANAVAC6KY35aOCi3BkLcXLSeQBoZ3c/f5rz&#10;svzMYuHihhKIvgnecwCIoXHMrpOddgoAAIBoQgAIQjvo9enRaFyz8hglXOBEBodD+wgBI4cr1eyG&#10;f/xzHaWlqpcLeXquYqmg+Uxhmf9XkyW6vr01/z2Hf795+hStPy24aLH6j0wVgAqqeDbWMf0sFdPW&#10;W7ACrFNYUunHC3PJDYJmO7v7s5K8dFaQhuNG7OA9B4A4iuK823XXAZgDCAAABpwRQFiqNqEPDhuW&#10;7lL5g6zihjZSvu2iDWiUcPj3sc3wryJJkTpJ8dy/V7a2LPzJ1RYrNtqKmO0/v1+tzH89UlWEfzZU&#10;ZOsBoPFpiGtLXTd1TK9h1cYMRgAnMhu0/yQbu/uzknTmnEFUg8UPV43jlgkA4mQyiV77TytQAQgA&#10;AAYEgCCs75otDgssXbXg4iZ6BpMJqgAjhMM/OwEFh3+5VNJWYCiyUipFPzt37sxFWKuWtWurK4qQ&#10;z7yazc5//Un9EOGfDTnJejDAFYAqXltX1BX11M8YV7ECeIGvW6UNA0CysLs/nUqtnDMYxYoIWG8y&#10;xfsOAPGhTOLZJh9rZAAAYEAACEJqDob0Zbdr6aFxWyVU/0XT48Ew7i9BJNxstm2Hf3uZND0ZiTvb&#10;zq43t6obh3+0pHWXyPP/zG1pxlhktuVcIW/5j/Nnoq+KGQKHUXN4ct7ZM4XYAJtYnCmZSbkTLq9a&#10;3ONj8KpZolwRgavneEIbUACIk7hudrHTKhwAAKINZwQQDrf+/PCwYelh8XywXswGOscJVzaJHHDA&#10;eo3hiO4PrQe5HP5dymXpm14/Uq/uwKX2jM/M/xM4JD3sn7yHb9dqlN1g1lWccLXoqkX7RagAdFdr&#10;fBKmlmU5Gk8KAlc0/UxzVZ4bG0JYKrH83+FgMCet/vxqqAKLLVR+AkBcRLn958TC9T+qAAEAgBAA&#10;goi49WfHYqhXcGkBBcT1MGJBUJxwKPF5q235GRvh3xcda9W/YdJxqU3n4rymxljcyq/v2p35rwtp&#10;mf7iwnm0VLTgvI3Zcxz+8aJGT9A2sGFUN21Y2MqhAhDclbYZ8K+TTCaeWdzj3+flNK1b81vWUhri&#10;AbMfASAu1AhvdrFSx59AAAgAEHuEABBEY6f1ZyWVopaK6r+oezQa0xBVnqH0uNezPMOPw79XyiX6&#10;ttuL5GvxZDja+N/gsGfx1RR1/h/NfnY/rx/Of8+L3j89f45eLRUDfVyi28vlLD9CYwG/61KFKRx/&#10;bg38mS25MKcNIJ1MUjGddjX8M2RMn1EOGK2Ef6TPREIIFFdTBMAAEBNKhNcRrNxmr5sVDAAA8YCz&#10;AQjDbuvPAW5cY+NeJ5qhUNTd6Q8sPUMj/Pv4qGk5MAwbq1XNqywu1vUV8UMfbuVqDgF5FsX17S36&#10;xbk9VAOeYcvG3DljjlNd4ErQMOqZXs9aGm1AYXOVTMazXfhSKkU5SaK8LOsBo5Vvw9fcEG+YAwgA&#10;UceHuai2/2QTKxWAvjwSAAAQHQJAEIbd1p9RDQrgWTxDDlWA4cKz/6z8jKYTCXqxVIh0+GfgCudN&#10;LC7WtUIyH5NDwP/v0WMamarUqtkM/dnFC/Te9hZmA5psy5Kt2WA8x4mDYJwP3XU0PNm8sGOjJSvA&#10;WWSPd+BzCJiy8T0w/w+iXBUDAEAxqHS2chzHDEAAACAEgCCK7nhsvfWnJKH1ZwwdWKwmAzHULba8&#10;/F65RN91rLcKDbPhhm0aFwPATggqAA11RaW/e/yEHrRPz4Q8XyrSv3fpIr1ZKSMI5LApnbb8Z3nw&#10;P+9qDksQHCYtUwVgMY0AEKIH4Q/w+WOKzSMAEGFR3+yC4zgAAFiFABCE8JGpRdwqeutPLFrEEreT&#10;VCe4wA0LKz+nlzIZutvrUysm88v62oYB4MIu1nbIXrfhZEp/OmrRH588PdVikatWrlUrCAI5AMxY&#10;D5uUyfHPWBMBoOvMMzurqAAEFxRthPte4/afuJoCwhxAAIi4OLQ6XnccRwUgAAAQAkAQwa1mkxoW&#10;K1nKUgqtzmKK3/eDAaoAw8JKONXXtNiEf2SjKnKZyZLwO6yv3aPRmP7d4yf6bEBzW1AEgURZyfpc&#10;RHV2w4/5f+7jduTmz+bFjDjhDYSTnda+XlMn2EgHx1QEgAAQYXHY5LDuGXo1fxgAAMIFASAEihfY&#10;vmpba/25JUmWg0KIptu9Pt7ZkLAS1A9jtvC0yfNdbGHTjkDVF88G/L8fPqZbzdapG3RzEMgzAkup&#10;VKCPU0RG+0+rszbBvq7pZ6wqUPUWhI9IxzBuFaYg9IEZ/izgFAIAUbRs8yQAAEBcIQCEQH1SP7S0&#10;eMmtP3to/Rl7g8mE9jELMBQqFiqZCjELdjbZwDBZOE62RtFp+3ij1aZ/9/CRHgQuVgTyjMBfXj4O&#10;Amuy9eq4qDPaf25SVQqrHZpe2x20AYUNlCRxznUI/2CRhopQAIigScTn/xmwoAsAAFbgfAGBOej1&#10;9VZwVmzLkvBVDvwYf7G3Sy/kspRGqwXP3EMAGAqyhZ+BARYiLVts09WNWOtUng/IQSBXBC62BmUc&#10;BP7ZxQv0i3N7+jE27ozPw9MRAkCvmGcrVrP4zIFzclKc2y0Fm+lgAdqAAkAUxeHIltA3TKJTCgAA&#10;rIft9BAIVZvQB4cNS9+aW3/uCz7j6OVCnl6r7ei/rmSzdHnQpxtHrVjNN/MLv6bc/rCMlmxC207L&#10;VFdW/9yiqte6xQrAowi3Q+bWoPzFx9WXqhXKmKpJq9kMVbO79D1VpW+bLbo/GOjhYVQMLZwzuF0q&#10;2n96z7xBiatRuY1jB8cscKCSloV42VRNe+ZcAoAAEACiaBqD811akmjdnlu0QgUAAEIFIATlu2bL&#10;8sKlnBS7ms4c/pE+aJmolMnQD7a3KCfQru8o+a5jbW4kBGfHYsVM3H5CmoOh7b+zOMBenUxjUT1p&#10;zAj845On1FxodcmhIB93eU7gm5VyZOYEHlqo6DMqeND+03vmz915tAEFh/IpMfZbjhBgwxLTJdcZ&#10;AABhp0U8AEwmEpS2cP8zJQSAAACACkAIQHc8pi+71gKcK9kM3Rd0kZPbfL6zVdVb0y1KJRIkJRP0&#10;erVMHzSaQT/UyOFZakNNo2zMZsiFSV6W9AB8XVCFJaf1Fm9g2+PozP+zgiuxHj3d10O+1yrlU8dc&#10;rsy6Vq3oX086XbrX61luLS2iwzXvLe9m5hlefPy7P7QfJoNzehVXDy8g2FfMBN+xANV/sApfZ+CK&#10;GgAgHHh7fE6y1l0A534AACBUAEIQPqofWvquHB60VTF3K1/MpOmXF88vDf/MuE3l9ULe74cXC/c6&#10;WIkV3UvFQtxfAldMFkLU3prWqlHF7RffbxzR/3P/Ad1qtp6pWODj8U/On9PnBL4c0uMub27gFtln&#10;UWbP+QCzUD3Hsyarpqq/vqDXIyC+ogAty1H9B6ugDSgAQHhkJYmSFrtkIQAEAABCAAh+u9dq6wuc&#10;VlzMZoSboadX/VUr+iKzeS7VopSp9WdFgJ3fUcTVL0MsaAltO5tFG9wFTqr3FisAG4LPRPUaz/y7&#10;0WrT/3X/IX1eP6TRwnmCQxtuD/pPL10IZRDILbKX4Y/BePZc7ztoJQvWZbmC39Tam1uBfoHW0+DA&#10;RVT/QQgsbjQCAAi7qLY2lpNJkmx0QcIGDwAAILQABT9xVcNnrbal73gpkxFugZMXcd6q7awM/gzm&#10;odNWerODM1wFc2VNFSYEh9vgchXgp+0O3oUZdWr/JizBg0VNx5S2YBsjgsRzAvmLj88vlku0kz8J&#10;/Iw5gS9VK/RV44huhyQ04xbZz1dKz5xrlImmT/HY7w9iMQMySD/e2Z5v5OEFpA8tdi4AWFSRgw0A&#10;+dSB6j9YZzq7d9GvNwAEwJu7BgubhqVUUoiKaggHnpEXtc0vCf3+xlrrT5od17EBCAAACAEg+Onr&#10;oyMaW7gA4Sq7vJSi8UiMixV+PK9XyvRcpWz575gvtDCnzjt3+gO6UCjoQROIaS+fo1y3h8BiAzxT&#10;1Fi+5apXK8fRuNHnBB4cUinVfGZOIAdpb+3t0rlOV28hGgZfHB7R2+d254/UXP33GNV/nuLWn+Yg&#10;mSsyOwhQwKFz+VygLx1vHMDiH1jBn5MUAkAIAId9T3t9OhyN9C4X6865fG9eS8v6Bguez8tzVhEM&#10;wqLFDZRRkJYksnOYjmoVJAAA2IcAEHzRHAz1Kg0ruGJIlFZbdqr+zLDW4g8OQg4GHAJizqLIUAV4&#10;YuBgjljSdKc3RhCxkjEnMNts0vVSia6WS/NKLg4F3yMKRQh4dzikq4MBbeeOwwOj+o9byNZjOgPS&#10;D2j9GR9Xc1m663GYzovU1Vw2sNfUvHEAYB09AMSrBD7hzkCPul260+tZHg9i4Ps/fePX6KStPh9v&#10;r+ZztJfL0VY2q1cLAkRJQm//ae8ojfafAABgQAAIvrhxZG3BdS8t62FOc3z6ot5vTqr+DLzgopna&#10;/KkTpIFeut3rIwAUHFcBpjtdVK4RUc/BYmwSO/JtM+YE3u726Ie1HX0uIIUsBHz/4JD+8bldKqYz&#10;80X8251e4I8rytD6Mx5eK5fo5a0qvaFN9O4UVjeo2XU14Oq/saaSV2ddPislZz8raDEWDXgHwQ8c&#10;/N3rtOmrtrv3BfxvGW3hGc+A5jBwF/eIscVnqChtm5RTKVvVf6RvIEQACAAAxxAAgufutdqWd/a9&#10;ubOtJ2g7mUxgAaCTqj899JtM9OBP0bRTN9F9FdUaXuLWkjwTay/ghTZY7XIuS7f6g9i/Sh1HFYAn&#10;u5jLaHFkC1cE/urpPr23vTVvC8r//1VFEb6yixezfvP0gN6tbeuzZFH95y0+96P1Z/Tlkkm6VCzo&#10;z5MrRF6bVXx6EQJyBXJQ+JrUi4pxXnvMShJJC+3tj6+DNb3aAAuO4cTvHeaWg5e4I9CHhw1fzq1G&#10;GFg6atILxTw9VyqjKjBm9E0qETofpRL2Pr9o/wkAAGa4CgJP8S6/z1ptS9/i+8Wi3r8/L6epxnPD&#10;kv5+PEupFP1ib5d+cv6c5fCPn99QUag7HtFAVfTFlsW9jD2bbU3AvnsIloR3LoeAlmaBlF2829Nc&#10;BVix2ZIYjiv+uJ2j4fr2FtVk8V9HDgH/UG9QX1FR/echbv35Flp/xsKFWTWwGYeAvEnATduyFOhM&#10;qpEHC+x8HiqkM8+EfzQ7T/F/z8qy/rz5Ohq16wBguNVs0q/2D3zfWMPf70arQ//2wUP6vH6oh5AQ&#10;D8mInYXsBtgaKvMBAMAEASB4ilsrWWnvwS03X6xW9F8nkwmqZDL0g62qL28OB3+88PPLyxfXzmrh&#10;NkeqpunDyruj49Bv2U5nrtS43e7Q7/brWET0QUtV9dccxJWXJd9DfVE5WXxImQLAMgJAR94/ONCP&#10;3Ya3a7VQPG4+h37YOEL1n4d4XqR54w9af0ZX4YzjJ1cG8yawtEstl/kzFRS+TnV757+cTOob9Ky8&#10;PIlEQq8kK2YylJMktLEOiSkWi8EjHLxxCBc0rgjkEPJvHzzSOxSNMCM10lLJ6Jx7Ug7uoTH/DwAA&#10;zLCKCJ446PVpfzCw3FLpna3qM7uazhUL9KaqeHbDwLuzeYHGaAu3DN8MH7f2nOoXUatmnDSGI6oP&#10;R3R/iJ2FQeDqmLd20B5RZFx5gTagREMncwBNbWxyaGHkCM8F/KR+qFd5s0JapjcrZX1WoOjCOj+T&#10;Q/+B4AsQvAno2mwDEulVCmj9GWVZ6ewWh7wJ7Ofn9+jXT/Y3+pnjz9Sqa0uvuV39x2Genbb4ZlwV&#10;yF/65jlNw6xAgeG9AS9w+OfVnFWn+Bz/UbNF1GzR1VyWLuRyVMvn0SI0YngzCm9AicKxLeVgIw02&#10;dQAAgBkCQHCNEfrd7Q9sLZzw3J2zFkquVau0ncm6Oi+Ah4LzXJbcbDHDvEuagz499JtOaTKZrByI&#10;P9Q0ao/G1BwrVB+PhV/kjDqujuH3JIv5JcI6q/IibvqagwDQ1MamkkkTCbaYEhY8W/ZBu02Xy2X9&#10;EfO54Ha3h8DHA9yqdictCx/6/2D7pNsAVwOEIRAG73D7yr+8dJHq/T495mtaBxXbPG8qKNya3q3F&#10;Tl445Xl/TioPFiEIBIifrw+PhAv/FvExXj/ON44QBkaQlEx6Mg/Xb04CQJxnAQDADKuxsJHueEwP&#10;Oz36rtdzvFv61TVzV3hHNrfnfNLp6gvnXGXXUTVbC7Zc7fd8oUAXiwU91ONFvr7NdmoI/MR3r9Oj&#10;69Vy3F8GYa2qvIgTPoZds/l8zW1s8pIc95dwIzyX9kKxqC9q89drlbI+IxDcsyVJ9Ob2Fv1R8Faa&#10;vAFpJ38S1nyC1p8wm7PDG9P460Kna/v4cLvb1zewBWH11jVr+LiYTiaXzvrblBEE8oLsWFVdeLQA&#10;ICLeGPxld7MxGHz/njVtQOBNXF4yh4HG2sF2LhvoPFfYjJxMRSMATNo7HyP7AwCARQgAwTYj9Hsw&#10;GGxcNfH9YtHyRbVRJWheOOdZWtxOj4PB1vh4Hp9xc8AtmC7ncvR8paS3L+KLv8GS1nvqZEp99dkw&#10;sDUa00Cb0ICDP1UNbQu2OOH2q89pBVQBCmqoosqK1cf2Z7klTDs/pWRCn1OFY5Iz3Ar0q8YRvVbb&#10;0f8+n1su9nqeLyzFBZ9736lt689W9I0y100hTXM4wmcAnsHHh/d4hqiNEJCvjflaOYhFYydVAlzp&#10;5p0JxAAAIABJREFUx3+Pgz+ulkj4MLOPr8t5YVaZaJjDJRDuguLH+w/Rxse/Dw4btp+jUYFXzKRX&#10;Hj/5/p9nvx+ORvR4OPLkerihqNSYtQnV2zpnM7STyaA6MGSSyfC3AeUW3HYPy5MpNqoDAMBpCADB&#10;EjdDPwMvYL9omrvjBFcHLsM3sJNZK0+e3cePfxEHfweDAd3u9VHNFyEH/QFdCXD2DpyNb9TheJ4b&#10;t2mzu4DAi7NGy+KyJOltb8EZbkl1qVikajaj//3Xtrfp0eMneDU3xOf1d/dq+mLLkeDzcLn6z3j/&#10;2c1mM9DHA+IyQsCPjpqWF5rvtjvzTQZ+4vMEL5zzueKsK9ukaVOJG+09neKHcBwEJvUNehquxQPH&#10;905OQmQAA1f+cfhnJ5Tj4I87AlmdNcr3//z1HBG97dE6hRn/m51e/7id6aw68FwmS5W0TFu5rOMZ&#10;qeAPPs84mb8uAn7saQcbm5OJpN7CezJbC0M7UAAAwNUKnIl35D7t9elOr6fvgnPbO1tV13bQ8aKB&#10;EfZZmd3HIdEdm7MKIRz4fb1QKOhVUiAGDttvtTuorjHhxYqzNjCcRTIFgNtpGQHghj5rNOjPLl7Q&#10;/5FCWqY3K2XMf9sAh38/P7+nhw92W2wHAdV/YAeHgL/MZfXr4i/abb2SeBWeh/2Kg40ebuBwz4v2&#10;nV4+3rwsk6JpoV2kBQDSx3XYqZbm64Yf72zTbmGzual83fHKTppeoS09gHzQ6zma32qVXh2onLQ3&#10;5QpBvi7nCsFyOm37+h68JQW40cUuoyI/yRX5iaRewegE7+OQZ9cBxlY3bRYEIhQEAIgnBIBwiteh&#10;n4F33p/fsEqLr1nGmrq2rzsHfvxnuKVnV1WxyBdxHOpyZeeFDW8mYXMc/D3u9RC2L9EYDW0vECTp&#10;5CawIGMO4KbqikoP2m26XD6eG3q1XKLb3Z4nu8ejzhz+hcFi9R+HwRAfU4fnI67yeK5S1ufjrVvk&#10;5nNevd/f+Fo3TnixMpVIUl8ZYzYgQMg4Cf+8uG7gMJG/XlVVetjt0lftruf3IHqF4EA7FTpyleBO&#10;Ok0lWUYoGDDeZCJ6G1C+vpAXWnCbR90o2pRayvEa1nAyWbtOx9e5pM9ATOqVqhwm8ueQf94yUgqh&#10;IABADCEABL0VHS9S3Ox0PA39DLxLjtt8bIIDvbGqLl0g4JkAHPY1xgpm98UUt3VFABgcBH/rtRzM&#10;ATS3asvLOH274bNWm3bzef3Gm1/fH9Z26FdP98P/xHwUtvCPvVguzX/N1X91H659QBybLnBxqJe2&#10;0A70Xq+HANAmrnbIyXIoqogB4Jjd8I9x5Z+X1w18XXetWtW//KgKXHRcJXj62sKoFORApiSnKSdL&#10;obp2CjOuAly3aTwICf2eLk19VaEn3Z4+LoPXsDbdjHhqw/vC556v22tpmWrZDG1nsvNwOjPbYM/z&#10;A6121gIAgPDACmJMGaHf48HAl4thvuC9nMvRpVJh0wvdT/qKcqRNJr8w/0cjcLjJvfkh9gohan0V&#10;NY3hiL5qdzBXc43Hw5E+t8QO3hRq7GDN8kyIRAIB64a4jd8n9UP6yflz+j/EVWEv5LJ028dFojA7&#10;K/yb6gsHYn42+XpkJ3+yQQSz/+LFrc/l1XzueB7UCrwAx501MB/KHt6MkZMkfS4gAIjt8/rh2mPh&#10;Ip75t2nbTzvMVYF+dDo6i1EpuBjIcLVgSZIQDHqIq8uJxAoA+Z6ZN60/GA59vZ/j78XXJ8chYUe/&#10;lr+QzdCFXI5q+bzeujw1mz/IJpPp6VAQ954AAKGEO9IY8Tv044sJXiDZy+Xcusj/153R6GMi+mvz&#10;f9zvD+jrjvftPSA8NHwWfGfM+bs/RHBiBR+vnCwMm3ew8u5NtDTeHL+Gh/3+PBT63vYWPX78ZO2M&#10;r7hbVfnHiwM9QSt4XigW5r/ujRX8DMUMfy63Te1fneKWwVYWvXmxmduGgj08wzDHhQsIAQGE5ST8&#10;e7mQp9dqO4E8JaONM3/xNfidVoceDAaBt36fVwuuCAbzKYmykoRWog6lBJkDaGxavz8YCrNZlu9J&#10;eW1QXx9sHOmfu+cLBdrOZfVrfK7M50hQMlUJcutQbTqJdCAoettYAAC7EADGALe92B8MbF+gO+FB&#10;6KebTqf/sjse/yUR/dfGf+PZfl8321RHmyBYMJhghpef+opKX7Ta1MJCnS1Hg6Ht9nBJ02yIIoeH&#10;CC9c8XGjSb/IZvUFAl4gul4q0Y1WOwLPzBurwj91tpA20MSsAr5kCgDvtPEegzP82edFsnVVJN90&#10;uggAHUIICCCusIV/i/ha75WdLXqFtvQwMMjKwLOcFQxyJ4OSlNJbOCIYtMbcRSUIYRqPoX/umi2i&#10;ZmvexYs3Thlre/xacpWgRMnIBoJ8P5iXZf3YIGLrWAAAJxAARlB3PKbGYKj3EOc2c35cZPAFvduh&#10;n2EW/v0LInrL+G+o+oNVxpPj9nNSMoHXyWMc/n3YOMLPogNcjW03ADxuYXOswgPe0fbYFbz7+267&#10;Q9eqFf2f4+oenouLKsBnrZv5N5oHgOLdMPNChrnq9v5gEOjjgXDjHfL6ItkKfGzh63K0c3MGISCA&#10;WLij0O+ePrUdlIkU/i1arAzkDXp8je7XOopdeitRTXumg8FiMFjMpHHuMQlqDiC3+vy81Q7lvTJ/&#10;zr7sdom6XUofNp5pFUoRDQSzqeN7BeOeASEgAEQBAsAICCLwo1n//sULAA/8m2Xh36ftTgTfSXDL&#10;RL/YHtJePofX1EObhn8cJJQlKbZVvNxqJV0/tLUgkjSF2mXc1LuKAz8O/njXJ39dKxToi043Qs9w&#10;c+vCP67+4xt9rtAX8ef6iumc0ByOEPDCRs7xprc1ASDjzQWiLnyHAUJAADE4Df++Xyzq1XZhwAv+&#10;vDmPv96erbPs9/tUH46Ebxl+VjDI1eo76TTlpBRtZ47bOnq4diMscxcVu/hvyqkUJUz/xmRyPBdv&#10;VcB1u92hW/1obDZbbBXKa4E7mYx+LWTeXPdsIHg8O5BDQUWQtqer8OxD8/02QkAAiAoEgCEUVOBH&#10;/oV+hnZ3PH6DiF43/gPCP7AqK6XwWnmIKyw/Pmo6Pv5czKTparGoB4hxZrRPsrM4zOGUNruBqkgS&#10;Wq+6hMOgxSpABICn/Wy3tnI3uVH9d6/TC+LhrVWW5fkfaWBeaSw1xgpdcemJ86IQXxevm6t9tz+g&#10;1+L+wm/oOARM0FBVCLE9gP+4Mu4P+we2w7/3trdsd7sQCV/z8Ne12WNqDobUGA31QLA+VkJR1TVv&#10;Jao7XkfhasHttKzPFyzJaSpn0rbnkofNJgFgXk6fCoV0qeO1BiPgGs82wRluNtuRno0/DwObrfnc&#10;wMUwkPRAMKGHp/yVnW0kELk6MJ16dg2Jn1MqkcBGJAAINQSAIWD0pQ8i8KPZrjE+oV8sFn3dLaZq&#10;2pfT6fRd4/ft8RjhH4Agvmm1HA0vv5LN0vl8loaqhtahMxwCciHSG7vWQkDJFADupGUEgC7iKkAj&#10;AOSbvZrMFap4fdmbldLKGTPm6j9RFzyypgCwjgAwtuSke9eyvCluXQDI5zmex+1Fm/w44XuQfCJN&#10;fWWMEBDAR7z5+NdP9m1fs4c9/FuGr4P4ywgE+bXpjsbUGiv0dDQUaobgKnq14EB7Zr4gb9CsyMfV&#10;guVZ+BmVasFkwtnzWKwIW2QOuDgM5CDwu2Yr0uHfIvPcwFVhINHp6sDJZErKRBMmDORNtokzgmJ0&#10;IwCAsEMAKCCj9zwHfk+GI/0CzW/rTtw+eDhQ1XfN3+ZmG5UYACLgSly7bXAKqRTV0jI1FZXuN5p4&#10;Hxd81+8THVgLAZN0cmNSiPhuXb9xFeBhv087+eOF+ueLBaofrW/xF3W8IHStWl35LEWv/mPVbGb+&#10;646KVj5xJbkYAPLidtpCNfyDXg8BoAt4EbaQzughYBjnCgGEDcK/1YwKwfNE9MrsT3KVIG9cHqga&#10;tZSx8K1DzfixrpstmJWklRvCROW0ADBl4y9yeDRQVLrp0ox2vv7mez0OZLlSkzcwcYC2shuHquqP&#10;gXG1qqJN9c+hXxWri2Hg9VLpzO5hfE7PJKVTYaCiaYFt8kknV3eQQggIAGGGlUMBiBD4kRih39xQ&#10;UepEdMn4PQcOqHIBO/KSjNfLA9z682sbbRGlBF/YJ6mnadQbYMF9FQ4Bk/X17UBT5jmAGcwBdNuT&#10;/mAeAG5l+TYv3gEgz/17a81nktv5iF79tyioay0InrSkvdMmruZz83bOZ+EqwTe0SSznLrmN12IL&#10;6bR+/4SZPADeedLp0kc22/2vmxUcB0aVoBkfr9qjMXWU42rBjqqGq1pwyWxBczAoJZKhqBg0j1Gw&#10;83fsuHHkbLwF/+xcyGb0uXrbuazjnyFexzPW8hY/hxzoc2ex5lihOofUHs/k48/4+zzuYzYz8HKh&#10;cOZmKCMMTKck0iaavrHQz40+iVl14jp8DVlIJNGNAABCBwFgAEQJ/Gh24XY5l6NLpYIwF+qT6fTv&#10;lMnkL4zf2w0cAEjf4e+8zz+c7XGvZ3khgOfTTfRKG4T3VlmZCci7S/nTze9CNpXSbxjRStU99wcn&#10;87oKaWwkeL1SXrspiGd5kODVfwDsYj7n+utwqVBYGwCyer8fi4oYv2AmD4B3OPx73+acboR/Z+Pj&#10;1S5/0enwgwMZrtaKUjDInwPu+sKtROVUgrYzWcrJkhAzBjnesbPyxnMDz2oJuQz/3Nh9/14u5Gkv&#10;l/O8SwC36ucWpXv5nP51nYj6ikqt8ZgeDoaeb7Y3ZgamDxv6ximetb7sWMEvN4ds/MVhLQeBdkNb&#10;J2Qbm8M4rOS5kAgBASBMEAD6QKTAjwQN/Uza/fH4JfN/uNXuYHEbQBB3+gNLD2RLkvSqP/zs2scL&#10;yYfjMb25tXVmi52kaQcr32SHqb2Q6LgNKJ+3jYWKOM8B5M4Az1XKa/8ct+vhzTpxmncC4XSxUHD9&#10;cfNxmq+t113f84xRBIDuMnbiD1QFLUFdoE2n5G59LITRrWaTbrTszd3nY+C7ezWEfzYZLUSXBYPc&#10;XYFbOHIr0Z6qhuZan+/9TrcSPfks8XVlSZKokpYDaSfK909kI0yy2zL881bb8p/l4O+lasWXYHSk&#10;KvS7p3U95Mslk/pojrIs6Z16Kpk0vZou67MOG8PjNUsv24Xyv8v3uvy1rkUoV1/mk0n9Z2GoKp6G&#10;bSmbMyKNEBDXHwAQFggAPSBa4Efih35zqqZ9OSWaz/7j/vlYUAS70GDLG9yK18rNAN9YDCcThH8b&#10;4N2jv9o/oH9y4dzSYzZXPRhnliLfOCIAdBUvthg35GkX54WFzTtrWn/SrP0n/6Q3QnCu5tDcaOUU&#10;52A3rvbSMmVlb259+Br7y+7qbhV8XDdvLgB3mBfh/KgSAIiyz+uHliqazXgR/2fnzqHFsYuMa/9l&#10;rUS5YtA8Y9Cv2W5u0OfD8bXX4PQ1o1E1aMy746rBdbPunLDbHyhtoyqMZz9aXff7R7Ud3+YC83nx&#10;s8PmvMKP237yV11Rjv+A6efdCAcv57I00q/vp3SkqJ61CjVahPIs5RcLBXq+Ulp6jcSfhULSu/m/&#10;Vtt/LjJXAiIEBADR4Q7UBSIGfm71EPfZw4Gqvmv+lp81re+iAjBITqd8w0p8jLOCb+DuD639WVjt&#10;D/t1+uXli8/8GfNA+oKMNpXgPt44ZOXawWj/afX4EKTOWKFqNqM/gq10GgFgzHy/WvHsCfOi1boA&#10;kD3sdulatRrb98ArfErMy7JejTxES1AA23gzz9dHRwj/BGfMd1sMBvn946rBMFYMkqlqkJZUDRqz&#10;BrmlKIeDPGvQaUvRpI01Ag7/7LT/fNiz1gb/nWrFt/BvwqN0GkeWN9Q/Ew7ObM3GeqjTqd7hx238&#10;/vM1FH+dVRlpnOf5c+42O+0/F2EuMQCEBQJABxD4eWOkqqdWTh73+p4PJoZowvg/93F7Pys3khcz&#10;aYR/LuLzC+8oXbzRT5ralOQ9qmiBeNu2OP+QW8ZZPT4EjasUjQDwUrFoe6ETwot3tG/l3J//Z+CF&#10;Kl4IXzf753a3jwDQQ7yIx228hpqKakAAizg8+t3Tp7Znl13NZemNnR2EfwLg94DvFRbvFzgs6Y7G&#10;1NdUqg+9be3olbNmDdIsgM4mk1TLZkhKJNeGg1YDQP5z6ZS9+6u7FsZk8H2yldb6buC3+V67TTdd&#10;uNY9WthYk569jl58loz2oMuCQDuBrB12238uY8wl5k1IqAUEABFh1dACBH7em0yn//tY0/5D4xvx&#10;YuK3XWu7qAAWZZKYYOK2tsXddj0NC25+SJpS7uwGuxYBzsLXF1bwInsY2n+yR30OX46rwDgItDK3&#10;DaLhNR8W3HiODbeyWuWsTR3gHr0lV/K4GnCEhThbpmhhFjv8M/KH/QPb4R8vzr9moU04BMuYMciu&#10;zR4Jv+ft0Zg63D6U17ZULbTXQsbn1k44yHdQq450/L/nJJnsZE0ctFoJw14olaz/oxt62OnQxzZm&#10;Etqx+Fw5PnN7BcAIAt+slOi5UlkPuRUPPqcc9rq1iYHnEucxlxgABIUAcAkEfr76e1Wb/OcDVfnf&#10;zN/0ca+H+WHgmIwKQNe1LASA2WRiPl8A3MPtfJYtFvMNi3FzUZPlZ9q1gHNGlRjjhZE4Ktu4zhiF&#10;ZOGIW342h6P5+8uh0LrABsKPq/8uloqeP49aPk9k4fPEbcIQAHqPqwGlZIrGGtpyWaXh3itWOLT4&#10;9ZN92/fcCP/CjSuVdvmL8vNQ0GghGtbZgsusCgcrkkRyIqF3u5B47p0s6S0/85Kkz3SzW2jWGKzf&#10;CMfreX61/uSNRn86avryvWgh/HM7DLzR6ujdE97e3iLZg2rjTdp/LmPMBcS1BwCIBgEgAr8g/aed&#10;45lB/yd3ETEex35/4EqrAgBwT9vCzuDE2j2V4Ca+YTVuLMqyhADQJdyex8DVbagQO5uxLtQNUfDP&#10;M9iMAPB8qUilVhvvccS94kP4R7MWbNwS7+6ahUBuE/aKNkHbPB/wIi4vdvPCLp8vsRgHcIwDgt8d&#10;1G0HPO9tb+nnToiWs1qI8jrZQFFDO1vwLMaG1WX3TuaZg3IqQduZrP76rFqP61i4B7ua964NuRkH&#10;ufyzHRQvegHxdfqvD+r0RrlEey6/jrIHnaOMaw+9JbmqYHUEAIQQywAQgV/wptPpv+yOx/+ciP7c&#10;eDC84+xmu4sKItiY5EIfdzjNSriEmZ3e4PY815b8y+Y5CAUHg/BhuecKhfl/P8BmlJUm0+Of+fEk&#10;PLe23E7IPFPkh7Ud+tXT/cAfF3iDF/L8mrfDLhcKawNAXnCv9/tYRPcRny/NQSC3EcOC3LMwNzEe&#10;nnS6jqrfEf7FDx83+eusYDBKFYOGZ2cOdub/mzkczEkpvVsGr9v1LKxfWW2tv6mP6odCvg9uVAZ+&#10;2u7QG0SuhYD82fZorKCOg+N8Io2WoAAghFisGHJLg6PhkBrDET0dDW33uPdC3AK/Bf+mOx7/CyJ6&#10;y/jPXPXHJ3QAN8hJ9AB10xA75oWUMt2xZCXMAXQDt7E1t+d5Olg/0B/C55P6If3k/Dn9cXM14Au5&#10;LN220L4JwueHO9u+PmY+fqQPG2sX3+71elhID8BJECiROjmuCMSi3Gn8cni5IArButVs6i317OB1&#10;i5/t1tC6GObOCgaNVqJDVaW+puqbGIc8K1qA9Tc3PBsOWpf1YbMmV/aK+lob4Z+USJC6wXmX1wzf&#10;TiZpO7tZoMqjNNI+zNE3WoL2lTGuNwAgUJEMABH4iW2oKD8loueNB4nwD0BsVlpm8TEOczu9cdZN&#10;ZtJU6WpnXhuc7QfVKqWSx68r725GKGRN2NrP8s/UYb9PO/njsPd721t0++HjwB8XuIvnVAWxYP1i&#10;oUBfdrsr/wx/BvkYk0H1diA44OK5P/w1mUxJmWikTiZYnJtVdqfQSSOSPq8f6lXwdvD1/c/P78V6&#10;7QKsM1qJGswdTDgY5HU6czvRqFQNWuHH9Qh/j3929Yr+Wnf5Wnc0sv0z7zUj/Mslk467B33eatNP&#10;0zWSHG765r+Vk2TfnjNfcyAEBICgRe6u89ePHiPwE5wymczDv76iIvwD16WTWLhwkxqi9n5xsrhD&#10;nwfao4Wyczz7z1yR822zFb4nAZZ93GjSL2cBIIcw/P5HYa4NHNuWJXqtthPIq3GptD4AZHdaHXpl&#10;Z8uXxwRn4935maREXEuAMJD0542eAtHCoctHBwe2z3F8HH13bxcbFcAVxnrYuqrB1lihjqpGpmow&#10;CMVZa1K+r+G293xPI1oQyOEfr5mWpRQ1Vc1WVSCHxo3h0FErUK784/Av6XPHqOMQUKbeeIwW5AAQ&#10;iMhdzSkBLVQj8HMG7dXACyn0LnJVz0J1j34NjatZz3BLl2U7R7lazZjZU0glqYV7ZcfMs/96Y0W4&#10;G2W/8Q7tKLf74hZO/D4X0v7tAAbvXMlm6f7wuGL3ai5Lb+wEE/7RbOGNF87XLV5+1+shABSMOQyc&#10;TjkMnOjzAuMUBqI6IVo4XPnd06e2wxQ+hv3s3Dm9ogvAS4tVg2bmWYPqdBLalqL88xQUDvB5Q9Re&#10;LkcfWGhR7id9JrKi6tWAFzJpejoaW358zbFiKwDk4E9KJvUW4EEtFXEb8rQk6Z9rAAC/RS4APJ/N&#10;UMeHRTsEfu54PBxF4WkAxF6CkAAGgZdljAatRd6hjQomx7LySRB0p90O3eN3m6Kt/3lOhrxNnOKw&#10;9RCI53w+q3/lJIm2c/Z3hLvteqlE7zeOVv6rvMj1pNPFLEBBJWbzgfhL1TS9OiUOVzlc/bjZZCUQ&#10;BVdV/frJvu0Ff26f/MrWFsI/CNzirEFzS1EjHOQNa3zN2lLG1FGPZ/SJJutxd6LjH/Gpft46C88o&#10;/stslv64v0/7Y7Fa93M14P3hSN/ANdIm9GS8/n52cMb7bIxykGb/nzeG8//5XfF3FmxUB4CgRC4A&#10;5EDOq1373B6qls3QXj6PwG8D5pjAad9vAIA4OasaK8k3N0YFoIxKpk1ok5MbSRlthPUZyq+s+TN8&#10;D5sM8Y1syVT9N8b1SKj1FJUuFPJ6eyUR1PJ5Sh811y683+v1EACGgJRKUT6R1Of3RD0E5ApArn5c&#10;tZAM4jvo9R1V+3D4F1T7ZAA7FsNBM/O8QSMcDGPloBVcpT6abVDha3KebZvkwCtxOvTi43pPVWgk&#10;8GiPu4OhXg14JZvRA8FV2qo6v+bj54pzFgDAapELALdcbFdlBH7bmWyk22D5jS9KxgLuzILoQBAC&#10;cWGOqZwOQodjh8MR7cxmwl0tl+iLzvoZXlHGiyS8eLKuAoB3soZx/mRNlua7hLmNbh2zZkJNnQW4&#10;miDzy/jn5mo+t3ZTIs/k4oU7zNgSHy+kZiWJBjFo3cXHRA49IZy4snhdBfIy71Qr9FyljHcdQu+s&#10;eYMUUFvRoUebzIzqdANv4FhsL2mEY5PJhL4+agp/vW5UA67DmxtS2LAJAGBZ5O42+Qa6lEo5Kv1H&#10;4OcPLsc3AkBupSpSH3KIBgQhEDV8c3ptyXMy73YsozJ9I/f7A7q+fTyPi68l3qyU6UYr3q1Aj4ZD&#10;vWXQKlyFWg5hALiXPbnO6wjWCgnsa4wVusKLX7zIJkhwwRsJrHQl+bbZQsVNSMRlsZGDdETS4fR5&#10;/dBRN6T3trdQjQyxYKWtqDkcpNlmnU14ES5OJlNLG1L0ua7TKd1stjd+HgAAEF6RvLa3OgcQgV8w&#10;+OaZv3h36bkMl/cP4/gyAERKOplES98ALM5gw6YK53jj0IN2my6Xj3e/X6tW6FG/H+vKMCsLC1wB&#10;WJIlopCdyneyJ1OuGrgOCT1ldtzTBDr+cQXCtiytXfjjxXrM2wqHuLQYwxzAcHIS/vF148/P72G8&#10;CcCacJC7YnBrUQ4HB6oW+MzBe+023e719U14+ppmdvlRW51M6fOjJtUVbHYDAIizSAaAZ80BROAn&#10;jkwqRf3JRH8/EAAChJ+MoktP8Q3mMotrkXwTiBu8s71ZKZ3633jQvDKZ0K3+QP/9Z6027ebz83Z8&#10;Pz1/jn7/5GksQ0Cr1QC8oacoh+9ysmqqAKzjOiT0jArUiWAbIK6XSpZa8d3rtOlaterLYwJY53gO&#10;4LPXGCAuJ+Efd016d6+G8A/AAt6kw2uIy9YRm4Ohfj/RUY7DwZ6qelpt99Vhg77q9vRf8/WPsZ7G&#10;LfkLqSQV+f/Lsr6Z4+tOF5tDAQAgmgGgMQcQgZ+4eMEwnUrpO5VyqBwCCD0pgcoFL63aXWpUVLMc&#10;t75DAHimxQV2ft36ikIFSaJP2x0aTqb0wf6BHvwZ1epxCwG5GuBnuzVb103b2XBdYy3O/0NLpGjg&#10;XfncCpnfU1FaNdbyeUofNdcuvn3V7tJzpTKqAAWnxeh+ZTKdUArXdqHgJPzj6uSfnTuHYw6AC4xr&#10;5l063TbfqBocutgmn2d8GuHfIg4DW/ytYnJd+8cnT+mFUmntuAIAAIhoAMg79//Z1SsCPBJYxaiw&#10;eKlY0BdeASC88lhACAy/8kY8mMP7YIsR8u3lc1QbDPXqSQ76vmoczWdyGSHgh/sHkQ+KeEHw3b3d&#10;+fnZKn6NarIcmupT8/y/Jqr/ImOoalRO66NuhMGL6y8WCvRlt7vyIXFAWO/3MYNLcKJVmHqJ2+mK&#10;MU0TVnES/l3NZemNnR2EfwAeM6oG3cJhopWuAlHAR6d1W274vuzR6JDShw26kM3oneB4IxhXNYt6&#10;fEuitB4AAoL53hAoXmS8Ui7Rt90eqgABQkxKJlHN6zG+6VvWpinJlS6z153bvcDZeCfu4g1hNiVR&#10;bzKmF0oFqjea+n8zFtPMIeBPzp+jm40j+qKzeiE/rDapBuCf/71sJjwBYP5kp/DhcBToYwH39Iw2&#10;oCRWSPN8pbQ2AGSft9p6xSAW5cUVpwrAKVrGCc9J+PdyIT+/tgGAcLkbo03zcjJJI4vnXN5EdXcw&#10;1L8M3NGklpb1f6eSPr4/5o5FZdO9dBBBYVxmCQOAeBAAQuC4FejP9mr0m6cH6E8OEGK1dBqXj7B8&#10;AAAgAElEQVQzPT3E4dU6UhI3FatwiLq4EzeZTOibUcp6a8iTKjZeVONA4Yd7u/N2gte3t6gsy/Rx&#10;s6m3C42KTVuB8c1sNZMmCsG6RDaZoGo2M//9/dn8Rwi/9qxNr2jBBR9fuOLGvDC1DLd6xixAsakx&#10;CgA13JMJzUn4Z3W2LwCIZ6Sqtn/mw2zTazleV5x3bllx/cWzUF8o5n1tw85VgHHqKAAAYsAWUxBC&#10;KZOhn5/f00/AACCWjIWfy8ZYoWoa1WdBKy+pEIT1eCMK34xxFaAZ3zjy/L+RaXYHL579xYXzkTlf&#10;uTUHqJLJ6LttRXcll5s/Qn5fV83XhHDpzd5LEYMLnlFjBc8CtLLZA/zH70uclusm6OggLJ4BZicI&#10;4HMzwj+AcHtooZNAlHCAl/NhnjPfB9xodehvHj6iA58CVlQBAkAQEACCMLgE/88vnKfvF3FzApvh&#10;9g7gnqxkLegoZxA+eakxWr57cXGHZBhCGBHlJFkPUK/lc6ceHc8E/LvHT+iwf3JTyBU9r1XKoX/O&#10;XJXkRvhHequeFJ3LZCz8yWDtmB7jQT8+O6njwGhBLWLrQq48vmjhHMkLXp8eHvrymMAedRKvzQKo&#10;TRATh392ZoDxNSFvskX4BxBuvEEobp5fuCfzEl9//bZ+qHeLAQCIIqySg1B4EfKVnS36xd6uvjCJ&#10;ikBwIi+ju7HfuPIim0r5slMPTlusdsnhuHmm9oqbOm4FmuO5tMXiM59jbvf5m4NDutVszf8bL6Zl&#10;Q9xylTfbvL2361q7G379drPiB4C7hZP5f4/Q/jNy+oqqz6QU0fVKxdKj4lahTyI6azSs+DSrxLAi&#10;DnMAxcIL0x8dNS0/JiP8WzY/GgDCg68J4jgqh+9x3yhb66Dgli9sbLBwStTrVACINhx5QEi8U5oX&#10;Jn95+SL900sX9LYlvFjJu6dR3QLgr7y0vrWnUXmxhfDVM4pm7cavZWpXCaep09ULuFIqpW8geL26&#10;vLrvRqt9qh3odYtt/UTD51TebOO2c6ZwTUQ1WZrPc9Qmk5PZIBAZxkxPEVmtAmRc4YNd6OJQYlb9&#10;Z8CMInHwtcevn+xbDgEQ/gFEx81OCIZse+DpaEx7+Rz9dGebKj5d2/G9Aa6/ACCKsFILwuOFHK60&#10;OG96oNMpqUfDgTRQVTocjuhwrGDRG8AjksUqp6GmUZEvzrGo7omWsvx11TCnx1V8ztnKZvVWoLeW&#10;VIjdbXfo+vZxeHapWNBDwTDh6nqvWoGlEkk94BA1WNvLZue/bg6Xt9SFcBsoYl8Lvrq9RY8eP7X0&#10;Z/+wX9db47tVpQvOjXGPAQHi+ZN/2D9A+AcgCP5RHKkKScmUp+do/tkfaSo1BL+28Qqv7/H6Am/O&#10;/FFtm46GI/qm0/V8fnd3NPb0+JlCQQMABAB3lBBKiQRJW9kc1XI5hH8APrDS2nOsaZRB+8lA9WN6&#10;g+g2bgX6XKm4dLfprV5v/msOC61W9IiAFwXf2Nnx7JGkkolTM/ZEs2NqUcqbhyB61lX5Bo0XlKzO&#10;uuYFru9MbYchGIqmxXYe3mKLcQgGzwW1EwC8s1VF+AfgIW2i6W2hB6pCQ0VxtV0y/1tc8dsbj/V/&#10;vz6I94a1A9NmzO1sRu8Q9o9qO/RyIe/ZuKC+5u39dAotQAEgADjyQGjxxhlefH21srxVGwC4p2Dh&#10;ArunqJSVEAB6paM+u9tx8YZT9MXvoLXGiqVHkEgkqCin6QfbW8+0neZ5gOb5XM8VCqF5/rwo6OVO&#10;ZX7dqgIHolVTBeA+KgAjhxeDniuJf034YrViedHqy26XmjFf/AvScZUHNtZAcG41m/pcUKu4xbdX&#10;Vf4AcEw1dV/hIJBbRvK5QuUNIw7CQO7mYoR+/G/xplqjBXMr5u0o75uOf9NZVSTP836tthPqcUEI&#10;AQHAb2gBCqF3rlig96ZTfSh6HIcjA/ihLEtUV1aHJ9yiYzeXw/vhkWXtThbn86gTHANXUWy0S+Wg&#10;jFvO/HB7i35/2Dj1vz0dDOYLbFu57Bn/glg4cPBjUTAny3rF8ECw1rSL8//qqJaNlDcrJbpWrYbi&#10;KfGx5Yc72/Sr/QNLf/5mq0U/CclxJmrGmhrb6j8I3kGvTzda1md/8XEQ4R+Adzh86oxHJC0Jb8YL&#10;92l8zcmtHnlzXJIStJhLcVDIQSJ/LZ5n+H6uMRzS48Fw7f131PH9RGM40qv/jl8b7dRmxmXjgpix&#10;eaoxOgkQ68MR1cfK2jXDkuz9Zkb+bMRzujAABAUBIEQCn/R/mcvSF40jW7skAcCarIVqhbaiWp4X&#10;CN7oxfwm0W36PMBcgq4X8nSz15//67cHQ3pr9mv+MzU9IBc7UHrNp2p5XhTZkiUaCDYHcMvUDq1j&#10;sRIUwoF3fIcl/DNUc1l6p1qhjyy0+OSZmryQVUUI6CveKLC4oBs3E97IgdbugeAqoA8WNh+twhXQ&#10;YTsOAoTNRwcH+jm5Jsv0SrW88v6YzyF2zyDt8Zie9If0dDTCxnaTuikA5M2cmelUD1ZXMa6ZzNdO&#10;14jobx88Wntul32ozuO56YQIEAB8hLpjiAxehH17b5d+sbfrWT9wEF9Y2j6ETUFev1/E2KG4bG4a&#10;uGOxFRzm83gvnUrRq7UdOp+WT32vpmmG3FYIZu1kffq55F3ORQGPATnTY2qg/Wdk8Dn/rZp3cy29&#10;9FylrC/aW8FVgOAfPrUOsKGG0FQ8GFxl9FH90HIAsC1L9MrWVvReCACBcIvOR7PNbXzP+9uDQ7rZ&#10;bOsdcDbB89tvtzv0u/06fdBo0v3hEOHfAn5NzF1u1A26jCzrqLMoZ2HdY1NoAQoAfsMqLQTp74no&#10;r4norzgzcOtx8C4f7gfOMxPstE2BaCgjfHId70bsWaxu4pugFublBKaL136l+gaVXz/a26PfPX1K&#10;jdnPAodI1dlu1FwIjjubVg/pO5ln7Yqms523fOuaTHLkR5Scbb5IJRNU4TmApopJEWyb5v91Yj5P&#10;JUpeKRX1DWBhxYv2T4ajtQtSvOjIi49hfq5hweuufWWM1p8QmE8PD+fXGuvwptefnTvn6XxfACB6&#10;uuS6loMp/uLW97V0mnKppH4NLCWOxwgsY7T3bI4VVPrZcDAY0IXZpimu4JMdbPjvWrz+9+Nai2+b&#10;+N5pcZwHAIBXcBcJQeBtzP+qMxrd4SKKUibzPBH9imjeUc0V3AblUrGoX6x90+la2u0DEHcc4LW5&#10;3dhYofp4bHuOF1rreYvnGJiDnMVB82PMAFxpk5tsXlzjRbY/7u/T/lihgSlsrSxUB0aJqmk00rRn&#10;b1CnU+pp2tL2R3lJvNfD3M5nJNh8QnCGq/+ulv1pbesVPq5we973G0drv8OdVode2UGVj5eM8A8L&#10;chCUe6225XEWfAx8d6+G8A/AY1yV+1mrfeY34fvl+0Z3CVNQyMFgwXSdrEyn2Cjr0MPBcB4AOj1H&#10;DyxsrOC28n7hsQlxbzUOAP5BAAh++x+GivI/K5PJ/0hEf85hYGc0+lffttr/8UDTfluR5eJrLrZy&#10;4t073GKJv3jHT2MwJHU6odZYoY6qWt5dCRB1XOX3sNeftzZxCjPo/LXYAlTBoqWneJHtp+fPU2PQ&#10;pzud3vxbpZJit5120habw2UOOTVTWLbfH9DjwVAP/sybA4wFjpz+ldRvaHlhUqRdzQVTSNvAcSoS&#10;rhcLkVj45jnWpVZ77Ua1B4MBvUIIAL2C8O9Zi5uMwFt8r2plLqjhna0qFUPQghwg7L5rthxd0/K1&#10;st3NtLAcB6fcLpUrK5MOR750lPXrHAUfOy1gDiAA+AkBIPjlk8l0+l/1xuMf8a+N76lOppX73e7/&#10;Yux03J9VD3FLJLcXdfgGafEmiXdzHQ2H9KjXo9sWd1sCRAlfSH/T7szn921qkxaLsB4PQb+24k9h&#10;V6n3+J4zJ8tU8mE+hFu2bVYoHi+EK/OF8Me9Pn3b7Z25+DFf4AhJsDZEpWzoccD8fMW17vGBs1IF&#10;yAEhBwRY8Hcfwr/l8Hr4h+9J/7Bft/z9vl8s6psHAMBb3H77y24Xr7IAHvT6dL1appTDALBumt9+&#10;lpzk36ZOzAEEAD8hAAQ//K+d0eivZ/P+rhrfrzEc0eet9jMLit/0+nQ4Hvsyz4D//d1CnsqZNNUG&#10;A/qs2cYuLYiN+50u3XR5ThcCKBCdGwvok8mEivJJqDYUPPiy26J0rKn6wi/PKfm4cYSfaxBOVKr/&#10;DLV8nshCG9D9fh8BoMsmkylm/kHgeO6f1XEV3KIO7YAB/PGtjapc8BbPTLw+mz/uhJWNytuZzWam&#10;24E5gADgJ2w5AE9Np9P/sjPSd9r8nRH+8YyxTw6P6B9WtFLg1py/e/pUG/m06KhOJlROp+kntR2q&#10;ydGd5QRAs+HjN5tt18M/nFC8hwrLzfEu+00omqYvFNdyufm/0o5QS0l+fsY8is+Pmgj/QDhRq/6j&#10;2Ya0q7n1i05Wdq+DdUblH5beIEh25/69s7uL9wvAB7wW9Y3L98uwOScVgLwB1EobV783WUmoAgQA&#10;n+BoA56ZTum/647H/xER/SfG9+Cqvw/qDUvtBhuKmvrbR0+mfLL29nFO57tupGTCdqs0gDAxKnrm&#10;g8pdhNpZ7y3euOAkbl9j5Pyzz5UiQ1XVW7akTS1i7vcHQTwV1/G8v+Es8LvtYmtgADddymYiVf1n&#10;uGDaVHCWTef0wmkDVUH4B4GyO/fv5+f3Inn8AxARqv/EUpaO5/85aZ3ZtXD9xDPT/T6+IgAEAL/g&#10;aANeedgdj/4zInrL+Pd5htCqqr9lxtNp4v99/JSedLzruz5eaLfSRbVDqCHAXe1Wu4OKnpAzb4pw&#10;2gIlzlobVFHyYjHvOZVNr3tzOLLctktkfGoezAK//f6AbkUk1DT0TO87t0+D8HqxGq3qP8OWhQpA&#10;WjgHgHO8oUND238IkN25f+9UK2gBDOATVP+JpyxLjgOzw9H6DgrnsxnfnzOHmUmHMw0BAOzAymH8&#10;3PXjGavHi6HzFRoO/77YIMR7v3HkSQjIC56KaeGWq6PQYg+iimf+eVH5B/4yt7DESdy+hsNjvLFZ&#10;JCfLJKdOqv8+azSCeSI2WJlnYVTC9BWVvvZw001QhurJ+17FAmponU+nI7sAnpEkfff5OlZ2scN6&#10;yiT8Gzcg3OzM/eMWwc9VynjHAXyC6j/xFCSJ0hauk5Z5YqGFeimgUUBOnxMAgB1YO4yP/4OI/uK/&#10;+NEPnieiv/f6WU+ILhm/5lDt225v43/TixCQb/7N9YiN4dBWhSJAWPCivtsz/yAYbVP1RwI7Bm3j&#10;xTYncwD5gqmQTp9qO/N5/ZDqivgVteva2fCmHa6E4fP1F612JM+Dh6Yb/0vFYqCPBZx7vliI9Ktn&#10;pYvBJlXMcELD9T4EiO9prc79440Bb+zs4O0C8FEPHXOEU86kHd37cucEK5stti12YnCblEQACADe&#10;QwAYbZ8Q0b8mohc6o9FfdUaj/+a//e0f/oqI/jmvH3BbAz/aCLkZqn101NTbMbiBFzwX/y03gkoA&#10;EX3T7uB9iQh1enZ4lUYgaImTc5+0sDuTw7+wtAZaVzFl3Ezf73Yj2yLYPKexkJapJkuBPh6wb1uW&#10;6Hwp2uFtxUoAqKACECDM+P6T72mtenevhrl/AD6rBdAOEs5WkSTayjh7TxoWNlvwPXRQHSb4NgxV&#10;gADgNax+RNsLvfF4fzKd/oo7h8ye6Z/f2D+4czBW6h1Nq/Biys8vXvD0RRi5OBuJg8QvGkf09t7u&#10;Rv8OV38MFhY5eebRALNAIIK4YqyuoGIgKszVHwk6HfjxcHS81+s97Q+o6nCXJ8+S+4d6PRSVf1Zx&#10;VWNnrERu7p8Z7/zleY3V2YLO69vb9Kun+6I8PFiDF2beqUW/Aua4Xe/qDTsdFa0rAcLsD/sHljfH&#10;Yu4fQDCsnI/BP88X889sxrTKyvy/CwEHvumUpI8mQm8CAPAKAsAI6ytKajKd/k80a/93OBzS/cGQ&#10;Q67/3njWDUWlW80mXatWQ/NCcLuUV1VVn5XixHQ6PTULiCI88wiA3e5Yq2xNHrfvBcEppo0KyWRC&#10;D280bF445WImTS+WS1TNZkmd8IaPkwXzUlo+1cbTKt448vXRUWiq/uzazmb1kCXKbbBvNpv0k/Pn&#10;9F9zEPhmpUw3Wu3AH1fc/GirSpfLJb0S9267Y+ln6sc727FYBM9ZqEy1OjMMYFPoKeA+vu9uWNxA&#10;hLl/AMFxulEwDvh+4cVCgbazGdrKHr9OfE3XGA31ey5un1ofK67eU1wplhz/3ccW5v/tOKwudIte&#10;BShJrnU7AwBYhAAwoiaT6b/VJpP/wHh2TweDM3f232h1aC+fD9XCCg9lfs3hTnCu/DNfinD492Hj&#10;CLP/IqIQ0PBmUQ01zXJFGLfWOMJFp/AejU63f0snU6heNnkhl6W3TFXiHPY53TBidjAYRDb8Y1lZ&#10;oldKRfo0wu2C+WeH5y4ZbSSvVSv6NUGU31fR5JJJujibwcjXnXwt91K1QndaHXowGCwNt97b3qLd&#10;Qj4Wr4/VYxVvSEBLwM38/+y9WYxjd3rl+XHfgsEIBmPJXZkqKbUvJVWVapNkeMpoN+zu6pcxpl9c&#10;DcwAA3QDNfPiBgYNuDwozNMMxgZmHhqDgeG3eWm0DfeM3V3tLpXLKqlKW6aUqSqlpExFpjJj477z&#10;chucG7yMG0xG8JK8JO9yfgCRGalQxCV5ee///53vnA+vHqXU0/FO0CxDTiZfq6v7biNw7h8hiwdp&#10;WUYFezeA1+PxeHxoHDsE00HRVGv02q7Wpqq1oRli0jUPjsHI717U/D89Aa9Pmp62dFiXJITMAAqA&#10;zuRGpal8V//Mmp3TbyLvpzOmRoHOers46VBmuGT0TplWpyvXcnmKfw7C72W/sp6cgY438HgsKrdY&#10;BLcNDZ0LGhsib9ujbhYiiEZxcQRo2OuRZ2YUExg3MJvLqmDza6TJ59HVFfmyWnN0I8C1fF6+Gwqp&#10;cwCB1kxEEXA+XI5FVeeyHlzLrq6tylVZlYNKVfZrNbVYFPJ65enEsuPn/g2Cwv8olx8+03QnTIcq&#10;brF55lR8nCtsGhDt38tkDf+4l9aSFPkJWTCbobBkm0yJeiwWlXOx2NjrDq3R6+leAwQcghhlUWq1&#10;xhJWz8diExz1IVaf/6cHt9yQz/fQqCJCCDEDCoDOo1BRFOT9JbRnlq035F799Buf2VGgXs9sNyyJ&#10;wGQ36OZAQeV2sUTnDHE09w0seuHIoHPSXhQbiqzrnCLaZuFiPDbyeu9k0JWqxXui2eNGOiONgWu8&#10;0unIy+vrquNtHLAxfHY5bkuHHGbnatGXo/j21qb8p/sPHNsYU+905ed7e/Ldzc1jIiCif97O5hZ+&#10;fE5nbcSMFTj98Hjaxa9R3D9aACTT42XA5UgoAJrH5/mC4c/1c4k4BX5CLAAiLqXsTgFQc/ulolFT&#10;mhGGOQTzvToFhEGQrjek3un0xUE0RKERbJoUiJKBxthFz//TgzmH3jZdgIQQ86EA6DCUVutvO93u&#10;H2jPCvF/Nw3Ot0EkCYYdm7Hh0Hd3hyYc1nsaEf/4P7Pb7baanU7/nMdr4+ZCOXE+cLgWDHSQwZGR&#10;NugUJNag1FRkXY42Q9pmIezzqfPvBmNC3cJm9Og1+U02J3dOEMDf2j+Q725tGt7QYg/W7LRlMxqR&#10;nVrdcKyuVcD5AGeVkQ00XpOX11blF2njTgW7MUwEhMvsuz6vvJPJqv+dmE8qEJAIm01Moc7u8Knx&#10;MTHiVDzqa2T+Hs6N4P77a4MiAorudprNT4iT0ebbuQ04/iYdtzMOWt1R+/PKDH7Hrg3m/w0S9vul&#10;6uJEH0LIbGCuhIPodLv/rtFu/4H+Gd3IFcbq4kc0CSJKzEBzYSzNoNizOUEXUKvTyeu/3mHcF3E4&#10;1ZaxheN6JCJpxZ2CkV0ZJtiGfIf9DVbbxMyTmC6m815t+NxbAGH857t70myd3o0PFyHiVstKQ/0T&#10;d9PHlicfQr9IPszlDf/2tUhEFWucjCYCVpSj6+RaNKqKgqkx3aHEGEEKLoZIGehEr7YpAE6Lx+Oh&#10;B/AUUICkAXB6sK9+x2D0J2LovqGbYUwIWSxoirvkMjfuvMS/eYDrrxHntRXm/+lBHTXAGbyEEJPh&#10;VcU53Ksqyvf0z+ZOsWTI/aMHN8hPcuZEYPl7N62oyYU0uFtC/vF/ptJup/Rff2kgGpEQO1Mw4AJD&#10;kV9ptxmFazNKA8IV+jwavYLwRjSixrq6DdwbNCDcjXJx4f74D3v7Uqgfinv4HGgPdF2WGg31T6W3&#10;caw2W3IrX5S3xpjhYyVwf0fUtxG8Ho9cmCJuxy5oIuBu6ciZARH5m1ubcpnxa6azNMHajZBZEphB&#10;SokTCPp8arIAmZ6PMhnDzbhfXV2ZaI9LCJkdZyIR17y6cCA7RfyT3rxkI1hh/t8gvBcQQsyGAqBD&#10;qDebd7siy9qzwdy/29WT3Q+n8WmlqhZDpyXg9fU7a810ElycYAhwp9u9r8/R3q/WHDvfyO0sW3AB&#10;tyhqBty8yWBAMozCtR0QczS3drfblWpTOTYr4JmVZYc808koKcbcrxAB3z5IyzYaZhqHQiAe7Z4g&#10;XlQUuVcqy7vprCr82T02+jfFsmGXf9JC8zBmCURAzP67nS/0fws6b5/fWJfnEu7+HJmNn93MxGJw&#10;xt3DeFQBkIVHM0D057bBhlO4jBBFTQixFqmo8xvipCf+fWvT2Lxwu1A0IADqG0itBFIKKAISQsyE&#10;VxQH0Ol0/0Oz0/k97Zlg7pfRuX8ncb9cnnr+APbUQb9fLaYuB/ymzExCNMoki7Bmu32slT/T4Lwz&#10;4nxqBiIvMKOTnwd7kqvX1ciSWrMpg+0MEMITfv/YLnA7k5pwTgfcrx/DAVYqq69ZoFcQttucPyOg&#10;8QVuhBdHRIxprkc4Sd3iDv6wUJSSosgzqbV+hPmVlYREfT5VICTTE2O0qiH8Hgql88KnNiu2HrqH&#10;uhm4IqmLTg/2v+NEfz675hzXDSFOQosBNSrm2xEtftjobHS70OqO3sMkAtZtHoehQuEahRBiEtxh&#10;2p971abyqv5ZfFoYb+7fMOASMMMFiAiZaCAg5ydw7Q3jieWliRYmrU6nv6uqt9vywEA0IiFuIOz3&#10;SdqgW4pYi4NaTY2oHHa1R1Slm8S/sNcjl3Sz+bITOvXwmkH4c6L4p4ECxsEpM3BbvRhUNBO1XeaU&#10;v1OryxsPdo/NBYQj43tnthZ6XMRdGEkyKPC+bQpasyI5wkP1zxSup41Hf35rPeW4wjshTsLJMaAQ&#10;/17d2pjKbdbBnqHTUR9W2joYWStF/NaNu8btOMw1CiHEJLjStDnDoj/NELewYYEL0AzQSZ+MRuQr&#10;0ekWTlicXIxPFMel6KPxcnW6nQjRaLQ7jMO1KXtDrvUQbRBXafeoynF5YWWl79pC88qtUslOhz93&#10;4EqoDtkUNzEPtCcc71Qqrrw2IF532FzAV5KrCz0uQvQ0ObfXNNCsGOS8O2IidwtFw/vxJ5eWZIUz&#10;ZwmxNE6OAcXs0Uln4KFpsKIoUmkqalMqHmWloc5R12ap46HNWsc+AyJhZ8ScdrMwslay+vgYzOP1&#10;sjGHEGICbCewMZ1u91fNTufb2jMwI/pTT7Nt7o35iWRSmt3MxPEJk7r/2p0OhiH27+z7FACJS2ga&#10;KN5XHOx0cjpwq+G67/cebgow5+B6bnoHuN2A+08/N+ezfEGd60ZOBufILw/S8nJqTUK9zldsyrVm&#10;GczJvXWKS9DpaHMBX+k5AKX351PN5mFcLCHEUcD5gAcKk61OR70euvUu0mVT2FSg0H3D4H487vPJ&#10;oysJyz4XQsghqEFhRl626ax0lecS8bFnj+IW0e60paHbN5yENlP9pKEkELbgOseMaK94xOf10IU+&#10;BLgAq6zZEEKmhA5A+1KsNZvn9Ed/r1w2tfC71zDXQYKFE+YOvb6xruaoGwELLQzmRXfkhO4/bOSP&#10;7aycHO3mdlKBgNtfgmMYiYDMOWwj4za04eY7laq8k8270rF1RRcxjcLbpy4WrsYB14ef7+1LrlZX&#10;XzdtE49z6aMiHZQAImCmenQ+oVAb9rIwMQ0dOteIhYGTHEJgLBhyrSvQbdHPZjNO9OdLa0lGfxJi&#10;EzZDznLqosZ2ZWVlrP+nqTr+GmpayCjxzwj4GRAJsQ+pteAeVFRHYZtrxWNgbaIl3RBCyKTQAWhT&#10;Wu3OB51u9zXt6KvNltyu1kx9MuhwarU7pm9MEHPyIh6YYVWpSql5FJESDwQl4PWqMQRm/V79RrZK&#10;sYO4BE0YGkWWgritSdcbsleruXqu6bmlo87VbQpXY4Ei5VuZbL95ooIIUG66j4G41O+Fw/3NNwRn&#10;ugAnh9ICsQMwIGjzkBBb5iYo0k8Ooz8JcS7JcEjEpBE5iwRjdTB3dJzYT0R96h1/9XZb7pYqstdo&#10;yHLvXhnx+STSq98lQoc/G4004TGbafA74HY7jOf2Cw2Bh4R8Pqny/kwImQIKgDal0W69pj/yT2dU&#10;9MzV67Iem13mOX72uszs52832+1r7U7nn2r/UDAoihBiZyB0IwpyFH6PR1rs9LY1bpv1NwjcWJjP&#10;pnHP5EYYt0Bn/MkgDvTzfEEe780AhOBMAXAy6q22LFt71Aohx1BjQXsOBbfQVUXArnjpdh6LcaI/&#10;kXBzdY1zZQmxE6thZwj2mPlntPlAdef15vZJr8F4t1o/tv/s7yH0e4mBNBaIjhAKg16PLCFyG8Kg&#10;33fq/D2t+UZrxnE7WiMi3ZGEkEnh1dSGdLvdbKfbTWpHjlk9syre7ddqMxUAZ8S2iPyo1GhcE5G/&#10;1P+KPAVA4mAwD26nUpEvqjVD8UMxn89QTCghViWpi/2tKE0pucypQebD7UqlLwBCcIbwzDmT49Pg&#10;55PYkIg/oEaeuekT3+52xCvujECdlHGiP7+aWrPiUyCEnIIT5gC+klw1PPMPAlyjVyeA8HenVJm4&#10;5ohrY///HXBJR7xeSQWDshIMyEY08tAxwAnIuYCH0AVICJkGBgnbEKXdPqbI3Z2h44M55ooAACAA&#10;SURBVGG7WlNjQG3En9WbzX9SajReF5EPROSS9ISRW3njsSzEniwH3NnTgPP7Xqksbx2k5ValOsYc&#10;OBawib1J6bpxS42Go97NsyFapawCxD4IzBpJzpudii6d58RGoO4YdpkDgQ6D8Rgn+vO5RHys6D1C&#10;iHWw8xxAo+If1miYwwfxT00VyuTUOfOzMhxg9AAchZg/jt9VH2gWa874fpRt2CdNBw5AL8VQQsiE&#10;0AFoQ1qdTn/lgRvkLB08EBLulopjDwheANudbvdfVRTlv0ITpvbrx3VEEXvjd9mCCIvyLyvViWIg&#10;0W1Xs5e4T8ipVB3iLkJ38YtrSSkpTTatWIhZFyDcBOa7+FjAIDbC7/OJVzf/yOm0eL0zDBplx4n+&#10;tMGemhByAnadA2hU/MP1rN5qSq0342/eoyYgMhbTWXl+NdGPB1Xn0o45R1AjFQ6N3EsVFHuNQYAj&#10;ss4EJ0LIBFAAtCH6zWeuPnvHw51y1eqblT+rNpX/3O50/w/N8Qey9YbcLBQp/BHHgdhfOH+nEf+f&#10;WI7LB/nRcwIJIfMDzgDtfttixCRxGJw5S+wMXIBVl8xL7fZcgHAbkNP5KMPoT0Lcgh3nABoV/+D4&#10;Q+QmUoVuDczwmye4niJu9Pm1ngA4xe+O+kaXu3fqDXlxYc92fPxeiKEUAAkh40MB0IbA9q2JgPtz&#10;EAAxU+mgUrXkLMBut/svy4ryuIj8tfZvKJp+WijQOUEcheZmvVerq1EZ06BFC2Igt75oEff55KXU&#10;mtzIZiVt4/kGhNgNuAJQGNTHgkUD/oc+o4TYmSLvK8TGQAzDwy3xmC0KgCPB/ni7Zswhw+hPQuwP&#10;5gBiv2yXmeNfXUkYFv+QLHQzN7uoz3FQnYCKoroAp4mNX42MFmyxzyorim2uzwjQCHi9TCYhhIwN&#10;BUAbEvD5+gN558UvM1nlGyJBK4mA7U7nj6vN5h/R9Uc0YhaYy4TFakEnPvu9XokF/P0Yi3ExO8Y2&#10;7PVIrtmSB43j7r/HYlF5uteZ/GIqJT/Z2Z36dxFCRgPx71ubm2pRQU/I75ffOXdWPsnl5NMFduIS&#10;YjZcohG7EvL5pOoiATBkgeOwKojKeyeTNXR0EAwY/UmIM9gKh6Rkg3U59vYXE8sjvw91xXStJtdz&#10;BUvV0FBPQf1kmuht7KWMCLblhn0EQOnVlygAEkLGhQKgDQl4fdL0zHcORavbDb6ZzshjtZpcXV19&#10;qFA5JtsikheR5yf9/5vt9r+ut1r/VkQS2j/eyhfnnlNOrIXfu5iZQnUDOflw8myGQnIxHpOwgRz7&#10;Wc2vrKuxgg//vIquqSAWDMhT8SX5uGS/GQfEXejnFCWCi28AGJeTxD8N/PtTa2uyEY3IJ/miJbpy&#10;CZmWzpB7ECF2AI44fRKLk8FzhPPCw3mdQ0FzjtH1+UtrybkfHyFkNsQt0HA8Cn1j72lA/Pskl5fb&#10;1ZrlnkPZJMODEcE202gYckpaBd6XCSGTwFwPG4LrfcQfEFz2k3MueMKF8Iu9PdUmPyHX683mPxGR&#10;10XkLyb4EderTeVfUfwjVgAi3Z1iSd48yIw8/1AkwPfge3G+njTfC/+O7P23DtJq/v68OvEQmftl&#10;sdj/+tGVhNoxR4iV2dd97taiUdXhahewOX/17JmRDTWdbkdtGojw80gIIQsn5KJrcYsOg6Hka3XD&#10;zvwnl5ZkxUAMHSHEHiQt/nnGqA+j4t+NTM6S4h9QTJqFvhYa7WXfncNYJTPxeljGJ4SMD68cNsXr&#10;9Ug0EJStBURyZpst+fvdfXXzMyZ/UVaUv212OtdLjcYPfvjyCz9otFr/0+e5fAMxKkaoNptvtDvd&#10;v9bEP4glv87lKf4RleAcizJw/V3LTrZoxvkKgQ/iYbU3Ewl/Qhj82f7BXIU/PTcKxf5sG3S5v5Bk&#10;XBGxNphVqY/Efjwet8U7ZrQzF7R714LinKO/CTEbOliNYSRlo9Syx/whJ+Lz+sQtvfdumXc4Dtiz&#10;vjdG9Cca6gghzsHKUZHqTPH19ZHfp4l/Vq6hVUyas7gUGv1+ISLUaD3SCtAASAiZBAqANgYi4Go4&#10;og73nTcQJ97YP5Bd4xGB26VGA1Ey/7r39f/+Rz/9+U//4/2df/5RsRT6zw8efGFkrmG70/mh9ncI&#10;Jr9KZ1TnEiHASLSmGeDceyedlcIUBXl8hiAevpXJyt/t7qt/LnoRjnjQG+lM/2s4qs4aWDQTskju&#10;lyv9335pOW5pFyCigL+dWjMs/ok6L+1QAJzmekMIsQ9Giouj5tmQ2YHCW8AlLkDMGOLMzuPcLRUN&#10;f/4Q/Tnl2AxCiAWx4v541FgBDTuIf6BmUgMK1lRBA4pZzmaGAmqAhJBx4QxAm4N7GYb7Br1eeTub&#10;m/uTwe98BdnaIzKzG60W7qh/qH0NAeV6rvC6dluvd7qP/OTBbuO5xHLotGHF+rkb2+WyaQsD4gyy&#10;9YZUmk3JKg+7DIJejyz5/ZIIBdWB0pMC5997WeNzP+zGnVpdLtUbshI+jMt4PrUm2Z3d3uxAQqzH&#10;rVJJFf7gWsUDLsAPC0XLHeelSFieXVsbuxgIB2Bx8thtQixHl4oCsTmYx664RISFC5Ai1iEYgfFh&#10;oWToexn9SYhzuRyPS1rJWqYeAIHLiPiH+5YdxD+zORMOyfaI9DLUkdYXkK42KZgDyPU0IWQcKAA6&#10;BAhw3/Z65Z3M/BciEAFf9/tP2+RUlHb7qvYFYjuHCSitbjf0fr4gX1QqagF3mKjo93r7G246/8gg&#10;H+QLp78mOGcqVXWRvBkKyVY0PJYYiHP3Rq7gWPFP4710Rn77/Fn1q5Dfb1lBhRDpOVe3iyW50nPD&#10;QwyEKDiNaP1cIi7nlpbU8x+RMA/KZfm0VJ7IdYPrzdfWkhNvKjudjtQZ90ccAqK68bkixM4ghUXf&#10;lOhk2t2O+BkapPK+LiXjNHDfZ/QnIc4Fa/pXA3755X564Y58XG9e3doYKf612m35KL34xKFFkAgG&#10;REYIgHuNulxd1AGOCZYeblh/EELMhav5xfAzEXnxhy+/4MFDRH5LRK5PeyRYiPzOubPy8urK3GMJ&#10;so2Tb6idTveYHWunUjlVQMGMQYiK5SGOB59u4G2CBSQyITj/sPh9J5uXX+yn1Y4vI2Dmnxti+LCR&#10;ua0TUyGsxF0Sd0XsCQQ//fzKSWcBIj7nd8+dkSsrK32RAhtqONMhir+SXDUUIyO9DTmERNyXp+ko&#10;xd2ywbi/hRPxH10DFaYPTEyTrx1xCGhKdANN3n9U7haK6h7VCF9j9CchjgfRkt/Z2jC8L5gFmvg3&#10;Kjq80+nKRxYYN7IokqHRbmxc3+0yB7DT5VqaEDI+XJnOn5+VGo0/LTUaP/jxm79848dv/vJHpUbj&#10;CxF53QwREJuN88txeWYtKU+NiOWcF+1uZ0X/q76o1gz95k+HuLl8us32Gjp5CJkSxMjCOXg9kztV&#10;CLyVL7pqBhccf/q5nC+NMbOMkHkDt99vdDHYcAGOizY74zR3EpzpEPQg7J0ExHLM5sX3QUicpgio&#10;iZplzv9bOPrzIm2wCEwexi7FFUJG4RYBsNsrHrsZdWaWwSQMxH3bKUaOEDI5WBt+az21kFdwHPHv&#10;ejo9MgLTyRiNY7bLHEC6/wghk0ABcM5Um03sHv69iPxQRF4TkT/G2K1So/F9EfmRWUcT9vnlTCwq&#10;F8LzmT0QD5y88PDquqIwP81ofCIWKYOFIvyoYM+JlJhijhshg6SbTVUI/PnegSr2VXUFXnztxo65&#10;67qoI8wEfIwFDWJhPq1U+6I1mkUujzl756spY/P58D0Q9uAUhBAIx732gEMQTkE4Bs3o/tdulwpn&#10;cBIHAJF9VKGKELvgc4kAKKpz190uwI8Nzv5GQf6p5OpcjokQYg0gLn11zpG/44h/NzMZV4t/GkYS&#10;0oymQi0aCoCEkElghuKcaXc6v3/Cb/zzVrv93/lNitnDbIqI3y9XluOy12jMbGYZijkomp62+MAG&#10;WZuTMe7A/HS1+tAsQHRa4ectB3njI+ajxYPigZhZRL3VXBpZhjmbmWpV1qKHwt8TyVW5V6tNNVuN&#10;kFmSq9X794w47ktjbHjHFSZwL4IQeGWGz6cjh581NCgQYmc0hy1j8YiTcMscwFanIyELHMciOKhU&#10;DRfPn0ksc8YpIS4EjX+lZlNtRpwHcB2O2rd0u135oliQzw2mb1kZCJmob05DIhBUaxunYYc5gFhy&#10;MJqbEDIJ3IXPmdO6Rbsiv2fm0UBMRAH0iWXzo0DhBHp9Y11ePXvGUNE04g+om+TWmMLBzRPiVgLq&#10;cwtIKsAYUDI7EPnpVvFP451M9thsNRQ3CLEqmcZR52ZyTAf8h/tpyz0rFF3HvW8S80kFjgq6bc6w&#10;GxuKf7OBcaqLxy0xoBA5uy50HOAz9mEub+h74S65yDUyIa7l6uqqut6ZNajDjYq0xOX6oFqTDwsl&#10;R7wdXZn+/pMMj25jscMcQDjyuTMkhEwCd+JzBtGcw3pXPOom0ve62UeDYsvlxIp8JRqZ6udgphEW&#10;G4g3+73z5+Tp1JrhLG3pORKjgaBsxaISGWOzXGq31c7LYUDg/PpGSnVpEUJmA9x+n+vmcZ5fXj5W&#10;DCfESlSmmJV3u1aTB6WyWKnGiYJrtUX336IJ6tYtJYXvxzhgjUbxb3yMFBHLyumd7GT2eDzTORLs&#10;hBubH7D+LRl0WjD6kxB3g3UOkrGCM7wv4GdDaBxFtlaVdzNZt78lx1g12Bhq5TmA2KMqnAtPCJkQ&#10;7sbnDISwWDCozrHz9KJj8Hf8m8cjMwkPxxrkmfXUyPldWFBoc4ww1wiPb6fWVMEPM40g+iFabdIi&#10;Do4DsSjPjpmR/mWlcvIx+/3ync0NOgEJmSEfl8pS0RW9X0wtZtg5IbPmV9mcfJ7LScsC0SrY5MF1&#10;URgRV0OIVcG68oXkqjTaLUsJ63Yg7KL5csQetFwmAEJg/3W5bOh7sWfmfFNCCK4Dl6ZsvD+NF1ZX&#10;RtbistWa/DKdndkIoEXg9Uy/JsLrZqS5ar9m3chUuv8IIdNAG8cCQLcohLB5zwiAgLcRicid0mEU&#10;AHKwI36fLAeD6mJlXt3ZZ+NL8rrfL784SBtamGRHdNsH/D759pktuXZwwAHHhMyIm9msfH1rU/3h&#10;sWBAnoovqcIgIVYipevurE84N+9GqSy79YY8m1yVSMAvAa9PFmHy6HQPi61ldnouHDPOKzdyFU1j&#10;3sMZaRWlIWF/gE5A4ii8Q3NdnInbBMCPszlD34eUnItxRn8SQg5BvW0WswCfXY6rI3BQPjtpX1Ko&#10;N+TtdMYx4l+12ZKlYMC0fdhmKCzZ5un1C+wBnzbn15kK3X+EkGmhAOgy1mNR9bFoEB/622e3ZK9S&#10;lS8qFTVvWw+6c85HI7IRjRrqqMSi4IX1dYlms/Lr8smOQULIZGBo9m6prLqAwaMrCbldqagRoYRY&#10;hUTwyA1enEKoSTeb8ub+gTwSjch6NKI2ymDW02lzfM2m3du8Vzjny1JUOXjfMA3da4WzudZqSqDj&#10;lZDfvGIOIYvETedxtxcDOs/74KLAeveBQff9S2tJNjYQQvoYjZochytqXezQWQgXGBLEBqkoiryf&#10;cZbzr9XtDH2uk7IZjYx0diP2GQ5wq7m6FaRpWOA4CCH2hQIgWRhwQGJYulkD07EJv7qWlFggIO8a&#10;HNhOCDHOtXxevheLqsUfPF5YWZG3DXZIEzJrwl6PrEWPGlz2p5zhgA30rUpVfVwIh+V8LKp2oWIj&#10;6p+DK7DTc1sU2O25cPTCsttcMNOAz07I5+sXrUQtXHWk3VQk7Pe7QkggxEm0XCAAttoded/gPvJS&#10;JDzWTHxCiPPRoiYHG9ynwa/bdDRaLQl4vcdm0EL8+9VBxpF7Bp8J8Z8auF4jnn6USHq/VJGra9YR&#10;AJvttihsQCSETAl33sRxnF+Oy2sb6xMNYI54vTMd3EyInYHb7/N8of8M4AbEzFBCrMCFyJHIgM1x&#10;2sSN9716Xd7KZNXN9d1iSfL1uhoFiVmBs2q0RaG1qHD+nxXweY+6j/N8T8bio2JJ7hRL0tK5xREJ&#10;Wm02VTcRIXam7bLhlm5ogPgklzPkoMF+8dm1tbkcEyHEXpw3eQ7g3oAjuaruQTrqo9BoOFb8g5vS&#10;6zW3NncmHBr5PV9aaA4g1sp1NoMSQkyADkDiSFYjYfnWRko+yORGLobQvXk+FpNUNCK1VktKDUXe&#10;yxrb/JHFge4Flg7nD+b+nVtaUucAgsdXVuTB3r67XgRiSb6ykugf1v0ZRUHjfgJBI1gqy2YopLoC&#10;owG/eD2ew4hQz6E7dto+kk6nq8a8VEwUMcnkxHUOQIWi1djcrtZkp96QZ1aW1ThdEKEDcGpYECLz&#10;BuJ9t9s95jxxEvla3fDsrmcSy4z+JIQMJRmCM7hk2ouD/QeaArU1FK7FiFVHc9W17Oh6lx1Bk3HQ&#10;a178p8aZSES2a6enxFglBhT7wRpnjxNCTIKrVuJYVsJh+cZGSlKBwNCn+NWVhPze+XPy4sa6Ohex&#10;0+220GGDYu7zqwmeGBYm5vNZTvxzk3P0Zjbb//tKOCSPWWCuKHE32CQiVlrjzoxnwaJBRHMF/mI/&#10;LZ8XipKu1dTNuBmupnb38GfQbWYN9EKVmc5SN1HrdOSdbF51A0L885s408WJpAx0qFfbPBcXTdeF&#10;zYJOdu5+mDMWa494P7NGWBBCnMcsooHvlI7vbZws/oGNcHgmTRapqLG6xXbRPAF3ErC8wL6SlgRC&#10;iFlQACSOJhoIyDeGxIE+l4irGzf9osLn9fq178KMp4SfBlkrcjkSkYoFM9CvxpdUN6kbeNBQZLd0&#10;NED7ieSqOn+NkEUBJ6oGzs3SHK8REDbgcIK48Xe7+/Kr/X25nZ9uDq1WYE0r7PpcNPqY4wYdV1OD&#10;z8ov9vb5WhJH4LYIUHHwc75bKBqe2fXc6urMj4cQYm/QKGAm6WZT9quH0ZT1dtvR4p+oQp25Maoa&#10;qP8ZqdlsV2tqxOoigPOv2lRUpychhJgFBUBid/5CRH5LRP6FiFwf9lwCfp+8urXRX4RBDLwYH961&#10;Geh1pGPIrpMXVHYE79vXkiuy0zg9smFRxPx+eT6Vco0IeC2f74sUcMc8w05osiAg0Kzo3DI3C8WF&#10;vhX7SlM+LJTU6JhJwZylarPFKGoLENM1A9VaHMBvBpuhsBqXS4jdceMcy6YFm/CmBUXeGwbXDk8u&#10;Lc3E3UMIcRabIfOvExhDcD2Tk3fSWUfXqlBPmWX85pnIaHERe7C7pfnvKXE/ovhHCJkF3H27m4KI&#10;/JmIvNj7005A+LtcajS+KDUaK6VG440fvvzCCyLyP/ae1zGwgPjW5qZaKD5tZoOv5xREvrqbIh2t&#10;iP4divsORdz7larUO9ZcDIX9fnVI9Qvr7hAB8T58nj/6qJ1fXlbfJ0LmzSLdf6eRHTFf4iS0+X8F&#10;xn9agoRu/l+2bs0GFDvxSnJVrq6tcnYWsT0di65HZ03Xgc/9k5yx2e/YGz66wjERhJDRJA1EeU8C&#10;nIBObxA8N+PxIlvxJUO1vt8Uy3N1AcKEwNhPQsis4O7bvRTane7vlxqNa6VG40ci8qfaK7Eoq7tB&#10;ftYT/t7AQ0T+WET+PWLR//v/+F/+n7/cvvcn/2H73oNPMtntweeBYtPXtzZPndng0w0a3gzNZtFG&#10;RoM4Se3dg3PztTNbag47oietitYN7PFABFyXyy4QAT8ulY/FuL2UWlvo8RD3AdFZ7/77rLTYeQ16&#10;ShMObW9x/p+lWAoenV8lvidTAfEPRRdCnIA2q9WNOOm5w63/aaVq6Hu/urrC5gVCiCECXl4rJiEV&#10;CEgyPPs6yqOx2MjvgdCqb3ieFdBzUVNhPD4hZJZwyJlL6Xa7u9Wm8vfas9+vVP9TsaHceFCvPYP5&#10;B7977oyErDcD70/g+BMRCH+XtH8sKoo6FDndbP4Bvm6JLP+6XJHPK9Xc19aSofWYwUm/qnhzuFhr&#10;djqyEgzIPQd3+8MNiWizyLF4s5bs1hsLddBA/INL891cQR6LReXp1Jp8WSwa3pwvgkHnG86j5zfW&#10;xZ/OWPq4zeB6OqMK6wBCDM4rKwu1xFlcXjravOXrDUkbnN8zDzITikVavBrn/1mDuM4BWOLGfGIo&#10;/plPs80e8UXSdGH8pwaee8AhqQ8fZ3OGvg/rW17DCCFktlyIRY815c+KRxJx+XW5PPKn43s2o5GZ&#10;RT93u5j312TkJyFk5lAAdCkej+eq1+Pp32g+yuX/11K73Q/Dvl8uyxVdrNqi6Xa7/7KsKP+1iLym&#10;HQrmI31aLKkxCMNQut3VN9MZOVsqpb+6vp4y2rHp7wmAy6HZ5Y4vCmxeL8Zisq4urIa/Hk/LYQfS&#10;Z/nC3MUriH/f3dyUL4rFfrEQkX4QA61M3D98kfrU2poqsl5b8EyyWQKxD8KL5sJ6PrUmD+7vOPXp&#10;Eouh7xC9b2ATN0/QTAMn+jhugVa7rd6X0djC+X+LJxXwH7tXWklgtgvq/N61pLruIMZJqrODTnc0&#10;F5pstlkUuDy7cf6fhlOeO/YYRpvWnkquzvx4CCHOIdtgbPy4RLxeWY9GZB6TeGB2QLO5kXrXe5ms&#10;mkhltgMccdqY98cdHyFkHtCX7mKigaBABEShUS/+SS/v2ip0ut1/W1aU/0Uv/u1UqvJWJnui+Kfn&#10;QUNJ/e2X9+sHlaohNcvv86mvS9jnk4T1XJATgSLm65sbqlMLotpJ4p8GFkRw3sEJenZOQqgm/sWC&#10;Abm6eiT+vW2wM3eRxE44T7B4vZRIyLdSSUfPlHwvnen/XVtMEzIP9O4suJetRnlMF6DSK6red7hz&#10;2C6sBo/uf3kLnl9WB/c9zO+l+EecRrtjjVmzi8TuIiAadN7P5Q1975NLS+o8eUIIIbPjTDikNuPP&#10;i68YnOmKdCyzo0DR9Fmh+EcImSMUAF0M9IhYMChrQzK24TyA+GIBSlVF+W9EpH93vpUvqrPHxqEl&#10;En4znYn+ancvbWTGoRZrc87mc9wgqj2XWJbvnD1zbE6W9DbuKGjezhfUB2I2BwucEHMgGs5a0NGL&#10;f9Kb12gX8Q9ETnAASu9zBpfSSw7uHMaiGOePxhPJVfU9JWTW6JsZFhldfBJ71Zrh78U1GY96u80Y&#10;XYuwppsFnHVwJPgs0MQ/Fs2JE2m52P2n0ba5S/1uqWjIaY9r2aMGi8SEEKJRa7FRZFwSweBcC9Tj&#10;NC4jCjRfm34voM37q3GsACFkzjAClEg4EJCvJ1flVwNiy81CceGzDlrtzpddkSe1r/ertanm8sEN&#10;uH//gfKNtWTwtI70gNcnirRkPRKRYLliqSg2CCsXIhG1MIn3TtTXpSq3KxWpd46OE4sZdDUNznKE&#10;sHa3UjmxwIyf/3g8Lld0m124AcEsIkHhTnwxleqLf9ox2kX8k35U18nAVboUDMizy3H5qHh6pJdd&#10;uVEoypmlQ3cpHjiHPnRw9CmxHrh26a+BVmCvUZerBo+j0RMw75YqPLsswqquCag04UxHt4JZvhT/&#10;iBPBlsDN8/80IIIGbToHEMXXDwvG1uO4lpkd+0YIcT4VCjxjgWaLZDgkXs98r7dIntqu1gzV+z7M&#10;5eTVyJmJf5fa6Nlqcd4fIWQhUAAkKmfjS/K636/mW2suCvyJLpdZDbw1Qle6T+q/7bPy9IXRVrcb&#10;xGzAS5WKPLu2NnRTB9dW0O+Xbqslm6HQVKKjWVyOhOX8UkzWog8Ll3D3XVqOy2+yOYn4/erfB4W/&#10;itKUD9LpkTOMUECHcPOgWpWvbaz3fw5EQCxkzXSmQPz75tbmMRcPnGRWn/k3iJHPCIokG9GIXGm1&#10;5PYYriC7gPNmu1jqC8c4B2+VSpYTZIizwHVNax5AY8S855aOAnMAUWgcvB4Ponf/WeF+Q0TiPt+x&#10;922nwQhQo2wEA3IxsWyPgyVkTBj/eYidI0A/NthkmAz4eS0jhExEWhk9qoYckert57xzThFCLRCz&#10;qt/UjTQ5Cezr0Kg+rkkCep/SboliwbQaQoh7YDsb6QMR47fPn5WvriT688oigcVqxF7d3DS4/2om&#10;bja3a3X5xd6enBQJChcgfvvFeMy03zkuWoQnZvE9v7E+VPzTQKES3/N4cvVY0RIbdER8/mRnd6T4&#10;pwff+9OdXbV4rfF8as20aEc4FAfFv5vpjO3EP6MzEv3ewy7pC0tLjp0HCMFPO180FyAhsyRXPxLT&#10;zy0t1rF+Eh8cjN5Q0v1nPbZ0sdkQmtnMYAzc355NJu1wqJbGyPqbxcXFwPjPI+woAqK5ddtgjNtz&#10;q86N7yeEzA7sh62UIGUHlvz+Y7W/eYJksEsGTQ+YHWtkpJAGvrfaVCj+EUIWDgVA8hDodPzHF8/L&#10;9y9dGOlamDUQEWa5EEAXz0kiIH5tJBCQsM8nF4bMSZwlEJVeSa7KP7pwXnVUDb4PWFTCKXd9/0AV&#10;904CHUpvPNidOIoRBc939g/6X+M4rsSmF0Sfii+pjkJN/EMBAeKf1dw7RkgEjAmAOJ8CXq/4vR55&#10;JBpZ9GHPBJwvn+nOR7gAOQuQzJJPikfzYOGEvmzBua27iiLbp1yDMQSe7j/roZ//pxeayeng/sbL&#10;/vQYWX+zuLgYKAAeYcc5gLcKxhoNUQxeZAoOIcS+7NmwprFoEqGgeBbYJI1kMCNN2lh7YYbsKHB7&#10;rDebUms1GflJCLEEjAAlRtkWkb9EjVVE/nCer1rY75dqsylh/2zmTGgi4Lc2Nx+KA4VAhd8PF+A8&#10;CrNwxT2yvHxsHp4GCsQHlap8Viodd/LV6nKnXJHLSzFJhsNqNFGm3nhoJuCk4HdBZNSiHTeiUfm4&#10;VJ7450HY1Mcm4Hm9tbs3ljvRSgR8xheqXgienY6sRyNyy6EbA4i42uxJfH4gGE9zvhByGoiqzlSr&#10;fXf0M6k1ST/Y7UdZWwXM1F0JhSShc5WBZrutzoIQuv8sh35O8AMHxjbPigvxJbXQ0el05x7jRMis&#10;QQ2PZbwj7DYHEI2RRkYZoAj8VJLuP0LIZHxR4Zp+XBZ9LxknCvQ3xbJcjJ88+u6upAAAIABJREFU&#10;HxbmgnqryfUCIcRS0AFITuJnIvLPROS3fvjyC55So/FCqdG4JiLX5v2KaSJcIhicWXTiaU7AgM8n&#10;8UBArszItYU5Q4j5/P0L51RX3KD4B7ffrWxOfnL/gbydzQ0VylDshsvvjb19+flBRhVczIwrS+vE&#10;z8iEQiycYN87s3VM/EOsGhyKdhX/QNRnvI/C1zt/4So1Gh1qR+7rZnVaNZaROIdr2Xw/hgz3i1c2&#10;1i3nPEW36Jv7B3JQraoRMHhUFKUv/iHimu4/64Drs96hbubsW7fQ6tIlRZxHh+f1MewWAXrTYCLK&#10;E8tLC0/BIYTYE8QMZ21c21gEqPGhPtJdsFMOzX9GajQnuQD1rj+Kf4QQq0EBkAxyHaJfqdH4H0qN&#10;xkqp0Xj9x2/+Es4/TEv/81a7cwuC1N1CUf7+wc7cXjyIcNFAUB4bc+DuOGgi4DBC/oBcWY6bKtrg&#10;Z313fU2duwh3nX4WHoCr5Ve7e/I393dMF/TGRV/8nGRDnAr45Xvnzh4TN/H8fr63ZzmnzriEx3g9&#10;vJ6j91gfL+c07ugEQLzncRt1hxP7gWvIb7K5/nHjnHthZcVyzwObxXfSWfksl1ebH+CSanW6cq9U&#10;lo+KJQscIdE4q2v4OWCM01hk6w3125VWS01v0B4QvdFkxRQkYmcG1+rEPiLg7Xze0J4Da1Y4Owgh&#10;ZBKMxgyTI5Z79RTsjRYtAj6eSBj6vg8LJbVRXwNr3IrSkCZjwgkhFoWtbUTPdrWp/Jt2p/sjEXlN&#10;+/eiosj9SlWUTlfSzeb/q/8fyooiS8H5OJkQJfXY6ooaxZVrzaarCiIgZtHBiadHmwf4WCIhuXRG&#10;ahPe2OFKuRCJ9CMSB8EmeqdcVudaWU0Yw7FphQ9sjo0eH2JNn0iuHiuaYH7huzlnLI5Pin4YBs4j&#10;zLTE4nYp8HDMq1Moqe6mZl/w3QqHpMQiOpkhiJ5NBANyfvmwaAen8eVaTe7UrOWqgwiI+N8vqjV1&#10;s1tstTjHy4KsR4/iP/dqjP8cB7xeyXBI7XzWCwN6l27Uwfc/M0FH/KjrwzzX4eQQnMN2c77NEswB&#10;tHqbFwqzvykai6N/OnFyrBshhJwG3H9MjZgO3F/9C2wexuxXzIDdNrCH/CxfkKfW1kRpt9RGN0II&#10;sTIUAN3Bz3rz+/Jw8Z30jBut1kftTvevta+rzZZ8WsS8ueaJL1K2Vp974eG1c2fk81x+Zo4JFJL9&#10;Hq9cXTs++wEbfggaz6wsyzvZ/Fg/E4LZ1eUlObO0NLR7GGLJF8Wi+rutSklpykpvflXcb0wAfHk1&#10;0S/IS29BB6eOlZ/nuIx7/qvDrbtdiQacffnN1Wt9ATDCGCUyB9BUsBQM9a9TmAe4c//BQt3TJ4Gi&#10;/mn3VrI44M7XGnRwz7KaiGx1UPh60u0vgkmkgoGRhcRh0fVktoR8PqlSAOxjhzmAiGoz0myTDPiP&#10;jSoghJBxoPtveloLFgDB1ZUV2a7tjvw+1LTWI5GJR+QQQsg8YXubM9Hm96325vd9v9Ro5CuKcmq1&#10;sd3t/p72d8SSXcvlRxYoFzXj5dHVFXl9Y11iM1ocJILDu9OxwV0JheTxWHTofx9EH/MJIWxQ/MMw&#10;esR8/mRn11aiWGhEBBKcjnjeg+LfW7t7jhL/JsGnm2OZcrALoqC73CTD4YUeC3EP76Uzx5xGzyQY&#10;40XG42Is1v9+xn9OxvVMTo221R6IBa33mob8jFAkNgf3FjY2HdGxuBg6jvvvudVVA99FCCEPg7oO&#10;3X+TUdE1liNCcxHhKJ1OV430LDca0u525ILB+sUtg7NlCSFk0XD34iy2ReQHpYY6f+V1Efn+j9/8&#10;5SNanGen2/2TbK32eVlpPvppqSyXl6JyRTcnCcKEduvdqVQMxVym6w25sqCXEPb83zqzJZ/nC/Lr&#10;srGNnRHg1jut+xPFqwvxJckqzaECqZGYz+1iSZ2TZqf5d9l6/cgBCNfbCa4IzPt7MZU6Nu8PDkfM&#10;+7OiE2caJpkJ6dEJgMsBv2NdQJUZxfQSchq4puKe8HjysIiHJgQrRioTa4L793qM8Z/TgvvasHvb&#10;N9eSEgswrpLYH7gTIuKReqspZq9ssXcIeL3qehF7hnqrpUbHW5Vur3CKUQ1WxKj7D2t67C0JIWRc&#10;0Gjwfm68hChyBOqOSB/TEpLanfbELsBWuy1Kp6PePz3qGCGv6twflsKFWwN+V6Pdfug+ezEek3v1&#10;0SkgWO+i2e0C3eOEEItDAdBBKK3Wjxvt9tD5fWmlic3PH+ufbbN9/CYX9Pml2W6bvpGdJZjRgKjO&#10;c/GYvJ/OqDP8puXpEY4RCIDI+L66sizFdLa/qXRCzKdRgids8i9Hwmrsnv75oxvuWj7vOPFvUvSv&#10;nN9jzWKJGazoolGxsCZkXnxcKsul5Xi/AQPXZafMHCWzBc072v0LXcCM/zQXzAqzqkhAyLhgDxLz&#10;hkyb/aM5C/WNYoczM4NSURqW3p91uh3xWnQS4J2ysX3XU0m6/wghk2G00YCcTEFR+gKgMkEMKF7+&#10;wfuxNo+62ouqRr0T9yvEjOJxUnMNxEgknW0EA7J/eoiaCua7Q2TciEb4DhNCLAsFQIfQ7XY/abTb&#10;/5f2bBDheXNEhGeheTyiAPvNsD8gtZZxR1LawA1xHmAO26tnz6gFu1ytLju1muzUG2MvxEa5/4C3&#10;tzEP+3xyPhJWY60eXY7LWnR4LCgEsLuViu0jIUrK0fFjzpYeuCa+tpZ86DW4lc2pxXinEpsgAsqr&#10;K+yELD4zZRr0MW8Fi1wniHvAUPanU2vq813HdYkCIDEAnPsa98sVvmQmE3bwPW8WqGuMEWvHbKNO&#10;19ICwZIOzSYoLKLoOIkQiFVh2O8/sdiJ3xEJBKRq4cQIiPtWLCpgD2YkAeCxWHTuM+0JIc5gnJhh&#10;cjL3a3U500vhaKsxoN1jDTGngZJftamc6pY/7R69X61JXmlKrd2eOJ3po2JJHm+36QQkhFgWCoAO&#10;odPtPqp/Jp8WCiNvXsMEKXSzRsQv69GI2skyitQJs/IWBTbhEPDweKErsl0oyLUxcrlHuf+kF+GI&#10;Bna/1ydPryWHuv3sGvN5GnqxF1GgEP3g6sOm+Ynk6rHXAc//vf0Dx+fgTzLwWS8Ahh08MFo/96/G&#10;OFAyZ+C01gRA3BfQ3MEYUHIaiH/Tx3bfoQBoKkGPR5ZDoTn+RvszyRqDLAbsDQ6FQL+aeqDFj50G&#10;1oMQDrGfGFXjxBobj1E/c1HASWHFT/eOwRhnffMHIYSMQ7papfvPBAqtltpYrzWL4b4SMNA4pol/&#10;1VZLDqo1aXW76s9IBIN9R+Ew8Lt2KlX5slY37f1D/bTW7sjjK5xBTwixHhQAHYLX4+m/l4j9nEZ4&#10;QQfqWjgiTy7F5NcjCmBbEeva3LGZvpRISNcjcj0/WgREcSp1gotvkGggNHSz7qSYz0FQPIfDUiuQ&#10;fu/cWfXPQQE0X2/I2wcHjPw8AX0nm9/zsHjsRDgPkCwCXIv6c0v9FADJ6Tyum4ls1DVCjLMZCg1t&#10;mCLESWCJh32U5uZr9yLG9Ctib2/tbNTZoIF40LJizcY6K84oxJ5l20CMMxoZh81sJ4QQI9wqlfg6&#10;mQQEPM1BB7feKAFQE/8+LxTldvXhhg809z2WSIi/Fz+PaM9MvS57DUUVHGeBOjcwLxQBCSGWg6td&#10;h6B1njbGvJHla8OjgzCj5epaUu2gOUnMgmB2dsnaFnfsrS8nEuITj7yfPz0C7tFYTHVAGv25elAs&#10;/KxUkrQJMwitjD5Wb7CQhyLH5/mCoyM/B0mGJovd0rq4T+tKI4RMR4BiAzEICgSaWAwQ203MZTMS&#10;HulyIsRpqM49k54T9nq4rzUt6gLEutZKIv+ewWbMc7HYzI+FEOJMMHom6/D6zzy5V6v3BUC1eab7&#10;cN1NA/+tqDTk/XT2RDEPpoj0QVpNLUOa1bycmhAB27nOMfGREEIWDavPDiLg9UnT0zbVVQSxBz/v&#10;80rl2A0TcWovrSUNC2aL5mJiWZ1Jdi2XH3rjh5j5SCI+9lE222354CDt+KhLDYjB6EC+oovK0eJO&#10;0f1G158xfB6PaN6SiNcrNYsWc6ZBX0zPWnhuDXEmiCiOWSyimlgXvfsPzlG33NPnyWbMWMICOcLI&#10;ep4zdt0F3BBWFQBRrLVSaO0XBho5sJ/lDE1CyLignNRoNeV2ke4/M0FNBC49rUkadaZh9UYj4p8G&#10;an+LWNfjd1ayOXkhuUoRkBBiCSgAOgh0x0QDhwPM0c1u5EZnZOD51bVV9XFQqao34aVQ0JaD0s/G&#10;l2Q5FJRf7qcfivZ6YnlpoviXeqslK8Gg+DxeaXc7rigaflgoqmJfMhBQZ5w43fV4GpEJHXz62KeY&#10;z+dIAVAPhWEyby7o4qlx36KgQ05CLQDrGha2i8bnBhNjpAIBdc4ZGY9lA2ttq4pBZDbAYYfZgVaM&#10;3LTSMSERx4gr57G4tZNsCCHWo9PpSq3VlHQNUZINvkMms1eryeXAYWM+6mt+ORQAu91u3xVYbiry&#10;QSY3sxhPs8DxXaMISAixCMzHchjQFWLBoDyTTKquttOASDiOg289FpWt+JItxT8NHPtrZ7YkqRNu&#10;8Pcruu7/cTkTi6oZ34qLRA4IOmqkgssjL8yYGZJ0oEspbmBgNyGzAu6/R5aP5i4cOHAmKzEPbb6t&#10;RoSzoExnPRRk/CchJhGy6BqrbSEBMGdg9p/QmUwIGZO26lBT1PSjD/KFuUVKuomd+pGoirStiqJI&#10;qdFQZ+BWm00pKfYQ/zRwnG8dpFVnIyGELBIKgA4lGgzIq1sbp4qAjycSDn8VhgPR81ubm/JcIi4v&#10;riTklY2NiX5Od2DBl2bMIZkAqxZypiHuP3pO+To7I8n8gPj83c3NY/GfNwt0dJHT2dZFOJ2z+Gxj&#10;O3KOLhtCTMPnxWRz69GxkBt1p1Yb+T1oADWjkY8Q4g5a7bYUG4p8nMvLLTYXzgwkI9V7aV3dAXd5&#10;q9NVHXV2Ef80IBS/l81RBCSELBQKgA4GbjeIgJcGZhtAFPx2as3VMw8gAsL1dymxLEH/ZAJMm7FL&#10;xATCE55/hJDjPBaLyutnt46Lf+nMQ5HPhAxyr3pULMb5Qxezeaz6/bZOjlgkRlI60pwB6DrQ2xmw&#10;4DXKSj6YHQPNZ4/EYnM5FkKI/YH4l6nVVfGJYwVmT3HIawzx7FfpjO3EPw2IgG9lsnKvVFaFTEII&#10;mTdse3M4KLq8uLEuz7Y7qm0+wm7HUfxURG5hLKCIvHba97YoALoexMbx80TIYoHwh8jP2ECcLsS/&#10;T9mhSwwAkThTrcpa9DAO7kI0Ih+XynzpTOCx5bjtn8OiMCKcMn7MnQR9PlEs2NyC03HRcb/Y7xr5&#10;XCRd3AhLCBmPfENRHVx2ueeikQ1r2eXA4d4Ic/XuGIxGtgKZRkM2okfz3PerNfmkVHbEmgfu0S+q&#10;NbkaXzr2HAkhZNawcu0S0EXsZsffKNqd7u16q/m/dbrdX/ybb3/jmvbtf/bute+LyOsi8t/CGKD9&#10;O+I/mzoBsKiwE8yN1JoUAAlZBNrG9tJy/KHPINzZN9IZW2103cblSFjiPXGj1mrJvVpNnS27SDL1&#10;Rl8ARAwoBcDpQeLEWcZ/EmI6Ho9HfF6v5dJIOt2O+DyLDRjKGrj3Yw1BZzIhxAi7pbK8nc3Z4rU6&#10;GwrKo8vx/npWYyu+JJs2eh5wWa710jk+K1fUWFAnASHzo2JJEtWaPL68JMu8HxFC5gAr14SISL3V&#10;vNLpdv9P/P2PfvpzeSebl5jPty0ib1ba7Z+IyHd+99yZDzy9ttbmQNdthnPOCCFkpmii30Y0Kivh&#10;0NBfhU36tXx+4WISGc5T8SV5dCWhFq71PNHpyHv7BwuNVUIM6OPJVfXvWgwo42On4yrFP0JmRtDr&#10;s1xR1Lto+1/POTKKrRPWEIQQoseK4l/Y65Fkz9kX8/sl0muETIbDJ+6PwHosKmEb7ZE+0s3ndiqI&#10;M0XdEcLt5eW4hDmCgBAyQygAEjIwXLjQK0BW2u1LIoLHP8fX/2VnT9kIBoOpcEiSA4urL+k0IYQQ&#10;U8FmaCUYVONrViPhU9222KDfLBQp2FiQVMAvq8Hg0JhWDQiCX9/alH94sCPpBQ3Ix7lTUZr9Y2QM&#10;6HTA/XdpednOT8ESGBGi87U6Uz5cCNJdvG3PsT3MIvH0nImLxsj8v7UQBUBCyOng3jov8Q/3+rj/&#10;UPwJeb39lIyozyfhnth3mrg3DDjEDyrV/h4Ka20Ih5xhaD3wnqTTWXkkGpELbJ4jhMwICoCEDJBV&#10;mkNfkkanE7xXrwseEa9XzoRD4vd41O/nDBYyDl0XnS8B72KjoIh9wOb36cTySLFPA2LN/XJZblcq&#10;dPxZBE3sQzcyOpHjwcBDbj/pFSV2yofi2pmlpf73fG1jXf7m/s7cnwy6qS9Ejs/hWEOhhQLgxMD9&#10;B4GCTAcKgmxsICeBWYD11uybJuDs83u9fYGv0+lIp3ct1whbIBLf6Py/VQrmhJARICb4UiQs22M0&#10;emMdHNSte1Pho2uNXsyTCQQ9o+TrDbmVz6uiEta3/yh+vv9/llpcT1gV3LswH/BerS7PrCwzFpQQ&#10;YjoUAAkZoGhgI43Indu9XHLiXjD7cZKu+5bDcuwH0XcWnuT4IUTPc4llubKSGPmaYFO7X62qcY0s&#10;ii8OuDO1DuVEMCBhf8DwZ/3LYlFuFIp90TZVrsh3zp5R/w7h97FYVD6tVGf+3DTRbysaeWhWCsC/&#10;xX15nmcTQPcfIfPB7/WJR1oyqxYYCIx4POTss2hMWdmAswXNRpzfTQgZBZqYnkulJFkqSbvXWJBQ&#10;G9uOrn8nNbrNGjRBNjsdaXfaUug1r2Omdk5RjiVpPB6P9//eaLW4prUBqDMiFvRCOCxXluPi9y7e&#10;WU8IcQZc/RIyAN18xCit7vhCHtx/+rimlgucSyi006FFhoFC3Csb60PFI2xU0c2PGat5RWFkzQzR&#10;Rw/JwEyRoNcjS8HDLuVJu5Uh3GbrdUnX6w+9jyhU3M4X+gIwokJnJQCOEv0GYQzoZDyxTPffPJmH&#10;A4xYE+hyAZ9PFJOLuh7V0Rew3ee4cEKKi54kG9MIIQbB/fVSYvYNTXBTl3TXL6yZpdc0jD2Q9Nx7&#10;4wp4SZ0D8X65YtrxktmD1LG9RkNNxxkcP0QIIZNAAZAQQiakNkGMRnvA/Zc2MKvEjqDgr4kFnDdA&#10;hoGYnG9ubR7rnIXo91m+MBcHmJuAwJcKBlTHnhZBhHhesx26WgEDhYthncgncadc6QuAOCYjc8/G&#10;4XIkLOeXYqeKfjj3DqpVQa/CxV6x59JynALgmOC9uxin+88sMHd61P2z2qYA6GaCJguAuCejAcQK&#10;8/zGpdAcvdbk/D9CiFHQiDjOWhlrSX19oKw0RNE1wabrR3Gikwh644L1uLYfD9JJZjtgTPggX1CT&#10;Vx5LJOgGJIRMBQVAQgiZkMoEXfeNgYV+WnGmMIZIEo2VYJACIDkGYh6fSK4eE/8GoyHJ5GhONxQ6&#10;12NR0+OJtOghFDaqrbbanZxtNid+71AAwc/Uiixb4ZCUphSBIURdXV46NmNw2PPAHMl9uBN7QiVe&#10;O00AREwcNt28fhnnpbUk3X+EzBEIdWjoaE4ZL485fyGfT/wWjfc0gpFrNecqEUKMUlAUqeSP9vt6&#10;Rx5QOh1DjW6ETAPubbl0Rl5YXZFogCV8Qshk8OpBCCETkjYQNaRnMP6z2mypOe9OBDFMaz2zzXKA&#10;cUvkCIh/T6fW+l/DNXYjnZE7YwzZJ8OBeIV5H3CujSP6DUYPiS5+SHQdy7PsVs7Va30BMDLFfKZR&#10;bj90ZyMGCa7DYc8FIuZuqSxb8SX160eX4/LgIDPx8biJJ5eWJpqLS6ZjkjQC4iwQAzpKAAz7/er3&#10;gU7ncD3aka54xSM+r8eWjj89ZYMNdU64RmE/Yff3ixA7YPcRBPoIUCMRycS6oGb0ViYrzy7HZSMa&#10;4TtFCBkbCoCEEDIhiGU4qFRVh40RBiOa9mo1x770EAyuyGGk3yoLwqQHYj/h/NOA8PTW7h67Z00A&#10;TrWXNtZPFP4Qy6tFEWmCnpWKGihMnO/9HQImuqyNxm/ivHpkKSbr0ajq2hsE5xmu1Z+VSobOtbuV&#10;Sl8AhJAY9+VnHtNkd5IBvzzai3El5hEPjHYrTZJGQJwFrvt4DMbMa8DdF9A5+7xejyr8OYmagWt7&#10;0iHOiWqz2Xd+Bmzs2CSEzJZ6synSiwA9t7TEEQsO4KNiSa60WnJ5Oe72l4IQMiYUAAnpDbtn6ByZ&#10;hP1azZAACONfc6CAvOPQ+X8AcYAaKMjDmcRoR3eDSEb9zD+Kf+Yx6KqU3uu7Uy7Lg2rNFt3LOZ17&#10;A+fI48lVVVCCcFdsNo9FLsX8ftUliM7meDBwasTnF8Xi2AUPvF76OaYYwP92Njfxc3M6cP7hvWL0&#10;p/kETI7vJc4F8Z3VEwTAoAtEopKB+X/xKdzlVgHNhGqaSLer3uc94uG1l5AZYfd7sL6hDWvap+JL&#10;nG1tISatj9yu1qTZ6crjK5y5TQgxDgVAQvBBMGF2BnEn29WaPG3gmSvt1jGROVtvODb+U3oxevqZ&#10;XmdCIUY8upxXdO40in/mAffbYKTq5/mC7Tb4OBeu7x/IM6m1/nmCP1G42Brj52huPxQ9phE+b+Xz&#10;8vWtTfXvOIaUQfegnUFhKNZzyBQairQ6Xal32mrctdI9XqAIejxyJhySx1YSssSZWgulxAhQMsIF&#10;6HVBXGTaQFNdImjvSHpEfyoDjt8OW1gJmRnqNcPG+1esgzPVaj8WH811+rnXZLGgXpLw+6TS7kir&#10;O961/B7SXPJCEZAQYhgKgIT0Ns2aAIii1mChi5CTMBIDqm7YB9x/91wQwaGf6bUWpgDoZl5eTfTP&#10;BfCbbI6bTxNA5+jXNtb7P8juwiquETv3H4w9xxDPO1+vy261JvdqNVPcxoMuwGeSSXljb3/qn2tl&#10;PitX5KXkqkQDflnuiXrRwJHDMl+rS1FRJBkJU/SbE0bmlTGelmic5AL0epzvEDMihCdD9o2kx4zD&#10;9w4y8kRiWb1GayBdxA0OT2J/cK5iDnMQ80i9PrFDX4KRGG6r804mK78VDPYj8rFv+OnOLpN5LEKh&#10;1Vbrj1vBoOwanGWrAREwXvHLGYPjaAgh7oZ5EcRu/JWI/LMfvvwClowFs47dp9sYp2zeHUrmz51S&#10;6dTfWRvo1kUBNd10/iDujK4bez0aU51K44CZZs8lltV4wziLG7YF7+P55aPuxC8niGQkw4FQpp95&#10;5wRXJQoSHxaK8tf37suvdvfkdr6gdi9DjNM/8O830xn5hwc76vf+/CCjnldmFjTgAtSAEIhz2cmg&#10;oeW9bE6qunOo3mqJ1hMFMepiYpniHyEWRXMB6sGGyQUGQENCeMTGMwBvZLKSa7XkrUxW3k1n+/+O&#10;ONAuG1eJhUGTVkVRDtcTIqoIWFEaJ84stRJOiOHGuvid/YP+19g3vLK+fur/Q+YL1t8Q/5KBgETG&#10;POeQ+FJlUy0hxAB0ABI78VelRuNHIvKDH7/5y0fiodCfisgfS28hGZpiroM6DN/jUTdRK8GgLeYl&#10;EeuA8+WkcxCbm8ENzo180RXv3k6jIc/3/h7y++Q7Z8/0/1t+IKqp3WmLz3so8mGzFRsQ4p/uCUc3&#10;CkV2LNqM53XxlIiFfTdnWu+Gq4Eofkk3AB6CmNNclbi2LvJ+PBidhHP5wf2dhR3PPNBEwG+up8Tv&#10;PVwXNVpNCQfYHLUojCRTwJ1pxC1InA/mo5Z1LgK/C+ZI5g0mTEyzV1wkD0pl2VWOGgcLrZbaTKg5&#10;tZEyYtfnRpwLblsYgTGYggNwR6s1MSoiZOkGBafcV7E/QNOcNjIATW1oskXDHbEO2WZTFQBTgcBY&#10;zeKfFkvy/Noq30lCyKnQAUhsQ73ZhJbwgYj8UER+dH3/4C4WMv/f3S/l42xu6qehbZAT7GwnE3A9&#10;nRn6PzUGNj371ZqjZ//pOU2ow8ZD/0CBXft6UPzTgIvsu5ubauwhsQfYXOqLUh+k03znTOLpxHLf&#10;6YEGBG7iZ8O17JELEOcy5uQ5HYhNN3NHzxsR6a025yQvCiZTkHHweDwS1t13jUYp2xkjc9zt6uDG&#10;tfea7nqsUdE1/DQZA0wsBs5JuPwg/mHu/Z1iSZ0rrOfQDWjtRJxGyzmNdUjJ2NXNB7+yknB8soUd&#10;QZ2o2GrJuVDI8NFDLKQLkBAyCgqAxDb4vb5HtGMtKkriTq3+f2Mhg0LVdq0+9QJNiwHFXIVxrfeE&#10;wClyd6AAP8z9hxlLbkG/qUAX6LifUXw/XH8VXdczxEGKgPbADQ61RYHXdksnRH2Wp6tyViBW7rbu&#10;9X10JeGK6w+KCTu6qN66xYt0bqc45twY4mwCPp86Fw7pJn6v8yPUS83R53/Mpg65jzPZoQ7gO7rr&#10;c1cVCikCksWjj/ustdtyPZOTD/IFuV2tyVsH6WPrCumJ9x0LJ7vkHDa//lo+f2xf/dLGOvfUFgTX&#10;/PuNhmyFgmoKhBH2ajW3v2yEkBEwK4JYkb8QkT8cPC6/zysR8asLyt3qw4uxLwoluTqF9R0/X3q1&#10;6VQwqA7VJWQcEE+ZjIT785Hc7P4DZ6OR/t/3ymV5u+fUhXgR9x8vSCF6N68rYCIC48hBWJBXkqt9&#10;wQMiIGYXvLG3P5fnQSZj0KF2a8SsTGIcvLYa2MhzpuJswbkLMVubr4XZi25wXGKuCFIR0BilFZj9&#10;nMc6d1Lh0Mgo3FaXDk1yHDiWjfsH7E2tZWD+n99+1y5Ef94+oairukR0MaCtTofXZ7Iw9HGfcPrt&#10;VCpya2BtClED6wrs955cXen/e1ddYVhThCoozmp+wt4aaSzf3Nrsr2lfWFnp79GJtdhtHM4FzBqI&#10;A80oTbnM948Qcgq0ORGrsdOb8/cvhh0XNjbIil8PP7yl/bxSmTqiShv0nBry8wkZBTY2f7+7r3YL&#10;olCqd/9hM+Qm9x9Y783NApnG0cw/OGq02V7aAxtC/deD8aHYmMANqKEoP/BbAAAgAElEQVTNLiDW&#10;ZJhDjbMbzWHwtb2Zzdr7CdkAnLvbxSMBW+9sdTof64ROxUUNLHbDiABCiFOpGEiYiAfsFXWHOY7D&#10;oj/1oCEWTs+IP8A5rWRhDMZ9/iqdeUj804N9XlY3C74zYsbtItlrOK8hHGksn+uSLbCniLN5wLJA&#10;/NswEAVfcFBcLSFkNlAAJJai0Wqh0vSXpUbjL0Xkz27n88eyykWdbSFyMbEsX9G5i6QnvtwtTdeR&#10;r80BXOYcQDIhOA9/tn8gtwfcIeiEdJP7LxXwH5v9ds+EWIp3c4WHZhfg9xDroXeowf1Hh5p5DLr/&#10;RjmDiDnABag1daBj+rFY1BWvLAoKWmQXnn/XwoU6p2JEuDAigBDiVNIGXDoBm413eD+dGRr9qQdp&#10;NRhhoabYEDJnEN05LO7TyH73pm6fbNVVBfYvWYeOLlCdmDoR9mk21Voap56HRkCUeSwQdMU8Y0Jm&#10;DT9FxDJ0u93rSrt9VUSehwj4l9v3fvRxsdyE86c8ZLbJM+speS4RP5aLfac8XZFZu7H4vR4ORSZT&#10;gYX1u+msGs9Tb7fli6q7ctnP6t1/1app7i/MLtDPEnwmmTTl5xLzwLVT71C7ns7w1TUJzOnQv7Zf&#10;FJ0fQ2kVcA3bKR81IGwNNCE5Gf2sqSZdgHPHiHBhRAAhxKmMEsrASiRsm2ePZjejBd9pm18JmQSk&#10;LlWbiijtjtwrleXNg4w6O9go+MxWLS5q7Dm8eXFbt4dYd0lTm11pubj5Dg53r9fTN2oQQiaHnyJi&#10;GWqt1pLuWF67FAm/0ep2Vb87YhWHiYBXVlbkd86d7Xfib00Z3enxeNQoFenNJCNkGuCceCebl3fS&#10;wwf4O5lNnQC4a6L4iSK8XlBCFKhbnDh24WmdKIvuUjrUzAOz5zTorJw/X+hinJdctEbQZk2RxWBE&#10;uMAao0EXIHEh+ZrzIvpujjFjNq1z8RAyDzDmotZqSsZA3OdpWH127RcVZ4/uuKO7dtJdZX8Sfuel&#10;IqEuC/GPEGIOzE4jlqDb7X7S7nSuascCx9R2rf689jUKG4hC+dbm5kMxJ/j66dSa+jCDoM+vZtmv&#10;QkwciB8lZBLcJv7F1VmdR1n1ZsR/6oGghO5ozQn1lZUEhRCLgLmM+vf+BufTmYp+9txnuvkdZD6k&#10;dd3qoRM22rj+xf1Hs1Qwu8MJ8y8xa4rx6IsDaRej1hLFhiLrDiwAETItdkp1wfoWs7JPA9eDS9GI&#10;uiZwUzMKWTxoNEFD0Cf54liOv2FUmi3LriucHP9JnMmagTmBdkPv+qNETcj0cJdILEG12TwWPH63&#10;9HDHFRZh7x8cyNe3Nmd6yEgUDfr9ah59KhCYenFLiNu4oIvGw4yyWRS/EQX6vVhU7VhEIR7C04dj&#10;dEwT88E8Rr1A9WWxeEwwIdPxWO98l94sNrOFdTIdEP4wQ0Uf0aoHbtj9alXuVWsji7tWBLOmrnTi&#10;Ml3OApmUVDAw0k29X6sxxou4jmxjtAPQTvP/TnL/aaLfRiTCz/mCwMy7Trcjg741v8frCpcKRLEv&#10;S2X5pFQ2pbm1ZeFIcafHfxLnccZh9wXM/tM7Uz0eOgEJmRYKgGThtDudv+p0u/9UOw64/1BoGgaK&#10;H59kcnJ1bXWmhx3w+kSRljy2HJd0hg4WQsZhTRfFe788GxctRMXtYkmurCTUr88txSgALpgXU6n+&#10;Qh1Fght8P0zlkeWjPhmc+05wldmNYXHDo4Q/DcQV4/F4clUVA2/l87aLx622mrLkwA5jO5AKh0ae&#10;L9vVmlxtdx5KyiDE7SRsct3CXLVGTxSBaxGf+2QorLr8+LmeL2i0ane7SClS/2yfIlYhhDUWCDpa&#10;BMS6HmvPj2eQjuSzYGGfexhiJy6EwxL2+Rz1noUGno+LxyASYhoUAMmiuVFtNl/XH8OdYunUQ/p1&#10;uSyb0chMh7nrXYC4oZ4kSBJCHmZNN/9vf4afnVulkuo401yAKM4zCnQxvLyaOBb9iTmNFKjMA4VA&#10;/et7p+zsuSRWRS/CQsSD81i7BumB87nZ6aiuk9iQwjOEQKQZ4GcgJtcuTlmPGsfjrAKDXdjAfbVw&#10;+voYjox0tTpSjCbESRQU5yS1QOT7xxfPW+BI3AlEPowBgTNt3BWs0m5J2OvMBhm8LjcyuZnVQ7we&#10;64nbbhvfQewL3OFXdAk8TgD7J/+AANi2+MxQQuwABUCyUJRWC7u2hHYM2XrDUEf8rUJBvj5DAVB6&#10;LsCmpy0X4zEKgIQYRD9nBRvGWRa2B12AnAW4GPCen9cJI4j+tJuzyeqc1cXqqgUqboLmzlPxpWNi&#10;nubo04MO+d9kc3KndnzNgHjcjXBYzi09/DO+c/aM3M4XbOFgDvh8wgSexQAHkJE5gGiMoQBI3ETT&#10;QIwgXHSEnAaEv3rr9D0LZt9pDM6us3Kc5TTglvNhOjND8c9jqXUFnm+OEfvERjy/mhC/g9zHuCaE&#10;/MebKeDEVmw4PoEQq0EBkCwUpd1+Ufv9rU73xLkHg6C4jCHpUxQ58Iv+XER+eNI3YDEK63mn26UL&#10;kBCDpMJHRZb8HD4zcEJpAiBcgBCjKD7ND8QfvrSx3v99cD69mys4/4nPmU+KZTmztKQ6zfD42lpS&#10;fn6QcdVrsGgeXUmceAQQ/j7LF05sQEAjRLpZVqOzhkWG4hq2GY3K2/sHlp4PGPFz27BIMP9rVJML&#10;5mXna/WZpmQQYiXSDnIAktmBAjLEYgh1iJz0qcKTR3WfYc+vj/hETQKR15VmS0rNlhRbLSkMEQex&#10;53hydUX9e7cnHjmtSebDgwPZrs1mP4c6yyLjP7WY1472Z6/B5uO8O/YxcYdFRrqRZ5fjDzUj2BmP&#10;utcIPHQdpfhHiDlwJ08WRrvT2e2KbGm//155vIHS1fbkzqJWu9PyeDz/zuf1qALgSWIirOeeVkt1&#10;Ae41GoyDIGQE+jkrmXpj5i8XiuX6z+/FWIwC4Bx5ZWO9H3+IjfQH6bRLnvl8wXn+eb6gzo+TXszu&#10;5UjlIacZmQ1w8A3GfIoB4W8YeC/fzubkbKUiTyeTfUcg/nz97Ja8tbtnyUjQrWBQdaGRxYG4WSPn&#10;2jxSMgixCkb2ZhTE3Q3Wp9XmkVA8WEqG4Jet1yWvNMfa72O/sVKpypnefOBOF+Kic2Y1fjYk0cBM&#10;lgKBoWurWYO3t9pU+oKfnnq7LemmO5oK4v4jATA/hz07MReIfxu6hBgngBFMw2aptlmDJcQUOE2a&#10;LIx2t7ul/907Yy48ppn50Oq0k9Wm8qiIbOPr93N5tZA3DNyIMFT3EYfdYMn8iPl8anSXG9AXiPPK&#10;fIS4PV1Uy3osKmEHD+G3Eq8kV4/FGSL60C6zzOwI3GP6DfozqTWe63MC57X+tYfT9WY6I39zf2fi&#10;2GEUDn+ys6tG5mqgEIZI0Mdi0VH/+9x54hQHJJkPuL8mA6N7N3FuHTAOm7iAk/ZuhOg5LdrzTrEk&#10;P9s/kI+KJTXtZ9xm333d2mCYoGRX4CS/USrP9OijAb8a9zdvGq3mie9VjkIYsQFOFP+kN/tvGGHf&#10;Yq4VhDgNCoBkYXR0URvVZktqY2bnG5n5cBK9nP7XReQNLHCx2N87oViCWYDgTCzmGhGHmAfOmW9u&#10;pOSV1Jorzp+QLiJuXk48dKdqRSAU0C9EKNbPGggUetc0RAzOX5w976Uz/ZgqLQqUzIc39vblHx7s&#10;yN99+UAV7sw63xGZe1P3voKnU2uWEgERc0YHjTV4PB43dBwf5vJIu3D+C0JcTc1A05ER0Zw4F+g8&#10;ZaWpzu+D008P3F63q9PNe9O7xRYhAHZn8Dtx73gnkzX95+pJBQ4bCOftAOx0DqNg8d7jnLhXKquP&#10;65mc+visXJnr8SwS/diOuktcj3ZHrSutJR0p/ok6gml4rQyuwGggqNaZWI0lZHK4IiYLQ3+BL89x&#10;0aGLHv2+iPxgr1r7Q/z7bq0mFxPLD30/DjOoZqS3ZTMU4ixAMhavbm0cuuKCooqAb6czjo2SRZFY&#10;Y95d2QfVqpxfPvz8bhmYk0QmB3GIECg0OPdvfjAKdLHMyuGK61VOUeSbW5v9Ypj2GbPCteyp3vlG&#10;Fg8aL+KF4shZkfjvd0tFubKywneNuJrwAiIGiTXAiACk/Oj3XRGvV01miZg4/wxiEtKC5hVTB9EP&#10;zcyYiwXREfN5/SY+n09yOanMeObW8gnR6rMEwub1dFr2GgrHukBM0qWIVDljzfIk/H55KrGsOmed&#10;yCiHn1aT9Xu8Umly3Ashk8AVMVkYmrMONOa46NBFjyZKjcYXd2s19Q4Ct9JJ3dJB32G3CWYBEmIU&#10;RCTqIzFXIxF5eS3pWCdgSLeRq7Xmu5H4QtexCVGEzAYMjIdIoQHX0s/39vhqz5HBKNAnkquMAnUA&#10;EBcx/89qTkD8fs7+sxZPD2lWG8aHhZIa40aIU8k2Rp/fJ0WKEWeDRkTM2x0UepA4BNceGnrNaupV&#10;enWM9hTpRKPA02i126pTq6woaqyp5jhUTPy9+NnzaDyKQbSc42cTNZ5f7O3JvbrxGY9OZykY6j/D&#10;NBvcLQ0csy8kVx0r/skp7r9B4AYMmtjwQIib4IqYLAxcvLVOj9qCYooKDeV/rrTb/cpW7oTFDw4z&#10;1JsFqHc5EXISEP/0EYnaebQejcrLa6uOFAHjuiJxWZnvDAUUz/Wuw8uMqzMdiEyvbKz3O3ZR6IBg&#10;Ue9wIz1v9FGguDc9Y1AQINZmmAgIgTfV2/Ajyg5rkHndP/B7vsLZf5ZDdQEaLH784iDNKFDiahK6&#10;WcXEPdwvz3Z+nZ6KLh2gY/KaGNfvQ9GvIbVWa6oRKEb4OJub6c/XWA4FxTfHvTDSM7KcU36MlfCR&#10;AFiac+MuMc6FcFieX1sVP5s9+xgVCwkhx2EEKFkoEX9Aqk1FUuHxozUvxiZz4+mz8j0e+X39f/t1&#10;oSDrJ3TbB3w+tcPv0tKSPGjMNhef2Jth4p8G1iuJUEheSq7KWzOer7BIlAWIQrlavf+6r4VDlotF&#10;hICWDASOzVwQ1S3ZkkqrJdlmcyFimnZcK8Gg2o0b9fkkHDheMEPxAf8W0xXSfpPNzSwSkZzOYBQo&#10;4m/hguX7YX80EVCLA8Xjm1tbare//vN3UKnKfq02s059iH+IsNbPdSXW4bnVFXkznRl5PHA6wPXw&#10;6tkzfPeI45h32gRZPHDB6SUwiEhoKB4sCKfr82tELDVbol1ha62mhBBTN4VDBaJfu9uRZrstg7sC&#10;xI3uVKqSUZqqIwiiQNAkJx3cf/OY3471BZqq5xkB+us5CsJ2YHBsx6hYcbIYIP49vuKOJs9ZzDMl&#10;hByHu3qyUOACDPsDkgwfLgaNRjLge08SWEahz+evDBRL0RmGeQEn/eyw36/GbVyJRqYeGk6cyWni&#10;nwZiCxDh8OxyXD4qlhzzOui7rFsz7lAdxl6t1n/tV8MYjm2NuXRwaiCyDc0Foza72IRhA56pNyQ/&#10;o404jmcrHJK1UEhWI2FjBX5dlyi4nS9wzuKCQRTouaWlvij0TDIpb+ztu/gVcQ6aCPidnmjjU7t+&#10;u5Kv12Wl10CA6wke52IxeS+TNb148631FKM/LQze+0uVimwbaHTB2vZmOnNsdishTqBiYN50PMDr&#10;mFOoKEo/9nIQrK8hhGnCW1ppzu1ZF3XnIY4PjX3edlsVAn1en4wyq6Dw3enN9cNj8DlC9MvVG3K/&#10;VpeC7nftVCry6ErCtPl/83KLp4KBkfO+yIzfA10zKvadxJq4afzQSdd2Qoh5UAAkC8fv80rME5Qn&#10;lpfUeSVG+OrqiimHPUykwLDw34lG1eMaBJsLFMsvLC3Jl7U6M+TJMZ5LxA0J0+hSxbm0EY3IBaVp&#10;2gyKRePTzfXML2AzsdNoyPO9v0MUgbNtkfGUENquLi/JmaUlw12uuL7goZ9jiHlv2XpdSoqiPsdx&#10;n9NEgt8poEniw0Jxqp9BzOFmNitf781kRJQP5rVRmHUGaZ1o82WxKO/mDhsa8B7rhZyVSFheO7Ml&#10;7x8cmNYwgEaWFcYoW56nkquy82DX0FpUuy5QBCRugzMAnYHq/DvlWofobMz3g/CmpvbMcY9eGCJE&#10;a0KgSEsVu5CwobkUOxD5en+edJStTldd++/U6urMwmFklaY86TOvnGdkpqYZIHFknvGf5GE2dfvM&#10;XTa1W5aDak0uTGh6MBt8YrXr2LBGBUKI9aEASCwBnICPLCdUR97npyxC4PxDV/osC1PYMNwtFeXK&#10;ynCREe6tlr8jV+NLjnJvkelAUfakc2YYWEBhs3o+FnWMALhoIIxVlGbfEYVYy3lE2QyiOf6GicFw&#10;+CGqtKpz6yTDYbVAFTthTg2EHW1Ow/O9n4HYq2zvvNEiREHI61VnMQa9HnW4ezwYMCQ+4nWrt5pS&#10;UJrqol4TcC/EluRMr/uw0Wqr/+3tOc0HIaPB+a13rWNeGwVA54D3crfeOObuw7/hc/j8xnr/39Cw&#10;9NX1danv7U0948aIi51YAzRzfG0taSgKVCgCEgcyT5cXWSxGk0VQlD6ozn8ddK9UPrFQj2NSDLr0&#10;96s1yTQahvYvCAcwU0drtudT0E+oIwfMcS0aoWHAKewmsE/V7zl35xiXS8bji2pN1sJhNTlqUXh6&#10;682Azmkc6jVdYDzBIoRAxoUSMhkUAIllgAj47HpKvOnM0AImssrR7WxmJFX5hAUhnIiIVjvJKYNI&#10;D7i3Uqd05RH3MOjIMIImyWBBlwoEeB6ZRKnR6G9qEG8yTwEQjsNnEsvqPLZBsPn87KTYTJ2bDtc5&#10;HDfiVBH1N0y801yCKwOxnOOguQrT9fqpswdT4aNr5P0ynX9W5Gah2BdscF7QBegshkV7qvNN9w8e&#10;FgFTa/L3u/sTOx8o/tkPRIE+NsYsSHwfGkYgGA9LuiDEThi51tHNbG9OWj9j7xRBwkU0LMsDtYHW&#10;AtI/blWqcq9Wl68sxdQawThk6w11ZuH/z96b/Uh2nml+b8a+ZCwZudfKKpJVFIviKlIlqUWxoabs&#10;NgboAfwH2AMD9oUv2rcGjJm5mBvfDXxnwMAYvrcxA4+7gWkJzZFaEkWKFHeRJbGKxarKNSIy9n0x&#10;ni/jRJ6IjOVEZMSJOOc8PyDAYlUusZzl+97nfZ/nsFqd6P59JTxbe8Bs3Zz8v/VgwNT7T5n52D3c&#10;WD07btAAyvy/5QXXg49OMvLGxrrK+zSbFVWr8qk6bT+oUeDfSvXh1szzokkBkJCpoABIlg4IKRGv&#10;Vz7MnNpdjZqmuSi1ERuEL9In8oquuKYHNzw87qzF5bfHSVqBOpiE1yO319YmfgP0YfVbAT8FwBmR&#10;q9dlp/OjYkMm6ubBhtcjr29tnmsaGCn8DQCCpV601Ow78VqQazhsSnAcesFvElFU33Ft5vt5ESCi&#10;XgoF1QSkqA7FprK3eVQuL9QSdl5g466fAtwJBSkAOgCIgNWDwx4hBw1Sb+5syc/3Dyd+Ayj+WRes&#10;QVK1muHpT9wDMC0KwZg5j4SQZQb78UFZp2rfVD+NUYh5PHItFOwKb8UF7algQQp3oGChKLtq7e5T&#10;4iQK98jxwxRgpdGUarMpjXZbcvWGyg+cpo5wKxySrRmL2/nG/IUg7JtnlVlolBwz7nq4rBMAv8mx&#10;sXPZwXXlo/SJvJxYM1UEHCX+db9mRSTo8SoRcNoddtjrk3qraXhKmhAyPRQAyVJyLRZVQd6lZmMi&#10;W8VZgs3Grq6o2g+mADH6TitQ5wJx5ofb21N1Meo7pcILtHWwG/rsQbdJ9jKY/OsX/9BR+edM5nRS&#10;5wJA3MlDzCniZ5w2RUDg0qw+pSPM6V+rZg2KzMB8o6GyxKZF/34ue6EYIuwLicTAyUhkKj7XasnX&#10;max8kS8s5PnNk2+Lxe69yqzjniweTcjR34dwnkLMm8Sql+KftcFnj2PgPz3ZM1xIhliIaVFkavOz&#10;J1YkY2B95WPOmKVBE90g8a8fZPBhL+7LF+SpUFDKTWN2ofMCBfv7iDSZU7Za0OWS3XDYsC2qUcyY&#10;BFvzTe9eMi2N9mKPh2VC7SF1+1U0R5LlB9e4+7m83IqfdxmaFwGPd6T4p4Gv8Xk8U1vt4vv9Lo+K&#10;WTJKc8bXPkKcAqvOZGmZV0ECJTKjy1sU0H7sdn28HgplROQnnb/+uNFsZSqNuvp/dBui06/MG5Gj&#10;QFHh+1sbU1uY6Et0IY81JqvIYG5FIj2bqXvpk7mKTN0JvguKixP9ro69JETvZbSKMWLDi6ntW4k1&#10;iXq9tssx1HdtBz0UAJ1EwOWSSrMhq+4zgR7rpxebDWVnPg6Kf/YAaxFMf05iAYuvw7Xwerks311f&#10;pyUosR0bFnEuIIOZ1LoR17R7DnBAuAoLTdeK2ksWazWVzeV1uS+UB2hEUL8o2DtfjszWttQIZRMm&#10;G63CNZ1tLNxD7OiMYlcw7RwpemQ3HJr7K4QYN8maENefmjSmmgJsNJtqKnjF4AWsxWOWkKnhTo84&#10;DteATK1R/Oo49dS/f/jo//zb7728gke+Wn2r3Kh/pL/1PLNq/mKWLJbX1xMXmohq6QTjUsMe9p8R&#10;XaGltiBBPKwT4mD9aAbXo5Hub5m3+LcIMrpw+KsT5pqYwYux6DnxD5vaj4+O5b2DQ7mfyfZ0CkLs&#10;gOhhJ/Si7LDsWmIvIMbjOH5jZ3vgvQjuCYkx0+XfWV2l+GcjNAvYSaeeMGGD6cEDG05HE/tSZ+Ol&#10;7QnSIWUscJTB5E2hVlX/nbY4Pm+bTNyXcH9ahJtIccrJJLsBxxr9mg/uIcRaoMZQmlGmpWtlRTXH&#10;9q8YIf5NupfEstM35f4TlsiTuCA3OdFLyNRwVUUch1tXGPEZ89GOici/+y/+n//4vz0VCh7F/L6n&#10;PSsIvfWoG3CqUpFv5mTxQZaTV+Mx2bxg95Udly5unbh+EdvJi7CjE6iytfkLq7BS0V43RCY72kse&#10;lUpdW02IncvyGrGRvbu52WP5ic/gg6PjnslF/PlePt/ztUoE7Ex5E2I1IP79ZHdnbHfui2tr8s7R&#10;8cB/w9Ts7XV7CeHkTAScZBJQdNOAl4pFeT6xxmxAsvTk6+MFizAbYiwNG5oGk67V5eqAf6l1cgax&#10;L/G6XOJBcd9gQ0h+zrmJsJte1H1FXQcmyD+3Kzd1038QiyfJhCfLw0cnGXljY/1CeYD9Ih8aB2CV&#10;61KOEtM5yeCaUzXwdf2giaHWbBi+3tP+k5Dp4aqKOA69SBH3+QwvfmrtduResRQRB1iLkOFgogIZ&#10;lRelrSvMZbkAnwkoiiPrTWOvZO65mjdBcFwE94tFZZ0pnWIMRM9Fbxqfj6zK0/FYz/UcuYvvHh0P&#10;tCiFxc27x8fy4+1tCXcmVSECvu33y68ODy1vgbPh7c2fJPZlEvvpeDAg14OBcxlKuI/dXqP4Z1em&#10;FQGl0zCxt3+oBOJn4jEW4ImloSW29cH9Kr2gpsJlJVmvy1GpLIlAYKAIgAK5ViTHlA+EQPeKS9yu&#10;lYGCIG4Te5VpSvfGeDEWMcVtQHvN7j63p61gUP7E+o1cXj37DJ4UOP03iBvBQDdjXzp5+slafani&#10;LxA7tF8sytUpz6mAx6Nsg/WoHD+52P0S1xZcb1oTrjul07zgM2gDOuvsU0KcBHd1xKr8BzTAiMj/&#10;1JnQmwh/J6g2TGsRMiHrM+penGZxtMxAFNKYNgT6oryciHd/AmwrFzWFaDcgjsEaTtu834rHZe/w&#10;yPRXiYm/q8HgwKI0nt9HmcxIIQ//BrFPPwkIMfAvd3fk/aNjSx8vPl2xg7Zo9mbSLnpku+0/2esK&#10;QWiU+OH2NvPebI4mAn6YTE1VPEexFA8KgYSQRXIlFJS0gTxbp/FpLi++fEGuBAMqEywwZGrndLoG&#10;4sWpgKFs/1Co76wbUUxPl8tSnJPAsePzKUvyeYMcsbJu/6kJnxAUYjqnEKeCRsGwLqrjAQXAHrDH&#10;1DeJ9oPmypNKWVKVqjwwIS9zHMg63QwFh573w4DI1i/+zRL8/MqUdSBcp4ysNZkASMj0cPdPLAk6&#10;vP72ey//67/93stYUf4LEfl4kteBmxMWhlFaHJEloGCzbIJFhK1DgNRP/z3M5Ux/Dnbmz/mz4gvE&#10;M73gO2/QjYmss7cvX1JZf/6enMeWyvqDdZ2RKT58zTuHRz1ZV/h5P9jZNvU1ETINOEYn7aKH0IfM&#10;WplwepBYH4iAEHsvcm2DCPj3T/ZVnmpmCYpehBBnkfAH+IkPAY0990tl+fVxSv54kjGU4wdBEI1i&#10;aNbEA+vobwrzmY7DmuOVzXUDX3kx+sU/0Qmf2ut0Ok+tntl/okl2mSbalgHYow4T/6TTMHolGpWX&#10;tjbln1+/Km9tbyk3msgcxbRxfJufTMRF7XPezVyYNJ6WmsoCHL2Xp/0nIReD7ZzEkjTb7b/5N7/+&#10;XUZE/u17x6nf55vNzNVA4H99bXvzORH5GyOvCePvpXpdrgYC8qjCogYxBophF+2G71+81CxuP7gM&#10;3Ir3Tv8tQ3eencB0XKpU6oqsL22sy96T/Zm8QnRd7vr9PZYryGdd9fl78v36uZ/Jqmy/aew7IRg+&#10;W60qQVE6dkFv7GzL58mUJW2C4rr3rtnipt6uPJ+YzrYTmbUv1muqkMpsN2cBsRfXtvuZjHxygSka&#10;ZQ16dKyKXc9GVmU7HOJUICFk7sDKGkLSpHbGTkNdo6s19V5t+/0S93kl6veNnRDaL5aUpeg8wL1i&#10;3veJQeJfPxWKXbKpa5J9UrBfXv1F2dK9P49zOVWbCbndEvH7BwqD2J/igYgMTAd+k8vJo3LZ1EgJ&#10;1C9vtiKGsgAh/oW881//w0pUbwOKP2PisN2dRB4NmhN8I65ZKzJ97iEhhAIgsSid7hBYf/6r52IR&#10;eT+dwU3wJ48ePnq45vH87z/c2X7B63b9aNSrQ8EXN5hrkbAcVqvcWBDD/DmT7QoH09Df3VS3wbG3&#10;ETjr0K3MOUi+H0yI6YWie5mMqb/fKXyUzshPOxskbOhfjEXlk+z0k5YoJN+JRSeaaIJ4/jCXn1r4&#10;0wOhr9hoyGtbm928EJzXMZ9Xfn+SvdDPNhuPzgI0ywxAWwIrxiAXdncAACAASURBVIuId2ZYcJHl&#10;BZ8/BOAPUukLdf7jez/MZEUyWZUveSUcVgIzIWbjMTBpkKxU5SY/Gcuz4fMuPHvaKqCeAWFAa26O&#10;eTwS9XiUILjq9UrIiwbohhLF7heKkp3TdNyG1yuXdVNn8wDiH/YEX+UL6jUmfF4Jd16jJnzitX5x&#10;gb2KHYD9p16IhVBFetHXEfr3gFoExbrfL2vBwDlRGwIh9o/PtVryZfpkJo2kuLsZmXU7LpeVBfAo&#10;UO80s2HL73YrUR5SXcjr7eb6wXp4nFhf72QBDsNlQOwkhAyHAiCxJE2dYJLt3RBcP2k0/of/7/GT&#10;bMLr+fX3tzZf9Hs8kWGvETfDUKslz6yG5Ys8u6GIMbCwwyJw2kDz/gXdvDZfi6Jkcqflc7qpGFg7&#10;mlkkWKTwaTYo/GLq7mb8NHYV/90rlabKzoOYYVREh3XPSbkih+XyzCc7cazUDg7l9a3N7uYIFi8o&#10;LGJK0CrEdN2pDEe3J7jnEHIRMEnzk90d+epkNgWqh+WKevhSaXk6HJbLkTAnTB0EtmKYOK+1Wqqw&#10;h0YUt8s8e2EjMQ5JNsTYggrXNVODPSYeZrsd3YiEpTXHz00T/5CFKMqppD63SUarc0k33QY3FzOn&#10;1OwA3i8tF1k6gupWIKCmBvXCIe5/2NteXl2Vd4+PL/Q+Gz1zMrXaUAEQ03dwPDPzvizqfXCLz90W&#10;r8vdFf9EOVK4xd1qjbTxbBloitdPGBJCJoMCILEk4/yhUQ9N1xs/Qm7JJb/vj69ubn5nWOYNOlMu&#10;hUPypFyxnRBD5gfEgb/y+6Yqduk3RLQluRg3+jrxPje5y1MvvOQcsPHE5B06erX3/JWNDfnV4eFE&#10;mxxkJtzqszLURD69eJyv1VTxbt45FRAw/3H/oCf8HeL+237/xK9tUWCzpZExkAFDrAe6jgm5KFgL&#10;qwJVOHzhaUANTJz8sVBQj4TXI0+Fw7QItTHYgtUh/DUaot0dm538HnTu46Ev+s2LoHf88YVj87hY&#10;4pSqhWk0W5KeotGMLA41dejzqesDajazvh60Wm35Nn8m/pHRbOsEwIMSp/8uCvaNyXpBDQ/AzebG&#10;aliuRyNdoQ2i4F/u7sj7R8dTNclOwrAmF6y/TgU4898f/M5h6z+fyy3lMY0B464Z6t8oABIyFea2&#10;AxAyIybp+tir1r7zd4+fFL4+yXw96N9xEwl6vfLCWkz55hNilF8eHElhimK7ftljxA/dCiR0k3B5&#10;EwWI69Fo98+Y/jMz1ByWIOu6TdWRA7JEIYZhQ6MBwez19YSh78X7dTex1iP+Qfh77+BQ0KwBUR2W&#10;otoD035mfZ54XRD70BmrgdcGUXCRAe9G0Xeg5htsKrAbPhOC+4mzwDTgT69ckhdjkZmufVGoh0Uo&#10;rul/ODpW92ViD2DNVazVpFCrqnv3oJ1YrfM1+O+863O4Jhq5Px/R7s7SnDCn33J4dfeUWU/qQBz4&#10;Jpe9UKatk8DeS59hd1CpOv0tmSnYp2LP+g9P9nr2kLg//WBnW00LzhM0ueibySFCojn9tBFn+d6v&#10;YQMZesxoICLEqVAAJJaj1Wr3BHylDdi7tERWP83ln/7F4710ZoCFHG6Wa36/yqMixChYdH2YTKnu&#10;1EnQTwBmbZJp4dXZS1RNsupB4UcvfJg9/XcrcuYujGLYvLv8lgW8zns6e0yIoHf7Jvr6ueT3KTFN&#10;b5uL0HRM3i1LrosSAY9TPQVrbJrfurQz9w3cRegvgJopghNz2NAVbwiZJcgG/Nnl2QuB0rEIRWPH&#10;3337WD5PpmTQ+ptYA9Twsc4xUsxvd9ZEpXpN2fTNk53AeGtk2LZNuk4nhCwfuPw8VE2CFP+Msquz&#10;jy+a4KpiRbBH1b9H06DtIbHW0UB90RQRsNlUtphBj7cnc8+uGHCCI4QMgQIgsRzNdiuuf865CWw7&#10;881m4p2jY3Vz7t8Mwpca1na3aBNDJgDd7p+mUhN9jx2XLfruwrRJVpi3o2diUqZSNXVTg8W8loUH&#10;/pzJjvx6uwHbE71QBmHvre2tc5scbKogDr6xs91zjODzWlZ7TRSs9QKntoHTbxCXiY2+95XYjw0D&#10;RW5CpgUd2RACf3ppZy5CIJqlIMJg/f2Lx3tyP5NRAhGxDrXm4Im/UUAsLCshsD63acCtYNDQ132b&#10;N7dBjMwO2Ld+Z3W6zHWyGPS1mVnlUp+Kf1n5yORmT6sT0UWVnFQ4DT2O+gWPV6x1zBYB/W6PhH0+&#10;Q9N1y8C4TMJR6wWIf8z/I2R66CdELIf+oo+R99oUNwHcnFO1mnx/a7PHVgsi4K21uJSbLdPDsol1&#10;QZd7LJNRBbRJMTLBuuzohREU9cwSdVZ9Z0XxJwXzbMZgp4LsOw28Zi0Y3El8lMnIj/3+rrCHacy/&#10;uLSr3o9yo9kznannfiar7FKWGQic2AQiK0s6mxWImNjULdtnva57n2HNRuxHyM3lOpk/WA9jHXMt&#10;ElWCyYNCaeaNNad2WXn1QF4gJuk3QiHLFK6cSLPVupBdPb6/WKuquIVxhb9JgTjkS6XH7gVxvF1e&#10;XaWVskW5vb4mlyNheZIvSrZ+5hpRaTEfcBnRn491lQ3quZAdITL/kuUSxb8p0Ed0ZG1Qc5gHG7r3&#10;qDKDJmZtn6jfQ0IE/O3B4VzcgjwWm/hzr6zIqBUF1gzD1oQXFWgJcTpcBZNF8Z9F5BsR+W8m/f1N&#10;3aKydIGbKDYMv9g7kDd3tpRXtgZEwJc2EiLJNEVAYhgUF1Ck1VscOgX9wvlkQRZfRZOmCSD+wcpS&#10;P832cXKyCVC7oOXmvRyP9xz3KLANKrJhOu2zdNoyVqnYwJ3UamrTphUttc3cMomAm7ocyhQnAG1J&#10;gEVrYiLaRCAex8WSPC4WVaPTrME6HBPXkj6R68GAXAmHlaBDlgcU3sszKIi21Z6tLkGPR+2zZslz&#10;0VVDloBfpE/kla1NHl0WBXv12+vnnRhgLXwvm10aO3nSy6klcF2JgC7X5EIFHJvSlbL8PnVi4KtJ&#10;P/qIDrP2ylbDpzsuSzNqehomAr6zd+B4G1b3Co7J4e9Bs90SzwCjQqxH6B5ByMVguyVZCMVaDYrB&#10;v8bwlHQmaIyi930uXnBTig61Xx4cSaHWu2k4FQHXVUGCEKN8eJJx5Hul7y7MmWT/uQgGiX+YZnNy&#10;0QEiIAq47x0c9oSfa6CLD1ah+Pd3Do8sl5OI54uOzaau4xCbuXGZh2aB6Vu92LpfpQBoR+Jci5AF&#10;AUEOoslfX95V9qD9maOzAgLjr5Opbl5g/7qcmA+2W+VGfaa29bAEnXUu4GWD9pA4xo4d6NZgd3B/&#10;hEPDW1ubc7s+kck5Kp3ZTU46tYNaD6aOi7Wa5Gs1+TyTm8rxifRGdFAkH4zeUSg/w7XHIDvQu1ub&#10;qp6gJ+bxyOuJuLwSj6l9XWKJc+dnAZrMXCOmFptDznWsRwghF4MtxcR0mq3Wx612+/v5avWt/+VH&#10;33/qf/7Hf/qXH55k/uXPLl9yG7EA0luANmawGNREwB9ubvQU2fBcXoLNXzI5l85nYj+MbE7stn/B&#10;IlZv9fioZM98gUHiH4StZbeyNAtsKveOsclJqZwDn8sl+UbTFl2OEAHRsYlNm/b5Y+LxbicvcJE8&#10;HY10fzuOx2XMVCQXgwVNsgxo9qB4YOLmCaYCS+WZF2W1vEA8cOzfWA3RunFBoNg2j6wdiIChlZWZ&#10;2YHi2Hg2HDI0mf9+Ki0/CwRoOWtDsIf/ye6OfJ3Jyh9NjAUgg9kvV2QrdJrRiVL/qOk/CH7NVlta&#10;0pZWq9UVDOH09EH6hOKfQ8Bee9fvV7mFaC6O+AbbRsNRBpEHe6XyTERNfR0jOWOb1P5JQOwjUU/Q&#10;5+DfXA1L1OdT58n1WLTn+//zk305seHUm9ftHjoA4h4gDqIhgNl/hFwc7qaI6VSbzWc6v/Pf/ptf&#10;/+6p99Inf9UScf98b+///i+vXnksIv8tmmGMPK/cjKZJsLB85+hYTXXoreywWH15c1Pk+JgiIJkJ&#10;rba9vMuvBoPdP2MhZ0dbi2Hi36LFn2XFalN+RsBxjc2a/jhYtAiI43JdZ//55/x4CzRiPSIeCoBk&#10;uUChHY/bzZYkSyXZL5fnskZmXuDiwJRec45ZO9VmU0IzzAN8Jh4zJEjj3z9NpWgFalNwbUBeYCLg&#10;V2IvhaPFkazXJV2pStDjlo1gr7UzBL9GR+gbdp3B936e5eSfE7gBC/DVcM+eZhQQ7PC4Eo2q2sOT&#10;QlGSlcpUYuANXfP/vOoY40RAT0ccb3csb/VrnKDbJSc2dL30utxSk8Y5hwFMBvY3fNH6k5DZQQGQ&#10;mEq7LSfNVkvzTovlarV/pS37Kq32f/3vHz56+Hoi3tgOhQdu8JutNlr65hayhkLuj1yungwSNKFg&#10;oxhKpeWPhSIPGDIU2DZMStHigpneeumJyeeHCurudO0hh3Be1ibIuNOLf7DzWKYMOGIOWuZhvwj4&#10;ltcr7x4fmz59hy5ZDWyM7Ci8Elzb/HwXyFKCdTqugXg832jIISb38oW5FNCYF2gu1TmvTVszFhdR&#10;MDSaBQixejdfcGRmt1PAteFNr0d+d5R0fN7WIvlDJisvRFZlKxzu2npC+Bs1yZOr1eSgVJFHFTZe&#10;OwG4xrx0gYaMU3eCmNzszA5o04HZWl3luI/bG23rGplP5tjsP0oEzFZragJQBuTfeQ00yuCcsVpU&#10;AOqrYZ/v3LXAtXL+9dL6k5DZQQGQmEqr3fbqfx8WeH1cfz+dEUlnhmzw2z27teQc8sbQMYhNw6qv&#10;V8y5vZ4Qv9stX+Ty7EYjU9Pva16eY4f1vIE9l94244HJAiDyBnc6f1Y5hHOw44StlL5IhMw/in/O&#10;BSLfP+wf9EyL4xzot3MxA7M2rWSxhNxcqpPlB0W4a7GoeiC/72EuPxeLUOkIOHj4Umm5HgrK9Wjk&#10;3JqdTE9zTIF+FqyMyP+ZlmuRqDwolAwJPsjsftPv43FjY/DZwhL0N4eHqoGALIanYjHVpFYbcV5W&#10;mk05qVTlQbFk6X0xmQw4mbzeJ/7hWDkulYYKeKg9bPi8ag80qImjOx2o+zuIgkelkoop0d8f0Lit&#10;/xmH5fnGmKB+EPN51eSidETAu5ub8ln6RK52vgbnic/t7t4j8fUyZo/XsKi7FF7jILtPPQ1afxIy&#10;U1hVIKay0je9d1itDv312Nyna3X5qU4ANOMGoGUC/uzypXNTiJcjqxL0eOhHTwZipEtL3/XcsHhe&#10;19XQmQBRrNVN77I9qlTkVufPWOxjUzDL54Cf91xirfv/2EAw849IZ1r8bmcCUIZkOswTbJr1zTHz&#10;3rSSxRFg9hmxGCi8o8v9jogcF0vyGHmBc2hSYF6gdfHM0P5TA3u219YTKtJhHDh2Pkym5Ifb27SU&#10;tTH4bPEZUwRcDBBYqs1GT/0GYl+uWpNio6GiXHIQB1lTMQXsHZYpK3zV7e65X//T3v7YiT3s8/Pl&#10;pjwoVySQyagokp1QUOKBwNBcWU0UvJVYUwJjudFUNRu9uw/+/oEJzZS/P8mKZ8XV00T6TGRV1YQ0&#10;K1CIgFzHnNJgQwAhM4VXFmIqyNSDtzMWghhXH7fgu6KbcJCON7ZGaY4LeTwvbBb6N4bYsIa8HvnB&#10;5oa8l0yxS430EPN5x74h+oVMyeKWBui613iygMB9bBIgPGoL+JcTcfnVcWpmP/+1jfXuZgId8bB5&#10;JERjXiIg8ijQ2ep1u+TrXH6gtS1sabVj06xNK1kMQS+X6sS6oFEBj+928gLv5fNzKcQzL3B2DCui&#10;zhLk/8wD2KDBucGIUwOOQ+YB2h+KgIvBt7IiT0Ui3ZpPqlKV/UqVtROTQfOq5taT8HrnFpcxDf1i&#10;36RRBthraU1AopsOjPh8yhko4vOeu59BWOsX17DHf99A48is6N8/4r9wTmh36qKoFU1i/o9pSTuC&#10;t6PO6wUhM4VVBWI6sNEsGwxyvRwJ9/x/z/TUnMfdB20MMaqOsXyRptwIh+SLvPmiB7EuCDHWywLZ&#10;JVqETwq6OvUL6PvFxeRj/jmT6WYHIDz8bqIlH2UyF+5wRAFJb2/6WTK1VF2TZDmYlQiITeudWFQV&#10;yvWbVRzTEPhg8VnqZKesB/w9QflmZ28Sc2EXMLED+rxAXNO+yeblcbnMvMAlBZPHFYN7tUnB5IXL&#10;NXsLUI3ba2tyUKkaOrYwmRrLZORmPD6350MWD0VAc4H49731hORrNflDukjRb0kIYz1p4drDOLTp&#10;QGWZ2XHswf4KjkVbod59vQYE0s/SadNz1Pv3j3BOgN0laqT6idmEH9l+o7Nt7SqSNXndIGTmsKpA&#10;TMfjdour2VRht1ggDpsCxA27P5tBfxuoNOZvN6gyRpKpbmAv8Lk9Um82ZQ2LCAqAREfEOzpLpNkn&#10;Wqct3LF1LXwmzh/kCwsTxzD5tJ0v9HTRvR0OyX6hoLpNqwMWj+l6feTzhUWK3vozVSpxwooMZZgI&#10;iKzAcUBIvxWPD9yUakAAGpRzIR3rXdrS2hccH4TYDVzTbq+vyW1Zk0y5Ik9gEcq8wKXC63arIuSo&#10;3K5pmXdTwyRWoABTo1i/UyS2NxQBzeM7sYjcy+YkWbfnZJKVSFcq3T2Gcipaop7BDZ3DRXVODScQ&#10;BdGwrzXt43f6Oo2W4+oB8wb7x7f9/q6TEWqkvs59F+KX0Wn8pE0nAFvCxmtCZg0FQLIQQl6vFGs1&#10;eSoUlHtDbFr67T+lbwKwalLeGGwFLofDylZG1BTg6ea1rRYRXi5uSZdxGYD9nUxWPXaWLX8ME393&#10;vd7uBgcLZgRsX4kO/x5tqurbYvGcHYreXlHZgqTS830BxPIMEgHvJtZOp1AGgAYXWMwOEv5wzB13&#10;7ovDhD/pCNM8Nu3NxghhmBA7gLU1Hnc6zUT75TLzApcEvDdwPpllYVb7mfMGx9SLsYgS94yAe+mb&#10;Xg/FYZtDEXC+oLH7hVhUPsvmmOu3JOhdt1Z9y7WmXNNdb8smNPbLFDaj8waOMWga1URAbU2yIqf3&#10;SSP3JJxruE/bbT3D/D9CZg93PWQhYPMX8HhlNxyWb4Z0/SYGFL70X1WYU6fQIB7k8/JKRwAUlQUI&#10;G9CG3I5HJTnDzDFibcZlNekXMshDsCoI3F6m/DF0771zeCQvxqKqu99Ix5w2VYUH7D/uZTJKCERn&#10;oF50+TqTpfUnMcSgTIfvtVsq8F0D4jmKIxCo+8FxiCzNnuyi9InKBESeRcjtVrmAyHrYK5WWbhNL&#10;Zs+p9Q8hzkC7JyMvcK9QkG+KReYFLhjEHnhWXFJu1HtsyaYBGfDzyv4bBGw9k5Wqocwr7EM/TKbO&#10;Zb8T+0ERcD7AseD5xJr88uCI4t8SATvkO52nM8ptZBGs+8+eDyYVnQhqDMNEQOlcr0Y5pmmgqXlU&#10;06gVafM6QsjMoQBIFgZuaLjRIffoD5nsuaexFugtfDVbbczud+9sNROL8uhGfkX3/2he1aa9boaC&#10;cr+02AkoshyM6ryyU/7fUzrxYpnyx2CFeC+fVwIlNhUBr/fc1+C81RbYGtgQvbGzraYP9N8De0Xm&#10;fJJJ6BcBIfRBsIOoh+LISxvr564TegF6EEpgpwWt41A5pEEKgMR5YH9wLRZVDzPzAnHObQWDtILs&#10;A3l9YZ9P2ZJdZBowoKb/5vQkh/Dq5qbk9w8MHTuDst+JPaEIOFswbQvB/b2DQ4p/S0a+c93W9h5o&#10;KlyWWIs13Ro3b+HG6IsySATUsxvwj3VGQP3DbgLgRZuOCCHnoQBIFka73W61220XJv36RTR05J7v&#10;wGz33NVyJk4AgkKt1jOGjykjhO7uhkMUAMnYrKZ6q7f4YNX8P0zI6RenD5ZIAJTOIlqz+RoFNkBX&#10;VsOyHjor9PUvnD9P016RTA4saX+sy3RAhixyN/qn/rAh/ziZMjSdQJwFhAh99jAhTsXMvEBt7YC8&#10;wKfDYbkcCdMSUoc2DVhpNs5Z2o8DzVdG84xmCfaS39/aMDyVhCJrLJNRYgaxNxQBLw4mk15fT6im&#10;CVjXcz27nOinw7aDwaUQAFFP0DdE7lerC30+iwb1iz8kk/Kj3d1zjTJoah4nAOIa9m02pxqnCCFk&#10;GPS4IIviXxRqtf9OC5e/EY0gk6NbbQ8Y2CSa3WH2p74pRVfn7hxwuyXGDBHHEx5zDNT7uo+tmv/3&#10;TCTS/TMml+bRkW8G2Pz86jgl/7S3r15HP5gG5EaWTIPWyakvkPaLf/czWfn7J/s8xsg5KP4RMhiV&#10;FbixLv/VtSsqY/X6nCZksb/4Y6EgP98/lF883lNFtVnm4FkZTAMixx0Po4LeihJyz081mAVE3FfX&#10;jAt6sIY9HtNERuyBJgImxkQ4kPNgrfKzy5e6E9OISyHLiT6rf1km3F9IJLp/RqY54zZO8wlL9Zr0&#10;lzi3DX5mH2ayqn5hB2j/SeYFavhBj8exGeAUAInptNvt/zFfrb4lIv9O+92VZlPCbvcHo56LS9cO&#10;s4j8NHTeZHTdN/rnc5k2XY4n6Bmea9JotnrsP9MDBCcrgPwy/cYBeWVWB4tt5Ac+0S2YsejEFBch&#10;04KN7AdHx+e+G7ayEJ1hV0tIP5gkp/hHyHgwzQCrxn925bK8Go/NrYCPJqcPOw0bfzg6VsU1rOmc&#10;DsQ/TQj0jhEC/Quw/uwHx8uzExS+30+llfMLsT8UAScD59FbW5tqraJ3a2JD2/KCpletKRHX7kmu&#10;hbMGtYQfb6735BF+naN4rAHbS4iAenAPHec0pQFL88+TKcs3LdH+k8yalY4VPSztPW7z8qiXDa50&#10;iNl8VqjV/nsReUn7vUelsnx6euN/W/u75AB7xBXd7tG3oJP2d8lU5aeXdgNY8OrvS2FuGhxPxDt8&#10;YdZs9xaLkhYVAJGtp3V8YyMxzmbTSmSqVbncsUepNVvsRCQXBsWQfLUqkU7IfaVeV5OBPLbIIGCl&#10;hbwqQohxzMwLRCMgHr6TjFwPBeVyOOz4nE53x9rT326rjEC4XejvcGiW9C5JoQWCRbHRMCRUYAr0&#10;w2RKCUPnIymI3dDbgcKFaCPgV/u6oNcj6XJFUtXqWAs+u/N8ZFWuRyMDpyYyzKleejDVrNmAXl5d&#10;XcgeHrafr2xs9ESJ0HHnPBC/UGfRT9lfC4cNv0+anTlcEnaDQZW16NRpJ0K0dajX5e5pRnPJgjvT&#10;FgSvBMRsXoB4p1l/6sS/HrDxwkJlmE1BYEGbyXKrFfiPj5/8h5/ubP0fKyL/r/b3oQVa25DlIDhC&#10;BO63/zy0qM/9Uzobw30bTP/pCeoWxgfF5co1JNblQTYvL26dCoBYfFL8I8NAjg4LzYRMj1l5gfh5&#10;WoEt4nbLjdWQKqg6ucCGJk1/x1Kp0WxKrdVSBczAkr0naLLI7x8YEoiRqfRpKqUmTYn9wf33zUu7&#10;514nLGSvQQBrNOSL9IkjhcDXE3FZDwwXEdJVCoDLzufZXFcAxPQdJsrMFN4gIN9KrPX8HcQ/TKyR&#10;8zT6BEB8dol8fqK8Uq1pCWCtkvB5KQgSxwDNwb3iGrq3XrQzxaJgpYGYDm44OCFh+zlI/NMYZJPo&#10;Wo4z9W9+dXj8fx2Wyuo1ECKdDeIgUADpt/80O79yFqBrT9+x91XOXgJgTPfaChbNZyTLx/1yWVod&#10;0Q8buQ1Oi5MBfGd1dWlyWQixA2blBUJIQmYcLELfOzikRagSUtzKGnTV5zecE2gWKAR9f2tDTVwb&#10;AcXT+7SEJ536BcRgWA47iQ2vV6I+nzRH7F2t6mzjJHCv0mfe34obz0W9CBCe3treOif+IQud4t95&#10;tNoihiVafU2jL66tGfkRA8Hnj/sZ3nP9eoUQOwGtAI1nWH/ins3G2vOwEkUWAk7ITY9HIu7M0C5M&#10;WPigi1ePEg47ntZBlwsTeQt5/rV2e00TL4NLtrkl5jMqN6LRsof95zORSPfP2EDMw15rkbhdZ1PF&#10;RYv75pPl4qRSlvXQqbhzKRSSJPP/iA4UR552WEGREDNB5zwe3222ZK9QkG+KxYm66I2CaQo8aBF6&#10;yrJ2V6Nh79W1uOHiMwTehD/geLtXcgrshg/KZcfYFiY6DZKjMrlo4WgN7mUy8sbOtnqumAJEFuC8&#10;rECR9XcrEpGbfetbWHV/nEzxmBkChD/N6azcqEvI6+veS3EPejEWUfeki6KtVyLZnNyJRbvToYRY&#10;EWgEno4lvVGWZLDIdKhckIWCLszICDvP/gBbD7x7O38OL0mmBETIRQmRZDlYHzL9JwMEQCvaf2IR&#10;r59OeWIz+09C5slBqdz96YkAC4iklxfX4uxQJMQEtLxA2Pz99eVdNXk7ag8yLZpF6DtHx/KLx3tq&#10;gqx/P0MWC4qd+PyN8pvjpOMnO8kZL22sG54itRPNAfWOYxvlwdsdCD76qa/nEmtqjz9rYPf59uVL&#10;58S/VKkk/7h/QPFvBEVdcxJE93qrt+H6ZjyuhNtZgYZuNMP8cm9fCjV+LsQ69E/7Teo4seJQAZAT&#10;gGShoAvzJ7s7qiO30T5dVHpWXLIdDg30psZ5GvB4VUcMOtKStOojS0DEOzgDst1u93RMWtX+82ow&#10;2L2pooi1iOBwQqzKQaUqdzrPHR23hGhAfKD1JyHmY1ZeoGYRigcyl66Fw+y0XxLw+WfrNUPFaBwX&#10;Hx4fd6dniLPB9eOFWFQ+zGRt/z6ka3W52vlze8D1cVBkC1lePspk5O1wSO3r8fjx9rb8w/7BTJ4v&#10;hKln4rFzNTxO/RnnqFKVXd2+AI3kvr5GJdibo176xxk2ZMMV4ef7h8oynWsUssx4XS7xIt+PLnxT&#10;QQGQLBytI9co+PqgeGQzFJR7FCLIEpAYYgvU3ymZtWhn1VPRs/PzSaG40OdCiNVAARibX21DfCMY&#10;kAedUHbibJ7lJpuQhQNbLTxuN1uSLJVkv1xWWTmzRm8R+nQ4LE/FIgObHYl5vLq5Kfn9A0O29vjs&#10;MM1506TsLLLcOMUKtKg7NwbNwB5WuZ61EpVWWz5LpuSlrU31rJHvD9HnInl8aG5BpmB/kyPqIA9z&#10;aIBh9IFRMNywXyz1iICDQANLIuCX91PpmTYu4Th4tlpVsDTEtAAAIABJREFUIiMhywKm/SD6Qfyb&#10;5eQefpL1RjMuBncdxJIgYH7N75eboaDc19mrEbIIVodYgPbbf+5bsEtyw+tRmwONBzYVAPWbljQn&#10;i8mMOSlXuh2V6wE/BUCiuDSBBR0hZL6gwVDLC3y+0ZDDYkn+lC/MPPMYxTp07uOBDGnkJLHjfjHg&#10;M0ccxS8PjgwVUZkHSPTACjS5d2BJdxej6GNO+icA0dw2jzxVMltg85nQuRVVWy1l3ao5UOD+c7cj&#10;/kwCXCxe21gf6G5yP5OVe/m8EhzJZHyRL0jM55OQ1yPuEWIHPr+fBQLybT4nX+YKM7sOaU5PFAHJ&#10;ooHghwiweUVluFyugdbWdoYCILEsEAHvrCckVTuULLM1yIJA19sw6robSqnesGRW5DORSPfP8O6f&#10;dSFsGeFmhcyaVLXaLfDCq56Q68EAs/8IWVIwmYcJHzyQi/MkX5Svi8WZF/pRPEfRlVOBiwNNfK+u&#10;xQ0Xv5EH+LPLl3j9Jo6xAs3VahL1+aTZd/0rU/xbamDJCRcffSPvMLBHedPjll8eJcd+LYS/O7Ho&#10;wMYVZAx+ns05ol4wTx4XS3IrHh0pAEqniQVT6dciUSUEPijMplYDETDocXPinZgOpv1ge+uZ8bQf&#10;OYU7DGJplHf5zrb85vCQHWhkIcS8Q6b/mta3/0THoH5x/9im0396EbfKZgIyB5gDSPrZDQb5nhBi&#10;ASAQ3V73KcstTE08Rl7gjKe49VOBKNpej0aGukuQ2YO1LmzPjGRc47P6NJWSVzoWesTZOMEKtDGk&#10;MTJN+0/TgfgW8ZxmwtVaLUn21b+wp70UCspmKDRxM0kiGJS/vrwrx6WSZGt1KaoJz3q3MRZ1AUys&#10;4/7Un7+VqVTls3T63PMh01HuiHhGBRBNCMQDTUtHpZIkK1VJ1upTNy5x4p2YBY5yb0f0Y7bffKEA&#10;SCwPbng/3N5Wm7F5ZHYQMorYkK66ZrtXADyyoP3nzXC4+2cIY06wLSw32LFIZk9/DiA26AzDdzYb&#10;odH5HoSQ5QOWW3h8t9mSvUJBvikWZ96ACBEKD5WrFIux+GYSt9fWJFWrGfo8sd+8orPQI87G7lag&#10;xXpd5Y31W6Vxz2Qeo+w2Ib5FfN6RhfNird7jTCQde73+6UDsU65Eo3JlwO8Y9Lvxcz9Pp7mnWSLQ&#10;PITHzc5TgiCYLlemWq98kErLT3Z3OPFO5gKm/fxut7hdblnEsB8mbJ12F6MASGwBbkroxLxRrqgb&#10;FW0HiFmsDrEA1ef/oXMyacFcOXT4aTyx6fRfPxEDNimETIM+B3AjEOBm2cEg94ubaUKsC87feVuE&#10;4h6xd3SshMBr4TBzAucMPtNXN9YN5wG+n0qr/CVey4lTrED7KdI1xRRwD3hta3OowDfMWaTZyfob&#10;Z8mJfMDb0YhshIKGfweaGv+cyRqamiaTk+jUI1BPuuhElCYIYr2SKVfkXjZreA+K4+brTFY5IJhJ&#10;y8a5qk5Hm/aDzeeiLT6daDFKAZDYCnTJ/vTKJXVze5DPcyKQzJ1BFk0ISdcvXHIWtP/EZkNvHYIg&#10;b7uCRXCzs8DG4/nIqgrgJmSW5Op12en8vGGTw8QZPKWbriaEWJt5W4QqIbBak0g2NzR3icyGSfIA&#10;IRIuojBKlhMU1/P1ui0FkXStLlc7f8YeVyuaspFt/sAS+s7Ges/vwZ41X6sPFP7wb5lKRQ5KZXlU&#10;LhvKtYfN529TaQmcrMiu3y8Rn08SgdPJcwp/iyHsPd0n1ppN8brc4nLNRqhArfSNYEC+zeYMNyzA&#10;mtzsfGIKgPZDm/bzuN1OfysWCgVAYktwc3slGFAWPSeViqQrVTmsVpgTSGbKJQPTfyBpQfvPp3XT&#10;fwj0NrKBsDIPc3m5GY+pV3ArsSZHlQpzDMhMwTF1q/MD4wFaujmZbdrGEWJL+i1C/5QvzMyVBD8H&#10;wpQmBMJGmNNns2eSPEAURi9HwsxrJAoINUGPW2Vn2RUU5t0dARC2lHRdmh/94h/EvS/TJz3XJuTy&#10;JTpikT6vbxrwvSruA49srvsTtNzBfKPJz9skPDrBr1SvScDjmalwgoYFn8tlqNkFQPTtF6LnSZ3H&#10;mW3ApN8sRexZ4sQVNAVAYmuwMdY247c7LxTTgZjIQpcerCvYvUamJeYdvOHvz0hIWmwCEAv9dV0+&#10;1bdF+9t/YsLx8mq42932g51t+e3BIUVAMjP0xxImTVk4cSb43M3soiWEmE+/RSiajB6WyjOxCNWE&#10;QN9JRp6Lrsq1SJRC4IxBHuBBpWroHv1F+kTe2Nm22Csk8+JmPC6eFZet7EBzQ6w+rwSDSgQns+dG&#10;MHBO/Bu0L4VoN+9aFq6D3K8sjrbK22xIUK0tZicCotnlroghERCi8zPxmCn7l0azKZz/sz7IGMXx&#10;ssw2m060AOVugTgOTAdiQ45FFTZsf315V360uS6vJ+Jyi135ZAKG2fjpQ7ZL9YaU+wTBZefG6pk9&#10;HcK9nSCSYwP1/tFxV7yFQAMRcNiUJyHTkNFNA2/QBtSR7AzJaiGE2BNMh2HP8bPLl+RuYk1lgM4C&#10;iImYNPpPT/bkfiYjjaa11prLDATV19YThp4h1sgZRk4QHagz2Al944K+hwHTr2T2oFHsBZ34B9vN&#10;f3iyx6ZUB/FkwAQ6RMBZ3+chAl4PGnOl+cakyeYqxWZLgxpayOuVgNfrSIFt2aEASBwP7BoDbrdE&#10;fT6JsdhPJmBtwIKpf/ovVbFeUeCyTgD8Jpcb+bV2AhsrdFfqRUA0CTzLxgAyIwq1MwEwQsswRxLx&#10;UvglxIlAVEKx7c1Lu/JXu7NbW+iFwAPmF88MNIwa/Ywe2Dgnm0xHxGY5R42OtWRLN5uD5ga7vc5l&#10;4LWNdbUHlU5dAQ2qdo/iIL2gseRe5nwNptKoS2vGx8J319fFZ0Co+doERygc78z/syaa8IeHdv1a&#10;dlaEE4CEOA79TSZLO1BiECyUBtkg9C9aDi12TKHYob0uLMIQIO4k+kVA6WR6PB9ZddT7QOZDqXHW&#10;1ThsgpjYm4TBTltCiH3RpgL/2ZXL8mIsYqj4Ng4IgbDy+sVjCoGzAlagRj6bh+WKmtIhRAOZaXai&#10;1KgPfDWwASWnwDUGD+ylX4xFex7YRwYMZGDhe+M6p4jPkilO/jmUR5WK/D6Z7orv0rUDHXwuTgua&#10;k2AnPg6sMea9tuD0n/WwovCnsYy5hPOGISTE0bTabdzFune8AjdvxCDD7Pv6BcCsxY6py6tnC8Dj&#10;YsmRHYeaCAgLUG0hcyuxJlGv13BYNiGDyOjyQAMeCoBOZJWTn4SQDii8ITMMOX57hYL8KV+4cNaS&#10;lhF4qViUW7GYmmQj06EVRj8xYH12WCzZzvqRTM9GwO+ICAXYgDo1BxA5fdvBoHIEMpKN9nQ8pvJg&#10;kTs/bH/9VPTsGgKx5QHthR0N6kgfpU/k5cSaeDpiBWpNaFSepdiCNciXucLYnOL9clk5GcwDvKZ+&#10;Jy2yvOBoDFpQ9HM6/LSIo2m32z13sGRtth01xL5sDMlxaugWLrmatTZ+sHHRdx1+nnWO/Wc/EAGR&#10;t1DUXROw4H1re8tQBychg0jXz46nMCcAHQczRQkhg4DQBPHop1dOcwJnYasH8eGdo2P5PJliPuAF&#10;QGHUyBTgNybYoxHrEHI7o8/eSTageJ3adN9fX96Vl7Y21d7QiPgnnUmZm/GYvH35kvoZ/ftJ/Hz9&#10;3sDJ+3ByBkTA+7n52kxjDXI9NH6aF9Pu81pP1Dn9ZxlcKysS8voo/lkQTgASR9M/rTWu64UQjYh3&#10;cCFXf0wVLWbZcUfXuZypVC/chW510J35q8NDubu52RVG8d8fb2/Lu0fHjn9/yOT0d/xi889cD+cQ&#10;G3LfIIQQDRSU8YALA7LlLjpF9KdiSR6WyvJCLMoJtSkwOgWYrjdUYRRfT0jAoChkFbCnjQ5xMIAN&#10;qJ2nANG8dSeRGNu4BxvgcsfqP105m9zzuVZkd3W1WyzXhMDr0Yi6zh+Wy2rS74Yugx8NqNxnEg3Y&#10;gUaKHtkNh5T4Mkp4abfb3XqUa8UlRh3GcTxivTCOk0pFNmeUYax/znVO/1kCTfybgXP9UoDX46Tc&#10;SQqAxNHoT/US/dXJBKwFzlsq9dsW5C10TEGI0C/mHubYdSgdweadwyPVka9ZXmAD+NalHWUTylwG&#10;MikQ1zVBOeH1OsIiipzC3EdCiFGwJsMjU67IvWz2QvcKNDh+mMnKQbksL22sG55YIafAHt+IDWih&#10;VqPlKlHY7TjQHG7cA6q+drYBhc0nJv2GAZtOTcAbRSCbk1uRiBJZ9EKg1vDxUt/3HpbGCzHEWXyR&#10;L8hawC9x/2AXKumI0LUBwjFEDo/Lpc5ft8s9ULzRpnnHCc9H5fLMBcBBz5ksH3YT/8AKXoyDBEC2&#10;qBHSodFm1wkxRsLrGdjh2989krNQ/t/NcLi7IcHikZkDvSBP554u/w/v1V9c2lVWMIQQYgRapRBC&#10;JgVCwhs72/LW1uaFbYQhIv5i70C+pbXcREAwxdp/HFaz/idkUlwDKr92tgF9LrHW8//YIz/O5eR+&#10;Jiv/tLev9odG9sxoKP0km1PxEvje6ogaARqKkRNISD/7xZJ4XIPPNRw3w4Q01Kjwb+VGQwq1qjr+&#10;2gNED0zzjuOgUp3p59LuPDey3ODKbzfxz4mw/Y84Gq/LLTVpCA3YyCSsD7FA6T+OshYSANGRqPGk&#10;wByTQaDzDvYU2Axqhfw7G+sS9HjUpo4QI1SQA9iZAAxjCoMTgI4hX6/JprBpgBAyOUoIDAYuPBGo&#10;nwZ8dXOTlpUG2fYHJF0fPeXEZlKikZ1xkXwZWNGmJQZgVxtQ/bT0x0fHF26Q1YRAPDBduB0Mylow&#10;0P09cAn5LJ1mPAAZiH/I9B6oTFB3guCGzD0IOi5dFuV2aPx5jAlBCIizchIo6fLxyfJiV/EPU7FO&#10;kp8pABJHg4sYbl6T3DAJWR9ivdDSWYBaqQv4hm7jAdh1OBx445/UavKDne2uCIgch5DbrbpACRlH&#10;SdflGKQNm6NIVqpy0+lvAiHkQsxKCMT3JZ/syZs7W2qCh4zG62bbOxkPpllQHM9U7SUA+t1ucY1w&#10;MXgqFrGlAKgXOtYD/pk65OBn0XGHTALOs0F8cpTscZ4Kut0SdLvUebvq9UpowAR7W4lvtR4REOsL&#10;38qKahQaxUm50o1GuQg4v5yUv2ZVUPPSC8V2YlhTi11hyx9xPF4saFdWxGdT6woye9aG5DpYte83&#10;oiv8IMuAXYejQe7fO3sHKqBdA4vgt3d3VJYiIYQMIlljlyshZDborUGN2FMOAkW+n+8fqrUfGY6y&#10;xi8wk4uMBlM1yIEsN5ryZc5ezZQBj1tliA0DItlFLYqXEb0rzpVoVJ6fgehByDTg/Bo0dff1SUbu&#10;l8uSrNe7j0eVitwrluTTXF5+m0rLb46S8iCXl0qf1aYmAuo1uN3A8IxBjdQMGhwazeGWpWS58A2x&#10;nSXWgwIgIWpR65GA2y03Q+N9r4mzQVfUMMsD/QRg1kK2fonAmaA5iwWdE4D9xa8OD5VVi0bY55Uf&#10;b2/bNgeDEHIxUGwvMCOKEDJDIAS+eWlX7ibW1Bp1GuBgcD+T4cfSAddpiKKfJ1Pyy719+fsn+2rd&#10;N46Il5OUTgRTf7Cxg1BcqjfkvWRKyi172cGGPF5llTaKG5HB00lWBlad+obPW4k1da1lwycxm6ej&#10;588vXHM+NdBsgOvR/VJZfn2ckkd9DT+aCKgxzOlKz0VzACE4VhpsirQCGJSxs1W8067kFAAJ6Yw1&#10;Bz1euRZZnXrzTJzBqK4oO8zNFWmHaxhMSr5zeNTTOQ8R8K1LO7IxZTc+IcTeFJj5SAiZA3Ai+Nnl&#10;S/LiEIuwcXySzSvBy2lgCgF2qhBA3zs4lL/79rGaioQoCtv3dN34ujhqwwkoMhocP8VaTaqNpiqs&#10;Y9rGbuJf0OUSr2ulG30wjM1wyJZNkGj47Hd9ubu5udDnRJwFzqv10PkM8Y+nuGdjMvBeJtfzd62O&#10;dTFIDHG60oOGGFz7pqXaqNuibuYE7G7R6nJY7Z8VSkI6oLMh5grInVhU/pDJ8m0hAxme/9d7c0xb&#10;yOot6DnbrNVstmk1AxSJnq/XVVeodBoKkBH4WTLFbAdCSA+lJpssCCHzAXuZm/G4bIVC8kX6ZOJ8&#10;QAheEa9XrsWitv2EUOREflG2VpfDamUigW8Uw+zZiPXQ9nTjMo9QAC836nJUKstX+cLY3CyrsuEz&#10;fmzfWA2pZgI7gYZPiIAQ/eKdRmD8F3agX9A+mZjA7eiZ9SwmjpFbhsaVaTOAYRHqza3IDd1UoWbH&#10;aTQTGJPycQNiYT/NVkvqrDdZCu2YI9aHq1RCdOC6dj0WlWSlIo8uONpO7El0yKKobeE+Jv2mLjmj&#10;QojTwAYQi9k7G+vqlUMEfGlrUzzJlCqoEUKIusZWqnKT7wQhZI6ggId8wG+zOflwwqZGfH3Q41HT&#10;PHYARdJ09VTw269U5ybS2NH+0Ik0mk0pNxoS8nrHmoNB/Ps4daIyt+zMVjAgXoOTfZdXV20nAIrO&#10;9QX2nzudHEA0fh5VKtw7k7mzu3omADZbbfG4V+STk5ML/VpYgoY9HtnSRSBpIiAaWsaJi7ivTioA&#10;nlp/8nyxGhBtPYy4sQUUAAkZwGvbW7KZzcln2Zxtu/nIdBhd6Nh9M0jOA6HvpFZT03+aTY4mCFIE&#10;JIQQQoiZYJIPdl4fJlMTTbq9n0rLTy040Ybpvly1JulKVbL12tTTEZOCYqldBFMno4l/RjgultR5&#10;4oQ6gV4gGAeuGQmvZ2aTtcvGR5mM/GUw0L02vrKxoaYDKy3Wi8h8eDYc6tYVTi83bRU/MotzDJPL&#10;q16vhHTRJRABE77xAmB2CrerWrNhe0tJO1JtNm0rALpWnJWKRwGQkCFg07wdDsmfM1kW74niErM9&#10;yBjQBfrbg8NzIiC66REkT4ge3xh7KWI/zCpIE0KIdKYBf7i9LV+dnBjez0DUQLYQpgiXGViQpcsV&#10;ydfrclCpqlwis0F2/KvMA7M8EI+T5bL43G4JuN2qSD2s3IniO+z/50HY7ZaYZ3yhNd9omnK8I3ts&#10;0kaAp8JhSds0TgVCn/7aiOz3l+PxuR0PhFzWTf81Wk1lx/jhSWYm7wvu9R+kT+S1xFqPCOgzIPZM&#10;GneDKbLaAu7R5OLgftiwqQjoNGdTCoCEjAALXhTvn4nHKAQS2QgMzv8jRA9EwHf2DuTu1qbaGIKb&#10;8ZiE3G5uEImymL4pMfVGrPp4TXEiyA1CVhchhJgBrjenzUhuw/Z8aFaA0KHZ3S0Dmp0nrJSTtfrC&#10;p68w6fTqxjqv5xYH4t/jfEE+zeXl9URcCYCw9R9kewnReR5r+e9GIxL1+yTm9xsqvmvgnIClHvKF&#10;y42mFDsTjLNqNnptPTHx96iJQZsKgNJ5bx/ncnIlepqVimvk3U4mPCGzZMPr6eZOSmc677BUmum9&#10;b5AIGPSOlwkmbUCoU/yzNJgCdLvcjhPM7AYFQOIYYNWxFghMtUnTC4Hf5gvyuFSWLP2rHUfEywlA&#10;YgwsimEJ8+Pt7a4IiA3i8/U6A+MJcTjTBucTQshFuBmPS8jtMVyo/jybW5gAiEaJk0pF2XkeVitL&#10;Zyn4ndVVeToeo/hncfTinx5Mq7RabXH1OTUclebTDAzxLzDFdMWotYRmiZuv1yYWzTH5B/FvmrVK&#10;tdVSk7F2tkf9/UlWNfFp4owmAsIilHagZFY8o8uWxfncaLfly9zs6wg4Vz86ycgbaGhxrRi+FqEB&#10;wcg1AlOLaKog1gVTgKV6TYIe77n7otVxraw4xpqWAiBxBNhEwqcf/HBzY+rCG4TAa5FV2QkFpdJs&#10;yoepEynzZuYYICATYhRsAPtFQATGYwHMaWJCCCGEmM0k0ypoZjJrChDFzZNyRVLV6sLsPMeBKICd&#10;YFBFRFgtH5GcB8fcZ6kTeVSpDPz3ZrslrqFGoLMFkz0ourtkdoVVHKObeEhIbnb+TjvPkN+FnEy9&#10;KIjj2+tyyZVweOpMS/zs3x4nHZGN+O7x8blGz7fDIXmYy8u9fJ5CILkw+vMQ+aSHxdlO/+lBTfN+&#10;Li+34qeTrRteryTro20+KwYHIpqsl9oCTQQMeX22EgFXMNZIAZAQ+/BtPte9Wb5zdCx3E2tTb2ZX&#10;OnPPWKTDp58CoDOAzY9du3yLtXp384LNHzOqZscgERDTxCe1mrIKJYQ4D1jYcQKQELIosAd6sdkw&#10;ZAeKKcCNUGjma2Atvw+CH7KElk3wwwRUwueVdb9foj4fr9k2A83Bg8S/VKWqPm/piHKDbEDnybzt&#10;1SAK4vzfmcPPPiwUlZWgE8Q/0e3xXl9PyHroVKhB/jtiH/DIVKpqYvSoUuGej0zMs+GQOp6kI6BV&#10;G035es4NxLgeXmuGVZ0ziGvfGAEQ1sNGaDrkmuAE8EnaUQR0ChQAiSN4UOi9WaLrFRtfWOFMilu3&#10;MsfGcFxnDLEH677R9p/aAs2K0JJhvmgbxL/c3el2jL+ysaH+jt2hhBBCCDEb7IFgCziu6QvC3Fcn&#10;J6p56SJUO9MLEPz2K9WlEwnQABfz+iQR8Cs7Rk742Rccep+mUgMn/x6XK3Ijemq7h2kHFN71ezzP&#10;ynz2e8V6QwmPrjn9/HlTqtUdJf5pqD3ecUqej1SVJbD+WIE9KB63YJVYqaqJQe77iFHgOKZxUCxK&#10;s9U25fw6qVRlNxySoIGmH0wSG4ECoL1oq3tWTa2TJsmsXVZwpDsloZIrW2J70GE6qKsUouA0AqAe&#10;j4VFHzIZEa937Nc7yT+aTAY2fO8fHctfXNpV34dpwJfjcQbGE0IIIWQh3IrFZO/oeOyvhm15rdWS&#10;766vG54EXGZLT+ST7Qb8EvN5JeEPcLrPYXxyfCwPy4NtP1Fgz9Vq3SnARp8AmMCxksnO5Q1bMWEC&#10;cB5g6/thMuU48U8P8t3vF4tyMxyW69HIuQYCJQRGIvJJNrfop0osACbQtalSkK3WTGvYztRqSgCM&#10;+X0iYyYOjT4nWoDaE6zz6rCv9ngsPQzhwnN3yDFKAZDYnvSQBf4sNqJhL08hpxAdMwEonelQqwuA&#10;foracwP2L/czWWULI10LriY3gw5jQ5clWqhVnf52OJJywyl9hoSQZQbCFwqNRvZEEEwePn4i14MB&#10;JZxFvKd5YRqwNq432+dyxZYB2Phv+0+f91owwOk+B/NV6kQeDKkNaPTbgPrcnq4wt+rzzSUuATUF&#10;lwX3YDjNv0yn6YjUafaEEIgHrqtXQ0HZCoWU+AcSWP9zz0cMcFU3/YeoFgwdPKmYs2c8mcCuNs/9&#10;jOM5zQWsq0lAPFas2MXiILj6Jbbnm2Jxbi8x5Bk/FUbsgZHuYH33iJHg5GUhXal0NycRbHjHbIzJ&#10;9EDsQwFK6+qDGIhQ7z/N2dOfLCc1WgE5kqLB0HxCCJk3L67F5dfJlOHfoianlnidiOm+DZ9XNgJ+&#10;Nd0HwcauGd5kMjLlivyxUBj7PXobUFHTK03x6GzOjE7OTgKsRa3oLPQol5OvCvOrtVgVNFVACAx5&#10;3N09No4jQoxweXW1+1VPCgXZDoXU8WQG5U4ty0jz+7Jl95LFgUlA3MPcFACXGgqAxNZgLDk9oosF&#10;9qCrBm5uw/Aw+NQRJAxOeupveFGvh92QZCDvp9LyY49X2YAC5OoEPR5OAjqEkK6I1KAlCiGEkAWy&#10;GQ7JpXx+5hNNZoFJm52AX1n1w57xIvs6Ym8+SKUNvT5Mrx6VyrLVmcLBWk0vAKIpdNZTgJgA9Lqs&#10;laWULpXlM+5dRrKps3E8KJWX8jmS5QL3NK1GIB1LzmfX1kx9jqV6Q0J0OiMGgRuE3+O1pIW1qAxA&#10;59T0eVYTW3M4Zqqm0WTxlYxn3WAxQR/cHraQvZBehAjZIMh32VGB8YeH8uPt7e4CH5OAmAyEOMiA&#10;eHsT8PZu6gghhJBF8tLGuiT3DiyR4aXZeSYCfon6fbTzJIY4LpYmmlb5VicAIueq3wfm+cSa7O0f&#10;zuTND6uCv99SxdNqoy7vOjz3bxzPhkPd6xMy0B6VKQCS8fTbf8a8PslWzJ26L9TrSgDERP24c/yi&#10;AxXE2iD/z2vx+qGThha5Yia2ptEeLfAhr2KQtSMmB7mhJBoRrzGrV/3NI+Cxzo1QL0IEDL5WcjEG&#10;iYCwBX07EJCHubzcy+cpBNoUzQpImJ3gWKw6aUMIsSfY87y5syU/n5GgMUswaaXZeRqx4ydkEOkJ&#10;87OyjYZUmk0JuN3iGlAdRMH7xVhEPsnmL/x+xzxuSxUga42G/OYwSfFvDM90Mt8B9nbc1xEjbOmm&#10;RmH/+VQsIicm225nanXVABH1jHe04kCFM8F9MejxiouOeJaCCgdxLOgg1ftra+Am9k8HR+r/7sSi&#10;shM5/zXEWRjxQO9nmu9ZBrwWzJ+wKpoI+HI83r3OuF0uNQ0Ir3/8GzeL9mJDZ6eCbmBmJxBCCFkG&#10;IGj8aGNdOREsqrCPaYPdgF/W/X7aeZKZ8niK6auTSlV2wyFZGaLOXYtE5UFhssnCgT8nHLbMh91q&#10;teWjZEoJpGQ4+uk/8IA5icQg+kZRj7JW9Mi+ydOjh9Wq3Jrhz4NY1GLDgG3wud3ic3tsMzk3qMnH&#10;rlAAJLYm4h28cfzO6qrcXj/vpQ3x7zeHh92F/LvpE4lkcyogHxkZxJlM23Ec83gssUFK6zq79J7z&#10;ZP5A4MN15ka5LC9srCsBUPsc7m5uyjuHR/wUbMRW4OxakjHZzoUQQggZBfY6b3o98rujpCkNKhT8&#10;iFlMczw/KVeUAOgeUhz0uF3y2npC3jk6nvpVqAxLizQbo37/eSpFFwMD6Kf/DvIFNvwRQ2DiXaPe&#10;aKqmYDiTPTR5AhBNQLlaTTwz0kVUEwUFQMuzolzOvOreZ6vXRQGQEHuAjeyz5bL8qZMFiEX2KDHv&#10;01RK0vVewQYLtl8nU3K31eI0oANJTBCA3Gz1WiB4LXIz4ZTZ4nlQrsj+kz25FYmoxb70dQASe6Cf&#10;Ok9NaEdF7AWtxgkhiwJ1uFrzdL+DzmeP68yCECKGJ3gDAAAgAElEQVTcT3Z35Nt8Tr7MFWY6DUjB&#10;j1gJrYlzmAAonSbR68HAxAV67C+x5t8IWaPBGJeBh9msfF1ijt04+qf/Ps/mlvWpkiUjrrsnaiLL&#10;43xhIU9yxeBkVL013gIUr4QSuLXBsRDyeh0lltkRVh6I7bmzsS5bwaCyNhw1yfV5MjVy8Y4pnX9O&#10;AdBxrF+gOFG0ULcfQqa16T90n7G703wgxH6SzXUFQGIv0ICin7B9xCKKoynXKQASQswHhfxSvdZn&#10;x9VQlk5el1vluaDweDMeVxaHEAKntTnEfS/h81LwIwsH4vOkYvZGJxd9XMHzu+vrqolv2M/HeRDx&#10;uFUtAufCdp9AZAWOS0X5iEKWITj9R6Yl6j3bJ+K6A3eyrxYkACYCAcnXGmNrQvl6TTZldCODCw5H&#10;BoRCspxgfWj3PSvu8k4YiWDlgTiCcfadEP+0KcFRZMoVifi5eXUSEe/0lphlCy109N1bfuYALoz+&#10;jDhiH66Ggt3XAsGdBQFCCCFm02g1B2bx1JpN9YAVuc/lEo/b3RUC8SjUapIuV6TcaEq2fr4gCHEj&#10;5vOKZ8WlcrAh9tnNJopYF0yeTjql53MZm3TAcf5CLCoH5bKEPR4JetyS8Ack6PXYomh6Uq7I71Mn&#10;S/BMlh9O/5GL0O/+89XJyUIyedH8EPB6xeuezbSXk2fGSvWGNNrnazpRizREBTwe8brdS/BM5gtE&#10;aifU3igAEsdjVPwDlUaDAqDDmOTmbOVw40Kt2l10RvCaTfaaJ6c8tRru/pkZcfbiejTSfT1PCovp&#10;5iSEEOJcME3wp5OMFBoNWfV4ZD0QkFCf1T0KIGhgczWb4nd7uiLeakfUI8SKYPJuUgEQ58ipDd54&#10;IftaLKoedqPaqMt7ydRCRAirEXCtyHOJte6z5vQfmQRMKQd0jecnuhgjs7kRCc/0NxqxErUyjVZb&#10;So26FOsNydcbUm42JddojL1uxjwe2fb7ZDMUlMCSiWz4xIJer2oKI/aBAiBxNJOIf6DUbBjaBBD7&#10;MMo2tp8eMyWL5erVdM+3wcmzhbGpywI5oEWkbYCtrr4j+H6x6PS3xPGkq5WJ7i+EEHJRPjw+PrPz&#10;wn+LJdXpvxsMyJZuSl06TW3lRl28LZe6fzH3hVgZWNBKJjvRKwhjCsbjFace+hD/fnOYtJSjzSLB&#10;FKhWLEcjxUeZjFPfCjIFz/ZFDb2XTC/kbQy73XI5EjHwlc6k0nFLyFZrqpnqBILflNdI5Mzica9Y&#10;kquBgNyMRsRjcPJ8nkCwDXq8yhKe2AsKgMSxoCtr0q6akNvj2E2AE0l4p79EogvISsR02WSZGvP/&#10;FsGNYKArEmHj+KhMAdAuPK2b/sO9p2KxBgFCCCHWBjEGg7J8kvW6egQLRbkaDMhuONxTgIJFfKNW&#10;U+sTJ9hAEXuC6VVk8U0ykRX3+x1rY4sC92epjCpOk/Gg0e9K9GwC9OtMlmt9MhGbuqbAfLW6MOH9&#10;jg0nmaclV6t1hb5iszXX6+GjSkUOq1V5LbF2zpnBbOD+4CTxr91uOyZ6hwIgcSTIsfjwZLKuLIzl&#10;73Q6c9wO8Qh2OusTWh21LWyP4naxqLNotoNn3ffHxRI3jjYBBad13WTnn/N5p78lhBBClgwUG9GF&#10;jsfNUFCurq52hcB2JwYBogC7wolVQWH73bTxLLtYXx6XE8BWFpN/97M5VZAm44H150sb692vQ873&#10;F3la/RPjoM4Y0tl/ZqvVhbx7Oz6fXOqbRHQaEP2eFEsDG6bmDSxDP0ifLFQEdKsMaGc1vjjJ/YwC&#10;IHEcyL/4cAIve3R0bQT8EvEOFoNww6Yvvj2J6BZiRmjyOCBTgs3jjm7BTZHIPtyOnn2uKAok6+ym&#10;JiLlBnNhCCHLyf1SWfYrVXkuGpGETgSBLWixXhOf2y0+uqIQi7ERConvJGNo3x5x4LQraiSVRl0O&#10;S2XVCECM8fp6osfm/w/JJN85MhFRj0dccnZDLS1oj/DC+pqBr5ocK5TIYO35VSanHBEWiSYC/mBz&#10;YyF2oH4H3vtqDspqZZgZcRzf5nOSNliAfTUekzd2tuVmPC6b4bMJDo8uDDXqoY5uV6ITTgDqKbLI&#10;Tybgqm76r9poUCSyCRB2d1fPBMBvcjmnvyWkQ5G2WoSQJQYTgX/IZOWPJxlVGNODYkmpXqMbCrEU&#10;mGp4LmpsuuW19YRjPtzTqb+Gyvz8Nl+QT3NsQjTK85HVHpePe+kT7uHIxCR8vZP1i4hj+W40oqyS&#10;50FLllsBLNUb8n4yvXDxTwMi4OcTutXNAkz/uV3OkoharbZqbnMKFACJo0Bn25c5Y5YMdxNrcm2I&#10;B7a+FyPIPAwyAKuNksd1Hd7pJVn8OIl1/9n7f1xi161dgLCrLaRRKJ00d5bYl2SN11lCiHkEp7ST&#10;gg0WCmP7ffcvFExK9bo0HNQ5TazPtUhUufeM4jurqxLX5XHZGaxNIeajAH4vk+Pk3wTAJepW4mxi&#10;KlUq0fqTTAWazl2665LZ9pMJr0eeXos78sNrtNrykcHJcDOBGJkzWQh24vRfveWsNSwFQOIoMP1n&#10;5OKOyb+dEf7X+ht00KHh4E7AKZu/fpg9Zz76CeNvCkXnvHCb80w81n2BD9lRTXTQOpwQYiawqJvW&#10;1hDXKxS2f59MK6FAT7nRoAhILMO4KcBnwyG5PScbvEWCKQeIffVmU03w4oGpP4j4mWpV3kummPk3&#10;ARtej7y2tdn9Blj8v59KW+CZk2Vk1XcWO1NcQIPgq7oMS6exXywqx4Nl5EHevJqQE6f/QN1h61d6&#10;FxLHYHT6D5vjYZN/Giu6GUAndkoQe7Gh6wqnnZP53AgGeqbEaB1jD9AZrM8EeUBhl/RRqNXmZrdD&#10;CCH97AT8kr/AhE+20ZDfptJyKxySq7pGyUqjIavcDxGLgClA1AT6G3HQADyuBrDstNunQh9y6fHA&#10;/w+zN8Pky6NCQWV+EuNg3/yDne2evRty/9hAS6Yl7D0TAPPVqqnvI2xs570XWWZnrG+W+PqHKUBY&#10;sAdMWF/5HCj+oXnNaVdtCoDEMewVzi/0B2HE81/v0R3wcMNLrI3+hp+nLZ3prOvsV49pvWMbno5G&#10;ui/lIF+QPCckSB9oTCKEELO4HA7PxIoaNoGH1Zq8nFgTj2tFXA4sHBHrok0BfpI9dWZAw9bziTVL&#10;NuRA4ENxHSIU/mu0mIlJ3i+yOSXqE+MMEv9+e3DI5k0HgetF2OORoMcjIbdbAjrxTtQx0ZRsra4a&#10;P43s/Ta8XvHo7qGHZfMEqZjHI0/r3Gr68ayMv7dnLVw7gsXmsjuynFSqsqtzipoHcLfzOLCJy2qR&#10;TbOAAiBxDI32+BP8ejBg2PYREiBuFyGP18BXE7K8bATOjvmmw3ywl4FNXXi8mYt+Mj8wSb6u+1y/&#10;LXL6j5wnXa041mqaEHIxNMeGpq545ZIVVZgeFnGG6w2Kl7PIF4Jw8FH6RImAIS+bIYm1wBTg41JZ&#10;bq6uyhVdw5YVwCmP/Vq12Rw63TcMTP3B8o5Zf5PTL/6BL9MnFP9sDpx60Ky76vNLXNe0O4r1kMjN&#10;eEzZ7CLbHyJZsdE4d+8NuFbkuXhMVjo3bdzX902cALwVXR1p+xg10BRRNyCitBl7MDVHJgiAXgeK&#10;fzgmjRy7doMCIHEMEe/oGxjCb7+7btz/Gt2uuEl7XKODxIk1CTjocw3pbvpW7uKyIhCK9DaRZi76&#10;yfy4rcuXQZaD2WHuxBrweksImQbsP5DdNQzVze1yidfl7nEtAbdiMdk7Op7J+w4RMFmpyBobGYiF&#10;wPlTbTbklfWEBDzWKYdpGX6jipaYaIHIV6zXpdxsSbnZlGKzubQZV1ZhkPj3eTI1k4lqsnxA9NsO&#10;BlVG/0Vy0bDHvxKNyhWDX79fKJhmJYvJQyMC3yyYtFGBnJEcsdabFVgrOg0nTv8JBUDiJHAD/06l&#10;Kn8snM8B9K2syPe3NpUliB507fiHbAzwldqsFMbnaaFhH+CFPsoOwW5E/GfdbPkahQozuRoKdn9b&#10;plJlfoQNQPPA7uqZAPhNLuf0t4QMYb9SlVf45hBCJqQ6xlYMxbZas6keEAP9bk93jzPLKUDp7JUI&#10;sQKoQdeaDXVeaLiGjcsuEaeCZfNcTjuyoWDlma3VJFWrsxYxJ54Nh+TORm+TOMU/+4H9281wWK5H&#10;I0Prf9K555UbTUlXKkpEyPTVTuI+n5oY1DvBGAENo59lzdsz7hpo3OmvjQ5i2FpCvU/1hpQaDckM&#10;aXD2u92y6vVKyLsYWcJnkck3XOfn9R7hPbDAbXDmOLXiRgGQOIrb62vida90Pf+lM/n36sb6uRs9&#10;srh+nUwpW1DkAvT/u8q76CzEvU68atoMo4u+UcALXiu4WImw78zGNsmJFFPR5/9hI0Gsz9VgsCcb&#10;hAUCMgzkTmTKtAElxMrgOg8bTvfKirhWhttvzopspSqF+tmUj3SKaFG/TwIDilkQA8uNuvjaZ44D&#10;2Nfs7R/O5Bk9uxbn8UuWHpynlUZDnQ+Vzl4N0y/LLABCsMS5qxf+8NyPS2V5VK5wqs8EvrcWUxNc&#10;GvgsPjg6prOHzdCavwdN++EzR10wVa3KQaU6NtdPHRv5ggRcadn1+yXi80kiEJCgxz2wxlSp1+Ww&#10;VJY/5nKmNgJjzTAOo7moyLqXjrNJtl6b+PwIulyyG/Arq8tB65h5gd/lWVmRxpJPKBqJspoGn3vw&#10;MUnsCz9t4jhuxuOyFQrJUamkundur62d624p1Gryfiqt/vywXJH9vQN5IRaVa7GzBaD+O6Jejynj&#10;2WT2QPi7FYko4e8iFg8A/u24ieJmGsOiygKF/0u6xR8WuEbCqsnsiOvyF/dKFIrswDO66eGHubyd&#10;XyqZAdj0UwAkxLpoooIGBAUlBrpcaq8AUbDfhnNaKvWG/OPh0dDvhqPJhs+rrMsSfVlFEDyQeRLw&#10;elVRD1MtF21Qwc9g8YgsO5hEqXWm5f6Uy6s9+61wSAmAK0sqAGJPVq7X1ZQCxH40CX5bKnPKzyQQ&#10;0XB3a7OnSRafyW8PDpn5ZyNg7frKxkbP56wBUQvZ/A/K0zXoQsxT34vHiMk+3LdrCxCgNKEN64JR&#10;18Gw261shEfxbvrkQs8FzQz3S2X1wLX5amTVwHfNBoi0j5a8CbtYb8zcrpXinzPhJ04cCTa+ozpa&#10;fneU7LkR488fZrKq8wc5gRAMsaHX8HAC0JLA3/2FjfVzwp8Swmp1w0HP/WARdTkSkY1gUD5Oppa6&#10;S3BDJ0BlOIFmKhBf9ZNi3FBaH3ym+sX0g0LR6W8JGcNhtSK3+SYRYkkazea5bBv8v/q7AdM52C0g&#10;mw/i4OnE4MpEAsS9k8zIf8d+BWtOPFBUvBIMyNXV1W5eObLDVjrxBmhWeVgqX6jw+IyD7PKJ9Wi1&#10;TqdfcT4+yhfknk7wRqPmsk7/IecPjQUQ/vaLRfnmgucpmYxB9QHYM/7q8JBRDTZi0OeM/TiaN+/l&#10;86Z91os+t1sdB4N+MBABkTDh9Y4VAGcJrtPpWl3urMW7a5d5shMKLL0AOOu8Oop/zoWfOiF93M9k&#10;hk5BYRowf3io8gJx0Vzp+AeHvee7hshy02/pIX2LvrsbGxM9f6zd6q2mCtHV1lA4Rt7Y2VbZbp+l&#10;00sp8Gzr/OlTlcH+7GQ+UHy1H09HI93XhM5RTtSScaTrjZF5w4SQ5QT2vQelorL3QjHFiG1VuyPC&#10;DRIH9WjCoLvzX5esSKFel/vlsuH3AkVFdNMjG+z5WLSbH9PNBfR45Lnoak8sglEgLr65s8XrFlla&#10;IM6XGw019fdFNjdwcm5Q0XvRVDvPmcKf+cAV6PX1xLnstse5nPz+JOuMN8EhvBiLys2+BhZ8zsjg&#10;c5rIO+wS8/P9Q/neWlziPq/pAhmmtD9Kn8j3NhJz/12YrIMFqd0tlXG387rdncw/Dq84Fa7aCdHR&#10;aLbky1xh5FuCYt0v9g7UxhcdvBCNFhVcS6YDi75+8e9+Jnuhbq9Wu6U2bfWVpspi8egKQZgk/ItL&#10;u0oQ+CiTWZqFJexN9JYXj0rGC0vk4iR0AuAB33vLg/NJXzT4tsjpP2KMJ4WCsicnhFgHRAWcdsWf&#10;ThWhgLTm9ciqx6PWgQGPe2rLJjVB2G6LvoXkD51ogkmB8PFB+kReS6x19yuYLoIIiOtOslKdyKlC&#10;y043mg1EiNlolp/7xZJ8kR+8r8e5edHoh1mD542mUZyvFP7MBXbGzyXWzk2DfZZMTW0BSZaPQSKv&#10;03MdW3L+WnPcmZb+PJuTH25tiC9fMP2ahLXLg1xebuiaa+fFjXBo6L1i3szaAlZvQ9/9OzS86IYU&#10;iHOhakGIjq9OjC248TW/PDiSH29vqf9H1++i/LvJZKBIr+/4gqXHu0fHM5vUQdEGHafv7R/Ky4l4&#10;zwJzJ7Iqb4dDasrwkxFe8GZxYzXc8z5wWsk8sAHRW8wecPrS8tyOnuUV4Hxy6kaSTM6DQokCICEW&#10;Ag1d/ZZY6B4v47rfd+2PeTzi7VRdEj6vsh40OjGoASHjItlf2J/0i4DVZlNCLpe8tLEuyb0DQ3sY&#10;iH8/3N4+l51OyDKAQxiWn8V6Xb7K5Ibm8/s656N7ZXmOYwiW2B8uqgjtVGDdfysePxf7ASH23eNj&#10;Wn7aCOT9vd5x8dLAfu0PyaQjYzhgMTzMYvNB/tQZAOuao1JZngoFeyyUzQIuBrvh0ETrpWlYw/m/&#10;oGtvw8DaC+vGUShXB7ebIh8ZCwVAQjqg626SMHxslBHIrYXsI3SfBd/l52oo2H2Os/Tzb/bdvCGm&#10;/eo4JZf8ebmTSHQn7dBZCAHy8mp44fmAl3UC4De5xQuSTgKB0xq49lB8tT67q2cCIM8nMgk4/yEo&#10;7JgYek8ImZ5PJ2ji0gt3SpAYsdfAFGHY7Zao16PyxbWIgT/PIE8W+5aPTjLyxsa6Kvph6gE2iSiG&#10;YiLi18nUyO/HhMzttTWKf2TmwIHnoseVlveXLFfU1MooQTvq8aiCqcuEfCkjVBt1+SyVWfocKjuB&#10;huA7sei5dReui1+mTyaqCZHlZ9CE57I5M5lNqVFXk9DIl/PpBDZk/+nrU1h/YArwsFq7UCPStHyb&#10;L8qteHQ+P7wDBEY0AyyiLmfEeNQ3QgD1KVtPD4U/YggKgIR0+HNmcm/3dLXaFQBh+dPf9UuWj3Vd&#10;hx9s12a16GvrNpolXRcZFhJ7+wfnFp5aPmCqVFI2UmYvPp+PrHY74LDZeTRBrgy5OPrj8ITWMpYH&#10;57d2buN8YuGATAosYykAErL87A2Y/psVaoqw1Ro6uXRR8LM/P8nIS+tr6idhChCW9ZvhkDxbLg+9&#10;d+Eed2djnUcnmTmaXaeruSIBj2cqW06su8qdqT8jIloQUQ1LYv+J5/7+UWpu5zzpZZjwJxSEbAkc&#10;d16Ox8993vfSJ46ftm0MOc6f5HsbjrBuQG3r5cSayuUzWwTENf1mKzJ0WnFWxH2LEQDHgcawQROQ&#10;bvX3nqVpZCHWgAIgIR2mseBDkD86CGH7qEazWfRdejAar5Gpze4mr58AbLTP9/KgqAKR7VYk0mNB&#10;CovQtwMB+TqTNW0his3P07rnAMsZbnbMZS1wNol6SPHV8jylyxTdL9C+iUwONp3oumWuFiHLzedL&#10;YOF+ESA05Go11fmP/Qsmp1BAwnQf9kL9jgR3E2tsTiAzR7PrhAAmnQiFUr0+8TQDpljztboSto2K&#10;aHGfV2UkLRo0j36SpPhnBqOEP9h93stk6ORkM/CZ393a7LowSUdw/+3BoSMtP/uBVTIGGbRrsMZh&#10;9XwTBWoVyOKDCPi4UJCvS+bWLuC6tqVz8ZoHYe9ySiO7ffbEK51BAu+cbVGJPaEASEiHaS340EGI&#10;zsVpg/6JPWjpFk/ZIRsIiGzI/ntQKMprG+vdvAF08NxKrMlWKCQfJFNztYNEJxwWw1qHLTpv73V8&#10;3ol56Dcj+1Xm/1kZZEroP8+vchQAyXR8mc7Ia9tbtHEhZEmZ5/SfmXyWySlLL1HNjE3xuzzKgvH7&#10;Wxvy8/3D7jOh+EfmAcS/Ur2mRL9+sKeuN5viQ4FzTJ4RxL9UuSJfZHMTTaUkAoGpJg1nCV76Z8mU&#10;PKQLyFyBrd+1cHjgdQx7YDhA0bXDftwIBuSFjfWe85y5jsOBCIj3CnbM6QHi6H6lqgRATOE9FY2o&#10;xteTSkUO+pqYV2RFnsyhrpGp1f9/9t4syK07zfL7EgkgAWRiyUzkwiRFilpIbUVqKZVUqj1U6ol+&#10;sTti/OaHab+MJ2Ieuh/smBc/9IT70RHuebYjPO2YCL946QlPuMZR025Vqauk0kqqRC0URYrikhv2&#10;HRcXgONc4iL/QG4X+13OT4EgmcpEYrm49///zvedM3EB0K4gA9Ek4PPJgj/AfSIZGgqAhOCiMuTi&#10;ezMc7ukgRND/LLyxiXWiSqG+qI+niINNnLqUrDZPdvOGwPf27t4hW1AIgj/f2jQ2hHcmtCF8fa23&#10;Ew45hFwIT5ctJcgZm0++/s7mqWi0+/hh6cs8RzIs9+t1ae3uyovJVaP4SQixF06f/jOBpddepWoU&#10;1BqdHECACWSIfu9lshT/yEQwxb8vs3lJaZo8E4t24zRM2qY1qOjGtfCo/CP8/1S1Ktez+RPz/vrB&#10;Xh1F7LkZV1DvFQpTn6LxCmh2fSwcNkQKdc9rQuHP3VyJx3rclsDtXN5owiYHlJSaZU3XjYmy0jFN&#10;7FgzZGp15VzdlnPRqJyP92bz/fbh9kRe4eoU9tbpIdzgJs1joZBh/wnHuWEtsglRYXWBkM6Gdxi2&#10;lpZkXvFdXg0GKADaHPXCeVKh/kG5LIlwyNKTabZ678fqIsW0BX11dcWwApXO47u6viarhYJ8mB08&#10;l/IkUMxJKJts+N/T7mT6JEMHxxXz/5wNigxrSmfe/VLZnU+UTA2ck7Pbu/KD5KosW7wGEUImz3f5&#10;gium/0y2q48stdrGJFXLmAAEEP1+uRCkHTEZO9DpClpdPk5luvvlT3J5ozEO0yX9OUemEOiTOWN/&#10;ZGp2+Nr9Ykn+WBjcwWT1CEFo2uxXKvJxbrx7PPLIkQNNeWtKLrfKccIfrCLPhcPyTbk8kJhM7AX2&#10;ZGpNRTqTbZNsrHYymtKAjGlsfD52KseL4rABVZs1YOEcCQR7ptGOmh4cB5O2SUYe4n2bHSPBuTk5&#10;H118ZPd5yjQ8IVahAEgIPgjzPuMkO8ii70o82t0smzmAi+zYdw3YHDyViHe7ok9C6/NOLwwgAmP6&#10;6539tFwMl3usKs7FYrIUXBhbJgGmDdVObgSdez38elasKAJggbkfjgYdxqqdLjeYZByg0/Y3e/vy&#10;vVhUnlxO8DUlZMZAIPvMZdMDKKjVmk1DdGm2W+KXg4I5xT8yCUp94p8J9jmpVEYej4TlzOKiMaFn&#10;gn2Yud/G57CmN+RhuTL0HiYeDBr79llR0RryQSrD42tMQLx7LBKWC7HosXt2WD/eLRQOrdFR+3km&#10;tiTnozHjGEM+/nfFgnyaZzSG0zgq76+sNeS9vX06sxzDUaJaRju+LoHz9IWGLpFOVh5qn2iC93ca&#10;N4Z1VLMDtwtF24n/T0eXZDUUNjKaCRkXVCsI6XAhErZsBfGoI+Ng5L2bA7jADbObQJfg88nVE59R&#10;21j8HAiAsEcYZgGBTcn2g4eGRac5pYc/f7C5YWxcHpRKQ1uV9FthGAviTHao+yKjo05h7tUoGDmZ&#10;s0sHovoDTv+RMYPphkxdk5fWkt0CKCFk+qB47MbJkGytbuTLqDaghEyCsqbJh0eIfyb4fN0sV+Tb&#10;SrUrBAZ8c8bkg0lL2vJVriD3Rlg7Y4JlVvafEDD/sJ/ilNmImKIf1uBHWXxKZ/Jru1QycrmPEoDQ&#10;GNvf6It11hOJhETm/dwnOwhMfv5wc6Nn6hONztdyOcZsnMK9YkkeUxrET2ti/7pQlKury91/N9tt&#10;xwsKBU0b6ZoyCZ6KhOVpNoCSCcCVPiEdLi8vy91K1dKi/OXlRE8xzuwkRBdt2OczuveJ87EyBaj3&#10;vdepEfzDsUhFNmB/7goEI9yQF7hfrsh35bKlqUBskF5JrvYIThD/3tndHfoxktG4qFj6YXOampBV&#10;Bpk8+Hypn607FADJBECYfmVnV360uUERkJAZgKL9Vy51THhQrRkCYL8NKCHjpK435P39tKWYDFMI&#10;vFetyY821rq2Z9ief5nJ2q5QOwifp48XQMnJwCZ2KxKWtUjkxH05srh3KtVjm2YvhEPy3MryifeB&#10;PfjrIhQBHQD21aqDknQiTuhyZA2ca3Gz6oSGqUFVNEQdbOHUn7IvsP68PubInVFZCfjlhbWkg19V&#10;Z+DV1S4FQEI6YNMLYe/jbO7ECyCKvv2h+PNzB6eQZDDo6M0J6eWkKUAcJprSVYhFxG599ABhbDi2&#10;ymV5Mhbt8bHH4hbHHm4Qj3K1muS1hqT6jrdEMCiroYWenxVF/GM33OzYCIe7v3uf4fOOZrNPWKfF&#10;DJkUWV2X31EEJGQmwBLOrRM7ECNMG9CWcG1Ixg/s0X+/mxpY+PLPzfVY0d7J5+R2pTrS44vPcMr1&#10;br4gt6ujPX6vgImuqN8v0WBQ4sGAJEKhIzP9TLAGh1POvUr1xLX4y4m4nI/Hjv3/KthrP6s15IsS&#10;hSS7gilOtUaD2giaBIZ1TPIyg6xxIBiuRcKP1g3ttuGGNaup6lFA3e5aJmur9R2E2Dc2NmzwSNyP&#10;b86b+2kKgIQoYLH3Zjgkf9jbPzbE9uk+8Q+o3sxR+GJT/3MNx00BYq1QaWjGwsckU6uNbRGBCb+H&#10;+2mJzufkcmxJziwt9Wx+8HcIfKsRkSckfuJ9Ca0wbAOC6U3SYxCLyezotf9kgYBMFruJgNjwG/kf&#10;nWueT+aM6xJD6onb+Kbk7mLidrkiF2NRacHRYn7ewk8QYo1Wqy0f7A0u/oEXVw7szyAijiOXLTCj&#10;CxRy/264LEN03GCSC02S2CedJPaZIB5jr1I5VfSTjlCEjMBBs02RCfhNuUzLVhsCkbhf/Ht3Z5fO&#10;OlPCtA8HjVZLgvPzxp9O4ut83nYT2f0uc8hZW2gAACAASURBVGRyeDVbkQIgIX1A6Pnp1hn5Ll+Q&#10;nWpVUlqju/BDV8bW0mEBUDo2oCiGxRmc7zqOmgLUmnqP+Icuou9G7Ew9CmxqPoQ1QTY/8OZIOl2R&#10;NzIZS5ahZLI8rbxv2KiwQ9G59Nt/3pvAZ5+QfiACvrOzKz+ZkgiI4i3+Mzp8jX+3pNU5fx0H1kIo&#10;BAQoJBAXgOapssunu7dr9UcCoA0eC3EP2CJdT6UMy7hBgd2j6mJyPZV23OuC599sNUVrteTjVJoi&#10;0gn8ZG31kGtNP1h3wDkFzZP3qlVLDa3YdyHiZdj1En7umdjSWMRnMj5Cvjkj88+E4t/0yWlaVwDU&#10;dN3Iai02nFNrupkr2LI2pjFGikwYCoCEHAMsIkybiJKmyYNiWcL++WMXkcboe7stkQA/Vm6jfwoQ&#10;nahaX0HodqE48S6iO9WacZNM1uh8Ww+FJBYISCjQG4CODSesQR9WKlwM2wgcQya0/3Q2F5cWu4+f&#10;9p9kmuQ7IuCPN9Yl4B9NZFOn+NrKny0LhUqE5tf0ptSbTcloBwXeWMBvNEKhMBCcod0aIePgjx6Y&#10;2jFzy08S9gkZBFxCbuVycrc6nCXOpcTB9B8mvZzUxIhrKPaIjWbTaJzBhO0wIqhXgEjXL/7hXFTU&#10;GlLS6lLRm7JXqw28n0XW33ERHoOwjsdGAdBWvJhI9DTUUvybPlnl9W4bU4DO2AejYf9GNmfbc/LX&#10;xZJlm2JChoE7c+IkfiMif4Prfucx/znWd9N4/LCMuLx68mSf3+frbp6TgQAX+y7DnAI8SvxDF9G0&#10;cx+x0E01aDvoFK7EYz02srQCcjZnFQHw2wLfSzJdIAL+f9s78sZ6UqILg8fv682mVE9oWEEmmHmd&#10;y3cKryVc+1ptKeDPEwRCY+1Tqconubw8FQkzyJ44locemP4zgaAfCwYdm+VD7MV2qSQ3CsOJJhCE&#10;VIeFzzKZsT23lWDAwncNhyn8qXtEXEtvlcoT+51uIKzsjbDH/mBvf2QxB45N31sdXfyTTg0I98cJ&#10;TnuA6b9NJY7ns1Sa4t8MQOOQuW6QzhRgqmbvaBOcjz/L2s/2UwUNxbdzOXlCaYIhZJxQACSOQdP1&#10;9+rN5rf/3Y9e+zs85n/z4TWIgW+LyFU7PAd1uxz0qKewm8EUIIr+832Fkb1KderiH3EW31+Oy7nY&#10;QTfX7VyeE2MOBla8ppiLpg9YEREybbD5fmd33xABE6GQ5d+uin+Vhi6lRqM7xQexozrGKaBblaqs&#10;FEuydUR2MiF2x0uNOnrHTg/Tv/3rXEIGIVutybVsbujXTHXLgAWv3Yv7sMrG9Eu/8LeP/WF1fNnw&#10;bqWoHUx3Ym0dtBhxcRKvrq6M1SY9GQwwSsMmPLF40IAJwfjOkFPGZHTuFMtytTMggbNcSpvc8EN4&#10;xPMCxMrr2bwjzsdfFkpydmmpp3GckHHBo8rZ/PuOAPY/uv2Jtlrt39WbzX8lIv/qr3/3Byysix+k&#10;MjnfnLx/Kbp0NTLv7+kGmgU+ZcO8hBM2F4qu45t8US4lDoQciH9/HLLDlbgf5MS9vr4mi0rHMewi&#10;P+X0n6M5p0z/wcrVSg4JIZMAG9nf76XkSgJNBtETfwP2vMiuNYuU07p+vZ/Jyo98PiO7lhCn4KXp&#10;P1BuNGQltGDYADO9kwxLXW/Iu/upoYusmP6bhltGe8QiMH6+0WoZNp+mZTZE9EytJtvVGl2ABgAC&#10;zjO63n3fX1lfk4VUemhh57HQwtjXG8nQAgVAmwBhxOQuazAzBec5cwowU6tPVFxbHCFX/F6xJDcd&#10;FL2C1/EPe/vy060zNng07sWrtvcUAJ3JXRH5q2K9/vi8z/dRJDA5OwubUKjqjcfVh/JdsRzV2u2o&#10;tOUxM5h5pViUNzY2xtrxNQjqNW9hhIsUsS+79bo80Xpk8bJbrcrtCid/yNE8F12SJxPxbkaBdMS/&#10;d3Z3+Yo5GIi6albJrSI3n2S2YKP4YTYnNV2Xi33nHBNMKFT1RrdQiUyiz4vTs5D+NJuTNykAEoeg&#10;N1sjTTA5kVJnKnhUYYR4F1jA/X53ePFP+qb/7hcKE3PLaBl5t8jvt/4z+GzorZaxB1RzciH8bZfL&#10;8m2lymm/IYHt5w83N4z1C25X19cknMkOvE6BVefV5PhtxxtNvq92QW2qvcc6zMwxpwDv2VBgwyT2&#10;V7mCIxsyMg1dbqTSY8kxJUdjJe/ejVAAdB5/W6zX/0pE/q2I/KzZamGHet0uNpiTQG+2Pmm12z8z&#10;7xqdJkdZLuJE+bA0u+BUTQm/DfkpALoRbOxG6Wwl7gcC0SvJ1Z78EukUMj7M5nkEOJzLsYPOUwi6&#10;zJ0gduGzYkkymibPLie6nfRmwVKdUPg6n596JzuKuLBym7VTAyFWuFsoeG6dV24+6oRucn1LhgCi&#10;2B/T2ZGyldSsbHTmfzaB6T9dOb7xO05rGj5O9BMKf2MFa+l3d3a7IiC4tLIsq6EF+SCdsey0cTm6&#10;NJFG8HyD0392YGsh2H0UsP9knMbsgbh2p1C0nciGRkfkr9rx3Aw7UytxC4gfWl1Y4N5pQnj1qk0B&#10;0Fn8+2K9DsHvjvKo/0xEXN2mWtUbP1P/fbNwfDfYt+XyTATAdrt9r9lqPWb+2z83mylEcjKhMWQz&#10;cpNHjgPWRc+sLPdM4KDA8NHePq1jXADOH2cU65lvC7RyJfYC55nU7r48HgnLY8qGEYVKNE99WSiO&#10;NeNvEPJaQzZ5vBAH8NUUp2PtwijCDfEuEMgqjYZ8ky+MlIeObOUnlOk/WPtNwl69oDRtYSo+0PKJ&#10;z+cTrNrnOuOAEMFbrdajP4/Y8+FaulOpGa4w3BOOD1MEfCmZ7E55wXHjF8GgMSF4WsMdGjAvxGbT&#10;BE6Il5mGI9ZK0JrjHc7PqBXbeU2DPdoXpbKl730vk5VfLgRlKRi08N2EnA4FQAdR1jScyf6i7xFD&#10;HPuNm583svVU26qTTuiYAsxVa5IIh6b4CI3Oxx5vq/sO8pn2EiuB3iw2QsYBhCEEzqvWkCBdqQzU&#10;uUrszWPhcFfchbD7Nc/zxIagIImsC7vlXbCDnjiBe4WiZ4v6sMua7u6JOBlMxcH2c7cyWiRCMuCX&#10;FxSbs0lmZffneiLHTyw0xeCzgRrEdq0+syYaLwCRD1EJ6p4KU6E/3jojN0+xBL2ynJhYDEyKNQNb&#10;kFGmzHBcoPGWezEinXM0JhGd0HCdWFiQF+bmDOcWK/x2Z0/e3NrsycclZFh4FDmEVrt9t9Vu/1Mv&#10;PvewPyB6+9FiO1Wvn/r9H6Uz8ua5rSk8ske027KvNZtr5r9xARqlC5JMjgVlMqvBDRwZA+haRuGi&#10;f+rvsxEC7Ik9eaqvO50QYh0W0Ijd0WFjmPOuVTcEnRAzzF0NJvbwPgd88+Ib0hUFa1xkzqI5d9Q8&#10;WaOBbn2tp7nqk1RqYm8BxLuaxeMc35et1eVBtcYJ2SmCpsl39tPyXLRu2ICa4O/rkYi8t79/qLHy&#10;QjgkaxPKGUZjOSc97QHed9VOHvloYb9/Yg0DxP6YE9lOqr2uhsOysbRoxDZYESxx/vnD3r68sbEx&#10;sSYHL9LyaC2YAqBDmJO58+oknHQm4/yPFsw/c/azOxlsUILyaKHut5DWvRlaMAL8p3WC1Jp6RkS6&#10;AuA+A4ltS1QZny9pp4vJhBwHihYvJhKHfNk59edOkDuhdt49rLDjlJBBwAZ2Fg4NhFgB26svMllP&#10;F3prelNiQRRF2kOLQ8SeQFhrNJs9zY8LvsHLQBAQq42GNFptuZHNjZz79JONjZ611UcWrB5HBVMi&#10;F5aWJBLoff4Q/CoNXcqNhuzWNYp+MwbC8l6tZgjE5jGCfPW3zm71RCusBPzyvdXViT3YB2VrVn1k&#10;OtzIFwyx12wagHXw2aVFuZXLy71qlftvl1JtHly7nN6cYdaoryZXJfVwx9K6Ey53f0yn5aX1tVO/&#10;l1hDpwBI7MzcnMwtdsQLLOLVaRMvcTEalYf1dM8zhud71D8vm+GwbC1NJvz5BHa1ZvOy+b+Rs/Mt&#10;BUDbsqFYNOY5jUCGBHZFakaFdM7L3+TyI3VCE/uS6PPef21jQ/7+4UNuNAkZAFjFUQAkdmSnXJZv&#10;PL5+r3fsEdvSNlpPifPB2hTva7Ov0AUxcBg7saquS7pWN4rwo4rlr68s96yjb6TSU7Fvw+94WM8Y&#10;fw/7fLI4Py8FXeeUlw2BGPwP2zs9lqCogf1gc0Nu5/JGrvFr62sTq/2goZwWk/ai2GwaWZGqMIw/&#10;MQ34PK7lxZKk63WKgS4jpWkSKBQlrTUc3ZwRVabPcdy+sZaUt/f2Lf3s3WpNgqm0cayT0UAzk1fP&#10;DhQAHciUxL/raEyw26uDjp8/m5DFw3HUdf3YTVJd13PQlcx/b5fL3EDYFPjEqxtNLAwJGRQcR8+s&#10;LPech5FX8t7evrEpIe7kdrksTyYSMt+ZigjM++QXZzblgyl0qxPiFpgDSOxIWdPkS1qIid7Zv7S5&#10;j3E8xqServcIf3uVqqxHwsbf2x3LW/8Alq8lTZNrqczIU3/SWUurDhoo2s9CaIElKDP97I1pCfr0&#10;YrVn/4XJrwuxWHddPgkeltjUaUdMYfhSNCoXYtGePTnOK7hBDMzV6pKp1SRVqzkiG44cD87To2TN&#10;2oHg3Jy8tp7seSRoinw5EZePLdrP4zq5urBwyIGKDEbTw80BFABJPzj7/KXWbP5DcH7+Wy+/Ouj6&#10;+v3urmFz8rMzm0d1l3H6zyFgYusZJUcAG012hZFBQbdy/4ILHajMHnA/6D7uLzKgMeSHmxs9VkSE&#10;kOOpsdBKbAaa/N7fT9PuD1k6nWYWfkqdC7RbrakbOX/S2ZuiOfVetWYUUL8n0hUB6wMIgPvlR/b2&#10;42hyxZ5MnWBAkf69TNZdbwQZOyh8ZzWtx4FlkuIf+JquLrYFdRzsv28Wi4YQCBvQ/oZ9WMbi9oTE&#10;jWaIXK0mO5UqpwPJ1EGUyHMry7LU5ygEzsdjUmw0LDfB4Hr5ekfsJsPR8uz8HwVA0su/rjUa/2ej&#10;1fpfReTx4Pz8b5AviMwW6XQoeAV0Of52Z6+70fkqmz00bs3pP2eAUXsU6dWA+Wu5nNdfFjIAyPtD&#10;Tkm/5SeFH29wJR7rWg+B3VLZCO8WxYoI1lW0CSLkZDKcliU2AuLfZ+ksxb8+OAHoTGDriWO6rQh/&#10;aExV96awxjMFwFa7bWkKEA2x4xL/sJ5+VckwwuN9b9+a/RkhmPx6Z3dXXlpe7q7DJwWahensYn9M&#10;IRA3NBc8vrQoa5HIITEQ+zXs5XB7ptUymhpgZcz3mEwK5JNuLITkbHTxSOFPBXXmtKZZ3idBBPzl&#10;QvDU+yVH4+V1LgVAYtBut/9lSdPWReS3IhIXY1He/I8PSsWffZovGlYdbhIAb+dyEg0EDUvRfvrF&#10;P+l0nZ1dXFRfgzKn/+wPNpqvr6/1WEPAN55dX8Qq2EyoOQNidivv7/M48gDo2IPNkAkKAlh0X6xU&#10;5IXkavfcgoU7LDnQXMDjgpDjOclWnZBpYYp/92o1vuYdTGvHJgVAR6HafR4n/Jmgae1isymhjuhX&#10;03WJzPnEd8Ik1Y10emwNri/EYz3nf9ioc81EBiEyPy+r4fDEX7M/0t3FcUAgTmXzItm80QC+GVqQ&#10;zUhYEqFQTy0IfzetQrGvoxBIxknc75fn4jFj+nSQ/c4bGxvym+0dy8ci6tU/3VynCDgEXl7ncgdO&#10;wP9W0rR/rmb+7VWqV78olp4x8yB2anXDS9vpYMN/vRMyjsLuUQLgH/ZSR250fr+f6p5kW6021L5u&#10;6xmn/+zHUVNbmNJhXhexCsQ/dXoU3C8U5MOsNZ924myweXxF6VRH1qM5PXynWpNiXwg9NpK/CIe6&#10;1xhCyGEKdU3WKACSGULx72Q4Aegc1Km/7XJFbpVO34/uV6ryWMc6DN9ZaWgS8gcORV20Wm3ZrVSM&#10;9c44wL77XCzWvaebmSz3ZGQgsC5HkfyIWJax8rBYkjIFIUcDEaVYrnTdWY6bDqQQSMbNC8txo8kG&#10;VtwB3/yJDTYqOK8hI7B/EOU48D343je3NtlYOSAtD0dSTPbqSRxBWdNe7BP/5I+FIsLgF8yvueFi&#10;+FU6K796sN0tzOJPTPupnGT3gJPs552MAp9vLhkJBLrCwL0xbY7I+HgxkegR/7DRpEUfscpR4h8E&#10;ZIp/3kGdHkZn/SepVE+nuhlCj4lQEyzAYQmKvMioxWwdQrxEsUFxnMwOin8nU2nohjUksTcQaSuN&#10;hjHBl67V5fd7Kfm8WLJUNMR0oK6sZfC3qt6QYr2OmoBxv7jl63X5ZIzZfFf7cv8+Z74aGYDg3JxR&#10;HJ+0+AfL22tZRoW4DezZsIdHLfD63n7P3k06QuCb57aM/VtowtmSxN2ElP1/rTlYkwsGTd5YS1r+&#10;flzz/7C3b5y3iHW8vMqlAEiw0XvWfBUKmmaIf24DhfsvSoc3GnuVXkEIQcInoYqGKAyH/QFjs1z1&#10;cBeBHcHiTQ3GhbDLjSaxChb+R4l/FJC9w/eX4z0NBJ8dMz0MQfDt3T2jwUAF55+fb20a+YHcSBJy&#10;QKqv6ELINIAuQvHvdPQ29zN2B4U+CHV1vSlfZHPySS4/0D4UBcPbx+z1If6i4Qn3fS2THZu7zZU+&#10;68+PUumx3C/xDi8vJ6ZidfdNLk9XJ5eDqWbs3d7f2T1SCHzr7JbRCEzIMOwpsVC4njYHrBMjcgq1&#10;TKsgN/D3u7sUAS3S8rjtOAVAYohYWJSj2H23VHbdC5Kr1o4t3Oe1Rs+/G8ecEBDi+nIiLn969kzP&#10;4nNuTsTvm5PHQu7JR3Q6z3WsHEzMzC5CrPL62hrFPw9zMRzqsamC7etpFlhoMPjHh9s9G0kcQ8gP&#10;/MWZTSNHlxAikupbdxEyaVDLhc0hxb/TKdOS0bbgOK41Gsa0Hqb+3t1PDW03js/BzdzRGWe1ZlO+&#10;zuclr4/nWEAT1IVYtPvv27k8bfbIQDy71Lu3nxSoGR3VME7cCc6fRwmB2L+9qkRAEDIIt/rq6bUh&#10;rqU43+G8ZxWKgNZpebzRja0NpGulEJyflz0XFmYy9eM3+42+jowfb65LtlqTSlMX/5xPYsGghAP+&#10;E32Vw4GAXErE5HxzUX63z47GWYIi+yWlYwaZXRT/yCDgGEJoswnFP2+Bjs8XFJsqnEOs2r5iQhAb&#10;SRxDTyXi3esG/nw+uSpnl5bkZi7HfEDiadBZjw3qpG28CJFOpy8Eky+zeYp/FtDpaGJLcM6s6Q2j&#10;URXi3DjWEfg8FFK6bCwEZTEQMBpa83XNsAgd5wTUpWi0x079NLcdQlTQhP1kIj6V1+TTLGsGXgTn&#10;04e7e0YTuVlHwt4NuaUBDEgw6ocMACbyMQW4HgkbP9Qy9j1N8Q8YDXJ5ddlwZbBahzJFwGnkpDoZ&#10;zePrXAqApIcL4dChixwWXli8u5Gi3tuBiIv9sB1m8HsO+3y0A50RKNw/31e4f2d312OvAhkFdCk/&#10;owjI6UqF4p+HwPv/UjLZU6h6b29/4BcAx8y9atW4bqLr3bw/CMvIB2TQPPE6sFKHxQ0hkwTiHyb/&#10;vsoVKP4RRwIdTmvqojWbRkzH9ex47Qkx5TeuSb/jOLu02P0/dwvFnixlQk4CuX8vJ1cnXszGR+pe&#10;oWAU0Il3gZsLmjXNCIiX1pIyJ3MSzGbl7pgbI4i7+apYkpVQyGisAfUhBECA2mZZ1y03/eAc9lU2&#10;21MTJQdgXzCoJavboABIenhpfU1e6hRn0G3ohgJNNHC8X/zTY7CTwJLULOMuzs9TAJwB0fl5I7PN&#10;BCd2iH/cZJJB6O9S/iCd4evnIV5MJA7l/g0r0uHc82m+IHdKZXk+HutpLNns2BTDBgud8DxPEa8B&#10;ZwYKgGSSoE5X0OryTb5I8Y84EuzD64b415J7pZLcVnKFnEJScdHh9B8ZlBfisYnn/jWaTSMf9otj&#10;cjGJd8DEn7oPDHQEG4gpz3csYtGIka7XORVITgRi8Xa5LI919v/DTgGCl9fWpLa7a7lBwWxepwh4&#10;mEaLzdcUAMmRTCNkeVrEFo5+Lugq2xrAW/k4IBiYVqL+OYe8KC4CUzuvr6/1CDfv7lD8I4OjZpSw&#10;S9lbIPdPFems5P5ZAQIibIiTxaK8sLLSYy+LfEAcc19mspw0JZ6iqnMDRiaHKf59ks5OfLqJkHHT&#10;brcNQQJ7SxSbP8sVHNtcuhU5yD/eL1e4riaWgSvV+XhsYi+YaQ+Nwjzs+tjA7V3QSI6hgHOxkx3P&#10;0LiG23kReU7X5dt8Ub4plzkZSI4EdtpnFhdHngLEBDRsPX9PEXAk8DFt0H2JAiBxP+g8fDkRl49z&#10;BzlOEP9+urk+FksJ39ycIT6F5v2yYJzUe3MUsagI+OZoKzEhXl1dOTS1k+JrTQYEuW3MKPEmOEer&#10;uX8Igrea+2cVMx8QQiNsZs2OeBxzWJwjM/B6Ks18QOJasO5Kdq7VYf/gG2BCrGCKfx+nMhT/RgDF&#10;cZ+PXY3TxpxGQjn5TqHoyKk/FVigmWBqhhBLx03AL99bnUzhWrXVBfeKJaNQT7wH9v5nFxeHcqTA&#10;Pg4Zbcin/K5YkC8LJQqBpIejpgCHxRQBf7O9Y9mdiCJgL81W01hbeR0KgMQToIMs6PMZmw8Uns5H&#10;Y2Pzk0cBN9IRDlYXFnosAbCwUE+626WyYePCIu94uBKPyarSXXozkx3L1A7xHvjsmmyXSuxS9hD9&#10;E8QfpdITe/I4P915sG2cu9R8QGwkkQ8I8fGjEaxHCbEL6N7HeXUlHHKVqwSxN8j8o/g3GiG/n+Lf&#10;lMHao6brRoGw0tDl83zBFcew2uyR1bj3JaeDZqErK8sTyf1Tp/6cPl1LhgPiMiI/kpHIWI4x3McT&#10;iYSsRyLy2509ioCkBzQXnI8uydzcnPh9ox1vONZeW08OdJxBBExrmiEeTjpL1e7UWVsxoABIPIOZ&#10;uzRJYp0ilxFavZw49PtiwYA8u5yQpWJJbtLybSTg0w4LPZOdYskIbyZkGJaV7r+H7AT1DN9fjo8t&#10;928QkA+IKVPkm5yLHVgcwSL0zXNbxvnsWi5HIZo4Coh+5xYXZW0xwjeOTJ2ypsn7+2mKfyMAJ5PA&#10;EBZVZDiQCaS1WoYAqLfajs36Ow7T7UA6TgiEnATqJ6+sLMv83JwxCaseP6OCTM2a3pBqs2lM17IZ&#10;21ugbnQpHp9Y/jQa3eAuRhGQqOBY2KtWDZF4HAxznMGFDvahXhYBscYaZQLTTVAAJGSM4KR8JR6V&#10;s0tLhxatrXb7QavdPou/YxQ8ozUk1Wjw5R8C5P69sr7W/cGy1jCK5YQMezypn1duCr0BNoOq+Dau&#10;3D+rQNyD1ehXhZK8klztyQdE88hbixEjixJiISF2BQW7C5GwYWM7zmIdIYOAYvGX2bxjxT98jtAQ&#10;gmxy2Il9mp+NDTmcUp6cyW/2DkYOTatp2H2aBalMrS5fFoqum0ZC0c10OkgG/BQByYk8H49JJPBo&#10;HWFadI5jXQGhvarrsl2uyK0SM9u8BCb+riwvT0z4U0EdENdxNXaIuAvUDhb9/u50e15rSFHXT4x6&#10;gj3suARAoQg4FDonvbtwp07IGDFtAI4gX+0T+8LosKUAOBTI/VMt+z5JpTgpQ4ZmJXAwAQYxmbif&#10;o5oIxp37ZxVMHCIfEJuK51cOMk1xjsOU89mlRbmVy3e9/AmxA8jOvLgUGaulOiHDAPHvs3RW7tXs&#10;ZQGPwuO5SPjU7/PP+Qzhz/wcYR+BRsJZnPcXKeJPjHa7bYgamuIyUGs25atcwbUNoUWt0W1uWg4G&#10;KQCSY0ETRKzPLnwcIiDEv3S15hpbXWKdZ5eWjJy+adJ/DBNnY+51VhZCJ4rIWIc+KJXkTqlyyElo&#10;Eg0Hw4qAyBCEjaiXohke5b7S/tOEq3xCpkBd1/+u1W7/M/M3YcNnt0KFU7iIXCEl9++bXJ4bSjI2&#10;GuwQ8gRHNRHMGkyePtzeMbJjn4EFkpIPiCxZFIRv5nKcUCUzBZthdOlP2lKdECvYTfwzPx+j5guZ&#10;533kaH6czU18YgWP+8pygva9EwBrDGTPNJX1JfaBmEZyk93nUZS0elcAxBqGjUzkOHCOu5bJyovI&#10;/1MySEcRASH+PSiV5Ua+wKk/DwEx+Y215FSm/vph5rV7GERAxvkJzVu4lTRNHhTLsluvSUlvyjOx&#10;yeyXhhEBIU7i+/FzXjlW4bhADqAASMhkuas1m/+z1mz+9+ZvQcbDZzOaNHEDKIyb5Gp15v4RQgYC&#10;ApudmwhQILtXrRoh9Rdi0a4QiCLaDzY3jHxAFDOmkVVIiAoy/r63usqJP2ILkOlkF/EPBUcUecZp&#10;8yQdO+ifLgQnlis0qcdNHokPdcXmExQ0TXYqNc80gcLi3LRaxxoG6y+KgOQ4MKH37n7KyAE0rUCl&#10;IwI2220J+wMyN2ft5cPn73a+wDqBx8A1bZbiBtfHzgfHEBqFh22IwrF3eTUol6fwSgwjAuL7sH72&#10;AnBeqHPyuwcKgIQczW9E5G+gMWHPIiJ/LiL/+YCv1b+pNLT/1Gy1/536xduFIi0ohgTTf2oH4Eep&#10;tMOeAbEjmtKVHQ0G+B65GEw5qE0E6UrFlsUBWBoj++9OqXxo2gp/x+12Li83i0XaH5OpgHxjigTE&#10;TnyRsYf4h8/GJK1whynwWAGC/nMry8zuHCMoqjXbLSPfT32n9ipV+a5S9dz+D41KaFoy1zBYf6HB&#10;iesWchw4x32UyR4SATFB22jqErRwvoL4dz2VoduSx5i1+EecD+oEP95cd9S6aNA1Ip7jLKZjZwGt&#10;Pw/DFgVCerkrIr8o1ut/WazXc8V6XYr1+rd/8f0X/wz6k4j8LRrUTnvN2u32v8TPNlvt/1tE4tKZ&#10;/Psim+NidAQ2wgdZKthQcgKGjAN1+gvTVlgYEXfySnK1x/rzg3TG1s8T57j3Mll5f2fXmHhWQT7g&#10;W2e3jI56QiYFCio/Sq5S/CO24kYqLd9UZjtJhNzWPz17xvhsTLrr3yzwBK2Ov5yA+Zl+aX2N4t8Y&#10;aLUedZiX6nWp6g2j4NTu7PvuFUvyGn25AQAAIABJREFUzu6+/NHDzZ/Xcrmu/SnWX5isIOQkTBGw&#10;0ufO4fedvj+j+OddKP6RUcDaCPl4TlwX4bh/cnHR0veisdgLmLnLpBeu+gk5IK/p+l/Xm82/EpGf&#10;mV9FTsN/+R/+391Mo5Gqtdop/9zc//OLzY3kYjDw1lGvXavV/m/LDe2fi8hV82uZWp3+82MgFDiY&#10;zvquXHbwMyF2A+KKmVOyGVqQIi2KXAeEMvM9Bp+l0o7pQjfyAXf3jCnoZ5SJDRTTkBP1VCIu11Np&#10;5gOSsbIS8MvLyVUWVIit+C5fmKmNIIpEL8Rjcn6AIgomw+pNXRbm58U/ZJPROCYBaeM7PvAWIFum&#10;314K+8bvimUKEB2wzvoykzXWKgAW7BfDZblT5etDjqd/EtA3Nyc+JRsQwrv6b6H452meiy5xrUqG&#10;xg3To/erp2cK43kmI95oHKb4dzQUAIkTwNTd46ooNwkazeb/Xm82/yfzrtG5CbvOziJyo3MTvd2W&#10;X2/vSMg3d/215Ormcji80fmRvN5s/jdVXf8fzKk/gJB3+s8TYm8ytVpXHDq7tMSMEpcR8s0dsv50&#10;YvEJj/nOg225Eo/15ANCEEQ+IITszzIZW2UaEmdCoYDYlRVYF+Vmk6U96OcCIpHW1LuFiKqui6/Z&#10;lMD8vAR8PpkbcKJvWBEQzgavrK54xvZp0mCirabr3Xw/7BmxjkzX62zEOQKsqbG2NtfZLyRXZfvB&#10;Q1qBkhPBOe7ddEa+F4vKOcUKHw0VmLbF2jfgmzdyAWG7+ynFP08CUeOJIaaacMzgXI691Pyc75Cg&#10;TLyD08U/q85omBL0wr6O03/Hw109sT3tdvv1v/j+iz+HBWdZa/wfk3i8aDKr6fp/oX7t63z+xEVk&#10;rdW++pu91MZvHmw/qOt6sdFs/tf94t/NHMOnCXECyFozQYEiGWB/jJt4MZFwlPXnaSAf8NcPHsr9&#10;QqHnO3Hs/njrjLy+smyInoQMA6wNYQ9I8Y/YERRpZmHVjfPqoJ8L0xJSBaKRYRmpaVJpNIyplUEY&#10;xA4U3/NyIi5vntui+DcGoPfhvcP7pjVbRrYf4h1+s/fI5pPi3/Egt51WoGQY8NlSz6PI2QSPzqNG&#10;XAvFPw/zXCw68GQ9xD80cTQ6zRzlhiZlTRv4enwUWEMT54C1ndOnR606oz0ej078sdiBqkct163A&#10;nT2xPe22XP7r3/3h3xbr9Rd/vb3z797b3r2uN1uFcT7uSkPbUoU7ZDZY3cRldf3srx5sR29mc3/b&#10;L/5xIUqIM0DXlJqx9lTUGwskL4CN2KbSOQwrKjd0neM5fJjNy9/ff2hMNKrg+SIfEJOCFALJIBi2&#10;n2trfM2IrTmnZEJPGoiNvzyz0XMdsQIK1sW6Jr/fSxl7gtoRhUUIIihUDFp4tCIC4tr35tbmQFal&#10;5Hjwfpa1uvEn3F3e3U9R9BsArLO/USZ3H1mBUpQm1ggqAk+zb/qZNRfvEvb55LHYYHt2TJDWjhAI&#10;0JwzzPWYOBeIf4Ou7ewGmsmsrEPgYOGF3Gesq81mI3IYCoDE9nTG8f+ZiPxfL8Zj/2JH067+h/sP&#10;Yp/s7RsX8FFptdoftNrtM+bdYIN+cwj7v6/LlYUPUxkj7+96OsuFKCEO42Yu133AWAzOYsKAjJ9L&#10;iUT3PiHyus3eFUW1d/bT8v7OrpS1Rvfr6LB/IhGXX5zZNPIPCTkNiAlvbGxw8o/YnngwMJWHCBHt&#10;Z2c2B+4OR/HhVjZn2NdVWy1jT/C7/bRRqC5ohws1ZuGxVH8kMFlx98Rjenk5cejrWLugqAVbaC8U&#10;eyYN9pooCNeNKRHd2OPB3YW57oOD101ttoMVKNfaxArquayuH4gzFP+8zXPxWNfhxQrNVlv2KhWp&#10;nBCVYF6PMek9zGk+HuAEoBPA3tjp4h+4Wyha+r6LHmlur1O8PxHuCogjQPAzLsbxhYV/Yj7eu9Wa&#10;ZLZ35Pl4bJSTd6HS0C6rX/gqN/xwYV7X5ZMZ5ZIQQkYD3VMoTJgZJZdjS8aEFXEusHI130/pE3nd&#10;Bo7fh9s7xobmqUS8WyzBn88nV+XxWExuZDKcViBHYgbgU/wjTmB5CpNDzy4tyeXVZQvf2QsKhp+m&#10;0sY+pR8UqnEzphbCIVmLhCWkCCDtjq2dJroElXyr48D+5/WO/RMyBc+Ew64oaNmBVqsttabe7SSH&#10;O8wwDaKkl/f29w2HAiN3y+eTV5Kr8vbuHl8lciyqpSLOj5i+PRcOSaGhS6rR4AvnYc4sLlp+8hD/&#10;3n643c1Kw7o3GQzI6sKCrEcOuwrg3I+p73AgMJDIGPazqcHuwO0Ee2OngwYlK43NeL5esIHH68Hp&#10;v5OhAEgcwXxHAPT3WZnhAv5eJmtsfofZ8OrN5hdtkdfMf6MrlwtJQrzLg1KpKxidWVoSoQDoaB5f&#10;OtgYQtz1gviFjcC9alUuRaNyIRbtbloXgwFjIgR2odcyOUth4cQ7II/J6RkYxDugsQFF4Umc043c&#10;vOXE0ELarVzuSPFPBVOBEJNweywUkvPRxaGFQDxOin7jAwKu1tS7mWNwdvmyUDTeMzI6sC//LJWW&#10;q+uPrKax5n4uusTMfGKJqt40pm9vV6p8wTwO1gCDNK29u7PTs/fBcWQ0T9Y1CZfK8tTS4iEhsG1E&#10;BTUk7Pdbzhk0bbc/5lCALTHdTtzAd0VrgyuXPDP9x+y/02CbL3EEZgETe9/NYLBnBwbrkCE3vg9q&#10;uv6a+oXPRpj+I9NlYYBOLEKsAvHE7BzCeQcTZMS5LIcONnIQd70CCmyf5gvy6wcPZaevqIbcnTfP&#10;bcn3l+PMByQGsAtco00scRjnB+j8twq6pDEJO6yglq3W5IZFOyYT1R6035bMFAIxhcBMosmjKzl/&#10;lY7dJ5xdKP6NlzvVWs/a5NLKMtfb5FiSoYPJlZJW5wtFDJ5bsT6hfyOVltQJtp84xyPTFZm9R9mD&#10;whJ0kMkiiIDIDqbFsf1wk9vJndLp038QPL3QJNZoNo2BIXIyrKATR+DviD3ogo0G/D3H7cWl4YpW&#10;mq7vqaeIvUqVGzybk1E8/qOcVCAToqjkqC3zOHMsELcWlZwoTMV5DQiBmJL/x4fbPbk74FwsZthw&#10;Xel0qhJv4pYMDOI9kpGIUdgYFdzHhXBIXk7Eja7wYSdhNV2X91PpoR8NhEBkBkJ06s8JbHcKkMii&#10;o73R+IHdJ6Y88Bo3Wm1DjMV7QVeYyXEtlzPEbZNX19fYlERORWuxwOt1cL3++fqa5Ws1mg2s5r+j&#10;Fohz//YR319tNIxrhVXw+JAhfMED1otOAQ2PbnE7wXFtxc3nmZj793jQ/dT1BDketloRRzA3Nydh&#10;f8Do1ogGDgq62LSfjw5VvNytN5svmf/QW235itYjhJCO0GzagIb9vEw6lTMLB9l/Za1hiGFeBV2v&#10;yNiBXc7V5Go3HxBTrk8k4nJ2aVFu5fKWN8jEHWANdXl58IwzQuwA9gSw6kSTwyDgPJgMLUhk3i9L&#10;C8GxFINQfLiWSo+lkRCiUyqTk2QgIE/HohJRJqPQ3QyhCnl/OI/PjUEA9TL9dp/I+fu2UjWs4chk&#10;wZrsg719+fHWGeP34Hh+MTH455m4nxVlArCoMcfaS2Cdeia0YOT0xYLBgXPM0Pw4zDkFlsQ5TZOn&#10;4/FuBNEjO1BNFoMLJ2bzqmCd8tL6msRzOfk0P5g7ABkvbmt4RPazFc4uuV8AxDqOqzZrsLJJHIM5&#10;qr0Bm6qOp/YL8dhQI9xaswm1r2v+vF0uc7NHCCEuQp0SztaYFQKMrIsH28Ym6JmV5a69NgpvCEPH&#10;JuFmLueJrEQy/BqKkGmBpXmj1ZR2uy3zc75DxyuKOc9qDfniBItn2HpuLIRkJbQwMavb2xM4bxpC&#10;YDpzZEZgo9USXdMkEgiKj1NTQ4FJjqreMERVTFwiBoJOMNMFzUm3c3mjEUk6n+en63U2I5Eewv6D&#10;c1+dn1FPcGkxIudj0ZEadDAR9N7+/tA/j2t6OZOV7ydXul8zRUBcewfpv3kikZCVhZD8fj/FmuMM&#10;QOMX9rluIVetWVpzYr+/4PJmduwPNFrkW4YCIHEcOIkZuX+hhW7I7oCUNF1/0vwRTP99yyBpQkgH&#10;tdO0SjsBxxJX7D8rOheGKiiuwRIVoeBm4Q1g8vUHmxuGrciNfMGStQhxJlhHDbmGImRiQJRptVvS&#10;bLcf3XqKvU0JtucPFTMury4b4t6d4kF3fTwQNL62HApNXOTGhMEfB8z9GwRYg+7W6/J4JCxnFhd7&#10;phHKDc1wKvAzZ2gg9GZLanpDqs2m3CkU2fQyQ5BXjHW36byB5qSspp2Y10W8hXrO52fV/YR9Pnl2&#10;dXUgga0frB0wYTyq+0te1w1L6EuJg/Xyo0n8wUVATC8if+63O3sUAacImsBeXltz1XN6YHX6bwJZ&#10;2XaDtbrBoADobP41riUi8hdjfhbXReQvReQf7PrqvHlua+ifbTSb37RFrpr/ht0fL8KEEBO107TM&#10;RYVjCfkPBMAcLYMOgU0xCm93SmV5Ph7rsUXB33FDZ/7NYtHT9qlu5ZXVFW8+cWJLHuV3NIzJtpNA&#10;l6/eakkkEOixv8Rk36Sm+04Cj/uTdGbivwf7lJtG40ZNnlpalPVIuPv/UPwIG04pFAGtgGMIkyG0&#10;+7QPmNJBJjFcCXB7KZmUd3Z3ufYgklQskJl/6g2ejUVHEv/AZ6n02JoI0IQTKMzJxVi0+7VhRUBM&#10;NEIE/E/bu2N5bORkYCGLbGc3uZ1g/WJlSh7C56CWuU4D1wReFwaDvj/O4y6EP73Zulqs1yH+5cb4&#10;DHDf/1WxXv+bzn3fNf8HOiXdgtZsXlWfyq2StQ4KQoj7Cfnm2GnqEhaVCcBMo+H1l+NYMOWHfIz3&#10;d3aNSRYVTAeiKPecizITiMiFcMj1m0LiHDD1h0KaKv7BnQMCzRfZnGyXK8a/TVB4K2ua8XOz5mYm&#10;Y0wITAtYVGLaEBMJKhABWQQ5Geh8tUZDstWafJjKGIIqxT97AKHvo70Dqz6s35AHSMiyYgFZ1LiW&#10;dzuY/js74p7jZiYrd6q1sb5StytV2etzDMNaBI1LgwIR8PUV5m9PGoh/EFvdFnXw4ATLexW4/Lid&#10;Ghv1B4YCoLO4rjWbPyvW67mq3vhtZ/Lv78b0DK7XGo3/rFiv/5mI/C8i8ue4b3QY/Pbhtjy0eKJx&#10;Ai1ls4cLOfMeCCEmZxYWun8vc6PpGthFfjoQu9/e3ZPre/tGd6EJuvEvrSzLn549Y2QoEGeDDfFz&#10;LDwQm6A3m4aNpdZsGTlspuj37n7KEGhwXvq8WJL3U2mpKN38bUP0asgs9RsISV/MqIkQEwnX09ke&#10;YbTKRpdjMUXm3UpVPspkpyraEmvgs47CvcksJnqJ/VDt/OHaRNzN5ehSN598GBBhgDXDJEDzTb8I&#10;aOTxDjEoAZeVK3H3CzSz5I215EgZknbly8Lpxzf2epsub95tNJs9dX1iDVqAOofrJU17t91uf6s+&#10;4mK9/nh0YSGP9dEIz+Ru576vm1/QW+1ffLqX+uR+xx4zVK26MismXa9b+C5CiFdYDR0IgNkas0Gd&#10;iipU1VnoGwh0zd55sG1M/T2ZiHc34piMRT4gpgQ/y2SYz+NQnoktuT4QnjgDiDLo3kUG2+1TsrjR&#10;rPduOmOcl850hAGz+z4UCEz9+Tb0plxTxIpZkGo0jMfw4sqykQvIMsjRmOLfd8WSISoT+3K7XDYa&#10;jqTTfISsWmYRe5vl0IHdcZF2/q4GosW5EUSLZqst13LjNEc7DETA74n02HDXm7rM+wazAhXDZSUh&#10;Vb1pyc6RDAYmLN3odAKB24pzAfZ6buZRbADrEMPACUBnkC9r2q12u/0vjni0mNi7Nsqz0HT9vnrf&#10;6Ca9lsnGblerPzNPMG6xwWu22j0tExqnQgghCupGM11jg4AbwOaKDA46aH/94KHcL/RazSVCC/Lj&#10;rTPG5irKzClHgffrfNR9zVzEeWB7kavX5INU5lTxTwXnJdX+Et33jSkLBHjsn03Z+vM48BhuZB8V&#10;PEeZmnArEP8KWl0+z+Yo/jkAujUQFcQyqHb+22zcdjWPhUMjZdnen1JmOUTAjFIjQDOS1hxuPfB8&#10;cpXuKmMGk5VunX5DLr8Vzi65WwDE542rheHgTsEB6M3We612+58e80h/jnrcKM+i3mz+yPx7R/xz&#10;sTVKu+dsmKJdDiFEgRtNQg7ARvrDbF7+/v5DSVd6i6fYXP18a1OuxGNGkYbYn+fjMddlYRBnsl8p&#10;y3v76aH2G7C/VG24MEWoTUkEhPh3N5+Xu2POFxoF7GWQkxigANgDxL9UtSKfpLPMc3YIF5WJDWRa&#10;cvrP2zwWPmjKRCwDBWJ3c3FEt7Hd6vSce74sFHssuLEGGbYZ6eW1NVkJ0JljHDy9GDEmK91IrlqT&#10;jAX3HbwGbnZ6aRuCO9cGw8KdggPwzc39E98RM+Xo9Az5/RdE5Oooz0LdMG6Xy8xFIIR4kn7bSG40&#10;nUsydFBEKmkUckcFRbh39tPy/s6uYQFqgnXIE4m4vHV2y9hwEPuC4oLb8yCIM0Ah98N01pKN0XF8&#10;VSz1ZALiml1pTD4TMFutyucFax3Y00RvtcRPAbALjgOIfzjOuK91BmgkekbJp93nxKbn2VRsFhnL&#10;4G6SgcDIeW3TbPSALfm9Um8WG5qRWkPUDtCY93Jy1bBAJcODfc7lZfdmnD8oW8ucPru4OPHHMkuq&#10;XNONBHcKDsBn2B8EZTEQlIhxcVyQ6MKC8ffAGOy3kJ2B+8P9fzuADQ8h0yZCuzkyQRLKxqPEnAnX&#10;QKvn8YHN9du7e3Ijle7x3ocQCBubt85s0srGplxx8aaYOIsP91MjiX8AP38tm+vpwMfEUFmrwzll&#10;7K8HHm6pXpfr2dzIj30SzM/NyRyLh11ytdrIIjOZLq+urvRMLdzIF/gOeBhYlq9GDhrLvi1ZK34T&#10;Z/JsYrTpv1k0DMC+vNI3kVUb0goU4ifOgWQ4IJ6+tr7mWpcT7LmtZEVCBHVj9qEJ1vm4keGhAOgg&#10;IASiyDap/R3uf+GY7lHm/BA7ALHaJFWzj/0ScQdq93xeoz0wIceBTcivHmzL7Vy+ZyEOC90fbG7I&#10;zzfWuW6wERBl3bwhJM7hy3RGsmPq3kUHPmILaooVUNvoDm4YYl19yG78fnCOqzQ0I0fOrtNk6xFO&#10;YJsU63V5dwwiM5kOmPz7ydpqj9iDtQXtP73N84odJKbGUxas74gzwfTf6ojXsL0p2n+qHNWINKwV&#10;6NpiRF5OxMf/ID3ATzfXXW17+aBv2vQ4LkWjs3h4U6PG6b+Rodkw6eHHm+vGCaaqN0VrtSQeDMjK&#10;QoiFI0KI61lRbCNpL+Bsgsykmwqf5gtGIPmLiUSPvWQitCBvntuSnWJJruVytNOdMVeTq55+/sQe&#10;QJD7csxTHBDkPkhljGLxSmih+/V2J5MHN8QoBOfnxe+bt9xEiYwRo9O4kzVyM1ewbY5c2OeTGCev&#10;DeDe8M7uPsU/h5AM+OWlZLInfxvrhk85/edpkn2W5d8WeDy4mVGn/8DdGbmYoRHpRjYnV1cPXDYg&#10;UszP+YzhikE5H49JsdGwNO1FHvH6yvLI9rF258vC6QIgpiDdHPWgN5vS4tpuZCgAkh7QOeHW4FTQ&#10;5EnD0YT9nCgh06FMAdDRwCrbhNPCkwXi3nuZrETzBXkluWqIfybYiLy1GJG7haIhFFIInD5uD4Mn&#10;zuHrbG4ijxVizye5vDwRCctjS0vi7yu6oWDwqGtYN5xU5BjLTL0zzQzxTy0y3CkU5Z6NryMXFyPd&#10;5+V1Pk6lKf45hIvhkLyQXO05diH+YT1BvAsmQiEKm2D6j2KIexnH9F++VpezoQWJBoNGAyj2gAGf&#10;r6exQDrTecWOw0+t0ZBKZ1IP1/6cphnDD8NMmqYaDdkuV+SMkoUO14DF4MJQzm3IsUtrmmQ49Xoq&#10;zy4tuT7fHNdFK+uaZ2LufR3w9Dn9Nx5YESCeoq2cPAvM+HIcahHTrp3YxLlElY1CUaf1ECGDALsu&#10;5APCbvL5lZXuxhvFvScScTm7tCi3cnkWcqbMU7QTIjYA03+3Jtyhjzwe3HAO2giHeyYCTUzLYitX&#10;eGT7fJ4v2Nb202QtHLbHA5kx3+ULLJg6hO8vx+VcrHfqB7afnPzzNoYd7MZGj3DzSSrl9ZfF1Tw3&#10;hjVqPLQgV0Nrp34f9iPdJsUj1gcmuVpd9ioVuVepWrYivlUqG9diswHJtCOPBAKn/mw/yLFDnt3f&#10;P9xhQ8sJYK13edX9+eZooLXC2SX3CoCNVlP4SRgPFACJp1AnAHVOIjgK2IGYMPyVTAK1C5nZI84m&#10;wGmImYHmjIfbO8bkGcQns3EDfz6fXJXHYzG5kcmwiWMKcPqP2AWI/9PCOAfVNcMO6Vw4ZIiBkYC1&#10;zwH2BmgQzGua3K/WbF98g/2n1efmZiAwf0bxyPYcJfBgT/fR3j7XBB7nqGPjRirN7D8Xs46ooYj9&#10;GlggEuJ2aWXZaEyw4mCCtUK/FSjObbAt9A+RiY61+xtrSXl7b3+o5+B2kDP/8trpoq/TyVVrlhqb&#10;3LzfwwBPndN/Y4M7BuJZyo0G33wHsax4e5v2DYSMixAz41yFWkBgUWk2YNLvXrVqBJJfiEW7Ajve&#10;mx9sbki6UpFrmdxYxHY0iGwpFkJFTZPtet3zlqOc/iN2ABv3WUz+oiBnTgXG/X4JzM3JSufasDA/&#10;L3XT/qvdlkJDl0a7bftpv36WA34ja8jrQGDmpIS9wXX6h5sbPc12mLR5b3/f89dqr3OU+AfbOzpG&#10;uJtnxxQ71NCbRnRHSauL1mobe4B6qyWZRqPn3ALRKNqJk0kEg+LvnIviwYDM++YNJ6B+O204mGxE&#10;IvLO7u6p5ylYgcIy/GIs2v1afUgB0HiM4ZBciUfl07y1CTAv8dp60piUdDsPytZysy8ox5zboPg3&#10;XigAEk/hs2j7Q+zH6sKBVQMWeISMkxXFogMFCeJcokNutMj4wWYZll7onn0xkejJaUDmx5uRiNwv&#10;FIzJjWELgEdZiYEXWi3ZL1fkRr7gyYleTv8Ru/CgVJr5IzGFvZTLmv9QxJz3eANTSdMoFNico/L+&#10;cO3/MDu9yWBiX15dXTkk/jEL0t1sBgOyHA6N5TkizxcRBKeBvYC5HziuORR7yMciYUNQMdfQODYh&#10;UFsRAY2Go2Cwa0HeGrEx5YlEQlK1OptZFV5OxGVJGQxwK1ab52CF6tbXA1O0DTq/jRW2DBJP4aMt&#10;nCNBZ+CaEqycpkBDCDkGs7tTKObaBmyYUcz5x4fbh94TiHdvnd2SK/HDIt5pHCf+ScfSF4Ljz7c2&#10;h7pvp+PmblDiLO6UKM5MiqWA3yh+epnPKRTYGjSjXF1f6xH/YO1I8Y+A11eWjYYwE4p/3uCF1ZWx&#10;PU9Mgq2MyQobAuHnxZL86sG2Yf9pAhHwdYuWk2g8rCmNh6NG18DqMujx67wJrifnPbKns9o8d35x&#10;ceKPZVbUOP03dqiGEEJszwvxWHfjiG6YO9Ua3zRCyJEklC64Zosz33YCWS7o0n1/Z7fH0gPnd9js&#10;vHVm07IdLzoeVfEPwiI265gqOO6+kx7JynJzNyhxFpjOYqbu5EiExjNB4VSQj8PJCPuCyT9k/5qg&#10;EI5GIE5sEumIf6ozBMU/b/Ds0tLY16jnJpAlCAcTNCuYIBfwOeV4PQ7YUX9XPLBubI44BQiBE3mA&#10;Xgci7+XlZc+8Cl8WThcAMbG6aeGYdCLIzxx1gpYchgIg8RQ+YfeM08DmUS3yPihZ88ImZBCSShGN&#10;FrPOJqJMAOaZF2pLULBFdy021mpnrGmzY0UEvKRkh5S1hiEsYrOOqQLzvlUhEPeN/KGnlWlyt3Ip&#10;zuw/Yg/uFphdMymQa+j3uLPJnSKPL7uChpsX+sS/d3d2jUYgQij+eRMIFk9OIJ96PTKZtT2aFXBs&#10;muCxW9mjpLSDxhR9DBaGZh6gV8EE5MvJVU/k/knnfGgl1/jikjv3tHjqnP6bDBQAiafwKePzC8yJ&#10;sj39m0dMeKDAS8gk0YbMIiP2YCl4kBda1DgZYGewsf71g4c9m2tTBDxpWg8FhETo4H2+kckc+h7c&#10;9z9s7xgTgSaYBsQ0AgpPbgXTf4kx5aoQMio7tGGeGDG/39NtjXqzJXfpCGJbXkomu+4tFP+ICdYo&#10;cGRQxb90pULxzyO8tp6ciIiDicJJ2WRey+W6zYo4p72oNCAeR7XVEr1TT8DPjmOQCXmA+Px4kZeX&#10;E55yNrlhsd55PupOO9RGqymsxk0GCoDEU/h8c10RMOSnAGhn0F31qpIZgcXTR4oNAyGEHEU0GOh+&#10;tcjuMdtj5gP2i4CY1rt4jJD1fLzX+vM4CzjcNyYCYTmqThqi8DSI3aiT4PSfd0GBCaIIJl8rjUb3&#10;hn9rzaZxe1SIms62Gr+X9p+TIxrw9zQ2eo1UhTaSdgWT9ovKWuyzVJriHzHymH+wudFzbGDt984+&#10;9/deAM13kxRxLkzABlQ6e4kvFYEae4iohUGCgtKEOmoOoElSaX70CrieuNXm8ihgbW5l7YzXxY0T&#10;kdij1Fm/mRgUAInnCHDyz/agKIsJkAX/wQTIR3v7LCQRQk4E5455xRKNBSfnABFQzdrA+3h1fc0o&#10;GKhCXX/ewd3C6V2SEAgxaZhTppFQgHrr7JarcgGNyUhO/3mKVuvRRrmsaYZ9dVVvdIU+84Z/43tM&#10;YdDI5avXu+IgcjYmoQlmOZ01URYNAdC7W/mbtP+0LY8r0Q2Ywmd2O8Fa64k+60ccG5z88wawr5y0&#10;iLO6MDlxDK4iqihxcWnx1J/JKwKgNqZM+kbTW3NRyP1Tc2S9gFVr8wsxd1rCaqz3ThQKgMRzBDrF&#10;4dgErQLIaLy6utLTHYiiMEP+ySQJunASyIusBA7OG2Xm/zkObLCv7+0fntY7u2UIgQjff319rfv/&#10;sBm3WlhEBy9yAtVJQ4iMbsoFVCcjibvBpB9Ev3JDMzbLwwTlm+JgVdcN8RCCYMMQA8dTYErXaf85&#10;SeLBoHh1G4Nzf4YNPrYEDTuRR8IAAAAgAElEQVQ903+MbiCw/lQy2nDtgTMDHBqIuzGy2xJxw75y&#10;0ixPuAHuVu7geD1rQQBMK/tQHPOtMUSM5BveqYfh2HljY8MGj2R6YG1jxdocVrButETF/oMC4GRx&#10;T9szIRaZm5uT4Py8cXI5Fw7J7UqVL52NQJF3VdkkoFiLojAhk0TNjUvV2KnsVBLKYrimUwB0IhD0&#10;Ug935JXkajfnD0IdhMDNvudzfQhbaHSbP12vdztKzVzAsN/v6IzZ/slI4k6gzdX1hjT67KQqDd3o&#10;Ns9pWjfHNhbwi7+jEC0GAhKan5fICROv5sSgdDKzkZU975sfWmRi/t/kCPt84vN5t493l/sC26I2&#10;YmHqvsZcbdLHdqnExl4PAJHianK1x9FpkuD3YGJsUs0h96pVeabVMvYN+F2Yaj3JaSav61JrNo21&#10;F2gbqWZsOLbKTzfXXWlxeRLf5q1N/51fPF2AdiL9exsyfigAEk+Ci7beaslGOEwB0EZA/FMLmBD/&#10;aA1CCLFKTCk85TkB6Fhg94xpPUzmPZWIH1k8uJ3LD11AQlNJVtOM6T/TMhbWVPFgQD5IZ2xVsEQB&#10;BZkf9yvVE4sanP7zBhDjYGVf1ZuyX60agl9Ka4h2xNReqnH0OTDu98vivM9omFgOLXSLUyqYKMRk&#10;4Jzoxu9D49zcAEog8/8myyLEWQ+7mHxbLtvgUZCj0JQCHjKZMRFIEZAQ74DJrRfiMTk/g3VpaIKN&#10;MTiP7Zcr3VrV40uLkjplirVQ1yTUySYch7tCyiN720nnRdoROHt8Y2Ft4+aGT43ZfxOHAiDxLGF/&#10;wLgQJwOBY4skZDpgcwjbz/7JP4p/hJBBCCkCICc5nQ+EOtwuhkMSDQZlJRQyrAofVqojd4+ja/ft&#10;hzuGpahpV4Zr0E/8AXlnd3fmBUsUUHBdXOvYk8I+CdltH6fSh4RATv95h1y1Jp9msyN1uKMrPa8/&#10;ysaUYsmYJjsTWjCa4vonBNudPA7cIJYHfT7xW8jSLnC6Y6JgunMQQdZN0P7T3uDaivcIjTs4Z+A6&#10;ZrfGGjJ9ikoe2hr2+7T/dB1YS1yKLcnFeHxmTw0Nc5OcLoW1ubneXg5B2Dv5OL5VKst6RwCsN5uW&#10;1k8ncVSzl9tA86cX9zSpSsXS+3txyR2xFf0YeeT2ekiuhBmAxLP4fHMSCQTl+eUEswBnCMS/n2xs&#10;UPwjhIyMaRkJijqnT9wCbEFhz4mpQGTGjGtzjwkliH1qLiDEQGQOJk+wSpw0mPp7c2uzK/6ZoBv2&#10;p1tnDmUWunUzSA5AZ/BX6ay8vbc/dvGj2moZbhjvpjPyzu6+3CkUDduqfmAPauQF1utGgf+kPJui&#10;h3JqZgGmNv1z3tzG0/7T/qhZWUZjzcaGcV0j3mVbyYSFOHxxwnltZHpA+HspEZc31pOSDIV6crzd&#10;BmxATdSs0+PA+qrQEb/hrFBrNIaeBMQ60O3AwtWMaPAaNyzGUJyPutPxpU7XkKlAAZB4GoiACAy+&#10;kphdp5KXweIfhVZ1AUXxjxAyDKpgg80n7eeIFTCVgGvObaVgiakF2IP2C23TAEXSH2xunJiZgs3x&#10;j5KrxuQfGpjcuhkkB9SauuSnIKqh+xhi4O/203I9nZXMETl+5lRguaFJWdOkga7dvoJWivl/EwUT&#10;0djDeBHaf9ofTO73N9bgugZbt5BHj1uvg7WWekw8lUh4/SVxDc12W2KKXWNjhvuvyPxkm/dwHNcV&#10;m8JBGxsanUaqYShp7m6swn7mtfU1GzyS6QN3Dyt1C+xL3ZiLiLpNywPTrXaAAiAhInIuFpVnl2if&#10;NS2w+fv5xrpcXV/r5i+B+4UCxT9CyFAsK5vPIvP/yIBgwvBGKt39IVybILQ9N2UbmudWli19H6YD&#10;f3ZmU95YS3ouJN+LYPrTLKBHR7SQsgrs8T/J5eX3eym5VywdORVodLRjKlB7JAaak4FeyamZFavK&#10;tLuXoP2nc+hvrAGwdUPj5xVm1noSdcIFovC011dkMqBxaFtpzIDINatafqU5+etDVXGYWTyhWc+k&#10;3HfNgthRZ9bZIWAXfVLzo5u5UyxaenYXYlFXvgqzbBrwGqwYENLh8uqy/PLMhjF6TiaHafmpWvVh&#10;IXR9b9+wdiOEkGEIK5uGDPP/yBBgauEfH2732BddWlk2RJdpgM7OQULvIfwlaKPlKVBAf/Pclryc&#10;iE/Nvh4WVjfLFWMq8ItsTvYq1SO/D2IgJgPvFYueyKmZFXjfgx4tktH+01mgsQbX1JwyEYzmmicS&#10;cfnTs4ftrIm7wYQLmn1NnkzEORHqEr6tVEVXbMGbLfcW9NU9ZtjCtRg5gJU+ERBrJX1A0aPg4gnA&#10;JyORQ7EHXgFi8N3q6XULTJsOskd0CnAQabjYNthuUAAkRMHM15lmYcVrvJhI9Fh+pisVefvhjpHx&#10;RAghw7ISOhBChrVXISTV0I1rUlmZYILogqn1SReqzi4uev71J9Y4H4/Jn5zdmnoBHfmbfywUu1mB&#10;RxWkaP85WS4tefc8ka7z2HIaxjV1d8+YsFebazDpgSn7t85sMh/QQ3yWL3SPA4jBmPohzqd/CrA5&#10;oyagaaw/dOU8FreQA4jXBhnL/Zbqg2ae6W13iiRwtXh2So2WduTbvLXpv/Mu3SNqnP6bKhQACTmC&#10;WRVW3A4y/zYVuw90Ab6zn2ZWFyFkZKLKJizr8pwEMllwTXpnd7dnagFT65hen6QIyGk+MgiYAEUB&#10;/efra1OzBTUxswI/yOQMMfBmrmAUtzABsEuRZmKgOfHxuDdzy/Vmy1KXPLEnmLD/9YOHhi2oKgSa&#10;+YBosqEQ6H6QofaZYre+GokY9QHifO4p5+dZWfrVpjBJlFP2mCH/6QKgCSxw1UlA0zXBKo2mO50V&#10;Xlv3bpQB1jXfWMg1xhp/04WWyegToP3ndKEASMgxmIUVWpSMj2eU7h4UVmn5SQgZB1gYq3miKWYE&#10;kRFBkQpTCzvFUveOUKhEflFyQlbhbg/4J5MBwjFsQaeZD6gCMfBerWbkBf5mb5/2nxPkmdiSZwtl&#10;qQrtP50OrquwBcWUvXptlU6TDYVAbwDXH7XB6oXk6libq3D8HHWb1NqNPAJ24WZWcLtj7TdNIKZM&#10;IyM20zhwCFm0MAFogrXRR5lsj1WqmZtshXzDfXuEK/GoK20trYJ1jZU188Uld9aiYRXMHcN04VWQ&#10;kFMwLUqeSsSNEe371Son1oYAIqoa7PuR0v1HiJ1Y8LE3xmkklQ1YjvZzZIy8l8nKlWbTyCySjmXV&#10;Dzc35N2d3bELzaW65umNMBkNdAfjhsI6Os25VnUXmP47H4159vnT/tM94NyEa2s0X5AXVxLGFJiJ&#10;KQRiLXczlzNsh4n7QB3g51ubxpoKtxfiMUuNwaY4nOzY/pv2/3ABmR9w/2buF2qNhlSQydZqGdNd&#10;WqvFRsIhydbqcqbTON9stcU/P71InWk10aGRAcKdWdfCMWn1PGVapT6mTHNV9YYsWlj7L+L3ueh8&#10;uBLwyxOJhA0eyezAWt0Kbl37DWqDS0aHAiAhFsFF/vLqslyWZdkvV+SbQlF22K1vmc1IuPutKE6x&#10;MEXsBAK9UXQQYxMZFKHNlKOIKhunksYiIRkvmFhAriSagaQjAv5464yRaQRbs3Fxs1h0pcULmS44&#10;hpKRiHyTy8sXpRJffZfg5ek/sMPmHtdh2G3vp2VroSiXEonuOlwoBLoevPe4Rl3quAOdi8Xk21JZ&#10;Ss2mrAQChtgR9vslMj8voUBgKIHvNLrHm3LcqcCqtqg1ugJhUdOk3mrxWDyBPUUAbE15tidTn97e&#10;HWKjKQAmgtYFQPBtpSprkbCEOo4NsAKFDWLgFAeHsH/6Dg+TAg1Nr62vueb5DEOuWrNUD8UQhRvX&#10;fph8bdExZOpQACRkCNYWI8Ztv1KRr3IFSSlWAORoEqEDf/9bRWtht4TMgsgMLNTIaKwo55e8xvMx&#10;GT8Q+sq6Lq+sr3WLUKYgOC4RENZF2BAyC5CMCooFaFrbiITlo3SGTVcOBxMGXu6Uh7Ubj2H3guL5&#10;w9094zg/SQi8WygY9pHEHXxeLMnZpaWujeKPzpyRuTEMjJW1hjSOyIKDgKK6EZ0G1nrGsXiEQGiK&#10;g3uVityr0B3KRK2JtfAeTHFPfb9Sndrvwl5ztTO4HBlQmMMUIOqHV1cPonEwUej3+WRuHB8AB/Bs&#10;PDrQZ9GN3LFYD30q4c7c50aL58xZQAGQkBFYi0QkFgzK3ULRWMSSo4HnvlkwbdJWg9iQohroHbDu&#10;50/sQVSxAM1yMptMCBQptZ1dwwJUFQHRpf6pRRuX0/j9fkr+5OyWpyd9yPgw8wHhvPBduczJBQeC&#10;TvmX17zdKZ+tUfTxAqcJgYnQmlyo1eW9/X3Dho84nxuZjCHwAivaB4SSqt7sTuXBnQHNWYPadiIv&#10;N9oRbjDBBfElbkwZzlsSCk1xEDdMMdJ6+4BKQ5dIwC/NKU73oHluGvl/JmrdYCl49ATpSUAo3S5X&#10;utOS7c6xfVINYmUBzYHOb6LH+f3xmHftzKXzXt+10MyC18qNQilODRrPlTOBAiAhIxKc98vZpUXD&#10;M56FlaNZVuz5ipzOITakrnSKBpgB6CiwiVdtgdhgQCYJji/k/72UTHa71pEPiMlhZBqNCjqDP97f&#10;7xbECBkHZj7gd/mCfJYvGMcZcQavrq54viEgQ/tPT3GaEPjW2a2J5PCS6YP3GuKZan9uTvAhnmFS&#10;uXwQ6kyx7rj6DRqYgxD6OgIh3EaOEwfx+OEOBVtTrzeF15pNQwCcpr2f1WmqcZFS6lmJYyxkT+NW&#10;qSzLoYWuFSiO+UCrdazVbTjgjtL949Elz0w6Hse3eWvH68VodBYPb+LonP6bGRQACRkRXL/C/oA8&#10;HY9LOZOVvM7NSD9xZTonwy5eYkOK+sFCZDHICUAnkVTerxyLhGQKoAj1zu6u/GRjo3u+QPHndZGx&#10;iIAoRkGoOR/3docsGT84pjYWI3I9lWbTmgN4dulRUdnr5Bs8Vr2IKQRCiHk2EZfVyKPPAgrkaML5&#10;9faO118iV4DJOVUAxFSgHa5PpuDYfSyK0wOOyfVQSC7EDqwMcVxiGjAWCIxlLehUyo2GrHREseYJ&#10;gta4sDpNNU4gHqvPDcfDoAI1GrHuFIry7PKBvXcd4ukxrxeOMzS9OnnKNBkISMTvl3a77VkREJbm&#10;35TLp34f3mu3rv84/Tc7OOZAyBjw+eZkKRiQ5+Ixw6qH9KJaIxRpz0dsiLmQN0m6pMvOC0SVCeOS&#10;RgGQTAfYj0EELCtdwIYIuLI8lt+PKa06G4rIBEARCROmP0quGgUGYk9WAn4jx5EcP6FDvIHRdLOf&#10;lhupdPf5ovnmCptkXAH2YDvK1NyTMftPveCYxKTfrx5sG8eluocc51rQiWSUdXH7hClA/D+8buZt&#10;WG7l8jN5lVRXK9XtahBwbVMn3E97Lc6Fw5N5MlPiTDhk2J1WGg3xqhFFqlKx5MLxtNIU4SZwfE9z&#10;Opj0QgGQkDERmJ+X+EJQLrv0ZD0Kaj5XkQVNYlP2y5XuA3vWpYHLbgSWPCZ5WgyTKWKKgOrk6bgK&#10;P9gcXleKnYSMG3QW/+zMpiE0EXuBZsLX1r2d+2eSm/JkB7EvX5crclsp9iOCY5qEfHPyXHRJfr6x&#10;3nODEImvw7KUTRXDcUuxcMSkJ15rp4Dj8tcPHh5aC3pVoC4r0z2qlNVqtaXRbBrNbWVNk5KmGUKQ&#10;eSvW68afg4iBmKb6Wtm/TxPV1So8Qk7bl4VeO8j6CdNRK0PajdoFc88OAais1Y1jYRTx14ncsJAZ&#10;jzXg1pI7a8q6x95vu8EdHyFjZMEfkM3FiKTrdXarKjCfiziB78rlrgUNNp/PReuez3FwAmr2QpYT&#10;xmTKQAR8e3fPEP3M88e47EAXXRj8TuwFsuVeTq7Kb3f2mAtoI5D7d1TOlBfJ1CkAkgNuFotG7q5M&#10;2RIPziCvrq8d+bnszwBDUTtbrRn1gJ1a3dGWfdMC9QG8bubre2ZhQe44SPw/ai2I4/RhpeK52kdV&#10;KfBD8NMHmPDD91VaLfHNzRm5i8H5+ROtIr8rni6mTIqq0tRuCFsWhJ2jwOu1V6nKeiTcfQ2wHDvq&#10;aS8rTa9OI2i8pwdPqt2xgsRtrjNM4fZ1D5rNrVwPLkTCrs1+bvB6OFM4AUjIGMGFOhIIyKVEXMIT&#10;9jsnhIwXiPbpykEXIXIcaC9kb1SrVmyY2GBAZgXEPtXCatRJQPzs88lVvp9k4iwFg/LTzXVa2NsE&#10;5v71wsl+ogKhRZ20ivonP3GHabTjxL+jwPdhDYBr+JvntuStM5vy/eW4XAyHHDXZNm32lT1YdEhL&#10;xVmDtaBqDf/Cyoojn8eoFDoNma2Ozeeg4OcgDGFK8Li8MEz/fVmYXaOu2nSqul0Nw61Sbybcca8Z&#10;RKELYWeKgGgyyxyT1d/uCENu70O7Uyxa+C6Rp1zqRIUpYLYazha2FhIyZtCltBQIyovLCfkok2VH&#10;NSEO4oN0Rn7iDxjZItLp3owHA8bXUXQg9kLNXCiySEhmDAo/r3fEPxlhElDtICdkGpgiICcBZwtz&#10;/w6zfUzBkJBpAMHuJxsbPeIfBMgHpZKUdd2Y1If9X2R+XkKBwKFpQOnkFeJ2LiZyFRaJWkOytaqk&#10;a3XZrtdP3F+g0W0rEjEmjML+eSPvbFaWh5NGtVGsOjgy5EYmY+TsSmc6FNawXnOGqulNiSkart5q&#10;G6JgXtOk0NesuRIMGDE6sWNEX0yGQhwK+f29rlIWs9Qmhdp0iseFc8WwtYJDU4DtlviPmdU5Ew7L&#10;XYdaY3+Sy8ulxYicWVzsmQYEIX/gyKlHt4Dj2Mp5AOcLt05C4rgms4UCICETAN05Zh7gHwvWOj0I&#10;IbPHzPTCZt8UAWEH+otgUO4WirQEtRmrCweFFjWLgZBZcZQI+P12Sz7M5i09Iop/ZFZQBJwtzP07&#10;DApmPBbJrDDFv0VluudGKt0rwB1R0EUBdysSluVQuOdnTY4SBHcrFUP0gqiYCAYl4p+XtUjkUCEY&#10;U4UQyj4d0m7QruA1w37LxMmW/qajjPl8LiUS8nB3b+aPa5rkOk2Z+LOg65I/QdBNNRoi5YokAwE5&#10;Ew4ZYne/OISJQOQDBnw+4zPRbLXl42xu5s8Tn13zM74SCIwk9GIK8EAAPKEpAMfViBEDs+RmuWLc&#10;8H6vhxZkLRw2JijdanlpcitnbR94MRqdxsOZCQ3m/80cCoCETAjkAW5EwkaQ702XduoR4kZMEfD1&#10;tbVuJy82G7AEjQUCI+d6kfERVQTAIvP/iE24lsvJTxYWukWBc7GYYWN3Wtc+xT8yayACIn/ud6k0&#10;34spAvEP4itz/3qp0tabHEFgCjEbmLx7KZk8Wfw7BogAj4SAvCEiIs9uNbRwoiD4RNC65dsoeWN2&#10;BK/RVcXyHBOWTrf0v5bJyZsdAdCLU4D3ajXjNggQAg0xsFCUx0IheSIWPSQEQkBoaJo8LJVt0RxS&#10;rNe7n+lkKDTSe4wpwBomHefnT7RNNW1AnToFaGK+38FSWf7k7JY9HtSEgF3t3Ur11DtHpq2bLeCH&#10;sQMm44UhZYRMCIywB/1+eSy6JHGPb+jVkz0ubITYHTPM/XYu33P8ojiv5s6R2YGCgVpIgY0SIXbA&#10;bCJQc2DQtY8C0FGg+P/LMxsU/4gtQPHBqRkzTuXl5YQhvpJeMnVO9pPDqGu/TGP89u9Y5/9w85TJ&#10;P4tgPXCnWjNcAH69vSP/8d59476QGVy3aHOJabL7hQPBbxoC6DR5IR7rNj9gz/WRCxpQis1mTy40&#10;pgCJdSAevrufOjIzDnai39ikub6i5BNGxlDjKigC4kn65rnFxZF/l11YcNn57CgelkqWBOunXbwP&#10;pPhnDygAEjJBAr55Qd/Sc/GYp19mNZtrGmHthIwLWOz8+sHDnk160AMLVScAqxUTvD/MaCR2whQB&#10;1Q3PK+trh5pgkPn15tYmi//EVnxvddUQpsnkuRKPUvw/hqreHOrniHcIzI13TW6Kf2rW2LDi31Fg&#10;bYD7gpvIrx5sy9/ff2jcPxoOMfmGGwQ//Pv63r4hGL6znzZcBEzcZKOGxii4JJggbqHYdMfn/oYy&#10;pYkpQDaQDgYEE2TGXU9njck4k3sWxZRpkFKmHEOBw9O9g5JTPuetE/LS0Kjllqb619aTrrf//NpC&#10;hAzW3FtLLhYAaeduC1jFJGSCmFOAkYDfsDIg3ujyIe7isXC4x5aryIKULUgq59Ssw21QiDtBoe/d&#10;nQMREAXFVxSbK0xZvbGxQds/YjtQjIElJUXAyfL0YkSe4GTIsZQtTkgRb5FTpoIe62RmjYNJi39H&#10;AbEL94+GQziP4AbBD//G5KDZ3ObWzOvnV1a6f4drgpuyDfHeqsfqUy7O9poksIn83X5abuYKUmno&#10;ctuCleK0UGsCZmzIKFQHEL+fd8GAAaIP3N4AuV+uWGpquBAJu1oI1TkBaAtYiSdkwpg2Heej7hnV&#10;H5SSdrD4jXLKgTgIdKY+s7LcfcDYyLmlM9XprCgCYJr2n8SmIMfmSyU3FAWC56JL8uzSkry0vub6&#10;rlfiXFCUoQg4OdC9f3l5eVa/3hF4KTOLWEcVwJDPPY7JqlmIf4Og5kK5JfP6SjzWY7P6SSo108cz&#10;Ce4q1q1uzvaaBoYtaDpjq8fUXxMI+UZbL6UGsDSGc8CKQ6dKsa70Su75nWLR0vc9lbCeA+s0MPxH&#10;C1B7wKoDIRNmbm7O2Ewg0NerU4AVfbz+6IRMA3Tm/0ApBrgll8INYIOldlruHJERQYhdQAFRzYJ5&#10;KpGQy6ss/BP7E/EHJBkc3daKHOaV1RU2AJxAjpP95BhuFos91vyvrq+NVHhHs5+dxT+Ik+pe5I4L&#10;Pht4Tk8oBW9YnqJhym3gvTKPVbyHF5mv6zrUvO+VMdiA6p2pXyuOiVcc2ESE8y2iD7wg/uGzb6WR&#10;Ca+Jm91gTrKzJdOFuw5CpoCZGXbOo51fOaVTMbowuj0CIZMGnfnPK1Z92HDDyo/Tf/bgjHIeweKa&#10;7wuxO9dyuW73o2/EDmFCpkG73ZZvC3lOYU0A5P4lWAg+kV0b2bwRewFbzA/29ruPCYXTF4a0wzuq&#10;2e8fH27bRvyTPuvInEvsP19KJrt/d5v1Zz/7lYNjaXUMNpHEXtT0AwFwcQwiTqVzf00LognWEVhP&#10;OAU8VpxvvRJ9cCuXt/R9F11uD8z8P/vA0BFCpsC8D1NvupEFGPf7Je/iTAt0sGDxE/b7JR4MGM89&#10;qnSPw+oD4sqkCvbfX453w8QhDODCa6dN3P/P3pv9OHamaX5vcN8Ze0TuykwppVKqlVmSqlpV06qu&#10;RneN4QsD7SvDhoEZwH9AzY1vDAOeARq+GQOeBmzAdzMDGAYM+KKNAQawC4PRjFwtVUmqSqmUKimV&#10;Um7KjI3B4L4f0nhOnMP4yCCDhwwuZ3l+AJFbZAR5eHjO973P+z4PcQZqpogp/rmxM9WpbEVP3h91&#10;Y02IXUHB8kmhqHe8tzsd8dFWkdgY7NV3ymX5PG/NuohYZ1WffGHu3yj26pwAJMPBmhxTY+YUGfZ+&#10;LyrVsRoWIP4Navaz23pftY7cdYEw7gXrT5XDWl0uG/r0SgT7F2uiAHEG+UZT1oyPaHSKwlZT0ywJ&#10;ZVhPZGp12zdreS3zuKW15YmF6zXqom63B+5QALQNFAAJmQOo8yELsNluy6VoRPKKFZjTgYXHZiQi&#10;m7GY5fDjV1MJ+eRo+ovffi9xLJqwsbuUSMhHBwfdIHVCRpFSLDxQtKf4Zx9g86QulA9p/0kcAjrc&#10;H5XK8peXL/ItI7YF+3Q0VtzL5vgmzYC3FMGBDAaFsyzXXWQEuKduxWJdMen26qq82Nm1dNicIv7B&#10;MlKdTnR6U6tXrD9VMopFZJyW2q6jpWSbpaf4/nb0e6EmAQvxOXfW16S4uz92gz0aki4bTc/JYEiv&#10;VxYaDam2NMk3G1MTFfFzbnts7fOiVJKGBeHrFQ9YoXIC0D5QACRkTgQMAXAFIpmDBUB0qWxHwrIW&#10;DutFeDUvwSobsZjIlAVAbOSGeYlDmHxva0vvMKSQQ6wQUQTAjEvsdtzClWi0e93BlK8bslCId7is&#10;TK8SYkcKjbrcz+UtFS7IeLy1nJZEKMSjNoKnRffaAZLpgr3dn128oH9PiCuYLhtlJ/l6MiG3Vk+y&#10;s+zs9NHjeOFw8Q8NfMhrNHG79acJRBnsV8xpLoi63Lu4BzXq5tj163zUWpqkjGVCo922JADi3EJz&#10;4dN8QX5nwXYSdbNL8fhAK/L+v/toZ1d2FRF7XEJLS/LTrS0XnwGD+cZCvRfH5mLCAwJgmxmAdoEC&#10;ICFzwrQBjfj9jrIBxWIdeVvwrIdtxajONSxwS42GboeAjigsirB4KWma/OLSRb1wj0XKNBe/631d&#10;RblaXT7NHMrd1WVZix1PCuF5I+CdVo6EOJuXUic5L7T/JE5jlfkvxMbUW035XSbraqv6RRH3++Xq&#10;hDllXgL7iK8K7nFKIbMFe7rvC4Vu/AOmyzBpP2wSpt8tBiLUR/sHtsyS7ne82Ks62/4TOY2qpaHb&#10;rT9Vjqq17nmHmgoFQPfQUMSNaOD8AuBhvS6bxlQehJN2u2M5OxxrjFECYP81cDTniyz46ca6BPzj&#10;Dww4GTRrWLmn3IzHXX9saP9pLygAEjInYAO6ZIzz290GFILaxVhMViORkbaeWJggkBw2fM8q1TNv&#10;drgZmgsOdDROY/GLzRGEPRMUDky7zw8ODuX1ZL3b5QnxkSIgIc5FzxhVmhC+ZpGQOIxUmNM/xJ7A&#10;dvHv9zIU/2bEj9ZWXfm6ps1DTp+SMfkiX9DdZUxx6e31NXl/b//UNxkk/n2wt2fbiAg3OV5g/X5Z&#10;aeDzgvWnCkQd89xjDqC7UM9jK5l9o4Dt5ivtjgQM0a/aakosGBIr0eEvRtQXxxX/dosl2W1MbgP6&#10;RjIxcMrQ7TwqWsvPfimddP2xaHM9ZysoABIyR3w+ny6Y2c0GFLaeV2JRvSNtORIZaeuJDdNepaJb&#10;I47jDf60XO4uOtDRGLJm+Q0AACAASURBVMnlzrXpgvgHa0/1+X6835v192WxpFuvmhOC+FpYxdzP&#10;HDo+R4HMDq19ImQvh0K2D9b2CreU8HBsSuzYsU3IMGD1Mo3iACGz4JP9A4p/M+IK1tceLIKNC0QO&#10;rs3JuGDf91nmUH5sNISieRU2n18qe22niX9gO6bYfzrY8QL79TuKU49XrD9VnlWrctv4MxoZcUzs&#10;fO6RxbJTLssV43oFAeVYBDzbhQsOXL/NHg399x8k4mOLfx+d8f1GAdeDlxWrZa+AdYyVutG1aMQT&#10;e0Lm/9kLViEImSP+pSVBuRo2oFGfT6oL8kNWc/xWLNx8cCODdQWsR3bq9YkXrLgZmh74EOJgLTpp&#10;N6Mp/qnTQBD1BnUTophQbrXk7c2NrlgIQRBBzZ9MOYuQuANMtJr2sWsOz+10C8grUCeS73useECc&#10;zwXafxKbkqvWztXlTc7mDU7/WQIiDiGTgD2magV6czmtO9M0O215d2OjZ/2IqAjTLcauYJ9r7kPA&#10;41LZsecFpp/NWgMaob1k/WmCcw3Cp1m3wHQnmx3cyTTE3WfVWlcAFONzo+ZIDuLTg+H3T8QPwR7Z&#10;KlgTnkf8A6+OZTPqHh5ayGAE15Pun/4TWoDaDgqAhMwRnzK7j66YeQmAao6fapEyDNPWc7dSld1a&#10;fapTNuhgNDdnk9qAwqL0h+vrPeIfNn1nLaSxMWzs7ukWoKYIiOeRCIVtvwkk82e/VpNbxk/FBjzi&#10;y/IcWSC4hr2mdBFy+o84Ea9s9ojzeJBnM9SsQNc9J39Hg4Ij3RbIeVCtQLHXe2d9TQI+X89+8bxT&#10;LfMCApEJhCOn2mWieU8VMr/1mPWnylGt2j0X0YRNAdA9oKnAbDJYDQbPfS9DjXCnXJELSgZow9j3&#10;DlpPPMkX5OgMB4fX06meOuQo4FiAz+6k5ygGHS57cM8DK/0nldFZrRjG8IorBCcA7QV3I4TMEfXG&#10;uxoKSqbZnMkPVwU/+MyrG59hYOGyX6nowscsF+YvKtWuAAgbgr9OJnTBsdjoPRalRl0ahuBSbDQk&#10;GTrOTdqKxU69HmzmrEzy4XX96vmLnslBLNb+4sK2bh3KXEBignNB7bRjp+ZiQfe2KdzjenEvl/Pu&#10;wSCOBPk3tAAkdsSqXRGZjCsU/i1BEZqcl34r0HTf1L1TxD9wKXEyPfO85EwXEhS51eY91Bq+9LCj&#10;iloDWeF6kIwAn5V4MCCp0El2+CARsNZsnemKAzEuFgyIb+nsiJ9+zPicSeofmP7z+awLjm7habFg&#10;KcP4djrllpc8Em1BjndkMBQACZkj6o037PdP7QdPIvihmxCdaFiMzrPwM+hnobC/3LdJ6//zMDD5&#10;N46NJzaHyHy4u7zc9UHHIoq5gKQfdVqVnZqL4810qud68EXmkNOYxHHcSlu33iFknjzOF3m8ZwSE&#10;/5iFNbnX4fQfmRb9VqAmThL/9OkQZd37zMJEid1AbeLdzd7mPTjueBn1GofaAxyN2HzsDoK+8cQ1&#10;q3x2lJe3V1d0Ac/EFAFD/oBgtuB3mcyZotO6ISCOMQDYBSJgMhiU31m0tRRDcLyQiE/6kh3No9Lo&#10;WhHy4NeVqWg3Q/tP+0EBkJA5ghsv7r24FEYCkwuA5xH8kG12nhw/u4Auwge53EQFA7x2bAJfbzbl&#10;ltKZiEUOhB5MF1FgIGqn5gYsOBxSOHATsB9RMwtQwJk0N5SQRcHpP2Jn9uq8ps6KbcXGjwyH039k&#10;mqhWoGLsgZ0i/oFtRfzDc3ei5f0b6VRPfYLNe8ccVipdS9TNSEQyTWbMuwH1XJ9mMwuEvXtHOfmx&#10;bmd8ouBBBGy127Jfrcp+42xHseVQcCz7z36uplMS8vksX0Ovx2O69bLXsBpPcjMel4DfG8enTQHQ&#10;dlAAJGTO+Hw+vQtOHecfBToBsRmAOJUMhy0JfrB0OqrWZK9atZXgl+ybfPy7J8/0v0sqgmjY5+ta&#10;foLVSERqzaZUNE2qrdbUcglhrQDL0x9tbnQ3iZgKfC8c1gPK2ZXnbbCAx2cV3at4sFNzvuB4q9ZB&#10;KILQ+pM4EU7/ETuT5X1tJqDLe9ujXfDjQAtaMm2w532Yy3ct7JoOsyDbjp00DjjR/vN6NNIzgfld&#10;Ls/mPQM0YpsCIBq5xcOWqG5hPTjbkjryAO9lj+Tu6kqPCFhqNOWPFhwcEsGgLJ1DABSjPpbMFyzV&#10;31Yi4e7kr5d4Wi5berUvpb1jC8/8P/tBAZCQBYIR+eqATYk+LRAK6QvDRCg0MOy3H1PwO6zXpyaQ&#10;zYIryqYGU3wAz/XU81U3Cmf4mp8XCDr/fmdXzxgz7VYgsP5ke0u+yh7R9tHjIJvSPC9CHlzMLgps&#10;pvAZ7LEO2j9g9zBxHJz+I3YGa0cyGy5HI+I/Z9HNC+xxnU1mAJpmTZAr7xTg8rOm2MM5zf4T6/c3&#10;DOFVjL3+5zPcxzsNNB7fMp7z8ft86PVD4ngwyWmCCc9ZkG+15LeZQ7m7sqzbgbbaHfkyby1vLjYl&#10;gRK5daOmANOBgMQs1C3dRqnRsNTIdC0asVTXdQu0ALUfFAAJWSBxv18C8IEOBQ2xL2w5+0619Mw4&#10;yB5kTXl9+zNaJI0LRIX39/b1rDHTbhDCAy1BCZk/g8S/D3f3HGmBRMjryhQrIXajyum/mbFmcT3v&#10;dR5b7JonxCoQ0XTrfoPDmnMEwCuKbTAaNJy09sVx/+H6es/6/dMMBS4VNB6b7jJiNIlxAtrZXEok&#10;us9/d4aCPYYGPs0e6UJcplbXRcFRhKbYhGRlCvBSNHLuaUMn8qRgLUv7etI703/CCUBbQgGQkOnz&#10;mfEd7wz6zhjdD/gCelfwcZHb2k0SHXToYHRyhh+sPtWuRnTB2Ql0KGZqNXlbCS03LUExfUQBwnsk&#10;FbvdhsMshJxIv/gnRm4IrVeJE/lBIqFP8RNiVzidOjtigdF2/V4HAgctaMm0uZVMdteROMecZD+p&#10;Ti4e2KRR1io/Wls9lfvHvfNpDsoVvb4A1iMRCoAOBrUt9Zx/Vp3txC4m/n6fs56Zm5rytBkie876&#10;TMP+02v5fy2tbckxDOeK19bcGmtntoN+ZoRMn3/8y3fu3hWR/1ZE/h80eyED1fwpIX9AQn6/kSs2&#10;WPzDxRIWAvDM/+3unp6Thwm1T46OPfSdOo12XclCwQSjHYv6WIT/6vmLrj2pGJagP7+4rXfpEe/w&#10;SjzW08VKEWq2DBL/7mcOmRtCHAm6bm8uM/uP2J9pdoiTE9Dwx+bns+EEKpk2mEK7ljqZsnhectaE&#10;6YpSIHbS5OK7qys9Tb7M/RsO4lpMViNswnEquNa8u7nRffao3dm1RjctISY+QlCM+P2eExieFq1Z&#10;HGNy00vQ/tOecAKQkCnS6XReNDTt9//i499XlpaWYla/szrd5yQ7z3G5pAiA3xetjcovgmGWoD/e&#10;3tIFCeYCeoOXleL9Ad/zmTJM/ONnjTgVdMIH/OyzI/bnQiQsT1ionSrrweOJgEZb43XgDAoNTr6Q&#10;6YJ7r9q898DG+81+ICio+VBOEdDQMGlOtIHdYom5f2ewW6vLbeOfrUa/EPuAz+mNeFxvNFA/r7O0&#10;/5wG0GPO2+8VDfiH/pu57oHto5dEhkel0bUKNNqtxyyXhl1BmwKgLaEASMhUWbpgLAQGXuFbWrva&#10;kU60Y3RFPM4X5I8O60yclNeTie4iCRuyRw6wNcHmpdho6GHm5mYSuYAtPH8Wy1wNNrPqov4+N7Iz&#10;g+IfcRsIeVfzhwiZFQ1Nk8CST3wW7eQHcTkepwA4I7DehQUh3D84aHmaVof2UGR6YK+pTqHBgtJJ&#10;rjmrwRMrQTjlOAHsl7A3Vp83svPJcNDojfuCuc9kDqAzgPAHe2EIf/4+m0s089t939rutMW/NLuG&#10;pKj/WBzEujTo859rXeoU0OxgZXDjZjzuuWYwTgDaEwqAhEyRpSXpudPhprBXrUq93TYXdnqyd9Tn&#10;0zuuax7xxceCSbVCQ1CuUzZkEPqKu3s9AgUEwZ3nLxxrxUpGo07/WV3ckfGh+EfcBjIe/mRtje8r&#10;mQvtdlvK7Zb4sABdWtKzV4I+n/57q0CsDh1m9WwZMh2ayrFEMaypaXqxNzDme+N28g4ROYj9gYhy&#10;a3Wl+zxhx+fkZs2mA7KTVKccMcS/D/b2uD+2wFG1xhxAh4B1Pewb1SnXfp6XSrZ/MdMQZM66Z0cV&#10;gaumtSTmc38O8tOytUGOl9JJC1/lLtjeZU8oABIyZXBvbbY1Pbj74+zgDrhquy3f2dwmYJqoYexO&#10;s2MByH57/8WungN4nN3ok7vLy/JR9sgGz45MG4hSnP6bPRT/iBt5m9afZI7g+olCsW610+kcT5zp&#10;edN+/WFFbGppmqQCAck0KcZMi3yrpdtbpkLH2dEou9Vax3l3EGuDfr/eIe91LTBLAZBMAawn31ay&#10;uDBd9fFh1tGHFo0ceF0roZBEA4GerLhasykVTZNMrSbZZnMhghsy/1RBhOLfeCAH0Dx++nvLvabt&#10;uB6NyLVUaqBNK9ZalWZTkuHjf3splbLl/lVd101DkCm2huf2xpUJZhyfltZ29X6o1GhYEu7hChMe&#10;kZ3oRjgBaE8oABIyPToNTVtqtFr6Rn+3QjslMbqm1O7Ab3N5R24OMAH2Vfaoa3OCRXskl+NGx4Vc&#10;VOyDOP03G3Bd6Bf/fru7xw5YYhuwYUuHghLzByQSCEi0rzEAGz9sbrP1k3s9vnY5GuGbSGYOmiU2&#10;o1FZj0UH/ihMnR3bMPn0qTP/ELEJ4h9cGSj+TZ8HhZLcSiW6IqAJxFoIFA1pSSgQ8KwQiGPA9RU5&#10;L3CZUdeTKDx/vH/g+P1ZPBSUP7t4YfA/GoLEDTneX0N8K9bruqiEfLlZfq5wvN/b2tKfnwnFv/E5&#10;UvJPkyH3T0o5hWH5fia4bz3M5eVZtSrBJZ/85eWL+r/g82BXK9dWuyMB35IeYRPyD8/ws0K2OVwA&#10;/K5UllVFLK1rLfH7Qq5d32DtbIXrSe9N/4mRBUnsBwVAQqZEvdVaaigL7gyD7XVgmWCCRdOXRftb&#10;JAwDnV2whjQXhBfCYWYBuhC1yxabaTJdsLl6d3Pj1OQfxT+ySBDQfi0W1UUVK/l9CaOoT8GPLIJy&#10;qyW/zhzq5y2m91LBgMQDAdnsEwQxHXhsJdfSCz8Bw8UAnblYs+6WK/IHi0UMMh6YAoQTyJVIRLZj&#10;kVNCYMdYFzeXNIkGgp7Iy1Ep8J5PpgDEKHU9+en+ge7c4kSwDoaYFh9TEMLX44Hm1NvGdQVORIe1&#10;uuzU61MT5iBwvN23fqf4NxnqOYrjib0Rj+HiwLTty8nkUJtPZPw9KRR66j410XSrYTN39Go8bsu9&#10;bKXV1Ncf553Iqp8x/SfGmme/Uu2uQ9v6OrPlyuk3NIBamfhEw7NX94mcALQnFAAJmRJNRfyrNFu6&#10;zafXwWJKXUihY8rpYEN1OXUsaiZRzKEA6GrKIxa7ZHxgn6sWN2j7SezAz7Y3u6IeIXZnPRLWC03I&#10;7cP0njnBFy2V5eVE/JQQKMpUoAnWqrS4nj3PajX9AbF2PRSUS/FYjxiIIlm52dCLZOftzncSxSYF&#10;QHI+3llJn1pPOr2ZDGLalWhULiUS+gQ3GjiytZpUW63ungSZcTG/X7cfHCQW4lqCverllMgdQ7zY&#10;r1Rkv1abSByFOIW1e784ApcUxmFMDt4X015yNRhkI+QCeCUe0+07h4nuOMcfFotDPzffFopdARCf&#10;j2S+YLvJ9lpLk1ToeK1xHl5YyLv7uljSG6kDRkMT1pxm45mbeFq0tnZWByG8xnnPNzIbKAASMgU6&#10;nU62I7JqfqfDGkUh8MZq95Doi1w3FPkrrZNFXZqWHa4n7LIF66JB97BaQPgul6f4R2xBxM8lMXEO&#10;q2F0FJ+e3EPzGSb6IARej8dkJRKWyABRCeLfp9kjXUAk8wHHGgVePNaDQXkllZRY8OS6o08DaprE&#10;gu61zFLJ1OiwQCYH+VxmQyb4vlBwxXoSU2B4HWe9FlUogjgHR5q1SFhWItGBQgZEJjxu9U0HWnGx&#10;eT2ZkJvL6Z4CPmxWEYvB9fv50NonNYXlkD3tI90IprJeTSXkQiIxUJjCZwT2jt+VyyOnMvGe4evN&#10;Kbfribh8brPGqroiSGIqy0o2dD/IHf1jfrRbBNY5z0oluZ46sb2sNjHVHHbVuuZRafS1T2/6io12&#10;lHEj3FrYF1Y7CJkCDU3rubrvcQGnF/rV0OQHudxCn8+0yCnWrsjUIe4Di1wzX2MrGqXN6xS5Y2Ro&#10;itEUYLdNEvEumUplqPUPIXZjlKUQhEDdcr1YknQgIFdj0a699U65LI8rVYp/C0Sf2jzMyq14TK4o&#10;1x10TFeaDdeLgLDPYrGbTAocZt5Q1pOwofzkyPkuM5MAgQL7lOO9Sr4rCGL/shKNnLLfGzQdWGrU&#10;pdHuSMZoYF437hWXEvFT/x9f/2nmkPmdUyDfaMqaUUFKBdlUPGv0poFEvDux1w/sPL8vlcfe98Ph&#10;6rZxPUJ2oN32ttlGU64Yv9eQB+gff3Hxm/2M5TXjd5Wqfv0xG5zwv6qtpsRcco5jKtTK9e+1VEIC&#10;fm82krc7dMKzKxQACZkCrXa7W4mpaZruge11bvdN/3GjT5zCXrXaFQLw6/oZ1h/EOtf7ChEoIBBi&#10;F/6QL1AAJI7iWjQiTywUqrAm1XP+mPVnOx6UK3rT4Bsr6e6kphdEQDRcEDIuELduJZN6kd2c3ME0&#10;2kf7BzyWBr2C4PG005VYVJ8QHCR8mNOB4Iakh35fHOdvc3lHZ/nbDQiu5jGHnSuZPjj/MZU3SMwW&#10;47zeKZXk64I1UWcQz6pVea3d1q9JeMBW1E7TsU1FuNM6bQnIeKLU14dZORqztvllviDvrJ/UAnGc&#10;4XAQdIHN+VMLVqiiN1B4d0/J/kL7QgGQkHOitdt/bHc6PzC/C0Ptj/3UVQsSFvqJk8Cm+TXFzuOH&#10;6+sMuJ8C6AY0sdo9R8i8KGuanh90W5kqIMTOrIXDlgRAYm8g0H6cycqryUQ3u9HtIuBOtWqDZ0Gc&#10;Aor4yFIa1KTz4e4e15NngGNjToNHfNnudOBGPGY5lwt2/Q+KRe6DpkzWyO4FqJtA4OYxng5woroa&#10;jw9t7MPU8OMp2QbjPYOIaFoSI1PQTgKgOpigjanMHJQr8seSNcGr/2c+KhR7rEBhlYo8wEksSO1C&#10;qdGwNNSAWuggwdkrtIXXMbtCAZCQ8/FFtdnsaZc7rDPT4uXlk0PCQj9xIp9lDuXH21v6M8em7Edr&#10;q/LBAYXs84BigwkC1QmxG+aGnSIgcQKpUIjvk0uAtRamNP9E5JQIGPYHXGUjBftPCtfEKoMy6MQo&#10;Jn+8f0CHjjHomQ7MHunC6nooKMlQSEK+JUmETqbQYAuK3PtnlSr38TMC7weEKLNpGuIsYycmBwLq&#10;jXhcnxAeNu0HQevhDJx9MEFoCoB4PyFA2sn9CrnPsOTEMRiHz48mj/CBFWg6FJJVY8K4Y1y3Iw62&#10;An1i0UnjUjw+8+dCyCRQACRkcj4rNRpfdkT+S/M7FCx2hbiZN9Op7qILi4z7zPgiDgSf4+8Lhe5i&#10;HrY576625V4ux+7MCcCmTC3esGBD7MqTSlVu890hhCyAQSIgsnN82pLeOe9bWnJ0Bz32Bc9KbAAi&#10;o8G68e7y8qkJHhSQUYSlFeX5gbBXrGoiFJ0WRrFe7wqAsGmlADg+o6b9zGvGd+XyzPbw+Cyh6d18&#10;Dng+dqoJlprNbiZfu90Rn2/0GuJpvnBu8R91wB8FV7sW5812W4KGXarTQPOSlcnO1WBgZE6322mN&#10;KTST+UEBkHiRJyJyz3j0g6v1XRH5T5S//xqDbMqf0Qrzd8XjSb9/af5lq92RzzwaQG6Czdo1ZdQf&#10;iy12DRKn8slRXgJLvp48wPfCYdqBTsCq0u2HTFBC7Mp6yB0h9cT98C7kTvpFQDGEwIaynoYQiCwd&#10;/9KSIwppEP7qmqb/+rjE/D9yNthPvre11RMngXPnq+yRraz1CDkvcI4y95krEVzzvV1LssqoaT8x&#10;XKiQ1zYvIQ4/S60ZJKcgoE2LsmID2u60xSdnZ/FBNP1iCk38cDf4OleQO2sr3b+rtVoSd6CDxdOi&#10;teOBnFpC7AoFQOIlfi0i/xeEP63d3m53OttLspTwLS29LEuSWJKlu0tLcrPveHz2y3fu3lX/4m9+&#10;/ZuXROSfiMgvzb+D+Hcve6Tf5LwMbnhqKPsD2vwRh/NR9kjeNRbyYth6oChBEZAQd7KtZFUSMg2w&#10;NGxoLT17pdPp6GIOQP/1sYjjG9viEZ3IZSU/iLgLiIC3NE0uxOMSGNCpj3OorhT0sPaGGKhOBi4Z&#10;QqFvybewHEFV+AMPcoWePCJCBoHJP1X8O6xU5OPDLNfdxHXs1upd1wnmAI7GDtN+w4DQqFq6vppK&#10;6M3EduCw0ZTrxvPAWnSUCPAwl59aXTPTbEq2Vu9agWL90tQ0ff3rJL4qjJ46Dy0tDT03vcS4VrNk&#10;flAAJF7iHxiP443yiBfeaGnybT7/2n/zb3/1GH8O+HytRCgk/j6RcLdSk7163fPiH3IEbijZf9/m&#10;8lzAElcwSAT8xaWL8uHuHq0sCXEZW0pWJSHnBVZLyHEbtBrC3x1PdWkiLZEg1qY+nwR8/oGCDZaZ&#10;rbam/5+G1pbPc5wUcDMPyhX9cSUSkWQwIPFgYGjuI4otZ80Z6GKgIhL6ZOlYHLRgAzYJ/cIfGiV3&#10;ymV5VqO9HTkbZP6pBVRM8WAdTogbwYQYRCtzio05gKdZDwbkYiwmlxJx20z7DeNxodDNEb+QSEgk&#10;X7BFPUxtvIE9Y/iMr9VzeivVqf78rwpF+Wnk5KfinB+21rUjOL+s1HpfS1H8I/aGAiAhfeCG9LxU&#10;1qfXau0O7lTXul9B25Gh3E6nuv+EY8hsBuImUHx4vdmUW6vHFhYo0v5ke4siICFzAl2V12JR3cZm&#10;Vhv8V+KxocUFL4Mi/iKniJxKS9N0qyOrpR9ko+CxJC0JBQISNIojqDk0IfwZ34uuE95CF82MejCu&#10;g1vhsKxHwroYOGg6cBCdM0RCc3rQ131M/lnHOQ/hz5xyNYW/x5Uqz1cyEjST3lSaSSn+ES9wVK11&#10;RW/mAB7be0IIxbHYiA1fly9y2m8YsCh+bXXl+L7q88mVaNQ2tsWFRkNfN7RH3IthdTnt+3UV+b/F&#10;klwxzvOOHK9rQw6ZArTqanYpQQGQ03/2hlUO4gU6Wrvd3crifgbbJPO2ljW6Uautlhw1GizmTwA6&#10;s9RuzYfsSicuBKI2irNmZx8W9n928YLczxwyk4SQGXEtGpEL0aisx2I9Nom5ak2y9ZpkavWpCIII&#10;bX91ZcXCV3oDbODQJazmjsEFYYkqoCUghBQbTV38KLVa0mh3pKxpehEEpAMBuRSNyEokLJG+AkjH&#10;KGw1pKVbJMEqyVyzVpot+TJPG0WvgqIcBEFzkg7nUSoQkKhybQz4fPq0YCwQtCQQjhIGzYlBfPSH&#10;5Q1ib1VvNfU1klD4IxOCZlLzHMM18F4ux0NJXM9eterYHECIdRC5BgkftWZTKn0ZeFhX5hoNCft8&#10;klQm2kO+JUmEwhIN+Ec24qExAMfMrkIpREnTFevl5bRtagTlZqvrIoD7/qD7Oa67n+dnE+GD9cBG&#10;LNpd86KpzQkCoL7ftFAfZhMpcQI8Q4nrqbdaXzY0zbRX17tPHrBYP1XeWF3tfrtcrU4xhLgWnNuY&#10;QHp7c6O7cDYFQZ73w1mPRLr/VmrU7fcEia3AJmozGpWVSGRoNtpyNKI/bhh/NgXB7ytVSxs1FUzV&#10;/Onmxtg5bG6kv5AvhuiUbzSkUyrLViymH3cyHIh/R/W6fHGUHyrU4e/zcEoolnQRZysckrVIRGLB&#10;k63ZiUWoyH6lKjvVmp6lQkjPeXSGGIxrGwTCVDAggaUliQePRcFhVqIqg4RBTAjGgiHdihZTBMdT&#10;qku6zS3+TOGPTAqEhP5mUkZJEC+wU6/LHeN1ImYCk7BF7SxTZ3uAPL4762vDRY/IWUaT44Ec0N1K&#10;VZ5Vq7a/LjwqlbsCII4NjtOirUlBsdmSC8bvkQM4SHqbZRM/1gRPi2W5tXzsGtbR9xwd2zcWPi+X&#10;LX3dpXh85s/FCYyaMCWLhQIgcTWdTuezhqaZayp9Y/p4yp7WXgeLmmVlgffA5d2ay0rRpMZCnCfB&#10;Ir6xu6dbgKoiICeIrdFgQYcMAcIfumUn6aDsCoLLy3oH6165Io/L5TPFQHO6cCUaYdfmAPs+iE5P&#10;K9UegeHbckX+4aWLFEuHANHksFqTT8ew6OyKOOWKrAeDcj0Z7wo0eA8elsrdyUFCxgHnIETjQcKx&#10;OT1o5guiE79/GlUFJbpoIKhPAmIyFdeLcrOhr4MqrZbslCvyfbVG4Y9MxA2leIp7OJvqiFeAoFVu&#10;NHXxT4xJWLtb32K9bjbAzgIcj6NaVQ5rdV0gdVIzAMRbTCmaDQ03U0l5cXC48OeVaTTklvH7NtaU&#10;ffd7ZP/N+roL94KrWry71sB+w29jAdDqvQguMmyOPIYrQHvDagdxNdVWa1t9fc9K1gJciXVu903/&#10;2aHDaZYEFLuEflsL4h0g9H3YJwLi9++/2HVE1+a8CVnMKSLe5DzC3yDwfa6mU/pDjE1tqXFyb4KV&#10;JQWsE7AsMid4xGiW+iafH3g/xxrqRanUPbZOAV3GsHo/zjNckrDfL4EpWw+12x05rFbHEv/60cWa&#10;bE4XAlXLUEKmTVd47nNRw7mn27EFAmdODOLzg/a/P2SyXUtSQiZFtRCEhR4hXuJxodAV1CAcIXce&#10;0RN25J2VtFxO9a4Bv8vlJdN3H1DdX0xiaDQJHgud2b6vx/9vtNuuaKZ9Wi6f5DrGYpL05xZeH6jq&#10;1v4d/Z7eGrC2zFTm03TRMwVo87Ls85K1z+CtZHLmz8UptLlvsTUUAIlraXc6v9fa7R+ar6+mafId&#10;p/+mCoq2Zrca+DSz+O4mQuZFvwiIx93VZfnABl1+dgO5DibFhrubBIh1RtoHTQmIfezMHIwq/lm1&#10;79utVh0lAEKYRyv7EQAAIABJREFUw2s0X1HbEAN9mqbbGU6j+RiHK1OtyCeHk4t/KrT6JIuie+71&#10;NQDATnQ9FNQb/8y1P6YGL8WiFADJuYD9p7qffMb9OvEYmDJ6KZXqfg5ura7IzeW0niU8KWYGn5m7&#10;l202zz1J9+7qSo9VLyakPt4/GCjaub0p/Czw2tWpzldTCfnkaPHZjoVGQ1YjYX09jLWxT2nQfVyy&#10;ZnV5XrBeuCXHewifze0/vyqMFgCxNlI/E16H8p+9oQBIXEu12dxUXxu6Tch0ednwNxcjkJmTT8Rr&#10;YMPzVfao27Vply4/O1NnZxgRkbeW046bInMbmIarNpt6IQDi373s0Zl5YibFlnOub9Diqq3mQEsa&#10;CIHlRl0XAX3nmFLGzzioTE/8I8SO6NO/9Ya82NntKQLj13dFbG9ZR+zLavBE/IOgwDU08SIf7O3J&#10;e1tbXdEIjaXL58nRG/B/IUrtVSp6Tt24n7N+8Q/fC8+ZWZ2DUac6LyQSEskXFn6sys2mLgCKngPY&#10;Fp+RBHhQrsjuHBt0MZgBG9DzrL1nDWqbVtb0r6Uo/ql0uA+yNfQ/Iq5Ea7c/a3c6l8zXhm4XdqdO&#10;lzfTqe7UBoqI9/MF97w4QsYAXZuwvzW5Eovy8PWRVDq7nSQekOmDnIS/urBF8W/BNDRNKob4h424&#10;VfFPHCbiQ/y7nz2Sf7e7rz8e5Ar66zXB68d0YGvCgjM6qPP1mnxymKX4RzwDxL5dxZ5OFwFXV3gC&#10;kIlQrQJLdIkgHgXiEAQ12GlqM1pnQVy8sZyWn1/c1ms5EYsCTL/4h+s/xb+zQX2gbqyrIeZeiS6+&#10;PpBVJkq7tv9aWz4+zM71eWAP4vfZW4p4ULRmRa3aV5OT84rYE04AEjdSqDab19XX9YjTf1MFi8Vr&#10;qROva2Q1sFuTeBnkGJhdmgGbL2gXgbrI57XCu8A22uyGJYsB+7J6qylNo7iUrdX1Bp5xxKsL5+lI&#10;nyMoavxmP9MjbKIZbK9el1eTCdk0mjU6x5nRghJ0cIxcQBQw0AF/7xyZf4Q4FYiA7xrinxi/vqlp&#10;8jkbAsk5yJ/D8pAQpwNBDddQPGCTfx5MYf1qMnkq9xr7MgiBqOegjgOxY5iYN0j848S3NZ6Xyvpx&#10;FsM5C6LgIlHt5TVj3fr10WLWsCHfdHO4p0muWpOshSxK7GtnHWPhJDj9Z394thLX0dC033REfmG+&#10;Lkz/MUtluiDo1izoo0PNaocMIcR7rAdPlhqz6mgl9ucHiYS8usYJkUWi5v2BR4XiRNnIF2zQxWyF&#10;v9/bGzjViELHHwpFudFqyXWlmanWauliYGiECIjrGL62obXl/lHO8uQkIW4DReBfhMNdyzoUOiGm&#10;L7rISZzFqjIB2OI6kRCd82bomf//hhLZ8sfDrNxQXJxUIXCnVNJz4NQ8P4p/5wM1MvP445hfj0bk&#10;UXWxrmSojaZCIWkb19onC8hcjQeDp0RpO/G8bG145FI8btvXsAg4/Wd/KAASV9HpdD6rt1q/UF/T&#10;Fzl2ok6TpN/fs5D8Npen/QPxPGrxokj7oh5C6vQfO7s9SX8BgcwfWFVC/DPz/iBcTdoctRKNWPiq&#10;xfI0XxjZvQvxE3agr6TTEjBssGDXhCtWYIAIiM5WiBu6AKhp8sVRnuIf8Tz9uVWvra7Ikd58yc8G&#10;GZ8c19CETI3+JsyvS2X9AftPiH5mQzd+vZxK6Q+AaAvEN6gOLnA8oPg3HqiRQTQ190DXUqmFC4D5&#10;+rEAiP3AC4s5d9Mk6vNJOmzffUTdYhMTIi2WHbAfmiecALQ/9CkjduE/iMg/E5G/PcfzyVeazR6v&#10;hGfFklTZSThVbiu5TbhBfqlkgBBCnJWPNQ+WQyeXZa1N+0+vQfFv8WBDZop/Zt7fpOIfmoCcYHfz&#10;2GL3LjrkcTxaSiOTKfKZ4PdY7yCbCr/fr1Tl40yW4h8hRoHzo/2D7mcGBeMfrq9bzpYihBAyG1aU&#10;PZjahAmL0V89fzE0bxCxFv3iH5o9yPg8VJyycFyTY1jNz4KqdvJ+Py3Nv453IRyWJRsvD55bPCZw&#10;RCO9sAJmfzgBSBbFExH5pyJy75fv3L2nPoe//eQe/vwvx31eLa19r93p/Ln550qzJQ9oQTNV0EWm&#10;FnIf5vKueF2EnJcgc/+GomYiMtvFW7yZTlL8WzDHtp9NXfzDuujTc+bVXXaA/SfEOivZHSYQ8j48&#10;yMhPNta7k4DVZlPPA4QdnWlpg+P3TaFIW3lC+kC276f7B/Lj7S39HzAN+EY6JZ8ccZ9ACCGLIm1M&#10;ZouRV69i5g3CpvJKNCrbsagsRyI9wh/EQWQEMtt1cjANj4nKZSM/G830i5ykrBpZ/LAC3V3Avvyq&#10;zfeFXxVGC4AQcbm/PQ0nAO0PBUCyCP5ZsV7/VyLycxH5x3/z69/g1zvG8/jstweH/33c7/8/N6Ph&#10;/2IzFpNEyFIAcrHWav65+hco0pDp8sbqavf7YSHDjA9CjokrG6zzZja4DdUetcqJGc8Aa5Qby8te&#10;PwwLRc38w4TbvaPcua1+Xkrbv+P1aAJ7JRwXTALeXV3RRcDOcaa0/m84dt8VivKstljbJkLsDNY+&#10;mCYxYwJgJXdYqy/c7owQQrxKIhTuvvJhERUQAlHTMes6EDeSAb802m1aOU8JTJWZAuBGPCaRXG5h&#10;EToFYy/+wILQNW2QB29n28xdi5ao1xOxuTwfp6FRALQ9FADJXOl05H8rNeovicgj8+eisLJTLku2&#10;0URXNYTAf4NO0t1GQ0KFkvxse3OkCNjUtBcdkVfNP++UK+zQnjIXw6HuwgU8yOVc8srIIsA06cVY&#10;rEccKjXq8qJSpYDmMtTpyDIFQE8QWlqSP93c8PphWCinxL/s0bkt0SHqOsH+c6danej/YRIQ2Yh3&#10;1lb0P8MuFevJ76u1uWekEOJEMCWCdZ25X0Ae4M7OLrPCyZnUsGc3zhnYxnMfQMh0SCoNqkWLezDU&#10;4YoaIxumCcTVl5fT+hoaE5Y34vGFxehgPYuYpHnb2Mf9frlpNAjZlQdFawMkV5MpC1/lPTgBaH8o&#10;AJK50tBa/wjZr+bPRGHlYak8tLCCv/+Pu/u6jczV9PALbb3VelX98yNOpk2d233Tf9yckUl4JR7r&#10;LoD7QcEIHeM4vz46OHBMwQjiuEl9SotpCKQhQzhbj4zulMsYkynFlv02bep0ZJaNGZ7gR2urjhCK&#10;3EC73ZFW51jYg9i+ZARr1FvNHvFvGhv9l+JxRxyxJ+eYOELz2B+PclLW2sz4I2QCPs0cys8vbutF&#10;TtwHaAVKRlFR1q0BWuoTMhUwyafaeXKab7E8L5W7E/LXUsmFCYBgETFJ2BsG/Pa9vueqNUvxAahl&#10;2fl1LJI2BUDbw+oMmStBnz9q5qlka3VLNz6IgI/L5aECoNZuf9sRuWn+eb9SPXeXO+kFNzq1iI/N&#10;PSHjAJHszvqaJVEAQuAvLl2ULzKHjrCOCiubq2rLuviGjdl6KCjJUEjPaPD7/D1TtuNwQ3o76iBE&#10;4rkg7wGWLzv1+kIEVQiZJsiR4BSA+8H9AvY2ZPZA/MOUn/mpqovoxR5ckZrGOmha4h+mOi8m7J93&#10;cTCFogYbnAiZHDQhITNKtQL9ulDiRAmxRMzv54EiZAqsK7UbNNeSxYLpMvO+iHrI9WjEMxbZdrf+&#10;BM/LZUtfB/GWEKdCAZDMFZ9vSWLBkF6wyg/xIR8EujHQlTHoxtFqt2+qf8ZEIZkuLyvj+vDG5iae&#10;jMM7K2m9ANTPYaUiu5WqbgsJyx9kfpoCGIrYdzY35FqtrgvOdj7n1hTRDjam6vSeCoRCiH2wx0rq&#10;gt/susewscDDPJ53DFEQ2Vh71ercBMGkIvgWFxA0TuYLRO1XV1Z41OdEtdXUxb9Ks9WTe3whGtGv&#10;M8itm4b4B+tPWLo6oeN1f0L7T0LI9IAV6KVEvNv0dXd1WT44YPMgGQxcLMxGtkgwyKNEyBRIKhE6&#10;2J+SxYJ9N+po28njZrprqZQnBEAnWH+iRvKNhQZCNLSPiqbyKhoHcBwBBUAyd+BOBRFQ9ySvWC/U&#10;fHqYlb+8fPHU34f8ATGnCguNBqf/pszddKq7gceF/X6+4KJXR2ZJxLck721t9UyPgu9yeb0LThWg&#10;MHGBiWB0w72xvtYVxyBg4XM/6P/YAYh9G7GTaScInYPEznExJ/jE2LQ1znjd6JY2CyZnCYv4HGPT&#10;gccdoxt0v1KRZ5XqzARWbj69xds2t3dxE5qx7oH492n2qMdKXc9ALljLsRjFm+mk3FhedsyR22WX&#10;OyG24LPMofx4e0t/KmuxmFwMFzldSwbSUPbuyRAFQEKmgZqzn2cTpi1AHc0UAFHjQOOk2xvr7W79&#10;CR7nLWb/OSQKgZBhUAAkCwEi4PV0WsJ+v9zL5oZmAKrg5qh2zZjge0UCAak0m7Jb8cYY/byAgHNF&#10;GXOHpQ+n/4gV0CH19uZGjxhVbjTl95nMmRkE6ITLvNjVu8XXFGENlhmwXMA5aAchEEIlOvcmtew0&#10;gQgHYazS0iTXaEwtww/HPx4I6NaiK5HoKRFWjI0HHrdWV2Y2HZhWfm5lDHtU4jwgFNnd3sVN1I3r&#10;xPfliqU11LjA8vOnG+uOek9LuIZyjUKILYDYhzWOuU5C4YwCIBmEui/AvsELRXFCZo0qph+N4bxF&#10;Zgeua+p98XY6JR9lj1x7xJ1g/dnS2vKtBftP3Jf669DkBI35f46AAiBZKMiTSYVC8h939y0VsNC9&#10;tD3g77FZCPn9cjkek2c1ioDT4rVksivgYNoAwgsho3gznep63Jt8XyjIJ0d5S8cOi2NYRV2PluW1&#10;1ZXuBCrORVUIfFQqz7VAgIXf9US8x9ZqEOr0Xj+1ZlMO63V9IzbLMHa9yIaHvp7N62L+hXBYtyvF&#10;xGL/8++fDjTtWZ9Vq+cSA1WbjBw3n64FFpFOmhJzOrgf49Fqd2ay5sG17s8vbDtumhMTzYQQ+/Ag&#10;l+tOAWJ9kcwXKOyQgahFcWSXFas8TwiZFOz71CbcWe45yXg8KRRkObKh/x/cFyO5nCsz8p1g/Qky&#10;FWuNlNcTzLcnzocCIFk4KBD/bHtTfpc51LP++jkuusfkUiJxZtHdv4R8wYC8nkzoVoLkfOC4v6Tc&#10;tL/N5V25OCHTA+fM2+trPVNxKFJ/lT2y5KveD6YBHz3f0QVFiH7mRsYUAvGAUPV9qTwzD328piux&#10;qH79GTRFJ0bRAkUuO3e247OrH08cp6N893WpuYsqmL7E47YiBo77HmLzqV6z2fnvXt5aX/P6IZgr&#10;5vTfjsXA+nHA5N+fbq470sr1+zFs5Qkhs6d/CvDVVMJyMxjxFnDDMM8T3T7eA9lYhMyKVSVLs0z7&#10;T1uBvfhrrVZ3j3wrmdRzc93GOw6JhbAab3Q1ef6IFzfTYgyXI6AASGwBRMCfbm3pHRiY8qtoLd06&#10;bjUcsTw27vf5cemRC/GY7Nfqxxk4ZGJgSWCCiSaKquQsILyjy2tcy08rYFGM6VMskFUhUBSh6o12&#10;Ww7KFX267rxTa7DPXI9EZCsWGyr6acbPe1gsOrKrEh34+EzjMWo60DzGmMbEa4ZNqBXBlZtPbwDr&#10;Twaizw9Y1ZjTf4+nLHhB/ENDlhPfz1qzNbCJjBCyWJ6XSl1h50IioTchEdIP9v+Xjb/Ts8uYOU/I&#10;xKwr+X/FOrOR7QacjBDBAeAs5DYB8FY8JisOiBDIVWuWXAleiceYcU9cAQVAYhtwUdUt6CZ8QsgC&#10;9C0tSbvTkQvRCAXAc7AeDPR4XD/McbNuNzDBlQz4e55VOhiSoH9JAks+8fuWun9fbs5OwB009QeQ&#10;13lvipYW+D5YHOOBRdhLqVSPOAdR0LSwvG0ITtjwFJpN3Xqy0W73CHUQvUyBCpukGI5nODxU8DPB&#10;931cKJxbZLQT/dOB+Py/lIifEgPVY4zOxYNKRb4ulIYunLn5dD/4/NP6c37AoaauHV/HnpVKU8/+&#10;e2tl2XHiX6fTkWa7Ld/luU4hxI7APQANRFhD4IEM5Vm5NhDnslur6+t3MTKqsU6n8wwhk6FmsBdY&#10;E7Md35XL3cZp7LXRfOwWp5yozye3VlZs8ExG88hivBEa0MnZtDkB6AgoABJXsQQVsNM57hwsMK9u&#10;Ut5YXe3+T1j3TGLfSKYPpjOuxaL6ImRYkRbTmg1FkMGUyBe56XeVofCPKdH+MGRMpnyROZxpcQfn&#10;Ix4Qql5OJmUjHuuZCgQQ8vCYtKFABaIfOtifVaqeyK6BUJpBh/4ZYiB+fzmV0h/DRNFVRQA8pADo&#10;St5eW/Xgq14cDa2lNzlVmi35bsrTf5jkdEq4vZ6BCOFP07rH4wHXKYTYFrgHmNeXrWiUAiA5BdbX&#10;dcUWD84U6nliNu4th0ISUNb8sB1Do1+xpTFfkhADZrDbG+yX1fsimmbdIgD+IJV0xLQc7jdPLKxF&#10;IM7S6WY0bNdxBhQAiSsJ+JYkHQhIvkU7qHG5HA73THMh24wsFlNsW4+dbT8Aa7h+8e9e9kiqU+zI&#10;Qef25URct4TsB1lxHx9m59axqwtV2SOR7JG+OLsYi8pKJDpyim8UWBAeVWu6aIWOZC8XFFQxEO89&#10;Cnf9IgGO9+31NXnNsEV9Wi7rmxj1OoLjSNwFJnGtWnST89Nud7rX9y+nbBW0GgzYepITU34o8mLS&#10;TxtwP5v28SCETBdYh5trByfYgpHFAGcJNJaJIRTv1OtyIx4/M4dbBfeHXK2m51a7yamDkHFgBrsz&#10;CLrQUhLTf1ccMi33OG9tWORqPD7z5+J02rzXOgYKgMQ1dDqdmtZud3eVwaUlvrkT8PJyuvufMP3H&#10;RWMv6lRTccYddZj4+9Haqj7hNgrVGk4M8e93h9lzi1eYANuMRPR8uOVI5NSknRgTcvez2YWeK/jZ&#10;xz8/3+0SRjcdLFCQDxoN+E9l2+UMUarWRO6oJplaTbLNJgsGQzBtQiO5nFyJRvWCjCryqRahTeW8&#10;g6DKrmx3gWvTqw6xd3EL1daxhdNOuTL15qa31tdsdZRwP2t32rroh0d7gNUp7nHZWk0elspTbXIh&#10;hEwfrB3uGN8VazE0tnFdQPo5rNXlshFBj73PLwY4fJwFvtbMrb5tNCZCDKSTDfESzGC3P6ivqM3U&#10;LyruuEa9nIgfO7LZHDTNf1suj3ySWKs4xR1lkXQ4/+cYKAAS19DQtAMRucJ3dHL0iQ6loP9p5tB5&#10;L2KO1GdYdMREBoqyVi0H0PUa9gf07D8svCC6YGoQwla11ZLyiIKxaakT8i1JIhSWoM9nOQ/Pbhtr&#10;CHgngiCZxfE1bVixMH41lThlERr0n+RTlmg94zqQFccw9PnRMKwua5qmC17TBNafi7a2QecoBD/N&#10;mPQbJPgBvP5CvaFPZ/P6ToizQNOVuce4EovOLJuaOBdVKB7WcIhM6YoiHiPDOwJr0L4scmCKgcig&#10;fFIoyoNikU1+xPUwg93eoFH5h+vr3eeIeyMcd5yOHlXjkOm/TKViKUf9emJ0Ez45dmohzoACIHEF&#10;nU7n1w1N+wfma0FneIH2n2Ph65v+2y2W2J27IH6QSOjB0OMU2Pu/FmLMLDqWNMPm8WGx6IrFKjkf&#10;uEZ8oliEqvawKOr7fEv6n1+JswPbLcBul92Q8wObqoaxnnlUKFrasI4DJnnnjZnhp4t97fbQvlFz&#10;yi/XaEqm0eCkHyEOZr9S6Yo0cJUQCoBEwYw76EfPaSoU5btyeaR4h6mai7GYbMViPU2MEBNvLKf1&#10;4jSFQOJ20sq5X2hyAtBOQPx7b2ur5/r0RTbritd2M46oGr+Fr1w89y1GB1xNnr4nkdNwd+YcKAAS&#10;V1BuNtPq69gpl6deJHM7ryUTPRM8Vm+MZHqMY/k5L1CoLTaaehEWFpmcuiDD6FqE+rLyWjIpV1Mn&#10;i2ZkBGKqlB3/zudWOu32l2grMMGN1Ux2BpbcmDTvt0aeBS1N0wU//TFCxKs0W5JvNGRf74hm4YoQ&#10;t7Bfq8kt47WgMQhrBYow3gbFcFjKb8eiA7PFv8vl5fMx9qN6bjW+Pl/oOlRcSCS604QUAokXUF0d&#10;cnRhsQ2DxL8H2SPXTP9dH9DAYUdy1ZqlIYdXdEGTbjdW4ASgc6AASBxPu9N53ul03jBfB4pHDzhp&#10;MhZYkNxUpv+w4eL033y5Fo3In6ytTbzQwLRVq9OWekuTjw4ykg74uxYgZg7eWZg5eGJkG8LelHl4&#10;ZBJwztzLF+T7SkV+sr3VLbzcWl2RVDAoH2WPeFwdCqb/lqMRV742O4KMCk3PwevMpClnKzz79xKb&#10;wuoQRwbdraHRQBOXZDHlR8GPENeCIiemucymAwg/dAZwB2b2drGlnbl/VDO6kak+yLZTDKvP32cy&#10;5yqMmw4VkXxBP9fgcmOee6YQeCkRl6+yR3rzGiFuAJ8xtbGLjbv2AA0J725u9Ih/cNtyS2Ps9XhM&#10;QnNoKJwGj4pFS9/FKXamdkCjAOgYKAASx6O125fU13DvKMc3dUxuJZPdIj2KjQ8s3hi9iBprjA3s&#10;NBbW6DDChNQkoEBc11rdzCRYxJU1TX9w0U8WCQo377/Y7dnwwDryPb9PPj5k578T4fTf/MAlHdd2&#10;8KxUmomrwaVkfOavp6EUg80MP1p6EuJNDioVuWy4A2DqiwKgs8H+5aVUqqeoDZEX2c/5xnFDx6rR&#10;jJjUmxHPbnJEFtbzUmmq54WaW43nqwqB+PXO5oZcq9X13Hs2vxKnA4HdpNxgU5UdgDWx2hArhvjn&#10;pobYG2lniGW6pbSFhg80vC46H91JcALQOVAAJI5HLS6hm5wFpfFAR5La4QJLFBbmBwN7A3UxgO7R&#10;iN+vi86TFmdhwfbqyspE/xfnfl2ZrMD063eV6kTfi5BZgGLKB3t7PZYnsHl6LxDU/57XGufA6b/5&#10;0mxremPHLK/rs97cHlWrslOuSKnVkqNmi+szQjzO41K5KwBiLZD05yi6OJB+IU0Ff4fHmsU0A+xj&#10;IAzj3Ji1FR5EwGfVqt74ir2vWZDHJOLPL27Lt7k8reqJozHdf0CxXuebuWCQj//G+lqP+Hc/c+iq&#10;5he4WIUDQQtfuXge560NOVxPcvpvHNoUAB0DBUDiaLR2+7N2p3PHfA0F+pyPDQLXzUUJNmHjZC14&#10;CYh/P9veFL9vqedVX0wmJBUOyX/c3R9bBIT4+tOtrYlsP2H5We+zVfumwMlNYj8g8v1qZ1feXV3R&#10;JwABxMC/uLAtH+8fuCL7wO3g+vf66mSNCmR80EnZMK7vs7qu4z2dJZhO//DgkHnMhJAuuN9jKsVs&#10;CLqeiHPf4SDQCHRnfW2g8Ke+r2eBr4MwcVivy26tPncBGGtSnHOPSmW5u7rczR7EXhhW9ZuxGKcB&#10;iWNJK5/BAm3VF8oghye3iX/gZYe4w2Bf8m25PPLrUJ/biFvsYCHCbZ6zoABIHE1T015Rn/8zWsmM&#10;BW5wZkEePMzlHfG8540p/g2blsDf/8NLF+Xv9/Yka1HMwOTfecS/SrNX7N6vVJmfRGwNrE7e6bS7&#10;3f8oIMES5dP9A9rV2pw30ilaocwRNHd0ZnxdX7dQqD0PTwoFin+EkFM8LhS6RVFMYVEAtD/YL6pi&#10;mQliI+AcAzHNFMwgEsYDAYkaIqGZK95ot23V8KU7VBwcyvVoWV5bXemKmuY0ILIBaVFLnIa6Vs+x&#10;MX5h9It/uFZ+uLtn26bX15MJ/Zr9qFSyXMsS3d40KIkZ7yemRaZSsbQveUWpjZLRtDt0d3ESFACJ&#10;0+nuRGCTRQHEOpCd3lYWJujI5EZnMD9aWx1Z/IaQ97OLF+RpviBf5M8ufGJRCNvP84h/6nfHuf81&#10;LWuIA/jkKK/nwpibInRc/3h7y5UdkW4Bxbyr6ZTXD8PcQJGg2W7rluYPS6M7Ve0Iumx5TyKEDAIW&#10;jK+12/r9Hw+siXn/ty8oDN9cTp/K7/u+cLzf6bdy1xu6HNTU9ahak52dXb3RyWxQw2vFOhU5lcys&#10;Jk4h4lvqmc5lc+ViUB1vxAHiH1gOh2QzHpcrqaTkqjX59DBraQr6RjIhSzN2FJkW9y00G6Hp/2KC&#10;AuA4sNfTWYxffSbERsBv2mfcdA5rowNdyQnbyHOKhLt/vp/N8ugM4M10ciwbABTKMQ2I/9dvsYYO&#10;WiwKsamcRPzDDbbaap4S/z7NHnHSgjgGFPo+2z/QN0Qm+Ey8SZHJduAa9tbGhtcPw1ypGxvunXJ5&#10;ppl56eDsJjqfFjn9RwgZDMSUJ4q1MbLkiP1YDwbkFxe2dVtMVfzL1ery775/oTd0uUUYw+vA6/nt&#10;7l7P2hQTj7+4dFFvhCLE7qwGTyax0NhN5k+/+If34VfPX9ha/MNeb1nJjkTe+59f2JYfjBDCoj6f&#10;bDnEKhOiphVB81osOlGNzsu0hfs9J8EJQOJooK/EQyE9Lyfk48XaKjhSt5aXu1+NzRy7xE6DruQb&#10;ynGyChYO+H94lBoNfRpCjAXVpKCWisk/NWQXEyL3jnIstBLHgY7r4u6ebgFqFpZuLKcl5vfrVqFk&#10;8ZjWx9wIzY+WpunFx5qmyeNKdaY/N+ifXcfuoxKneQghw3lQLOr2n7j/Y2KFU4D2AVNE6jScCe5N&#10;X2QO9fWbW8FeOPv8he78omYDwqli2MQjIXZhXRFxkLNJ5ssg8e+DvT3bXzO2wmHxSe+eAHu/V9dW&#10;9EzJYfvyHxj3cCfwIG8t5ogNScTtsKpDXAFGz7cT8VMTV2QwN+Oxnum/Lzj9dwpk9MGm87zAOhTC&#10;36TiH7Q9FIXLjXqP+AfuH+VmOiFCyCxBNyS6ItUuVWycfr61qRegyOIYlXtKpg8u7+b039Ni2bGN&#10;HVa7bAkh3gUF0QNF8GPRzR5cj0bkLy5snxL/IH5hveZm8c8E5yayAR9kj3qmAXFMcGwwGUmIHUkr&#10;WWwFxuLMDexZ39tY6xH/0FzvBPEPbMciXUe1U/+WTMhfXdg6VWN1klUmctWtDDpg0lu10CXWaLEW&#10;6SgoABLXgEIlCpYYV6dVx3B8fRvt3WLJ1rYEi+KtCW06pwWmBmvNppQadam2Wj3D9Zj8++NRjpmX&#10;xPHohZYOOyLWAAAgAElEQVS9PX2jZILmhPe2tigCLgiKf4uh2db0Jo9CoyHP5mBpnpyRBWi2Tjt2&#10;Qsho7uVyXYEFRTfagC8OiFpovrqzudFTAEWDFmwx3WT3aZUviyV5/8VuT5Majs2fXbzAc5XYEnXd&#10;nmvQ2Wke6OLf1lZ3YliM2tr7e/uOuGamAwFJhULiO2PPjfPqLy9u683xJk6yynyYszb9dz2ZnPlz&#10;cRvoVdUoADoKStzEVeAG9erayeIHHR9H1Zo8LZdpcWmIf68lEz2bOyuBuF4D+X2LKn5j2g9TIP3T&#10;fgC2cEe1ujwqVzj5R1wDNkjYKKnWKfFQUM9dsXtouhuB9RXFv/mCy32jdXyePyqW5/KzgzOy7Wlq&#10;tEcjhIzGzAK8YTQlwhIU1qC0WJwfyCa/nU71TK6IYfeJ9+Zzj+8RMc3+q51dXfC7oTTP4vdbsZj8&#10;PpPhGpXYAghRan2Hda/ZY4p/cWXyEuKfk6IsLkUjlmw8cW79dGtLfndwoJ9bTpnaR0P9EwuRCrgX&#10;bjgkz9BOUPxzHhQAiavBzQqbGjwgBN73+NQUCn43lRv2d7k8rbr6QHfTJLl/56WhaXoBeFDZI1ur&#10;y7NyhRN/xNVgw/SmpnWLLNiQICPw0/0DbmTnBCbouQGaPw3t+NqPa73Tr/OXknH5Y6lkg2dCCLE7&#10;ahYgHsiew7QZmR0oWl8Ih+VyIt4ztWJyWKnIvWyO+0MFCKEvKhX54fp6t9iPX7FG/TaX16cFCVkk&#10;+EybqFOrZDa4QfwD8TEsjTHxhzxUvE6nWGW+KJUsRSq8knSGnand0DoUAJ0GBUDiGVaiEfmhf1Vy&#10;9bp8dpR3bL7OpKC359Vkotvlg44NbLxJL7D+nDcQ/uoDNtr7lao8LJU57Uc8A4ossLy9bXwOcb3C&#10;ZuN+5lC+UfKCyPRB88NN5jDNnU6nozeAgK8Kzr8nY3r0lXiMn1dCyEgw7fdV9qh7z0fO2uNSmVNV&#10;E9IfgbEeOc4fj/n9EgkGJRrwDy3cwor9QS7Hhqsh4JyEZT1EajMjEWvUW6srshmLyaeZQ4qmZGEk&#10;FeeOo9roiSdyPu4uLzte/AOxQNDCV/XSPzFuZ76x0JzhpDxDu8H8P+dBAZB4Dvhcv726Ih8eZj31&#10;0uN+v95lawJrF9rs9LIo68+mcvNEvt9OuSyPK1XPidSEAAgH5VZL3t7c6DYsoDiIcHtOBswGbH4W&#10;nXvqVaqG9efOnK2da63ZFdjNYj5FQELIKHCdeCmV6hZTMWUF20U3AXux7UhYooGAvpbx+/wTvbqz&#10;BLxJgfD3vFTi9doC2DdjHfqiUpU762vd9wLZ1T+/uC1fZA7lUZU5uGT+rBpiP8hzAnCmqJEV4mDx&#10;D3u/gG9Jb0R0IwfliqWmDCflGdqJdrszMLKI2BsKgMQzdDqdWrvT0VdHsWBAD73Nz7AAZjeQ8WAW&#10;05GNOMtcBywonCZezdP6EwutpaWl7u/Nm+ezYonCHyFGdkVjd09+tLnRLbCg4zqw5HPkJsvuvLWy&#10;zNy/BYBJfDzQ+IFp73lS0Wa7/oEIeNhoSJaTPISQEdzPZvVpfzGsFV9PJlxhq7geDMgPltMDrTYX&#10;CSwCMSXEacvJwBo1u7OrZyab7y322Hc2N+RypSIfH2bZZEvmSlKZRjtqcIp3VryzknaF+AdSxv4a&#10;dShk5blNBHtk0enMKXmGdqPZ5sS7E6EASLxCvtJsorXxgvl6g4YA4wXS6DxVFisPc7OZooHw91Is&#10;KqVWy3EWMouw/hRjdL6mafLFUd5TgjQho0BR6t/v7PZkLOA69otwWLdhYnFlOsCu0Ul2Lm7CnMJ7&#10;ZjGjwmn8dGtL/t/nL9jUQgg5E+wZvi8UutaKsKN+Vqk62lLxzXSqm2k8L9DgWW2dHLNSoy4NY62U&#10;qdWk0W5T8JsSWIN+cHAo16NleWN9rdtkC0HwF5GIng3o9HOYOAM0GqgRL/yMzwbsl8x7lBh5qU5u&#10;Sl1VROO61hK/LyRuKY/WLdYiYZvtlDxDu0H7T2fCs514gX9dbjR+2+50/lfztaLbPtP0jj3Cm6sn&#10;k23o+pyFzcuVSERupJLS6rTlwcHh1L//LJm39eeSsrqqtFoU/wgZgl5g2dvr6bKGGAhR8KP9AxZW&#10;poBqDU3mB3L/0HWLBpDvKvPPa2lqsxfl0E380411eX//YOY/ixDibL7IF+RC4jirHI+319fk/b19&#10;R76mfos4MfZfe5WKbvtcPseanxl99gKWnzvPX8i7Gxu6Fago2YB4MFuRzJoVpYZRpP3nTIDIeltp&#10;Fsf1/GOHxwlVtRMBp63nkbdcI4ZZHXa4nuQeeBJo/+lcKAASt4Kr/r8SkX9RrNf/sYj0iH/3PGQh&#10;dykc7rGegc3OtPmTVFI2Y1H9uz4rOCtDArkc87L+7AcFYGQxUvwjZDhml/W7q+1uQQ0iIPJWPtzd&#10;Y6frOYD1Ma0/5w+snxvGdf9RwZpFzbTJN+dTjFyORuQHiYT8seR8Oz9CyOzAvR4ZarBRFCNX7Xo0&#10;4rhMNUz+qeIfCsXYe1EAci84dyFWw7oW06vmNJYY5zHsbQ9pDUpmxFo43P3G2RozKKdNxLckPzEs&#10;qsWYLnODE82zWk1utJN6DqAYdSngdBEQdqZPLDRWoga4EbeXPbdToP2nc2HaJXETEP3+tYj85798&#10;5+5ysV6/V6zX3xeR/8F8jfuVqnx4kPGU4PKKYj+DLsRpbkBh+fnj1eWu+Adx9XuHbdSRjbgIWpqm&#10;LyCddrwIWRSwWXmgNG+gwIINGQqEZDJusfNxIeDa39ELNdO9J9uVm8zXIIRYAGIfhBITWCtGfM7x&#10;JINFnGr7CfEPhWKKf94AuZXvv9jV16rYc6ugGRfuFYRMG1XEyFAAnDpwoVEtVj/eP3CNkL9T7s0f&#10;hwhYbjTEycNdLyzGKrzC+IuJadKBybFQACRu4P9WRD9M/P38b379m5yI/Eu4m0GUgvD39/sZ+UOh&#10;6KksGhTGTTsSAAuSaQHx76cb698nlemRg2rVUcc32ZeNOC+OMzpauvUbs5EIsQ6KK/czJxbD2JBh&#10;WuAVdvCNzaKuf14HnanNdltvmPlqQdN/8wZWoIQQYgVMSWlGtgzu8Si+OgFMf/VbxDGv2HvAml4X&#10;Avf25d99/6JHCIR7xetcd5EpglqPKk6x2WC64PiqTlpfZY9c5TzzoFyRSt/rgbVju+PcfLdviqMd&#10;R1DHvJjgtXgSsI/lqsa5cEdOnMpnIvK3uC8X6/V/aoh+j0Xk9yLySxFJZ3XP/YI+8Qfhr+rBoNLX&#10;Vle6v98tlqa6KMSGPBTwX1b/7tEMsgVnyaKm/4I+v/iWliTi9+sLEEKIdZBh+v+92OkWCAGKbu8q&#10;1zsymkVd/7wM+j0QtC9G1+0i1yXFFrs35wFyY1DwheBOCBkNBLNvlfweFF/tPOmPz/Z7G2t63psJ&#10;xT8ihhgIIXBXKUhvxtiwRk6DSeeL4ZC+ZhiHrWi0+9UHDqvD2B28J2otDdPp37jwGN87yp0SAVUb&#10;YyeBz0DRwnTatViUzYljgJoLpkMrzaZUW8wZdTLMACR2558Zz+9949d7v3znrj7G9je//g2y/f5O&#10;RO6Yr6HQaMhupSZ79brnJ6swEaN6eN/PF6b2vd9aTst6LHZUatS7qyIceyeJrIucfvH5liQWDOlh&#10;y+uhILv1CBkTdF8i/++H6+t6RzXA5/ldwyqUjIbTf/MH13x01mKj/WDBRQQrG2QyOViDvbyc7q7D&#10;IA6gCIy1GI89IWeDCSoIJaaLCYqwOzu7thLUUByGjfa1VLKnWErxj/TzsFjsrrmSxpqVEDHqEW+v&#10;r/U4NonhFnRQqcjjUnnoxFl/LWOvOjr3jFgH13dzDQcB5F52ek5adgL1u0+zR3JnJS2pUEhvUncq&#10;j4rWnFVeZjTBmaCMrrU1aemONZz4cxMUAImtabc7pXKz8QkytEXkroj89d/8+jd3jd/rV24U0krN&#10;pjytVG2X7Rf1+eYuiuFnXopGezqWvi9Mr+CExebVdArj3z07GAivTmLR0y9YW2FReT2ZlBf1Qwv/&#10;gxCigg0ximzIVFFFwOvVqp4jRIaDLmMyX5CXYAbsf+MR608vgs/WreXlU8U8Ma5PQb9PPjjgPZ+Q&#10;UXyaOZSfX9zWxTWsl99Ip+STo+PJQHzOrsbjshKNdAu0EN5gr1xrNqWiaVJsNKQ+A0s8TCNi6mZQ&#10;Ew0mRGBhSvGPqFxUpv6KDU5PkGNQUzGvcf3gunY5ldIfEAOfl8ryqFTuqefcXV3u/h5fw73P9MB7&#10;o+a5PikUXd28hcGJj7M5+cnaqn5fdSL4DFi532P9oA5JkBM0Q/BrsFHRtfDMJ7am3en8c/P5PTPs&#10;M7LGwrnQatl6yu+NZEKiwYB+M50HsJJ8NZmQzVhUX0j6jdB8XMi/mOL0nymcaZ12z873mYNCp+2U&#10;fYXg7r8KBuR3mUPJushTnpB5gCJbvwj48vKyPKru8vifwfoAcYLMDtyHa0aD0qNCUTJNFgDdBtYV&#10;KMatDbB3gyhg/v3xrxQACRkFiq0ouppFWBTC96p1uZlODRTYzTWADPi34+xtTbK1mp7BXbZYKBRz&#10;zxAJy3YsKsuRyMBiPb4/sqFYgCf9wNJRFRL2K7RpJMdg8q9/ejjgWzolTuDPOIfwwNcc1aqyEome&#10;XPOMbDoyPdRGcVzfP59iLc3O4PxDVI0TeahYh5/FrTSn//rBPrWuaT3xKsSdUAAktkZdFEH4c0rR&#10;DNZPN5aXpdJsyHowOPPnfSUSzl9NJtLIlIPsF/GffLSxeZ5WJ6oqnLWUGwTsP52E3bKvEqGQ/Ozi&#10;Bd0e7Gm5TEtQQsYA17eP9g/kLy9f1P9TnPZKI1kNO7O704m02x2pGmuA/UpVvqt4z6LJ7bk0b6ZT&#10;p2wAxcheNi0///oac58IGRcUXbdise59/a3NDZnEnQwFdDz6hUMUu8yJrFKjLg1jv5QOBcXv8+t2&#10;jWdlIaEwjKKjG3OhyPnBpMnbmxvd74Pz5btymUeW6JPE6vXofuaw5zoybNIY18L+fQ7WGmw+mB74&#10;3KrH3SviKoYJ0OTiRAfQltaWJxb2V6hlLjt0wnEWdDodvSmKwp93oABIbE27c3IxuhKPScZiZ8ci&#10;WQ0G5Pb6mv4MosGgvJJKSuYwO7Nn9NP11Vw0EOh6QAT9AT1jToyNxgOLXthWUIWztjJ9mXeQYGWn&#10;6b9+8LzwqDVb8qRQkG/LFc9nWRJihWaHC9dxYPD5fMDlG2HpHcOu/GvDycAulBoNiQdDM93s4xg8&#10;ttnrnhaY7FBzSE1ytbp8kc0Oze0hhFjnfjYrP97e0r9evVZhsvbbQrHbNGdaW69Hjot7q5GIRAP+&#10;M62+IO6ZRfhBU4WDQKEMTQ1s2CNngcYQdfIP583H+we0hyU6EPdMIOD1NxFA0MMjksvJjXhcLiUS&#10;AxscEfNiWiOT6QAbdxOs57wirl6IhM9seLEzL0olSzUzuw0BLJoGp/48BwVAYmee1Fqta+bzQyit&#10;3UHnzJ8qnX64iW4l4vKWpsnvZiBeYrObDof3Gpqmr1QQ2hsOnIztoyt1WhsNvDZTOGt3OqjmdVW0&#10;rIPyDOx+48dNWOu05WIiLpuxmOyUy/K4UqUQSMgZXFE20mXmq4wk4YD7qRuACwCaZVrtjh6wb7fr&#10;+F65IjdXZncuoCO30KjL83p9Zj9jUfQXd4U2gITMBIhslUZTYkrxu39aRoyvU38VxbIN+6V4ICDR&#10;QMCSMNgPisCwD31RqVDYJyM5dgLqFf8+3N3juUO6IALE5OkZU6Go43xZLOkPNDGvh4KSDIX0qZ3d&#10;Wt3VuXSLAPcKtRnkQW4+UT52YC3s3HiIbyw0GqKWuT7Apt+rYEva5PXDc1AAJHblb8uNxl670/kf&#10;zefXcsCEx2upxMAN5dV0Ss+e+GNpul3wl+PxQkPTXjX/HPSfiH8oRE3TkuZmPN79fafT6RmhK7Sc&#10;saGx8/QfbsINrdUTugsf9ivJhFS1tqMyFgmZN+iMNUE2BvEOsC9p9nUv+vQGHP9CbWxwDzbFv3s2&#10;FP9Att6Qm0Yx3XQuOA94iVpbEw3viabpk49fuqwzHesI5Pb0TwuhCx95y4OarpJ+Z+apEGIXPlRs&#10;vidBFwUHCIP4bCaNxklzchCYOYGNdpuiDRmblxXxD01pv89keB6RLhCZzEkriMNWJ4kh9hWrmgib&#10;jGbG7dXV7rfGlLlXprwhjl1M2LNGNgpM5FsRwlHLpAPOCdivcbzAe1AAJHYj3+50/utyo/FXInIi&#10;/rU78oXNi0iresj38tB/f3VtRV5KJ+VxvijflsvTKgYeYDhSjGnDkFJkmrZfOZ77MJwynfb22qqF&#10;r5o/WPzXjGKxCizjvswXJO8QgZWQRaD7+SvF+Mcl5quchWmT5nRMe83h1iUtCfp8EvD55i4GQvwz&#10;mzm+yedtew3HZN7B0+8l7PPJ7TH/ryq8IhMYf+6/hz0rlhyT3WwFTHW8trrSY5GE9/qzzOGZRaKk&#10;4syASSJCyHiguAebPLOJDwLLNJoc9YK6ca2mnSeZBrhPmM3AWJ98sLdH20/Sw7LiwpFjg69twGdX&#10;tVm9l3X/9B/2hBG/X7ekbTtUDnpkMe7orFqmF2nR+tOTUAAkduI/VJqN/0lrd/4XEelaf2Zrdbmf&#10;L9heZHrLQvc8NgQQAm8upyVTqeiv6zzWDc12+6b5+5Cvt8A0TQuqa9HIUKucikM6GnVLB5uF/g6a&#10;+hND8H5WKsl3FsKMCfE6qq0vrn3ssj6b+Bi2Z3YF107TXlOMdcJetSqNviJbFHZJkbCsRcL6hDya&#10;ZJZmrARi8s28pj/IFWxfVMba6g2Lk/HmhF9d006JfSpYF3xTKLpG/Iv4luRHa6uy1mcddNbUn4pa&#10;7MPxI4SMD/ZMpgCIPQkyOHm/J3ZjO3ZiSb9TKlH8I6dYU5oW84wtsA3q5C4aTrxgr7odi8mlRFyP&#10;EZr1/mgWIMvcyj7rrFqmV+l3zyHegJ8CYgeeiMg/Kdbrd0Xk35jPByIIOued0JH5Zjo5VqYSxs+x&#10;icVjv1yW+7nJprzKzaasGoG96kj7tP3KLyv2n/04wZoV3EqnLXzV/Gi3O/r0Sn8RtdBoyBe5glR5&#10;UyZkJP22vl7KapiUZDA4m288R9A4odprDr1/Npu6fTKsbbbCYdmORWQtcrwJnPZGt7+h41GhaHvr&#10;Znx+ridilmx/MMlQbTaH9gdDhM03GrJTq7vq/oXmobc3N3qm/nAsvsgcWm60iikTgCz2ETIZKMbC&#10;ks0U4l9KxCXjMoth4nzURhE6UpBBqDWjDCcAbYE6uStGw4kXOKzV5GrKuZNxTwrWpv+uJzn9pzLc&#10;PYe4HQqAZOF0Op3PS43GPxGRPzefi5NEEBSHzrL+HMVmPK4H0n+WyY5dLNyrN+RKUiSsWH9O268c&#10;BUI1qNqJ2G36DwXi+oCCNezSHkwxt5EQt9M//UcLr9FsOfx6jk2LKbKdKf4pYMoN91c81oNBuRCN&#10;yOVkQkL+wFSsQfsbOvYrVVtPcKPQsRmNWr6345hXjGk+iK5Yo6EBqdXpSKHZmumkH+7fV+NxiRjC&#10;NSbodivVqWYcDwJTf2+kU3I5ler5V6yxPj7MjjXVkQiddPsXG7xGETIp35fKXYFlA79SACQ2QrVY&#10;xz6PE6qkH6wtVKGJ+xZ7oE7/wd3BC9N/4Em1Jq+3Wo6cjmtpbUt7AT0qxGYuYItGc0h8E5k+FADJ&#10;wllaWvrPMHZudvN/54CueRNMFdyxYP05ioDfL29trstyLi9/sNjJAlD4xBSD2pk+bb9yTAc4HbtM&#10;/yEjqdpqneq6YdYfIePD6b/xQVat0y1Q6samHA0Tk1wzIVbh8bBUlleScbmcTErwHBmBTaOho2OI&#10;Y3Zdw+C9v5VMynosNlYIvplnaNqszqtYBXu/N1ZXe/I9TSAAvJRKye8zmakXWI+nIuNyLZU8NfX3&#10;bS4vXxZLY30/FPvU15DhBCAhE7NTr8sd4z/jXobPFy0WiR2ptmj3TE6zqrhwlLkesAX9uZ1feGT6&#10;z+RhLi+3p1DPnDdPi9beJ7VZmBzT5gSgZ6EASGwBsnlQZMoaHfpOAOLfz7Y3p1ZMhZB3c2VZCo2m&#10;PLF4DPQuMiX7bxZ+5ZcGWIOpRTG7Y5fpP3Qp1Vqn7dN2ypWxC4qEEE7/TcJlJZvGiWBjjkdN0+Tx&#10;OSfs4DDweb4oLyo1uZGMy1o0OlZGIJon661mN0MBjRz3jnK2ci7AOuVmPK4H30+yVsFrxGdrng0q&#10;wybv+omHgvKT7S35cHfv3CIgfuaVaFTPburP+ROjSDep2Ijva4J1rle6ygmZBRD78HnE51+MYjrv&#10;/YQQp3BRWYcX63W+bzZAnf6DpaTbm0qwN3gtlZDVcES3ox2nKdBOPCqNnv7Da10fsK73Oi0KgJ6F&#10;AiCxBSi6oYseVpihYkm367I7P91YHyv3zyp/sr4m6WJBL0yeBYStV9IpCRrZMiiK3pvyBIyVwNxY&#10;wN55UtOY0DwP/blQJpgUuX+Um6l1GiFupX/670nBW92ak7Lp8E2QOf33tFie2jpBnwjM5mQ9WJbr&#10;EAIjEb3Jxb/kE59vsBiIho66kUMoNmzkwL0b2b3nte8+qJT1NcClaETyc3h96MJ+bXXlVJMRbDcP&#10;a3XJNRqyHonIDaNYg6+DCDhOHp+Jfg2JhIeKfmIIduiMntRuFMIiXo/Jc+ZBEXJumixcEQcQVbJf&#10;CTFRLcEPKQAunP7pvwdF605cTn29r66sOFb0M7E69IAmSKe/1mnT0rShee7E/VAAJLYhplsiNOVy&#10;NGLr7Bzw7urKOFNlCKj4OxH5R1a+GDcpZApi8g6Fp7LSdR8PBCQdCkk6HJIlvQP+RICcRccSCojD&#10;CPp8+iY8MKRAagf6A53nTX8ulAms1BAu7QShmxA7ok7/oUg/bvHfi6ALchZNK/NCnf6bhVOAKQSm&#10;AwG5GovKZiyq32d9fWKUauFsp0YOs6MXa4dp3Pe+y+Uk5PPpOcWwsEwFg3qT0Sw6o4fZfeKz/Vnm&#10;sGfCB7+HlbZpVwQR8M7mhlyr1WW/UtFFwmJLO1UYwM9YwfopFJSVSLQ7QTQITBg9LhTOnTN4Ix7v&#10;ipleKCwRQoiXUe9VuA/jvsMcQKKirnN2axQAF42Xpv8wPOBEq89BPC1ba6iDAwrphdN/3oYCILEN&#10;sN2CoHUjnZLvqzXbiiNvppM9kycjyLe09n9VbTX/PhkO/ytDCLQUSIeNw6CbdKle17s2QoFA16ps&#10;FoUldMefNT0QMARAEPX5bGV7ZqIu6uZNw8iFUkGx+FmpZHuBmxA7g6ka9RqMRgkymmsOt/9Up/9m&#10;CawukcULN4L1UFCWQyGJB08vl/P1hm5Duui1Cu7VEMTHzfYbBVwI/tNLF7pfhc/ce+HwVHP3htl9&#10;jsrbgzCHDewb62tdgQ1FtUF5gVbB/fqgUpHHpfLUXp86cesFWyliD/C5gviMZoB+oRuWvs9LpXOL&#10;24uiP1OzyJw1YjMwsW5Olf9gOS0fHBzyLSI668paEuscWoIvFi9N/6FJcNGuWNOi1GhYsv624mTm&#10;NbBlpYuCt+EngtgOTCj8aG1Vfp2x34IZnTOYzrPIZ+VG45+3O53/Q0QeF+v1v06Gw3e/zBx+fDEe&#10;X58kl67TkVYH2tvSkm6bavJV9mj603/Rs4vFfj178LhIthIMSNVmGRyLuukPm/pDPtQ8c5QIcSu3&#10;kifdfCjaO7WQOW82R1zT7Qyuq7Oc/hsEhD1sMO2aL4X1yNV4fJyGJMvsGsLbv9/ZlXc3NroFdzN3&#10;D2uO837uhtl94mdbmTTE1G/mxa68vb42sfCHSb+jWnWqop+KagGXcUi+NXE2rycTcnM5PTSr2xTK&#10;0SCHz7HTpuf77/8soBO78W2h2BUA8ev1aJkuFUQnqdQlig1GgCwaL03/odnOLWIY3isrXE9y+q8f&#10;jeKf56EASGwJJs9+7vPJ50dHkrWJdQa67N/a2LD65f+6WK/fE5H/3fjznVa789m/ffr9o0ans/6g&#10;XJG3ltNyNZ0a8W16aXfaGH1IhxXxb1YF8FEj8xg+NG1A18Jh2xVJF9HdghzL2gCB71mxJA8oUhBy&#10;btD9fy11cm3i9J810Pl53jy4RdJsHxd5Dzg9rQtnl2DLOUETkVVMax0UQ97f25c306me3D24E+C+&#10;P4klKNZSg0Q7iHH3s9mx1hIo/uP54XteQZZfJKw3Jw0SBPVu+0ZTsrWaFBsN2anXZ17sUYstdhWS&#10;iTsY9rkaBs5NWOduFUvyUfbIEccA174bfQVbQuwGrvWYtDU/i5hUL+7u0QqUSFKx4c+yKWiheGn6&#10;D03x49Yc7Qoy2K3UPbEmmuU+yaloHQqAXocCILEtuGj/LHpB7wb/Q74g5QV3ef7p5roVe618p9P5&#10;70qNxo9F5H82/9KY/ko1Op075t/9LpeXYrM5VhCv1umkMf0XUATAWRTAMVlgpUvItAFdjUREbLYR&#10;n2exrdPp6JlE/V01mFb5OlewRT4UIW7gSjTak6n1rEpByApOtv/E9RWWyrBQfuxRARACLoLs0Zgz&#10;6w5eNBX13z8/zxf0Cba3Nze6n79JLEFVIdFklN2nFSAE6v//HN+DEKcyaOoPnytM+OEeaQrdKIhd&#10;T8T1Jhr1c/yLcFg+2Nuz9fQDXuOt1ZXun9EwcJ5rBiGz5NPMofz84rb+OcMDk/MfUgT0PGnFkpk5&#10;XItFnf47KFdcO/23GgzIn6y5w/pT9BiIgqWvu+0SwXPaNOma4HkoABLbg80pJhce5/9/9t41xq0z&#10;zfN7ivc7Wax76S5Lsiypbdluu9U97W47PV6kAwx2sgMEs/kQDBJg98MgWWyQTT5kk9nBDAbYBElm&#10;sFggkwTYGWCR7IfZS2eQdACj1+7x9tjdsttSW3LbaluyrEvdWCzeL4eHZPB/iy/rJYssHrJ4OZfn&#10;BxCSSizy8PCc9/L8n+f/5OjzQnFqveawUV4N+EWW+7wxO0nZ7++PUPEnf5iuVOluNtezTxAyWHY1&#10;jROXoN8AACAASURBVL61smJIBMQzAspxIMNwnNV/+Myw/jTaMFfagHpcc0I0NFuGe6ZcmXj2T63V&#10;66/7290olsT1atZelgxjRZxk1zJOUDFmVWQ190559v32pg2Ev8uxCJ2Oxsba3+8osNbqBeb39JOn&#10;hyxBv72+RvfSe0cG49H35sXFxUP9yNAr6VY6wzZ+DDMC/ar+cF/d3E0fmh9xn0HMf1Aodvwe7svX&#10;VlborY1N030N2FtcTSY7xg6Im0g8YBizgnvtw+0denV1RRyhFAHHYZ/NWJf9uMk+GY1dAWZFd6L7&#10;3T7rXquDyj+If9PaP0yDB4XB4yf2Tosh67reTAq9Xj8Ur2ScBwuAjCXAwvlkNEIxv49uptITCwIi&#10;S+ZsOEzJYED0IhyCbFXXf1+r19Hvrx2hNmL9CIvTv97aou+srw18N7XyD9zLZEb+rBJMkqgOQUbw&#10;kJ/Z9DagOU2bmACInlSV+uGqP1Sp3N3LcNUfw4yZ7g0bgpjMYPrZoGAa1Rv19hjmc3vI5Zoz1RkV&#10;zcpb4tADBwXNZiH8Ucta54sjznMvS1CAyhysIeBIsFmptgU9CH8XotFDfQqRNHM7tcu2mAwzIv2q&#10;/u6kdgf2G5PWuTeS8+17EwIb/m0GO1BYfaPaHwk/3cmXGDtubu9wJRVjejC/3U3ttnvdSvtsVIF9&#10;sMf29U5E7QuscQXgzLiUSLTfGk5jdktCw375UjxuOwtMo98VHFPsJHqOCx5zGGIBkLESCE4G3XW6&#10;EAmP3fYFAdLn5xMj90iq1et/odXr/7P897AiEETA+5kMnVcWJIOo1A7bdA0LFggvLC7k/R7Pf4G2&#10;f0T0OhF9d5iXMbMN6G61Sqcn8Lpaq+qvm+1SmT7LF7jqj2EmwDNK7z87btgmxcUu8YVaY5jWVblc&#10;1qsU8rrJ7/Ee60gw/CEQ3VBeHbIi7KvVYPUgIEZV9Jp4FVTST6v6f9agL0mvwPc0gLWOkflLWoK+&#10;sLjQPk78ieDm1QG/+ziXozvZHFfvMswIDFv1dxQQ+260nFao9efzrSrBaYP9yGIgIPYS/foYYt4f&#10;pe8ow8wKVPvtaZqo/pPrn5OxGHnmXJbpvcmMD3Vdx0kMs0EkRSpzzOc26v133Him2ZH9yQdh1MnM&#10;SaCdRnfRAuNMWABkLAOqzWB/uRYO0ZNyhbI9BJhReC6yn0U7aqZIs9m8XdH1/0z92a303tDH92mu&#10;MFS2f6PZFFUCo4hN+L1r8ZhoCKzXG/9Dvlq99Q9/7Rt/Jv//Tz64BSHwN1uPM0e9lpltQNPa+Kvw&#10;MHl2i3/c649hJgs2NQuKnYedNmyTZj1yIABCVKvWdTF/UGvs+ipfpJSmCYENc8PLyXlaiQxvGQpr&#10;kWq93n7tfkAInIMY2PqThL31HDWpKX4XfVHU18Ax3ndAtWcrIWcmwh+1rg2sQ4wiLEE3NsVaAgHN&#10;QXDVH8Mcj+NU/fUDIsRrbld7fkVlL8T9Sd2nmMujHrcQ+1AJFfB4D1kDdwPhD3M+B8wZK4Lr9q0n&#10;T4XNrrzWZym2M4yTUXvDoZWOHeYV6RoyTCGB1ShomqF1CZIoZ7WPMjMaJ00zLfjuYCwFLDDdjQZd&#10;icfovd30sQ4ddp/Pz88fuzxebzRW1X/D9nMUcRJC3tNCQYhyRgjBrmdxgd5P7Q4lAqpBxkaz+S/L&#10;eu0PiOgP/vAnP0Ul309upzOLlUbjXrXR+FdE9Ge/eeZUplUZiApBrCyuy9dqNkkr67U35b/NZgOa&#10;b1XqjXMh0N0814jNK8Mwx+OcIkgVtRoHAg2CjRCSSpD5V9YPLItRpf6oUKD7pXLHC2Euwdz69UaD&#10;TsaMZVB2C394bdgvZzWNdrVaez4Mulw07/VQxOOhuN9HIY9XJI70A69RrOm276VqloxdrD+GPc+o&#10;xIGV2We5Ap0KBWk5FOrIrMb1lqlUaLNU5r5HDDMi46z66wVe4zVFiHt5eUn0+xz1dWH963O5KOHz&#10;CZcQVPWhXcAgoU8Fa/cnhaKw+uZqf8bq4F56d2uLricS7YpbiO338tzL2ilgXJRwJc7sUNfaTwrj&#10;dRSbBYjrvbS0ZHvLy4cGXcas3PN+UmBrxwIgI2EBkLEcQY9HBDPPh4KHgpdGgfj3rZWVcU2WK/Iv&#10;qFT4csRjohEsK5OhIH1reZH+ejs1MHDXQ/C8U9S0X1ef8yBX+LVWsPZZIvoN/OX/fvio5HW5ftQS&#10;BP/N27/1G+3Gg3/4k5/+DhG1BUAz2oDulSuH+g8ZBdcZTqvsi4V/11qLdgSn72RyjrGlY5hZgX5A&#10;ZxQx6sscZ0wb5Zl4XARS1YX/RrE0UFT7YG9/mB8kAkL8K7cEPgh/G8WimAN7vTbGyjISRPBQxCBk&#10;rsaUJI1aszm2Cn+zc1wHgnFynJ6aCNDDmn3c9uxWB8kKUvQwm0MCYw3OBQN0bXFhrFV/3UCA+CiV&#10;atsU4oFqpfe3dw6Jb7iOgd/lomirb7hY+0Oo9HmHsnlWwTyF9Tr2QWofUYaxC7jPYGH7RjDQTkxN&#10;er08LzgEnzI25ifgUMQMBvOpnKMwj1o9Me2lRNxw4YCVgUOJke8KsU679T0cB7UGr6eYA1gAZCwH&#10;LMNCXp8ICG+M0BcIFRHoUzMuPMqCTvRVOkalAj7Pi0P+TiIQoO+sLtNPt1M9N8wIrr40n+gWwf48&#10;X62iou+a/AH61z2qHA4mNIhC1UbjN1qC4D/7Wz/4YSbi8RQDblck4HbHA62G1qKixIQLKWRXjiIA&#10;NhqwoquTTwlMI0AhLfN6nSuGYcbPpWi0Y8P2qDx6koWTuBaNiDFMzkhIWriXM16hbkQE1FvzLyqh&#10;+wl/g8DvOM0+GUH0K8l5irQC6LMmW6nSnkNE12lS4wQh5hh8fT5+yF53XFV/3aCq/otMli4l58X/&#10;QLj+3sn1iXx9sF2r1GqUq9Uoo2mUrtW4CopxDJ4RRXKGYY7HglJFv2Nh8Q+xPcT+zLKHmDToT24E&#10;xAuYTkTrD97fMQosADKWBG2D4n4/fS0Rp58N0UR73OIftQRJ9DQa1PfICAiEwuN62Akdz//u2ir9&#10;9dYWpRVrvF49hZpN+scFrQrb0u/Kn5VqOn1mMHN/T9cTeBz7w04JnI9hbUAh5KLaT/0dTa/T3XSG&#10;hT+GmSKwzIFNkgQBSg4UDgabw4VgUIh/SFp4kMuPlGUOERASxuk+IqDL5aJSVWMb5CGYxDpkVJDo&#10;UtZr9PNjWqozDDNebiTnO5LXxl311wtU8Ma83pFdMyQ4VlS41Bt1ymo1USVe1HUW+hhHg/Xsi4uL&#10;HQltXP3HMNMj4jsQALcsmkzqNPGPhEPJ4D0mzstx1y52A3u8is7VxkwnLAAylmY9GqGXm036OJMd&#10;WHkAq61nF+Yn8nH9brfY4Hrmjp/Vh0yNUYCF2HfW1+iz3T0Kety0crgJbrbZbP5uQdP+ARG9IH+I&#10;qpDbe4PPn5X5Mps39N3LXlbIzlTPHSbQH29uUZEtiRhmqiBYIoGdHlsMGuNsKCj66x2nMk/y872M&#10;GBcvJBIi+UbF63JTvclVTkYxi/iHywGWMEiOuZfJOcZylWGsQLf4h7mvlx3nJHg/vUcXq1U6EYkc&#10;6jkoj0VWtha0KmmNZlvg0xoN7s/LMD3oZeX76RAJzAzDHB91TktZ0IbVieLfZr5gaO1zOcbinwr2&#10;eUjw5JQrphsWABnLcyoWpfmAn/5qc7tvkPNMMDAx8Y+E+OYmV71OIa+Hgi7XTPvC9fmcPy7Vav9d&#10;vdH4J6r4B9vPj03Ws28SfFEsHtlnSWTI1HVqNBoU8HjE96n+38+2WPxjmGnzfDzW7p8F7qa5Ssko&#10;erMpesOOay66m8vTXrVKV5PzIuFlbk72RWU7K6OYoVcHKttR4V6r71vDQvzjqvbp4Of7hDEA5j1V&#10;/EPwC33Dplk5h147Vu+NxDBmAD2sr8Vjh6x8H+dyfI8xzAyxWp/ZuMdDV7Av9noNPNs+oJWPEZC0&#10;xOyDvXmppo3FnY6xHywAMrYAmTDfW1+l26ndQ3YaaAj7tYXJZ9xDOCrVanQqGDCbHdrfz1er+POv&#10;5A9Ev75Cge6XnNFLC8Lwz3d2etmhklbXRUAUWZlhn68d2CZhz9Kk9zY3OaOZYaYMgiZnFNtJBEvY&#10;Ksk4kxjbcf73tnbo+nxCJLtIgh6P2JhyFVl/uit6pg2cBVCpqbUCHrCF/SyTc1zvxWmDCimZcX4m&#10;FhMPSdTn7agGkaA/GqwTdytVelQqWy5IxYxOt+U1+v29z1VCDGNJerXhgO0nKv9Y/GOY6bKo7Fus&#10;1hMNe6zryXnh7AJRx91tx2JTMuVKR2ujflw87HrmWFj8YwbBdwpjGzDwv7q6Ql9lc3QnmxOiD0rl&#10;X1pc6Fv5NU4QyMFjLRwe2XINxzvGsv7b9UbzPy/VtD/o7vf3SdZ5ll8IXqeebtJ/cPqk+DfsPiu6&#10;LqogIN56lao/atkcvbu1xf1KGGYGoJG32icFYzoze1BR+N5uWlS6h5Uxs8wiRV9mJf5J0U9W+0k2&#10;iiX6vFC0te33rIm63XQ1HqOlcKh9JL3sFHshn7cQCtGl5LwIVO2USvRlocjJSDbnWjLZ/oBYg97k&#10;3pwMYzmQwHY9kTg07yO548PULid1MMwM8CkJV2XdWvdgDO5Urn3RTwiAMz+i6fCkWDT0PifCYet/&#10;2DHA4h9jBBYAGdsBiy30v0M14KV4fKo+2aiEQLD6QiQ8Uq8q+FePSaz8k3y1+g4R/SUSh+QP0Q/K&#10;ZNWJUwOVoBCDMSdW9f0eJnPiO/N2nHN8fw9zefoFCw4MMzPU6r8vMlkW4k0GhMBZWl1bha/PJ2hl&#10;BrY0Ra1zA4iq/51ymR4US/y9TZB+gd/jgOQ22MfhwWKgfUF1gioSw/Ka5z2GsRa9ev1hX4l1LPew&#10;ZhhmFGDVf4n2HSScsirAetdIpTTie4lgYCrHZGZY/GOMwgIgY0tkNeC0gX0k3nstHBo60Ibqv9PR&#10;4/cHajbpfy1o1QQR/Wv5M6fbfWFx8K2VFXLNzbUnR4h/Ia+PXK4DGwVkXL+/vcPZmQwzQ2DloVb/&#10;cdCEsQoI/i0E/FTS66Q3GhT3+4QNpM/tFo+5Kdj2oPJPbgBR8b9VLtPjcoUr/iZMr8AvtcYw2MNn&#10;qxrtVipUba0L83r90FoDlYNRj5sSPh8th0KHqgZVMRDrlS9zOXpULrNQZAPORg4y2GH9yZbXDGMd&#10;kPzxykJSVG6rcNUfI8krVWdGHQGY8aGe/6jPen30EMsLuN1ib+Fz278G8EnB2N4fjkFOh8U/ZhhY&#10;AGSYMeN1uUkjna4lYnQznTH84uOq/qs16n9brfpLV6p0t2WJ6kQgrH5jeakt/uEs9BL/NvMF7rXC&#10;MCZgwX+wMd4wuAFgmFmAqp3lQOCQWFNrWUxL0HsPD2zaJ92nIlet0uNikTYqVa72mxJIWri62Nlr&#10;GtnLn2eyQ/V6QpAYD4g/SHxAUHnN76eVYFDYiariYtjnFe95ueVacC+fZyHQwswHgu2Df1wwZnvF&#10;MMzswTrgleUl7vXHHEmvhB8WhqeHeq579V82O1pLAGw6JJ73aW7w/h8xvln2VzcLLP4xw8ACIMOM&#10;GST4+zweUaiPBuBGsnjHVf3Xoi3+odePk6tncF6/s7osgq6wROsn/t3PZNnyk2FMQsB7kJn5tFTm&#10;r4UxDQjYrAb8QqTuFmRU0FMWQlx3lq7WCkBMSgT82eYWVw5NmW7xb5x2bxD0HpQr4kHpPfFeq6Fg&#10;R5UJrsHzibiwTWYh0LqElYqEjWrV6aeDYSxBr+QPVPCifyePw0w3qAiVyWLPxiL0wV6Wz9GM6CXA&#10;Im7XC7gyePqs9/OaRnldn7gte7GmU8znc4TQg6R8I4ULKJ5wOkg2ZPGPGQYWABlmAqAKsEo6nYtF&#10;6enO7sA3GGPvvw50h2f/f2tpUfSAxOTYT/y7m9rlDE2GMRFqJVXaobbFjHlAQGA9FBQVOuEBtkGY&#10;a/bKFdqtVoU1o9/lptOhIC2HDqp7JiUCFjSNxb8pA9tPNfg7aRtxrFXwiLozdC4SFqKfFKFVIZAr&#10;T6wNCwcMY356iX+8p2SOAraGco8DK2/u5ztdVAH2a/Nx8rk9wg50HBWBSP7aKZba6/9xz+NqTA96&#10;zxQ6CswMJLIZ4cQMeqybCbR80LiKmBkSFgAZZgKIKsBW5v+pQEA07+3HmKv/yG3nFcEQvJSIi6bA&#10;sErA5Mjin/GKVIYxCxwIZaYNsoJPocoKlX5d/Xy6wYY/U6nQbqVKj0rlQ8JPpaHTx7k8xUtluhKP&#10;Uci7v+zGnFRvNino8YytL+CTPNsGThPYvl1Tgr8Qf9/d2prKmIXrDK4FeCAIfSERbwvKCGQhKI3A&#10;yPs7OzyGMgzDjBmM/92V3+9tbrGYwxwJYg5nY7F2MtmLi4tTWzcwJHpySwFwORwe6xnB2gt2lHhc&#10;bYmN26VSz73BKKS1Gp1q/55Ma7cfmXKF0gbGUax9J91SwexU6zzfMMPDAiDDTAjRC7Bep9PR8JEC&#10;4EvziYlU/wG/A5oE9wJC1+n4vqgqM2OCXq/jK/9eXV0R2UKPCnm6lyuM3B/K1wpYO7WvJMMw9gKV&#10;XBD8lkKDN5So8toqlShVqRhOqMjqOn2Y3qOXk/NtERABQ1hT4/28I8zVSG5BRjDmONi/PD1incGM&#10;F/TmQ88nmTWO7/Lm9mzENlkVeCUaoWcS8fYxIcj15ol1DkpbBAjIcuyBuMDfGcOYl2vJZPvYWPxj&#10;huGjVIq+vb4mfgNC4PVEgt5P7/E5nAJI1jt5RM491ve1HrGReqNOWe2wI43PNUcRn7/DuUaCn+Fx&#10;KTkvXhfVn8cRA2tKzGVciYNm5EnRWDLjiTELuFaj0Wiy9SczEiwAMsyEgNjkmpsTDXv7VV6Jfi5j&#10;bl6r2hgEPM4UAK8k58WfmBwRHEWVhXpe4C3uRIsWWFOgb9W5eJxORaL0yW6a7peH67H2fDxGS8EA&#10;lWr7AW0WARmGsRqylx/6qSUCgSPtf8Zl64OxslsExCtVdF3MU0jYcbvcR9r64Fj01kPd+OU0TYiM&#10;zHR4bWWlQyj+cHtn5sFf9By8XyzSKwvJduUqrutvrq5wcNoCFFrJAGA9FKIU96VmGFOC9YMa8Ofx&#10;lRkGXCv3M1lh2Q0QB7pYrbJ17BRAP+XLSrJNtlKlj9Ppsdy/sl1Ar0RCCL0QAvFAss9OqTS0/atc&#10;44/DrtSs4NwYuQ+SXo9w+XIyjaaz2zwxo8MCIMNMENiAIrh3KhKhp9V0xxth8np2fn7i7+80no9H&#10;Rd8/UKnrQvzzKOcB4p9TM+22y2UhAAJUnT6/vEjhvYywqDPCjeQ8JUNBsUBDAHvF7z+yupVhhiXg&#10;YgtjZjKgqgaB9ZVQaGAvP2nds12pjDWwJ0XAq/EYJZUAIsS8sq7THOnkcrmElTcyfLHNh1WoeBxR&#10;sY2sZmY6YB5Urx+4CZjFWhvi9Ls7u3QxXG7b07EIaA02S+W2cHsiEhb2rgzDmI+oklyLtQKPq8yw&#10;YHxPBgJtIRnz9Z6m8bU0BT7PZNvro4jPO7ZzjnWgWAvuZdutBGDF3r3fgDiI/o94YF2f12rCmhQV&#10;hkVdP3I9ifWcnd29UCVphEvR6KwPdeaw/MeMCguADDNBPC43eV0NWouEKZrJtsv+YaH40uLCxKw/&#10;UXmIgGLAgQKgbAiMRRWCqKr4ly6VHW2z8bBUFr70Ks/MJ2ghEKBPMxna7GFvIUHQE1mKarPhhM9r&#10;OwEQAvL5REL8HUJnuabTZqlE94slrnacAknvwUYpw6IGc0wg+p2NhAdae8oqv61ymTaq1YlaOWIc&#10;+SiTFdnCF+Nx8iiid7N1LEcZBOmNJqXRd7BaJa3RFLZAXP03HbpdG8zqJoBjQjARwh8CRnhwryFz&#10;g+riy1i3IsDn8Qi3BRYBGcbcRH1etuxlRgI9emHTLSu6MF+/9eQpz9ETZrNSbcdCJlVNh3gfXBnw&#10;UB1HuvuK4/2lVehJ5eeIP8AVAKIgkgOlMBjyHp28aHU+zQ0WABFDHbd7mtWo1euk8b6PGREWABlm&#10;gsDKK9CarM9FQvSL7H6lFfr+ySq1SSC8wVtiBSZKpwgXakNgWKSpAV8spn62uzvDo5s9uA6kDagK&#10;bBRuBFfpab5At/Yyh64XKf4Bl9J02k4Ws7hPvrO63HFf4vrBAxmCqBraKBbpUbkycu9EhmEmD4Jx&#10;F6JRMc4dtbmXvfyeop/fDIJ32MyndlKikhq9go9K2KnU67RXqdKTcoXFvhkBwVZmjVPr+jFzQhGu&#10;aViTovcvtSyoYA+KCkHGfCDo+zCXb9vC4c9ZjU0Mw/QHc7fs2SkrrL/IZEWwn2GMgjEflfmyHyCu&#10;JdiLc6LO5MD+AMlQkuoU1tMQA/OtXs0BV5pOBYMD2w/I+MOCEq7R9NF6B1oFJNQZiVdejjlX/ENr&#10;I7ibHeUIwzCDYAGQYaYEKtMgAE6i799RxDzITOxf2WUnZENgLJJ87oPhDRPm2xubvKDusgHtZj0a&#10;oeVQiD7e3aWH5f3KPlX8o9YGZa5VqWIXENh9aWmpb0VuQ1TzztGpaEQ8frS5baNPzzD2ABv7a8lk&#10;z2b8kt1SSVjtIQN41Eb84wSbXVRR4xHHZt/nJc/cHIW9XirWalTQdUppNa4+njG4tl5eXmofBIJG&#10;CNKZHQSq76X3RN8ZgOzzK9EqB6pNyr18Xth/yuS1eZ+PBUCGMSG3U7vt5ArsizDGYv90L5MxjSU0&#10;Y34wvsNGXCYXIVHneiLhaLeiSSATA7vjb59O+TwjDvWrlhhIreOKejwU9fmEJWzQ4+7rVlJrNMhH&#10;9nX2wvrHCNLpy2nAgWsagjVjf1gAZJgpsW/pE6XT0djE39DjcjkuO0Q0ZQ8GSK/Xyet2iepLgLjp&#10;nd1dFv9awAb02Xqjr9iFn7+4vEQL2RyV9fqhxTLOq8/jEYsQz5z1G1G/lIjT6bjxe7LEwTiGMR1I&#10;rFGrsyTS2hN2mbDYM/M8gMo+ru4zH+hLioxxmamNa+rm9o5l1hQQ+xYC/rb1FALV4+5tyYwHXFNP&#10;CsV2FWDwCNtihmFmB0S+n21uicQQOTcg+QiiIOzrWQhkjAIxaMHvb++38ecNWISyCHgssHY7Hw7T&#10;mVi0p6h2P5OlB+XZtjHBOkysxXAciuU3EpPDHo9wH4r5fKK1j8/GbX0y5QqlDaxJVacvp4AihrJe&#10;E62dGGYc8M6CYaaI7C02TWJeZ1QAXoxGhPjnmnPtW6C22C4W6X6pPOOjMw+oJPkqnxt4LR4limER&#10;CvEv4PFY2mK2u7rRCHqTbRcmiX9C/RgY+3IuGDgk/iEA9zCXm/nmnrE+N5aWRFa+5E5q13Li2c3d&#10;NL3h87UDJ9wP0BqEHNjHm2GsAgS+9JOnomJL3UuoQuCddJqTLZiBQOx7ze1qJ+rgerpYrZqyx7DZ&#10;gXh2Ohzuu79HAjMqeM0s0Itjq2rCccnvdlHE5ycltGU7nhSLhj4SxFwnwVV/zCRgAZBhbIgaQvfY&#10;ecWgsBgMin+4XAefN10u03u76Zkfm9lAk+Wo19fXCtQIOM8ucgsvdtnb0koMI/412Gt9akSVHozp&#10;Cos3zGAut+wNySIbe8Y6YJ5QLWVhp2lFURlCH6oWZa8hCJrX4jH6YC8782NjOklVKnSe9isAZQ9x&#10;hmHMCcZWiDfRbI6uxmOHhECMuehtdTebM4XtOGNekKjzmsfbTjiSiW0sAhoD1WFnY7GOhC0VtAB4&#10;XChabg2H6j87h/KwbzNyjUPYjSgxAjvDVX/MJGEBkGFsiFoB53FARc2FUJDcrjnyKNnSWFC8v7M7&#10;0+MyK6jY+0lql56rVOnZhfljHSUsbWv1Jm1Vjdk3zBpYxX5jeXGoRWRdWYDpXDHBMKYBG0JZ1QRr&#10;xn+3uc1BNmYsPN8VzEUQ18q981CFAssraS95Mhaj3UqVq2RNDPoBMQxjfrDugBC4mM8f6kWMeQQJ&#10;lw9zedHniiuvmV7gukBl/msrKx0iYFHXOantCOACgkTAXtaQiAXhvrtfLFryvkMMz23zRP4nBWPr&#10;alR12h2Em7S6Lir/GGZSsADIMDYE/QiwXMBSJ+y1920OC8pT0U5/d73eoB893bSsNeW0+GWhIIS7&#10;bywvjeypjp6BEBGfbZ33gnawSdEadcprNfo4N/sKQVwnqFaEYNmv/2Evms1mRwZW0QF2ugxjRTDW&#10;sPjHjAMElKRQRi3xzw79eH6RzVEyEGgHp68tLtDGk6cckDYRaqDXab1uGMbqINHina1tkZx0KZFo&#10;j7XYl2NOgYXdp+k9rupieoK5+KNUir65utLuLYk+k9rmFlvJdoEef7BoV8V2CdZsXxWLlhdOEcNz&#10;2TyRH65Ug0Dy9rAtW6wGklgrus5Vf8zE4WY7DGNTnFD5By5EwhTzHyz+MG++v7XN4p9BULUHsTQz&#10;hioACGuJYKD9WAqFaTUcokvHsBodB2eCAfre+qroeziM+AdqXfafBfZiZxiGsS0IKl1TekoWtRrd&#10;ymRs83E/TO2KQAO1gtKvLCRnfkxMf6LcB5BhLAeEBwiBd1O7HT2cMOaiquvNtVUhEjJMNxD63tvc&#10;6pinIQgu2jyhexhwLt48sX5I/IPw96PHT0XClh2qJmM+n60rAPF9GYnXnYvMNo40SfDxMUeUamz5&#10;yUwHFgAZxqZIATBmY7/seY+HLiQSHd7ot3Z2KMVVWkOBxdc72ztiITZO8L2EvD6R8bo4g142CJy9&#10;vrxEL45Y4YiKxlpXRdEeZ2BOFJ/LGT1LmfGQ1w/uTwQCOFjOHBcIYjLzHgG497d3bFUhhyrZT5Vq&#10;xoVQiK7YPLPaamQq1fYRR9kGlGEsCyr9fvhkQ9gv15WEQlg8vrq6Qq8tLfC6hTkEi4D9QZKWWiFJ&#10;rf5+UvizixOIjJu4bCwAojeqEeDeZEfQ669U09jyk5kqLAAyjE1xuw42FHbMMoSlI6wrXYpg8DCb&#10;o4fcz2ZksHCelAj4tYV58Z1Ni+fjUfru2qqoRBwGLMaQiVWoVg81YE5XqlTuqghkxkvEd5DNQdHh&#10;XAAAIABJREFUmarwvcwcDTb6qNCSXI3bc5PITAeslSCISb7IZG1pK4ugNAJmkmcScQ5Cm5Qw24Ay&#10;jOWB/fJbT57S41xnwBvzzfdOroueswFOgGMU+omAF2fsqjNrricSHeIfqmzf3dm13Vot5vWIdj5z&#10;NhUA4Txl5DvD9T6se5MVQIJ5saZx1R8zdVgAZBjz8lNoWqMeHdYLvlZAZ8F/2B/d6txYXKCAkgm3&#10;V67QR5ksX87HBCLgOOxAVXAtxv1++ubS4sRFwKTXQ7++tjKU3Sf6/ImFmKaJxRgysbqXYxD/7heK&#10;EzlmhmFG50sloIYeEeeGFP0ZRvKCYv2JKqxPxpwQYyZu7qY7AosvK5+dmS1pJfklyAIgw9gCVJJ/&#10;sJcVlUpqlS9Af0BYGrIQyKj0EgFhIetUEbC7FxzEP7v200Tyj537AD/I5w09Dy5SdgJ6X6VWE/3+&#10;GGYWsADIMOakXKppf/j3vn79LBH9h7V64yc7IyxwpAAYs1kF4EuJOM0Hg+1/a3qdfry9M9NjshP3&#10;spMRUueDAXptZWliIiCq/r6zvkYRA7a3WIDp9bpYhBU0rWfj5VJNp3uZHL27tSPE5Swv1hjGdGDz&#10;rwbT0L+Nq5mYYUFATQ22oFeenUEw+o7yGWGhy1ag5iPEYxnD2ApUvaA/4O3tnUP9AaUQyIlMjKRb&#10;BAQQAW8k5x13js5Fwu2/Y91vV/EPhLxe8tp0/se4Z8SxC64cRmI6VgH3cFGrUo3dpJgZwgIgw5gQ&#10;rV5/Wm80//kf/uSnf5yvVm/9P4+fpB7k8/902IpA2AZABAy43TPpwTZuzgeD9O2lRToVi7b7/sGy&#10;8d9ubFj+s5kJr2tyU0PU76fvrY+v+T1eB8Lf90+siaq/QaCvHxaeWICVdf3QIqxSr9NGsUR/vZ2i&#10;93bT9KhSMdSgmmGY2XEn3VnNdGN5ibPomaE4Gzuwj4UVth2tP7t5UK6wFagJUe2vAzZYuzMMcxiM&#10;v736A2IN88LykiMFHqY3UgRULe9RCee0a+SEIgA+KdjXoQGshsMGnmVNvswaq/47baNzAHepUq12&#10;yGGKYaYN+4owjPnYqOr6M62j+nt4+ObmCk+rWuTfPHyUPR8M/vjKQvK7Ru0NIQDC3vBcNEypdGas&#10;HxaVXCt+vxBJJglEngvxGPlcLgp4vB1+6B9sb4tMdmZ83+mVCW8oUGWB5vdfZXN0J5szJLBJwRCW&#10;GEGPm6JeH80HAoZsPiH61ZsNcR/0eie90RSWWxvlCqVqtR7PYKZF1HcQ7NQ4Q64NxKxkKxCM84Jg&#10;AHMAzsen6T2RFQ3CPi+9trJC725t8fzADGTR6xHXjORuNueYkwYr0DcDARF0xuN6MiH66TDmAOsd&#10;hmHsC/oD3svn6VI0KuzuZH8zCDwXq/aucmKMg3Uu1rRY28r1ihABW+077A6qYqVLAwTzR+WybT8x&#10;2pnYtPWfiMl8URzcUqXb7tWqIMRV1msdSR4MM0tYAGQYk1HVdUSe1uRRoRpJazblDBi/Xy5/98vH&#10;T8rX4tGgkYoniGUQzZoiyOUdi8CB11kLBmg5FKRHE+yRAzHqWjwmKv7Qnw1WCKrg83l6j55WtYm9&#10;vxN5aT4xNc/50/GYeKAir1zTKV2tUK3epGxNE1WI6F2ZDAaGtn/AYqveqJPeaIjHUaLfbrXK15CJ&#10;UBu7s8i1z9fn43RSqU6i1uZ3o1Cgz3LOqFQyAoJkcZ+3fa4QILmeSDgiMMIcj7NKVjkq4px0T0kr&#10;UFScgIVQiM4Fi6I6hZkN6prEzj2AGIbZB+OwFAJVgedCIs4CINMG10k/EfBWJmPrhLcVpfUL2uLY&#10;+bM+F4+b4CgmQ6pUMpT4fS5i/T6XcCmD+NfdYoZhZgnvKhjGXGxp9fqz8oggUnxeOJwl0yAK/iKb&#10;pweFEn1jeXGgQALRzNd0H7sKMOCaKz8XiwWTAb/4d07T6N6ENiZnggH62sKCEARKNY1cLldHIGSr&#10;UKQ7ExQfnQh6IM0i28rfanSdOEbPi2azKcQ+WHr2y7Ji0Y+xGq8tLYiAfDcYFyF0rUUi9DCXF4Ej&#10;huiDvSx55lztccxJ2dHM6Cwp99jjHmsuuwOx72Sp1B5r0Edz48lTrp6dIVjHyIQYVKhyQgzD2B8p&#10;8Pz7p06Kz8oJAEw3uEbe2tgU9p/qWvc1v9+2rhdwQVHjE18ZqCCzKs+EQrQUtr741Q+jDhunozED&#10;zzIver1OFV1ny0/GdHAPQIYxEVVd71DnNorFI7NkkKX+V5vbVNAGixnYRMAy8XwoOPC5vTgV8N/9&#10;xuJiW/yDmHJ7LzuRkwfx78XlJXLNzQnxD+JO0HNgz1XSavTRHgd0xwmsFp6dt1YvAdwaYoFVq4l7&#10;AAutbvEPPf22S2X65V6Gfry9Qx/n8iz+MaYHVjfd4h8qZdH0vrtXzPlEnF5fWeaedy0g9m0qySFO&#10;7JPCDIcaZN2oVh159m6lMx19NOG+wMyOvNLrKcoiAMM4Bu8ch+eYwXSvdaX1vR33AqeU6j/shey6&#10;jw+73fScjfcrmXLFkMMGEtKNtjoyI8LZisU/xqTwjoJhzMOh6r8vS4P9zSEQQgT8GyfWB06WIa+X&#10;ri4kaU/boj3dWDYxhKGXFuZ/7HG5rqs//1U2a6iEf1jge47KP5TNQ/zbP25f2wu93mjSz1Mpzkwf&#10;My8vJC2x2JL2nvVms29PP4h+e5UqPSlXKGvwOmdmj9MFLFR5wIoQVX2qFSq1bAnVvlzYHMEaSgoX&#10;iYCf3jyxTu9tbnGlSCswcqMl/hFXAjJHIPvLUmvT7tS1BYIyX2SydKkVfEKF8ZeFIo8nM6KgVcW4&#10;TqI3ro+ILVkZxvZgHXyjZccMihr3JWf6073WtWv/61UleX2nZF9L3FcsEosZlQf5vKHfRC9UK4IY&#10;FWKXbPnJmBlOMWIYk6DV6x1+loOq/1TwvM8MVsQhsHxjZUn01xsEKvG+u7b6S6/bvYD+g/Lp6Ps3&#10;iewrHNM39iv/flJE5R82Qx4PuRRh4NN0mgNSYwKBz+fjUfr1tZVj2W9OmmZL7CuJSr+qyKrSusQ/&#10;COao9Lu9u0c/2dmlT/IFFv8sRtJ7UOWLSjcngAQL9Pj7/ok1+vb6mgi6d4t/ECVudVk3oyfM2xub&#10;Hdm/+D28xkUbW8cMQ69KwHMmHueY2RBWqqvKurP7aWLeVAPO15LJmR6Pk9GU4K2Pq7sZxvZgT/bG&#10;2mq7txv4PDN62w7GGdi9EhCfQ3VDQe9zO/JcJGLqWMxxwV72oYFEJoyDg1obmRXu98dYAa4AZBhz&#10;UNB0/Rl5JEar/1QQEEbGjJFJE1Uj31ldpk/Sez2FPFThnQ2H6XQ8li1q2uNms/mm/L9J9v17aT5B&#10;PrfnHxe06ioR/VrQ4yGP293+/8e5HDdDHxNq7wCzAjsy2Hr2W0xxTz/GikD0OxUK0olIpCPQo4Jr&#10;H03u0eei37WN7F5s/C9Wq3R1caH9c/x9we/nardWYOR1r7ddScO9zZhugooAiPnE6dxNp+nV1RVx&#10;FnDfIBjD8+v0ySvW/hGf3zkfnGEcBtaEV+OxQ3sy7HkfcOUvY4BelYC/vr5O729Z3xVEtf9EgpIR&#10;C0mrgbjbswv2blXwZdZY9d/pcHjixzIJqj3a0DCMGWEBkGFMQKPRLDaJ2it/BKFGsdfU68YnHgiF&#10;CPLAj1uW5CNovBIOtW3lKrXa/95oNv8r+TuwVpxk37+VSPh3C1r17xDRC93iH7LbPpjQezsNZJmZ&#10;XfxD1V+5Vjtk8cn2noxVQWXe2Visr+hHLavPx4XiUEEfJEXsaRp9c3WlXT2I+/tNv992NkCj8GFq&#10;l15fXxXnBg8EEziRhJHElftR5827EPswDsmMewRjpi0AIiB+LhKmZGA/Gx6V/8j6t2Pgrx9VvhYZ&#10;xtb0E/7A3dQur1OYoYAIiHW/3GPASvJbq6v0cSplaSFZtf/csqn950tKEqcdQXzyi2Jx4CfDmGj2&#10;+FQvqi1nKoaxAiwAMowJaFJzRT2KzwuDJ8lxAbuBF3tYDuj1xj+pNRpt8Q/VVnf2JtP3D9afV5Lz&#10;f1HQtP9aaIFd4h/sALmaZXwEPe5pvdXIlLrEv1JNp0+yORb9bIzfZU9XcvT2e3Fxsa/wh/HtSaFA&#10;j8rlkcU6ZPi+9eSpsP2R74M/uS/gfm+zh7k8nU/su1ij8pIDa4zE7VLWGhpXuoEvcvm2AIhgzPoR&#10;lcjjBMGf68lEh90XtSoR0RvVSWOZXedDhnE6Rwl/WA/e4VYXzAggybB7n4EWKi8sL9FKvkC3MhlL&#10;JgQmAgcxqqc2FADRisWqlpdGSZVKhuKH5yLWa2EB4Y/FP8ZKsADIMCbANeeiOSEE7gsd5Rln/jaa&#10;zT8t67X/RP3Z/Vx+YuILmh7Xm83vi5i1290h/sHu4f2dnYm8rxOBndeKyXuEVbtsPyE+s/hnf6LK&#10;BggVH3YAgR61Mk+CcU2IfqXy2KpasLF/a2Ozw95X9gV0ejb5g0KxLQBKO1CGITHuHATMNK66EkDs&#10;QyBa3itXk0l6urE50fdEf05Y9HaPlRL8HGPpWw6x8FXnw0qtduRzGYYxP9h/XUokeq5BsO/5PJPl&#10;5CRmJJBoeDl5YCFZ1evkcc11uoKEQ7RRKNDTUlkkmGCOSVUqlK7VTDunYg8lPwPsFe0mjMP683wi&#10;YYIjmSx3s7mBr49igNPRmKU+FyobqxybYiwGC4AMYwLm5ogCHg+VdZ305ugBqKB3LLf0naKm/Tac&#10;seQPHuTy9GhCvXGwIVoKhyr5alWIf36lHw+C5GxhZwycx7DH09HPSCXkdtN8MEh+k1f/6T0yqSYp&#10;PjPmRLPJPf9yV0AbVsbYCE3Syo77Ah4G5xvBA/ldIFjCGfYMtYQlCV8TB6AKBckD1KomRnXBpILT&#10;eO2rXRZYsg8qevwisCktfM+Hw/RJvjCR45glAdccXYvH2v3+YooAmGMBkGEsy1HCH/a5X3J/e+YY&#10;YO54ZXmpQyh7e2ODvHMusQeR1x3+/2QsJh6S8xQXz4dLxi8MiDTTZlFJ0Mpr9poHIXh9Y3nJBEcy&#10;WdBqyMie90woKGxrrQLy1Kt13jMw1oMFQIYxCah6C83NUW2IPn4qF5XefccgW9S0oir+bZfKdL9U&#10;nshJwuLnhcUFqtXrWz63+wyLf8bBgh+9rOCN322XZVUajSZVuoS+jWJpYuIzw0wSBH3UgM80q/D6&#10;9QV83esVFdVOHFcRPJDfh4/t9ZiWECzh5v2dQAxFwoKsJkb/0nGPXyJwuZDsWMPge/gik6X7xWJ7&#10;nEJik2rhq/6fHcB12KtSXBL3+UQlhJN6IDKM1TlK+EOF9b1MZur9VRn7cWNpqSP+A6tszI8VqtM7&#10;W9siPnQhEe8bIxKJNYm4SBQ2S5Ig1gaXolE6E4u2f2YXZxgJEn7GELczPQ/yeUOHeCERN/As81Br&#10;1DvcqhjGKrAAyDAmAouwZChI54NBul8eTnQ7EQ4f+4PU6vV3Gs3m35T/rtTr9NkEM60vxyJY/Pyy&#10;qGnPhbwH2c4s/h3N8/GYWBT3CxZZFSym1G88p2m2zPRnehNSrH91iwfjsXl9Rtm47pZKU8/w7tUX&#10;EIGoN9ZW6eb2Dlc7MY5HFYLtll0+DlCtLAVAjCHjFKF6WX5C/OvV50+18JW9Te+kdulB2R7JQWr1&#10;Ri9WImHxmEYFOcMwx4OFP2ZafH0+fijRsHv+xN4DDwiBSKZJKj31gp4D5yXM9V9vNuiDvexMvr+j&#10;EpuxNvgsZ594AMaI03Fr2V2OAuwxHxpYp+F8WEkMhe6nsTMVY1FYAGQYE3JlIUnuvT3DAWNRaRIM&#10;GHhmf+qNxu9VdP331Sfc2csaato7Ci2v7xwWBxD/YINK+/0H6aNUisW/HiBLHIGiXoskTa+LPpJe&#10;k1t8HoUq+qDv3+0ZbUKY2RDwHli9ZLTxBkcQuI563KLH16SFL4zHqGxW79MvcsYyIMdNr76AOC5U&#10;m9gpgG4ENUiS1zmAzpCwzZbUG3xNdAOhCQlZMoEAY+hxxadeVX/UCox/mNrt+frdxwGx7IXlJTpZ&#10;KtGtdMbSgli3e8e99J6Y/xI+n6i69ClrOozheEAIvJXJ8DqZYUxEv7GNWklgWAey8MeMCyTRqHae&#10;mBeOihu1/6/L6lPdH+D1viwUp5YgaMTNSCYG2SXxBfGvl5bsb/0Jvswa2/uei0YNPMs8dCesM4yV&#10;YAGQYUwIPLDRD2U5GKRf7A0OblyKH69sHuJfqVb7L9Wf3cvkJtp37aX5BDWp+ZbX5f4tKf5Ba/xZ&#10;j+xvpn+PHDT0zmk1ujQ/bynv9F54XK52/7+dcnli4jNjToJKoFM7ZgUgxPL1UEhkuvbKwt6dQOAY&#10;G9nriUR7Iy3BpnzWQZ/uvoAygB5M7zmyypYraBhqWUtKslwB2JPaGKux+1X9wfJz0DgEVwhpCSZ/&#10;HwHD74VCQhzMV6uiV952pWKpNSQsTSWYK+R5wJyBv/eyb8Mc82Y4ZNq+TQxjFKybkq3kL4je2Aek&#10;FNv/aSRtjQMkfr3co5L3qMQGhhkV7HGuKTEBzIFIChkF7A++Hwy055gL0SilJmwFKirgwuFD+yUV&#10;UT2Wy9vO8htJAlaP1xhBrzfoi2Jx4DORoLsUtk4rm2azydV/jKVhAZBhTAwmxO+FQ0fa/hy3+k8R&#10;/9oqIsS/SfZdS3o9+Gy/N0dz/73LNdf++f1MhjY5CHcINTtPcj+TpXv5PF2KRuhKlzBoVXxuD9Wb&#10;TREQzLMI7Ci67T+GDfggiLTm99NKMCjGzUH2uAgcvx4I9LSbG4V+try4T80SoEX2b1HXO4JUl5Lz&#10;FENfQJP0/WCYaaLaDjOHwbga9XmPfWZGqfrrBgFAjKVY93S/FioD8VjFmKa8NnoGQdhFP1Qzigg4&#10;Lx32bT3mCtW+TRUCZd+mE5Ew3U7tcmURY0qk+wKqrZFwEfd5ye1yd1gPdnOe+ie1QuiQSQm4v7WW&#10;MJDXNKo2GjMRDHslaLLVJzMpMG+8uLjYXsdjz/z+9vF6e3+eybavYcQbAhOoMMdxnw+HxV6p370P&#10;0W+nVJpqFeI0ORMMWErsOg5PCwVDidwXjxCBzQgS1Tk9nbEyLAAyjAVQbX+6hcAryfmRP8AsxD9w&#10;JZH4i2aT/lu3e64dffsql6ePZ2STZ2YgLKjiHxbH6N817/OJXl52aiCNStCQ1ys2M4ouzDiA00oP&#10;002DFWkQDRcDgb5Vft0gIKMGnbB5hhUm+uSNutFFRcvl5Pyh+xDvdSedNt0GFsEobXNLBA+knR7G&#10;lxutLGCGcRKq7XBqwuseq4FgHfqHyiAj1h6jBLOPU/XXC4zV7+7s0sVwWVhkhvsIlJgT8Dip/EyK&#10;giW9Lmw2Zx2ch/WZRFQxHiGEqkIg5hx5PjH3vLq6Iqrab+6m2RaUmQmykg9rMinyGVmXDYt6vw96&#10;fSkWTvKexx5N9iel1tjmNHt1Zrpci3fOe3fGUGGKuUVNMMHcNK6+5UgCeDYWobVIpGdypt1FPwms&#10;P7+2YI+EbSP8ysD6DudkPWItAbDG1dyMxWEBkGEsRLcQuBrwU8TnG+kDzEr8uxQO3Un4/f+ex+1q&#10;Hzism36+N5p1hZ2BwKFuLLGZvbe3R9cXF0b+3o8Ci3AzCIrYIGCRnNncmqgNLWMOuitcmzQngpxF&#10;5buX2eOo2EHQflDgB0GYTKVCu5XqIUs43FcImFLrWoNt57DiF17jUiJx6Djwvp+mjfdvnQU4F7DT&#10;Q3BfFQGfr9fZTo5xFN4BlcJOBcH87gSjT4ccI8dR9XcUUhBThQckg0SF+ND7e5WioArWPWW9TulK&#10;RVQR5XV9akFI1f7zScGYGIrP/KhcFnao6voQ5/kNn08kiLGNPjMNENi/Go/RvGIfOApSqKvUaqQ3&#10;GxTxHdyjR1UKDkKub7rveYjlT4olul8qH+ssda9dZa8yvv+YSdHd9w8uI+MSmyHCydfG3HTUPka4&#10;T/l8wkFEJlLh/t2tVsX8hEQUHCtcWfrZfCKW9Xk+75j75VtLi46w/gQ7xZKhNd6ZUNBS5wRjPKdY&#10;MVaHBUCGsSBSCByVWYl/QZdr49L8/LrH7UrKnyH48qPNbb4MewCBQYIN8hfZLL24sjzSaxU0Tfix&#10;5/BnsyFssbDhzuv19iKtl43NrMCC8BvLi/RlNkdflrgfoJ1Z7AoQr0XD4jEsMosUot9RG2JkgGPT&#10;LIOnGEvXi0VDmeEy4NVr/JW2vFaowMAxvrWxSa8tLbQD9DgfqIJiyyrGKahZ9HzdH4CkCDXojkDd&#10;MEHGcVf9HQXGMnx34vtrJTBgnF70eSnq8w0UBfE58ThKGCzrukhISddqYxvf0cNJfc9HQ4gR0g71&#10;QaFILy8utF8Hn+Pb62t0N7Vr6iQUxtr063fcD4j+9UZd7Dt0JGdp+2PtsGOu2i8QQPQHPtdcWzQ0&#10;IhhizYPHZdzf5bIQLYa1Ce4W/7BHQ2IVV+Ayk+Sy4vqE+2qcSXuowJMCIOYUzOPqvC/Ex0j4UFJP&#10;m4Bf3BNXj3gPrAPQ188qe6Vx8Vwkcqx2PVbjQd6Yo9eFRH+7ZzOij7EnNsPMChYAGcZZZGv1+t+t&#10;6PqfTlv8C7nmSq+vrUY9bld7x4Qy+rc3NvkS7IHIrlOCQx/vpunry0uGfhdCX6pUoo1ymTYqVcPi&#10;2cNSmYKZDJ2OxkyRkQU7UPQKWAgE6MP0HouANgSB2lGvNYwfuWqVNktl2qxUh6oowaZ5JRRqCwDo&#10;i5d/utn3NRB4QsVFrz5/yCa/lc4cu6JlFsAy7jWPt30eXlhcoKdPNiz3ORiGGQ8Yk9XA9r30nmHR&#10;Dr+rClKScVX9GQXvky/XiRC87CEKwqIQLgpHCQX9hEHRo1iriWqHEt6n1XtsGDFD9nCSZIacvyT4&#10;nXe2tulKNCL6uUqQyIXP+MFedujXZJijwN5E7SOsImxsq1XK1WpC5BunYE6K2C856p6TYqHf5Won&#10;AnTfyz6P+1BCLe5FWQ2c6mPLy+IfMwvOKZW2mIcwp44TCOC4/uV98sLyEp2pVMXfj0qiMQISatBn&#10;0ImJKWG3m56xmNB1HIzaxXf3/rcCdY5DMTaABUCGcQ4Pa/X6fzML8W/Z5628urwc8CirR02v07/d&#10;2OANUx/UnmjIUIX4N0goQZXf/UyOHlcqI4ll+J1fZPP0aa5Al2MRUwiBfrebGt4mnQ0F6R5ntNuO&#10;xa7+TQ+zObHATgY6MyVl9vhSMEBR//7m9FG+cKzs149SKdEDEMMSHq+vr9JGoUBPlUoMBI9gYYOm&#10;7d2bX2yU72Uylq4cwvj7/vYOfe/kuvg3NmOoTGELK8buIPggQQCX2Qe9eiQY44yKfxChEOTqrvoz&#10;iyVyhyiogOsAFtP7oqB/YAURPp8IkPawoe4WB1FRrYogQlwN+Dt6LZFYhx/PAh/fEayuX1lear8u&#10;Kjk8cy7u7cqMjV4uIRgjHuZyput5p4qFi7oukreM0G0TLO/pdGuf3C0kcu9NZlqsKD1jjVosDgtE&#10;ReyF5Dzer92CWiGPeQ5z6ILfL/ZnMqEQz9krV+grgw4rduWby86x/gQQeo1wLmpsTDYTda4AZGwA&#10;C4AM4wxuFzXtf2s0m/9C/bTTEP+uRaP6M/PxwNzcXPtnqVKZ/t1Oii+9I4DgIEkqi/5ejDuzTgqB&#10;eCS9Hlrxo7eOv+OYpoXH7aY5XadT0Qg9KleozIsvWwE7GQls5j6SG4c+wt5FXaerLQFQiITHEAAh&#10;ciE4LQNa2PAiaKr21+iF3TJZEUTAuZcZ7euhEKW4FyDjIGo8r7SZDxysN4z0pUPCwLVksmefLSsE&#10;xkVgEo9i58+lMIjes5hr0C8y3JWw0k23OHieBmf9P87lxhIcxXwGR43u3q4Xq1W2A2WOTbf4h0Do&#10;ndSu6YS/bjA+yUQvibRrN9I7VN7TvYQQrJtYYGemxbxiIblVPl7/yn5gP4A+lqhQ757vcM9DeOzZ&#10;t6+q8TzTg+fjUeE24BTgQPXQgJ05kqFmEVM6Diz+MXaBBUCGsT9/XtS0zxrN5j+Vn1RvNOlWeo+y&#10;+uSqPDC5f31xoRkP+DvGGVT4fGQwO8ipIPAkN6KNRpNcrrlDZ6LZbIqgZaZSoY/SmYkJY+ka+t4U&#10;iAoF8u2mRWUgmoNP07bB63aTVq/ThUiYPs4Z85VnzA/GCLWXxOcGegYUlTErOiAYawRsWPGa/Syt&#10;VOzcu6JkQftShjkOCSUogwpjZh816PfoiCCjtEU+32VtZRVhYBBtYZA6E1IgKPhcLiEcyN5jRvqO&#10;9WIYe1UjYF6CFaEqAkK0Qd8aq38fzOzoJf5BJLCCUwCSE9S1ndofs7t3KO7t+bZFcG/RT4LKx1vH&#10;rNxlGKNgvlXnmEmO57iv0SNcznVAazTYGWRIkEB9PpGw1DEfl6eFgiEHqosG+8eaiQbbfzI2gQVA&#10;hrE3fz9frV4noj+Sn7JU0+mTbG6i4h986q8tLmDT1VauIGR9sL3taBsIoywq9ocQ+fwut/g71h4I&#10;VCKYg5/ju5xmbzzVIvSVheTUsrc8LpcQAJdDQQoWilwFaBNUqzlY8BnZXKrjB4I62BQfV4zDa6af&#10;PKVTwSCthoLkbt1vkoJWpd1KlQOoFgdBSxkIZJtTxqMEhbNsAdqTfmMrkpTQL7Rb9EI1251sztZ2&#10;eHLc6LWWlQFTiMsLAT8FlP6qEggH26USPSqVJ2Lh1ksExHo8dUSPW4bpB67py0p/SSuJf9291FXx&#10;rxf4TOJzKdXAUhQMKmNdWde52omZKqhWlUzLspzXyMfjpS67ZCfwKwMJTb65OVqPWE8AZPmPsQss&#10;ADKMPck2m83fLWjaP0AfZ/kJc5pGt/eyExWMEJBviX/tn2UrVXpvZ4d7JBgkrgSMYDuFr6vWqJOm&#10;6+0FyLTFPxW8509Su/SSrtPp+NF2iccFH0/NujoVDHAvQBuAcWJN2QB8mTNuOYnNrwxsYlM8jqQC&#10;jE0I6Dg1qBNyuw08y9qgj48MBkY9LAA6HSdc8+MGVdvXk4mOym1q2SLfTu06PsGrQxxgnxJxAAAg&#10;AElEQVQcY2XfsGA+6+5xe2N5SVR1MIxRsE57RXFHsJL4By4p1Tew6xxlfdcWBRlmhqiOBRWdE5bM&#10;zkuJuKOsP2mIvpRnQkFH9URkGLPBdx/D2JOSVq//H3OK+LdRLNHNdGbighEC8nKziLf65W6a3t7a&#10;ZvFvCNRFI4oo0T6xVq+3xT9h4bo3+e9yED+fgpUrPrssI8XnXgod3Q+RsQbnw+GOoNIwgRl185tw&#10;2AZrUgSU7OLUhPvCzgpUckoWjrD2YpyBE675UVD7nJxr9RyCEPB8PEbfO7l+SPxDP60fPtlwvPhn&#10;NiBawIpVgqSZ5yecsMXYixtLSx1Vvh9u71hGDINtaUf1H/c1ZiwMOxZYh1Wfb+LJ0WbkgYE2HuBC&#10;YnBvZIZhJgcLgAxjT9b8Hk8g7POLzdvn2dxY+4wchXvuoF9dsabRZ4XiKC/jaHr1klEX/7/KZk1j&#10;g4nqzknjcbuF/Q4qWDe4+s8WnIlF2x/j4ZB9HdXNr2dA3z7GGF4HnMddZaxaClmr+TzDTIsdZY49&#10;E4vRlWiE3jyxfqjXH6wsf/T4Kf2CA+umBbbVj5XqenyHUa58ZQyA+14V0NCv0koivxpkRvUf298y&#10;ViaptAYpT7CFC3M8YG/54pLzrD/hAmFkfoAt8yj9khmGGR8cOWMYGwMtDgLNxhREGsl6ONz+OyrZ&#10;ONgwHFgc9cI9tz9cQwAz0yZ8WjWIEAHXImEDz2TMDjKz5QYA1Sb3DGYNSvLawfWvboqZ0VH7VGk2&#10;7bGJYLisbsL1d3FKPUwZxkp8VTxI2oIAcCk532HpjkDPzza36J2tbQ6qWwD0ZKwqAeOXHdiXiBkO&#10;9L27pPT92y2VppZEOg7UNSZx9R9jM4osAJqWZ6MRRwpcnxt0hDoXjRp4ljlRCxwYxsqwBM8wNmcp&#10;HKK/EQjQ00JBNOedZMDm1eQ8xXxeajabNNeaKBFsQKCIMYa/TyWOXHdYaRM+bnxut8jqrTWa9Igt&#10;2yyLmpmNahOj9sBIJjgXCdEpZQPhhMq1aaD2VfTZ+JxuFAp0MrZvzYPr0Ij1LGwQYRka8fnbFREQ&#10;EjOVCm2Wyo7tG2l16o2DtdAi1khsYSnAeUDAv9vqE9c8qrW54s9aYH5Ff8ZXV1fEcWMMw5iGhAiG&#10;6QZ2vy8uLrZ/CvH45m7aUueJq/8YuxH0HCRT2zVJz+okvR56Zj5h7w/ZA73eoIel8sDnYQ+/xImX&#10;DDNzWABkGAeAZrvwI8cDmyFU3KTH2McBlgffWlqkRDBAjUZTbBhlfx0EG24k5+n99B5fagaIWqyn&#10;GfpqJabYTyvo8dKziRhRhlgEtCAIPI6SmY2N1bdWVg41Dg943GL8mXU/TKtTUwIK/ZIQ7MBnuQMB&#10;UFYB9hLwUAFxIRoVm1V3j/OBn0EgwQPBRmS/shBoLSDeSpELlsRYF3Gv4n0Q8L+k1cR50RsNelIo&#10;8vmxMBB1sfZfjUbEh7icnKcHTzacflqYHlyLxzocAW5u71jqvh91jckwZka9pq3Sh9NpvOTQ6noU&#10;GBjZg19srT+siosrABmbwKnzDOMwEAD4zvoa/fraigh++o45oeH3v7O6LMQ/4HLNkd/j7bAcwnuy&#10;3drxwNoqp5mvQkGbcmAAl2vQ66VLiRjF2UfecpyJHTRGN5qZ3U/8o5YQcz4cdPQ5HQcQ8iUrQfue&#10;T1xv9xWrmhORgw0pKh8wT725tkrfXl8T81Yv8a8bBGauLi7Q90+s8TxnIR6Vy21LWHzPrywknX5K&#10;2iDgj0q/v3z0hH74ZEP8ncU/awMhRLVAfj4es++HZUYC4tlJZY2GudJqYsMoa0yGYZjj8FwkLNre&#10;OJFfGXCmQqxwPWJtAZDzjBm7wNFThnEoWKggaPlsvUGpUok2ymV6OIQlEEr5r8Zj7YxiFYg0PreH&#10;avU6eVs9AK+2MqO4SuJo4krmrUpjat32hkNtRl5vNMntmnyGFIK1eFybj9PNVJqrvywCxBG1WtRI&#10;ZjbGmX7inwSWoJ8WeFw5DruVKp1sxc0wpkezOVsGzi6FQ3RasZANe/cD4egl2a+SGUFzWNVulcuU&#10;0mpUazZoze8XtqBrkQORUAqBqAiE5R5bSpobCFpfZLLtXleoBnxtab/6jcUuxm5gPIeF6/mWPSJX&#10;vTIqqHq/plSwZCpVy9n94jOo8/jnQ/aXZhgzgH3Ps7EIBT0eelwoUr5jn832n2Yj7HbTMwnnWX9S&#10;q42Hkb3iM+Hwkft4K1Cpc+UtYw9YAGQYh4MJGQFfPL6miIGwhMvr9fbEjuydRZ9X9NxCE19Z8dcP&#10;iIAQ/+ANLid9FgEH43a5O54j+ynChitrwoDynlKVOA3xTyXQEqE/Mth8mpkto/RleXkhOXDT4Hd7&#10;6FQgwJawxwD9oC7rettm6MbyEr27tWWr4PCVaKQt9kgwR51XrksV9EHr1+MP5wuPQDZHl6JREUxX&#10;hUD028I1fiuT4QC7iUFP3ZjX205kEiKgx2u7a59hAAQ/OVbhgbGLezoysu+fnMMgMry/s2O583JB&#10;Se6BgMlWiYzVgIj9zdWV9r2INQnWopK8VuPv1GS8YmCfalceGEyyOBuPGniWeUFBA4vvjF1gAZBh&#10;mDaqGDgu8JroC+hqiUMQAVHl9sEeizZGKGoahX1+aph04YENNhZFRqzyxonH5RLvmwz4WfyxAKj+&#10;G7Yvy3ORyMBEA2qNMYsBP18DxwRVaxCuAHoAvbayQnfTaVtUsqHKr5/Qp1LUavSkUKBHpbIhgVpa&#10;JSKwjmC6+h6YR1/z+1lMMjnoT3yj9X2Rcu3z98bYDVzPXAXIqED8w3in9v17b9OaY9+SYsGNeZxh&#10;rAQseFGF272flr2KQaXGAqCZuBAKGtqn2hG0+jGyPzzT1ZfVaiARX21rxDBWh3sAMgwzDqDmvYH1&#10;KxH9ORH9GI9ms3mbWn0BG8pmEj0mbnRVYjC9wVnT6rr4M23SzL+dGVd0Bh2aeWcVEGAatvoPFcfP&#10;GBBsJCsh7gN4XLCRe5w7EGYREIQgiN52ENCQmWw1YKX0+spyhzCHzVxJq4kKATzwme+mdulHj5/S&#10;WxuboipsWPtTKQTiNfCa6jl888S6OA7GvEAE3FT6mEgRMDDlqnaGmTQYp2QwC4Hm6w61LmP2QfWK&#10;Kv5hLrRi5RzEE7WCkZ1mGCuB6/eF5aWOa7jYY88PK3rGHGCfejnp3N7Rnxt0XzoXtXb1H1rdcIoU&#10;Yye4ApBhmOPyg1Kt9j/VG40/IKI/+4e/9o3fweu98S//8uzbv/UbX/7hT36aCHq8n3rcrhVpZ0mt&#10;bPsbrcAbc0CvPlSayXtxfVUsjrVq1AjuuYPArJ+D66YGlVEy+w+bWtgiDuJMKDiUpQo2zet+H/dd&#10;OyaozNYazQ7BDN8d/o0HAsc7pRJ9WSiaPkjYq+oPAZWPUqmJHTuEw3e2tjveG9emHS1V7QbWIs/X&#10;6+3vjSsBGbuCwJ205Ldzz1fmaDBPqdVFSIaxqnC2oOydZp2UyDDDcllJisY+CVW4hXqd3lhbbe+f&#10;sH6F9TxjDl5OzjvW+hPtfR6WBovRSH60coUkPidbfzJ2gwVAhmFGBak//yhfrSJ9+K9ar/Hdf/Tu&#10;+//sfm7fE/xv/eCHmSW/71/dK5Z++zvLi/9v2OsNelq9R0DA6+WT3wUW+Go2rhWA6IKql17i5TQI&#10;eFgANCvRrh5rsB8zEky/MET1H7UsYRM+FgDHASpEnpZK9Fwi3hEcpJYYiApuPCAGfpreM11AAkLw&#10;C4sLhyxn0Efl5m56KmIOziGyRmWQHWM6Ki3e3dmd+Hszo9Pre2MRkLEbEHkwx8ox8noywWOTw0DF&#10;0fkuZwYrt2aYDxy4QHCVFGMl4K6hrlffebrZTsh4e2OTTgX3r+1HfF2bBuwzViJhx37+r/I50pqD&#10;18RX47GpHM8kwMer6Gy5y9gP9k1jGGYUbuv1xn+cr1Z/k4h+T/5+qabTz1K77V5ce7qeuFcs/adY&#10;w/7Vdir4wycb9Mlumk/4EeSr1ZF/d5Z8mNqdapaUS6kA9MzxVGZWXm4F0qnVL+AXBnr/QTQctl8A&#10;KouXgmwDOi5QIYeA8P/36LGwBIN41g2+I1gWmcXOGdfNa0sLwrZUvX5w3f1sc0t8nmmKOAiy31Mq&#10;3CGmXgyHjvwdZvbge8M1L5EiIMPYiU+7xiYENBlnAMHhmrI2Q+KhEWcGM6MmTm5YdB/FOJOzipDU&#10;3SIBa1asSfDgJCTzcMXhbWweFAZXWcMidTFk3T1PrVFn60/GlnAFIMMww4D00D/OV6u3iOj/JKJ2&#10;+uijfIHuGbBdKbPN0JHkajVaVZ4AoathIMtq1mDDAsuSb66uHGpgPgnmFAEwZMHeZE7gSjTSURV6&#10;O2WswiA5YgVs1OeloMtFZbbrGBtq8IFoV1QNnIyEOyoDYSEH60Qj4u6kgJXZmVj00NhzP5Ole3lj&#10;VaeTAP0EYU0mzxcqy/Y0zZI9lpwErvcFv79tbY3gMoRutixn7AIqt88ozg2omk5vbHKQ2eagr+mL&#10;i4sdvcbe396x9Peu9idGwg9fw4yVUKtXd1m8Nj1nggGK+JybMGOkjz94Jhy2rEUqwm6azvs0xp5w&#10;2QTDMEb5gV5vfCdfrV4non8txb9KvU63d/cMiX/duOeGe74TyGidFoaq0GV2ENSGCJit8AbG6SDI&#10;9IxiL4UKMqP2nPERBUCP202nLNxrwAogaIxKuh89fipsfyUQ32YBqla+f2JNWJmp4h+ODccIUXLW&#10;wUDYjlaVjSSSJBY5acH0QOxDoEMCMZArOBk78aGSlIOq6WsWtutijHE9keiolvtwe8fy/R99ytxf&#10;1jnJlLEO2Cup9yPbfJqfC/HhWlTYja+KRUOf6Gx8NvvCccDVf4ydYQGQYZhBPCSiN/LV6jtlvYZe&#10;f39TPn+jWKKbqTSlauyRPS66RRLPFKrpxglEwLe3tukTg9Vex0G1AY0PaRnJTBb0O1MzzG8OYf2b&#10;9I8u4p2IRPibnQIIGL6ztd0WtvBdT9NC7ii7z9vbO+LYzBLUhAB5c3unbZGMcwUREIEfxtxABFSF&#10;7svJef7eGNuAMRJV0hL0dmWR277gu5VVzdSqkOe+yQwzO9b8By4psOLl6lVzs+j1Orr6r6BphuYM&#10;VEkO28rDLHD1H2N3WABkGKYfiAr8fr5a/Z18tfrHRPS/yKq/nKbRB6m0sDcz0gRYxa8IWnVe5w5E&#10;DTUG3W6THuVhUBFa0CYbWFCrI70WqpS0O7CJVC0i76SG6712nM1V1OfjXkZTRE1Q0KZgvQrxBXaf&#10;3zu53nGNUSuY+fbGpqhSNBtIjEClhQQi4I2lJdMdJ3OY93c6xdvz4TCfJcY2oEpaFblhU3wlyok0&#10;dgNV51eVvn/4zmdp2z0pvBZLmmScTVTZ7+xVuPrP7JyLhsnJ4YaHubyh552LcvUfw5gVXiUxDNOL&#10;bL3R/I18tXqWiN5GexA8R2806V4mRzfTGcqOmB2jLnYLGltFdtNdXaBWuQUt5qWeNmEgnpk8FxKJ&#10;9nvA+nMYQQaVXcfpGeByzdFygG1ApwGqCdQqz0n3tYOw/MbaqrD7VDGT3edRIGv2rlIZjd5bXG1j&#10;fnBNfaFUSS2H+Dtj7AVEbtWm+FJynl5fWeZkGpuAfcUrywcJJ6Lv386ObT6fWpESHtFCnmFmQVLZ&#10;r2Q1dlMyM+gxvxJybgKYXm+0+sEfDfbxCQu34+DqP8busGcawzDd3C5q2v/YaDb/Ulb8Ucvu8/NC&#10;ceiKv25CShWbxlYXhzgVPGgGjk26KgCGvdba2OrNyVYEofpIVmYkfV62ojUBWPirAZhb6cxQB7Ua&#10;8Bt41tGcjEbok1z+2GMV0x8EFGGHKNkZoQesUXBNvby4IAQzFQSsP03vmbLirx/YPK+Ggu3qxQuJ&#10;uKENNTNbHpXKQhShlnDLMHZC2hS/uLjYnr9xncNiGeMssv5xD1i9V5xTQd8/1Y4N1ehsNcgws0dd&#10;T2xy/3xTczEaPlaCqtX5Km+sYvyqhXsJQ+TkmZGxOywAMgyj8oOipv200Wz+c/kzVP3d3cuMTVyZ&#10;V7KCUhV7V4ghezpdM+7pj0D32djBwimv1cTmACJgo9kkD/ceYkzOoiL+oTJr2IDhgv/4wXWP202n&#10;ggH6otTfTgf3WtSzn4wwzD3K7PPaykpH9d+tzHBCrxEgMl6Lx0RfKhW8HwLS9/J5S35v6If5ZiAg&#10;zh+CspgnuA+TucE4hutOXvOw05t0xSvDTBNcz+9ubQmxSO0ThzEK4jceqOjfLJXpUbnMc6ZFcErf&#10;P7ONzzgGX+t4eH5neoFrRILrlxMszItvbo5WHO7+8KAwOFkR52nRwudJb/A9yNgfFgAZhpH8Sb5a&#10;hXffH8kfVOp1urOXHdnusxsE3dUs1LQNK7bwGZ+NRWgpFGp/VmRQl3UEEOs9LT58rjmaDwQPWdfI&#10;zECv2y1eI2axxtNR72SPV5VDPdz3wxQEPeqGdviF9Lg2DufisbYACCEJjfYXAn6K+Pw9K3jQfP9u&#10;Os2BGgPcSM53jFXD9ng0AoKWqDB0d93XCECjqtTKgRKcK1RMyqDsYiDA150FkAk5IOphAZCxHxib&#10;3k/vUTSbE1n8q129AFG5jMfV1li8W6lyZaCJgcCgVurbte8fdY3P8z7f1Mdn7P1OhYJ0IhLpaUOK&#10;NeaXuRxX/DNt1HYFGZsnRFudFb+fgh7n2gtv5guG5vlnwtatkoRpUG0KvewZZtawAMgwDDWbzd8t&#10;aNp/RETflWejVNPpw/TeWG30VHs/bETtkkEMgQHWnaje67XxgxAoxcCFEfQNr8tNVdrfzCK7yirW&#10;hpNuxt9pj8rTmRnIaAdChtvlHuqIUAk1ro1DxOejX1tcoJDXa6gnDJ4Du7PHuRx9sJcd+Hyngj58&#10;alAYm8JxWnDiGriaTB76zpAAcTu1axuhrMQBc8uBnsVtARDJONzjlrEpCPRBCAxkMnQ+HO4pakgx&#10;EJWBEDf2KmV6WipzMoNJkH3/1Ep9O/X960Ydn+EkMS2hDcJfL7G8G9w/VxcXhO23ndYyzOgsKDER&#10;7v9nbtbCQdFj3ql8VSwa+uRn41HLnqFRkpYZxopwxJRhHE6j2fzToqb9HSJ6QZ6J7VKZPs7lx35i&#10;4koAIW2DbDcEq0+HwwM3fsOg6XXyeTqFE+hcPrebtHqdTgYDdP8Ia0MzYeUm0Mxo5PWDBfSwvbIu&#10;xeMGnmWcpfDRajuSECBSq4FN2E2W9Dp9ki/wFdCDFaVHKSpAECQeBwiiXU8m2r3xJAhafpHJ2u77&#10;8LGds+VQexbz98c4ASTpYezFA9VkZyPhDncLCeZQPKRds6wO3K5UuFJ2RryykHRU3z9cbydbbuFY&#10;+0G8nuTnhcDabZerIp1fgp5O5xv8Hclm99J7vM60CKqd6zhbBiQCzmmJYmXCbjethsKO/fwFTTOU&#10;sHAmGDi0NrASGlf/MQ6BBUCGcTb/V1HTfhvanDwLG8XSxDYlsN+TWHWxi0D1uQgyosN9Fzo1vU5e&#10;z+HqJzQXrjebVG5Zqmp1nRqtjYTebNJyKHRI/JPA4hIC4Fo4ZAkBEOdp0rjmDqrFfFN4P2YwqBxA&#10;4EPeG6gYM1IhBjF9koKxrFBAT9MvCsUOKxNcqzeWl9pCICoaMgY3PE5D7eH6uGAsI/QoEES7FI3S&#10;+cRh8RfVhbcmHMSbFUuK0Fkek8U2M1nySnWzupZhGCcAIS+F6vi9rAiIw76un91huzqwlcQBezsW&#10;BKfHlWikI5kGYpPd1zNYZ15r9QHEA+uKSdmd4vw+k4gfsijH2hf9ibttceW+UV3nYJ0Z83rHlkTF&#10;jBeZ4Asxudf3/KRQPFYfary+Wp3L+w3z8kwk5Ojqv4cGCwLORa1b/ddsNsV9yDBOgAVAhnEudwqa&#10;9jVV/EPl3yQzEoOKuGWlTBtp8YlgR7+qJlTulXSdoj5vT/EPwN7QIzJA5f8bDyJiowDLy4DbLTYO&#10;Zt8sRPucg3GCykick0azKc4LYw72ypV2VjQqxowIgOOu/pNAYP90b4+q9brYnEBkxH2aV+yhEKh5&#10;d2uLXltZaQczX1hcoPTGpq0z5oelu4frca0/+wXRUJl5J522baAY/Q3V8/iobI2KbqdT5eAAwwiE&#10;GFjbrwyU62PYLvYKluPf/QRBTrQZPxBnLyl9/1CN6ZRKMwSqpciGP5FcM04r0H4W5YN6SGONCTHy&#10;aalELy4utn8f6+QbRCwCmgiMZ9fisXY1cy+wfsP1dSYWFdfcsEIg3gPXkYT7/5kbxH6cChLXjYyh&#10;2B9a2fWJxT/GSbAAyDDOJFvQtI+bzebflp8ePf8mYfupogY9rRDcPSoDUJKtVMkzN0dhv69v9d64&#10;kFWAEFXMHjSBFSQWjpNuBu1uCYBksf6IdmarXG4LgPhzkBUTBJFJbRyQtXllIdnxs7PxGH1ZKndc&#10;Kzi+j1Ip+vb6mvg3xioEAbgf4AGqqA+RblRQFXo5OX+oghpZ1Z+m98baU9BsIPBzWQnOosqRRWaG&#10;YawKxi8ECEWQML3Xrg5EfytY3B0lCEown6CHG/pgbVaqHdVTjHEwv3xzdaX9fMypN3fTjjmDEGJU&#10;dxb03At6PPSgy/VhWPqJQggaY81iVGTEvrc72Qxr5IvV6tR6FjL9wfesfjcSfM95rSYSfNXxDH+X&#10;QuBOsUSf5/NHxjYwNq6HQuL56ut8MeHYCzM6iANZ2dbyuHyVN1ZFjT6oVkZnAZBxECwAMowDqdRq&#10;/6LZbP5d+ckr9Tp9yBmIAiMWn9hUV/Q6xQN+8VCBptBoNmiO5sZmGQEhTW/UqdZaoCQDftOLXdhs&#10;o3fXswvzBp49Oi5solrnJebxUKrGjdRnDQScy4oNKKoD+gU3kl4PPTs/2WukGwjpiz7vIREdG/f7&#10;mWw7gxzBnqelMlcotEj4fO2/V0a4z7CRvpRIHKqitmufv25kcEm1fYLFKcMwjF2Q1YHUGs8x7i8G&#10;AqIHeC9BkFr9gvE4iUCiUiUIQRDtAsbZd8vOqPMLuGnzvn/d4LPiM0MElecB6zk8pA38l4XiUAmo&#10;SFBD0k73dfs4l6M72dzQ5xfP7xYBIVTuaVrHceG+OQq+J8ZPt/iHxISHuVxHUlovEQ9/QsjFQ15n&#10;smcwxr2Ax9vTKhlgz8F7DHOCe/9Cj/YETuJBYXBiAuJR/XqhWgUWABknwQIgwziMRrP5Ua3RaIt/&#10;6Il1Zy87cTEpYGL/dKMWn1qjLqr9IDoFvR4RBG+0vMMbPc4f+tLhMTc3/GfHa0Lwq9XrPV/7ZDBg&#10;+l6AvyzsB4Bg8zepSkC3cm6TPi8LgCZhp1RqZ0uvhnoLgNhcIfAxbXDNQMzqtemGTdNKKHQQmEkm&#10;6enGpv2/MAN4lABYaYhs+n7CH7WCH8fpo2IlXlnotA5D5QAH8BiGsTOYZ9W5Vq0QjPh6V1ccVAkS&#10;nW91KUBgPV+t0m61ekgsYYhuJOc75pe7qV1HniN85vc2tzqsNgH+jgfWpUjixBoVNrQb1eqheViK&#10;PL0SQXEdwi3iOOdWioBvrK22X/+V5SWxJsB9sRaJ9HWd6YWsUKs36kI0R7/aXp+L6c/z8VjH9YK1&#10;aa8ekiLBIZsT69bz4bAQAtVrRF5nRr4zJyS+WRHsWdAGwsmVf9RyKDFSOX05Zm3xD/cij5SMk2AB&#10;kGEcRq1ev6x+4l9ls5TVJ79JTHoPFsTYQJkBWNHBTvOozCVYfPrdLiHiQWoSVXgGM4Vgq7pbLpPH&#10;5aZkIGBIBMNCBJlIWp9FV07TaLNUoUcW6RkAERAPVHpFPR6RDQmiXh95Xa5jWz+65g7Oadg7eNPF&#10;TAdkWUsBcN/qa7fjfRGsmlXGIK6ZuK9/drVqBYqNPHrV8SZ9eI4S/rCxvJvNOcbqDde7anmH6gG2&#10;/GIYxml0VwjCdQMV+VGfT6yT+yXhycC6XDdI0SNdqYgqQSdX0VxpVR9JML86eX7BNfbWxqZIMjsb&#10;ix0SZBDYx/r0ZIzohZarS1nfX4t02zxKxi3YQJy7ndqlV1uWrTimF5aXRnotHK+8bxZay4wXWnvt&#10;J4UC3S8WWQw8AoxBEPIk/cQ/FZxPXAt44DpDoqO6xuuF2v+UvxPzgevg5YWkpXvZjZOvikVDr2b1&#10;Holc/cc4DRYAGcZZlGv1elB+Ylh/zmLTXJvhZIsF3rOxCC2FQkdafGIzGPS4yeOa63u8OH97lapY&#10;PBR0XVh+1JrNnoIqLBIux6J0Lh6nXgWB2BhU6/WejYhRpblTLtODYonKFl2opGu6eFCP/l74Tk4G&#10;g3Q2Hh064w7n0tXqAxjy8pRmFhCAqSo2oBCD5FgzC/EPFbW4T3F/4X4+6lrBsUOgkQImKlh5s05U&#10;Vsa1+BEZzgiG9KumhqXSnXTaUZUJX5+PHwrOcm9J6wEbQ8koFrgMwxwGSSD5cn1/bdgKussqwZjX&#10;S1G/v2dFjRQ98JBVgphfIAg+LZUcM8eIRBulryzOwfvc0kEge1NKl5d+Ig3Wqf32HlgzPszlJ+JU&#10;gDUxKjV7OWFIgbsf/YRyFdw3uDbwGNWy1Amgf5kUfbFvGST+dXNwnaVpze8XyQwS7DsymsaWrSYG&#10;8Rn0+Dxt8T5246SgaYbig9jvWb1Ssm7idjoMMwk4WsowDqLeaKSaRKfkJ96YUYaoZ8p2oNj8waoD&#10;Qel+1hzS4nO/zq9J7jnqWYUnRb8n5cpQlZOwWMWm4lf5Aj0Xi9JqJCx+LoWJXjafqCB8XCxZptpv&#10;VBAAkpWCz8ejdD6RGOqVYE2I7yoAy1WT90Z0OtMU/9A7s95s9Ly/cG8FXa6+gjoCJdKGCQ9sDp0u&#10;2hSV8S7SVUGJgO2FaJSWwqGe2fMISt7LZBxXpYHNsRSSwW6pxMHZYyCt2VSmEWDDGuJEa84GORYA&#10;GWZitKsEW+D+g4sIRPijqgTbgmAiLgSUnWKJtpA81yPxzA7gvLygiEeo+Hp/Z4cvzC4wL0iRBm4U&#10;0v1lPhjoG7zGXL1ZKtOjcnmiwg2OCXPYyUiY3C63SC4Z9ppFEmXU4xbW9iGPm+PjNcYAACAASURB&#10;VOYDwUN7XaxDsKa9k9q17f0wClhTqHuSzzOjr/NxnYhzy+fXMpwJBuhKct7xdp/dIOnBCCfC4SFe&#10;1Zw0uAKQcRg82jGMg6jV66fUT7tRqU7tw/uVoDCCx7955pQIChe0KpX0ugjgjTs4jE0eNlX9bDnq&#10;jabI9vO6XQRNck70SDy8EBhV9OsFBIefZ7IUzOXpQiRMy6HgoWfB5vNBvujIfna/yOapVm/Sswvz&#10;Bp69jxQAAaykuKH67OnOCkRwftLiX3eVnwqqaFEZkNFqtFWtDhSJsZGH3ZPMrEfw5LOcsX4IdkW9&#10;r/Ddvra0H3hMBAJ9+9UgiPZFLu/IexKBpatdwdmbu+mZHpNVwbm8lkwOrHrAfI7MZdkHKYU/j3nP&#10;Isj+2spKx3j2yOT9dxnGTmA+bvcS7KoSXBCi3+E5CP9ebVljXmuJgZ/n87aqDERfWTkuYd0D+3Ku&#10;MhoMRBpVBEMVpSSv16e+zus+nmERVbQdjj7ZduKr2qMO9wRsRqMGLC6dAtYVEqzR2JrdGSBZGOMn&#10;khaZTrCONnIfoLWLHexSecZknAYLgAzjHMq1RqOtNqECZlp2ktiIXE4eFnRktq6KtN9EsB6Wc6g6&#10;GSZ4LDM7+1WikLDv0kVPP7/HTT63S1hv9qrAm6QQh3P/cS5PwUKRTrUWUHqzSbtabSo9Gc0MKgGH&#10;sQOVVVoIgETwOywAzhRkI6v3OywPrycSExH/GrDdbdT7VvntViq0VdVGuqfQ20MNnry8uEDvbG2P&#10;7ditCJI2DnrN9EusaNBGoeBowRRz3jdbvX2odU7e3dri4OwIINCPc9lvPleRVm4LyqWp9gobVhRE&#10;IgPGMvW90R/IyYkADGMGunsJHiUIqmIgklJupTOWv4ex11HnYCQsOclae5zYMUFJ7VGHHpGwspf3&#10;BCpkQ263490IIPyqMYi7aU7QcgIQrr6xvMRVf31A31AjXIpGh39xk9Gr7Q7D2B0e+RjGIdTqdaT7&#10;tQXAx1PMclOzVAchA3j9+kfVG3WR3S97fCDQCs/9QaIf7AAhEPg8bgp4PQStoKhpUxf+uoEQeI8z&#10;Dg/x0+0d+tbKCnncg4O+wO92U6nRoAX0aeLzOTNwP95YXmrfh1hc4+/jzrLE/QzLXnXxjio/3Lup&#10;StVQlZ8Rbqd26dWWkIMxSe1l6ETQv++VHhtnJ9itDcONpc574L1Na4p/uN7XQ0GK+PbnY9iTlep1&#10;SlUqU+lp00v8Q0JBSQneI5DZr08YdfUKk6iiYPdnkf2iLiTih65zvDdXTjCM+egWBOXY1d3vG6LZ&#10;64GAsDiz6r2MMeqaUl2OvdEneWNBW8Z54NpA1TrW5nKehBj+fL3u6Pnsha57iN1j7M9zkchQDkNO&#10;5NPc4LkEFZTT7uU/CbhjDONEWABkGGeQr+r6ivpJESCfBt1ZqvlqVQTrSJQkotqvRi6ao6C3fxN2&#10;yUHlyX4G4yBg8VmqaRTyejuEJFQN/f/svVmMY3d65fkF950Mxh65KVNSSqWUpVRJKmeVSyoVymrY&#10;jTFcDWMwPcDANjwPfmrYDw00MDNA+6ExjwMbxjw0+qFdwDx0D+CBZxrTboxglNpyWWmrsrQ4JUup&#10;VKakVGbsDO77JQfnJi/jTwYZccngcpfzA0LKiIyMIC957/3/v/N95+D39ot/brbetBqZRlM+Ozwc&#10;GI4/CGMKMOL3ybLfz9dwDhhWeWohvtrUJib+4XRttjTd7lU9d3fLFTmoTWfzjp+pTr1dTaXkkYun&#10;AFFk/enWti6QhH2+saa0nc4ri8kesenTzKEtJzPwPNT8Qp3O87oij++/sMzCPR3n3yHE9wk+TxTw&#10;X+5rJri1u3fie03v6O/kIEG0HGYZqoqCxnOB+wAygGEp7enLKcbvxutIezBC7EHXMvQwp+9DLiUS&#10;3esBzn/sIZAniMw8uzVnIJO457q4fzD3x0SsDSZe4UKgrtFxDqABxo3rtxeSiZ6aA88h5zPLDHq7&#10;giY3M82zzyaccRxbNAAlLoQCICEuoKFp99oiLxrPFAXzSUzHnMagLlWfUliD6IcPA0z1oAhX61j6&#10;Bb0+vRg3rLN/ENgMZypV8aPAFw51xUb1d1SbjZ5bPiaHPs/lWMS2GCi2hn1euZJKmXpgYZ9fF3wv&#10;x6Oyn8m66EjNn0HiX0NrjXTuDgPnNK4HdWXqB+fsHqbNSuWpWxlj6u37mxv6n1FAROHAzV3TKJZS&#10;CBkMBChVNMNm2o7HSs/P7Rf/BoDzGx9GUaV/sm7ceyosy64qNsLGFOVpAmO36K+AKcLFQECSAf+J&#10;ouCwBiS8hh9ks7RvJcSmGBlruD5j6sc413EtePPcpqlri1Xov8d8QUtiYhLcw/pFQJwPjx5uueoQ&#10;4hxSm4hp6+1sMK32vZVlR+TVTZs7hYKp33Au5gwBsM0RQOJCKAAS4nww/fei+izvFkszedL9Xaqt&#10;dktigfDQ78eUns8bkKjytWK9Ll/n8lLsZAPG/T4940OdKoRoeFh5XHBcDoWGdng1NE2qfVlgVU2T&#10;24c51+fuWZX7xbJpAXBhQSTifxzmzynA2YEC+0vLyz1iH4R2v0n71mE0Ne1YPidy/WBfPCmLTzOg&#10;MAgRwLiuoHCATRIFAaICERwTawaYjrNrxs5TyjUXz+NuNiu1Vku/v8JyczEcGiiYDZqsM6YE842G&#10;ZOv1E61DITzid6vXErPi3zAeWwM2RZRlj5EXlvD7B9qH4vq1XXJ3jiUhTgPNAZmt7Z5MYlyzYDNs&#10;BxEQ9xjVthDXVlp/klHAvff9/f1uUxvu48i6dUtTF+79/es0s6IHsR8Q/15fX5VYIMBX7xSylaru&#10;vnQauF44JT9RowBIXAgFQEIczqDpv2lPzIC419vTpQo7znR4uPg3DCza1IUbCnMQBVGQ36pU5KtK&#10;VV/gwY7g2XR6aGYcRMJ6XyEPYsKtzOHMhAQyOii+4vU2u3iHCBjweuXaYkr+fv9gJu91N4ONwLPp&#10;xZ6Mrv1yRZYjo5/rBv3CH6b9MFH0dbkyN6EeE0A/VESPtN/PiWHSQ3/u383dPVseINy7VUEMz8MQ&#10;wdT3PIrROA8gCsJKLx7wD8zg7U4JDvl9cAbApPegggLu2+/t7k28MN/NC+vwGxfOdR/7vWxWPsqx&#10;IEiIE4EAgsaMp2u1rsU8zn1k28Le2sqNPc/32RZCyCFkVHD/w9SbMQWHvFs3CID9mcJYp+EcYjOf&#10;M6H4NxoPS+aGA85Foya+ixBiVSgAEuJs5jb997LSpYrMvYDPO5GfC4HPsHFAB+9zzaZ4FzxDhT8Z&#10;Iv5BCP2HPIt8dmC3XB5pAe9ZWNCtZq8vpijwTgkU/9UueoOP9w9kKTjYYu80dAtgrdkj/G2VSvLl&#10;jCyLT8OniBt1CstEAZaV/bl/dp0ciyv3aohzw54HimZdy82OJa46WTdsSrCfYZac3+TzcjuXn0lx&#10;ThUuMXVOCHE2huBhiIC4VkFg+/lhzpLPu9+WGQKOHbNliTXA1JshAOK9j3u3k99P/c2KZ3UWINbn&#10;24spin8mQZ3MTBNA2u+jlSohNocCICEOZl7Tf/DXV4t6HiX3b9KcVmAcJP7dzxfkXrkytcdEJktD&#10;G60AbGzwIn6fXEsm5P2sNQs6dmWQ5Sc207cwqVNvdAtqZoEHf6XZ1H+GWFD4M/INjfcVriksGhAD&#10;nA9PKnkyB+WyrbvpMdFnUKzXRvq3/ZN1OHc2gkGJdzL4Qj7/ibmgOLf2yuW5Wm/S8pMQd4DrNPLC&#10;jbxRCGyzajoYBdxjnu+z/nRzDjE5O3iPY61ixGmgcUe9dzsJiH/qvoTin/P5Viw6NA6GHOdh0dy5&#10;fzUed9TRa7GZl7gQCoCEOJh5Tf9dNZnZNm0GiX93snl5UK1a4vERc+Qao1stoqjTaLUkwe6/iTLI&#10;8hNTQjf39vSCAsR/s0Dbq2u95+hWqaxfp6wytWmIf6po8alNc93IdIAYrorD7x1kHHOk62cshOOa&#10;cL9SFakMvucaNqLSZy86T5w+CUEIOQIZepcS8W4z4ZVo1FK5erhGqvcYO9tLE2txUK11BcCEf3hj&#10;jp2BO4Mh8AvFP1cQ9njkQsJZQtW0+TR/+j0PlqpOE1XpD0XcCAVAQobzExF5W0S+VL7jd0Xkd+xw&#10;zLRW64u2yJPG57Oa/kPxbJil1yyh+OdufB0BEFag2AwwC/BsDLP8hA2V2okeNRkMjpy/arPZXXzn&#10;63W5ky/OLeNvELiWIRdInTJG9uj9IWIGcR8vJBM94vCH+wfMkxkBw0Z03qiTEE/EorJvURtAQsjk&#10;+Spf6IoEVhJCBrkt3N4/4JQymQjZupLp60AB8EZ6sWfPQvHPHTwVi0rQO5nYGTeAfa2ZpttnE5yo&#10;JMQJUAAk5Dj/t4j8YaFWwxhbzyhbPBh82S7Hq9psPql+Pqvpv6cUewBkeSGPbdZQ/CM+r1c8mqa/&#10;B5cDAb72Z+Aky8/+4n34hKxP7C8aLU3qivBX1TTdktcq0z/SETthc3JFsXWUzibpJqf/SAecF+p7&#10;BJl1VnofE/NslytdAXAjFpOQBW0ACSHTQRVCTrIonhVYg2ASEdbSqtsCMpbZgETIyeD8eXUp3b2n&#10;S8c2952dHd7XHU7S55PVSFg8Cx5XH4dRQB6oGc7FKAAS4gQoABLSy08Ktdrbncm/S8bfYHou32jo&#10;E0Uqz6UXLRkw3Gq1P2u1288Yn2O6ZhYTUFh0r0SPFtzzEP+0VuvDuqb1WJ9S/LM3y2NOlPq9Xl0M&#10;xr/n6z8el8MhPXtmmOWnGVqtti78NTStR/jbK1csk/NnMGjqD9zJHFrKFozMH4jiBrjO3GYmk21B&#10;FthTqaR+3uNah2lniv2EuIOgsr6JB4Py40sX9HUOyIy4dizU61Ibcb8F54SwzycRr1f//YNESIh/&#10;ds6WJWQWDLLtp/jnHhI+n157mkP5yZZkK1XJmJiIRfxH/77YCeC90rJQDYKQWUABkJAj/nOhVruu&#10;WnyWG0354DA7VDz7jkXzxRot7ZL6+f3CbKb/LoTDSk5FW7yema/AbleazZ4RJGSKUfyxN74xO/n8&#10;Hq/UpSnpUJA2oGPwymJSzicSPf+w3/Kzn7rW0qcDtXZbmq3Hf1aB8Pd1oWTJc1LvGu4T/1A4eH9/&#10;n5ZBpAdafzqPu9mcXFte0p8XbMM2SyVOdBLiAtbC4WNP0ogymHekwTC3BUJIL2jg++76Wk/DIp07&#10;3EUq4Bcv1T/TPCyZqw+ei0Yt8XgnzQLeKxQAicugAEhIh3Kj8ZSIXD36vCm3ModDp1MuhUOWPXTN&#10;Vqv74PA89huNmfze9Yi6icZxm+kiLFeq1z9rt9u/ZXwBk4+c2rE/6THPNazrAj6fPp1zORrhe2EE&#10;BmVnmClCfVWuyFokomcvGuAaVGw0ZKtSndm1aByeTyZ6xL/TxE7iTuJeL60/HQima2BxZBT8X1xe&#10;kszWNoVdQhwMruf92cZWAM1HD4tFuVcq8RpEyCngPO4X/7A2+znzfF1FzO8Xj4f2n2ZAbcTMVPlm&#10;MCApC9c8CSGjQQGQkA7tdtu0+Ac2BnSMWoF2u11stdvd3WyuPpvCJKZnVL9974wXYHVN+/NWu/17&#10;xufNVls+5MLf9gQWFs5ks4spwMaCJivhsASKJUvZTVoVTDepBTEUom7u7kmhL1dzEJiy/Pv9A4l2&#10;AtitLPipYIOjTjtS/CPDeLkzJSYOtf4MKOJ902VT07czGfn+5ob+ZzQDIEfonb2DuT8uQsh06L+e&#10;/+XDLV1MiPu8XWvOUUiHRi+Uai1NcvXHa6X9alUKTc3UeouQsxB0kFByY3XlWF4mLXPdR8TP0rZZ&#10;0GBihosOnf4jxK3wKklIh2ggoGdUYdJlu1w+UShI+32W7BgFrXa757ze7eRYTJsLiiCKYzhLAbDV&#10;av+k1mz+nvq1D04RcIk92Dij/RKmAEM+n7TaDXkiEpY73BCeCIR8dbrpoFyW9w4yI3WgQwS0k90q&#10;nvOLShEQgifFPzKI5+KxHks4J1p/xgJHzy87owYiqwCrX+R9Xk0v6o8ITU1PRyssJBLiQOB00H89&#10;BxDfdAFunMlurh2ITYgrzZXF+mxqBdOg35Kd4p87WfYfz04lw/k0f7oAaNUJ+UkBu1i22hC3wRlp&#10;QhT8Xq+E/P4TA9xxM/y2Uiy2Gu12u6f9dB72nzPW3X5WatR/rH7hTjYvuSYzu5zAJCZtIUYHvF7Z&#10;iEb1iUIynOupVPfv0A2P6Ren20/1W38i84+QfiAUP6mI48iWcaL1Z1wppNVdmJsKq2g0Phg8m17U&#10;132EEOfQb3Pu1Os5IWao23idfy52NKEE20+Kf+4k3Vm7emYbP2NLcL8z0yR/ORax5fMzywJrQsSF&#10;UAAkZABXk8ljBR98jg3jj85vnsmScNqo5brqjCxk+u0/fd6ZXVpyxXodFdluVXa3XJEH1eqsfj+Z&#10;MsuRySw+IfAEvB65lkyY+G53gvNYLYjdzTrfQnfZ7ztm/YkpIEL6gR2kMdmOKfcPslnHHSNY4arP&#10;0a3nAqaetY74iePB+wYhzgDrnH7xT7c5zxzyFSbEZryaXuw28EHPqGkt/Rwn7oWazuncKRRMfd/F&#10;ONe+hDgNWoASMgCE3ULowwRMpdHUBb8ZilpnwrfgEcPIoz4jAbDX/rMt3hktvmvN5l+02+3fMT5H&#10;duNnBXOe5sT6PB2NTPS8i/gDstRu60Vudnof54ri8282HNzuvLS83H0GtP4kw8A1Q21y+TRz6LjJ&#10;WBTNrqXT3c/3XNxFj9cWr/G1jtuDLhZQICDE1qDhB/d81S4Q9/13dnb4whJXE7CZaIb1ymtraz3n&#10;MoSfJxdT8kQyIV/lC7rI4XQHE0JGJVupSsZEc9+kazCEEGtAAZCQE0BXWXDEAPh54/EsiGdhAVmA&#10;Um3ORgBU7T9nJf612u0/r2taV/xrttrySS7P3D8HsToB+0+Vx3mAfnk6mZRS5pA2sX2sKgIHNs9O&#10;pz83hNafZBD9GZHZas1x4jieI+x/e3J0XCyG69PQyrqmxnsFIbYG+a2wcFbzycfJOCbEKVSU+5qa&#10;/Wt1Bgn5KjjHkWV+KRHXG3kGrdfQ1GVQd7HbgZNIdl7TBVqAnsh9k9N/OH+cDu1iiRuhAEiIA0He&#10;WbXZlJBv+rk1/fafM+J2qV7/VfVX3csXKOg4CFjurkQn/75CN1vY55Xnkgm5lTmkYKygZn/tOtxG&#10;F++vK0qeG3JDWAAgg+jPiLy1f+Co4zSok/5O5lAKM3IQsBq63fvqSs/x+JTTf4TYEpzPLy8vSSrU&#10;K3DA7psT/8TNlGy4Z8ZUEnJ5VSEfeWZ3CwXZjER00cL4O92+e3lJnkolu02NS6HgwJoFLL85NegM&#10;PLSAHQqa2b6qnL6/h0Bu5bijSUG7WOJGKAAS4kD8Xq8+AZgIBCTs8Uil1Zrak7ww4SktE+RK9XpJ&#10;zf3LVGvM/XMY0wyeDvr8Em219Fyn912Qc2cWdUPtdDHsZWWiCxui2ywEkgGgeKxmRDpNGLscDsnz&#10;y0vHimmfuNRKG5MF311fO3Y87psomBBCrAWm/FVBQDqF/lu7e7SBJ66noLgE9QvkVgTi3zVl7S6d&#10;NZmxXtnP5XUB72o83nPeo4HranrxxGdkTA2ei0Xlvd09NgQSR/JlzmT2nxIJQghxFhQACXEoxsTC&#10;hXBI7kzRrmwpONtNQ13T/rzVbv+e8XlV01xtVeZUzsViU3tm6PjC+ZEOCfMAXQiKCGqx48P9A3b8&#10;koGgScAAWVFOEcaGTcVA7Lrp0mk3TEL2i38f7x+4IguVECcxzCKQlp+EHIFmJgjixj3PyvuhG+nF&#10;x1m8HfC4393eOSbU4dz+qCMEwtZc/Tf9YE3XaLV09xNVLMQ6YNDPJtYG7ldkOE2tJV+USqceIewP&#10;TjpvCCH2hgIgIQ4GC9mLibh8Wa5MzepwdYZdQq12+9/Wms3fV792+zBHG0eHcSkcmnr2JqZk65qm&#10;5wHu7+3zPeQSUOR/VukEhuBBAZgMon8T/HEmY/vjhOcEUbN/c49i2rCsHDdg2KBS/CPE3mDqT7X3&#10;ls6UPxp9eK8npJe9Urm7HtiMhC15jvSLfxDubu7unejGACEQzUyhbFauRKOS8D9uBihrmuxXq8ee&#10;p3rdwDqAIqD9CHm94qGn41D2y2VTtY5pOjBZjTZrP8SFUAAkxOHAw/v19VX56+3diYocRk7ODL3W&#10;/3OpXv/n6hfuM/fPkZyfkagc8vmk1W7IU7Goay3vDNRAfCeDjmCjyA/R44Ns1hXPm4zOhciRvTUK&#10;TnYuHg8T/kC2WtNzDd2a+QdurPRm/lH8I8ReDJv6Q74vLL459UfIcXYqle66YCMWk5DFzpVB4t87&#10;OzumHyO+z8z+DlODj8rlrgsAPnA9GeV3kfmzQAFwKGbdsi7GEya+yxk0pxiRRIhVoQBIiAswRMDP&#10;szlT4b+DgEAQ9fkk7vfr2YKpcGiWB+7DYr1+Uc392y1X5F65MsvHQGYACtUr0dl0nxmbvI1oRO6X&#10;ylPNyrQymH65lk53HyFsspwIrmFqIeGLbI4bezKU1cjRdehh0Z4NAnjPX02lBub7YCoGU39uz7d7&#10;ZTHZc3zuZXMU/wixEc/FY/JkKtkzwcupP0JOB/f/Z5tN3XUF5w/y8z6ySKzGWcW/UcG03+39A3lx&#10;dUX/l2gmgDPAW1vbU/l9hMyKbKVqqskPERk+r2dWD2uuYCaiQQGQuBAKgIS4BIiAL62uyC9pLd0G&#10;oKw1Zb9aG/jkIfSFfV6JeH0SCwb0fztHcqV6/W673f4t4yGUG035h7y5IGNiL2qtlu5TP6sFaNDr&#10;lXKrJc+nEvJexp3TYJiKU7vmv3DgudVvC4bioNunPsnJqKLQAxs1m0DQvxAOy1Op5EArZbz371Lk&#10;0oFAej5x1O0MS2CrFD8JISeDax2md/sbHDj1R4h5sB64trykfz/WyZiEm6f1Jc7r/vy+WeV3QhCN&#10;Z3Pd/QL2RhAi3ZqNbBeSU44NsTv3C+b29ZcScdccE63lXtcT4m54tSTEZUBYMRbVV6bz1P8Zmo2U&#10;z693Pp7ofFwa5YdVG41/12q3/6XxebPVlltciDsW2NRCoJ5VADU6XpEZgKnWZb9f9hsNVx1vdPup&#10;xxqFMyd1zBtWxarACevP93b35vq4iL2wgz0mLPCeiEV1Gy91EsYAVp9f5fOun/gzQJHx5U6nv3Sm&#10;C2gJTIg9uBwOyfPLSz3XOtzbb+3uceqPkBFAM9ATiUR3nfzq6or8dGt7LgK6kcerrtnRmDNLAQ5N&#10;QBElAxr/fzMYpB2ohfF3rD+9tAA9Bpr+zLh/bc6/4X+maMz/Iy6FAiAhZKIUarXrys97W0T+7H/5&#10;lV/uqar9yc8/uK4Ig/j4waDH0NRaf9potXrEvw8yhxPNMiTW406hMDMBUIzMgHZbLsejsu+iKUAI&#10;BkbXr3QEgp8f5ub6mCZJ/9SfdIr87+/vM9if2B5s1lOBgCyFgpIKhQaKfiiI75XKcrdQ4Hu+j+eT&#10;iZ480Ju7eyzuEWIDYNurTu7KDCeECHEiWBd/f3NDf2ZwDoAIN2vBywrinwF+542O+CedScA3z23K&#10;V/mCvkfldcaaMAPwOF/mzE3/XYxGZ/vA5kzDxbnnxN1QACSETIxWuw1PvX9t/Lz7+cK/zjea8t/+&#10;P/8FnTa6shL1ej/0exbeLWnah7v1xh/99Ld+Q//6n/z8A2NC8A38v9Vu+yvNxm+rj+1eviC5JouY&#10;TifTaEqxXp9ZJ1q7Iyi7aQoQG+1XlekXvQC+54ypOAgjLy4vHbM/pC0YGQWcE4ZAhPfUvKZKcK6m&#10;/X5d7Ev4/RIPBnsKZIPAY2ehajiYDFYFBOSB2mHKkxA3M8jyE9c6ZJnS0piQ8UGD0Mf7B92mQCP/&#10;Do0xs7g3Wkn8M+gXAbEeRFMhPjBVVWlqcCmSsqZJoV6X/XqD6whiKRCp8kWpdOpDiisTr24Ax4U7&#10;I+JWKAASQiZGQ9MQKthdQUD8U8SUFP5z2Gz+QJ34++Gf/ycsPB4GPZ4vfAvybq3V/n+/vZz+h870&#10;YHd850GhKA+qtC5zCyheq9Np06SlTJSmA+4QAFFEUwWyd7ftb20DkeZqKnUsDwgb9Q/3D2gLRkYi&#10;W63KUiSi/5Nr6bRkZtANb0z1RXxeiQWCEg/4B072DQKFcDzmb4ol2nyewjOJo0IH80AJsT5wLHhp&#10;eblHIOBEPyGTAyK63+ORq+lF/WfiXHtjc11u7x9MdU0x6Nyet/hngMdwuVI5ZjeM/ZO+hxqw3zis&#10;VGWnUpnaMYNYGvN6ed1TSJ/SFOdWEKlixjXrciziqiOktVsWeBSEzAcKgISQidHQtK5iU9U000JK&#10;QdPO4UNEXheRf/VX27t6oHPU65FYR6S4w+5eV4GN6DOLi3pm5bSBYYixPK5ozl8UwhpTFcnuZA5t&#10;vZFEjuG5WOyY8AfuZXOcgiJj8UW+0BUAUZj64ca63M3mJjJpgm7b5YBf4oGApEMhCfu8xyZWT8MQ&#10;/HL1huxXqxS4R2AlclTswGtKCLEuEAi+u77WU4CHQIDMTt7bCZkcaIZptFrdBkyccy+ursjSlBw0&#10;BmV5Yt2OHD6rACFv6+EjuRKN6nuNkxwYsI7DJBU+nu84Mdwvls48GYjmMFg0rkQjPccKTRCH1Yp8&#10;WSxREGQG4DE+NnkeXYwnTHyXc6D9J3EzFAAJIROhrmm32yLPGz9rr1w504+F1WcOa1kWNV3L14W8&#10;XEmlpv70/V4v3r/6nysOXxRis63m4qGIZsfpFzyP87Ho0Owz5AF9kMnSjoeMDQQ1FKKM8wWFHRTF&#10;nk0vylaxqBdcNiMRCXgWpNzU5F6pNLA4hm7tjWCwK/aNMtVngCJPtdnoin2ZRoOF7zGBmKCKrQ8q&#10;Z1urEEKme772i3+wKqTlJyHTwTi3sNYxzjtYZqNxZpJNUNfTqW6TlYFVz22stz5R9ksQ5MByKKSv&#10;AeHY0N+EqFqGjtuMiPUj8or7M08NIEbiA3+P6UMIjsPWom7AszD9pmG7LYqfRgAAIABJREFUkK1U&#10;Te2B0UQ7i2Zrq0D7T+J2KAASQs5KrtVu/w+1ZvM/qT/nAS3IyBn5NF+ciQDo1TcMzheKsOF+XrFV&#10;haiADno7McgqSAXCHya3OA1FJgG60JutVtcSSzpFHRRb8AH7YI/ScZytP37fjZLXp4ICDvJPIfQh&#10;U6bQbLKre8JsKgVHXC8opBJiTYysYop/hMwWnGOH9XrPettognoikZBMtSpb5fLIa22jea9f+IOj&#10;wbStRieJ8bz7nz+e31o4fGxSDyLguVh0pDgC/CyIsP3uEDhW0lmLquD7sFbFB5o7Mf3lliZIn8ej&#10;r8U5AHjE/ULB1PddSsRn84AsAu0/iduhAEiI9flQRP6485G02KPN1ZvNf1nTtP9D/eJWqSyVFm+w&#10;5GzAt36vVNY3UtMEnW8Lzcc2oAm/z5EZgCik3VAKadhAIjvHTsVvCJj9kwDSEU32ymX5LF/kxB+Z&#10;OOj4flCuyLVk4lhRRxX/VJHQDNlqTYr1mi72lZpNitYzAlOYBttndCoghEyP/qxiin+EzA40H721&#10;ta3HBkAkMNY+xtTZhY5wgDV4panpoiCoNJv6mkY6zVAQZ05yP8Ba6Nb+gSPW7xAwdREzc6hPVj2V&#10;SnavYfj/d9bXTnUoGZZnjqbNjzOZ7loR+7oL4bCsR8LHBFVYkGK9+kU254qM46jfp7/PyGP0aVAT&#10;Yjrea7FAwFVHjfafxO1QACTE2nxYqtf/Y6vdfjseDF4XkT8Ukd+1iBD4Ya3Z/L/qmvbvjC80W235&#10;PJdjIZNMjEy1NnUBUBQbUHRu3nNgUfh6KtUziYROW7tNFr3clxOCDte7hQInpMjUQaHmZuZQL+oM&#10;6/A+CRRuCrWaHNRqelc937PzQy2qHda5ViHEivRnFVP8I2Q+wAkBjgTIAhwEhC18DMrhPgkIf3ey&#10;WcfWDHC9wke/gAqx7keRiL6H2alUpNZpmIZYOihjEA2bg4Q8NHAavyPkyegZhfg9huCI34fGNLhR&#10;6OtXB+Nb8HTcfAj4Mmdu+u9y3F3Tf7T/JIQCICFW5sNivf5Ju93+X0XkXxVqtT/8q+3dP/OI/I/X&#10;U8nqxWQiNMfH/ielev1Oq93+340vQPz7IHOoZ/cRMim+qVTkGRltsmYc/J7HAmDE75Owx+OoCVZ0&#10;oaIb1OCbfN42NjsG6HRlMZBYAaPDe7NU0ru5QavVlrwiJmktrWvjuVWr0WbSImCKWIVCLCHWY1BW&#10;Me/3hMwerL2vxuM9NoHtdluy1apE/P5j9pSnATELzi5fl0quaRaGgHq/WNKbGNV9DPZl6t5sEGbz&#10;zNWMQuz51PxG/I7nGg3HTgIGFhb0vbubcuxOAiLXF6XSqd+H9fAsGqytBO0/CaEASIhVMcS//77z&#10;+JLlRvPf+xYW2s12e+EX2ZxsVypyMRo9dfE4Yb5qt9v/c7Fef1VEuuJfVdPk9mGO4h+ZONj0wMpi&#10;lE0mNpjqZE6pXtezuvzICPCgS3BBDwpXswI8nqNPLkcjjtkoITPvmpL7h47bnx/m5vqYxiHtP+qI&#10;xfuBxUAyb4LKNQbi39s7u3xNLE7cdyQA4lpICLEWWLPYPauYELsCwQ/r7eVQSJIB/zFrSfDR3n5P&#10;EyFsBLEeinesBFWbbaMZCragbnY/wF4Wa8RhuX79nCXPHPujB5WKvLa21p0mfDKVlHulkiOb0ZaH&#10;WMu6lf1yWY9QOY2nZ1s/tARNxhMRQgGQEAvSL/5JudGUW5lDgfhnfA2LQnw8Xav1FPinhJ5DWKjV&#10;PhCRPxORF41fA4tGBE2bWWwQMg6HlaopobsJsVDTJKhMeaATrtV5b+6UK1JqNCTq90siEJAAsv8G&#10;JIavhMMiDhAAsZF/VbHsgTB6c29vro9pXDJKLiM2zuhwpQhI5klcyc1Alh+xPinlNas6MOuVEDsD&#10;8U/N+bVjVjEhdgHCXdTnk7DPp4t2YZ/3RGEKzXfv7e4dE/G6IpUhCubyfA8MQXeQeLjVtZIP+f16&#10;c2qj1dLF0oNqTc+cPmseIq6Z7+zsyA831vXXFNdU5AU6cd+EdV2AAmCXj02cf5ia3Iy5SwCEU0uL&#10;tUpCKAASYjGGin/DBDYs5iYsAGI86APl4y8KtVpKRP5IRP698U2Y+rs/ZncaIaOwVamcKACiSFRt&#10;NvWF3YKee3AkAB7WqkPfp8t+v6QRZu/36/YhoY5w6PMs6H+3b/MC8Y2VlZ7N/LvbO7YtpOFxY2LH&#10;sM/BNW8pGGQGILEEdRaobYFPKRKVz1hgI4RMjkHiH9YsvL8TcjZwbi0GAqaFvn4g/H2VLzh2gmwe&#10;GFby0wSv1V65LOcTCf23YKJTTneGtB2pYEB8ffbubiVbqZoSjy9Fwq6zTG20uOYnRCgAEmIpRhb/&#10;DJCPMYYVqCr0fWn8+Q9eua577fybn/3ddRF5AwKgiPxAfUzfwF6iaq8MMWJftqo1eWnIo8fUX0Wx&#10;nvV7vV1rz3pTk5/tHQx93hD4VJEPHXGJzqY4b2M7W0z+XU+lerIm7mQObV9Iu7V/IG9srvfkWuAD&#10;xQlscr8sllgsJISYIsKCESGWAFlEqvgHbg2YNCKEDMew78REVMLvl3gw2LWAHAXY7labDX0abbda&#10;5XloY/Aann+s/0ksEHTc88O+fQmuPUTnTs5cxMdTSsauW6D9JyGPoQBIiDUYW/wD8NdfP+GvTxH6&#10;nhCRJzpi3+92Pu8Kfsg2qjY1ydYbslOr0eqTzBy859DVlgqHen41gugrfUKdT5n++6Y4mo0nfo+d&#10;p/7Q5ftUPH6sGWC7Ewxvd/QMjUfbcmN1paeogU5mdLjiA4WLu9ns1DtrCVFzbgp1TsLbAfV+geKo&#10;dGzQDApN7czWW4QQ80C0wD1dFf8+3j+guwghp4B711nEPjTPVZqaZKpV/d5YajZ53jmMsDLpqTlw&#10;Amo1EGD+X4eayfNXz+wcYQLYCaBeRPtPQh5DAZCQ+ZM7i/gHco1jN/yvkNmH6b0/eOU6RD/TQh8y&#10;1DL1hpQwWcVuGWIR8P7sFwD7F3Mt3f7zKNPvftGBXicKhq0PrDAXw6GBC3oIYh9ks3N8lJMFxfm3&#10;trb1DMD1SFiWIpGen48CyIurK3K+XJb3DjK0KyIzocZ7pS3YrtbkWueB4lrx40sXjj1sFFEeFkty&#10;p1Dg9YOQKQLx77W1tR7hAuIf830J6QVTsssBvyyFgrIYCo8k9sFOt1BvUOhzIRHfUVMsmsWdxpVE&#10;3O0vcZe7WXPTf5fj7jtmnP4j5AgKgITMmWqj8R/a7fbvG48C2XqjiH+iBnCL/ATCX6FWg+j3u8jt&#10;o9BHnMBBrSYX+57Hgiz0fL5frkiyM9UB4ctJkxwQ+1ZDIb3TF6Hxqr3nIFDExmbAqYU0PC98hDwZ&#10;Pdi+XwzEn18VkXdOsIAlhLgL3BMOyuVjjQMqaKS4kkrKpURczz2iEEjI5KH4R8hwIPith4InNvgN&#10;Amv/Yr2uiz371apkGg3ev1zMirLWcZpTxWrAL+kI7T9Fj0NpyVflyqnfh+vKSnT4+tepaKxzEtKF&#10;AiAhc6Sptf600Wr9C+MRNFttuX2YG8tm824m+9paNLwM0U9EftP4OgTFvXJFHlSqFPqIbckM6Fz0&#10;eBbEs7DQnQRcj0a7f/dlPm/7Fxs2HRejUX2xbtbiBHafO5WKaywwUdgwxMC4NyvX06lucR//3wwW&#10;2OlMCOmCyeDrWqtrlWzYoAG1sQLXXEMIvL1/QFthQiYExT9CjnM5HBppwo9iHzkJNI6qwvFWreao&#10;4/WtVMoCj8IaPCoWTdUOn+6LCHEDOCwN1j8J6UIBkJA50W63/1Ol2fht9bffyxck1xwvbDsW8P2f&#10;IrJhfI5Jv/uFkq0zzQgxwOQGOtx83l4hzOfxSF3TdCFQ3TA/qJzeCWdVsGl7Pp0+dcrPsPUp1mt6&#10;0LvbC9R4j2Di77UV6YqATybi8ohTgGQKVHFv7ZyjyOGh0GwPUCC9mTkUwUcfECauRKO66GcUziAE&#10;wlZ4KZ+Xnx+as1gihAzneirVs15D4xLFP+JGIPqthcOmGv2y1Vp3vb/vMJcTMnmeUqwe4XzgJHEY&#10;581iXyyIm/ncRM5/YGFBNmPuEwA5/UdILxQACZkPt4v1OhwNk8Zv3yqV5UF1vAL+C8m4RP1+Xfyj&#10;8EecSnFADqB3ARtmTRcCDWD/adeNDrLtri0vHfs6FrDZapWdvib4Il/oCoCxQMDij5bYlbJSfPOZ&#10;nNAl1gbX1E8KRf3juXhMnkwlu0XZ84mE+BY8j8VDQshY3EgvdqdvpSP+8ZwibgI2fJdjjxtNThL9&#10;sJfZKZf1NT8bjMgo6BayynX2G4dl4mNtRh6zVyqbaga4FAkfa6J2A1qbAiAhKhQACZk9uWK9/rWI&#10;/FPjN0O0+8RE984gsJlGFxSmoMqNpryXyfIlJY4kU6seEwCxmPVoCx0h8DHYMNuRQeIfOn6/yudd&#10;P903Chml+cFsbgoho6KGyq/iupSzv+0wOQJrsgflitxYXelOK6Gg9oKmyUd8rQkZGYp/xM1gwvz5&#10;ZEJvJhkEGv1QzEfmOVxM2ORHxuVa8ug9BqtYJ+0hr0YjbO5UuF8omPq+p1wqmjY5AUhID6yMETJj&#10;qo3Gf2i3279v/FZk9H04pq2UsZludDp/In6fPuI/ToYgIVZnv1qTKwMeo9/rFa9nofv5/piTtPME&#10;tp+q+IdCwK3dPXb9jkHM6+3+o9qYlsqEnEa2fnRuxoJB+fGlC3pB++tSieetQ0BX9Vtb2z3CBXIB&#10;7xdLtF8jZAQwUauKf7Cko/hH3ALW+K+urhxrSjNEPzdld5PpAqEZlrIGd7POsS4Pezz65Cx5DPa4&#10;ZvYbm8GAKxtiW622tFgTJaQHCoCEzJCm1vrTRqv1L4zf2Gy15fZhbizBDtNCxmYa+WcGa8Hg2Fai&#10;hFgZZF4Mwu/xinIK2LL4jsw/Ayzof7q1ze7fMYkrm5xKk0V6Mh1SAzqQ1ztFbgiBH2SzPIcdAoSK&#10;Xw+HugWU9VBQCswsI8QU2K9cTS92vxXWhu8dZHjwiCtA8f3l1ZUeu0+s8yHMcNKPTJqr8SNrWbzP&#10;nJSvuhEKStDL8rWBWXH3ctydommT9p+EHIOhJYTMiHa7/Xal2fht9bfdyxckN8aECjYT6rSQR7E/&#10;TCnB+oQ4CQjlxfpxcU8V/xo2FHyQ1ZAKBbuff7h/wILAGVhSjmWxXrPhMyB2QH2f9YfMQwR889ym&#10;XvgmzuCr/JHN0lIwyFeVEBP071cg/r2zs8M1DnEFWAN8Z32tR/y7kzmUv3y4pQszPA/IJMH0nzoh&#10;56TpP7AWDp+Ym+kmmlpLvipXTn3GqDGsuHQv0qBTByHH4BWUkBlRbjTWRKRrwL1VKo81qYcb+bdX&#10;Vnq+BgHEmAIM+bxD/iUh9mf3tHy/hQXdBtdOXI5Fu48WmX+0Dzwbi6Fw99/nhkyNEnJW1AyStx9t&#10;y99v7+jnrwGKFCh8//q5DQqBDmBXWa8t9mXREkKOA9tDTD4ZoFGC4h9xCy8kE8es/f/m0dbYmf+E&#10;nMYFRSDD+w0Tpk4B9p/JYEBstsWfGo+KRVMOYk8r1ttuot2m/Schg6AASMgMaGqt/9pqt79l/KZ8&#10;vT72BuCFxZT4vMdPXV9nwZdgMDJxMN+c0u3WlrZug2sn0qGjYvKpAic5ETRIRJUpaCdtfom1UPM0&#10;kAcH4f7tnV35eP+gZyIQ30ch0P7sN47cGvCaxr1stiJkGJhE+a4y+YRr4rvbFP+IO0BuLPJiDYz3&#10;v3ofIWTSPKW85+Ba4KTrLew/Of13xOcm6ohoiN6MuVMA7HdmIYQ8hldRQqZPodpsvKT+lvuF0li/&#10;9FI4NHSMX80BDHOBRBxKptHUMw2G0Wq1ZDlkLwHQr5yv2QEWp8Q8zySONjoHZdorkdkDW6+3Hj7S&#10;cwBVKATaH3XC80Ik7NwnSsgZgPj32lqv7SHFD+IWMPm3rkzdwPYWLgF8/5NpgolrtTHtfnG8WpNV&#10;ge2+j/Utnb1SWW88PI1LkfDAoQE30KQASMhAeBUlZMrUm82P2iIJ47fsliuy3xjdlg5dPM8pIfr9&#10;qALgMqcAiYPZOSHQvGXDKVh1Yi0zxrWBHLESORJWtk1kIxAyLiXFXhY5VyoQnm9mDuWvvjlZCHwu&#10;HtOL5cQeZBQb0HMu7aom5DSup1I96xpMRVP8IG4AawF18s/IvDRTrCfkLKwqbjJogHTSew41sFQw&#10;KAv0/9S5XyiY+K7eiVC30aAASMhAKAASMkXabfmipmm/YvyGZqstd8fsyHo+mejp7OpHU3yu4/7h&#10;30eI3TnJ9gKe7z7PwrGCvF3gxNr4XA6HutdIp2VfEOthZnOJAsxJQuDV9KK8eW5TtwujpaT1eaRY&#10;NEPgsOt9hpBp0T/99E0+r09FE+IGrqZS3WdpiH9c15NZkPAfNV04Lf8c0R6c/nsMXJAQOXAal5Q9&#10;sdug/Schw6FKQMgUqTUbPRW/rVJJKmPclNJ+n1xMJk78nobS6RWlAEgcDIrq2UpVUuHQsSdpBD6n&#10;AgFTC2TiHM7Hot3nAnsUFl2IVTCEwHguL9eSCd3K27DHw/9RMMcHCoZf5vO6eM33r/XAFBNsQFMd&#10;m+lr6bRkBhR40YwQDwQkGfCL1+PVJwchHnIKijiZ/uknTKH8/DDH15y4AlgwppQIgpu7e7yPk5mx&#10;qOyJ9xW3AieQCvjF72GTHLibNXdPvRyPT/2xWBV1KIIQ0gtVAkKmRKvdfr/RanWz/6qaJl+OaUn3&#10;7eWlE/9ea7X+sdVuf6v7u5q0GiHO5mGpNFAARDEdnV9Jm9rgwg6QBYPRwfTUkmL/edekPQoh41Ks&#10;HwlBy6GQqYYDQwgMZbNyNR6Xc7FoT4cupspgD3qtUzyHjS3FQGtxJ5uV76yv6Y8Jr9cPN9blYbEk&#10;lWZTz3O9lIgf67rG+wTCCMTDm3ssChPngXvwy6sr3eeFZob3DjJ8pYlrcLIFI7E2/fl/TmuAXQqH&#10;xEO7fGlqLfnKRC0R9+NBNRK3wPw/QoZDAZCQKVFpNFbVn/x1oST1MTpSno5GJHaKmFFtNs+rn29V&#10;nNX5RUg/WABfG/B1X0cAjPh9EvZ4xpq4nTUolBl5OWm/n5OLY3BZmf7D8eSkDZk29TOIOBCAPsrl&#10;9Q/c45Enp04OAAja+LjWeU8fVityUK3Jfd7f5wquz7A1PJ947MqAotsVkzkreI1fW1uTt7a2HXp0&#10;iFt5eXmpO9WMNdj7+/sUuomrcLIFI7E2Tyh7oIOysyyXl/1+CbvUyrKfR8WiqVritVNcw5wOLUAJ&#10;GQ6vpoRMAa3V+rtWu/3Lxk/O1+vyYEw7htMCfLVW68NWu/2i+rv2G9x4EGez0VcsN1CtcJcDgbHP&#10;u1nCoOqzc07Z/MJCkRC7gHwsfKBj95lETFYikWMTZGgQwMf5hAhu9pgkg60kbJ4yjQYL7TMGtobl&#10;piZPppJd0aMfZD4e1Gr6VOBqJNIVePE6QvRlLhpxCsj9UxsYPs0csgmHuI6QIgA6zYKRWJuNmJK7&#10;Wiw56tVaDQXFu8D8P/B5X5b4IAILC7KsOOK4DYp/hJwMBUBCpkC12XxO/an3C+Mtxr4Vi50W4Juv&#10;NptXJvG7CLETS8HBAmBL6YxDZoAdBECVKM53TgCOxOW+oHNYJhIybdKK3VehfvZzFnZhel7WYU63&#10;c0JH92Io3J0OVkGxXbeVlMcNQpgQLNRqUtY0vfBYaGq0H5synxSKcq9UkgvhsN6djry/htaSfKOh&#10;f10VZfG9rywmu1ODmPikAEicABoX1AlYCN98bxNCyGzAHkidvnaaS8QiBMAhjVZuAvdWM+v6J6NR&#10;8Xnde7yY/0fIyVAAJGTC9Ofx7ZYrY03koYPnyVOm/xqa9tNWu/2bxuec/iNuIW3C294uVriY5DG6&#10;52lzMjpr4XD332CDxGkoMmtqE+44xfTMPsRAyem5oBvBoP4+X+wTuw2MCUFgiIKg1mxKxUQmMK5B&#10;yLA71NcQnNwxC641ZsWOL4ulrgAYHyDqEmJHXlYyynG9+SCb5etICCEz4rzigLLnsOYLRHlEfD5Z&#10;YPyffF0y1+D/RDI+9cdiZZj/R8jJsNJIyISZVB7fs4nYiR08rXb731abzX+ufo3Tf8QtnJaLaScx&#10;XF2sJlkYHpmV6JHVyQ6n/8iMUC3v6lPccEJkQke30dWNiZv1UFCfgh4mCBrg705xEdBRnwuK+Hvl&#10;si5YUQycHOqxZDc7cQKbwUDPtePD/QM24BBCNw8yI9AgtqTYPd4tFBx16Dd0+0+qf8V6Xc+fPo1L&#10;p+wJ3ECLAiAhJ0IBkJAJMqk8Pkz/XYyfGOCbL9XrEP+6rf53snlO/xFXgKLTMFBY1S1QbCSGZxX7&#10;wJCPAuAoON36hlgTWHSqzFIogwVQoZMbKJ0CUNrvl+VQSCJer55DlBqSkWoGFA8wqYYPZA3eyWZN&#10;FR4IIe7iairVfb4H5TKvE8TV7JbL3Xvvs+lFTtSTqXMlejT9h+Ytp73flkJB8bBhSr7KmxN2L8fd&#10;Pf3XarWFLUiEnAwFQEImyKTy+E6b/tNaLeyyl43PYTNqt6wzQsYl6e8VANvttix0OgRx1hzazAo3&#10;ozzWQXlfZDhxZRLUadY3xLo8oVguofA9TzBxg8L7oOL7Sc0SBkGPRz+PkGnYLxzi8++sr+lC4K39&#10;A+YKThAIt5yWInYFk8jq9eKDDK0/ibtB9iuiO9CUho/vrq/Ju9s7FAHJ1LiUOBJ8zIpEdiIRCIhv&#10;wd0CYFNrmbKa1+/JJuJRnIzW5vQfIadBAZCQCdFqtT9rtdvPGD/tLNN/V5Su2kFo7fay+uXPCkW+&#10;jMQ1qDaZyHqGhabf69U/93q8trPCRREYnZuGbQeK9uykNwdEC4ODWs3yj5c4gxXFcmm7bF3bWdPX&#10;EUzO5vK6KHUhHJZzsVhPcR9/fmNzXW7vH3DK9gxASDWOK6Y2eZ0nduVC5Ch7F00QbA4gbgdredwj&#10;X1xd0Y8ERMDvb27IncyhfMJ9Opkw2Cuqdo/3TGbE2YVlv1/8Ho94PO61AIX499nhoanvvZY80TnM&#10;FWi0/yTkVDhTTciEqGq92X/jihBPKnYOw1Azw8qNptTb7CIn7mFR6XBrtDTkYXY/93s98urqstxI&#10;L8rT0Yhe0LYDRcUGdDnk7g6+cSk12WVNps9z8Vi36ILN5gMH5U6igIlO47d3duWvvnnUM92IYiYK&#10;m08rmZtkfIK0tSI2ZklpEDiosvmGEIAGmY/3D3qOxdX0oryxtqpP6BAyKS4q9aLtQtFxjgIJv7kM&#10;a6cC8e9vd3ZMTf9heGA5wrV5kwIgIafC3SchE6Ddbn+mtVrdlRhEuXEtCM/FTxcA1UDkXJ0d5MQ9&#10;YANtbAhg/VlvNjER2/P88ffr8ZhcW16SX7twXt7cWJcXkglTdnjzQi2gpSkAEmJJkP2HYp4BLJec&#10;auOIiZ539g7kw929nq5aXFcpAo5HsX50nVftiwmxGyllnbLLCAJCuqBg/zePtnRnDwNMfv/o/Kbe&#10;nGiXxkRiXbAXxj7X4GuHTf+BVCDQjfdwG4b4lzFpH4zhgZOig9wA8/8IMQcFQEImQKXZ7PHs/GbM&#10;LKq03ycxE0Uhr+KHXmC2AHER58NHtlN1TdMXe/5TJimQq3clldSzrH7jwjl5beVxAdtK3bhqAa0/&#10;h4sMR2sd2Y6lWFAnU+RyOKRn+higuHen4LzMlX4w0fD2o20p1Y+amp5NL+piKBkNt2fZEGcAAcOr&#10;rLuYcUZILzgnfrq1fSwjGKLNm+c29aZECoFkXC4rOdRYizrRTnzVpRNto4p/4Ilk3MR3ORvm/xFi&#10;Du5ECZkAPo+nWxWsapo8GLMb9gkT9p/SseIy8HMDQVxEuiOO6dN/ncwZn3I+wHoHEyvf5PM9BWsD&#10;nDtLkYg+xYJuXEwHvrKY1Iv78wTFAnXKxsrTilZCnZxEGD4LKmTS4D2FawTsL417L87V93b3HDv9&#10;148+Dbiz071G4Ti8urrC821EVpTJyQoti4lNQX6lwaB1FiHksaU2puj/fnunZxoQ9080JUIIfE6Z&#10;4iLELNjvGNzN5hx33K6EwxJyYZPZOOLfpXDI1VapBsz/I8QcvFoQMgH8Hq80Fh5nkX09ZvYf2IyZ&#10;2wjAESHg9eoCSBJTL2XnZBARchKLHdspQ/zDRlq1CEEeFzbdmFoRyT22SQkFZT0S1i2rvH3TgpgO&#10;xMf5hMiLnWJWo7OIhF1bvdXWC7XIl6u3WlPtdN8rlbuWLpuRsCM7OicNQu+fTCX11xUboOuplNzM&#10;mAtMJ+Q0IMS/uLzUs7nGJvPd7R3XTb3guorn/f3NDf1zHJPnkwn5+aHzik/TANZv6v1nm7lpZEZg&#10;HRT39ToeFJqaLuyPQ1S5HlabFAAJOQms5R893NKdR55KJbvrCdwPYCmOSadb+wdjn4/EXeB9pDaj&#10;OSmHWjp5ds8tpS3wSGZLsV6XX+wfjCT+4Vg9nUo64wCcEeb/EWIOCoCETADoD0Gv90wd3ejgGcW/&#10;O+D16Te7BG3viEtAMR7niDr9F1ALqgNC0LGhLpTK3RBt2NZtRiKyFonowl8/6tdOsuLMVmu6/WSu&#10;3tDPw2y9fqaCGjio1boC4AqsT1hYPxW83shhu9LZAOH43RChCEjOBCbbIG6dTyR6fgwaBG7u7rm2&#10;UAfR807msJuDiOPzqFxhs8IQcL9ZDYX0bn1VRMa9isVeMk1wDbsaj8u5WPTE6QBMJlWammSqVX0P&#10;c1ivn9rcsBQ8WhvlOAFIiCk+7+xFMPVnNK5JZ6/xxua63N4/6DQvEjKcpxTBx4k51M/EY67Ls4P4&#10;99fbu1Jvm38tIf69vr5qKjrI6TD/jxDzUAAkZEL4vF7xaJpcjEdlp1Yb6SYONpRsMzNAdAz7/NJq&#10;12XZ75f9BjfhxNksdwQ5Q2j3LCzo552BmRB0FLb2c3mRXF4vkG0Eg7IWDsviiBYahji4NCCiACIB&#10;uuJRGCvowmDT1LQQujivdf6Mx4KufRaJT+ejXF7SoVD3NaEISM4QAQgeAAAgAElEQVQC7ICRcdd/&#10;PYCtMKfdRD4pFPWJBeN8w4RkZmvbNXaogzDElmGNJSq4P3yQzc75ERMnA+EZeaX9jgeDwHUOH/0N&#10;T2hyggsC1jFwQECDE1gO+HusbLHGIYSYB/dQuFeoTUY4V2EzXni0xUxNMhRM/6lr0/vF8V2nrAj2&#10;vZf6Gu+cDsW/s8P8P0LMQwGQkAmCKUDYgD4RCcudUnmkH7w4RgaZx7MgYZ9Pnk7EJZ85HFl0JMRO&#10;oOgMuxPD5z2oiH8oqo46hWJYhaodt0b2XtDjkXhnYZ0M+MXr8UrY5zUlEhq2ov3iIB5joVaTfKOh&#10;Twz2P148noNyWc8olE7IO8Qtcjo39/bktbW1bvGdIiAZFRRWzsVixwrhOG8/zmQ45aYAuzJMLBjW&#10;u262AoX4p157TuJeNsdrOpkqw8Q/Y9LP4CSHA+n8PT7On/A9WItxYomQ0cF6H/dM5Fg/v7zUPV+R&#10;rfuXD7d4RMkxsNZQp//QlOa0JtFfXl121fQfxb/JwPw/QsxDAZCQCQKRQKQpG9GofFmujHRDHzfA&#10;FxNQS+GQPBWL6l2FhDgRLHix2C13Jl37p/++zE+mqNpT5B9S2DLydJCDAwHeEAhPK6gZwuC68jVD&#10;FCxrmuxXq3q3vSEcogvyTsF59i7TAMfonZ2dYyLgK+0Wp7ZcCoolF8JhPf8T52d/pqd6/g7KB8WG&#10;EvZKFGyOg6LTF9kcrUCR7beyMlT8w3uoUG/IbrksD8oVTnSTqfPS8nJPPtSnmcNuNvIg0PRkXAsx&#10;SR/X1zOnF2Dxs2FZSAgZHwjohb5sXYj4nAIk/aDRyqgV6ddfh61NX0jGXSVqjSP+of4AkZTiXy/M&#10;/yPEPBQACZkgsOUM6KKENtYU4LhACLmSTEih0ZQHVXbjEudxKRKWpjZ4+g+d7Z/P6FwTI1cQhdwB&#10;xW6IDmm/X1KBgER8XokFgicW1AxREFyR3iBvb2eyBMIWRcDTGSQCQpiAqDrL9weZPyhqv7y60nPe&#10;nSbQqyCj7eOc87qrJwkajjAxaZxr19JpebS17ZSnZwpc79X3FfIRYe3G6zWZB7AvVsXod7d3ThUS&#10;dNHeWMt0CsooMsLqEy4IEAX1r3XWMVhvHVaqvD4SMiFwjqIZ0Dh3AyYEeOIu4FChZlI7Lfsv7ffJ&#10;lVTKAo9kNmCPMapDDY7R99bWXJePeBrM/yNkNCgAEjJhvAseXQBcmaEAKB0R8PrKknj2D+QrWvIQ&#10;h3EuGpWaNjj7727WOhNe2JChoNY/CWMIg8uhkD5xhO49s3aiFAHNM0gEvLa8JIf1OjuqXQIKJXjN&#10;RwXNBXulMgvbI/D+/n53cgHn23PxmKucCHBNN0ABly4MZJ6sKVniKDCOe8/Tm5wq2mMXBE5AEzJV&#10;XkgmeoT7QpPrD3IE3h9XFOtPrDWc5kzxnZVlCzyK2UDxb7Iw/4+Q0aAASMiEwc15oSkS8nr1KYRZ&#10;WmKhO/f6yop49vaYy0EcA86jSMCvd56DkCKczXr6b1wGCYOqKBjxeiWEycHONElD08TfETkNEfAt&#10;l03XjIshAr55brM7AYZMpLcePqKI6nBgndUv/iFX85ti6VimJ8hUq7p1zG61SoF4DHDMkENjdKY/&#10;mUq6agIu07Gkls51GpNTFI/JvIgHj6ZRD2o1vg6EWBjcL15eXuqZIs9Wa7yHEB2sZ2HprIrDaFS7&#10;ubvnqAOEPb5faep1MhT/Jg/z/wgZDQqAhEyBgM+nCxNLweDMM3FgQ/ri6oos7O7LvUqFL++YIHMO&#10;tpOr4bD4PR7ZKVfkmwozfObB5Xhc6h3xD4KOauv3oY0zaIZNCxrcSC/qOXbSKS7j81E3Dm4Fx/Zd&#10;JVcF75lXl9Lyzh4zi5wKBPVXV1e6zw6bwlu7e0fnF5tipgJyaDZise61GTk1bsndxHVGtW67nk7x&#10;GkPmhloo3q5SACTEikDwuBiNdtf3BriX3NxzlrhDxgPiHxoX1f0u3h9wXXBaHQK1Ms+C88Utin/T&#10;gfl/hIwGBUBCpgByADHBg+yMQKE4UsDvpHhhdVmWC0X54DA7l99vRyD6PRmNylokLKlwqOcZ4PNn&#10;ZFGylao8KBblizLF1VmADtlEMCB1TZMFEQkr03/olJ21wD5LsFG4IdItEuD/NzpfJ6eD6aSP9w+6&#10;E2FLkYg8F6/Rps+hQOBVbXV7xD8yNSCCfZHNydX0ov4rMA34Wb7ommaZL/P5nmvMK4tN1wigxLqw&#10;WY0QawGL7EuJ+ED7fzgVvHeQoUsF6TazqeIfnBbQbOW09wfqLsvhsN687mQ+OziUfyyOtvdEnMEz&#10;i4sU/06A+X+EjA6vKIRMCdgU+jwLsqZY8syazXhMXl9flUUTWWNu51I4JP/k3KY8s7R4TPxTwd/9&#10;0sqyvL6yLEke16nzbDKui38Am+aFzi5Bn+6x8fSfWSD2bSuClS4Cdgrt5HRgD4vCigEsCuMusZpx&#10;E9goQ3wxuJM5pPg3QyCqGxbN0pmEcwv91xgIoLxGE0IIkY6g89rKkt4k0y/+oZHx77d39Mlxin8E&#10;XAiHe94naGREU5ET3x+okYV8zt6T4fUbR/xDYxnFv5Nh/h8ho8OrCiFTAp1bsI68GI/qHU7zIhYI&#10;yK+sr8m3YlG+1APAa4Ni3UurKyMttNKRsPzy6rJcjUbm+vo6GQg1i6HHYizOJTUj4Kt8wTUd7hQB&#10;zwa6qo2MAFyXX+7LiCP2BsW1Z5XzAWIMpzxnj2rHDDEWNmduAdcY2HMZ8BpNZg0s4wzU9yIhZH5g&#10;H4MMb7VBSTp2gBD+3t7ZZbMS6WE9Eu5+ei+bs0XO/bisR0LidbD9J8S/UV8/Q/wjp9OiwxkhI0MB&#10;kJApgg6uqN8vTyiLuXkAYeuZpbS8sboiUU6/dIG3+o8214/lMJgl5PXJhXhs7q+vU3kmEdeFG8/C&#10;ggR9R9k2KG59lMu76lhQBBwfdM3eVsSJVCiob7CIM7gaj3etknC9gBhDZg+KmFkld+xqyj1TgLjG&#10;vLOzQxGQzI2AYhfXYCYOIXMHovwbm+s92ZxoUPovD77R1/QU/sggGpo7rt9hj0cSgUCP1amToPg3&#10;fZj/R8joUAAkZIrArjDi98vVxZQlhDfYV/5wY12+FRtP8HISRrDyoCwGs3g8C7o4BREw7NAF7LxA&#10;12wqGNBz/3AOGUOWKPDf3HVnSD5FwPG5X6n22PRhYgyTY8Te4DVEpo4BsuhoozU/7mSz3d8Nod1N&#10;U4CGCMhrNCGEuJvL4ZB8d32tR9yANTmtPslp5BtHjURY3zp1r7Lo9+nuPk4zUWpqLX26d1TxD7U5&#10;in/mabfbnAAkZAxYsSZkBvi8Xnl1KT30F82ySPZ4GnBRfnVjTdYD7inOqRji3yS81X2dzd2zShGa&#10;nB1k/4ku/gW6uX/g1u6ea6w/BwERUJ2yYYHZPP1WoJgcI/YGWSlGgQ0ZdLT+nC9ungKUjgg4qFHj&#10;uTFdBgghhNgLTPG8uLrS40yAaSCuT4gZ7pVKPXsVWMg6kVQgID6Ps1ypIP797c7OyNO92MejNkfM&#10;o3H6j5CxoABIyIzA9B0sONP+4xNn6+HZW0giG/DGxpq+6HBTht0kxT/g7Ry7dCjo+inA+ISmXFEs&#10;TQYCuvjnUTofsYGmZY7Izb09Ws2NAYrzmBAzuJJKTuw9S+bDUjDY/b17ZefmpNiJ/inA5QFrHqcD&#10;EVC9Rl9NL9J2mBBCHE6/hR+K1O+OMQ1E3Av2Kp9mDrvPHxayTtzjxfy+idVirIAh/mUazZEeDV7b&#10;caNo3IzG6T9CxoICICEzBCLg65sbuhD4QjKuf+DGvzlHS04sOv7JuU254oIcOxT7Jyn+AbX/aNlF&#10;E5UQjTG5ivfwrywvyX9z/pz86Pym/n98bVxh5alIWM7FIsfEP6cHoY8C86bGBx3YmBQzuJZM2PJ5&#10;kMeE/EfZOo/KFR4VC9A/BfiUSydt+6/RKApzEpAQQpzJMPFvf0RBgBDsd/udBN7cWHeUHejSHJrf&#10;pwXFv9nD/D9CxoMCICFzAELglVRK/8CN3wIdUI3Libi8mk5J8gyZeFYHxf5pHuvlUNDEd9kbCHtY&#10;sP7Ti+flO+tr+nt4JRrpHlf8H1+DGPjtVHKk6VIIildSCQn7esU/bII+yuUdf2xHYZgI+AIFrVO5&#10;q0wB4phxCpCQyaJOAeIcc2PepnGNVm2KMAn42soS80fJxIk6eO1OiNXpF/+wNn/70TbFPzI2/Xbi&#10;mAR0ih3ohVBI/A6x/yzW6/L/PXxE8W+GMP+PkPGhAEgIEa3d0scoEoGAvLKcdqQlKKw/p7HQUjuQ&#10;fC4o6v1gY930cbyYTOjTpd86ZcIV7zdMDb60siIhr79H/NsplvRNEDnOIBEQtpa0mjsZdNaqE0qc&#10;AnQGLIBbB0wBqpO2FxzU6T0KuEa/9fBRzzV6KRKRN89tyuVwyA5PgdiEsHL9y1SrfNkImRGDxD+s&#10;zd2cV04mwyAR0Al7vI1IuGevb1cg/v319q7URxCjUPP41Y01in9ngPl/hIwPBUBCSI+IVW40R1rI&#10;2IUXFqdjj9hWjlXOBfl0o05Q4vsRbD3MGhRTfz/aXJcnEknxeTzHJv/ePchM7LE7kUEiIAoRFAFP&#10;pn9CiVOA9kQtdJ+bo5U2OY6aybjuAovxYRjX6APleHg9HnlxdYXTgIQQYmOGiX+47hMyCSAC3lOc&#10;S55KJW19XMMejyw5oAFqXPHv9fVVibkoMmYa0P6TkPGhAEiIy2m32xl1jD5Xd56IheJ+agqLTTda&#10;EGQr43WWq9ag6HyDPSj+DxvRgNenC3/q4OnDQoGTfyahCDg6/RNKl2NR+zx40uV+sdT9cyoU5FSV&#10;hfiy57Vx9+uiX6P3DuRO5rCnc9mYBkQjDCGEEPtA8Y/MijuFQvc3BX0+W691L4Ttb/+5VypT/Jsj&#10;FAAJGR8KgIS4nLqm9agED8cUeKxMOuCfyqPrX4AUm87PenhYKpn4rpPB4hf2oMYiWBX+sJbOlCvy&#10;XiY7xk92LxQBR0fNAryUiNvngZMusNhSJ6ueX+ZElVVQs48w8UZEPikU9Vwo1YIYxwaNMM/RDooQ&#10;QmwBxT8yS/C+Uq1ALyXsG12wHo3Y2v4Tr8PP9g9GEv/QiE7xbzK0Wm3hVZaQ8eGOnBCX02y1um1k&#10;VU2TnANFrOSUBMB6X77DviK+OBXkp9Wm9B7BRGW5UZcPDyn+jQNFwNHAe9mYxkERntNj9uSDTLbn&#10;dXx1Ke32Q2IJVEGr5IJ7o1kgWr+9s3tsGvBqelFupKdjVU4IIWQyUPwj8+DjXL77W+F4YcfogqTP&#10;Jwkbi2AQ/0Z1J0r7ffKDjXWKfxNCa3P6j5CzQAGQEBfTbrf3VQvLQ6Ur3Umkg9O3/8xUa47MThzE&#10;l7nC6P/oFJpaS0r1ujwslhwpQs8KFCBu7u71FJZRqKC4NRjYuBicpw2oLYGg8qmyIYetIqep5suy&#10;3ydPKjk1O8qUJnkMpgHf3e5t2EAe6Zsb65xiJSOTVmx2K1xDETIVKP6ReYG1rrpesGN0wblwSLw2&#10;tf+8l82OJf59b21Nj0Ehk0Gj/SchZ4JXI0JcTKXZzKjPPuvA/L9p0W//ue9Q8XQQX5RKumA3CaCZ&#10;YqKw0mxIo9WWu8WzW4y6HWwSUVhWF8mwRrRjt+i0uavkakA44jGyJ5jmVK1AIT5BhCKzB8f9u+tr&#10;XdtPXIfU/BpyBGxSUTxWLUGjAb+8trbGaxEZmxIFQEImDsU/Mm++zB9NAZ6zoQC4Fon0xH7YhY/3&#10;D+SjEZufKf5NhwYFQELOBK9IhLgUrdX6j1qrddV49s1W2xUWlpOi3/5zp+YeARCTjvsTmOhAYRiW&#10;n8ax/DyXc80U5bRBYVkVAVGMf1kpXJDH4DipxfdrSfvmarid9w4yXXtivN8hQnGSarb0i3/g1u4e&#10;C6QngGMDS1A13wci4Bub6xSxiWniitV9oanxwBEyQfrFP6ytb/LeRmbMg0ql+wuDPp+tGoVg/xmb&#10;UiTLNIH493lptJrHpXCI4t8U4PQfIWeHVyVC3MeH7Xb7fyo3Gr+mPnOKL+Zxs/2ndLraliNny5VD&#10;ob7caHSPI47hoxonUCcJxC0U3w2QGcGC8nHuZI8yJ2HBtxlkToMdQSHuPeX9DhHqxsqK2w/LzBgk&#10;/qFwwuu6OWAtheNlYIjYvGaT00ARWD3vChoFQEImBa7Bzyr5rChCo8GO5xmZNVjnqk2LFyJh27wG&#10;sP/0LNin9Ayno/d390YW/9As8NLqCsW/KaCxTknImeGViRDnkxORn4jIP/uDV64vFGq1Hxfr9f8O&#10;zVjGM6f4Mhr99gNusv+chKUFFtXqBCWmT9VwczI5cF6rm8UnmHN3jP5jdC2dtsxjI6MB0VsVUSB6&#10;M/9y+gwT/0YtnLgdHC+KgGRU1kPB7r/Iumg9Ssi0GWRpDfEPaw1C5kGmWu3+1iXl2m91lkMh29h/&#10;ok7xtzs78lWlauK7j+ifFCYTfl04AUjImaEASIjz+YtCrfbHhVrt+r/52d+9LSIfiMiLeNZVTZMH&#10;haK8n83xbWASNB/V+/JV3GL/iYXt65sbZ+5qq2m9x+9Bscjp0ynysHhkLbcYsk+36Cy5nTmKQ4X9&#10;3iuLSSs8LDIGEFFqyjU6HuBE5zTBfeH7mxsU/yYEjtuHu3s99s0UAclJPJU6ul/tTsCenRBC8Y9Y&#10;k31FAIzZZH0L+8+ITdYwhviXGfE8/1YsRvFviqBMRAtQQs4Od5OEOJ/fWRD5nXZn0gqdYwe1mp73&#10;R9FldBotTdSjtluuuOI4vpCMy5VU6sw/p6FpPfap5UZT7pUrJ/4bcjaQGXGt8xOiNsxfmAUo6NzL&#10;5uRKp5B6PpGQXL3hGBEDWXhpv1/vwE0G/OL1ePXpOBWIZoeVx/cHuz5vFOxeWl7Ws1EM2DE6PZ6L&#10;x+TqAGs0FkjPxv1KVQrbO93isyEC8tiSfmBZrV7vHnA9RciZwZrp1dWVnsYWXn+JFVAdm9Rrv5WB&#10;/ad6LlmVYr0uf729O3Jd50Z6UY+QINOD4h8hk4ECICFnBIsFdAulLGwzFvD59OLuXqUinxSKJv6F&#10;s8jX6xN5fQZN/90tliZ2rAILC5YTE/GYXl9bkVjw7DYjOE+qfcfv83zhzD+XnAwyI7BwNjZfyAti&#10;dslxPsrlZS0S6YqkyHw5rNdtWfDBawxbuKVgUBbDIVNFAnwPNrD4wETJp5lDXYiwC3jO/TaUpXpD&#10;7pUmd40mR/QXPCj+TRYcx3cpApJTeDIR737DdqHIezshZwTi32traz3rJky187pLrAJqOsb7E00g&#10;Vo9xWQwFxWNx/0+Kf9ZGa1MAJGQS0AKUkDMC+4WHFi8w+j1ewbJrJRzWBR23UWlOqiDSuyjE9F9l&#10;gh1Jz8Rj8ktKMWeeYAP8UjIhv37h/ETEv1arLdVmo+dreV1caQz9N2RyFOpHxznu8/LIDuGmTa33&#10;cL7CihEb0V8/tyE/Or+pW9FgUzpOhzD+zYurK/rPsws3+rr1MdH51ta2LoCTydJf8IDQ+tbDRyyQ&#10;ThhDBKQdKBkEmh6WIpHu39wtsKGKkLNgiH+qWwYtrYnVmFxdY/rA/jPk9Vp6AhDNM6OKf6inUfyb&#10;HXRzIWQycAdJyATwLXj0ziGrerFD88MUYLvZlLVgUB5U7TPVMQlyjcl0xi0sLEg0EJByo6HbWE5y&#10;+k/0MO+QPqkIm9FPi/PZbKKT8GI0KqvRqHg8x8Viw4O9UK/rk0VmwL+pNBs98imsPz88ZPYksRaY&#10;nkDBHZlmohTcrTh1g3N1MxLWcx3NWLtCpCnUapJvNCRbr0uhqXWnRVD02ggGZS0clpVopLtRx8b2&#10;uUbD8pPjED9ZsJsNyMfsF//e2dmh0DolDBFQvSbB5pbHnDyTODoPs9UaBXhCzsj1VKpnLXEnc8i1&#10;BCFnIOHzWV78u5k5HOnf6O5I66u2yWC0O6gjtRhbRMhEoABIyAQ4F49KplK19EIAU4B1acrFeNR1&#10;AuB+fXJTZhABI/6A7JXLE53+A4ZN6bNLS7IUCst7B5mZWIKi+H8lGpVLifjQaSHYd8J+YbtUlo9z&#10;ef1xofv8WjJxavdbrdnoWbghi/KDwywzKIklQREVApIR5o6NK4rvKATNUwjDeXohHJb1SFhSodPz&#10;NFAQRubrfrV6qj0QhATYfeIjnsvr03RGEezJVFK30bSy2PBUJ7sRfJPPs2A3JSA6Ix/TgOLfbOi/&#10;JuHcxJQKJlyJO9GbNmJHa6+HRffZ+xMySfqneSAMuDE2g5BJkkLuuEXdp77O5eUX2dGakSn+zR6t&#10;RWtzQiYFBUBCJgAWARmLZyVh7RXCFKCIXAiFXCUCQmjKVqoTy2nEsVyNRuTbzaa+cEQhBl2j6uQM&#10;CqMoyJgtnGOCRQU/60fBgLy/dyDb9el4+xvTfsMEvHa7LY1WSxqaJnWtJZ/ncj1CAqaH0DV3ozMp&#10;NIi6puk/Q+Xjw+zExVNyMnGlo7nOY38qhoCEHEDjnL6aXpTVSERu7R/MJGcJAvtywC9LoaCpKT9c&#10;cw6rFXlUrpwpDwTPDaLODzfW9YYAPH8Ij1YV1XDtNBoXMJ18O5ef+2NyKmreGMW/2WKcf6oI+EIy&#10;oWeXEvdxNR7v3puQB8WmB0LG57lO/rHBOFNBhJDjxPwQAK03ATiOU0ja75NfXl0ZK1qBjI/GhnFC&#10;JgavXoRMiPSExKVp4vN6xaNprpwCvJPLyXcm/BpdTCZkMRSSiP+4vQWKcxAM8IGN5Nel0olF+UsD&#10;sv+wwLyxsSb3sln5KDeZbBez037N1pFw96BQlC/LlaETe9gk/3iAAIhvrzd7Lanu5wvM/ZsD6vuT&#10;NmHmwMbwsF6XV5XNXioU1PP1cE7vVCr6xNxZgRAPlkMhCXgWJBYI6oLtaRN+ELv2SmU5qNVku1qb&#10;qCgJUQdTzsa01xOJhISV60Wl2ZRSs3kmoXFSYCLSAMeDgtT0UPPGkJfJYz1bcE1aCga7heorqaSp&#10;CV/iLLCOU9eMX+WZ/UfIOKDR6uXlJX1tZ4DmFop/xMqo71crN3UGdNck1EisNQE4rvj3vbU18Xmt&#10;a2fqVBozaLolxC1QACRkQtjFCiDo9ep2jFejEbnjoo5hFMimkdMYD57+89Y7naWw5MNUYP+iEwLA&#10;SY/rSiol52Ix+TRzOJbgYOR7nY9Fewq4Kuq0n2HXuVuu6DmHZqb1UHhf6ZtiRJahWh7Gz7tXroz8&#10;+MnZQIGDjAfE0p9ubcurS+mec8c4p1/sWG3CniR3itVwxOuVkP/xFJ/f4zGV29cPClM75bI8Kpen&#10;LuQeVGtyvuP2iMd6JZAc+H14/rvlsuzCbnQO4rL6utwtsBA+K2YxBUuOg8L0m8Fg9/rx4vKSPHq4&#10;xSPlItTpPzSCwGmCEDIacA9QXR5EmWwnxKr07+ms3NSJ/D/PwoIen2IF0OD8i729kZumLoVD8ktL&#10;SxT/5kCr1Ra2GhIyOSgAEuIyvB6vLEhTNqLRE6e6nAi6pA37rEmDw3g3m5WP8wV9cX4hEj42ZYeO&#10;PXwgrwqPxbAHhQ3naeDnvLi6Ihulkvz84NDU64bNLaZjhol+0hH+YB+l2nQiow82naNM6u1WKj0C&#10;YP/0H37mZ8zSmAtx39FmEWINGQ2co+/sHchmsCBXU6mezltROnGXhp9mY4PXq1iv6eLig0plphNX&#10;PpOh/cZ17WqnePZlPj+zx3pZmerGdYzTrdMFYoNRLEXjCifP5sP7+/t6Lql01gbLfh/f+y5h0PQf&#10;J3EJGQ3s0/rFv4NyWc9e5/lErIyd9nRpC+X/Qfz7250dyYy4VkItZVq1I3I6zTZjSwiZJBQACXEZ&#10;WIcFkAXYbMoTkbCrpgAxeTetRRyO6+VEQvaqVdmtN/TgeHygQH0pkegRDVCwM+xBd4olWYudLgAa&#10;rEajcmPBIzf3DwaKgNjUXo5F5VwsasqjvtiXL1huNOWTXF5yzdEWyLAgvKZ8rvVN/22VSq4Sm60E&#10;rCUNqrRfHRuIHY92drvZmYvh0ERyICBcVZqa/tqUNU0K9boU5ixmQVBAccygUKvJnjJ9nA6FJOzz&#10;Hnv+mErCNfbZVksvTE87nyyuTE4fWjyH1wlg0tuwn4QYjvOBzB5cG3DdMM6/gEmxntif55OJnum/&#10;O5x6JmRkIKKo59Gt3dGnggiZB3ba0yWDgVPjDGYBxT/7QvtPQiYLBUBCXAjs59AzhilANwmAmybs&#10;Os8CrCG+t7Eunx1k5B+Ljy2ZYNmJDwhz15IJfUpOXQyPIv4ZpCNheX19Vf56e1cX1fC8NiNhWQyF&#10;h9oKYtJvkAUHrDkMy0+If7cy5qYL+4EdnGqx2uyzDX3A4vzciCh2MWUupM+MLgR2CkU4r1FIivp8&#10;PRl5g8A5kVUEd6sWmzBh8tLyck9x7Gf9eW8dYc+YdoZFsXrtwb9FPhkaET7cP5jac00rhRBkIZLp&#10;gixbQwBEU8tz8Zje6EJmC+75qvieYWOHK0BjhpHLCr7I5jitRMgZsYJAQYhZkspaO2/xe3/EhwnA&#10;+Z5fqE0Y9ZJRuJFe7K53yXzAS9Zi8zghE4UCICEuBEJQQBcFNLkQCsmDqjvEmRdn1MX1zFJa1iIR&#10;+du9/e6CEwIZsntC2axciUaP2YOOCoS2Xzt/Tjwmg7WH+e97OwLgWcQ/g0yl2hUAVfkPP9tMjiCZ&#10;DkbuHNh3ybk+K3Be61loDukch/j32tpaj5h3e/9gaJEZz92Ydjamj3FtMwpquMZ9Z31N7mVzU5kG&#10;VCert2lvO3Ug5G4XikdTgOnFuWU/uplr6XT32cO2jiKQO0BjhgEmQCm+EzIeuJepU9Qvr65IKpvj&#10;OUUsT8h3tD7P1q2790j6fBLwekzXKaYBxT97AzcpQshkYcsTIS7F73k8FXQxPvoEmh35Viw2Ebs+&#10;M2BiJhLwyw/WV3syqqSTJ4YN5pe5s9s2TWJRjUI98vlg+3lWi051AkfND9upVM70c8nZUEWSQpOL&#10;aTKYQeIfhLv7Jqd3IQZC5Hvr4SP936lgGvCGYik6CTANY5HdNSkAACAASURBVIBrboHTrTPhg2xW&#10;L5wafHd9ree1INMF55F6jv5j37lGrA+aJTA9+0IyYdqZAt+rvu6YrCaEjM97u3v62kE6eyE0tLyx&#10;tqqfn4RYFfU+YGXb2oTPZzpLfBpkK9WRxb/AwoL8yvISxT+LoHH6j5CJQwGQEJcC8QgbnpDXK8v+&#10;wbaRTgGbuSdTyak/G6xTUBgtNxr6/zFZdyWZkF9ZWdInLa9GI/JLibi8vrIsTyTjuif9PNY2mjKN&#10;BwvQz3O5kTP/BrGlTOCo0mSVhfm50V/IoEhCBgEB581zmz2FhW/y+bGm9tDkgH/3N4+2pFQ/sifC&#10;hnqSImBcaego1GmBOCvw+vYXTjGZFJpjl7dbQB6NWpjCOcrpS3sBIe9H5zd1sQGNEZiQxut6EhAJ&#10;ryhrWLzuzCsj5Gzg2vnu9k7PnggNczg/cZ7ynkashtowUpvAvn2apAL+oe5D0wZOFW/v7o0s/iFe&#10;ZeWU+zGZHcz/I2TyUAAkxKW0Wu3uXfWyw6cAX15K6/l806auNaXet1jJ1+uyV348AZepN2SrUpXt&#10;clnPbtkpl6RYr+mCIRY57RmpgaqfOoq3kyokqQttv9eri4sgNqPJS3Ic5NMZZGmRSAaAKWVMcak5&#10;OB/vH8jPD882WYTi2js7O/pG3ADixWnFbrPEA0eFEFxHyezAa/tp5rD7+yAcY3qUBdPpgfPmmmJj&#10;DnH9rOcomS03OqJfP3hdh507aM6APaEBir63p2CnTIgbwb0MrgWwUlbBeYqmKAiBhFiFqLKfrljc&#10;0QUZ3d45CIDYc9xU1qdmMMS/WMDcRD6ZPmjM4PwfIZOHVVlC3MVXIvLHIvIXpUb9D0XkD/DsE4GA&#10;hD0eR+a0wfoz1WfDOQ2wUOkX/+7nC3KvfNz+ct8I7S493nBiAjMd8EsyGJDFUEiCXu9UQ+kRyA2x&#10;0ejMQ0fhNLrJI/6A1JoNiTp8wtTKpJTNTNXiYfFk9qC4pRakcR2DsPN5qTyRx4JpMWzE3/D7u1a0&#10;z6YX9by+s06jRpTp1joz0GaO8R4xRClDBIToy0y6yQKRvl/8w3Em9qE/U8iY3jCs6TeCwWN2yxD/&#10;1OYMXJ8xfcvzi5DJgfPpnb0D2QwW9Kx445zEeYf10blYVO5mcxNbFxEyLmFFAMxYONM9qdt/zl78&#10;u5fNykcjRqyk/T753traTBrFiXmaDqxJEmIFeKUjxPmgRfxPROSlQq12vVCrZQu12l8Y4h8oN5oS&#10;tXDmAQonv35uQ76dSuoLNbOgY/6ZpcnmTg2j36bgQaE4UPwbBATBO6WyvJfJyttbO3Jrd0++zuWl&#10;OSXrA9i/quWj5dBkBNJAX6cfPg35/frmuf/vyGyIKBOAZVppkA563t/K0jHxD3ZY0yhy3dzb6xa8&#10;UVS7NoGu+kWlsWPfwoUQJ4P3ysdKFhknAScPbJyfV8Q/nEcUWe0F8v5U8Q/T+D/d2pY9Zeoo3jd5&#10;MGgy+/b+AS1fCZkSaIT8y4dbcidz2GMLCkEQDRjIB2TeLZknScWm/4GFBek1k9m2kwRrUYp/zoEC&#10;ICHTgasYQpwLpv3+CNN+hVrtx50//6bxbJHLdlityf1S2fKTfyj0YgN2MZnQP1AA2ymV5fNCceAU&#10;CSbariaTM5n8M1AXKji2d8ZcmMNGE5tQfPwim5Mr4bA8NwULU48iyKkbirPwbOJ4aDamIuvNpl7w&#10;fz9Lu7JZEwsEu7+xUGdmEHk8VfLq6kq3y106E0U3d/emlhEJsQId9MYUE4rhoWx2bBEDz0F9/BlO&#10;t84NTgJOlxurK5wAszFoRLuqZJ/iWvv2zq7+57Ji4YZGKWSnQvi7lEh0J6YNUNzsnxAkhEyeT9DA&#10;WSrJ1XhcLiXi3esvzsnvb27oFoMfnGH9Qsi4eD1eaWot+cXenhxaOAMwOOOmctwfR21eRK3o2ysr&#10;FP8sCFyqWjOKxSHEbVAAJMSZ/KTaaPxvjVbr9zqWn/qYR7PV1i0jvi5XJGfx8GgDdL8H+zLkVDGw&#10;WK/ri2GDcF9heBb0+5RvTbAr716lIt88fCTPxGPy5GJqKs8mFQqf+WdgIX0xfjTV02q1pdJsdBdw&#10;6VBQvruU1sVRdC3us2A/E8LKBGDBJuc8mR4oRsOCU50qmVUx6/9n791iHLnTLL+P9/s1mZe6qVQl&#10;qaRWVUulkdQjTY96NG40PIbt6Vkv4H0xMGPAMAwsjB77xS/2Ti/cXth+WM8asF/84FnDWGMfdrdn&#10;PDYM9y6mZ+ReqVvSSOqWNFJJqlKpVFV5IZm83y/GiWIw/2SSmSQzGIwInh9AVGVVZjIYDEb84zvf&#10;OR9uzp9MJobn56uRiFZoW4RvKM5FzO5hIW61TBIBMT8JjlKnOZYgPqcQm+71ajNuJoG4ZTiu652O&#10;VDsdKXe6C4nriOiNKA06SAegA8w+TJrbqEa3QmR4IpnQzsc4L/7e5UvHXhvWl3jflxHTTgiZDNYU&#10;EORvlctyM5kccfDi79+LhA2NSydkFiBCQ+yy+vUg6DVHAET951e5nNydszlm/NpMrEWX7j9ClgYF&#10;QEKcx39WbjYfF5EP9FcG0QWi1Nf1huYwsxM30yeLXlYY2Dwe//mw0TT09+M9+1WpLPfrdfm1zIbh&#10;r9njdsmO3ye7rflFOUR7wvl3NfnofcLh1ep2js1DBMVWSz6vVG13DNoZVQxn4Xi9GZ9BBRB1tagI&#10;twh3S+WhG2YDDpcFnhs37hvh8PDrL0rzRf6Q5TAuAkLUQIThT+4/sL1AC1fWdig0TCM4lTH3lg4E&#10;oHavN5zdo0fXwsE6vo/Q/AT3ic7XpRJFIBsxab7qe9nsyPuMv+OcqH6fCpob3s7l2eBAyIrQ5xhn&#10;ymW5kU4PnblalHlmQy5Eo1rEOT+jxAzQsGcH0TnsfdS41O33ZVlSIMS/f723J/k5720p/lkfxn8S&#10;sjwoABLiHIq9fv8/qLZaPxKR5/VXVWq15IPDou1EF3TZf2trS/wmdZEtCoo67bH4z2VFqmKR+y8f&#10;7slzidhQcDOKFzY35a29/bkiRS6HgvJsOjUsiML1V2u3ZPxIwz75tFCi689kziszGJp0/60t2ry/&#10;7e0RJ9GqXCX7jYZcG/w9ucDs0fEbd8zSoihiHSaJgHaNA9Vc7ZGIbEbCI47Zs6B/BvUi8lUZFX5w&#10;nq4PYiF9bvfwedFkdFBvDs/pkwRDYg0g3L6Y2RiJ8NTnq05qwoHDaFwoPKjW5PNymU07hFgEfBYR&#10;3TueooDPOdzudOmSZYPr/0fFki32s3cwBxpCjn8JcaCLin/fiEbl6Y3UDN9JVgkFQEKWBwVAQhxC&#10;u9v9YaPT+d/1uE8ZRFGa6e4wChSs4Rwwqui2TBpjwoqR8Z/TwJDrdrdv6CI24PXIt3e25YNsVu6d&#10;4mDUClwb6ZEZi9CXEfmpliQROfuwWl14HiI5GwHl81PvLGe2G7E2aKQYP5dCNFtVx7pa0J7n/I7X&#10;8WQsNuJg1ETMbM7wbSRnY9pMwJ883LX8nsXaA9G0cN6d5PTDZwguPj3ic5zMQNzGfF3M7Bmf5zYN&#10;POek5/V5PPLC9ubUn9OdhTq6w1AnO/Y1C9XGg2PnRiIuF+Pxkd992nzVqFIcRVHzz7++b68XTsga&#10;gevbvXpdXt5ID5MIsJb51s626YkKZL2od3tLm9NtNLj/hwjYW4KQg9Evf53NzS3+TUpBIdYD6yC2&#10;txGyPCgAEuIAer3+nzc6nf9BfyVYeH1WLNq2yHMuELCF+IdufXVIMZxut2t1U577byoVw7vYMAj7&#10;xe0tSRUKmsg4DoS/64n4xAV0u9cd2Rc4Bn+RzS3NDUlOJ6ZExY4XhInzmTTvDzGC7xwWV/raURDX&#10;nVDoaMZ1CueWmOL2hnitH7/b4fCIe1EUR41diiHrBoqkmJGnO5vw/r2USqz82JuG7vabVhzSXVl7&#10;9brcmWHWzKS1FwSitM83PLb9bpdE/QHN6Td+fM/L+M+PC47jTsPx11ZW4r+7va4Ula/HRc5F5xk6&#10;lUnNCTo4335YLM3cbNHkfiXE8uDz/MZBTp6K1EfWWIg3j/t8WmQoIUZTtdH1AelTmP3fH6QDuQeO&#10;wLMC8e+vdvfnTrWi+Gcfun3WjQhZJhQACXEAtXbrO+qruFep2LrDO2aBuX6n0en2/rtWt/tfqN+G&#10;mEszSPu88lxqeREWiBfFXIvPC0WtkHuS8KfTGnNBfHRYoPi3YhJKUZhxGuvFeFQmivyf5A8tMTtE&#10;dSqha35e4L6C848ihLX5ZbEkYY9neN2AM+pBrW6Ztcksbj/M25lV9DsNFI2Hr33C78OcwRuZjDaT&#10;V6fdQfRnXcK+o3O5EYKhCorX44LhRvi0nzriJPchrjuF1tH77RTxEILx+XBINsPhiccOmsM+yOZm&#10;OtZVV7SR7yshZLlgPXXYasnLW5vD8wCud081m7aY00bshZ1GuVTbbU0AlIGg4zZgEuAi4p/f5dLc&#10;uohyJ9YHb22L93aELBUKgIQ4AJfLFe8PFkToujLLhbYsPC5jOsWWRbfX+6N6p/2fq79+v1Y3Zcbd&#10;Mub/TQI3sxAQnkwmToxC01GX42btC3IyiJ7TUYuwxNlMEv+mzZ+yExAaviyVWFizEXBCfC8QGAob&#10;15JJebC3v9IXoDe0TJvtB/Hmbqkst6tVU2JyIUSqcXI6uVpN3s7lT90G3Vmoo7pnge401Al5PTNd&#10;02flNPfhSZwkHo47D1clHMPhF/N6tX2aDgZPfH04dvTGKUKI88G66i8e7o7MWcb6a7fRZJMSWVvy&#10;rbZcGrz43hmFS1xX71cq8kmpMrf4952dLYnaoKmcPAIJFISQ5UIBkBAHgPkwzUGh5E65avsXlJ6j&#10;gGQ2vX7/n9Tamvg3zNSC4PWr0vHITKP5dmbD9C62WQuFbpdruMj/vGL/Y9AJqIXKMmcArgXPJeLD&#10;2EWxqPgX8h7vBB6PIRRFDIAQwGKafXkvm5XfPH9O236ckyCorOJ4hMPucjw+VcCB2++ratVUoemR&#10;629jRIjEZ+GLQnHmWVIjzkKdORyL4/G7Ea9Xi2/V0ecYDr9f+9qYiPZFxUOsd9W5tpVWU1pjQmm5&#10;1ZLmDM53fV6jTnrw9TyvE2Lt15WqIU5RQoi90CJB9/bkt8/tDO+Z0GTCKFCyrqhNwN0FBEC4/fL1&#10;hnxZrc49608o/tkWphURsnwoABLiABAJ1RpzYdkVxFvGApYVAO/VWq1/R0Ti+j+YJf6Br6tVy8ZY&#10;IKKs2mppxyCjP1cPiroqFE+cz/iMC7hrUJQyw8U0D2pTwY/v3lu792ndgNgHcU0/Nh+PRiRr0ixA&#10;uOOuxWJyIRqZGtV4v1KVW+Wy6Z8TzERELKrKKuJt8VwjzzenAIo4TJ1x9yEiYIOKO9Eo8RDvpfp+&#10;zuM6NAJ9JmSu2ZR79fqZjx0ch/rrWZVATghZHJwDEPurx5pr92oUAImJoJHHSs2eSKSK+/3SO6Em&#10;AKGv0+1p34umnmK7deYmLNSRfi2zQfHPZkAnbrN+RMjSoQBIiANwuVwS9Ho1p0QIhX8bxy/+mhJd&#10;N8ZfisifiMjrIvJ7qgPPLBrt9ld9kW/rT5dvNE0T/8DdekPCubw8vZE2+6WfyqNj0Cf1TlvrvLPT&#10;rAInojo6UFQmzsYu4h9ZTzBHTz8+1TjKZQFR6rFIZOrcWpwTESm1iqhGiJKvbG6OiFYQlD7M5mzp&#10;IDuL+1AVD09yHho993AedHcyXIbFVlub+WW0QIfCpy4Apvx+CoCE2BD1XGiUS5qQWXkqGpUvKlUp&#10;dqxx/bhbqUrS9+gzUTksjPzfspIWIP79xva2eD38/NkNxn8SYg4UAAlxCF6PR1BOuhgJy72GPWOI&#10;vhGNTurY+kJE/qNyUxMxCv/lt3/9T/7RO+8nByIgHt83Y9u6vd4/bfd6f0f/utPry0fFkhlPPcLf&#10;VKryVb2hzQxKhoJz/OTywYI7KF4t+ua9gjkODzKZpPI54qLa2dhJ/FML/tUW54SuA8/GoiOuMIg5&#10;EMFmPT7HIyplLLZRdZmdNN9Od219Xi6vTGCBu+vVne2R4jA+B2/tH6ylS3ukCDhHQRD70T/Yh+Ou&#10;Q510cLb1UaPdlpqy7/Xo0FavZ9pxgrhjXRCG8ClMUSeEEDIHuA6+lAnIrULJEnWg/VZbe5gFxT97&#10;02RSESGmQAGQEAfh93hkMxyWK7Wa7TrJUeR7MnXc1NfqdP7bZrf7QxH5LXz9o5/9/O7Dau3Pb1Wq&#10;1zr9/oOU1/vv/taFcxkRwfdcXtLm/bzWbv+O+g+fFYsrc7lVu1356f6BPBONyNVEXJsBCQeeFcC2&#10;ZEJBudpqye1a3RLbtI54lQJzkUKLI4GIgkaAjfBRLLCdnH+MelkPrqVTI68TTq7fuXTRtNeOeMW7&#10;pbLcrlZX+rl4KhKW62MJB4hG5Zyo+TkmzE1a766gQWtRso2GXB2EWpjhkCWEGM8VpSmzaREXFlkP&#10;kLzjdT+qA1xLxiVZ85maULRqLoeC8s2NDYp/NqXf70uPyVGEmAIFQEIchtvtkue3NqX44OFCg5OX&#10;je4A0Tv49S7tSTNcer1+odnt/i/618iIv1OuXs62239X/7fDTuf3f3z3HgZJ/fOXUsm7F+Ox7+ti&#10;oUEUK61WRI0cxdy/ZcVXzMMnlarcrdXlZiopEZ9X3G63Jvy4B5Gcq4ig6XS72iLuSjwmpXZnZBA4&#10;MQ/V/VBnIcJxQPx7bXt7JBbPDmKC6txCpB5xNnBqrQLd7fdVtWqJa/WkeX8fZXMriSAlhBBiPBej&#10;keHvPLRhnDOxL/Gx5IOtcEhe9fnk3fyh40dyTGquIvaiw4ZQQkyDAiAhDgUxCF8UivI3lYohLxAO&#10;vadiUW2gsw4cHOV2S+5UahJwu4aRTHqRV4/mWmR+S6/Xl1q7hahPaXS7cqdUPqmQd0lEfvDOYUHe&#10;OSzcPR/w/08vbG7e9Hnc3572A7PSaHf+Zb/f/9v6t9faHfm0bMw+NYJ6rydv5vJyLRKWxEBcDXt9&#10;w05At8uliYG+gTi4TKcg3rOGIjZdTyXlF9mcto3EXHxqxBwFQEdhV/EP+N1H558W5xM6HqwJ0Nmr&#10;X3fQHFJvd+ZaD+gz2FTGYxuzg7grM2MbZ2HavL83d/c4540QQhwCmlvVNAY0nxBiFuraWieMyPHN&#10;jBYx/Xml6sh7cYyOeXojNcN3EivTYvwnIaZBAZAQh4IYBCyKHk/E5INsbqYueHWuigxmqyQDAcmE&#10;QlMLdpsSlqvJpGE7sdPttbv9ng+LAczZe1ityq35uuQvP2i2/u6Dr+8Xd/z+f3ozk/7NoM93YZFt&#10;6fX7/6zd6w7FP2zPx8WSJbvptH2k7KeQ2y0pn1eiXq8mDCIeNujxaIIg/u51IzbUuOfHLql32qLu&#10;GbyHFP9Wg/p5tYIDhhiDncU/GYu3w6wt4lww+++JZGKk6eSdvf21OR+haeqVrc2Rz6qdInqJeUSm&#10;zK0khFgfnOtf3Nocbmeh0eS6m5gKjjdPoaTFf6qgGRhuQDzulSvz1lMsC1x/TyYTU2c+E/uA5nHG&#10;fxJiHjxrEuJwsDj61s62dHt9bSYBOuQXceQZBbah3ukOO/h3wuH9oM/7D+vt9t/q9fu/DvOSDOI+&#10;PyyUziIgJXZbrb/z/zzYlZTX+xe/sbPtn9MR+GGt1fqW+g/3KhUp2sRNhf1Wxw0oHsqCP+PzScjj&#10;kaTfJxdjEQl4jTkOIP6pCzi4Nt/lbKOVoMbudSnAOga7i38g5PUM/97kselI4IS4lkwei/X+aMZG&#10;JCeAc/CrO9sjMdz4rL5fKFD8I8cIKUVMRiMTYh80l/fW5vBcjzX3u9kc30FiOveQhFCQYyKgzqVY&#10;VEsC+thCKUbzkPZ55fFIRLYjYQp/DqLdo/uPEDPh2ZOQNcHjdknY75OwSS8Xne4HtZrsD6K58u32&#10;scLXjt//k81Q8H+utlp/os7YM7pL7bDT+e3/6+v7xYTH819/e2d70+/1/FtwCp7wI/+40mrV+yL/&#10;if4PECRv1+qGbdOq0GbytdvajQIGhGNw9sVIRDYjix0Z0Pxa3c6I0ASn5IeHRcfPHbAqqot3PDqP&#10;2JNJgsKt/KHtbuTVm3Z2yDuLacKfVhDdP1ib9xud6c+kUyOf1duFovyyWFrpdhHrklCaOmodFsMI&#10;sQNYl728tTmyrvkkfyhlxtmRFYF7+1jVK+em3NPj38vtziOx0OJA8Nvw+2UjEJBUKEjRz6Fw/h8h&#10;5sIzKSFkCFyCmNeD+NCzApdKxJ+QYNmjzUIYF/9CbvefXU8n8Y//Qv83uMY+LZQeiVTGkyh2u//V&#10;/33/QVFE/uTbmY2PNyPhZ0Xk98bEwP+w3GzexExBdbvgRnQid+sN7ZEuFrW5kfO899D3au3WseiG&#10;26WybZySTkSfwSmDWVnE3kwS/+Cm+sxmUT50pjoPRJ9dCofkcjw2sTiTq9Xk7Vx+bVxvEP+uZzZG&#10;/s2On1ViLlFltnaB0ciEWB5EXF9Lj84e47meWAHM+0sFA9rYj0nAIXhNHrkES4PrTXHQoFXv9qQ+&#10;ELBLSI0yoZEXzWOi3bsGxOtyS9zvl2QoeOrPEfvD+E9CzIcCICFEo9JqSdDjNUL8+0sReVwX1XZi&#10;Ue2B6M/PDgut27V6N+nz3nphI/27+g/AMYZ4TZMcdnAa/uBniGjJ5v5URH74e5cvvS8ir3e6vVv1&#10;TvsfiMjz+jfnG035yKJz/4wk3+7Ip4eHx4qX04BQXGu3jy3cbhVKtugsdDLqMPgaO5FtjVPEP6Ez&#10;1THoot+FaHRqlDhmIN0qFNbK5flSKiEX40fRWxC539zdk2ybzTBkOogQpDOaEPvwSjql3deqUPwj&#10;VgH1iq/K1alRoCrxQfNJXGlCmQTqNLXO6Lq90elKc+weM+idLDqGPV4JKte5kM9LRx9h/CchK4Bn&#10;XkKIRvSUxd8MwFn3Bz946eaP8a3/6J33IQK+PhADtYXeU6nkLy7HY1YS2L6Px5/dvVcLeTxvXItF&#10;/5u43x/2DgQUJw3MnoXdRlOuz/B96NiC8099x3Bz8FmxyOKVBYj6jyL4ynQT2BYniX9CZ6qtgUhx&#10;KRSSnXBINsLT46Ix5+7zcnntRK/xgjAant7eP6D4R04l7TsS0atsjCDE0qDRQz3Xr1vENbEHe82m&#10;XDNwS1EXGRcJ4xPKRrFA4Pg/EjIBlP3abFImxHQoABJCDKHb6/39Wrv9wx/97Od/LCI/xeNWoXgR&#10;2tCFSPj9iM/3pIj8E33Wn8muvxPpiYSr3e6/+V6hqH2bHkexbjd0s8ytwIKt3mkfE//ezx8y9tMi&#10;hJQOzCajFm3JlVBQbmQ2huIfikyYLWPnDnM6U+0HroWPDWbEqkK0CkSL+7iWT4j6XgfGxT/sjzf2&#10;9tZyX5D5URsjys0m9yAhFgXud9XlDaf7u9kcZ/4Ry4GmasR7nubsM5Jpa0RCJtHtdYWrZELMhwIg&#10;IeTM9Pv9/7PWbv+RLu6JyO/fKZV//17jUTEDfya8GObsE69r4K6rN6RuUXGCnZyTmTTzj+Kf9WCc&#10;mL0ZnyPmlChBOlPtAdx+VyORqXP9RBH97tXqa138pPhHzkpCidEt0RlNiGXZCR6tYXCu/+nePt8s&#10;Yip+l0ueikXlo1L51KfFXD8zBUBC5mE8PpYQYg4UAAkhZ6bWbr+kiH9yp1Q+5uyDQESRyPpgFuS0&#10;ONhWt0Pxz+IgNlKnS/ef7XCq+AdiSqG7zHOG5YC74XoiPtXth1jLg1pNvqxUGW05QfxD/On7hQLF&#10;PzIX6nqrwMYIQixLSGmI2atx3h8xn+1AQIti36s3JGuxhhGPyzXDdxHy6N62t5rRP4SsPRQACSFn&#10;ot+Xw16/f07/HYicsEKsJ1mMTneyaITFWmusW+t2qUzxz2L4lcJ9mfOEbIWTxT8ZiweigGQd9JhP&#10;VcxSydVq8nWlKnfqjbXeTyqTxL+38odW2DRiI+C2pWOfEHugunUJWQUXI49mMMd9XgsKgIwAJbPR&#10;YYMyISuDAiAh5Ex0eqOq0G6NRUK7gmiRZCg4cevHoxrg8rzX4HttNdR5Qg3GidkGp4t/+lxVGTjJ&#10;zELfr786yMkX7NgfAe/JtWRSkkqsmQ7eo/sQ/SpVzjca49lYlOIfMYS070hQMPO8SAiZH4/7aL52&#10;nZ9XYjIZn0/CPq80ul352oINWR43HYDkdPr9/rGGckKIeVAAJISciVa3m1F/fq/Z5A61KZfDoYkb&#10;DjFCjZPEzQddntbEr9yA1bjAtgUvpRJyMR4fbipmy7y1f+Ao4SWiuFzqHXNelyqqfnNzQ/r7fbld&#10;53nrJOEPx96XpZJ8VqVYOglELF9Lp4b/A3ckxT+yKEkl/rPC+E9CbEOVAiAxmXODBt0PD4vSmiE+&#10;MREwb/4f7jxdjAAlM9Cm+4+QlUIBkBByFhq9fn9oOco3mjMtSok12QpNEQDH3tOvylW+gxYl6j8q&#10;6pdZULQ841GCEGDe2Ntz3BwxdXZO3gTn8LijEjy3lZHKw13ZX9NoXH3G36Soz0KjKbcKBUYQnsKN&#10;dHr4DXBsvZ3LW3RLiR2IKw7AIiO7CbE0o3OM2WBHzCPkdstWOCS3CqWZRm8g0Sc+ZZ7/MnBPmBtN&#10;yCTabE4mZKVQACSELEyn24NNYCgAZht0/9kV3CxsDmYLjKMO9ob7j9Gf1iXkPYooarLLztKsi/gH&#10;0ko07bKjsyaJfzovbmbkXz3YNaxRBaJabPCZy7balmyAwZyxa7GYXE0mjv0fhb/ZwXGluiY/yOYc&#10;+Vkl5hELHB1PWa6rCLEsuI6qc4wZjU3M5FwwoDVZz3r/vR04nvCwTLwUAMkMdLpd6dEoQMhKoQBI&#10;CFmYTq+bVn+W8Z/25dyEODgd9ab3gNGfliagOK1Y1Lcu6yT+AZ9yDllmdNZJ4p8MPh83EnH560Jx&#10;4edAswTiki9EIiMzU6utlvzl7r6lRMAroaDcyGyMnMOFwt9CPKkIqJj7x31HzkpEcRTlObOXEMui&#10;zuus0q1LTAbz3d8/LMz8pI/FIqZuoFsY/0lOp8XG8tnwIQAAIABJREFUZEJWDgVAQsjCdJQLeanV&#10;YvynjTk3Jf5TBwVkzAHUZgpwPpQlwXwqnS4X2ZYEXeQvb6RlI3zktoUY89bBgaPdRGYUujHb7iTx&#10;T+exRFyL2/uiNvt5DE6/nWBAi0me5pTG/JOnY1H5Vak876YbDrb3xczGsTl/iK38JH8od+p0G80D&#10;hFS1ueKjYskOm00szHllPhM+l0ad/3GNgViRGbiuE36feNyeke+ptJrSGjwfHNloykBhLtvmXDNC&#10;JqHO62x0KAAS80D8Z6E5+4iVa5GwBD2eGb7TOMabzAgZp9/vszZBiAWgAEgIWYhur3evL3JJ/9kc&#10;4z9tTUpxskzCOxAAzZwpQObDr8YTsUPZcqAw+9r29ogYBifRW/lDR7/ucWF6WULnzilNDCrf3NyQ&#10;zn5P7p4ghKV9XrkYDslWOCzRGc57eG1Br7lFl0k8G4vKE8nESEEG23a3VJZfUrhaiIvRo256fGYZ&#10;/0bOiiooVM44rxfn2MejEUkFQyPXl2mMNwaoQIysd7qaSIhGCYiDdLuSdYfzOsmqQELPvRmbthJe&#10;r1yaMOd5mbhdLnHRAEhOocV1MyGWgAIgIWQhGp3OJfXnHlIAtC0odKvuhkmocwAzPp9kGVdlOUY6&#10;lPn+WIp1Ff9ATDm3LFOYnrc54ZsbG1Le25N8uzOc5YeoUrihU2OOr9PoDUTN4goL5ZPcpSBXq8n7&#10;+QJFqzOg7tPPy6t3eBL7c1ZBAeesK9GIXIhG5jpXnQZ+Fx4QCS8q34vYw8NGXdvWe/U651+StSKo&#10;fF45r5OYScDtlvoMzinE099IHZ/1vGw8VP/IKcC82uY9CCGWgAIgIWRuur3eF71+/wn95xD/Ocvi&#10;lFiTxyOnzwpQ3SRpPwVAK6IOYa9xoW0Z1ln8A7ERp8vyGkWSp7iYx/F63PKd8+cMee5279HnrbLE&#10;+YYngTjBF7c2j7n+PszmGPd5RtSoxi5jEolBLCoo4Hh8Ih47JvSrQKwrN5vaOkCP+NRBMVk9J6cH&#10;UaExLSp0eowbrl94QBS8PniO+5WK3KvV2VxAHI/qmi13eLwT82jMeH59PpUwPfpTGP9JZqDb6wpb&#10;hgixBhQACSFz0e/LT+rt9vfUn7lTrnIn2pj0jIVzv8ejRThwDqA10Qt5MpjrQ1YPXBqvbG2urfgn&#10;gxlUOrUlFc5UkWYVYB5up9dfSVTec4m4XE2Odn3D9fd2Lk+XjgEEGK1MVgyaSC6FQvJkMjHV7YfP&#10;/G6tPps7T20KGIsFxrlUFwlx7kb88aTnxDXtWjqlPXBNw1xMCoHEiYzHmPM4J2Yyi+CMZJ5Vjehw&#10;0wFITqHJcyYhloECICFkVooi8sNKq/m6+v37tTrdYDZnlvlWosV8oBDa5RxAG1ClALhyUDR6dWd7&#10;pDv2Vv5QPi5X1mo/BL1HAmDhjLOuppE5YabVsul0e9Lr9yVvcizYpMhPFCc/yR/KZ2zQMAyzHKyE&#10;jKPHfF6Oxya6LODC+7JUMjSSc9jEoIiEONecCwRkIxiYOGdwJxbVHh9lczz3EMdhVow5IZMozXA/&#10;dyky3RG+bOgAJCeB+xLcIxFCrAEFQELIaUD4+3Gj3f6H7V7vf0PKhP79iP78dM2K2U7j8hyxeYjM&#10;c3dd2kIOXeKrcLuQ6TCiyDpMEv/WtTiqFovzS2oWSQfmi/80km7/Ufx1rmmeOITj64VMZmTfQgx4&#10;L5tlRKXBqG7qkIGz1gjRyQSDI+upK6GgbIdCmqg2CTjuMIvSrM86xEVECT+KEy5qwuSlcEguRKMj&#10;56DrmQ3NDc3YYeIk2ARCVklrBvFkVY25FP/IadD9R4i14J0sIWQaH4jIH0P8Kzebfygif4U0N9Hi&#10;zvrysFqVW+z0tT3nQqG5XgLmzCEGdCMQoABoYRhRtDoo/h0xHp21rEjKeef/GQXqMjgfmhn/+VQk&#10;LM+kUyPHFyM/l4fqplbdrIScBczP05t2EOG7HQ5Lu9ebOosP58+7pbLcqVRXfn3H88PJjgeawZ7P&#10;bAxjQm9kNuTh/Qc8FxHHoMbrF+kAJBbE615NDKeXAiA5Aaxb8CCEWAcKgISQcf5SRP6w3GwWROQP&#10;ROR9GMX070Hk5+eVqtR5QXcEmfB8sSH6HMCtcEj85cpMnYlk+agz0JqM/1wZcG6gAErx7xFmRGcZ&#10;Of+v1+tLp9+Tdrc7V2TNQb1u2DacxCvp1DFX0DrGypqJ6qaG2wlxiBQ3yFnBNeHxeHzooBuP1dTB&#10;9fzzQtGy1xA0PpR39+X18zvadQ8PzCtkFChxCiGvZ/hKGK9PrAia0FYhArqF8//IdOj+I8R6UAAk&#10;hOgg6vMPBsLfD0Xk+/p/NLpdeVitydf1BgUfh4FYz3lwuVzawG8Ux7cDAbln8twrcjp1xn+uBDiz&#10;EIGmg67Hd/cP1topa0Z0lhHz/yD81TvtY6JfacaZhfeXHHkH0em17e0RkYDHlznA7YR4VX3fX4vF&#10;5JfFkvNfOFk6b+ztyc1k8pioj8/2QbUme/W6LeI08RmBOxFORoBoUAqAxCkElEYmXm+J2czSdFTr&#10;tFcSA8oIUDIN3FfR/UeI9aAASAgBf9pot/9eu9f7H0Xkt/Q9Umt35LMS5oww8sSpoLs8MOdco4DH&#10;qxXLL0bCFAAtQlK58Wvw82o6k8S/N3f31n4eW0IRrGpLEqbPOv8PN6m1dkv6g2aXw0ZTCq2WZQp9&#10;iFF9eWtz5DxdaDTlrYMDOtFMAnGN19Ip7ckux2Nyq1zmvidnBsfQW/lDCRYKkvY9Ole2ej1bXjce&#10;1GpDATBpQFMGIVaA6Rpk1bg0l93J641is2W6AIhmYBcNgGQK7R6bkQmxIhQACSF/v9zUnBkf6HsC&#10;URL3KhW5XTMn1oysjsN641j3+WnANRgSn/jcbgm53YyDtQDqHIYaIzdMheLfdNSZaYUZ3XTzEj1D&#10;0UMV/9Dw8m7+0FIudxQfX9zaHOmyvl0o0oFmMrerVXkimRhGHL68kZY3DnJrtQ/I8miYOEN0WfB6&#10;R5xIRGm8YboGWQXdGdake82WXIqZu3Gc/0em0e/3tXExhBDrwTM3IWtOtdX690Xkj/S9gMizX2Rz&#10;FP/WhEUH2kMEDPp88o24yXcchFiIcfEPUYE/uf+AxdABamRlfgnO1LTPO3eMsY7VxT8cW9/a2T42&#10;T5Lin/lAoPmiUBw+70Y4rM37JIQQ4lxCigCYZ+IJWQGzrEuLnY62jjUTD+1/ZAoU/wixLhQACVlj&#10;+v1+vtfvf0PfA/u1urydL9DRtUYU22frOj8fjWpFeELWjWdj0WPiH2Y6MRrwERnlvABX5DL2y/aC&#10;8Z9WF//Gjy3sv//vwUPO1VohH5crWvSqzo3MhjabhxBCiDNJB4/WGHVGgBIL87XJ60PO/yOToPuP&#10;EGvDMzch601SffVf0fW3dpTPGGkD9813zp+Tb29uyLVIeN1358pQixTlJUUtkiNeSaeGM8GE4t9E&#10;YkrnfHlBp/FpqDMGZwU6H2aYWlX8Gz+2MHeIkbLW4N1sThNjZVD8QhQoIYQQ51OlAEhWhHcGt91e&#10;s6mNcDGDR/P/2ABFjkPxjxBrQwGQkDXG5XK5/R6PtgOwaCzy5mbtKBu0UIv4fHIpFpWX08kZvpss&#10;kyYdvEsFAo06N5Pi32Riymy+Sqs53w/PSGqBGMZmpy29fl8a3a4lxb/xY+svHu5S/LMIuF5+kj8c&#10;bgyjQAl5xLjjmxAnkAwGhq9iGTHmhMxCZ4Z1KtayD6tVU/Yn5/+RSdD9R4j14dmbkDUn4PUKREBe&#10;sIkRxP1+uRRkQdRsGkphIqkIL8Q4EPf3+vYWxb8ZUd15tTM6jSfhd7m069c84DrX7vW0hpcPD4uW&#10;F/94bFkPxLDmakdRW4wCJUQkpaw7luX4JmSV8FpMVsksLsAva3VTXIA+t2e1O4NYEtYSCbE+FAAJ&#10;IVoRdTMclq0F4tSWDebLPRUJy3OJmHwjGpXzAYobVqSvFNJDHl5azKamLLrZmWk8MY9HXtveHukG&#10;xzwwCjTTCXqPrieFJcTSZua8XnW6PS1OE9wulS3leKf4Zy/ezxdGokBvJul8J+vNRkBxSjUa6747&#10;CCHEUAIz3NuZ4QKEDOlm0xMZA2tiCoCEWJ/5WqcJIY4Fi7nnNtLy8/2sYbGQ8wJxL+Hza86RoNcr&#10;ySnRWijkPqhU5G9KZakzamjl9Hp9LVKPWIOwh52ZRoJos1d3tkcG3u+WK/KWEgVIjhNRBLplRGdl&#10;FDH2NHB6anQebcPDak3uWaRADefYK5ubI8Iyjy3rgzXSF4XicFYjxNtYsbSytRMhq0aNY85SACQO&#10;BI1gPMeTVVGd8diDC/BcJCLeJYl0Pt5jkgk0eW4kxBZQACSEDIn6/fJb53bk08NDLeZqmahiXzTg&#10;1557Vrwet1yKx2UjFJSP8ofyoGm8u4TMTrs3uujb4/thOii4XZWE9rSLzEUjk4H7+HpmY+T/bheK&#10;8stiiXvsBMbnQS3DyZYOzH6c4xyFLSi1WvJxuWL4tiwCxD+4SlWhlOKffcBxdCEaHb5/1xNxvndk&#10;LYEwosYxc01OnAKSHvQGnVe2NunMJysFqUj5U2ZC6y7AS0qqhJF4XEyZIaPgPo+zfwmxBxQACSEj&#10;QFxDwfvpVEpz2X1ZrZ662JwFCH5wbKBoO83ZNw+Iwg95ffJUIiHV/KGl4tzWjY6y6Gt0u3wvVgAK&#10;blh8w6WGQty/feG8/NXuHruVFwTiDGL91FhG7N9P8stvjnACMaUYvKx5ULM2jSCeWI/+vFWi+EeM&#10;46N8Xr61s639PpwrgoUCi8Nk7dgZi8YmxCncKhSG53hcr3HdpghIVsUscwBliS5A16BORIhKg3Uf&#10;QmwDBUBCyESwwHssEdceKJ5+WSzL1/X6zIICutS2A0FJBwOSCgaXsmBEbCluyJ5NxOXd/KHW9UbM&#10;ZTz+85DFn5UAp5oaUenzeuT18ztyt1SmW21O4F57IZMZEWcg/r25uydZA5oh1oGYIs5VWsafE3B9&#10;mfWaUh/cmO7X6pZpToC4TPHP/qDxAusj3f2U9vnofiJrB+f/EaeC8/nXpZJcjMe1V6iLgO9ls1wP&#10;EtPZb7W1hurT1hmoh+BcvBUOGbqJjP8k43S6XY6BIcRGUAAkhJwKiltPb6TkaUlJpdWSSrMluWZz&#10;xAmDCCB0AaMQgAhCNQ5omfg9Hon6ffJkNGKZaDc7gRuJszAe/3m/zuKP2UyKqQQQBK8mE3IhGtGc&#10;a3f43pwK9uUz6dSImApHw1sHB+z4noN08MjlXVyCA3BjRvefHkvT6fXlU4tcH15Jp0acpRT/7E29&#10;0zVtvUOIFeH8P+Jk3jksitflHl63IQJiLjTmwPK+k5hNFOuNGRqNUKcxWgBk/CdRge7H2X+E2Ave&#10;sRJC5gKxa3jgRggxodlabe4ZfkaDKNBzkbAUWi1235sM4z9XC9xqEKx0IHb8TS4vT6WSw6I0/nx+&#10;a1MuN5panBE/I8dBJOPLG2nZCIdH/o/z/hYj5D3qEq4u4ZygOk5OQo+luVepWMIhTvHPefjcLIiR&#10;9YXz/8g6gOv0S/3e0AmIJrFr6ZRshcPybjbHuH1iGrdmHEOAc/E3DN4oxn8SFTSB0/1HiL2gAEgI&#10;WRgsBHeWNGR6HhAFChHwWjIh2f0so0DnIBOcrZA+CcZ/rhaIf+hC1t1qakzl142GXIvFNAegTjIY&#10;0GaZFCgEjnAlFJQbmY0R1x/25bv7B9xHC7LsgnBqhjmyrUEsDRoTbtfqhm/DvFD8cx4QP9QoV54v&#10;yLrB+X9kXYATMNdojqwXsa7+7sXz2vX8o2KJQiCxFKVWS+IGNWiz2YmooPzTYtM3IbaDAiAhxBF4&#10;3C5tcXo9EZf3CkW+qTOyNeZ4modOvzfy3Yz/NI+TxD+AuEo41+5UqtpnQhUeVCHwfqUyEuW7TqB4&#10;fzOdPOb6y9Vq8nYuz8jPBVFjhZtLuDn0u1ynRi6qN6afFlbv4Hw2Fh35DFZbbXm/UFjpNpGzE1Oc&#10;rjgHP5eIy61ymecOsjZw/h9ZJxCl//D+A22Or3pN3xlc4zEv8MNiidcAYgk6Bh6HXgqARKHV7QjP&#10;coTYDwqAhJBV8wEah0Xkp4Pt+Om829Ppdp9sdDp/ry9yKR0MyKVgUO6xEHEqzyViZ4pubSudroz/&#10;NA/EVb6QyYw41uBW08U/FXQjw2V0vlqVa8mkJv7p4O94PJlMyP1KVRML16V7GYX6y/HYMdcfZ7qc&#10;nYgizmE+mtGcm8G1rN+Y5htNybaNn0E4D5greU2J6YX498beHguEDiDfbmvnDZxH9JmrOK8cVGuy&#10;V69z7ipxPJz/R9YNXLunrasREXouGuVaklgCdUzHWfG4PXxTiUa/39dSVggh9oMCICHEbO6KyB+L&#10;yI9/8NLNL/Xn/tHPfv64iDy+4LbcEJFL+hdX4zEpdTq2FqTSPq9cjkQk7PNKqdmSX5XKhv5+uHSu&#10;JpML/zwcNmr8Z4nRZ6YA8e+17e2R2LmPsrlTo+fw/w/29rX3/Yl4bMT1BjcVCtd4QJyAK/Bere5I&#10;MRBxn5iZOO4gg+vv/XyB8U0GEFL27TIcIafN/4Mgo9+YfmLweXNe4NS9ntkY/hTFP2eB9/HDbG4k&#10;Eg5/6m6QG70exUDiWDj/j6wz+roaTT5opNM/C/p8wAvRqLyXzU5sziPEDIJeY0Q7JCy5XHzLyCMo&#10;/hFiXygAEkLM5B+Xm80/FJE/EJE//NHPfn5zIPpdxjbU2h0tVrI4KCLkW4s5NyD+2W0OIGLt4Gw5&#10;FwppHdX6jWS11ZKgxyOZesNQJ8vzSlF6Ebq90cVfrsnZL8tmmvg3T4SnVrA4yEnMU9CiQTcj4REX&#10;HH43Chd4OEkMhPA53qktg4jKT/KHLM4bSDp45AipL6EJ47R5Js3BsXqvXJG6gd3P86LH9OpAmEQx&#10;kOKfs9Aj4TBz9UI0MiKITBIDca28V6/zOCC2h/P/CBFtDY7HuBCI9TTWAGgS4RqTrIKw12fIszL+&#10;k+ioTZaEEPtBAZAQYhZ3y80moj4P9edDbORBrS736o2VFmpXCTqoIcRkwmHxeo4vsLHoxkLrUiQs&#10;WYNmGyL687QZWqfRHRNYswuKtWR2Xt5Ij4h/twvFhef36dGgwUJBLoVC8ng8PvK7ZYIY+GWpZLvC&#10;9TThTwb7j/O6jCemHEeHLeMdIUklcm6cTren3Zzi2vJlrW76a9cZj+kdn9FJnIU+cxUPuIy3Q6Fj&#10;zRWqGHh94Abdq9W02EREifI8ROyG6sautCgAkvUG63GskW8k4loUqAzO+89vbYp3zmY9Qs4KxqF4&#10;3cbY9hj/SXSaFP8IsTUUAAkhptDqdL4WkR/ozwW337v5Q9s59YwCjj8IOigSnoTP7dEEQMw2DLnd&#10;ZxZKITg+Fouf+VWo8/9Krdbavo9m8Uo6NRLbuVuuaMXms4Kis969jGPjUjikxRZNEgMRZfjMwMXy&#10;eblsaTHjJOGPcZ/LA8KXKnoYfYzgfT2JZvfR831Vrq70nDQu1sNlSvFvPYDTQ3N75A+nioEyOKde&#10;9SfkqiS0ryEIlptNKbXbUmi1GKdILI86/y9HByAh2pr6ncOiPKjV5cWtzeF5H+tnOr+JWaDG8Fgs&#10;YsizMf6T6KCZsbumDfuEOAUKgIQQU2h2u9/Wn6fT66+1+Aeh5Td3tmZy4bndLsG6G3sKEaG3z+hq&#10;gdtwktNwHjD8WX3nWPhZLhD/4BrRgfgH957RQBD7uFzRHhByrkYix8RA1cWiuwKt1NWMCCZs8yTh&#10;DxFltwoFFtaXSNp3dKxUl+AKzkx4X3U63a42lxTuv3tLmD04K88l4iNi/VmcusTeqGIgxOvz4ZBs&#10;hsMTr/04z+Kxo/wbIorrna42S7PT62nCYLnTZfMCWTk4ntXj+CFj4AkZgnVma3dPiwDFuvl2oUDx&#10;j5gCmoVvppLa+BAjYPwn0WksYawDIcRcKAASQpZOr9dH9GdSf56H1dW6M1YNRLh5Ijh9nkcuwI0z&#10;CoAQHlUhaVF6Y+9djvGfS+PZgdimA/faMsS/cVCo0MVAHDdXopFj8610VyBmntwtleV2tbqSAse0&#10;7dOh8GceSWU+X6Nj/Hkh5pvsAMQpSb8x/bRwdmfsoqAofjWZGP60UU5dYn+0+as4Bx0WH12LgwEt&#10;QlGd+TsO/h2PSQ0NujgIdIFwv9Gg05SYwmORI3cJrrEUNwgZBediRH/fSKXkl8Uy9w4xDIh8T0Yj&#10;WhxjfnAPHvJ4JOn3yVY4ZOiOZvwnEaXJkhBibygAEkKWTqffS6rPscrZTFZgXhFOnwMY9/u1WI9F&#10;xVMIj0YwPv+vyI6wpQA3G+bv6cBR9XYub/p2wG2izre6GI2MOJxQoMZ2PpFMyBeFoiYaLhs4FDG7&#10;cJrbTwZi6RelMoU/Ewl7jwoFRYMbA3DumxaZ3O11NVcy4oiz7dU0JOCYROSXDj6v7xcKK9kWYm1w&#10;Ti0PopdlcOzAPZsJBiXh90nU7z+1SUgXB4F+Drw2EAbvV6qcb0qWinouvsXzHCETgQi4inU7cS4J&#10;r1dupBJDh9+lJb5Sxn8SGWuyJITYGwqAhJCl01PywhHPtu7z4jrd3lwxnIiPwQO569uBwELxdka5&#10;/2Ts/azRbbAUIP7BXacDMeGNvb2VF3T1SLuYp6AJyupsK/wJIfByPKbNPNOi7wxEd83shEMjAqQK&#10;PiMPKxX5tFRhTN4KiPqPxNhyy1jh9dwJ8Z/6UPo75erKXvsrm0fzfnAcvpfNUoAhM4HjZOgQVICj&#10;NOL1Ssjr1YRBdOJPa3jQgSgIFyrOw+/uH7ABghhOxucdOdfxGCNkOlWuRYlBZHw+uZ5KitdtjirH&#10;+E8C2oMmS0KI/aEASAhZOuq44BILBfJVuSRXk8kZvvOIgMcjtV5Pi/dYRAA0yv0nYw7AyorcNk4G&#10;RV9V/IOjwwrinwrENUSRBgsFuRaLacVmvSCIAvTzW5tyudGUd7O5hYU4uGLOBQJa9G0qGBqZRTiO&#10;Po/wXr1O0WWFqOJE1mAH4LnQ5FgjNFQglmaV7j9E9aqvHQI4oxjJWdGElSlrJogwfrd7RCBMBoMj&#10;DRnf2tmWX+zuUaAhhuJXisJlRsATQsjSuRYJyyWDGnlnwcX4TzJw/7Xo/iPEMVAAJIQsHY/LJboE&#10;UOUiQj4pVeSxWHxuF6Df49Gy/UOVqtR7vRl+6hFpn9dA919/JAO+yc5WQ0FRV40RRHf92/sHlhW1&#10;sF2IBkXc3LgQCEHk9fM72gyUWcQQ3e2CQvZpgp8MhNGDWo1uP4sQ84wWCox+TzJTXJ+t3qPn2a0Z&#10;6zidFbzuJ5S5f4ie1aMdCVkWw3OqIu6haWL8PIzrSf7+AzZGEEIIITYDrr+nk/Fh5KdZ+Dwexn8S&#10;aXU7dP8R4iAoABJClo6LK8gREIH66eHhiMtrFvR5Pxj8/avSbAPlIf79xva2Ydve7o0W9ffoLDAM&#10;iH+v7myPRGvNKp6tGl0IvFOpys10chjRideC1/T23oHoiTW6Y8XvdmmRkSGv59R5Vzpw+u3VavKg&#10;VqPDymLElPl/hUbT0I3DeWxSwwQaEvA5QbT0Is5oI8Dxrn9mIUpz3g9ZFfp5GOdH/VqCx9VIxJTZ&#10;rIQQQgg5OxD+rsQiEvf7V7I3PS7Gf647/X5fWmywJcRRUAAkhJiKl2Kghu4QWUQEfCwek69qdSme&#10;4qbUxb95nIan0Rmb53jaNpDZgIvIruKfClxfbxzk5EqoKt/MZMTtdmmv6ZVzi4nQEFQO6w3JNZuy&#10;22jS6WdhMsHgcOMaBkdxPh6JTPx3vSHh4Yocd3CtqvMoEf1JpxVZNbhu3C2VtVmAYCscpgBIDCOv&#10;nN9Pm0lJCJlOyO2WX9tIyRelsuyyoZKIyKVgUC5GwhL2ra5M63a5DK0dEHvSZI2HEMdBAZAQsnQ8&#10;FP0msqgIiFiO13a25Ge7+3I4ZXG2FPGv2x2J/zw02OWzriC27ZWtzaH4Jw6YIXan3pAQ5gOmUzP/&#10;DG406p2u5BsNKWOeW6tNwc9GJJTI1pKBAuA3olF5bMoMU3Smdnp9+bq+Gvff9XR6+HdEf95Z0XYQ&#10;Mk620ZCrkuB+IYbTGDiv9TXLlVCQ5z5CFgCJLoh2vJ5KyqVWSz44LGopMWT9gPD3WCxietTnJLxu&#10;in/rDq7x7TnGzRBC7AEFQELI0lGFjUTAL8L5SEMgAmJeT3TOiA+vxyPf3tmWvz44kAdjXaPPJWJy&#10;NZk0dDtxPzo+7+8+Cz5nBuLfa9vbI/PuPsrmHDFDLDB2E6vGQuYHcY0Q+pq93rFjmNiPoPfoGC60&#10;Fn8//S6XnAsGZCMQkHQoeOK50TU4llZRMHsqEh753L6fL5i+DYRMI8ACHlkiB9XacLb0dihEAZCQ&#10;BUgryQmIenx1MyPv5w+ZrrJGIEniSjxmCeFPx+e2zraQ1TBe8yGEOAMKgIQQU4AI2GUn0TEun1Lg&#10;Pgm4+761sy1fFUvyYbEkGb9Pns9szDxPbR4Qtae6/0qtFm9Qz4iTxT/RxP6jaLDdckXeyh+udHvI&#10;clGP4/wCDkAIavM2Q7jdbnm4osLzhWh0+Hcc33SrEisRUz5H+RXNxyTOZa9eHwqA+DNYKDD+mJA5&#10;gPDjdY8m5ODrm+mU3C6VVzbXmJgDmt2uJ+KStliMsktbWzO5aZ3pdHus2RHiUCgAEkJMwTcQAFc1&#10;zNqKYPH/zY354j8ngXi87Uh4KcIf6PX6x3Lg75SrS3mudeKVzc0R0eR2oegY8U8Gn3mdr6o8XpxM&#10;RplVgvP8IoXgC5HI3M0QOMLiPq9kDZ45eBp4versq4+KJVOfn5DTUCN5OyzkEIOB4++ZTme47rwa&#10;iXDOJCFzsBGYLPxABLyWjIsUhCKgQ0l4vXIjlbCU60/HZ8FtIubS7LLBmxCnwnwYQogpeFxHp5uM&#10;z8edLiI3EnHDZvQtS/zr9/tSa4/G+e3X6qYX3J3GK+nUiIAAB9EvHSYicHbA+pBShLtya7FzwyJO&#10;aDgAvSuYMft4NDL8O91/xIqon6d9FpHJErhXRtgQAAAgAElEQVRfOWrsgXubEDI78cDJax6IgJeU&#10;iFDiDND8C5enFcU/GavXkPUDs9V7nENKiGPhGZ4QYgpqjXbLYnEXq+K8EiFnRbD+q7Xboi4Da+2O&#10;fMou7zPxbCw6jM4SB8djdntHokiSzl9HE1IaEBaNG+z2FxOMIytoKNkMh4d/RxQeIVajo7hwUzz/&#10;kiVwq1we/lI0oV0JUawgZBbgAJtFAKII6DyejkWPRb9aBddgZAtZT1D3aXG8CyGOhhGghBBTULPE&#10;EyxGyXOJmGHuv2WA2M96pz3SBYaC4sfFkrTYGbYwMY9Hnkgmhj+eq9UcOxuv2GrLxkAn8fKG0tGk&#10;lQJVfcGbx3q7s5CT2exCCuI/1e28s6IZhIScxGGjPoyYfiadkt1Gk05VYiiIekYDk97QdDke5/mQ&#10;kBm4MIdYvqw4UIiQG36fJkRGfF7tHq/abku925NSp8M570sA7r+tcMi62+f1ygpCNYhFaHU7wgoP&#10;Ic6GAiAhxBS6imgU9q33qQeD368mkxbYkslA/EPsp7oIxI3hR4cF3hCekafj0WF3JeYqvp3L2/jV&#10;EPKIkPeok7264Dki32xIck4HSW8FMbPnFfcfBHxCrMinpYqciz663uDxytamvJfNSrbNazgxDsw/&#10;1QVAxJpjffug2eIeJuQEUnMm4RgpAsJReDESnngvnh7brnyjKcVWS3KtNu//TiHkdkv9lDXp9pS5&#10;j1bBx2bNtQW1nxabxAhxPDzLE0JMoaMsikut9S4OPJ/ZsMBWHEeLfuh2pTpB/Hs/f8i5fwagRgd+&#10;XihqHfROpax8ztOMMHIsQbdrxBG3aPG3uMDswO4K3MjqsbxbY/wnsSZw+32iuMvhBnx1Z1tzsBJi&#10;FDjOCo3m8Ldds3BzGyFWYNb4z3HOGgeK5305ndR+z6yNuBAEr8Rj8lImLd/e3JBvxmOayE+OM8s8&#10;6pCFk3/8Ho+4aP9bWxpdCvyErAO8CySEmIIaJVlc4+5gREAuEnO3bDrdnjS7nWODnzHz7/3Dwqld&#10;jWQ21Pf+s6qz3UNNHjNrQVqZwVddQMTTKS/QXY7zVaNjbseqEW5HQsxAv8ZcHzQdwQkIEfDDbI5R&#10;jcQwbhUK8q2dbe3XwQUIkZlOU0Ims30GAQ3iXazqlc8r1ZnHMSB28sloRM5FwjN893QgWgbDIS3C&#10;8qleX2vmzTaastdscjTEjAJgwsLiqc89vyhNnAFqQF3esxOyFlAAJISYTv4MRWK7E/Naa4Hd7/e1&#10;mV2TFn4Pq7W5bjLJfMA55WQHIFkPkspM10Zn8XN7fs6CcW/w2WmaHFljhNuRELPQRUDMAdTjQJ/f&#10;2hRvNuf4JhRiDjgPwgWYHMQHPhmLSdahs40JOSsbZ0zEgJCHCNGvytUTxTc4/jBrcDMUMnxWMn4f&#10;3IF4XFOiQh82mmvZMIr4T4+N3XNYF7hNnqdNrEOT7j9C1gYKgIQQU0CufJvdRZYBwh/iPiflvaOr&#10;81apwnkPSwBCqz4D8FwgQBcGsT1xxQG4SIynSqE++xzAdu/RuWudG0oImQUIfYetlub+068/uiuQ&#10;IiAxAtUFiJmAsWJJiwclhBwBociIOfhw48ENeG1wz1Ztd4ajNiI+n/Yci8SMLoouBiIuFMkxe/X6&#10;Ws0NjJi4r5eBn7P/1hbUgcbTnwghzoUCICHEFLxuDwVAi9DudqUx4aas0e1qHaVGDJknk3lYqcjF&#10;eFz7v40gBUBif4KKAJg947kj35xNAMS9KopdmE9q5mxSdX5akw0SxEYgkvHN3b0RERCuQAiDjGsk&#10;Z2XcBXgznZQ3DnLcr4QonBt8Powk7vdrD6sA8fGKLyZXBveVpWZLcs2mZFttxybKxH1ezf1oVzyM&#10;/1xL8HFs8V6GkLWC7R6EEFPwetzagGnROs3WN2ZilZFxWOg12u1j4h9u0G4VSvKzgxzFvyWjOqSi&#10;fuMLAYSYTVIpaJXPOI/vTmU2NxLcf+hYzZt8vmoqkb1edkwTm6GLgHrkN4TAG+k030ZiCHAB6myE&#10;w/LUGWeOEeI0tkOhtXpP4ULEzMBvpJLy2vamvJxOyrVIWIsndRKY/zdL9KmVhFodt8slNk4vJWcA&#10;91L0/hGyXrB6QQgxDcxOggi4EVhf4cO/wlV2p9cVl8s17P4H+7W6vJ3NU/gziV2lQzS5hE5gQswk&#10;NhZ7dNbIN/z8wSmRhJj9p7vvHprsoFVfn4cCILEhEAHf3T8YbjiuQ1dmjN0l5CTQ4JarHZ2/ETOb&#10;MSDukBAnYFT8p52BAHYpFpWXMmn5ra1NeSGZkKvhkO0jNA9sPA+azWzrCd1/hKwnPOMTQkwFIuDF&#10;WNRx3X+zkvH7jPlFC+DzeLT9H/b5JBYISNDrlY1QSJ6Jx7QC4HgxnxgPBISu0iXq5OJYgDeVjudS&#10;+KibvWBQ/NF+vT71/zrdrtTajwotaF4wM/5zEsE1drMT+wKhZrdcGW7/urlSyPJ4O5cfiUdG5CxF&#10;QEKWE/9pZ7xu13Bu4CubG3IzEbftq5kl2tSqdQ+Pi/dq60ir26H7j5A1hCtyQojpQIR6dSsjb+5n&#10;12ZAuM6OhQptEASTeCg3pRCnyq22Fq1XxmygVvvMrh4yCvavvs9Tfr9j5y/FlKgbs6MayWygMItj&#10;MDQoTNQ7nZlngj0bi8oTycTwa6Pe48+qNXk6ldJio1VQVG4NzkW1dkc+VQQMM6m22hIZNHKcC3CO&#10;J7EnX1WrshOLatueogOQGESj15e39w+GsybxwN8/zOZ4riRrDRstTmYjFJR0rS75FTd2LUJ9hvvk&#10;uFUFQDZrrh39fn94P0UIWS8oABJCVkLQ55PXdrbkjd19W4mAmGlyIRIZ+bc2RLOBK6Xe6Uqu1ZL8&#10;lAJ6esWFNsTnIYXUNSWKFDcCEKdUURCF90qrpc2vyzYaK51j6AQglOj7NwEhobrue4SYzfmAX57P&#10;bGjNGNOA0IVz27iwlw4GJeb3jRQN0Dhwq1w27FXgfJMcnCvRWN3sPNoWGTj/flUy7rnmpdxsDgXA&#10;jSAFQGJP1Ov4SecBQuZFnzWpioDPb22KN5vTGjwIWTcY/zkbT8dj8mYub4dNHeH06X8iyRUmAE3D&#10;53Zz/t8aQvGPkPWFKxFCyMrwejzy2s62vLG7Z3kRMO3zyq9vbU4tlG1KeOTrTrcn2VpNcs2mNvdN&#10;d9FFVzwAvNvvSaPdkXyjKXv1ukS8Xk2EivoDU2fS4TXjsREWuSqPHD+I+4MwQEFwfuCs1MF+dyoJ&#10;5Wa3M8NwfGIOaGLAbKbT0EWu02ZVQvxDsRfOD6PINxuaAIjf3eh0pDeIV7pTKsvt2vSIUDPAeVN3&#10;Tm2GwyKHRR65hBCiMC4CymAmIGaAv5U/5K4iawXjP2cDIqnX5ZLODJGadiMeWO39/yS8bo7+WDfo&#10;/iNkvaEASAhZKYh5e/38Ofkkn5dPK9a0QvldrhPFv0ngdaFIjMf1gYuuboGoR33YN+YufFIqPxLv&#10;lN2uRwJCvEkFQ0MRYBzdJagLgnALHTbqkms05WGzaagY4DTKitgds2BHqFEEvUevrdCiSGwFMOtz&#10;XPzTxXyZ4u6bBsS5u6Wy5vwz+vO+X2/KTqQ9nJfZ6fXls2LREs0GOL/d6PW0fYRrAvYpXYDEbqgz&#10;f7ts0CBLYJIIiDXx9yAC7h8wXp6sDYz/nJ2k17vy+c5Gg9SNoMXm7LtdrmNR+8T5UPwjZL2hAEgI&#10;WTmIn3gmnZaNYFDeyeVnGqZtJjcS8TNHZOkuutXva5dWiEHBDx2p424aFGy0+V+aKPjI2YIbl6Tf&#10;r8XdwcE46XVAKMTjYlzk+bHYUDjeIHqZPesO2w2HI+abzTPbbNmo24D3Iuh2OU4wxWtSxWM7zvRw&#10;GnhPbijiH0T7Y0XYYkn7A9+b9vmGnx8VMz5Lu62WXFciPz+vVKVuEZECn9WDam3oArwYjVAAJLZj&#10;R3GkYC4tIcsA14mf3H8gr21vD9cE+PP18zucC0jWAsZ/zselSFiyBWclK1yIhGf4LnPxWUyQJMsH&#10;tR8KgISsN1yNEEIsAURAxKm9JGIpERBd8o8l4hbYEuPwu91aMf1cJDxTnB5cN5rzplzRvsY+QfEQ&#10;UU6pUHCiIKjGhqqoc8UgJFQ7HcNcPRD8zodDJzoXsfh9WKnIp6XKSrvPsR/0bYTQ4rQY1UtKtzNe&#10;Kx2hq+fljfTQhYHPwUkODLxf2jG5wuPyXrki9+oNywh/Kp+Xy0MBcCMclqA7z2Oc2Iqd8NE5utJq&#10;8s0jSwPnxp883JVX0qnheVOfC7hdrsj7hQLPn8SxXFrx7He7EV/xqIxpuGec9TdOxuez5GvyzZD0&#10;QZxFk+IfIWsPBUBCiFmgnS9x0nM9EgFD8pKk5J3coSVEwKcGxQon4XF7xCUdLY4k4fXOPX8RokG5&#10;WpPPqjXta10QPC02VE6YKwZBAi6ERrsttW53KA62er2JTiNElca8Xon5/Vps4WlzynRQdLoYj2uP&#10;24XiUuILZ6GtiBoBB96EQRzWQTQsWS0vpRKaUKXzRaFo+fi1W4PzixXBOQkuZ735AYL3ZxbeXkJU&#10;4PBVzwdfWjR+nTgLzP57qtmUZ9Kp0UjQSFg+yR/yHEocyWaY8Z/z4HW7LJGMMi74LSL+YYTI00nr&#10;NRH7PR4tEYisD5j9x7h3QggFQEKIWUD8+1si8scicnnac2JBmgmF5cW0yJu5/MrfnG0LxnacFaz5&#10;Ef2BGIgLoaAUB86+RdEFwUmxoWGvR6L+wKlzxfB/mohn4KB8NYYU4mQyGBzZhqvJhFyIRuSDbM50&#10;Bx4ckLpoCRFTHBaDlVI6nh/M4DIlywFFFDj/1GJ/vlaXj8/4mSciB7Wa1kggAzcVi9fELlyNRIZb&#10;2lxBPDdZX3Ce3G005cXMxnANhHUZZtM+Ho/L/UpF9hsNHpPEEaDJ0mqz3+xA3OuVxoqjqY2QSp6O&#10;RS35/vt5TK4djP4khAgFQEKImfT6/d9xu1w375fK/zzi8/12ckositvtkljAL9+Mx+RXpfLK3qPL&#10;U+ItnYDHBSGsK5uIalyCGDCMDR1DncsH517I6zFsH6OQeVhvSK7Z1ApMkxxOT0XC8mQyMXxO/Pmt&#10;nW3NDfjLwfwzcjbgzlTfU6fFm9oBuHKvRCNyOR47JrzjvXHi3EmzgWtKFwDRXECIXcB5QefuCtdY&#10;ZD3B2uyne/vybCwqTyQTw2sUEiKupVNybbBXcrWafFEqcw1BbMtjdP8txIbfL/s2n017LRKWLQu+&#10;/3T/rR9w/1EAJIQIBUBCiJm4xPUfV1utu28fFv49r8u192w86r+aTE7cAq/brS2cn+33V+ZWUWMM&#10;nYbX4xZX51HUCkQ5swosI3PFFMENohFmE2YGhfT04M9pAiHEvnqnq80ugsNvmuA3zmeD6NLnEnHN&#10;AaiDv2+Hw/LG3p4pwkjawYLBlvLaUMAj5nElFJSL0ciI428cFFlf29427Vh3KnCoIE4HxWs8zDyP&#10;ErIoOE7Va+rtKuM/yWrA2h7H381kcjgbUAXXMTw+yubosCa2A/GPTl7rL5PoCaMk7ACaG85ZNEGI&#10;7r/1g+IfIUSHAiAhxDRcLnH5PJ5/8N2draf/1e7+//HLYvn3v67V5Te2tzVBSsUz6E7DAvp+vTH3&#10;nDojcGL8p4oeAwqhc9WFaz3u6cEEcXAZwO33oFaTFzKZ4VxC/Pm9C+flzd29pcRPofB6PhySzXB4&#10;pABbbjlLNLgQPSrk5RrNlW7LOgC339Px6LHjSgciFWb+Ye4kYtaEIqBhHFRrw8I1PtsUAInVeUyJ&#10;/9wtV/j5JysFxx9mA8aKJbkUDslWOHwsMh4zAykAEruxHQhoTZZkfsJeewqAEH2vJ+KSNnCchZHg&#10;vEr333pB9x8hRIUCICHEVHxuj7Sk8/uvbqT/GWb85dsd+dd7e8dEQG2RioWLdhPlN10ATI/FGDoR&#10;PQYUTkt/uSKt/noVAiHy/eThrrySTg2L+DjufvP8OUMiQeFqhBtuIxiY6siqttpyx0Hz/xAtGVE6&#10;d+9x/t/SgKD8RDw29diCSxbxfnBYqEV+ioDGgbhh/dxxLhqVYLHEfUkszabS2LRX5/mZWAMkOMAR&#10;qCd+wM1+I7NBh7Wyloz7fBILBEbWWHr0/eflMucmWoyLDm8iXSYQTjE/cRXNv4tyKRiUq/GYpUXf&#10;AN1/awfFP0KICgVAQoipoPHM7/VC2PvbIbf7z+q93u/qIuB3zp8b2RTEgMK1kgj4RUzu/t0OOD+2&#10;RY8B7Q86Ve81nCNEzQO6z59qNofCiAwiQS9EI/J5oThz5zmcWDsQ+wIBrcg6PnttHLgv3i8UVvCK&#10;l8el0NG8CxSmZollJfMxPsdSBW6/h5WKNp9uUjFQP5YpAhoD9ifcKXqRmvuSWJmnlOsSzhVOaj4h&#10;zuJhsynPK2uofNve88DmAWtJuCHRPIb5sietJbEOQBMKHmgo+7JUolvSAkC8CvtYZjsLmJ/4KxvM&#10;qEVzwoVIWOJ+vwW2Zjr6OpWsD+jrbvM+nBCiwJUJIcR0Bi5AuZGMf/B2vvC7ot3cd7Q4NbU73TMQ&#10;ALGoRqyGmQ617TUZ3K7HgGaC6ysAyqCQf9hqyctbm0NhBX9CKEGBv9BoaLMGEdfZ7PUe/b/bLTG/&#10;X8Iej6RCwVMdoyi44hiHa+heve5IkWBH+dwccP6foZwk/BUaTblfqcxU+JskAr6yuSk/3du38Ku3&#10;LohXvZZOaduHffnb53bmahwgxCzU8zMaBQixKtdiseGWoZnI6U0VSE+4GoloEeqRBeef4edwXcc6&#10;Adcgp64z7cBja3IPuUyQTnOp1bbkvSkE3guhoKSCAQnaxFVH99/60e51hVcAQogKBUBCiOnABRhE&#10;vr/L9W9cCQXzd+qNNLZhv14fEQC9Sqdaxu8zNf4navFOPqPQY0Axr8BskdVqwDH1Fw935UYiLhfj&#10;8eHWQYhGzOLGAmk+uVpNm4O332g4Pp4JBSw1jhIuNHJ20F18LZmU5ISZInCRLhL9BXEq5PVqTleA&#10;3w2BkaLV/CCyDtFsehTopMaBbKPB+YBkpcBVxPMzsQOIvNSvTQBillPB5xIzw05KjUDzmHotgRtS&#10;F/YQlXoxGhn5bA+vQb2eFgN+q1ymEGgiIbdbE6/I2bmWjIuv5JLbKx4nAMEv7vVK0u+TeMBvG9FP&#10;x+/x0P23ZqCc07JRhC4hxBwoABJCVgLiJyNu/68/k05579x/qG1CdWyhgkHVvoELMOk3b/4HbsjV&#10;eYRORp0Fvs4xoDookrxzWJRPSxV5Oh7V5nrNc9OECKbDRl0e1OprV/Afj//kPJqzAUH1ZjI5FJZU&#10;IPx9VCydKWIVMy4Tft+wcAjXAAXAxUCM8HPd7kjRWm0cuCqP/h2fi0qrNXQTl/k5ISZxSSlI4zrF&#10;445YlRcymeGW4ZzpxOvSSdd3GXxG4eo/rXkMMb54xDyFY0Ii/sQ1CQ8j1gxkNi6FnD9CwkyuYNZ1&#10;MCC7tYbsNZtLaVRFA2x8kK4R8ngk5HFrjrmg12P5aM/TcLtc4vew5LtudOj+I4RMgFcDQsjKcLnE&#10;i07V5xIx+WVxcs4/Iiq1OYAmLsB3JjhtnEpfuZFa9xhQFRRJIATKYVHrRt8KBiXs9UjUP3ps5BsN&#10;6aA7u9Ua6cpeRxj/aRxw/b24tXlMfIaj9P18wbAiHn7XdwcC4GkRtuRkIKjeqVRPdHNgH+Mx7iZG&#10;sbfcbEqp3dbOJXQLEqO5HD+KVLzP+E9iUV5KJUYiMD/I5hz3VsFtr8+OVYHYCcfevVp97ms8vh+N&#10;KMFCQYtPxedd/f36nEAKgcsFQtK5SMTJL3ElQITD4xoaNbtdbXQFKJ6yVor4fOJ1u479u9flXpsZ&#10;jUGvd6TZl6wHLZ7jCSETYLWHELJyriaT2mK8PGHIP25g0b2GhXrG55PshO8xmphvsfkby6TT7YrX&#10;4MgRaH9NZYFo9y7HZYHu62ybBdOTYLyccTwbiw5nyulAIPoon6cwZHH0IqzkD4eNA+hcR6T0SQIr&#10;Ct547Cj/hrmOaDB4UKvRrUXOBBoK1OPvdpXnZ2I9tDhLJX7961LJcde8V9KpY64/CH9GzY1FExqa&#10;URD7iVSG8bnBeG40qEBoxPcRY3k8HJooOBHjQPymHsHJ+9aTYfTneoLY6N4aj3QhhEyHAiAhxBI8&#10;lohP3QwsYBudjpwLBU0RANMWim/RRLpOW3NB+vt9Q106rW5nZIFY6yx/3xJncjOdHL4uCBcULBZj&#10;UnHwdqG4tELdi5mN4d/xvhHjGDYOlI+aByDERLxeLXoVbuKY3ze1OIO5jHggvk13hkC44SwnMi+P&#10;KY4UOIB4DBGrgSaiG8r1CE0vWgqDgxi/vqNI+0n+cCkRp/iM4/fiAcehKgTq0aDb4bC8tX9AN6BB&#10;0P1HrASjP9eXNs/phJAp8KpACLE8XrdH3K6uNlTdX64sJf9fBjdvL2+kNbeGFcDLrLVbQ5EOcQ64&#10;gT+o1iTk855pO1F4GI+HuFWiy43Mz3OJ+Ij7j/FyizFeHEQB9L1sdmliKp4vqcQd3yoUFv5daZ9X&#10;8hR9T0Vzs+ChGLAwCyrt80kmGBwIg8fdgvgarlDEuiESj05QMis4vtTzyld0/xELgmYUvRkC69M3&#10;9vYc9TZhnaR+DtFw89bBgSlivCoEqtGjcJ2/fn5H3t0/4DXFAOj+I1aC0Z/rCUa7oGmcEEImQQGQ&#10;EGJ5sIANeX1Sbbe0G6xbS+iWRffxr29lLCP+Qe+rtVv+8QiHj7I57UYeYuV3drYW2l78yvqYk/Jh&#10;tSbFDgv4ZHYQcXgjnR4RkVDUWkY3u9NBYc6s4iAEATQ6qKItXEGLFgAh/n3n/Lnh14V6Q/Zqdfm6&#10;Pv8co3UE7zH2vbr/cT26FA5p8aHq+wQh8Fs72/LB/oHcqXNeKzmdq4ojBU5SFvqJ1UDstbqO+DCb&#10;c5RLFWslOO50cL3VoqJNBmuze/W63EjEh1GrEANxTdHvLchihNxuuv+IZWD05/pC8Y8QchIUAAkh&#10;tsDtdmndbJtLEABRwP6N7W3xeqyzWO50ex/3+v2bw697fXk/fzgU6eCC/Dh/qN24zwsiRdXSSq3d&#10;kY/LdG2R2YA4cX2sm10GjjWIVmQ+sD+fUWb+5Wo1eeMgt5S9iELkC5mM1vmvc9Zi5K8psW0gGQpq&#10;j6cltbJCp92BcKqdk8sViXkKciUa0dx/ekEHUXkP7z9glCM5FRw3OoiRJcRKoCHlCUUcw/XPSc0N&#10;uOa+qqzTIcKv8pqIawaiVXONpnYd0a8p1zMb0un12FiyIE9GI3T/EUvA6M/1psVmbkLICbA1hBBi&#10;G3wejzbw+9kx4eEswHkD94qVxD/Q7HZuql+r4t9ZQC682h0GYfHjJc0XI84C88sQG/ndi+ePiX8Q&#10;ehDZRUFifiCm6kU4iKhv5/JLeR6c61CINFT8SyZOdCHjOHlZmQ9J5gdiIGZAvrm7p0XjycC1ARcn&#10;ISeBz7weJ4tj5zbjP4nFuJlMjkR/Luv6twogbuKaO/L69q3RJAWhT72myKCxBIIlmY+Mz6eNqCDE&#10;CiAxidGf60mn2xXehRNCToICICHEVqCYhW5hiBFnAa6bb2c2tK5XK6JGf+7X6hPFv3Jnvni9Xq+v&#10;dR+r3KtUGP1JTuRKKCivb29pbtNx4Q/H0y929zQRieLfYqj79KN83vD9iCLka5uPznVqJNDtQvFM&#10;4h/OwY8l4qd+34VYTC4Fgws/D3kEZkEiGk8H0aD4bBIy9bMXPTq3YHYwz9HESkBsUq9/nzhsHXFD&#10;ae6RQbTpsmb6LgK2ZbyxBAkBQTrZZgbjGJ5Onr4OIsQMUCNx8/O7trQY/0kIOQW2eRFCbAduUn9t&#10;c1OKD3elOueMKdysPROPymOxuOVcf9N4OCWSB86QSqs18xzA+lj0Z77RlNu1+vI2nNgWFICuxWJy&#10;IRoZOkhU4FT7slTizJgzojYyLGM+F37/i1ubI0VIFPve3T8483M9P0fzxJOJuOw1m1p0MVkcuDYu&#10;1mrDuYCMAiXTwGdfnav2EZ3+xGJghrAO1hRnXU9g3ZL2PXK4R7xeCQ3WLgm/Tzxuj/Z39TMhg3m7&#10;9yuVpaxlNpX5rbfyh5aM19RFwN8czPFFQgCES8SEktN5PpWQoMfDPUVWzqPoTx6L6wqavLsUAAkh&#10;p0ABkBBiSyDefWdnSz7I5mYuZF8OBeXZdGqioGE1sJDXXYDZdnvq1nW6sy32Wt3uiKsQ0Z8sCJJx&#10;9Pl+m5HwxAHymM/zRalsuFC1rmQUZ9yhwcVBxP+NO5zx/iFi7ayC0Tei0bnOoz6PW+Je74nnMjIb&#10;eP++Fwxqn088WKwlk3gsEhn+K0SO8pzNUoQsk2MCdf7k6E+sTWJez/CaeZKoNw/4WTwej8cNjzFX&#10;r5FWnrMNERCJAFcHsxgvxuPyaanCc8YpfDMe08ZSELJq4PkL+3x8H9YURH/WmeZECJkBCoCEENuC&#10;m2vEEhbqDXk3l594s4oiw04oJNvKLBw74HW7NdHOCKD7jQ+F/uiwQDcOGYLOeQgJKPyMg45CxMdB&#10;MGZByFjCSrduyUBxDNGQqviH9/CLQtGQIiRc1E8MCoXzEPdRADQCFKjxXl5Lp7Tfhs/sl5WqpaLl&#10;yGqBWKJGK94qFPiOEEtxLXk0GxYC9aSmIlzHtkMhSYWCS1+/w/n22va2oSIgrrt6IxXuRazcOIU5&#10;s9vh8HBG8IuZDfnp3v7Kt8uqQPzj3D9iFYJer7g4+G8tQXqMUfUiQojzoQBICLE9yVBQvnvxvPYy&#10;4IhDLCZANKZdYj7HQbHD43JJs9uVkNst9SmxDu0Z4h5QhFDLGZgpyEI80XkuEZfL8dgxxx9uKu6W&#10;ynK7WmXE4JIIKh27hZZxxcFnBuKQDKLV3stmDROIEKE873m13++Ll8UJw4CQi/luerEWUXos1hKd&#10;68pszmniCiGrYtz9pwrUevz4pDXJLOB4F23d25Vi69E6F86I6qAJLt9uD9czmEF4PhweOt9wPsVz&#10;/9KgdIxCozGMa4bg+cDi52i4MNFUKaPluxAAACAASURBVANnpNVFy1VB8Y9YCcR+ehn9uXbgvqrW&#10;bo+kOxFCyGlQACSEOAoUpiEI2pi7vX7/tvTlO16Px4NF/flgUL6oTZ5PUm63ZFPCJ75a7JOQeKXR&#10;6WhC4OeVKg96ohW/XshkhiKCDoS/zwtFzvczgZiy740a3g73j+qWeGv/wFDnJuanzgtvUI1nvFiL&#10;yFd+Zgndf8TqTHP/wfGHuabThD80s5SbTakN4s4miXrzgKaY7EDs00VACI9GCYCIS9cFQJyjn41F&#10;LR0FivcB74cuzj4Rj8mDg9zKt8tKUPwjVuLR3D+Wc9eNdrer3avzzooQMi+8YhBCyGq5KyI/1R8/&#10;eOnml9iaH/3s5zfdLtd/73W7v3ctlZB6tzOxEzfbaMrVGTYfQmLE7ZGDWm2qm5CsDxD/Xt3ZHim0&#10;UfgzH3X/G+XQGxf7Am6XlA3S/9I+r21d1U4D14PdcmUo9jyZTPCzS0bcfzin08FDrMS4+2+/VtOa&#10;F3bCoaFYpoP0ioeViuQaTblj8IxcFQh+uuMQDwiRRjwfPnuYuzt0AaZTmtPfyp9JNAzojSXY7pin&#10;wOj3QfT5i+mUhH0snRHrEPL6hOEa60Ov15dGt6NdGwkhZBG4iiGEEHMpDsS+H+uCH8Q+EXldRP74&#10;Rz/7Of5EK/KfHjaa/+/DWv2ThN/3n6ITd6fd0bqeiwvGd+ImIR0MakX8POdFrS2I2BoX/24XinKr&#10;XGbUp4nElhjZA6eE7ux8eWtT3t4/MERgvLhA57tu/qt3ecNqNJjLqQuAcH3SBbjejLv/0NBBiJVQ&#10;3X8yEMXGQXHzk/yhqecyCI36DGTMHTRKcHw7l5ff9vuHrvwXtzaltbtn2ZmtECfV9QMaCt7KH658&#10;u1ZJxueT66mkeN1UWoh1QPSnm8fk2tAauP4IIeQsUAAkhJDl84Eu+v3gpZs//dHPfv74BMFPGt2u&#10;lBDB02pLttX6fr3X+z7+/X6zKVKuSMLrlQuhoDybTmnzDRcB7p3vnD+nOUdQPGZn7/pxNRIZin8o&#10;tL27f0CXyAqIeY8EQH1ukVGo8ZAoPELwNeJ9Tgfmj1fu9R8Jf3WeawwH52+I93p8HV2A683N9Gi0&#10;Io8FYiUgUKvuv0nguH03mzN9bQqX4cWBeTZl4BgBNFWhAUdvusIDf3/TwiLgl6WSXM9saH/fjIQl&#10;WCisbXPYtUhYLilNFYRYBY+LaRzrAFx/9Q5n/RFCjIECICGELI9/BJGv3GwWBoLf7/3oZz//E4wZ&#10;0Z8x32hKsdWSXKstxVM6u/D/xXJFmyECF9/jkYicj0YXiuSDSwAPCIEP63W5u8R4JWItEHWl80Wh&#10;SPHPgeA9/SibGxbxUHSEIHgrf3imGUShBeKv3C63+KbMdCJnB85dPb6OLsD1BdGKaoQiZ/8Rq6HG&#10;06L5qNw6SrPINxryoFZbmSgGx9/zg7/jPIqYdKO2Bb8Hgt+4CPjTB7uWbMLD9QPNJNgP2NZLodDa&#10;XVPQcPlsIs7IT2JJXIOGXuJsMOuvQdcfIcRAuKohhJDl8EG52XwfAqCIfF9/hlq7owl++42mZBeM&#10;8gSI8MxjXlu5It+9eH7h36MLgc92OrJbrcntSvVUIZLYF4gDehQVuF2t8t1cEYEli2J6we6ZdGro&#10;+ETc2kYwoMWSLdLRrx47s4Lo4aDPx9mjSwLv491SmS7ANUeNVoSLio0dxEpAoFbjaa2YPKDO63s8&#10;GpHsoXERuhABP8zm5PmtTe1rXJNf2dqUN/b2LOmuu1+pDq8pF6LRtbqm0PVHrI5viSMEyOqB2Q+u&#10;P876I4QYDVtHCCFkCfT78pzb5fpfdfFvv1aXd7J5eTOX1xw4ZxH/lgEK+xdjUXkp8/+zd68xjp3p&#10;ndgf3u+XYl37KnVLamnUPbprRhqPZjSY0WLXWMMOEiBIsoG9SJDkQy4ew0G+GLGNGPmSwGsDCZBk&#10;P8TZLIINEAQ2ZhEsMhtYM7JHPSPJ09J0a0YtqS9qdXddWCzeL+eQh8H/NA/rZRWriqziIc85/P+A&#10;hrpb1VXkIXl4+P7f53ly8u2VZXP3K3kPFnIsqP7kzL/ZSSltfFH9YAcs2qHyoKZUWmCB8zun1swK&#10;h3FVteMv2J4+ovUbHR+qAK2FAqsKkObHhVh0oLUiq//IadwQUK/XG/3fL8cnfw5FlSEq8y2Ys/fa&#10;8vLEf84k3K7ubg7DuSU6B7PGMOvv15YXGf6R44X8DAC9qt0xpKa1GP4RkS0YABIR2cDnE188FDJ3&#10;+WK23y/KlYlW1oV9Pnkuk5Jvn1qb2Pe02stj0P2VhczEvi85A3bgq4vEmAFJ3ofKA1QZrCutPxES&#10;ffP0KXl2zIUufDA9LrQjfSnL84odrCpAy5M8znMFVb4WvM5Z/UdO8lpuwRUB9b3GbgCI90hcM00a&#10;NuWgFbcFx8WJGzbQmlTdOHQq4t0NPDG/X17MZuT5xQWJsrKKHM7v84l/DgL5eYM1mFa7bVb+cWsu&#10;EdmFASARkU18Pp8gBIwGJldNlwoEzMWUXz9/Vi5mswfOAMCFpDFmdVenu7u4zw/B3qPuwMcisRNn&#10;z5A9EBBdLewMLDxKryUoziej7u7fUCokjuN8Ji1vriybGxhostSKDSxeoyqMvO+5THqgNS83dpBT&#10;4H3lrVNrA60/0WbTqQE13idx+yznEwlbfg66gKg/Zy0es+XnnNROc/f9ftGDFfy4DkG7z2+sLEmO&#10;HQrIJcL8fO45WK+p65po/FxORDZjAEhEZLNUJCyv5rIn+iHYiYyFc8z7WxuhaqfV1qWmayO3kMDF&#10;p3rhiVmF5B2s/nOe8Ax28GLh8W8ePDR3mVpwPnljddXcXHCULxsnCwAhG4vKt9ZWJHeMFqR0MAT6&#10;apXnY+k0j5bH4TX7WDrVv5O3iiVu7CBHQItptJpGm0sLWn9i/qyTfalspMB74yjvi+PAccGmm0Wl&#10;xWjAoe38SkoFYDLsrYDsXDQqry8vsd0nuU7Q5vnhNF06qq11TYwu6/6IyH58ByEimoIzqZR879Tq&#10;2IveaA2Ef/e1tVVz4XxUnd6FZF3XpanrUmg0DmzfZ+08U23bNJOMZmPv/B0uEs+euqCWn+LrDS1B&#10;//rhuvk8sGCR9s3Ta0e2PMPzptg4+W1NhsPyjdVVW1qszTM12EfgP+nFa3KWF3JZs824yKPWUZgF&#10;STRrOK+/vrY6UJmKzQlvb2w6fu4w5vSpG2ReOOHmPVRBohr7lYWM/IMzp8zW23s38dk1A/ikdpSZ&#10;v1mPVchdyqbNcQdEboL2nz520PAELNOYazQTHA9DRHQUbr8mIpoSa9H782JJflmtHvpDEfxhjpO6&#10;gDIO8wNCLwS8WSzJrXpDMsGgvLq8KDHle7YNY1/LCcwsvHPCVn/kHHur/5w6f4emB4uwWIxF+8CL&#10;vXlxCBKw0eBGftucU3SQ+7XaWJsRDoL2xaP8PBqdGdA2W/3X++VM2mz9St6D87paRfSrwo7jwxXy&#10;Ply7Yt6rym3neLyWnl9ZNn+P19hbp0Jyo1AYqXUpKvwWwmHJhEOyEI0NVEDuhaDxs2LJsccmv6cT&#10;CDaUeGXzGLqcxNmFgFwmwk1dnoAN2U3O+iOiGeCVDxHRFGHR++nFBXk8kxr6wf+kwd8w5d6H+FK7&#10;LT9e35TH4zE5lUgM3f2K8O/6Tkk0tqLwjL3Vf06dv0PT91GpLBVNkytLi/1KIizeYpPARwe0ib1b&#10;b8jlCd7SRz8vIB+VWL00Cfer1X4AuJyIS7RYZDDkMagqel4JWXBevz2Bylyi48Jz8oVsdqC6DS3o&#10;P9jcct01B15Lq5Vq/74gxMNmFVQx1jsds2I/Gw73W/HlolEJ+f2Hhn0qzP9brzdcEYqqG0pSQe8E&#10;gBuNhlwIpUb4SiLncGq7YBodNl23WPVHRDPCAJCIaAYQ8GHhG2EfgkCYZPAX8Plk2Md0BHs3a3Xz&#10;F2ZgZMMhiQYffaBYrzflHlt/egqr/+goWOysrG/IqyvL/fMPqgIxo/D9ndK+f41zCNqATqIK0HIx&#10;m5V4IMhqtQnAovIzuQUz0MWvc7EYKyw95komPXCt8EF+e94PCc0Aqt1SwaCsxmLmZoOAMpuqpuny&#10;83x+XxWZW+C96JWuIWeVWapWIHhRMmPdCyz27jSaZuj0sNVy1YaMjrH7SQKhp1c2kH3ZaMqFNANA&#10;cg9sMmD3T/fCvupWWxfdGD6OhYhoGhgAEhHNkBUETpp/hE8JCPsY+Hkbq/9oFNZcwDdWV/tVDFj4&#10;LGn60PBoo96YaAAovcXV70XCZpUyK5BP5mG12l+4PpNMMgD0EIQuaihxq1jiTFcaC6r1cqHdarWl&#10;6O65HBs/1Pm0e6Fa+6iNagj/3tnYcH3lMTbAPEDFey43cnUfqh4rmm7O9UN1fV7TXf36xDXAYq/T&#10;cFAJeN0O1xib9YasxGOeuU/kbUFW/7mWYXSl0dbF4GcbIpoxBoBERB4U8O1+UM+FQ5LXdT7Mc4bV&#10;f86WUhYUK+3ZLxBisRaLtmoIiEqy9WZr3wLml42GPC0LE78NmJP63dNr8tPNLSm4tHLECT4p7waA&#10;OAd4aXbTvHtxaal/BBC0HNSql+YP3vPPJxL9ajw8P6xqg3FaVB4Xwq+75YqnnpPYNPXg4bpciEUl&#10;FQ6bf4f5fnrHMNuBQqPdllq7LQVd91y75bZSrZKx+fkzbZ9Uqmb71mHjEIicxNcbIULuw3l/ROQk&#10;DACJiDzIr3yg5dDw+cTqP2dT26U5JZyxQsDvnFozqzxwG1/IZeWdrcEWg5XeDItJziq1hANBeWkx&#10;J7fKFblVb0z8+88DPD5Y/LcW/M/FY/JxpTrvh8X1nsukB0IctFgkkl74hzl1qmkEfqh2q2ot2fb4&#10;HErzvs3hnM2itnvd6LX5Y6gCvFetshUoOV6In+NdifP+iMhpGAASEXlcMuStXbt0NFb/0XEhBPww&#10;v91fTF6Mx+V0pLIvQMZMI2sm0iQZXcPcKYu5UmW9zerlY7pfrcql3KMqTbQBZQDobjinYzanBa0/&#10;3TpfjSbviTFDDGwKsiDA05TKtfwhreE1w+Dzbk6FPNQC1IJNRovRiKR71Z1ETuSl9rvzAsGfxs4b&#10;ROQwDACJaJ58iHWPA+7v4yLymBePRTwUlLDPx7lac4TVf3QSeL7geWOFyFhcfrCnCnC71bIlALR8&#10;Wq4w/DuBe/VGPwBEJRDbgLoXZrY9r8wKZutP2kutzvrZ+oYZ1K1Eo2Z7ylavjSOvA2hc6nPG7orS&#10;WbleLMvXlhbZCpQcybenYwg5G5Za6rrGeX9E5EgMAInIre6KyB0RuaaEesXeny13/otXXrhznPv3&#10;5+9fQ4LyQu+PfyYiz7vpOBkem0NCo2P1H00CnjdqFWAqUBwIkDAb8LINR9rve7QIx/DvZNgG1Dte&#10;yGYH2u2y9ScdJW9WT/P1TnSUhmHIp6WSfGUhy2NFjsP2n+6BtZdGW2f4R0SOxQCQiNwC1Xtv9wK+&#10;t9Vg70/+9qdqWCe932d7/w//eXPvfaxoerJtGAPnQKPbXde73XX8PhcJr4cDAfz+7VQkcs1tAWB3&#10;z7hpVv/ND1b/0STgeaMGSE+nk/L+Tqn/ne2aA+jz+YT78CdDbQO6Eo8zAHQwbNyI+P2SCofNFoyV&#10;dsd8jV2IRQcqbdn6k44SYbUI0VhwvRMtVzgPkBwn4OMVsRtgJm5D14WrLUTkZAwAicjJ7vaq7/4S&#10;gd+f/O1PX+iFeX/W+73ZsrNtdKXe1qWmt6Xda3XU7nbN+VGWWqdj7vI8woEhH9qnpYIByYTC8vTi&#10;Ap805Eis/qNJulMuy+Ve68HleFxECQDthB3PmWBQShyefyJqG1CcF9BKssnqcMdAuHc2mTArbFUX&#10;5dGsv0pLk4QywxcbOtj6k4bBHD/rvR8zzW43Dp7jRzQOdaPPUijo2Q0ImAeYCAZlJR5zwK0hekRt&#10;70zO1MYaEz+vEJELMAAkIqfBCvNfishfVFotVN79Dn7/J3/7029bt7Out6Wq61LUdMlr2ijB3olh&#10;Jz5+YZcoA0ByKlb/uUNKaenTmcL567juNRr9Np9YAFQX/55KxCde/WfBjuc0A8AT21uleSrCYMAJ&#10;8Np5Mps58vWTioT7v0drqatbW94/OHQs282WnE0/+pfT3KxB3tdod/rnqrDHq0t/Ua7IV82KeYaA&#10;NHtoic8CQGdj+EdEbsIAkIicAtV+f4Twr9JqvdkL/n7bum3NTke26g2512hOJfA7TLHRlGws6sgn&#10;DhYJdaPTr4SEssYQaB6w+s89UE1sqWjOnXWHarHter1foXQ6Hpd8rwIJAYZdsOM5Gw7JvSbDqpPa&#10;qtflbPpRMrAaizEAnCGcoy/ncv22uioEtdXee3U2GpXAnoV2v99nzgK8ViyyipP2edhq9VtY2LUx&#10;g2geIAS81OnIOaX1MtEshDn/z9Gw5tJk+EdELsJPCEQ0a3+Flp6VVutOL/S7ZrX2hM16Q7Zbzqpk&#10;+slWXr57es0xiyxq6MfB0/OL1X9kh/V6ox8A5qJRkVLZ1uo/MecAiixik0W5wsf0hNTKoAWHblzx&#10;OlT8vpDL7mv1CeuVqnxWqexrq4dq2ydTqYH5f/j9W4m4XM9vM8ilAQyFiSbnZq0ukUCAlYA0UwEf&#10;57k6FdZe6rrGmX9E5CoMAIloVv68F/w9flC13516QzQHBlq4TT/d3JJvrK5KMDCbi3Oj263qnU7y&#10;sNAPx3Gn2ZL7XCj0PFb/kV3Wm61+G9BUOCRhn8/W6j9LMhTmHMAJQFCkVgYhjEJrULIfgvK1eOzA&#10;4O9GqXzgY4FAMF/YkaVKRa7kcv3zOyoDn19ZltVKldWAREQ2+aRSlXQkLFFWYdGMoPKfnKfbZfhH&#10;RO7EAJCIpg2tPn+r0mq90Jv1Z61Nmq0q1+tNV7R9K+ht+WRnRy4vLU7zx36IeYg4bjVNQ2j6h3u/&#10;QA39uHA+P1j9R3ZRAwqED99aW5lK9TM2V5yLRaVUqfKxPSGcE6wAaS0akUqt7uJ743xRv09eW14e&#10;2JRhwWNxvVDYV/F3EHzd2xub8mwqKU9kM/3WoKgGfCMSkZ/n8yN/L/L2c46IJgebPa/vlOSVpRyP&#10;Kk3d3jbg5AzYc13XdYZ/RORKDACJaJr+vK5r/7pjdN8WkX4JCdp8flFvuC6w+rRWl1QoJOczaTt/&#10;TD/0q7RaKOv6LVROishvWl/A0G++sfqPpikZDk/tp51OJeU6A8ATKzSb/XNEBvPnaq6+O473xurq&#10;vjl/CP5wbj7u5oyPK1W5V2/Iy0uL/ccSP+P1tVW2BCW5olyHtngdSDQR+Ex1s1iWS1lbP+cR7RNk&#10;AOg4j8I/jeNWiMi1GAAS0TSUjG73H9U07Xsi8gPr57WNrtzYKUpe1137IPxdsSTpcFiy9sxW+n6l&#10;1foLhn50GFb/kZ0wi2xWYsGQPBaLyl2GGydS0XbPCcnw/qo0mpxXFjID4d9RrT7Hge+BasDnMmm5&#10;2GvDa7UEDea3zU1JNH+wCehsejeguMvZqUQTg6402XqI8wBpqvzCqm6n0Tpthn9E5GoMAInIbnfr&#10;uv7vdwzjfxeRx6yfVWi2zEUxJ874G9dPtvLy3dNrk2yLV2p3jH+30db/IxH5J9ZfMvSjvVj9R3YL&#10;z3AXss8nciaRYAB4Qnltd5PNsLaUNBkIy9UgBuHf1cLOxI/uRwgUNU2uLC3224ShHTmqO9/fKfHR&#10;nCNo/fm80oq+pulmtSgRTc4vyhV5PRSS+Aw3RNF8YQtQZ0Flvcb52UTkcryKISJbdQxjvWMYP7Z+&#10;Bqr+Pi2VPFWllAwGJOCb2IV6Se90/uNmu/1/qG1S71WqcpO7+2kPVv+RncI+nzytPMdmYTkel5h/&#10;RxqGwcf6mFA51jGM/oISgirOjZu8K7ndWVFYLLpm44YMtPysrG/Ii0tL/YpDhI9Bn9+W0JGc6dXF&#10;3MDmM8yEJJqkEIMI0weFHXl1KSfRQMABt4a8zO/zmRvgyBnanQ7DPyLyBF7REZGtOt3u163vjwq2&#10;n+W3PRVSYIH8paVFCQYmczrV2u3/qdlu/ws1/MP8CYZ/tBer/9xrKbrbMriqtRx5P3Bu+9baimRm&#10;XDGGRZCvpFMzvQ1eUFGqAGdZ1elVe8/HH+a3pWnY2+EAIe47Gxtm1ZdlLZWU13ILc/gIzJ+nEnFZ&#10;jMf79/tmYYfBPk2c2tK44OKRDSeFjjXXd0rmRlYiO3H+n3MYRlea7LpERB7BdxcislVXafGJ3VNe&#10;q+LA7utkODyR79UxjD9sdTr/ifp3CP8wf4JoL1b/eYPmwMUkLCz/vTOnJ3ZuO6kzqaTEuCByIk1l&#10;4TbrkMfVS9Tz8Xa9PrXzMUJGhoDzB1W8zyiPMa4B2PqT7Gb3pganw/iFa4UdhoBkKz/L/xwBS1iN&#10;ti58tRORV3A1hYhs1VECwGbbW+0TXspmZDkRH+Erj9btdn9Q1/Xf21v5x/CPhmH1H9khFwrKmyvL&#10;5jyxSVU1TwJaV17OpO3/QR5WV9oXcXf5ZO09H18rTPd8bIWACB4tDAG9C3P/0PrVaumL9r5Xt7bm&#10;/bCQDXBus7Q8WAWD1xLu41NjfJazQkAiuzAAdAat0xajy/iPiLyDMwCJyFZqBWDLQ/3T8WHx/OQW&#10;pK/XdP2CGv49rNUZ/tGBZlVtQt6UCgTMgA2hgVOtJRISLpbMNlxETqKej9crVXPm4rSZIeDWtrx1&#10;KtRv2YfX83OdjnxUKvP54iEvZLMDbRk/2Nya+8osskdE2SzScOkmToR8uVBIEsGgxIJByYRDEvAH&#10;JGX+d/f+xYIB+ahUGel7IgTEJs1LWW5Mosnz+7hJa9awsYZz/4jIaxgAEpFtut1u1eh2nbuifEwI&#10;/1AhMyGluq7f7na7v2F9u7KmsZUTHWjW1SbkHXgunU8kHB38WVCRiJmEP17fZAh4QmE/d5eP43un&#10;VuXv8ttSGDJfDeG5ej6+MeOwDZWAb6yu9gOii9mMNNpt+ZRzhD3huT0bNTD3jxuAyC4ppV20U+cV&#10;W9AWNxUMmrc5HghINBQaODcf5WI2a4aco54rsUmznG/LC7kFCfI9lSbE15t9TbPFuX9E5EUMAInI&#10;Np09O5ILmvuHx6Pt5wQr/0TvdP6vjmH8B9afMVfiw53SxL4/eY8Tqk3oZNrKLNSMUskxLY/FonIh&#10;lZJsLOqqRxIzCRECflF+tEv/JkONkVW03ZAgGR59UXReWVWxUG1p8tLS4tDw+en0bhiDOWyzPh9b&#10;7UDVENDasMQQ0N2w+QyBrgXV/9wsRnbKRXevEUoO+gyHsG8hHDavn/B+Nk7Qtxfmp1ZaLdlutWS9&#10;OV7IabUDZQhIk+Jni/aZQ+UfW38SkRcxACQi2xgyWP2X190dAGKeziQrZTD3r9lu/1vq393YKbK6&#10;hQ60t/pv1tUmdDxFJYxBK6ppwQLyk9mMRILuvfyLB0NyLpWUe1z4HoubKjlmaW9VbLtjyINqtR8+&#10;7w0BTyV3rwnuV53xnDwoBMRi+fvcYORKCDyeUWY6IrR4b7sw74eFbLS3unnccGyScFvWohFZi8ck&#10;G40OtO4cBV4vumFIodk0N2DhGqzS7kxkw4YVAl5ZyEg0ML3rOfKmAMv/Zsowup6cd0pEJAwAiWha&#10;ypp7WxSFfT75xvLSpKtl9s39w4K220NSsher/2hcOH89k07K+VTabKPpdp3uo+rJKj+gH5vGeWH7&#10;4HXy6mJOlhPxgf+F14xV9Y8QENcCb29umX9GoG4tRGNejJMq7IaFgGfTaQn6/HK1sDPz20ejQ/j3&#10;+trqwHPtKuf+kc0uJBP9H2BWyU35ehOz+87FYnImmRypwg+vi4qmmxtc6u3OREO+oyAEfC9fkJdz&#10;CxIPcXmNjs/PAHBmsLer0eY6DBF5F69QiGgqSi6dUZILBeUbq6uTXjgfOveP7ezoMKz+847T8Vj/&#10;vjRtCv2tFoZL8bgngj9Lp9c+dWfIPDai44j5/fLS4oIsxWJH/mtsBEIr8L8rlsxqFMtDh1T/qYaF&#10;gKhsfCsSMf+eAZLzIQR5cWlpIPx7d32Dm3/IVnjePZZO9X/EnfL0rjeta5dlZYPFMGi5jIo+tLfO&#10;zyCg3AuV4e9uF+Sr6ZSsxI9+LyEahgHg7GidNlt/EpGnMQAkItt0XX4R9ZVkUp5eXBjhK8fT7hj/&#10;T8cw/h3rH3HuH43i+d4cJ2H1n6thcUttG4i5M5O0t4Wh16CNV11vS0OZo0hHU2c5NVg9OeDJZMJs&#10;3VbVNLM9bviINm6oCER1yWJ8t1rwTrU2xVs8OisEfG15ub+BBGHgd06tyXubW5JnkO5YCGHU8BZ+&#10;VdjhY0a2u5RKDYTO9xoN23+mFfwddO2CKsSNel3yzaY8cPCm0l+UK3JO0+ViOsW5gEQugfOcxs/V&#10;RORxDACJyDYdlwaAaAX20kLWlgX0brf7dqOt/7r6d5z7R0dBqzl1bhur/9wJrdxeXVnuL6xhzsSk&#10;FtYQ/F3KZCbdqthRrOq/kotbSs9KSgkRagwAB6jVGnhNYkZULBiSwzbiP5vLDfwbJ4cyCAHf3tgc&#10;mGOM95Nvnj4lNws78jHnaTrOsPDvRn7bUW1myZv2Vv/dLVdsrRbGz0PgeDGb2ff/cG69X63J7WrN&#10;VZve7jWbUm635dlMmi1BiVygyetiIpoDvCIhItt0XFihgZafLy0tmrN+bHCvputLnPtH43pSWRhh&#10;9Z/7IPh7MpXat6ngw/z2iRfW5iH4s1ibSjabk62a9DpUVqit1JxcPTELm/XGQAjYMatMNYmHwgeG&#10;gGpb3a26O0IZzP57qtWSy0o1+aXcgqzE4/JBfpvvKw4xLPxDUMvwj6bhYiIxUP13s1Kx7afi+gXd&#10;LdQNbtIL/j4rllz9nMdcQLQEvZSIyzmPdmQg8gK902HrTyKaCwwAicg2+ABphYBVF+ysQsvPJ7IZ&#10;2+Zl1XX9mjr3D23sOPePjsLqP3fCwhZm/S3H4/sWt3BeRCu3SQQxS9HIXIR/YPTeT7hpYjznlHCr&#10;yPB0H7Rsy9QbA9UaWAzSjc6RDSsHxgAAIABJREFU7UDFwe0/h8GC+o6mmZXI1nkJrUHfPL0mnxdL&#10;rAacsWHhHzb98HGhaZlW9d8rCxk5m04P/J0Xgr+98Dlvo6WxGpDIgZD7tVj9R0RzglchRGSboBIA&#10;1jrOrQZEdcTLizlbF9E7hvF/dgzj37b+jLl/13aKtv088g5W/zkfKvwWwmFZjEQkFYkMLN7uhQDm&#10;eqEwsZaBvypX5XwqbdvGhVnBh3Kjawy0ksbv65x/NbbF3uw3MavduOlkGFRrfFDYkadTyX41IBaF&#10;Qn6/+A7pBWoYXdfNZMPt/euH6/LqYq4/xxAbtlgNOFtWi2h1wwje81G5STQN6oYzu6r/hoXc+FkI&#10;Gz/y6AY3tRrwVCLB2YBEDqF12sLaPyKaFwwAiWgqQocN05mh5zKYO5G1+wb8tK7rf1/9i09LJWm4&#10;sEUqTRer/5wJC7Ur0agZrGSj0YH2igdB8He/Wp34znbMD/2iUp7Gecw2yPiwAGhI15y/hkq/gz6Q&#10;c/7feLDBxQp54F59MjMnvQivJVQDflWZC6h1OvsqeFV+v888T7utYgVVPe9sbcuFWE2uLC32z2Go&#10;Bvzu2dPyZbks10tlW2d/0S5UjL+szIeVXttPVv7RND2uVOTZUf03LPyrabpc3dyai00HqAa812jK&#10;M+mU5JSNOUQ0ffjsoXGzExHNEQaARGSboM8vVrOxXDjkqLZtWBT9+sqSXbP+VKWapqXVuX8Pa3XO&#10;YKKRsPrPGbBodS4WMyv8lhPxkQI/BFrFZlO2my0zdLHzsXNbFWC3+yjowzFCVd+w2RvNTsf8YF5q&#10;aWYLaa23EFnja2AsF5KJ/pdjoZXnkKN9UqlKLho1qzTwPD1qmfbphQW5W2+YAaLb3G405eH9BwPV&#10;gIDWfKeSSTMEQBUQg0D7PJtKmtWXqhv5bc78o6nCxiY1mLs94dbGB7W3nbcKV2z+/HmxJEuhkDyd&#10;TUt0hDbTRDR5aPNORDRPGAASkW2wMx47553WW/2xWFS+urg4lcXyjmH8yuh2v279Ge3rPnPRvCCa&#10;HVb/zRYWw07H47Iajx/a0lN6YV9F06XQbEq+2ZRKuzPVoMUtVYDtTkdaQ4btI+zDubGm61LQdM74&#10;myB1ntOdMs8ho8Dr6Va5IpeyafO5ijaf/kNatuFa4qWFrGsXsq1qwNORijy/tNh/38FGh4vZjPkc&#10;QhCIQIAB8uQgENkbvOK95Hp+2wxmiabptPI83K7XJ/5af215eeBaat5Dblzn5Le2zQ0ApxLxEf4F&#10;EU2SzusZIpozDACJyFbhQODRDnqH7HB8KZuR85n0CF85Gc12++vqN/q4VHZllQBNH6v/pguLsaci&#10;EVmNxUaq8sMCGar7NhH6OWAGWL7ZkoszvxXDIUBptPWB4K/QbJm3Oa9pbIdsk6eU5zGChXsNtv8c&#10;1b1mU853EmZ1RrtrSFgOv4ZZSyXldK3m6up+3PYH9x+az5tncgv9544VBOIXzntfVmszCahwjr6Y&#10;SJhzCi1NXTc3x7jt/REtP9WwVXozJ9/b3HLdTEnyhrjyOQ3XNpP0XCZtthe2zHv4p0Kb36KmyVOZ&#10;DGcDEk1Ju2MM7T5CRORlDACJyHbxUEgeS6dlo9mUTW02lR1h36Od1stT3GXZ7XbzRre7ZP15s94w&#10;B8ETHUWt/sPCPav/7IFWwGvRiKzFYwNVGMOgfeJOsyEP6g1HLvKHRmhLOgsI/+q6Zs70axtdeVir&#10;mXNwyH7qPKeH1SrbOI5pp9kyKzOwSzw8wiamS5mMPNjccti9GN+n5pyqhlxKpeRMMjEQUuE8iV9X&#10;DEO2anXZaDRsDwNxnr6cSZsh6z7RR22Z313fcEVwhhDzhWx2331BsPredoGvUXKEeHBymzbRTeHi&#10;ng1tDP8G4ZqyVtiRF3ILDAHnHEIpNoW1n8b2n0Q0hxgAEtFUoEXWy8tL8v89WJ96BRzCv2+trUxj&#10;3t8AvdMZuIbfbk12Ry15l1r9h9ZrrP6bHCwmn4vH5EwyeWhrT2uG33q9IevNluMfgwup1AhfNV1q&#10;+IcWn9d2iqz2mxJUGKnP70/KVY/f48nb7AWAWJDDZYvviHXZbCxqHncvzPhFEPVRqWz+woYUhMnq&#10;8wlVgQix8Ot5ESk2W1LVWlLCRglNO3EYZ52nUe2nVg4Ng9vy+tqqvP1g3bHnaQR/CFTRTlWtLsf7&#10;zOfFklkFRDRL+IxiBdOYAbocj5vXnyftcnAll+v/HlWu14pFPs5DYIPotcKOvLKUG/vfkndwC4j9&#10;MIe8w88iRDSHGAAS0dRgF/l3T6/Jh/ntqS2QzSr8E3O4tLFg/R6VL15YFCT77a3+u1mp8KifEHag&#10;P55MyEI0dmjoh8WprV5rTzfNYELogPDBaTA3LRoMSbnVkg8KO2x/PEXnE4n+D2ML4ePBjCa8d6Mi&#10;A+fiUeYGe6UKUIVqHfzCeQbPq2EtkhHS4ddZ5e9wPm20O2abznrv+ddot6W2pxNCNhyWoN8vYb9P&#10;kuGIpMKhA1sw43silEDLvIjfL1eWFs2vxa+Xlxbl7Y1N+w7EMVyIRQ9sK43Q9IP8Nl+b5Ah4jatB&#10;P65DL+UW5NKeOccVBPyaPtLzFsG3GuDj8x+rXA+GEPBepSrnhlU701zo8jrZdhrfc4loTjEAJKKp&#10;wgfKr62tmj+y2GjKRr0hn9dqti0Mzyr863a7FaPb7Zfk4EMz0VGwWILZSxYsdHKx5His0A+72NUW&#10;dnuhtedGvS4P6nVXzl7CJgfMknIqhCY4BzP8mx6zta2ygPhFreb9O22TsqZJLhqRTteQoBwdAHqp&#10;CnAvc0Yg7ldhpx9sLcSiB55f8ffm/zuigm8UCMvulsv7Nma0Nrf615QIGmZ97M3NGOGwLJqBaHRo&#10;kIkQ87NiiW0QyXHe2dgY2qIWz2Mr5LfgebzTaJqVg8O6JFite9Wv50bIo92pNxgAzrEOr5VthcPL&#10;AJCI5hUDQCKaGSyU4dfTiwtmGNhst6XeaZstpHTDMHeYnmTR+LXcwkzCPzEr/gZbS7D9J40CLcKs&#10;BUNW/41v1NAPi8mb9brcqzdcX32B2aaH3ddZQftPf2+WTTgYMBcDWekyHU+ndxcPEXBz0fX4Sr0A&#10;EHMAR32dIZB/cP+hM+/QhCCIs8I4vLaXwiFJhcOSi0YPreAbxyjnaTy38XVWMPFEOiUPtrZtv//Y&#10;rJMLhcywLx0KSSoSObS6XBj8kQtgw9nVwo6kSmWzBe9hQTbOh1Yb4Mu9v6v1Pr/FgoF958v7VW5E&#10;GQU+92LjSXpGn1+JvEzn7D8immMMAInIEQ5rX1fVNGl3jH5AKOai3KMPmU3DkMKQqh20Udy7g3Wa&#10;tE6nX/3H9p/ehtAp7PfLUnTwOYw2SS3DGPmxx4Ii5gNZWP03mlFDv+163Zznd6/R8MxxxSYHtJZz&#10;EnXuX8jvl2jo0aJ4KsgAcBpwHjmV3H3vu1Mue/nu2u5hsyUX0imzReWocB7CNci8BD14XVcaHREE&#10;gqXd5xuq4UB9b8yY4eDAeOSBFqF436y022NVY98sFvtVgIvxuKQCxYmdaxBu4tyFoC8eDBzZonQv&#10;bOTZqtVlo9FwVVtpmm94/ZhzKXuzKXGdtRAOm6/fw1qpH/T3aEP9UYnvRaMqtRgAzivOprOPWf3X&#10;dl+nFyKiSWEASESON0oVH0LCht6Wiq6ZM2cuz7YlXsvodvt9ctj+01uwwH4xkTB3RmOxcRRWm8nb&#10;1dqBC5Os/hvdPId+lpeymZlucjhIo62b4d/DWn0g0KbpOBeLDZxHWG10Mg1sNOp0JB46vLprryez&#10;mbk/9tbmF7s3QOH74z3WCh/QdhBVTKOwNvAkgkGJBYMSDwTMTQvDKphGgSo/XI9ijuxms+nKttJE&#10;e+F5bD6XzSK+kvl/EfAj3EfVb/aANr94XWITyryfC4nGgaDK5+MhmzRU/3FbLRHNMwaAROQJCAnx&#10;a1lmXw3T7hj4iNz/NFzU9NneIJoIa57JcUIXLExeDGfkYjZjtiu7X60OLIiw+u9oo4R+arXFw1bL&#10;s8cQ1UXnldk6TtHudMTods3A5LNqTS4p8yxZBT0dCJ4sOI/QyWFezLgtLeetCnDWEDJYG7/wHn0R&#10;beWNTj/YE6X6EJXJR7XrHAXCjWZbNztS5JtNKeg637dpbvRngvYq+6y2uBa+5x9fJsLqv3mGzzKY&#10;n02Tw+o/IiIGgEREE9c2Ojn1e25w/p+rYVHjSiYtZ9PDAxd8UKtgIVBpYxb2+8xWYcOqCLLmTJWI&#10;PJ5Oy41CwVwkYfXfcOOGfvPQYg2hwowrnA/U6j3/PymWxc/dy1OHigz1dcLzyGQsx3Y3FnW7XfGN&#10;uDX/TCLBAHBKcJwRflvP/+dWlibyg/e+vx+nRSnRPGhy3MHEhAOBKf0kcqJO15CgMACcJK3TZvUf&#10;Ec09BoBERBPWVvr3Y5A7BrqTOyGAenVleV/4hDZfqK4ZpcUXKgfXohE5k0wOtElCBQLmFt2vVGQt&#10;kej//bxX/zH0O5iTwz+r+g/nvLyu9+d/AapeyX5PKFXEmLnEaqSTey6TlnBwdzFW7xgDfz4MZhvj&#10;/M/Zl9PxWbE09vnRCvhEadee7/2XYQYRTVsmGJQoA8C5pnc6x2pBTcNh45bG6zAiIgaARESTZBjd&#10;fFekv/V8mwvfroUA4+WV5YHWb2j5ZVXtjQqLv5Va3axQGNZG9Exqd9F+Xqv/cFzOxWNmG9SjZvp9&#10;Wa3NVehncXL4J0r13+2KOSRIssrs1o7BD952w2tInUn6Gav/TgybES4qLVWxKIdd5KMGgHA2FpNf&#10;VqsOvHfeg/dYdaONFe5ZwV6j3ZZarwUY23USkROdj8f4uMy57qNxImwDOiEM/4iIHmEASEQ0QZ2u&#10;kVK/2zbn/7nSsLDlVrEkH/VmnRwXwsCrhR1ZqlTkSi43UBEoc1b9Z4V+WLA9bB4TQr/1ekPuNRpz&#10;u2Dr9PBP21P9B3ElJCnxPGi7p9O7mwqwUYEtCk8GrZ9R/W3R2p1+Cyk830dt0fZ4JsUAcIpuFotm&#10;ZT1g8w7+zEo+InIDVP+tMAAktgGdGGwEYgBIRPQIA0AiogkK+Pz9RKfZ6UiJA6dd59lUUi7lFvo3&#10;Gx8e3l3fmOiCOr7X2xub8rXcgpxWqgFvV2ueOY6ooEQVWFCpoEQFDeZnrcTj+8JPFUO/XblQ0NHh&#10;nzpY36r+A8zAtFgt9cgeCKtOJXfPI3fKJ9uoMO9wPN9YXR2oRv7Z5qY8nc2YrdnQAjro84t/hEGX&#10;+B5hn4+twKcEYR9aDlvvL2iL+2Brew7uORG53SVlIw/NN4wTOfhTEo0Cl11NrsMQEfUxACQimiAs&#10;CEaDQfOCs84KDFfBou9ry8sDwZQd4Z/K6O7Oi0To5eZZUWYIEYnIaiwmy4n4QOvUUWDR9n61ytBP&#10;geDgG6urjrk9w1hVUWr1H6ivo0qbu2/tdC4W67/ecM5CK0Q6HrT9fHFpaaAq+UZ+23wPWGm25FTi&#10;UZtVPO+j/oMrl1VL4RCr0KZIrQJEW9xUoMg5jETkaJcScUkrrdNpvqGrhmF0R9poRMO12rp5HImI&#10;6BEGgEREExYKBMwLTuzeI3dA1d8T2cy+eX8/z+dtbaW3rMzsQsWb22Cx/HQ8Lrlo9NCKvoO02h25&#10;Wy7LvXqDC7RDfGttxdEzQNTWOteLu1VneF6oX8PH1l6Pp9P97482wjQ+bGC4lEoNzPyTXvhnBaqf&#10;VWuyHItJ0O8b6/09EwozAJwiHGu8f1sh7lo0Ys7hJSJyonPRqJxLsfqPBqENqF9GnzlMu9qdjuhc&#10;hyEiGsAAkIjIBmj7dSaZkO1Wiwt/DoY2lZdzuX0z6NYrVblWLNpaiXYhFu23mHNL1Q7m9mExdS0e&#10;k2w0emiVH+5TsdkcmP+G14TaVi8SDJgf0BgQ7fdabkGSDt0Njg/WmmGYjzFs1hvSUD5oLyi3u8L5&#10;f7ZC2Kqev7zURngacPyeTKWGVi2r4R+gjeenpZJ8ZSEr47wzhALcwT9tG/W6XAw/CnNjQX7cJSJn&#10;wty/i+kUHx0agOuR0IizhmlQu2NIg60/iYj24SciIiKbRIIheXohK7V8gbMAHQbB36Vsdl/VGgKN&#10;6/ltud2wf2YZWmVathwa/lltPRejEbNaMXLEQipmY23V67LdbA09hh+VyuaC++trq/3Fdmu+HdsW&#10;7noqEZc1h+0GRxedttExK/7UljoI/z6pVAe+NqMEUgXO/7MVwiuL29sIT8Mo5zScxz7Mbw/dvIO/&#10;e0xvSzwUHLk9Vy4SRRTulkNERERTgPDvhdyCWVVOZPGZG1dGazFOg3Bd1mxz4yER0TAMAImIbOLz&#10;iaTDEXk+l5WrW9tm9QDNFoIVtMvbW/EnU6r6Uy0ndtt/flFzTtUOwtGlaHSktp5WlR/al643WyOF&#10;D2ip+sP7D+SN1dX+4/BMbkF2zBlyDMpzoWA/FHUCPMZtpdUntI2uPKzV5F6jOVD5Z0mGlfl/Giug&#10;7aSeR75k9d8AhH25UEiy4bCkQyFJRSJDz/0WBH+fFUtHbkbYbjYlHkpK16wDPHrhNhbixy0iItrF&#10;8I8OEg+FzTUEGg+WWRptfawODURE84SfSImIbIQL+IVoTF5ZXJD3t3cYAs4AWm2i2m5YizcoNlty&#10;vVCYavj0lHJbsOg8yzaxaOt5Lh4zK2KOauspveOFqq4H9fqxjxlC1qubW/Lm6TXz5+HXqyvL8tcP&#10;16cWwDrVcwsLjrhlaPPZ2lPtV9fb8mWtLhut1qHnMjU4zrMFqG3U8wiC2mlULjuJFfABNi1Ir/o0&#10;4A+MNZMUlZMIT+06fkdVTtPkhbmoTkQOhY12T2UyDP9oH7SsHqWzAO2H8M/gOgsR0YH4iZSIyGYI&#10;AZdicXllUeQn+QIPt83QYhIzyBYjkQNDP+lV/KHybhbhG2boWdAyc5qwaH4uFjOPz4Iyh/AgalvP&#10;h63WxAI6VAu+u74h3zx9yvwzbgeqAn/4cH2qx8NJUP2XjUVndovwuVlHm892u7+DFtV+CHy/qDdG&#10;amW8pFQ7dTjf0VbqeeRhtTqT22AXK9xLBIPmglg8EJBoL+wbJ9wbBue0nUZTNhqNY53TCpou52Z8&#10;fOhw2HhlYRUyETnFuWhULmXTfDxoH1zrBDn371jQpaQzpCMJERHtYgBIRDQF2M2HEPC5jC4flTgL&#10;aNKwWHwplZLH0qlDK9jw4QAL5Z+UqzMNJhbju2377tjctk+deYVF0cNa4Mkx23oeFyoIb+S3+y0v&#10;cdteyy3I1cKObT/TyR5PJGZ66+q61t892+x05GGtLl82mmNVLq9EdwPMCqv/bJVVjrXd55FJUiv3&#10;IOT3y3I0KplI2PxzPBQ6shJ5VDVNN+fBlDRd8s2mFHR9YpsYxrmNYZ+PHQCmBM8v9X0OIS8R0awx&#10;/KODMPw7vnbHMDd2ERHR4RgAEhFNCULAx9MZ84cxBJwctPi8srR44GIsAq0ttC1sNBzRIu+CUuGF&#10;Dyx2tB615vitxuNHBn7Sa+u5Wa/LZrM59Tl8mLeFasS1VNL8M/77VKt15BwuL/L7fOYAe7X9T7fb&#10;7YdynW7XDEt8NgwHwXMRPwcVf7fKFbnXPN5rJa0EO4Vjfg86Gl7jahvhab1uT/dCOotVoWdB60V1&#10;BiSkwpML9PbCuQuaui71Tkca7bbU2m2ptDuOqj5dCodm2up5nqDC3WIGwHPeVpqIZu+r6ZSsKFX7&#10;RJZwIMDw75jwmQmbvIiI6GgMAImIpsgKAbGe/4syQ8CTwgwsq3rMYrYd1HQzfEDFh9MWXVeVxcmd&#10;CQSSVjUNAr9cNDpSezwsiu40G/Kg3nDE8UHF35uhUP+24zHd0bSph5Gz9mmlKpFgQKKHLAR0A4GJ&#10;zxRD6xytF5Z8Wiqd6DmRiuw+/9h6bzoa7eMHXXtbbVoz9KRXmTfKBgK7INzrGB2zeq+NyuTe82mS&#10;VXzkPWprXLzPERHNEsM/Ogg2/oUDXJI9DqyloHMJrwaJiEbDdxsiopP7KxH5zVG/C0JAtKpElcKt&#10;Ohenjmtv+Ifg71eFHcdXjmEuoQVViceFWWtfyWYG2oke5KQzr6bh6taWfOfUWj/cen1tVX54/8Fc&#10;LfRjxt57+YJZLZQ8IOTD/DFUWT2/tDiRIBAVhlbrnJvF8okDYbbem45EUJ21OFoAqG4WQNCXDIcn&#10;HiaPqq7p5sIXfr5a0Lpdr8sviyXHh//jVjSajxcrAG2XCgSm2mKbiOggaP38dCrJ8I8OFN1zDUSj&#10;YfhHRDQ+BoBERMf3Ycfo/md+n5z3+XwjB4CAVh/P5hZEN7rHbrU3z9CGTg3/UNF2dXPLUS3fhkFo&#10;py4cH7cl6TPJhFxaWBhoFamyAr/tVsv2OX6TgqDvvc0t+ebpU+Z3xHF6bXlZ3t7YdPxtnyTMCTND&#10;uCPCgkypIk8vLpz4J1tjyQrN1onPRWp7SDwHWaVlH7XtZumAWYs432AmI9qyLsSiEwn78LiqFYdW&#10;hZ4KlZ8tw+j/zWHtOPGceWVlpX8uc0P4l0OV5JgrdrEg23tNw7n4YPvPeasiJyJnQPj3cm5B4iEu&#10;t9Fw2ARlV3t0r1NnlhMR0Wh4RUJEdDx/XGm1ronID5Lh8HXrO3xRKksuFjUrK46CEPD5pZxIvsAQ&#10;cAzY4f/yynL/H6Dy752NDVeEDaeVygRUuhxHLhSUp3MLA3Pg3Bj4DYPF2hv57X64i5agz2XS8lGp&#10;7LSbOnOf12ryRDYjwcDJFg8QvGAR4t4EKmezynnvJG0p6WhtJWDL9KourcBvMRqRbDQ68sKSOSet&#10;re9rtSlTaLeJyjgr/JvmLMOTCvjGe93lIpj9yrbfdkN3Bcv9atXD95SInIrhH40iyPDvWKyZ5URE&#10;NB5elRARjeeu0e3+pzVN+w9F5A/FDKC6/6rT7fzah/lts3LnzRHCPwtCwCuo4tneYQg4opeXFvsL&#10;2wj/3l13R/gHmNFn2W4erz3i15aX++Ef7v8Hm1uOm3N4EmjhuhiJyFoqaX6Xi9mMI2c5zhoqBb+o&#10;lOViNnviWzKpRYi4UuVU4PnMVupjFguG5DfOnRkp8EPYV2m1pKzrZtA369fV4+l0//f3XdSucdzg&#10;PcaFYNuhmlStcr1VY/tPIpo+hn80inE7CZCIrswsJyKi8fDKhIhodB/Wde0POkb3f8BGc+tf/b/3&#10;H3Ta3W7DEDF7T4270IcFq2cWMtLIdySvD2/lRo88m0qaVWEWzPxzU4sv9bZvHiMgwQJnVHl+eS38&#10;s1wrFuWNSKQ/Tw4Vn4U5mwc4il+Vq3I+lT5xFSCqmWKBgMgJzz/J8O7zu6IxsJ2WuDJ3ca9is2WG&#10;sQjR7a7mGxequdWZkbddEgAuxaIjfNWgWc1anCfnE4n+vV2vVPl+QURT99V0iuEfjcQ/ZieBeWcY&#10;XWm22dabiOi4eHVCRDSaD6ua9q+63e4PrK9uG135tFRCJc5/q36Hht4ee7EvHgrJlVxWfr69IyVe&#10;3A6F9naXcrszz7DA9+kE2hZOy5KyIIDKveMEl+oCJyp5vFoVh4Xbn+fz8vraqlnVNK/zAI8yqSpA&#10;HN9sOHTiKmQ14M4fMJeO7IPzSrHZNKuLscHA6Zsj9s5rc0vr4oXI+AFgu2OM8FV0XFG/r181Dl+w&#10;+o+IpuxiPCYryvsa0UF8vRb8NBp0/MTcPyIiOj5uOyEiGkFN0z7rdrv/lfWVCP+uFXaGBjA/2cpL&#10;dczqF7R0TIbC8kJuwZwdQfu9uLTU/zv0/0eVmJusKO0/i8cMWpKR3fayG8ecIegWCC9Q4WlBuPSs&#10;ssBLj6AK8KRwylk94aIVqrlUbp1D6RYZpXIO80T/5sFD+cG9+/LO1rZ8XKm6ojJ6UQmM3TKvDVXY&#10;oWBghK8c9IDz6Gx1LrZ7/sL1AVtGE9E0xfx+OZfkNSqNhvP/xoPwjzX9REQnw3ceIqIjdLvdvNHt&#10;/pvWV1nh30GVeqjK+fH6+JVKaOMXCwbkciY9wlfPl+cy6YFWcZi36Lb2Xup8tNIxq6PC/t3v0ZiD&#10;SlFUeG4rQecT2cy+oGne4XyDatiTigaDkjlBm8KU8vwuHnO+JY0uqcya/bxccVUrZIt6H4ouaRl7&#10;Oh4/1r/7dAKvUTrYmrKBYcvjm2OIyHmuZNMSZEUXjWiUmc30CDb1GF3Gf0REJ8V3HiKiI+iGkVK/&#10;4sZO8cg2nUuHzGQ6DFqHoiriIlvI9KHi4mI20//zrWLJlbv7JzEfLaAsLtTmpFXse9sFs7Wh9D4w&#10;v7y0OPPb5DQ3SuUT36KAPyBnjjHbzLKkVLg2OcvUVgjB1TbTBRceb7RsVO+DG87pqM4/m06N8JWD&#10;io0mK2JttqgEs3dcMkuSiLzhUiIuaWVDC9FRfMKweBTtTkc0Xj8REU0EA0AioiOE/P5+ctPsdCQ/&#10;wmLrktLabBxoBRoOBs02MjHuDjTn5r28stz/M+ZEfTSBsGMWQsrj2TI4D2pUqPS8nt/ufzVagT6V&#10;OF4VjlchXDhpFSBC1oVjnrfErE7dXcyo88O6rS4kd2eBokLWbdXQkAvtbpKpuWRe5Nno8QLye2z/&#10;aavTSmtsVAq4sRqWiNxpKRSSc2xPT2NqtHWp67oZcNFwhtGV5pxsdiUimgauLhMRHQGhXCwYMvfq&#10;7UyhtV3IHzDbyKCdzDxDhQjm/lltUhBQXN3ccu0RUVuYcj7ReG43mgOtQJ/MZsznB+36onb8qhe8&#10;tlqdtkQDgWO3AZ1EhSsdDc/7x5QqtPV6w5VHLaJsiNBdsiHi4jHekxFIfe7Sx8gtEso5a9z5y0RE&#10;x4Wq8MsLWR4/OhZce2OcQ7XVetTm0oWbueyEkJRHhIhochgAEhGNAPP5EuHIiSpkRuXzifh9PrOd&#10;zLljVhy4HRa531hdHQjNUAXGNmrzS20FitaBl1Ljt+LzMoTKrWPslEVrHexCxnwNzDc9qr3xKFjh&#10;ap9XF3P9TRF4vDEn041SSru0qub8mZFr4fDAzMJR3StXZnWT50ZMCQCPO1+XiGhczy9kOPePTqzb&#10;uxav6ZrUtEfX8t05n3k1sH8PAAAgAElEQVSHykjO/SMimiwGgEREI0IwtxyPD7SbOkgucrLgDlWH&#10;cD6VOPJrvWZY+Hcjv21WgXkFq9fGhzaHd5XF9MeOMYvL6+6URg8b8OHaWmiAQrMl727lj32Essrm&#10;CDfOpHODZ1PJgVlnnxVLnrhfmgt2vZ9NxM3XChbpsBFhlMU5vMZuch4dEZHn4P2Yc/9o0hB64Tqj&#10;2g8C5+8Q4z63uOGXiGjiGAASEY3pa2ur8lI2Y7Z+GSYXCko2drIAMND73idpyedGw8K/L8tl11a5&#10;qIpK+1h1/hWN7mal0q8CRBUUZwEO+rxWk3bn8Oo7K/hD2yGr6u92uSI/L5ZEm9BKgxtn0jndKwsZ&#10;uZRb6N9KtMR183kxHgg44FaMBjOeMpGwuSiHBTlUzGJxrtJqma8l/NkKB9Wv+biwM7HXFBEROQM2&#10;gp7i9SfZzKwK1FpzNydQN1j9R0Rkh/lZVSYimqDzmbT5Cwt9Db0tZU2TdvfRwvtK/OQfCn1KuJgI&#10;+KU0BzOwh4V/65WqvL/jjSqXSfArzwttDtssIlh6WK3K2fSjWVxr8ZgnwuFJQdiQr9dlLZUc+I4I&#10;BTtdQ/ROpz9PA8Hfw1pN7tQbDCkcbCkUNGehqufFmqabLXHdLKpsgsg3nV3d/dQh1cbmIlW3K3uX&#10;5+p6W25x9h8RkafEsPksk+GDSlPRNWfhtSXc7ZrjD7wOl1TaBEYREBHRfgwAiYhOABfj+HXSir+9&#10;1PLsJC74W5qnHyYscr++ttqfbSW98O9qYWemt2uSmmiL2GuTmA2HzZlt40AlqBoM5/X5/IB0p1rr&#10;B4Bohxj1F1hxpkCVJAJAfIjGLlp8kFaPTrPTka16g8GfC7yWW9gX5iL8e2djw/XP+VhwtwLQyZsZ&#10;UOn/Za0usYDfrAIMBwJmZf5hEK5f2ynO+qbPjYayWJjD3ORSed4PCRHZ5Eo2zbl/NHWoBmwbhsRD&#10;YTmgAZEn4HMLP5kQEdmDASARkQOpQU/Q7+1uzcPCP8z881plV11p4RIPjt/+7mw81v99a453RyL4&#10;xP23dsKei7EKUFXQ21KoNyQU2H09IfTbabbkfqMpJe6sdYVh4R/aIV8vlV0f/uGcb71+0dLXyZsZ&#10;EJLfsyoUlfMMNmSEfD5Jh4ISVN6vC5ouZbQDZbg+NTXlnJYKs702EdnjYjzGuX80M+g4UNc1iQVD&#10;4vdgCM3qPyIiezEAJCJyuETIu6fqeQn/oKLtVvwlw5Gx//3pRKL/+52Gs1vm2W2rXmcb0EPcrlTl&#10;UjZttiFE9dK9KbRYVEPZVCAgFQ7wP7bnMumB8A/zQ28Wi2NXDTvVV7K77dOKDm//eRArSM+jsptm&#10;Sn1d4FoC1xXzWiFPRPZA689zySSPLs2UFQKiEtBrIWCb1X9ERLbydlkJEZFLBTxe9SdDwj9Ugng1&#10;/IPKCaoUzkQiAzPANhrzPVsKbUAtaAOaOqIl37zZaLXkw+0deXe7MJXwT8w2fLuBX+oYFa70yFOJ&#10;uFxUArLtel3e3tj0TPh3IRY1X7OWdc7JownA68TyeDLBQ0pEE8XWn+QUXXPOsCZdj3Ua0LhxkIjI&#10;VqwAJCJyuHjQey2ton7fvvDv3fUNT+/aV+/bOFUKOFYvLi/1/4wZYLfnvAIQxw3HwQpFLyQT8hHn&#10;PvWh/eC0K5NOOuOSRE5HwnJ5abF/JPAcf2+74Oojg/PXC9msLCfi+za2oGqU1bs0CQiSrWB5Gf/d&#10;KfG4EtFEnItG2fqTHOVRCKh7ZiYgwkyDrdOJiGzFCkAiIoeyrue9uOMUC8LzFP5Z0MrPsjDiYsJr&#10;y8sSVOa53Si4OxCYlDvl3cDvDCs+Zk6dcen1uaV2wIaAl1eW+98Z58V3NjZcPe8P4d93Tq2Z7Uz3&#10;hn+4f+9tbs3stpG33FOq4tGKGJWmREQnFfb55GI6xeNIjoPArNX2RhvytmE44FYQEXkbV2iIiGbj&#10;roh8X0T+sYh8OOwW+JUF07AXtvf1YFEY1SCWz4uluZnXU1DaMS5Gjp4D+O2VZclGd7/uVrHEyqoe&#10;LPh2eh8YseD7lPKcoulTZ1zmolx8HwfOia+uLO/bFOHm8E96Gz2suZAW3De0a5yXTR80HXitrFeq&#10;/Z/1WG9GLBHRSTwej7H1JzmWbhhmNwW3Y/tPIiL7sQUoEdH0fb/Sav0F1kdRyJSKRN4WkWsikjno&#10;lqSDwam39LPLuVisv9CNDy0fK4t2XpdvNuVi72FeOKJC4deWFge+BoubbHO5Cwu+W7W6WV0ET2Yz&#10;bCc4Q3lt9/w07ozLeYbw743V1YGg7Hp+2/XhGOZyWq9N+LJcluulsutDTXKuzyqV/nMOG2fQUpcb&#10;ZojouLD58lSCHSbI2RCe+X0+Cbl0HrphsP0nEdE0sAKQiGiKDKP7X1ZaLQR/OyLy1yJy+26p/Pc+&#10;2sxf+9n6htwqFj39cGCx+5ncQv/P96u1md6eaSsoIe7eyhgLjtG3VpYGqiQxC+yax58bx3FDCURZ&#10;BThbFWX3LgL+lEsXIqYNVXIJJTC9kd/2xIzPc/FY//fY6PH+TonhH9kKobnaZvtSNssDTkTHxuo/&#10;cotmuy3tjjvbaOoGq/+IiKaBASAR0ZR0DOMPa7r2ByLy29ZPvFepys+Lpf/5VqPxbexU/6hUkU+2&#10;d8z/1/Xgbri9s/9uViozv03ThAVwtVULKhRU1sysXGx38Rzhn9tngdkFoZPa9g1VgFEu1syMuvi+&#10;Fj26xe28ezaVHKiSw3PZK1WsK/HdMP5ueb7O8zQ7N5WNMlYVIBHRuFj9R27TbOvixqUDne0/iYim&#10;ggEgEdEUIPyr6/rvqW0+bxbLcnPIYu8vq1Vp6npdbYeRDrm/YzOqs9TFbsz+m8dQq9Ee/kEHFVMI&#10;/9TKQMzKYvh3OFQBqrMAL6VSzr2xHqfOuMywDeihlkJBuaRUQ+O1frWw48jbehzq7NLNpvsrGskd&#10;sJFK3YhwOZfjI0dEY2P1H7lN1+y44K5xIVjq4CdcIqLpYABIRGSzbrf7g2Hh371DFkV/uVMcOD+X&#10;XT4PCuHf5aXF/p+xQDdPs/9U6sJ4pRcGIgz4zulTA+EfqoHe2dpm+HcEVAGqFUYXsxnzeNIMHgtt&#10;d97WQjR26NfOuytKMIGq4Pe2C545ImorXoTzbp9nSO7yQX67f3vRXpetoYloXMtxXsOQ++iG4aqK&#10;OqPrzralRERuxACQiMhmdV3/zjjhH9xtNKPN3gV82+hKXnfXjj7Vc5n0QPiHlpZXt7accNOmbm97&#10;SoRXV1JJ+ebpU+JX/t+tYslT1UB2+6hUHmit+uLSEluBzsDD1m7lDRbe+RgMh7aE6kaAD/PeCvrR&#10;itey5ZGWpuQee1tDY+4wz0VENCq8R0c5x5hcSv085HReHHdCRORUDACJyM3+XET+DRH5fu/3P3Lg&#10;fWka3W6/72VZ044M/yzXd0pm+PewVrP5JtoDC26v5RbMiizLvM+zy4V22yKiMua7ayvypNIGEH93&#10;I79tBlo0nvc2d0NlhE+YN0nThdc1XuOWczHuoB/mkvLcRFCBtoVegQ0fViWzeT7juYxm4Fqx2G8N&#10;jbnDVzJpPgxENJLFCGcYk3u56RM26/+IiKaHPbKIyI3uishvVVotaxX1L//g175+B7/58/ev4e9e&#10;EJE3e//9zVnev47RHdiGt14ffRZSqd2WH226s1IOu2efX1ocaGk57+EfFJRKTixKppRFBrMN4OYW&#10;2+UdE44bKietwBnzJp/rdBimTtlOs2EGsNJbRPuUFWADMOtTrf77rFIZ6d+5Ae7bY+ndGZxozVtx&#10;USsq8g5cZ2DOsDVn82w6LXeqNb6/EtGRctEoDxK5lt/nnop3w2AESEQ0LQwAichtPqxp2n9ndLtv&#10;q201//Mfvi0PG818wzBKYZ/vbxpG52dNo/u7v/XYud8REfz6I/Xrp8UnklR/1IbSIs+LMHvtK9mM&#10;LMYHZ+5s1+vmjKt5n2eH+4+gTw1GhcdnYhD2ZcKh/vMPYWCj3WYINUXbzZac7RXbLGP2FlvZDris&#10;VCJhFqqXAokXcllzY4P0NjTc9FC4Se6DOcNnksn+hgS0hv7hw3U+kkR0IGxgDLJlMLmYz00BoANu&#10;AxHRvGAASERuUqpp2v9idLv/3LrNaJF5Y6dozchbwq+ayBMi8tv4i3/5xZfbRrf700ww+C9eXsr9&#10;e8lIJDnN+4u5biG/3xzKXdfbonm01/1Tibi50KZWtlhQlcUqrF1//XBdLqVSZqVMsdmUz8sVT7UA&#10;nDUEqW8EQ/1FX2v+JEPA6bjdaMoVwzCDIPy6EIuaf0eP2iKjMtVyv1r1zFHBe4C68eNXhR1uaKCZ&#10;u1EoyNfWVs2bgfeEZ1NJMxgkIhomGw7zuJCrBVgBSEREQzAAJCK3KLXa7T81ut3/0bq9CP+uFXbM&#10;VpkHaXe7WP3/9Z12W/71+qaciURK5xLxjLoIa7dIMCQd3VsBD1q9rUUjshaPSTYa7Vd9qCqtlvxs&#10;a5st4PbAojgCUYai9sDxRavZN1ZXGQLOCIJtKwxajcUYAPYg+Le0PFSZisrvZ5RZpqho5mNOToDN&#10;NV+Wy2YLUHgim5F79QavS4hoqAwDQHI5N1UAcpsYEdH0MAAkIjdA+PfHWqfzp9ZtHSX8G+Z+q5W5&#10;32rJU61WPxSwG67D46GwuSMv5vdLw0W73VCxkguFJBEMSiwYNOdipMKhoYGfRe905OPtHbndaEz7&#10;5hKZDgoBUY3L6g/7rdcb/QCQbUAfwblUnY/3WbE02xs0IajwvLK02H9P6BiGWYVL5BTXS2U5lUz2&#10;q5JfXlqUtzc2+fgQ0YCwzyfxEJfHyN38wha2RES0H69wiMjx2p3O72udzn+v3s5PS6Wxw7+Bf9+r&#10;vJhmCBgNheTry0vyk80tx7QCReXGQjhshnsZM9gLmH9/VMi3V7fblbZhyMNqzVxs82qrU3KPYSHg&#10;pdyCpEMhucpAylb3Gg15hm1AB6D6Tw3JvFD9h7afe99DP9jcYutPchQ8H6/nt+X5lWXzZqFVOVuB&#10;EtFe6SCXxsj93FIA2OVaARHRVPEqh4gcrduVDxrtNsK/jHU7bxbLE5mZhgXYoM8vTy8ujPDVk4GF&#10;p1cXc2aFxKxCMlSiYDH6TDIhkRN82MUidqfbNSv+jG5XHtbqXFAjRxkWAqL972siDAFthOO+Vav3&#10;592dTSbmOgDcW/13t1yZ6e2ZhL3hH94P3l3fkLx+/I05RHbB+edsvd6vTGYrUCLaK9e7TiRyM79v&#10;9A28s2QwACQimip3vDsQ0dxqtPWzavh3u1yRe83JLST/slo1ZzFNE1rifff0mpyOTHfOBOb2PZdJ&#10;y1tnTsvFbObY4Z/W7pjz/eq6bh47XMAjlGX4R05khYA1Te/fOgRTryxk+HjZ6Itarf/NseiO88+8&#10;2lv9d7Pi7gCQ4R+5ETZedXot2K1WoEREluAYnU+InMpFIwCJiGiKeJVDRI7V7XY/6RjGqnX7mp2O&#10;3KpPfq7c/er0gyuEb19bW5WXshlz5oQdsOCOhVoEHW+dWpPvnn0U/I3T2nMvBH6tzuAiL8K/SYay&#10;RJM2LAQ8m06brw+yB6q01c0VF5KJuTzSe6v/Pi+WXN0ik+EfuZXVCtRitQIlIoIE5/+Ry/mZ/hER&#10;0QEYABKRY7Xa7Zx6276o1Gy5qSUlFJi285m0WQ04qSACM/3MKr9e4IeFWgQdiQm0tcFCr7anXRbD&#10;P3KLYSHgM7mFua5Ms5va6lINwebJlUy6v+kCgaibK6UZ/pHboRXouvIaxFzYJS76ExGRB/gYABIR&#10;0QEYABKRY+mGsWzdNlT/2RU06b2WULOCakAsqv7Ds2fkuUxqrIpAhBcXYlF5Lbcgv37mtHzz9Cmz&#10;ym8Sgd9ezT2tUjfrDYZ/5CoIAa9ubg20gbucSfNBtMmtWm3gWM9bxSXOz9iAYfmsWJr1TTo2VEqp&#10;4R+C9LcfrDP8I9e5ViwOVCe/uLRkVuoS0XxLh6c7moFo0gIMAImI6ADc8khEjmQY3TwK2qzbZlf1&#10;n5MEA365mM3K+VRaHlSr8mmlKpVOx1yYOhWJSCoclnggINHQo3AP7aumxZr1Z6nrbflF2d1zrGg+&#10;4TWFNnDPrzzaX4CZnFLY4bPBBghcUQWITQnwZDYjn9bqHruXB3shl+3/P5xD3XrfscFkTWmViPAP&#10;1bRubmVK8wvP2w/z22YbdsCGKVTqvr/j3oCeiIiIFYBERHQQBoBE5FQL6u3Ka9rcPFAIAtEa9LwD&#10;KpO63a402u1+FY/lU4Z/5GJoA/dMu21W36Iy7XQkbM6so8m7WamY7T9xnHG8UUnm5jaYo8JzajG+&#10;W/H4oTJ7zE0Y/pEX4Xx/q1jqb05Ape52s2W+NxAREbkRKwCJiOggbAFKRI7k9/sGBnM1bGzTmQhy&#10;L8ReKPbDvL+apu0L/9D6M6/Pbm4i0SQ02h0exymwqgAtT2Qzc9Fu73Jud4RtsdlyZcDM8I+87KNS&#10;eWAm7JWlRc6EJSIiV/L12u0TERENw3cIInIs/5R2sZ1JJPgkULQ7HanrmtmyTl3mbRtd+eVOka0/&#10;yfVQnaW20K0wDLQVqgDVWYAvZLMzuy3TgCpHdQ7rBy6r/kNAy/CP5sHembCvrSzzcSciItcJMvwj&#10;IqJD8F2CiBwrPIWd2E8l4pKNRfkkeNTu8weo+GvsmfcHD2t1eXcrzzaJ5HoI/15WFnlRnYW5gGQf&#10;hEa/UuYsIljC4+BFCM+e6LUVhC/LZVc9v5ZCQfnOqTWGfzQXrJmwFgT3ryxk+OATEZGrMAAkIqLD&#10;8F2CiBxLvZBdCoUmfjO/kkzK5aVFPgEeebGqaf/33uAP7T5/spk3Z3ZpXS7+knshmMHC7tfWVvst&#10;clD5cb1Q4KM6BZ/W6mbYakEI68VWoKhuHHh+lcozv02jwuPx6sqyOavRsl2vM/wjT8PcPwT1FswD&#10;vMCNYURzp8nNYORibP9JRESH4eArInIsn89nLkSiFWU6FJzY3DlU/T2ZzQwscs47vdP5sYikrMOA&#10;4O+zas3W2YtE04BQ41IqJY+lUwMfjs1wJr8teb3Nx2FK0ArzzdNr5uOAX2+srnoqXEJVo1o593mx&#10;5Kr7hteJ+r54s7Bjbv4g8rr3d0qyEI31W/diHmD+wTqrw4nmCGafRzkHlFwIY1N8UxqdMikdbiwm&#10;IpoqbhMhIkdDG1Bc1J5KxE98M7E4+71Tq2bVH8O/QaFAIIUFecz5Q8Uf5vwx/CM3SwUC8lwmLW+d&#10;OS0Xs5mB8A8tDd9d3zArP2h6hrXbQwjolUrAy7lc//d4jrktPDuT3J2Hi8o/hn80T4bNA/RilTIR&#10;EXkL238SEdFR+E5BRI4XD4UlFgicqA3oa7kFs/VfMuzNuVMn1e4YYhiGBP0+ORWNuPvO0FxD8IfX&#10;+3fP7g/+sLh7q1iSHz5cZ+XfjCB0vanMA7RCwJTLd90/m0r2q4fghgtby6obYz4vV2Z6W4imbdgG&#10;BbT0JaL5UOKcc3KpgM99y7oh/6NN3kRENB0MAInI8XBtiBDwK9m0hI95objdao3wVXOpJCL/uNHW&#10;f2Q14jiXTEqMOwnJZTCz6c3VFTP4U9swihr83X8gH7loJptXobJsXakuw0I7WoM+u+dxcwuEl09k&#10;M/1bi3liD1y+kFiYUMttIjfZOw8Q7yVPTaADBRE5X6PDzifkTm6c/2et7zAEJCKaDq7wEpEr+P0+&#10;yUajcjmTPtbN/bRWlyLb/e31I63T+YeVVut3ReTb1v+rt7nwS+6A9mwIjf7BmVPy/MqyZPdUr2J+&#10;6I38tvzg3n0z+PPKrDkvuFrYGagExOLFpdyCvLG86Lq2ey8vLfYXX8zZki4NmdG21HIuFpv1zSGa&#10;CcwDLDZ3N42hbfxSiG3jibyuwZmf5EKP5v+587YzBCQimh5+miEi18AC69lUUjpdQz4qjd+e7Gap&#10;JF+LRfmAP6r6+91Kq4XeVv9SRPqlK7fLFblVb8z21hEdAfM8zycS+yr9LFi8vVsuc8afw6ESsKhp&#10;8vLKcj9AW4zH5a1o1GzF54bHD5WnavCM2+3WoHmn2ei3MX0ym5F7jQZDc5pLV7e25Dun1vptcV9f&#10;W5W3H6ybbUKJyJvyrHwnF3L7/D8rBKzrmhhdXnMSEdmFFYBE5CpYJL6QyZqLruNCSzZWAcpfNXX9&#10;W5VW63dE5J9Y4V9db8v7+QLDP3IstFm0qv0wz3NY+Ie2kn/z4KG8vbHJ8M8lcF5Ga9bter1/g3Ge&#10;R0UnZjk6uRoQt+3K0mL/z7gPbn7efVKumhWM0psHyPlnNK8QfL+3udV/PeCc9NrKsuuqk4loPHXO&#10;hyaXceP8v71YCUhEZD9WABKR6+DaEIvDvs283GqMF1hNqArwfxORt0Xkf3XRsUPV3+9UWq3HReTH&#10;VvDXNrpyr1pl8Ecngoq8iN8vqXD4yG+Tb+4PSDBvbFilERZb0YpwLR4zK8OGQZvPu6hcrdVYreRS&#10;eNze2dqWpxINeSa30K8GRMj7nVhUPsxvO3Km3quLuYHWn+9tF2Z+m04C1U14LV3szTPE8X+la5gt&#10;EYnmTV5vy68KO2YLUOnNKn1tedncYEJE3lTVdYmz5S+5iBvn/w1jhYA1rSX8NEdENHm8uiEi13pu&#10;ZUkypbLcKJVFG7FlhFUFmB0/BPyRiPyFiPxlL0TLpiKRH6mz8xwMs/7+oNVu/4l6e8uaJteLZWkY&#10;HHpP40M4dymVksfSqbE+fF7c7Th7IMwi0w1j30w/Far9vqjVHBkM0fFgVut6s2XO1LMee1SioeLz&#10;VrFkznF0ClSjqqG0m1t/qnCMc9HdtqZn02kpabr52BDNGzzvY8FgPxTH6+KVhQxDcSKPKmq6rMQ5&#10;A5fcAZ+/vFQ0h/vi9/v71fdERDQ5DACJyNUey6RlMRaVD7a2Zac9WtuWn2zl5RvLS6OGgAj5/qjS&#10;at1BBZ2IXMOP7f39n23V6t/ebDQkFQrJ+UzaiYfy+5VWS9RZf6z6o5NAK84LycTYwd84rDlkeyEY&#10;vI/nLqv9PAtVaKiwQcB2KbfQv5vWArwTQsClUFCeyO4G2W5v/bkX5p+9sbrafx1aFVAMAWke4ZwT&#10;DwT6bacRim83W2wzTeRBG62WXOIDSy4R8kj1HxER2Y8BIBG5XjIcll9bW5XPijvyq+rRC5SoFhwh&#10;/LOCP/z+j9TKOcyH2Gg0vn2nvvmytT8NoYjDAsBSx+j+Rl3X/pu9t/3jUllKI4alRBZU/GEm2LDZ&#10;e9ipWdF0qWot0Q4J5sJ+nyTD+6v6Dqv0Q4vPrXpd7lRrZks2mg8fV6qy2WzKi0tL/SAKIeDNSmWm&#10;4S9eB7hNXmr9uZfZknVjY18IuKNpfA3SXLpa2JE3Q6H+exVaFT98uM6NKEQeg8+I+KzENqDkBl6Y&#10;/0dERNPBKxsi8oRgwC/PLC7KYjRmLsYe1hL0scPDvwODP7TMvF1BCKFbf9VPQlC1gpaEw8KRWdDa&#10;7d9vdTo/sKr+4GGtbi6qE43ruUx6aMUfwrn71dpEQhkEK3//3Nn+nz/Ob0uBgcNcw2OPIOqtM6f7&#10;z71TkchMK28QgqsVqh9sbnkyBMB9urq5JW+eXusf+9fXVuWH9x8w9KC5hMpY61yE1sRoge2ktsRE&#10;NBkbjYZcCKV4NMnx/H4P9f/sCbIFKBGRLRgAEpGnLCfi8t1IWD7Mbw+dDRb2+eRZpa2c4i5afI4Y&#10;/A31sNFwRADYMYy/anU6/9T6M1p+floqcVYajQ2h3GvLy/sq9BD8fVYsTbQlYC60G6rg+99ku0Hq&#10;BVHNdkcS4UchVHCG7Y6eSsQHzvGYS+jl8yo2try7vmEGfwg98AvnA7RoJZo3OBf9qrDTb4mLTTGz&#10;rkgeBzpVPJVKyp1aTQrcWEN0oIfNllxIMwAkZ/N7afifIuDR+0VENGsMAInIc7Az+2trq3KrWJSP&#10;SpX+3TsdCcvzS4vm/1fcVWb8HSv4s9xtNOXF2R/M+3Vdf1P9ixs7xZHvA5EFc86shX8LdmRiAdSO&#10;WWBL0d3K3B3OVqIenLetijs8/+41ZjO7FOGftfAPxWZrLqp/UIWphh7YDIBjwXmANI/wvH8ymzGv&#10;I/HeeC4Wc/RrAaHf2VhMzqQSZrt8qOg6A0CiQzQMQwrNluQOaU9PNGuz3BBHRETuwwCQiDzrYjYr&#10;uUjUDPJWE/G9wR/8VVPX/2vdMH5PRH7b+stmpyNfVGpyrzl+CLFVq5tViLPS1PW8iJyxfjzafjL8&#10;o3Gh8m9v+PdluSzXS+WpVDvUOx0+ZmQ+D59XQjecX2dRbfNsKimXlMrxmqab7QDnBQKOtXhMFuOP&#10;3tsw/wxBLFuB0jxC22vMI4XH02lHBYDYMJEJhSUTDslCLDrsuldiwcBMbhuRm9yr1RkAkqOFAzyX&#10;ExHR6BgAEpGnZWNR89cQ36+0Wo+LyIfW/0KrzHvVqtyqH7/CBDtGZxUAdrtyRzeM560/4/58Vq3N&#10;5LaQu6HNnxr+3chvs+KHpu7VxdzAAvZnlcrUb8NruYWBtp+oQrzq0bl/h8Fs3bei0X4rUKdXPhHZ&#10;5bYSAKI6GdXys5pVO6zC7yDdbtc8f+kdzlYiOgo2T2IDafqI1xXRLOA6zMdWmURENAYGgEQ0b0pG&#10;t/uPapr2JyLSD8vwIe/DnZJo3ZMt6m60mvL0jA6o0TXW1D/fKldOfH9o/qC9nzrzbxbhX5y7Wuce&#10;nodWxRncLOxMfZF9b/iHyr93NjbmsvIN9/luudIPPlARyACQ5hFmY+JcYLUmfjyZkPxOaapHAsHf&#10;5Ux6pLnTCP7qui5G73qQbeOIRnOzXJVXlnI8WkREROR6/ARARPOkpLXbv1/TtH+uhn9ok/leoTiR&#10;sAxzVdoz2l0d8Pv7pY5mNeMxWpjSfEPLxWeUVofrlerUFvkrmtb//cLwql2aE6ioUZ+H2/W6fFyp&#10;Tu3O43Xw1qk1hn97PKjvngvUcJZo3tyv7p6Plqf4WkDwh40J3z17eqTwD9ejNU3rh3+Qi/L9lWgU&#10;pXZb7k3x2oOIRH0h6P8AACAASURBVHzCykYiIjuwApCI5kWp1W7/qdbp/FPr/iIk+7RUkgctbaKH&#10;oKppB7UdtVVbmZumcYYaHcOVTLrf+hOtwq4Vi1M7jLcbzX4qj7aPWOis8Hk8l15cWhp4HqL95LQg&#10;/HtjdbVf3SO9IByvhXmfeTerNodETnOv3ujPBcX7ld1tQMM+n7y0kB0p9LPgOrDVfnSbMNvaui5s&#10;c3Yn0chu1uqSiYTZCpQcJeDh9p9+PwNAIiI7MAAkormgdzr/TOt0/ti6r1gAuVbYMXd3egB6T/1u&#10;o93+IxF5DHcnHuLpncaDBcyz6XT/33xeLE098Cg2W/32o2vR/5+9e4tx7L7zxP4jeXi/s+59Uatb&#10;3a22uq1uW5LdvkkyvNpZPwTjIAiQ3Tx4EGCxD4uFvcAim4dBRgMY+5SLnbzsJAh2jCSbfZqMMwPs&#10;Js7EGmtktSzJ6pa7Zakl9cV9qRvJ4v1yyEMG31M8rEM2WUVW8XIO+f0Ihb6Vqng5PDz1//5/v59X&#10;8mwxOHeej0Y6wrcPk6mJHYd4DXxtdaVj/iXCv2vpnXl/WojIZJJtQBNuRb6+siKKa/DGPQj+SrW6&#10;Ptc6pdZm5VqXaCowIuKFRJw/W5FlzPr8P9w7blUhIhottgAlorlQqdf/mXE/Zyz8u1/XGv8oX63+&#10;0Aj/pDXT0MPh4DSES4m9OSdY2Jxky0VD2tS2FjPGaL4c83raM+YMzy8u6KGgb8w7gnuFf3cyWYZ/&#10;RNTTvVyu/dfjagP6hVDoUOFfslyWt7eTcqdUZvhHdEQYEfF+ekcP1Ylo/JycVUtENHLcxkREc8G8&#10;kww7omdkQeRP89XqdRH5tyLSXjXHvIrbrJyiIZwLBtqVd3ArPbmWi2bJSkXOtA7lGOcUzRUEfJcX&#10;F564ywjkEAqeioTlfi4vdwvFkbeGxfGPmYPm8O9WMjWx+Zd2gba8RLTrQbksFxoN/byBNqDPhUMj&#10;2zjzfDQsT4UjQwV/0gr/UL3Pa0Ci0TJCQFYCkhXMcgtQIiIaD26tIKK5oJgWdnP238H5t1qj+XK+&#10;Wo2JyP9phH+obLyR2uHCDw0FwcuF1iwjabU8HPVczEHh+2Lmm7SCH1SE0Xy4Eovpi+iGx/lC+1gQ&#10;UxD46rHVkVYEIvy7uLjQMXPwxtY2w78eVk2bBNCul2ieoTUxNiUYnolF9Urio0Dnhq8tJORMLHao&#10;8O8mrwGJxoaVgESTobACkIho5Lh9iYjmgtvlkpppMdmm/lZEXm8Ff39lrvpbL5bks0JR/+GUaBiX&#10;opGO8ON6JjPVx2+7WJLVcEj//VPB4NTCSJqc035f+zmH2+kdvZLGl8nISb9fzsai7XCwuyLwdj5/&#10;6BmBCBLNLUdx/L+9sSlJLu71tODdCwDN7XqJ5hXOP8dDQf38hHMT2ggf5bx0OR6VkGkG6qCM8O8B&#10;X5dEY4Wfsz7K5uTFxQQfaJoaJysAiYhoSAwAiWguGC2asEjiGfMsqTH4qYj8eb6qV1y8LiKvGN8C&#10;u1A/zeUlWavxQKahoaXfiUik/b+hddhhw5RR2SyX22HQUjAgwhlsMw2VfJdMrT9RWWa00cOxiEo8&#10;fKBSr18QiON22NZ7+Hrm8A/vDe9ubTP824f+emxJMmgg0s9ROG8Y80PN56X1QkHuFYpDnVMCilsc&#10;Qy7sMvwjmiyMkcDGy7XgeGZ/Eh1k2PcJu1EcTmGfCSKi0WIASERzw+Ny6X2PYx6PXaqKftqq+LvS&#10;HfzlVFU2ShUu+NCRvGAKXrCIOKr5RUdxt1yRS625SvhAUMN2jLPrpYVERwXq+8lUz/u6XxB4PhHX&#10;F9w/Tu/ox89BjLafhqJakzc3N6ceflsZqjTNzxMrc4l2IeBD5fBLy0sd5yVsrsEH3lu3SyVJVaqy&#10;Xq3ue55RhtygVtcaDP+IpuAuA0CisXE6HXqVY4OdjYiIRoYBIBHNFcXlknPxmKyXK7JTt2Slx89E&#10;5C/xka9Wvycib4jIKeMfEfzdzRdZ8UdHhgX9mGmm140+wcs0oHLCqEyMoh1akc/3LHouHJKFwN4C&#10;GgK8vKbte0+NIBDtOxH6GaEUFt4vLy/JWbUm93I5eVAuP7HQjvlcX4hFO74nwqxrW9sM/w6w4ve3&#10;P2GbgTxRB4SAv1jfkPPhcLslqAG/3w0DRS63NhzsVMp6IJhUa+1znqdV0THo7KNmsym/TaUY/hFN&#10;QbnR0LuwBI4495NoWK45mY+HjdsVa67VEBHZEq9YiGjuoG3GN1ZX5L2tbdlQLVHF8NNW6PdGvlp9&#10;WkT+qFXx1w7+tkpl+X2prLedIToqtF28kIi3v0qqVLJURc/jUrkdAIY83gM/n+wH7WefMbXgxDE4&#10;TKXnh9mcPmcLC+7mVp5Bj1uv7rvYWmg3Zr/6FVfHoryYZv4dFDpSZ/tPtOklok7YRIDzEj6wweZE&#10;KNix2cB8jsLHiVb3bVQIFlRVqlpD3E6nDFoDeH07KfcHqHgmouEgXhlkany9afvZ8kSW5XLMR9BJ&#10;RDQpDACJaC4pLqdcXVuRO5mMfJjNT+IhuI85fvh5UUT+K6wBtf7+p/lq9cet0O/H5tAvjd3hlaps&#10;Vqv60HmiUUFoYoQhCEGupzOWemyfCgbbv6+w2nUmXV1e6mgp+W4qPfTdNBbc7xaKcjEaac+ONGCR&#10;vR/MGry2zcq/QRzzejqeq0HarBLNM7xG8OFzpmXN69UraON+3xObEKRVIdjr7/fzUTI1d+Hf89Hw&#10;pK7Xac4l3G4pappe5UdkNa4Zn/9nYBtQIqLRYgBIRLPuJyLyPXOwZnYmFpPjoZB8lN4Z12IKgr/X&#10;VU37hdvp/N8dDsc3TP+mFlX174nI9/GHeqOpt/hk6EfjhMorc8XU/VzechVQ5mqjVJVj4GcN2nea&#10;w7n3j9iCE8fvtfSOhLM5eTYSkqVAoO+COioNP8/lOcNuCMcCbP9JdBg4rxlhoLTef1d9Xr21ddzn&#10;33eTQj94Dd6es9fhF0Ih/Xr9bqHEim0au4THLbkSO66QNTlsGABiSaPRbIjWbEq90ZBGoyHGVT9C&#10;Ptwnpx76OQV18HOScRIRTRQDQCKaVTe0RvOflWrqgz/+xld/+JP3rj/RVtOAheIvLS/J6XJFNtFq&#10;s1zWd36OwJ9WarW/aIj8yK8o/8Z8wd5oNOVeLut5XKocx59rzSbbe9JEvLC40P42aD2GCior6a42&#10;GqYtJFkf5vCZA+iHudzIwjgsDL+3kxXZyeoL7WHF1fHvDP0OZynAQJ5oFHCOyuM9TZ9rm9W/It7z&#10;Yh6PBBSXrIVC+853wnv2Yaql7excMCDPLuy2LD/h98vvCgUeizR2g2zCVNiikKgnzKjFz3DtwG+f&#10;15P+b/h8/Q+suiUiGhcGgEQ0a/4WrTbz1Sp6Gv6ViER/9NY7mLH3+ltb23/2dCDw/bOx2LNoAdot&#10;5vfpH2e0iKTLFUlVKofaZd2U5qbWaP6npZr6n3hcrhuBrkoUVKCg5SJ3MdOkYS5RzLc3U+9GMmXp&#10;5yCvsv3nLMHsyZeWl9r3CIvZN8cUQOsL7TzHHhkCW3M15QPO/yMaKWxMMDYnfMfrlbC3/9zbD7ZT&#10;c9UdAuHoRdOmpZUAA0AaL7/TKQ8G6AjjcTgk4OZSGpFZXdNERfDHII+IyHJ41UJEs+KGiPywFfyh&#10;0u8PjftV0bTv/y6T+88rjabycaEonxVL1eciIS/aCfWiOF0SdCsScIf0HwKHnQGxXir/RHE6/1ev&#10;opzyuDorUG6nd+SjPBcvaPIQvlxIxNvfFzPQrFgRla/vhTYIK1HJxSBnNry0kOgIk949YutPGr9l&#10;n6/9PbB5hc8X0XggeNiv69lGviAb6vxUMSNg+fLSUsffYZMe0Tihc8DWAJvPVvYJ6onmTQ3Bn6Zx&#10;Xh8RkYUxACSiWfDToqr+vNFsIvh7xbg/pVpdHhZL8qCi7+Rsn+/qzab3w2xeHpbK8tXlpSdmRaFT&#10;p0dR9OqUNZ9X7pSGq3iIetz/yq8oopjCP+yEe3tjU5I1tvmk6bgUjbSPdRyP71u0+g9hX1GttWcj&#10;XV1ekp+vb0z9dtHRXE3EZcHUSvJOJsvzoQ1gRq4hVWH7T6JxCbpc+vyjXupaQ36zk5mrx/7rS4vS&#10;q1sH0TjlBhzHsBpgGE2Enycr9TqDPyIiG+BVNRHZ3c/y1SouPP83I/yraJrcSO3I26m0Ef71lK7V&#10;5W8eb0ihx45qt9OlD6VeCwaGfniCbndH+Icw4+ePHnOxm6YGrT9PRCLtb38/l7d0Vd2t9N6MIwSB&#10;V02Vi2Q/L8ajshreC5JQyWK12ZP0JFQNG0E8PBhyMwwRDUfpEwB+srMzV60/n4+GWe1HE6c4HANV&#10;uS+63RLxePgE0VQ0LNJeE+FfqVZj+EdEZBMMAInIzm4WVPUZEfm+cR9yqirvJtOSrA02OwwLKr/c&#10;2NIXpM1QBRhwewTz+076Bl+EwLySmOnzEf69ubnJtmk0NVjEv2SaoYPWn1YPX9Ca9GFu7zYiPHrO&#10;FCCRfZwLBjrCZ5wTr6V3+AzawEm/v30j8byxFS/R+CQ8bunXBPTTQ8yjtqtVj1v6tegnGqdBg4w1&#10;htM0RXWLBIBVXhMSEdkKA0Aisq1Krfao2WxeMm4/Wn6+m84MvUsan48F6X4h4OlISJ9FchAELZdN&#10;QQvDP7KCb62siKtVVWDl1p/d3tvJ6mGl4XwirodJZB94vi72OCeSPawG9gLAnQqr/4jGyetyicv5&#10;5LVmaYB5ZLMC19ovLi/3vTeZcv+uHkRHNUisguq/ZdN7I9GkYVVBnXL4hp8nNYsEkURENBgGgERk&#10;S81m80Gt0fgD47bXG015/4hVJQgBu9uBIveL+/zy4kLiwBDwfDjcMWPtg2SS4R9NFVpnmlv4fZze&#10;sVUVz7XtbT00MiBMQpUtWV+/8I/nRPswV7PfKxTn/eEgGquY1yOOHteZFW1+2sdficf2nfu3yTbE&#10;NGWnw0E+BTR11Xpd/5hW980aq/+IiGyHASAR2ZKqaR2lQHdy+ZHMR3lnKyl1rXNHG9ZjlgIB+fry&#10;Yt8QMOxyyalIuP1nzFjjzD+aJrTM7J67Zrc2YgiLrm1td+wyfWF5SRbdylRvF+0PMyfN4R+eP4Z/&#10;9oKg3Vw5zPczovGK9Wk3n6k+Oad6FuGcc1Bl1cMyA0CaHs7+IytBFWBBrUpRVfUwsK5p0pjAdXaz&#10;2ZQaq/+IiGyHASAR2VGxpmnt1WVU/z2ojKYtEKqjfpt6skUicj8szry8uvxECIjWn1eXl9qLpbgI&#10;v53P88CiqUH1FVpmGuw8dw2vybc3NtshIF5nX1tdYQhoUXheLnWFf3j+GP7ZyzHTQvz2HM0fI5oG&#10;zL0zriG7levzEb6v+P3icrr6/juurTmHlKbp2ViEjz9ZDmZXIgzEe0Wxpkq+WpVSrfbEB86h+DwE&#10;hUYLz8PsnWb4R0RkTwwAich2tEZjw3y9uj3iHcH3y5W+c0ZCHo8eAsYVpb0icyUW62izeCOZ4mI3&#10;TYUeRifiMzd3DdVHDAGtD88Hnhdz5RieN1aP2Q9aXxtS1epM3Tciq1n2967+g+IcBIDYWLfo98l+&#10;nfY3uRGBpuh8MCA+V/+AmshKjIDP/IHwDyEggkIjHEQFIQJDc2hYqdX0z621gsKmKSXEb9U52ZRC&#10;RDRruHJGRLajNZvPmG/z3TEsCtzOZuUrfRZkEAJ+dXnxnWxV/YbH5ZK46fPuZLLyeE7aNZG1oO3i&#10;hUS8PYdSZmzuGkKkm8mUXF5e0v9shIAMmKyB4d/sQEtr86aWB2y7RzRWT4Xnu7LohN8nngPClU/z&#10;hYndHiIzv9Mpa0HO/qPZZmyy1Ouse1T5OVs7NLjFmYjInhgAEpHt1E0XpaVaXcpjaEWBEA9VgLEe&#10;IWCj2fx1rdH4RsjjlqBpFkSmUpUPszkeUDRRqPp7aSEhC4GOsZj68Xhte3umqlHvliuiJFPtCkcj&#10;BEQwWG2dB4KKIn6l9+VNVG+ztv8io9vp7Ag/Rgk/XOfVWt+vmO5qZay382nttFUtPIeN4d9sOWlq&#10;/4lNBKxoJxofVO0rrv5NefL12W97GfV4ROnTAhUKqsr2nzQ1l2IRUZz7lKcSzYHGYfqFEhGRZTAA&#10;JCLbcTkcYiwDZNXxVdv1qQLMlWu14/iNX9kLCbDgjbCFaNK+tbLSEVjhWLyfy89sGP1pq+LXHAIa&#10;VYFWh9sa83n73sr9/s0MoQxmcKBNT0nTJK+qegA6jepjVIuZwz/4OL3D8M/GFkzH4aMCq26IxgHn&#10;zufjMVkKBvb96vMQfO22/+wfsDzKFyd6e4gMZwJ+iZg2exIRERHZEQNAIrIdt9Ol96XHPrTKGBdG&#10;ei2m17XGB41m8xW0KnKadoPe5Nw/mgK0/TSHfxv5gtzK5mZ+wbA7BJw37ee8R2CIcBCzPHK1mmxV&#10;KmMN4vSZk8tLHeHfrWSq/fyQPZmribcqvefhEtHhYN7dhUhIb/u5X+XfvDjm9Yj7gPafnxcZANLk&#10;ofXnyVCIjzwRERHZHgNAIrIdBG9Bj1dUbfIVJlWt/gp+Nc8qQeiC1oREkxbuakF7Lb0zN88BWnU2&#10;Gs2OIF5vCVxTJdunzaa5peZ+xlVJh4qPsNJ7obNX69KEb68COay3Lz14sTiotyZ2y6qInG9VhGYq&#10;FUlVqiMNBBH+dVefMvyzv9Omqvdqvc5KTqIRwfn/dChwYPCHDW5GIFbcp2X0rFjwevXOHvtR2XqO&#10;poCtP4mIiGhWMAAkItvCMOqE1yN3SuWx3IWEu/MU2Wg0NxvN5gq+r9GqCIvr1zMZHkQ0FeUBwqxZ&#10;02/m4Z1M1vJtT1GZ2bc6s1fo2Of+oGICFlsBIYJCv+ISb4/ZhwgN8VjhwxwIIiR9XCodKuBh+De7&#10;ToSC7fu2w40tREeG4O9iNCKr4cEqiVKlcvtza2OYcW01eP9yOvbf3IL3vGm0uKb5dT4YYOtPIiIi&#10;mhkMAInIbrIi8sOCWo2JyH8f9XrluXBIPisUR75D2NdVbeNwiD5oTDH9/XaxxNafNDUblapcbH1z&#10;zI/DQuMst//EIuALXS0nUaV0I5maq8VB476273MrKEQwl3C79WAQi6q9ZgruBYIiZ2JR/e9SpdLA&#10;FYIM/2aby7lXoYo2skR0OMMGf4Z6cy/0q8z4axDv6R6XUw4oANQr5HtukiEag6iiyMkhX7dERERE&#10;VsYAkIjs5GeVWu2/rjUa/4WI/JFxu9eCu5VAH+ULI70rUXfnzk+Hw+FEiz5z3Fea8VlrZG0I+9Ai&#10;zAhjToeClq+CO6wX41E5EYl0/N8Irt5NpRnCt+BxQCioB4Ot42DRrciyzycLPq/EfL6ebUR7VQj2&#10;CgR7hX8PczmGfzNEDxxawXHE7Z6Te000WtiYdiYaHXrGHzaVqab3s1m/xhyk/Sf4+7TOJho1zOi8&#10;FI/ycSUiIqKZwgCQiOzin+erVdzUXyKbw2/qjaY8KBTkYbkylvkgbteTixKKq3MRwsPZEDRl93I5&#10;ubi4oN+IU5Gw3M7nZyoQQ4D1pcXFjtAJIdXH6R0GTwNAgJesFURaGyQOCgS7W4aiwhKtIFPVqpwI&#10;hTqeB8w/fW8na7F7TEexWd5rP7gUDIgvk2HATjQEVLU9Hd1/zl8/D4tFecrUhrc+4y1AQ+7BZtsm&#10;vGh3nZ/IbaL59mw4JD4XA2ciIiKaLQwAicjqss1m858WVPUfi8grxm3NqarczOSkPMbFkbD74NkP&#10;Ic+TLfaIJgkh2NlYVJ//hoW08+HwzFQBoorifCLe8XeoeLy2tT3TrU7HadhAEMcVAqHuNnbpclmu&#10;pXdm4SEhk7vlilxqNPTjYNbOJ0STgKq2w8Bmi/vlipw2Vbpn1NluexlwKx1t9Ymm6aTPJ8sBP58D&#10;IiIimjkMAInIyrI1TfsnlXr9z4yqP1gvlkbe7rMX9wCLElGvRxJuRdIHzM0iGqfPMtmOKsC7haKt&#10;AzLMTnphceGJGXZ3MlmGESPWKxA8Fgj0nSFoSPj98h+dPK63C90olfV5lAxlZ8P9XL49H3IWq4qJ&#10;xini9UjzEF0pHhV2z8FhU5W1OsMVgItutzgdDrTXt8CtoXnndzrlTCQ87w8DERERzSgGgERkVdlq&#10;vf7fqZrWEf7dzuTkQaVimZuMhYuXj63pv/99Nie/ybAdHk1edxXgxWjEttVZp/0+ubS40FGJhsqI&#10;G8nU7mw7Gis9EETI2gpa0c7uWMAvcZ+/o/2ndLULvdiqztyplOVxqcznysYQ+CH4M6oAL0UjbPVK&#10;NCC0D9QOEQB+XthtaW1+70vO8OayCKv/yEKuxGOicKwDERERzSgGgERkSWq9/q9VTftT47Zh3t/1&#10;9I5k69ZdDHkqGpGE3ye/SaZYEUgTh5l4l5eX9G+Ldo3HikVbhTA+p0NeWkjoYZJZqlSSd1NpViBN&#10;CY6h3eMoqz9HJ/1+vcUd5sN1twtFQIiPE5GIPqfRqA58UC7z+bMRPFc4nxhVxXg+7xWKMx1GEI2S&#10;NmTlHuapFjVN33BhqFr4encUoh6PuBwMAGn6zgcDejtaIiIiolnFKx0ispxGs/mLqqb9S+N22SH8&#10;M4Q8Hr0iENWAN7M5UQ+xC5zoMDC761Sl2m7b+EwkLI+3U7Z4LLHoeXlxQa9gNGAB9WYypd8vsgYE&#10;Q6g2xYekd9rtQlcCgYGqA9Hi7kGpzFahNoDn+OlIpP28Xkok5I3NrXl/WIgOVKrV9TBBa83SHMTv&#10;i0X9s4Km98ByfbbPkxGPR9j9k6YtqihysmvGMREREdGsYQBIRJZTrtVeMt+mT7PZqYR/CPMOC9WA&#10;K8EA2xbSRN3OZOQrqyv6t4z5fJZ/8FFRhvaCqDAyy1Sqcm17m1VjFmduFzpIdeD5RFz/MFqFsqrM&#10;2m6l06bziVfOBQO74S8R9VXRtN0AsNkU1wAPU7ZSbV8nRk0bKdIWanc/aghd0G4R/xFNi8fhkEvx&#10;KB9/IiIimnkMAInIchwOR0halXNp08LIJOGHQsV1tNZEqGbC4ul2sSTXdzJ6eyeiccJrxag6wAcq&#10;tKwasOC2fWlxsaNyDLf980xWPsoXpnrbaHi9qgOfDgV7zg40twpFm7vtUkk+yRVYGWgxOJ+gNeFq&#10;qzriQiLOdq5EB8iqqiR8Xqk3GuJx7R8B1jVNPmvNWxV945m3/fu8Orubx1ZarU6dnLlGU/R0wK/P&#10;7CQiIiKadQwAichyAu7dxWKEAbcz2ancvMWuBeujQDXMt30++X0+Jx/nCmwLSmOFuWvGHL1ln0+S&#10;NeuFac9HI3Im1rnrGlVhHySTrAibEXp14E5Wnx0YdrnkZMAvy4FAu0WtARslEATiA8fAvVyOVWYW&#10;cj2TkddaFZ34QMXuezvTeV8msoNc6z0M17C43OvX5hLhX16tyWa12v478/kxqdZm9vmOeg/fYYNo&#10;FPxOJ1t/EhER0dxgAEhEloXFRm1GwjJUE56JxeR4KCSfZbJc4KaxSVWqewFgIGCparpeVX9wJ5OV&#10;D01VEDRbUNmH4xAfRqvQ1YC/fZwacFxcXFzQZ8+9ubnJSjMLwHOAqly0bgUEtY9LZba2JuojWdsL&#10;7rSGJkqPCiNUPqPV9UemWdFosWv+d1ZEE43PpViEjy4RERHNjaP1tyMiGrPLiwvyfDQsp/w+vYrE&#10;7lDtggXu7x5fk2PcAU1j8KBUbn9RVBP4LNJiC1V/3zy21hH+oeLr7x6vM/ybI0ar0De3U/IfHjyU&#10;W8mUvhBuhmPkSiw27w+VZSC4LZqqkS4mEvP+kBDtK906p6ENqBmyPiP8ez+90zHfGpsiDGiLPMsi&#10;R5ixTXRUi243j0EiIiKaK6wAJCJLQ2B2xrQQjIWTm6kdeVCp2PqJM+YD4v6wInB8gi7X3M1eRNUA&#10;jiscY7Dm9crd8vReL/2q/h7mcnIzm2OV1xwzzw3EBo9nIyG9wgwwdy6czbEKxiJupdP6e5a0Atrn&#10;wiHO6iTqI1mp6nMAa42GeJtNzLbWW4JWEP5Vq3JjJ9vRDh4bdcwV0fcKRT60RGNyOhzkQ0tERERz&#10;hQEgEdkKQo1LC3GJ5Qvy21ze9k+eURF4NhaVR4WC3C2Uxrrg7XE42vMN83VtJhfXcR+P+7yyGghI&#10;wK1IRdNku1SW23MUsqJ6wAhSVvz+qQWAvWb9IZy8kUyxhSB1wLkIs+VCHm97DtbFaESupXf4QFkA&#10;Xq8b+YIezMIzsajcKRYZ4BP1gLl+51t/XarV2gHgVqnc89r1THAvkMB75CzPwsXsNXD2G45INObj&#10;j9V/RERENG8YABKR7SA0WwsFpVivyx1Tu8NRCiqTPT0alY742C6W9PZRm9WKpI+wCISKmoTHLVGP&#10;WxJen4Q8Hn0WYbdMuaLvSs+qNcnWVNsGM7i/J/w+fe6dYmp76ZuB1rHDwowuIwBcwlyhCYcorPqj&#10;w7qfy0nMt6T/3wibfJkMjxeLuJ7JyGvBgD6fFx9o08qAluhJqO5Lt6oAG6j0azblbi7f95oV86EN&#10;92dgc9t+gq1rMscQAWClPruBKE3WWmuDEREREdE8YQBIRLbkR2AWCUsKodUYFgb8yvRCIwQ2+HgW&#10;82O0hhRUVdLVipTrmh569oLAErc54FLEpyh9w75eYn6f/rerpn9DKJhTVcnXarJRqVq6UhCLSefD&#10;IX2hrRvuw+1cYSzHiJUhxEW1gbFQf9rvm0gVINqYnQ+HWfVHh4bj9IKphS0qY9hq0hoQxH6c3tGr&#10;1qUV0B4rFvm6JurBaANaqtXlo2yu73UINsyYN8s8GNPGNqtxDREAljQGgDQaCwwAiYiIaA4xACQi&#10;W8LOYY+iyJVEXN7eTnbMUhkFVMxZAUI8BHRGSDcp5u95sRXg5KrqSCoTj8JoYRp1eyToVsTjcuph&#10;sBlafu5UqnK3WJJyozG3L3BUkhrt+ibRBvSY1yOXFxfawY2BVX80LFTAnE/E9f/rVCTMANBCMK8R&#10;1UrtNq2JhDxe35j3h4XoCZhV7c45DuxU8XRor/1nqjTeNvBWMkwFINGosP0nERERzSMGgERkWx6X&#10;S2ouTS7Hp5d2swAAIABJREFUo/JuOjOyu3FqCoGb1SHUWcKHqTJxp1IZayCYcCuy4PHolY0IZP1u&#10;RVwOp2jNhtQ0TcxxUr2BdlsVWS9XJFmrzcrDfiSb5XI7AIyP8XhG1d9LCwlZCAQ6/r6o1uRWOs3q&#10;IBoaZssZASDOPaiQmeWZWHZzM52Wbx5b0281KpeeC4cY0hL1MEib+iXTe+fGnFT/DQsdMIiIiIiI&#10;6HAYABKRraHdZaTZ1KuPRhE0oMLsiwsLPCgOgMrE7lalCATv5vNDPw8I+sKKos8qDLs9etAXMu3Q&#10;xdc2Qj9VOheBEECizRZ22lMnVPxdbv3NuEKU56MRvUILbUbN7mSy8mE2x2eEDgXVoqiEMULls+Gw&#10;JDlrzjJwHtnIF9obDJ6JRfXQllW+RMNBe26jah5tu1FhO+v8rRmAThm8ArBf+3siIiIiIjoYA0Ai&#10;sjUED27MOIuEJZlMH6kVaNjlkq8uLw48O4/2mANBtJ58N/Xkc4HHN6y4ZNHn1WcVhryejqDPrNFo&#10;Sq2hPVHpB5ing+q29Up1rlt8DsIcohwLBCQ5olDuXDAgZ2PRJ9p9ZipVeT+ZmpsWZjQ+DwvF9rGL&#10;84owALSU65mMvBYMtOeMXonF5BqfI6KhoD23YXsOwj/RA8Dda+zujUNEk4AxAT7X9Oa8ExEREU0D&#10;A0Aisj2EEPVGQ54O+OX2IRdQUIX29ZUVhn8jgMX6l92KPscr7Hbr8zYGaanabCL02630a3SFh8Zc&#10;v0flimS5E3xgaCdmhCgJn0/kCAEgAtzToWDPij9ULnyc3pmL6gWaDFSwXmo02gHTqKq8aTRQ7fd5&#10;Jttu1YpqwMV8nq1aiQaE9tlGFS38vlicq4dumBGAebYApRHBJkIGgERERDRvGAASke05HA7xKIqc&#10;DIfkQbkydFXYF0IheXYhzgNhhFDZd3Hx4FaqyPm0hibVHqGfMdcvVa1y4f+QNipVudj6X2M+79Bf&#10;BAuUJ/1+OR4K9fz/Efwh6L2dz7P9H40cKmKMBfJjAT/PAxaDuX84N2AOIFxKJOSNza15f1iIBoKq&#10;WUO1Xp+r89uw1X/sKkCjgrEBiUNcDxMRERHZGQNAIrK6LLqNtW7jK/1uq9vpElXqcikWkXfTmYHu&#10;Eiqano/HdtvL0UQhOKq3qv26YyNjrt9mtXqklq60u2iGhUWjVedBcwAR+CXcbln0+WQlEGgv7Hdj&#10;8EeTgPDfCACXUMm6k+XjbjG30mn5yuqKfqOwSQDtgVkJTLQ/zM81V/9tl+bnNRPzesTn4hIETQd+&#10;tjjPx56IiIjmDK++ichqsML7lyLyBj5+8OKVe8bt+8l716+IyJ+LyOXu24xWQgg5IiJywuuVh9Vq&#10;37uF4O9i1+ILjR+yvHpDE7VPi8/1Yolz/cagXNfaAaCntese7RQhqCjiVxSJetziU9x9Az9DUa3J&#10;vVxOHpTLDP5o7HCcGRWsOIZx7mYliLWgamkjX2i/n15IxHl+INoHzmNnYtH2J2BW73tztLlhNRgS&#10;p3Pw/p9Vtn2nEcLGwq1SWZYDfj6sRERENDcYABKR1XwvX62ihO9VEXn9R2+983Tr9mWyVfW//Txf&#10;+OPLifhfYVYf2kyauV0ucToc8sXFhDx8tP7E3fI4HHIhEpIzprZLNH6Y7YfQT+1auEeLz+1ymXP9&#10;RgzhXszjkYjbLWGvtyPUMyp1hoHQb7NUkruFIsMXmiiESJlKtd1+dtXnlTyryyzneiYjrwUD7XmN&#10;l6KRuQo0iIbxbGRv8xmq6d9Npefq8Rsm/IMy54rSiK2XKwwAiYiIaK4wACQiSynVav9ORPSUAgFR&#10;TlX1dpBJVUVl2B/i79/Y2tZvcq/ZfcYCJP7td4VC++/RluzZeFwQHNJ4NZvNT6r1+rNo8dmrBgTP&#10;6UapIg8qFT4TR4Cgz6jgS/h84ldc7Uq/o8Bu+53y7uxFzBBk6EfThDmgRgC44PWyvaQFIaj9PJOV&#10;84nd9+MTkYjcKxT3bTdMNK9Cnr35Y+uFwlxVy55jy32ygGStpv8sEunaSEpEREQ0qxgAEpHVtEuU&#10;1otFub3PYi8CPoQeT0UjT/zbM7GoPCyX9YqRs7HoSIIROhBKPr5XUFVUbf6b7k9Gyx3susUP3jQY&#10;hHxep1PCHo8EXC7xoarP49ZD7qNAyIfWoNIKWBDWZlRV0rUaW/eRpSQrFTkju+3y4n4fnxyL+ihf&#10;kOOhULvi+FIiIW9sbs37w0K0r8el8tw8QOjCcdbU+nRQFXaIoDHARkQGgERERDQvuCJORJbSGHL+&#10;W73Z+/NR6fedE8f45E6QWq//i6qmvS4irxjf1WjzebdY4my/HnxOhyTc7o5ZfC6n60ghH8K9gqpK&#10;Vq1JXlVlvVplqEe2hRlzBmzkwGuGx7M13Uqn222GUbX5YjzKVqBEXbTGXlX9U8FgxzluViH8e3l1&#10;+VCb8UoaA0AaPXQhOdMIizJkS1oiIiIiO2IASESW0Ww2S02Rdn+gssbAyC4azeYvqpr2Pxs3F8Ef&#10;Kjjvlcr6wP15Fna5JKy49Ll8itOpt+t0O50ds/kOA7P5ao2GXsFXrtelWK/PxUIizR8c68brZc3r&#10;lbtltg+2Ipx/HuZyegtQabUCTVWqfL6ITDZKZVkI7F7qroZDcq5anenWxkb41z23e1BhN6u0aDzQ&#10;BjTh8/LRJSIiopnHAJCILKPRbHaUPOXY9sc2yrXaS+bb+mk2O3dhlBH0Lfp8eiWfT3EfOeSra432&#10;3Mqa1pAPtrdFbTQ4W4vmyk6l3H4toR2uMFCyrJvZnMR9/vbzdSERl7uP1uf9YSFqQ9j3dCTSfo1c&#10;XFyQ1YBfrqczMzdzF9dFX11ePHT4B343lytoPIq1GgNAIiIimgu8oiYiK+kY8JQdIABUHEebhTbj&#10;0HvtDdPH90TkT0Z9l5tNyTaazfZgF+yonZXwzxzqgcfpkJBnb7EAMyiPOl8yU6nqv5pn8RkhH76/&#10;0crW7XJKvq7N3AIh0UFK9b1jPnrEUJ3GC+1Zr21tt89bOD+e9vtYBUhk8ubmpnxrZaUdAqIi8DuB&#10;gGzkC3Irm5uJ9/lTfp98cWGhvYnpsI4SHhLth51miIiIaF4wACQiy8DMM6fDgUrAgW4SwpFjoRCf&#10;wN5+JiI/zFf1cOnVVvj347DXe0VE/nCU36jRbLrMf35k41ZWmC920u/Xd+PHfL5Dz+HrhpCvUqtJ&#10;SdPa7TrTtdqBs8ywCGhuf3gy4JeP8oWR3CYiu0AobkBlLVkbzlsIMtDeEFb8fgaARCZ470cIeHVp&#10;SZ+XacBrBh943/8sk7Ht6wZtP0cR/hkSbkXS7HxARERERHQoDACJyFJ8iiKlWm2gm/TCQmJkiwsz&#10;BFV/f5SvVmOtyr9Txl3bKJVffnNz+5Ogy1Uuapr/KDNZzLRmoyOFTaqDPX9W81w4JM/EoocO/bRG&#10;Q/JqTQ/6crWaHloMEvId5FGhIOcTcf2zFrBQyACQ5kza9J5w1La6NBmb5XI7APS5+ZwRdcO1wRub&#10;W3qFLFrlmrsJ4Dx3eXlJTlWqcjuTsV1XhS/HYyO9Pg8rDABp9Pz8GZKIiIjmBANAIrIUhC9+RZGq&#10;puk7iNU+1YBXE3GJ+X188rpU6/V/pGrafykirxj/gpact3MFtFT9toh8W221Vn1nKymvrK2OdJGm&#10;VKv3fc6sClV/3bvwzczVe5CsdO7IH/fC3INSeS8ADATE50wfOVQkspPu4x3V32yFa23r1apcbt3C&#10;fudWIhK9yg9zMs8FA3I8FOp4veD3X1ld0Stqr2cytnjvx/0wwv9RWfB65T6riGnElgJ+PqREREQ0&#10;FxgAEpHlKC6X/nEhEpIPs/knbh7Cv1EvLsyCZrP5iapp/xZjsoy7czeXlzulcs97hwX0X21uytdX&#10;Vo4UAjZNgV+9ab95Gt3hHyr51gsFuVco6nP4pg3PU7Veb1cHoEXppzZus0p0GAjijdcp5nIyALQ2&#10;t2k+L86pRLQ/vK/jAxscLkYjHde5+P1rwYB8nslaug04wr+Liwsj/7oJbPjLZEf+dWl+HfN6xOdy&#10;8QggIiKiucC+B0RkWWdiMf0HNANaNH73+DGGf305zpvDvxupnb7hnwEtlX6zvX2k71q38eLu89FI&#10;R/iHXfY/f/RY3tvJWiL8M2yX9gK/Ve5YJiKLWzWdV/M2bQtNNA3Y3HAtvSO/3tjUNz4Y0CED3QBe&#10;XVnWQ0KrOeX3jSX8A7SrR1cQolHAsXQuGuVjSURERHODASARWRpaH/29tRV5MR6Vc3HMSOFuzX4c&#10;DnF4WotCFU2T5ICzFNHCMnP41krVhqkCsGijGS1o/XkqEm7/GeEfFt2s2GIL1YiGmI+tb2n+FNS9&#10;hfBFvgYsD60MDebnjogGg2szzAi8lUx1VNFi09Krx1b12YFWgUDyiwvjCf+gpmmyyPmvNAJRRZEX&#10;EnFRnAyUiYiIaH4wACQiy8PO3xORiHDz78HQJhIhoOIY7vSerh4uANQajY4erRl1vPPwRgmtNLGj&#10;vnU/9Pk6VoVqRGMBELfZXBlLNA9Uzr20DVTrmyurP8lZt2UhkdWhLSg6E6RMnQBwHXB5eUnvYmAF&#10;LywkRjpP2lDXGlJUVanU6+Ia8rqWqNuZgF+uJOIScHMKDhEREc0XXkkTEc0YhIBhj1sW3ePfLV1v&#10;NBbNf07aqNWbuZUmZv5ZsfLPbNs09+8Y24DSHPNw575lLboVvU2hAZXVnNdIdDS4PnlzOyU3trY7&#10;qgHPxKL6XOxpej4altiIqxEbjaaUajUp12uiag25ncnJg8qhO1XQHPOjdW4wIN9YWpDTkTAr/4iI&#10;iGguMQAkIppBisslV1eWJK4Mtss17D5cRZl5/l+pVhe1aY8qHbT/XAgE2n+2Q4VKqrrXRi/uYwBI&#10;8yVpWvwNebx89i3oXDAgX1tdad8wq1dWE9nN3XJF3ni8IUXTZivMxZ5WCIi5f5jXPUpo91mqqfr5&#10;I6eq8utkiuEfDQWhH6r9vraQkK8vL8rJcEh8FpybSURERDQp7H9ARDSjEAJ+Y3VFbiST8qDSfwbT&#10;F0IhWQoGhn4Qms1modFstgc9ZW3U/nPNuxcgVOt1W1SoPCiX5WLr90GPW5+5w8oaIrICzOlFq24D&#10;Fu/f3ti0fGU1kd3gff/NzU25urTUbrWLEPB5TZMPs7mJ3ZvgiOf+Yf8YKv5w7sAc608yuYFnWRN5&#10;HA5Z8XrlRDDAFp9EREREXXh1REQ0wzCT5YWVZYlnMvJhtmNcn/7D8ksLiUOFf7Jb/dexsru1T8ho&#10;NQum+VTbprk6VoaFdOz6R/gHqz6v5Iv2uO1Eo+R2soGFVWAe6cVEon1eElP4h9mlRDR6uB54Y3NL&#10;vrW00O5mgHageVXVqwQn4WvLiyOb+4dZf5V6TWqNptzJ5VnxR0NBi8+1YJDtPYmIiIj64AoKEZE9&#10;3D/KrUSLpu8eX9PbNUHCrch3jq0eOvyT3UXesPnPdtqpbW4hmLJRcLlpCitXOQeQ5kjadH4xh000&#10;HWijjLaDX1ld6Xg+sEmB4R/RZLybSne0A720uKC/Nsfti5GwhDyHax1vhqo/dGFA5R+uxd7eTjL8&#10;o6Gg3SdafDL8IyIiIuqPFYBERNZ0Q0TeMD5+8OIVfZDST967/mrr1j4tIn8kIldEJDrIPfAqinxp&#10;eUnOqar4XMqRd26b5/+lbRSiQcxUAZhU7RNcYg7amdbTHfP5pn57iCaFrSSt4/loRE5FwuLqqsS8&#10;k8lOtAUh0bzDefHa1ra8emxVfz3iA50d3txOje2RQfeIU6Z2v4eFJhII/lStIZ9ms/K4ap828mQd&#10;5UZDtkplWeamOCIiIqK+GAASEU0fqvvutcK+60bg96O33kG4h8Dvz3/01jsx49+3yxVfuV7/7H/6&#10;B9/Rw8CfvHf9eyJifBwYBo5i13aj2cw2Td/LTvP/unfH22mOHhbI0F7PWOhbdCustKG5xBmYk3cu&#10;GJCzsai+mcQsU6nKzXSa5yKiKcB58GYyJZeXl/Rvjpag54Jl+XRMLcK/HI8deQNZTdP0yj9cO97M&#10;5PQQh+iwPskXJOHzsQqQiIiIqA8GgERE05EVkb9EuPeDF68g2JOuwO9VI8yraJrkqqpk1NorSVVt&#10;L5S89hd/3fA7nevVRmNDbTb/GgHg906dNO7M063qQHy8Mup72Gw2O3rwpWxURZdwd7ars5tMpdKe&#10;+bPs80myVrDdfSA6DARNRvVuWGEAOCm95vxJa9bfx+mdsQUNRDQYzP07USq1rw0uLi7ov476tXnG&#10;75fVcOhIXwPBn6pp8iBfkNs8d9AIqM2mXkX6hXiMDycRERFRDwwAiYgmB6Hfn7dCv+s/eusdVOz9&#10;8EdvvfNjEbkselvNppTqNSnW6pKv1cUc+HWrN5vOvKYdFxF8vCAif/J/3X9Q9Ltcf+dxOP7iL/7w&#10;uz80/pefvHcdQaD5J+NXWx+HCge1ZrNjeGC2bs/Kj5oNd51jTo6xyLeAMCTPAJDmTxBVaGwZN1YI&#10;/s7HYh0tk6UV/N3P5eV2Ps/WrEQWgXmA31Lc7aB+1CFgVFHkQuLwAQvm/ZVqqpTqdbm5k7XtdSNN&#10;VtTlkuwAm33QISNWLMnaEWabExEREc0qBoBEZCX/vNXGcuQVaxbwM1XTflCt17/dCv0Qvp2SVuiX&#10;U1XZLJePPAOlIRIsatofFEX+4LW/+Ot/HXa5smqzmQ26nBthRdmIeDwbCZ/334nIj//4G199/Sfv&#10;XcccwdeN2zIoc5OdnI3af4oRHLRoDftVEG1VKnK+9fvdIHB8s36IrCRdqbTDKL/CS9hx6Rf8wUa+&#10;ILeyOVZfElkMwvgPkkn52upKez4nQsAdVR1Je97zkZAoTteh/l/M+0P4hw1MOH+gYovoIGhzj+P5&#10;/a3tgX4++ihfEJfDwXmARERERF24ekJEVrGZr1b/8o+/8dUf/+S96wjHEEx9f1aenWZTXm02m7/D&#10;urW0Qr/tclkelStj2wVdbzYdO/U6tmvHipp2agvtLktl/NM/WXS75Xs/+/fJfL3+SVRR8ieDfnkq&#10;HBl4rovTYd85G+bgIGvDFqBYyDPmAEprsf6owTGRHdRNFbvRrnaUdHQM/ojsDdcHb29sdoSA+D3+&#10;7ighIK4ZVwIBcR5ixlpd06RSr8snmZw8qFR4hNFAjPAPx/H5aFQeb20P9P/9NpeXL6JFPkNAIiIi&#10;ojYGgERkBdmiqmJl9+6P3nrnp6hO+5uNLVn1eG58aWnhsncGKj0cDonifuBjs1CU99M7U90Bnazp&#10;wdciPnbqddnJ5uXjXEG+HI8NNN/FWFii6TDPAVz0+RgA0lzImKqNQx4Pn/QROe33yalIpGfwh7mL&#10;tzMZnmOIbKI7BMTHUUPAM+GQKK7hq/9qmiYFtSbX0zts+UkDM4d/EPP7JK4osjPgMcQQkIiIiKgT&#10;V3CJaNqyar3+LxrN5lrrdny/3mh+gF83VPXyv3+0LreSKcmUZ2fXsFWr5xBIXkvvDPxYuxkCTg3a&#10;aBlYCUXzwhxCYTOF7xDVKLTnXDAg3z2+JpeXl54I/xD8/XpjU97Y3GL4R2QzRgiotaqmjRAQwcph&#10;BA6xEa9ar0u6XJG3t5MM/2hg3eEfjmG8Fw0a/hkQAm7tdj0hIiIimntcvSWiqWo2m7+satp/Y74N&#10;d3L5jpv0abEkv9pO6osJs2ApGJC/f/yYfDkW1VuuWU1lwMfZmAUTYSXOxG2Z2mjFfL65ud9ERVPb&#10;3pN+7u4fFkLT58IhPfjDfLDuCnu0+mTwR2R/CAFvJvdmBBsh4GE2TgzaHt6A6/WH+cLUu12QvWBT&#10;yjePrXWEfwiyD/tehBDQbnPKiYiIiMaBLUCJaKpKtdq30c3NuA23+8wIwQLCZ5msvmA5C7CY8lQ0&#10;on8Aqu7S1YokK9WpL7qWtAEDQJdTnJpDGs0m59BNmHkOID6wY/oo832I7GKnUpZgq+p1wevVN4jQ&#10;wbDofz4cllORcM8WzpzxRzR77pYroiRT7WtnvPa/tbIib25uSqVxcDDncTj01vCDtlxG1leqqfJ5&#10;Nid3WH1FQ0D4Z/4Zzwj/jnpte2MnKy8k4hI4ZPUrERER0SzglRARTVWj2WyHf9il2Sv8M9wvleVs&#10;vf5ExcIswHwLfJwRkbrWkFS5LPcLhZGFamGXa+CF3YBr8MfX63JJuV7XF+LtEgCWTRWOCVTPZXNT&#10;vT2HlVdr7bZ9yz6fJGsFO94NoqHcKxTlRGR34wTmlfoymYEWsucVzv0Xo5Ges12xwLpdLDH4I5ph&#10;xiYJI1zBBopBQkBs7Lrco0q4HyP8+3gnu++1PFG3cYV/0tpAikrUry0tisK24URERDSnGAAS0VR5&#10;XC5RWwuPG6X9FwzwQ9w7W9vy8rG1Kd/q8UJl3UooKEuBgNxIJuX+EeYfYvf2hUhIngpHRGs2ZKdc&#10;kaxak2xN7RnYYcEn7h+8paTicolT0/QgzZMv2KLVU3FGWslulUp7AWAgIB/lGQDS7MOCYNW0EQRV&#10;bR/aNMQfJ5zLnwoG+wZ/93N5uZ3PMzwlmgPDhoDPR8NyJhYb+IHBpV9OrconOxl2g6ChjDP8M+Bn&#10;k+vpHXlxMcEnh4iIiOYSA0AimipjEbemaQPtGE7X6nq7zNgQIZVdOZ0OubK0JM7tbb2N0zDMwZ8x&#10;u0URp74YvGr6OgVV1SsOpRU8DtrmycynKNJo1uTpgF9u26wdn19xWeBWHA7mAJ5v/Z8IAtHij4v5&#10;NA8QXp1PxPV7ipaWDLL2oB3wpUSivTnADMEpWmk/KJf5eBHNEVwfrAY6Z6b6FUXcDqdUZK/6N+FW&#10;5MuLC0NdCxrh32+SacnOyAYrmoznoxE5E4u2v9c4wj8Djs0H+YKc7LEphoiIiGjWMQAkoqlDCIiP&#10;QebIIdg6TEhlVw6HyOXlJQmmd+TmgBVewyzgjOKxxEwZVHKuBYNyr1S2fBWg+RizczvZ7kqok34/&#10;56HRXLhTLMozsWh7BiarAHd1L6YaMpWqPCoUeH4gmkNoA3wV15Gt2akGbDJDe+Br6R39b74QCsmz&#10;C/GhH6Aiwz86hKuJeEeFelGtDTyb8rDwMwp+VmErUCIiIpo3DACJyDK+vLQklc1Nvcqvn0WPu13R&#10;Nk/OJuIScrvlNzuZfQM2hH9fX1mZ+GOEEKreaMjZUNAWrSixyxjBgbQqZsax23gS0NLVWEDB7n4u&#10;8NM8wAIhqgCNsAu/Pi6VbPs6PipU91xdWnqi6g/B3+0MW/IRDQvXBR6nU4KKolfKeZzYfPZkVW26&#10;UtHnCm9Uqpaco4mNdS8sL7Wvd6BSq4nPvRsG4vrhaw6HPs/5MJ018LXeZfhHQ5pG+CetVqB4zS53&#10;VcMSERERzToGgERkGQitEF4lS6Wec+oQbi32aGs2L/DD8nf8Pr2FW7+g56vLS1MLSANujxwPiTzC&#10;nEGLLwbl1Vp7sTzu8dg2OPh9sdheRFkIBCTsylhyEZJo1FDxdzwUbFfAfmlxcSILiFaD8A+zvMzV&#10;PagMvpFMMfgj6oJADIxgD6Iet7icLnEj8OuqkjuIcR1xsfW6e1Qoyt1C0RLvw8+FQ+1WyYb72ZwE&#10;FKUdAAJmTh8G2se/s5Vk+EdDGVf4h598GgN8XqpaZQBIREREc4cBIBFZCsKr7jl1tAeL3RiWfzwY&#10;lNvZ7BMB6TRbWqJdKULALy3E5VdbSUu3AsUOYGPhbsHrtW3lHJ5/cxvQ06EgWyHS3EDI9ZXVFf3u&#10;YuH+pYWEvLmdmqsDAJV/5tBiI1+Q65kMZ/zRXEMwfiYYlGVsjNEDvvFvjML7MKqR8fEwl5Ob2dxU&#10;Xoe47zgXYlOQAV0P7mVzcioSGckmMYR/v9rclB2GfzSgXsflKCv/GnoI6JCG7P+1VL43EhER0Rxi&#10;AEhEZENo1fQVv08y5YqkqxVRHE45Fpr+YHuEgDGfT64uLsi1ZMqyIWBe3QtO44doe2UlaIVo7PI/&#10;FQnL7Xyei/80FxCA38lk261AsbB4NdFoz7SadeeCgY62n7eSKbYBprmHyjdjRuhhYWNNub5bxYcN&#10;Q4BWn0VT4GVUESZ8vifa756IRGQpEJh4JS5al6Ia2rwpACFLQVXlmXhsZN/nt6nUvu36icx6Vapj&#10;s8qo36sPCv+IiIiI5hUDQCIiG0MQeJi5LeOWCPgtHQKuV6tyufV77NoPu1y2bZ15p1hsL3bi43w4&#10;zCpAmhs41gMu194szHBIrorMRQi4ampjliqVGP7RXEPIcCUW62gv2A1hWK2x2yiwV7A3VFhnfG42&#10;p3/vk36/nI1F2xX5+BUVypMK5nu1/Nwpl0Vriiz4R9fyEBvP7pcrI/t6NNsmFf4NCvM8iYiIiOYN&#10;A0AiIhqLuN8vLyTi8lE2Z7kZMaiQw4K50YrIzq0zcV9QBWhUQeHXx6WSbecaEg0LC4mveb3tBcZ5&#10;CQHNrdSupzNTvS1E04Z2uOZKPLS9xHvjJN4P8T6MkA8f3RWIaNsO4woBe7VWhK1iUa9QVPS2h9rI&#10;5kOj6wQdnREa4zlCCL1Rqc7cDGerhX8Q83im9r2JiIiIpmX8AxGIiGguoR1oyOOWK4m4RKc4m7Cf&#10;jVK5/S/HQ0Gr3byhILysmkJWtADzcZczzRHMEUJ1j0EPAbuqYWbZrC0cEw3jxXi0I/zDBp83Hm/o&#10;742T3gzzUb4gb29s6gGk4UIirrfnHLXTfp+8dvxYR/iHa4FPUjt6sGTAbWmOqBuD0RqVDg8hMZ43&#10;hMPYtIVfv3PimLy6sizHvLMRUOF4t1r4B0sjrIYlIiIisgsGgERE9pUVkb8VkZ+KyJ+KyH/c+sha&#10;5R4pTqcoTodcikctcGs6PUBrrNYCHVp1YZ6WnWHWkAELLmiFRjQvUIGDEDBTqbbv8byFgETzCEED&#10;Zu4ZEDK8uZ2aaiiO0NEcAqIa8KXlpZFtzNErq5YW5PLyUsesQwSfv1jfkN8VCnI709nVoG4KJI+i&#10;aLGODnbzfDSit2rtNaMSITbaxiLQtvMmLrwmv7baGf6hFe60w78zAb/+MwkRERHRvGELUCIia7oh&#10;IvcSWaIUAAAgAElEQVTQ2a316z3jVv7gxStvmG/xj956B0nPFRF5Gp8X9np/KCI/FpGpp24uBxY4&#10;NPG5XLLodkuyVhvg/5oMBAbbxVJ7XtDTkYitZ2hhdtHt9E57BhDuF9oiIhTBfSWadTjO39jc0kO/&#10;WZ8JOI5qIiI7OhsOt281qoCt8lo3QsBvHlvT/4yNRmjViXDyKFD1d2lxoSNAQtD4eSarVx8aHlQq&#10;Ei4qstba3ITPcbtcU3gkyIDzttGu3YDQ1qe4O8IyBNpxn18+SCZt187dCP/Mx+ek5mDux+90yslQ&#10;//mgRERERLOMqwdERNaQbYV2f/mDF68g9DMHe4ZXW3//auvv8e+viL6zuymlek0qda385ub2/yAi&#10;vw4prudXvL6VZxemVwFjXgCIuBVLBYBwK5trBwVYfEHrJQRpdoXFv4jb3XGf0Gaqe2GQaJYhALja&#10;Cv9kRkPAuGmOkbnqkWieoErKeJ3DrXTaUvce4Y15Yw5adZ72F+Vuefg5ev1m/eH1/36yd8Xj3WKp&#10;HQCOpv5PJKla6zrOTi4lEu1bi0D2ZjLVPhYQnOHfjVa2uH5DkIYQ2S4hoFXDP7gUi7D6j4iIiOYW&#10;A0Aioun7U1XT/k21Xkf7zj/60VvvXGkFfPo24VKtLhVNk2KtJmWtIWXTIk+PQA3DLf4lfpOu1SVd&#10;K4hfcX3yVDTy7DTuJeYAYiEACx1RLFib5u5ZARbMsPvaWFB7JhKWx0fcnT9tCDlebDbaLdHw+GPx&#10;8VQkLI8KRbmdz7MikGbeLIeACAKeNrU8LKgMAGk+nTTN88LsOytu4MHmm+VAoB3sYB7g+vrGUO/D&#10;g1b9dSs3Gvo1ZMCtiLtHy8nDUEc0S3DeYIOZeU7l+1vbHccrQj5UsKNFqFEliOcbgdrH6R3Ld6hA&#10;G/0LXa1NrRL+ofVnxDMbsxWJiIiIDoMBIBHRFDWbzX9aUNXlVstP/Sd+VPOtF4uyWVUlO4JZK7/J&#10;ZJ/9XS5/61sry4WAx/3VSd9bdysAtOoP35/n8u0AEL+GXZmpzg4ahfd2spKqVDsWDNF+DItKCALX&#10;CwX936uNhqiNxqF3l4ddLgkr/VuKeZ1OCY/gecfsooy6u1CWrtXmJsBE0IMFbtz/9WqVwe2Qrmcy&#10;8i2vt91aDSHgc7WarathsYh8MZHoaBf3SY7VvTSfoqbXwXbJugEJKvRePbaqvx/jvfhSNKK/Tx+k&#10;X9UfNi5dTw92rZJVVT0AVEYQANa1UdURzp/zprnMmFPZL6z+MJuTvKq2r9/wcXFxQf83q4aACP+M&#10;2yitcNoqlYtRRZHTkfAAn0lEREQ0uxgAEhFNidZo/EmpVvtX5ll9D/IFuVcqj3yHdbnRuPj/rG8g&#10;sPm/X15dSbsV1z+c1L02Fp3cTock3IpemWglWITB3CBjQf3ZSGighTmrQ1up9UeP5Xw4rId+RhCI&#10;X1EdeCJi3/uGxaW8WpN0pSKPSyXbzcgZhLkKAC41GraoArASBKaYgfmtlZX26xvVsLVGw3aPI4I/&#10;LCCbK0jgTiZr+w0LRIcV8uy9HlIWboWL1+j9XL59Tsd7MIL7/V67/ar+zG0jB4ENJE6HQxyOo7c/&#10;LKj2bZE+Td3Vf78vFve9NXh+8xubHe00EbD5FUUPCK3EyuGfx+GQS/Gpj0MnIiIimjrX66+/Lu88&#10;3njVmC1FRETj12w2/6pYq/1n5vDvdiYnd8tlGedSrtpsnv00n3/qQaH4Zytez+88inIGm8zHeYex&#10;6NRsNvUFKLfDIesWXKRzNRt6iy4Iut3y+0JB6jNQbIX7sFmt6vfH2WzqVZjOESwCThvug09RJO7z&#10;yVPhsJwMBPTnMG2xGZOHdTURl5PRzoQW9xnHaK5SYeAzBLwGHpeKsub3i8e1W62Kx7GqqpIZQYX1&#10;uGHh+IXFBXkmFtWPeTOEf1ZbDCaapC8mYu33tM+yOSk1rFuhhvfi06Fge1NUwuORez2CIFT9XYlF&#10;5Xwi0fF+jVl/vzxEsLLgcevnPNcIKgAr9brc4yaUoeEcbpy/8Tz+doDzNo7ldLksK35/+5jBNU/M&#10;5ZKHh5ghOQ7YqPRsYm/OuJXCP3g+FpWwqUqYiIiIaE7dZwUgEdHkPSio6lPdlX8PKhP7gT5a1LQf&#10;/L8bW6I4HP/HVxbij5aDwX9svj2jZixerAQDIhnrVdehGuhsLKq35sIi2Zlg0NZtAruhEgpBAeb/&#10;rXm9suDzdlROjFN6BMd1wOUSn9utt5MN9ljMwd9hB/rxUEiubW/bulUmwj9jbp3omwV2fzXWgV9Y&#10;XpL0o8dsBzoEoxLw22ur+mscUFmTt9BCZbd+FX/Sah93C23iGATTHFt0Kx2hlh0qwW8kU/KV1RX9&#10;93ht43VubgWJ+/SlxcWO97lBZv3tx4/5f67+rbqHUbHBpgmrQSWn+Tx+O5MZ+BbimP7F+kZHFTuu&#10;D151u6d+rdN9rYJOGte2ti3zvnTS55NEj/dPIiIionnEAJCIaMK03R3ql43vmq5U5faUdlTXm81/&#10;+KtkWlZzhfqFWFRi/vEUAyoul14FqDgGbwOKhbGQokzssXlUKLbbc6Fl5iwFgAYsFqG11DDtw6wI&#10;i6Rxj0dWA/6O2UhYZHvt+DFL7UAf1G7VR+yJBbViTdWrUgNujx4CYsF70PlRtAfH/rtb2+2Wavh4&#10;aXlJX1y1WpjavbBqQOUIZokx+CMSWfbtXa9kLNz+0wxhH26rEQhhnufj9Q3998+FQ3qLYrNRvOZP&#10;hkY3/6ykMQAcBt7XL5ie0/1m//VjbGC5urTUPm7wK0LBaQVuvcI/3EarvJf6sZGPc/+IiIiI2o7e&#10;C4SIiIaiNZsnzZ9/ywIt3DZUVXlja1v+5uFjfYFiHIz5M5hJN4iLaIOIBbFgYCy3pxuq4wyoEjo9&#10;pjCUjg7hHqo239xO6cdsqrQXEiPYQciDkNAusEiIxTzzghpeh1hQu5XJSaPZFNW08Ir5UQjIaTg4&#10;bt7f2u54neNxn7awy6Wfb861znWpameYgRDg1xub8sbmFsM/ohZUfBu2SvZpS4lAz4CqLgR/r64s&#10;PxH+ocXvUV/zJ31eUVyj+3G/XOf5Zxi43jWqzrH577DX+wjWcCyYr89x7Lx6bHWi1zr6tcrSgqXD&#10;P7gUi4jitH+7eyIiIqJRYQBIRDRFOVXFXD7LPAVYaDIHYeOwGAjog/n3c8rvE69rd1EDIaB/BLNr&#10;DoLFC/PiyqlI5LBfiiYIxyyCwFumRVWEgGij5rPBAhAW79Ca0tzyDcfhtfSOfkxm63W9RbCqaUb1&#10;sA6VIzQ8VF/c6lqAfzE+tu7HPeG4RNiHKorvHl+T75w4JpeXl/Q2tq+trerhNhZVzcHfsFUjRLMM&#10;GyDM58wHpbJt7i3es8zXGgj+zC0iq/W6/N3j9ZHM9zweGO0GqiJbgA4MGzuMrhJwP5c/8gYOXBfc&#10;MbXRNzY8nZvARjljo5K56wI2X1kt/MO5AfOuiYiIiGgPA0Aioglzyl4okbXgou7TweBYvz52o58K&#10;+Pf9nKjHrX+e8UidDY33NhnMu7OxIGenKrJ5h9CkO9h5acHaIRkW7bB4Z1QIwMNcTl/kM0Mb3Iqm&#10;dcxfwv272lUxQoPBsYLH2YCKynFX/GLxFJU+CPj+wckTetiHKgrzc288rzgufr6+weCPqA/MxzQg&#10;hLBbZWy/SjDcF7QlHkULa2yk6tVKWFqzZc0bSgbF89HgXlhcaH8uQt1RBLqAr9O94QnvJ89Hx7dp&#10;zQj/ujcqYfOVlcI/bC48F53shh4iIiIiO2AASEQ0Yfhh3XlABdw0rUxgJ/HZ2P4/oAda1X9ul0v/&#10;dTngn0gVIBYRzbOEzg7YrpSsAcHObVN4hp3qVm3liqozLNq5TMc1FvX6zfb7pNUKtGZa6MbiLkPA&#10;w8HjbH6tX1pc0Cs2Rg1fE88RQj9U+pgXUM3Mi/GrB2yQIJpnOKebK+Y+z423a8GoIUy52BXW6O0h&#10;k6mRBSo473xxYaHvv2sNDe3oh/qaVVb/Daz7GL1hCuxGAdc6qBI1v2+g2hDvNaPufICNcJit3KtL&#10;gdVgsyBbfxIRERE9iQEgEdGEIfsLuD36wn/Q3XsxeFqwaNRdkTIO+B6n9glmfK3boJjCkZMTCnLu&#10;myqDELDYoY0k7fkoX3gi2LHSc4jbgnlPJ0wtZrGIh8U8LOr1k6zVZB2VgPW6NEwLxKutqjLOBBwe&#10;ZnEZC6g4H5srNo4KzweeZ7T37FWFgxafqEK8sbUt/+HBw47ZhD7FWu8LRFaBMOKS6XWKijk7VaX1&#10;mveK8/nbG5v7nv+H9dXlxb6z/5D7VTVNmkMGgBsjvH2zDM/xBdPGnHEdo6gSfePxhv5eYsBxheNr&#10;VNc8eL2hS4F5oxI2WVkx/MMmwbUJzQwnIiIishsGgEREU7AbArr1H1YPmoc3SSf8k6s8OT1AdZ25&#10;WnJpQlUxd8uVjp3u51kFaDvdwc6lMbbGGgZCIeykN1cGYPHu548eD9TyDeHmVqkspZrasfMfO/O/&#10;srqiB4FoMzmOSrZZhIrfm6bKDDwvR6kYNdp8Yq4fng/z8yytChosnv7Nw8d6i09UIeJ8g4qfdG1v&#10;EbdflSDRPMPrC7NdjTAC58Dr6YxtHhGc/7vnvRZUVX7xeH0kLT8NqAIL9ZmBhnMQ3j9QTV4fogVo&#10;pVbv27aUOuGa0dhIN+5jVJ+BvLmph4wGHF+4zjhqC3ujRXl3l4KPTPMrreRChNfqRERERP1wuBER&#10;0RR5FEVeXl2WX25siTrkbuxxWJlg67mY36dXAd4vV574N79p4QJVgKqmic/lkqiiSHYCbaju5/J6&#10;uz44HgqObHYLTQYWxT7PZNvPIart7hWKI11kHRaCofNd7ToP00brt7m8ZNSanImE9YU+jynsw5/x&#10;PfCBhd6dckVKmibJSkXydc12c7ImAQHcqUq1HdadjcXkbnljqO+M0HDF7+87bwsVqagsvtvjXGew&#10;0hwlIqvpNYMM4b0dzmnYkIGWn93nB1QA92v5fFgIbfqdh+CdrW1Z9HjkZDikh4CD+k0yaYlrVKvD&#10;c33KFEThWnLcxyjeO9A69sV4vd1ZAKHdN4+t6YHdYSpLcRxdNFXaIsjE622/97BpWnS7JdG14YaI&#10;iIiI9jAAJCKaMuzU/s6xVfkskx1pC6hhoRIxNuF5ac8l4rL+eOOJhSVzG1K306UHgLDi9UwkALxT&#10;LMozsai+iILbgsWQaT43NDzsUj8eCrUXjC8lEvLG5tbEH0ksXL+0kNDnERqwmPZxeufQx9SDSkU2&#10;q1V5OuCX4+GQBBVFlK6qPxy3xkLwGdmbuYlgsFzXpFKrtcNBVJ/NcwCFilG06pRWiIrKiYPCYiz0&#10;PhsJyVIg0LdtMgLe3xeLA7d/w3NjfK1BbgPRPOgV/t2ycBhhQMXfU8Fgz0DusMHMfhJuRZ6N958J&#10;i2rDdK2uB4AGtB91HtAuElXLW6Y2k9Qfgl6jYg7n80luHkOYnFVrHcEdfh/1uIcKmjGfuLtFOVrU&#10;Wvn96HQ4aIFbQURERGRdDACJiCwAi774Qf1sLCo3kqmpzLRZm8LuWdxvhCNvmdrwdcPiFNqAYrf6&#10;gs8nMoEgDmHIdrHUXrhDkMQA0H5updN6K0ZptXfEguwkX1sIcV5aXuoIiLAo+O7W9pEX0xCa3y6W&#10;9A/cr1W/Xxb8PvEr7n0XdHFb9NvTer0b4SBaiG2UynN1nCNYWPN6ZcHn1Rc5jYVbj7N3h3yEficR&#10;upqC5W54flH1gU0Ew4aqCGaNY6XfbSCaN7hG6A7/rHyewvn4fCz2RAtgaVUD30ynRx6mYAPXlxcX&#10;+s79E72Kb/c6q2DaRNUUnKP2DwCt2vLRavD+YA57P57CnDy8LnZUtaN1J8K8kMcr17a3931P6rVZ&#10;CS3KP0gmLR3+ofov0qflLRERERHtYgBIRGQhWPxFYJEpV+TDnR19t/akrE1w/p/ZUjAgVxuNfVsh&#10;OjAHsNmUwBFnmgwD826MxRws5GFxhy0U7QVhH4ItY0HrYiIhj9eHa+94WL1afuK2vJtKj7zaDvdT&#10;DzYzWX0heBFVbD6fvigWcrv1AN3tcsl+40bxGOHj6UhED06nsQlh3PQFWp9Xr4iI+/w9QzwEgeZ5&#10;fFgUPYn2ngF/x8Jo9/+DDQPDVPsR0cFwHjW/7m4foXJ63HB+eWFxoW/wdzuTGdv5AcFNv7l/8Pts&#10;rn09uWO6rtSaTeHE2NG4aJo1jOd7WhWqCOswV9hcNYtjEn/GvMBe1x8IrXF9ZH5PRPjX7/OthNV/&#10;RERERAdjAEhEZEFoxfmyf223ZVO5Ihvl8tgXluMTbv9phqDtKnao72QkpDy5HNU0tQjFbt9kbfzt&#10;qBD2ZUyzwbC4M+y8Npq+6+mMfKe1gIzFrXG3c+21i15aC9eTqKRAZWA7EOwBC30IB+Ner4Q9br1K&#10;wGFKBvEYYRPCnUzW1rMv8Twk3LtBKAK/mM/XrojYj9Zoypficak3GxLz+vpW+klrkfdRoSAPymXO&#10;8CMaMVRQmzdRYAOFVavRcFvNVVcG3ObPc/mxXr89Hw3rG6n6qWsNuWk6l5cbjaG+Ps6lPL/tr7v6&#10;D2HvNOH5+vn6hlxNxNu3C+9l317bHTeAKsFqo6lvFjoRCj5xvYL21dczGcs/76z+IyIiIhoMA0Ai&#10;IgvDjm58PNXaWYzKwHS1os/5yNfrI6sQxOJFvzlWk4JFir8fCEhF67xPCP8apgDQj1lnEwgAAYv7&#10;RgCIBTafDRZEqBOCXCxmGYtgaLM7rgBwnC0/R8UcDqJaEHMET4bD4ldcHXMEz8SienA2jorFcUCw&#10;GfN4JOJ265sZDns+8yguWQn1ryhAVYQe+pXKI68IxlxGozUrgktWE9K80jdSLC+1771+Hk2lLflo&#10;4LZ2h38I/rD5ZNxdA075fXImFtv3c+7nck/MWS7V6npHhQbCQNeTm64QGhrtRM8Eg2wDeoAXTHP3&#10;sDHEKudubFq72rq+FtO4gf3YafMPq/+IiIiIBsMAkIjIRlAZGOuq1DNCwUajKWm1f+XPfk5Mqf1n&#10;Nyw4hVydu3mr9c7gRGsOt3v9KBAUITDCogkW97gQZk9o54oAF88hnku0lRv18zjJlp+jYswRvFcq&#10;6xWui10zBFEV8C3Fbbk2YNiwgMoFzO7DbKNeLff6weJsQa1KqlLVN1F8IRbt29rTgNBvs1SSu4Xi&#10;WBf0S2wxTKS7Eot1hPjYRGHV8yiuC4zwD+2AbyZTE2n/mHAr8sWF/cOcklqT3+byT/x9vXUd1etq&#10;6nGhIJW6pm8CAeN9jdc+veG93/weNO3qv24IAZ+r1eSZWHTfKvhxzaccF1b/EREREQ2OASARkc2Z&#10;Q8FSrSZfaDTkV1vJodo8HbfoLtqapknNdD/qjaYk1clU/xnu5/LtBbBTkTAXwWwIoQ2eR2NBEwth&#10;d4rFkSwoT7vl5yggCPwgk5XztZo8FQ6JT1Ha1YBoG7bf7KBJQGVl3OORBa93qOo+BHf5alVytZps&#10;VSo9Fzbf3E5J2JXRZwP6u75uXlX1882kZn/WTee66D6tR4lmGdo0m9spoiLJyqHEsunc/3F6ZyLh&#10;H6q3v7y40K7S6wWbwhDo9FKs1fXwROu6TkQIhMpF7AFZCQTaLZBxDYTqarZB74TKc/PGn4e5nCUr&#10;t3EtgmsehNU4Xo3238aGmHuFom2CP8PaFMcWEBEREdkNA0AiohnicylSbKhyNhTsueu7F+wiD1lw&#10;F62qaU9U/z0oFJ5oZTVuWDQxdk4jeBj3DDkaj9v5vB7g4nnEx/lw+MhtrrD498LyUseuequ1/BwG&#10;qgHLWkPOxyLi1ytypxMC6vOUfF498DMqNw+ChexMZbc9crJSkXStNvBtRcCXt8BrOqPuLRxjZiFn&#10;b9G8wWv/gilQQUBh9XaEbtP5qVgf/3kf4d/Lq8v7XrfhMmmjVOwbRpk3G6DNOubA1jVNPkild6+x&#10;miIfJJPypcXFdgiIUPZYsf/XnDc4Vl/oalN708LHKt5LEATOwiY2v9MpywFrdC4hIiIisgMGgERE&#10;MwSt+zwul/6Dsb9QHKgKEEGIlWD2TL3RWfkHW6Wy3CmVJ35LsWiyXSy1KxKOh0IMAG0Iz6O5ChBh&#10;4FFaOj4fjbS/lsHqLT8H8aBSEW2nIeeiUQm4m+1qu3GHgKjyezoUlLjP315w3g+q+3YqZT3w20A7&#10;zxlon6maznmDhJ5Es+aqaUMFQv1r29uWv4fm89UkwjG0a3Y6HPt+TrK8O4OwH2z0MGiNpricDvnN&#10;dlKypgATm1hwvsd537iPz0TC8ng7NcZ7Zw/YnNF9rFq5Te2sOR3cv203EREREXViAEhENGM8LkXf&#10;3X0hEtbb+u0HO8kXD5h/NUE/LdVq/4vWaPyy+1si/Bu0onEcMEPOCAAx6wWVX9wFbz+oAjweCrZn&#10;Ol5JxPQWkMPQd/0vLnTM/MHi3+eZ7My0h8WxXUzvyJVWJc64QkAsop70+9tzNveDSqA02nhWKjP7&#10;2kMAatjIF7iYTHPlxXi0I0zDLD2+Bjp9MRKWhM+rv+egS4KnVaVtQDXfdqks7xmVfH2UTRsmGtKU&#10;z9PpnudVPP6oBPzmsTX9z6hMnnd43zKHotJq/WrHqn87ws8tSxaZW05ERERkFwwAiYjsA2nePRG5&#10;vN8txsbwgNsjSwj3iiVJ1vrPzPtyPLbvDJlJyler2K7+P5q/ZU5V5VGxNPUFf1QXobrLmPP2VDDI&#10;ANCGsJiJhbrLrbZdeD7PBcsDV3Se9vvk0uJCR3UWKtGwQDpri3+oBLm+Twj48/WNQ39thKioYtmv&#10;vSce181SaaYDv25Lps0Ym+XJVzsTTQvOrScikfZ3xyy1SczSOypULhu6W5aP/nu5O9oe4vs5Ta2a&#10;0cITmyTeS+0c2CrdfF2YLJXld4Vi38+tMoTtcCUW6wj/MO+XXSEmZ8XrFcW5fwUsEREREXViAEhE&#10;ZH0I/n74gxev/Dlu6U/eu/60iLwuIt8TkWivW78bArrlxaVF+f/WN3ouBmGWnVHVZgVOh+MHjdbt&#10;RMXfJ/nJz/vbz+e5fDsA/P/Zu5sYt+403+8PyXP4/lZVLKkkW3ZLtmWPpfFL2+52z0zf2xeDDoIE&#10;wdxdcDe5gyC7LGaSRbIZIFkMsgzu7LOY1c02QICLXDSCaUyj055x+7bttjwe2S21LVsqqVgsvr8e&#10;HgbPKZI6LNUL33kO+f0AhGS5ii+HLPLU//d/nkePW6pUXou2g5tGF5VfbLaGFXw6b+qo3T43wNMd&#10;/7cz6ZEFaulXaX1cLK5tlcogBHw3t+38tzsEnGYWpi7yv5hOj1RPumnIvl9vyINGY+Mqf7SqeHB8&#10;tbrHD+EHMA+6IUA3Vgxo+P/ro/O7F3hF2LWBoWEt9nxAQ7tCs+VUAD69TUukHzxaWq1XKI593lTv&#10;WE7b+I+Pzm4VqvZct1dpn72hbBO8v701ct68vyYz9fzkhVRifR4MAADAkhAAAsBqfXJBRd8nzU7n&#10;v+nY9n/717/8B12l+bmI/Lv/d//JX6ZCoZ+9m9t5LxON/PlZQWDUNORf7F2Sv99/MrIopIv3t1wL&#10;bl5gBINOSyv1qNH0VPgn/baIuuN+sEj/ajrpm0VKjNK5Uj997qpTfaaXt3O5M9taaoWH/n/3jn8N&#10;aLQ93SaENBoC3i2W5WY2LaFAYFhtom07xwkANTy9kUg4MxdPa/OpP1PfVWtOe9ZNbvenVcUDB1ST&#10;YIM8M/fviffn/q2KtiN/z9yW6InWnxr+6WaNceY+DzS7XblXql14rrXnqjqstlu+OVbzdlr490Hh&#10;aF0eni9oFezJ1z4AAAAuRgAIAKvz3V+8+9Zbf/Prj7Wy79+eci8+qbbb/0+v1/tk8A+W3fuze+XK&#10;nxmBgF3pdoN/9/iJGIHA//lHuzs/2I7FXjrtkSTDYfnTq3vy+9LxDL3nUgnn37xGZ9m0PV5R91Wx&#10;NAxOrySTIgSAvqRB00dPDuQHe5eduz9oa3myladWpvxo7/IzLT91gXqTqj8fNJuy145qle4wANQw&#10;741MWj4tlc/8vvM2GuhMv++qVVqn9UNSbYc6QPtPbAoNVU7O/fPTe2vONRNvGeGYhnWfHZWc1syD&#10;NohaFajB4KSbpsb5Hv0M3HG1Jv79Oa1Cz6LVzc797HR8u8lD51O6wz/nPIDwb+muxJhBCQAAMA0C&#10;QABYkZZlVf/6l//wt3/1xz/887/59cfZb0rlP9uORYfhXNuyqr1e738e3Dtt1/RRYTjbZZhIWL3e&#10;v/n7J3nZC4et17IZI3vKL8i6WP/qzpann+pAIODcT60IimnIcM7swlXR1oSv2fawcmyaNojwBq3o&#10;vJM/HAZUugitYd+jalUe1htORdbJFrn3iqVzA691dr9SkzfDYel0u2L2Q8Ab2YzTgu7kz4AuGr+1&#10;nR1ZOJZ+dY9Wt31VqazdzMRpafin4fMgZNb3P9p/YhOcbEPul7l/Z2kvKdwatGa+HAlLo2s7GzSm&#10;MU5geO3EzMFJ3re1ev69S7sjrY2/Lld89xmqr1N3+28N/7RjAJYrHAiMzMAEAADA+AgAAWAFej35&#10;XbvbfVU7Sf71L/9B78D/8Vmp/GdSKjstOzUEtHq9Px7cM23V5Ar/TrXfbhv7Tw482d5zXFoFaNm2&#10;7MWjUy9qLZLuXtcAY7Boqa2xCAD9a/DcDX5eNITRhb6Ts/6UhoWb/Fzr/CmdzXk5HpNQIOjMjpL+&#10;sXsumZRC/+c1EzZPDf5+VyzJvVpto9t8nua9ne2RCqgvqCrBBtBwSOevDmhFsB9basdX1I5QQ8CS&#10;tfhNFJdc7+Ua3o1LNza4wz/pf77qphE9Zn6pnjt5Pj0I//gcW77nqf4DAACYGgEgAKxAy+pUXbf6&#10;b//x4LA5CPd0Xt9/8cLzTonfoBHWUbM1dnsnDSmMQNDzFX9niRmm2GHbmfWR92AVoFYvDQJADTqi&#10;wQKLQT6mPy9f149bLp78GfvJpV1JRcJOKEPQK/LPlaokTdOp1o33/1TZaMS5nEYX9nXmIj8jz2u9&#10;zXcAACAASURBVNL2h+6wVGdKUf2HdTcIh0bm/h34c+5f1Hwa3uc9uGlpFvo8ud/XH9THb02sGxvc&#10;4V+33zlB6fnT+zqL1+MhIOGft1yOUf0HAAAwrSBHDgCWy7Z7v+zY9puDG9XqvoZt/3eD/9YQQqvM&#10;3HPHtCpuEv9UrTrtmvxIM4WotizNpp2WP16jLbB0IWjgGosSvqc/c6cF7H//5ED+47cPCf/69Bj9&#10;6rDgVIKUWm2xume/L+n7j1ZN/vzxExZMT3Gy/aGGf8yUwiZ4f3e0MuxX+/4NVczg+v4qfSXyNPzT&#10;9/NxZzO+nkqObGy4WziSn3330HmPG3BCwG3vblIj/POWjGFI3GTfOgAAwLQ4kwKAJWt3rZvuW/ym&#10;UtN2nyN9pD48LMh/9txV0fhr2uWG35cqvq0CNEIhSZmm3Mqk5TdF77UF+65alZv9xSvagK4ve8w5&#10;SZvmbq3uXLRKN2GEJGUYEuwvhOtmhSfNJjP+zqHtD92Ly06VJOEfNoCGPu6qMt0k4Of3Cnf73oIH&#10;OxbMYsf1PB3UxzvH0fe2m65g77Bel8/7wZ++x73fD//Ew5WAhH/e8xztPwEAAGZCAAgAS9ax7d3B&#10;LZbb7VNn3WnokK/XJRePScOyxJhil/njVlNe9fGTGzFM2YnaciMek3sTtJ5aBg04BiluNsrCBDaT&#10;tuj1YpteLxu0PxzQyhq/tj8EJnFa1aufN89Eg6MdCtYtIEqGnwaAh83WhV9/2nubbmZz83oIeDL8&#10;09alv8nnCf9WbOuMFuMAAAAYDy1AAWCJuradd9/afv3smTHf1GpOJZy2Ap3ml9+CzytwtPtn3AzL&#10;C6mkxDzWZstdsRBa4xZgAObrZio10v7wwyfMR8T6ux6LPlNV5feq123X/D93W/B14a7UzI/x+H58&#10;+fJY7236vB+6Kgq90g70tPBP29NSzb5a2mkgGgp5+S4CAAB4HhWAALBElm3n3LeWb7fPvPGHrbYU&#10;G03JRCPOQoQXK+EWLRgMSNI05a2trDN7DAD8KhUKyY1sZnjv7xVLLC5j7WlbyNuuYEUrw7Slot/l&#10;XNX/ldbFFXJ+dtH8Pw3w3O1QL2rtqpWBPzbM4fdoCPhKqzVRRai+n2qb+K1Y1Ake9Ty52GzKfr0x&#10;cWXpybbMhH/ecYX2nwAAADOjbAEAlqjjWkSpdyxp2PaZNx4OBMQIBSUQCEg4FJJrSe9Vwi2DVkHu&#10;xKLyuqt1GAD4jS5WD2gIcrdS4TnEWtO2kD/auzyslNdgZV2qXi/H48O/H655AHiy3ambhn+TtnbV&#10;519DYHflpAZwWoU3Dg3sfnJ1z7ndQdWhvsZ24sdVfD+9sud8zbjXpa/RAcI/b9mmzT4AAMDMCAAB&#10;YEl6vV7VveRVOaf6b9s05F/sXZJkOOz8twaARjAgr6VTG/l0aQh4I5OWax5ZCDhvMQwATnvPcC+S&#10;f1Us0foTa01f89oW0t0me12ClauR8EjF24PG+nVn6Lo2qLnbnbqdFv6N29p12hDwZKh8Gn1u/uTq&#10;lQs3jg3CP3dATfjnHfpzZnC+DQAAMDNagALAkgQCgaQGed1eT8LBoDxsnj7/T3/h/f7urlP9NzCo&#10;AtyORpx5GPnOePNmtIVoNhZ1/mxaltS7ljSsrtSs0xc3EoYhMePiWRvu66hY3WfaQ2mAGe0vqAyu&#10;0wgEJR0OS8w0RubEjEtDwDdz29I9yDvtUVdp3Wf/AJiva7HY8Pq0+m/SFnWAnwzCv0naQvrJzWx2&#10;eG91nt06hvmVdmc4B/BqPDZy3qXP7/u7uyNzAicJ/wYGIaD7taIhoGXbcr9x+jnyW9nsSGD3qFqV&#10;fy5XJRIMyMup1EggeXN7S9Kmeer90nPtdy7tEv55WLa/CRIAAACzIQAEgCVyB1+FUxYZ/iCZlFd3&#10;tk69Q+GQ4SyKXE8lJF8ojnWnvyiWpHCQl3ZvzMWpOQVrI4/tjOvUkDBlGJIJm7IdiY4VDGoI+PpW&#10;VuSouNIQcJNm/6wzDdO3w6YkTNP52fptmZaMWIy9+NMA8GteZ1hjZ4V/6xJ6a1WZO/j63Zr+PD+p&#10;14ePc1fbnR6VnL9r1dzbudzI8ztN+DegIeAHTw6clp6DMO617S159Gj/mWBVqwPdAd/viiX5vFJ1&#10;/l7piuQLR5KrVOS9S7vD80n9+vdFRu6fPocaDg4Q/nnTluvnDAAAANMjAASAFUmFQsPKOd2JfDOT&#10;car1zhIIiMQMU1uJjl0FuH9Om9FV05DQCQqdXd7HC2g69/BKNDIMBbUFqrsSUpzWThG5tb0loaOS&#10;PDijinLRNmn2zzrRGZr6+tqJRpxq1JNudrtyl8osLEAo+LSyuujh92VgVu/tbD8TDq1L+Oecq7mC&#10;I31sq+5IsCj3ajV5KZtxQjkN097ozzC9kc2M3OIs4d+AngtrAKdtO6W/WU4rDD/KHw7Pk0+GdsVm&#10;axj+uWmI93eP9kdCaA0B3+h2pWFZ8lxyNMAl/POmjGFINHRxRxIAAABcjAAQAFbkT/YuSaNjTdQS&#10;MxgMSNzUsDAl+Xxh7Z46rVT8WgNBVyiolYKXI1Gn/elWNOoEghqEvppNSzlvSemMdqaLosHtyOJm&#10;kwDQyzT0uxaLym48duFi0rVUUgrtztgtdoFxuRectW0ysG608k/Dvx3XBpl5hENeoZVv2jJyQFv5&#10;flwcrxuDH2n1nbbXfD59evCn7haOTg3hpqEB3L1iaXg7+p75p89fdV5DUdMceQ/VY//BwcGZtzJo&#10;Lep+PZ52//V6PnxyQPjnQZcjtP8EAACYFwJAAFgRDf1OCf5K/T+fXano0xDwUiIh79m2fDhmK1A/&#10;O64UrIpUjxeZBoFgNhKWV9Mp+cclLy7e6u+Cl/4O9JPzD+EN16JR2YtHT630O/f53crKryZpmwtM&#10;iPcMrJvT2n6uW/j3o73LI/PiNDhax9l/bjpb70oyOXzcAxqcfZI/nHv146elstMBwh0iu1t+iiu0&#10;u+jY6///8LAgP41Gn7n/6ttyWT4rldf+OfSrnejZHVEAAAAwGQJAAPCWvxSRj0Xk/xKRF8+7Z8+l&#10;UlJtW/JP1fnsvvaLp4Hg8R2OBwNSX9ICjlb/uRejvtuwY+912kL2e/HYWNV+ZzGCAXlzK7MR4ToA&#10;zGrdwz99fDrzzh3+bUrLSN2s8POH+87GJ63C69pd2a83FtrS9RcHh/LuljWsPHQ7rNedUG/c0E6/&#10;7mffPZTbmbQkw8cVhNV2ywk22YjhXdq5IW6yTAUAADAvnFkBgEfYvd6/r7Xb/6uI/Ou/+uMffu9v&#10;fv3xT74ulf/3FzPpt8+6h6/ubMnjVvN4lt6GWlb4p97azg7/rrvQ12Wukd8Ngr8riYQT4M1KqwZv&#10;xGNyr97Y9EMLAGfSyjgNx9Y1/FM6i879+D7LH25Uy0gNypb9fP76qOSEdNfiMTGCQbFsWx7UG1OF&#10;dhoC6vXBP3ITdm4AAADA+QgAAcADer3ef19rt/+nftXfz//6l//wt//fk7w0bPvtR/XGJ+9fufzm&#10;affyXrG40eHfMl2PRUfaUn1VZEFp1eYd/LldT6fksN1Z+oxJrD+tJKb6BH53NRJ2ZuK52yuuW/j3&#10;7lZmZPaczry778woxqLpe+S85gvCX7KuwB0AAACzIwAEgBWzuvZ/2bA6/5ur5WfmSb3xFw3bdv5j&#10;v91+8z988628GI/Jy9nMcG6gVqB9UWZxZBm0yuF2bmd4Szr7j+q/1Vlk8Of2eiYtHxWOmAeImdXa&#10;nWEV0V40IhXeP+Bjb2TSciM7Oqr4Tv5wrT4XX0nER9pQarhJIAUsXjpCBSAAAMA8EQACwAp1bft/&#10;aVidf6+h3+BePKhU5e6JRTQNIHRhTS8/ubQr2VjUqUCbJJhw5tdFIxIzQpIyw2K6du0PlNttsXr2&#10;WNe3HXk6oD9mGsNgUpwZK20NNp2/F1rHu+XzzZY0bdt3FYs6/+c9V5WDzv/5KH+48vu1iZYV/A3o&#10;DJqXkwkWfTGzx/W63Agfv83rRg42EJxN33OvxWKyE4k4c8fEed/tymGzJfdqtbHnf2H+9DzindzO&#10;SFWcfiZqW8x1qozTTT+vbW8N/1sD/HWqbAS8KmMYU89wBgAAwOkIAAFgRXq93s/rnc7/6A7/7hbL&#10;8qB58SLaJPPnNDT5/lZW9lLJC79Wg8V5SLrmdwyu84brejUgbHQsqXTaTjCYb3c8WWWli4A/2rs8&#10;0uJMFzpp37dcuiD0Qjwml+Kxpd/2lURcnuhrtNNZ7UGAr92v1oYVU7pZ4vVUkmD5BA3+bmfSciWZ&#10;HHnPHdAWzC9lM/J1uSJ3KxWCwCXTqr8X06mR50aDsd/k82s1E09fhzrX0L3p54MnByu/X8Am2KH9&#10;JwAAwNwRAALAili2/QcnK//GCf/UJ2NWoOlu/X95ZU+M0LOLqaukAaFediU+DAY11Cy32lJotuRx&#10;q+mJSsH3Tsw3urNmVQ5epsH187GoXI7FnEq8VXo1m5ZyvkArUExNNw18Wy4PWwre3N6SJ83mWgUn&#10;s9BAVMO904I/N/3/GqRejsfXLnjyKp1/q9Vw7ip/6bfE/LhYXLsg9r2d7WG7XvXRkwM2/QBLkjBY&#10;ngIAAJg3zrAAYHUuD2653rGeaft5lu9qNXnYao/1tT+8lPNc+HcWXVzc1UsiLq/2v6bYaDotRLVK&#10;cNzHPE//8btH8lIi7rTs05artO1bLA39LkcikotGZNvVYm7VtB0VrUAxq89KZdmNx4dBilYX/2r/&#10;8UaHWK/0319Phku6IeSgXpeH9Ybz39lw2Kk+G3ydBjQcv8W6GgnLzWx2pN2nDOYPF47WcjOMBtFa&#10;aTpwt3C0knMPYFMx/w8AAGD+CAABYEWMYFB0ipnunR937p76dsxFtzcyqZFWnH6k7UP1MqgS1EDw&#10;cb2xtApBfVY09PtdrS7jP0OYRCwYlCvRiGTCYU+FfifRChSz0kqpD58cDNsK60X/rhVGmxQyaIvF&#10;G4nESKA3oO0WNVw6udlCj48G8NqGctBKdXD8CAHnSzsH3Mqkn2kbrs/NOrdf1ZbfN11z/w7rdTZ9&#10;AEuk54PM/wMAAJg/AkAAWJFAICBxMywduyvBwPhVeg374ihKK6leSKXX7qkdBIJaIWh1bcnX63LY&#10;asl+s7XQFl2Ef/OjCzxbpiE7kYiz09tPiz3aCjR/MF77XeA0GlTpHNE3L+06/1dDrB/sXXYqjdY9&#10;bLjeb+l71jxabZGqVZLnhUuflsrSsCy5ldtx/psQcH40mL2ZSg0DVjdt93mnVF7bVpj62PV1NKBV&#10;jh8eFlZ9t4CNsrXidu8AAADrirMsAFihYDAgkaAh29H53ofX0knftP6clj4+XUjWyy0RqbbbUmg0&#10;Zb/RoGWXR2gQnTYM2Q6bkjBNZ5afn3d3632/mYiP3a4XOI3TOvHJgdzO7Qxn3mnl0U404oQO61Rd&#10;pdVkr6aTI61P3bSq7KBWnyhcGlQHEgLOxyD404rMkzMYi82W3C0W1/4z9f3dp/N+9TWplbrrWOUI&#10;eFmS+X8AAAALwVkWAHiALoz+QTIp/1SdvQJkXav/LqLtTvXyQiY9Uh34db0h7R4LeePKmebwKzu9&#10;npSssxfUBwGfioVCEgsFJRIKSdQISdwwxQgGvPKw5uZaKikPGs2xKnGBs2gIWNl/LO9d2h0GYzp7&#10;7KfRqFMh6Of5aoMWn88lk86svtNohZW2k7xXq00VtJwWAv7J1StyJ3/IrNYJ6AzG17a3ngn+1nnO&#10;30naVtY951AfN0EysHwZ5v8BAAAsBAEgAHjEqztb8lI241SyldttZy5gvtly7lzCMCTfasvROWHM&#10;wO1Meu2r/y5ysjqw1GzJ15WKPGq2Njq4GYR72/1F+cFiy7qGdYtyO5uWDwvF9XxwWBoNGf7u0b68&#10;t7PthH/SD7K0Pejz9bqvqgE19Lum7T3jseFjOWlQ7fdNrTaXijIN+mqWJe9celq9pYFgJmzKr49K&#10;M1//OtPg7+VsZuwZjOvqaiQ80vJUW50SIAMAAABYJwSAAOAhGlwN5typG/27Vmw0x1qU0nZrWgGH&#10;UQnTkOvplHNpdrty1GzJk2ZL8p3OWh2pjGGIqVV5piFGIDAM+NJhdlXPkx5PDVPX7fWD5dOA7xcH&#10;h/JKojFSieWXasCL5vpJv43kd9WqPGg05h5oapDY3n/stAAdHLvn02nZisbkgycHazuzblrnBX9a&#10;kXm3UtmY1pcaWr/Tn8Wpau2OfFxkYwewKp8Vy/KD3A4b0gAAAOaMABAAfOBuabxqhluEf6dy1/zp&#10;HLcribhzseyeFJpNp1Won2ccaRj15s6WB+7J5ng1m5b8weGmHwbMiW7w0IDstGrAnXJZPiuVPRPM&#10;DEK/3UT8mdaRA4MWnw/qjYWHcFpJ+bPvHsqPL18ethzVP39ydc/37VTnRSvdbm1vn9qS9V6xtFHB&#10;38DJuX+/yeeZ+weskHboeFCtOpv1AAAAMD8EgADgcVr9N044pdV/51VhbDLrjLafusv4UjzmXP5A&#10;RJ7UG/LbcmXTDxfGoEHytWhUHjQJFzAfZ1UDDiraNKBYxWyyQXvPnUjkwtDvoF6X31drS7+feux+&#10;9mhf3t3KOMdLPBygLpMGfzez2ZEZdwPa7vJOqbyRVZLM/QOWJxEKSce2x5rHfa/ekJ1ohM4VAAAA&#10;c0QACAAeR/Xf7HpjLDooDQJj1Zrv5gRun1LVgcV7IZUgAMTcaTXgfrMl71/aHalo0zaXy6poczaU&#10;RCPnzvSTFYd+p9HZf4fNltzO7YwEqLvxuHz45GBjQh6Cv7Mx9w9Yrlq3K6+nkvJ5pTrW7dIKFAAA&#10;YL4IAAHAw6j+mw97zABQvZxM+KoKMBwIyJVEwgP3ZPNoFSCzALEIGs5oRZtWKg3CikFF2+VK1ZlV&#10;Nu+KNg1GrsZjTrXhaa0iBwah38N6w5OtkzUgzT/cHwlQdebdn1y94rS7/LRUXvl9XBSCv/Mx9w9Y&#10;ja+qNXkpHpPf1RsX3r5uwntUq8k1fq8BAACYCwJAAPAwqv9m152wms9vVYD63LNLenWuxKIEgFgY&#10;DavyzaYTWgwq2nSzx08TcTmo1aXuCnO01XGxPV4gl4tGnT8zYVOihnlu4CcerPS7yGkBqtK/P5dM&#10;yCf5Q1/PfT1J5zK+mE4T/F2AuX/Aamj7z3y7I3vhsOyP8Tl1t1aX3XjM2WgFAACA2RAAAoBHUf03&#10;HxMU/w3dzqblw4K3qwK08uyVdEriJh/lq7StQQpzI7FA+jlQebgv7+R2hgGPhhiLft/X6qjHTqVf&#10;3betMzVA1fv/di43Ug34g73L8u0azAZ8JRGXl7MZ5zGdRPA3irl/wGqVLEtikbDTuWKceYDfVGpy&#10;M8sGRwAAgFmxaggAHkX133zYMvnibjoclhvxmNwbo1XRMmjY59wv03B2Q29FI+yK9gitvtS2e+tU&#10;TQTv0RDn54+fOHOUXspmhlVM86RVfkeNphy2WvKg0VibyigNeU6rBhzMBtQgaBlzFeeJ4G8yzP0D&#10;vGG/1R67dbrOWH6hm+B8FwAAYEYEgADgQVT/zY89ZSvP6+mUdOyeswCxbLpYmQ2HJRMOU+HnA0ld&#10;hCcAxBJ8Xqk6F235mAqHR24wHgpJ1Dy/ledAs9Nx2ocO2oYWOp21b4V4VjWgzlV8sdmSj/KHM4dm&#10;OdOQS9GoNCzLaXc37xCO4G9yzP0DvEXDv0QoJLUx3quoAgQAAJgdq4oA4EFU/81Pd5oeoH266JCq&#10;GfJVtTZWu6JpZQxDdsKm7EQjTvUh/CUTCYtQTYIlcirWfFa15gWDasCTlZTaGvInV/fk63LFCQrH&#10;5WzCiUZkJxKR3UT8mcrMwezEw2Zr6ipDDbBuplLO7EKCv8kx9w/wHg3/jEBArAvOrR+3WnLD7jHr&#10;GgAAYAYEgADgMVT/zZc9Y3B3JRF3Wm7qLuR5VQMOAr+EYTgz5FjY8Lcw7akAX9Eqygf1hry1nZWd&#10;eNy56xoSaZtIDdrOags6qM7WzRrZaPTCVqwa2Gmr0efTIm+KyGG9Lvv1xljtJwfB34vp1Km3Q/B3&#10;Meb+Ad6lVYA6F/A8uvmu0GzKpXiMZxIAAGBKBIAA4DFU/82PPadd/jp/RKsBdRbJUbPltMw76ljS&#10;uKC9aCwYdBY4YqGQpExDEqYhccMk8FszzKcB/EeDs18cHMr1WE1e294aVtcN2oJqYFdstpx/ixmh&#10;U6vvTqPfY+p7f/jZdqwaNupFb+9RtSr/XK4+E+Dp5h79fD+tolAr2LRK8W6lQhXbBZj7B3hbo9uV&#10;cCBwYYcNnUtLAAgAADA9AkAA8BCq/+Zr1uq/kzTo0YpAvbiV20+fMyMQZG4fAPiEVvo9erTvVNu5&#10;AyPptwa9iAZ+WqGSb45+fmsF35VIRC7HYrIVi44EiBrsHVcGpuVeseQEeslQSF5OpU79bCf4m4we&#10;+zdzO8PvYe4f4D0a/O2Fw7LfPv/3Hn1ffYU2oAAAAFNjhRIAPITqv/myZTkLpcztAwD/0lBNZ//d&#10;r9acz9ezNtjoTL9qu+3M9NNK8PM27Oh1arg4aCWaMw35XjIhV5LJkco+DR2vZzISOGVtW2/vq2JJ&#10;HjQaBH8TeG9neyRwZe4f4E1bYfPCAFD6G+22x9iQAQAAgGcRAAKAR1D9N3/2BS06gXkoj7F4BcD7&#10;tB3nB4UjiRaLsm2OtvAc5/P5PDp7Ln9UEjkqySuJuLyczQxDqpPh3yD4o2Xl5F5PJYdzHdVd5v4B&#10;ntXt9Zx2+Re11K91OgSAAAAAUyIABACPoPpv/rpzbgEKnKZpdTkuwBrRarFZA7/zaLCnFw0Cb51o&#10;VXmnUFjoba8zrbK8ub01fISH9bp8Xqlu+mEBPKvRteVKNCL36o1z72Kh3ZFrPI0AAABTCXLYAGD1&#10;qP5bjHnPAAROU2x3OC4AJmadqHrRVpWEf9PRuX/vXdodfq9WUX54WPDXgwA2TKPblcwYbfQ7nM8D&#10;AABMjQAQADyA6r/5s5n3gyV53GpxqAFMRAOr267qv2KzRavKKTnh34m5fx8+OWDuH+BxZcuSuHlx&#10;U6qSxXsjAADAtGgBCgCL87WIfNy//FxE/p2IvHny1qj+W4yesPCHxXtSb0ibnekAJnQzlZJQ8Hgv&#10;Zte25YODAw7hlN7f3ZWsaz4Yc/8Af+D8CQAAYPGoAASA+fpERP4HEbn+F+++9b1Kq/XnlVbr55VW&#10;63v9IPAZVP8tBvP/sAxfVWscZwAT0Q09N7KZ4bd8Xa5QrTal67HoSPinlZTM/QP8o05YDwAAsFBU&#10;AALA7LTS72/1Umm1iiLyr7Xa769/+Q9viciLeu3NbrdyWCz9B1t6km+2xAwG5e1Lu1T/LVCPABAL&#10;9qhWl8aJGV4AcBH3hh6dVfdpqcwxm1LKNT9Mw7+fP37is0cAbLZahznKAAAAi0QACADT02q/v6y0&#10;Wh8PQj8R+bPBtTW7XTlqtuS7RlNnV6RE5L9239LbVP8tFBWAWCT9+ab6D8CkrkbCIxt6vigccQxn&#10;YLk2YZhBmtsAflNoEwACAAAsEgEgAEznk3qn/Vddu/fn/fDP6eVl2T05aDQGod+5V0z132J1qczC&#10;An12VGJ2DYCJ3cxmh9+iFWv3G00O4gwe1Btyc3vLuYJE2JTXU0lagAI+kjZCkqcKEAAAYGEIAAFg&#10;cqVqu/15r9f7vwffqfMrvq5Wxwr0Bqj+Wxzaf2KR7pcrFwb8Xvb9bEZihiEfHhYIMYEleiURH5lX&#10;d7dY5PDPqNLtyn6lOtwopWFgx7bly1rdx48K2ByhMSp3c6bJKwIAAGBK9EkBgAnZvV611+v9m8F3&#10;afj3UeFoovBPUf23ODahBhak3G7LvXrDt4c3EQrJC5m07Cbi8qdX95x2hACW4+VsZng7GlpNet6A&#10;031cLErN1UbwVm7HqQQE4G16DlIbY0NVLBTimQQAAJgSASAATCgYCDwXDASG3/TxUXFhVTSvsIA1&#10;Feb/YVE+K5Z9fWz/0FVRHDEM+cHeZfnJpV2CQGDB3siknZ856beovlPy93uJlzTtnvwmnx9p/a2V&#10;gD/e3ZFoMOCHhwBspGw4PN6GSJPGVQAAANMiAASAKcTNsIRDIacaqLGgWXPhQECuJgkAp0ELUCxC&#10;odla2M/7MuyFw6dWFGdj0WEQmGKXPTB3GkK9mE4Nr/brcsVpXYn5yXcs+fnD/ZFKwJ14XH58+bLk&#10;CA8AT2qN+T645WqdDAAAgMkQAALAmKyuLcVG07k8rlblu2pVGh1rYW+kr6WTYoR4m54GFYBYhHyz&#10;5evj+pqr/eBpNAj8l1f2nDllAObndiY9nHOlVWp3KxWO7gJoqPqLx4/lsP50/l8ibMqP9i5T5Qx4&#10;zF4kLA/HOK+KBYMSZXMSAADA1NgOCWCjaahXbR+3nmlaltS7x3MoSu2OdPqVPquY0aPVfy+k0mN8&#10;JU7T9XGVFrwr3/bvvC6t/tOA7yK66UDnZ12KxeTDw8LC2hsDm0Krap9PP/08/6Jw5LSsxGLosf3F&#10;waG8kenIjf6mBw1ftcr5buFIPq9UOfKABxgSGKurwrUxzl0AAABwNgJAAGtJq/SUhniVzvGifcPq&#10;DgfNryLUmwTVf9Oj/ScWxc/tP9/e3Zno63cTcbltWfKfiqWF3SdgE7y1nR0+ypZlyZe1Os/7Enxa&#10;Kkul3ZbbuZ1h9aXOBdyJRpzNDYSwwOpEgkF5Muamqt14jGcKAABgBgSAAHzjolAv3+6sRbUK1X+z&#10;sQkAgREvxeMSMSY/5Xshk5YvK1VmlQFT0raTOodu4JP8IYdyie43mlLZfyxv53JOK1DpzwX8V+Gw&#10;81x4fTMYsK40km+Mcb6u76G0/wQAAJgNASCAldL2m9qGUxVa/YCv25NSP+CrWN2NW3ym+m82zP8D&#10;ntINBTe3zp/9d55bmbR8UDjiiAJTuJl9Wv1XbLYInFYg37GcuYDv7WwPw1jdEKEtQb8tl+WzUnlh&#10;1YDRYEC2TVOy4bAY/SrEfLMphU6HCkRstHE7KjzHTGIAAICZEQACmDttcdXoHFflEepNRmGrhAAA&#10;IABJREFUhuq/2dECFHhKNxRMU/03EJ3he4FN9koiLtloZHgE7haLvB5WZDAX8PVUy2kDOqCzGa8k&#10;k3JQq8tXlYoTFs4qZxryvWRCds+ovL4hxxsy9itVuaNtSjkfBk6VM01Jh8McHAAAgBmxqgNgLO5Q&#10;r6xVe73jnZv5Zsv5s2nbUpjDwsmmo/pvdlQAYlF0MSrf6fjm+G6bhtxwVSBN42Gttqq7D/jay9mn&#10;lbca9lD9t3qfV6rypNkcaQmq8wH3Uknn0tUW8+2OFJpNZ36gtpa/KKBLhUKyF43ITiTizE4dzBu8&#10;yOA27xaOnPsFYNSrWTZEAgAAzAMBILDBtPVmtT+AvWlZUu/2Z+kR6i2dzrhQVP/Nzh6zrRAwqbRp&#10;+CoA/H5uZ6bv18+H39cbc7s/wKZ4PTVaeauVXvAGrfL72aN9p0JTQ1r386ThnVZtuis3pd++tWt3&#10;pdQ+fv8PBwOSDEckZoQurLCutTvStDrO98ZDIdmKRUe+RysS06ZJq2XA5WYizuw/AACAOSEABNbM&#10;WaGeLjx0+sEIu9CXQ6tvov2d4Ln+YlI8ZAxb6iV1JgzVfnOlxX/U/2FRLsdics8ngdgbmZTzHjMt&#10;2+7Jx/mCtKmoBSaic99eclX/3SuWaPPoQV/W6s7leizqvLefV703CAR3xhhHplWE2lL0caMhj1qt&#10;U2f96aavN3M7wyBQKwF/Gok4swqZDYhNlzEMuZZKbvphAAAAmBsCQMAnio3+LD1tT9SfpdewulKz&#10;jgM+Qr3lOC3UMwLB4YyKmGnMNG8Ls7F7VP9hceKm4SxMlSxvV0bP2vpTM797xaKvqh0Br7iZSg2D&#10;JA2D7lYqPDcedr/RdC5SOHLm922Fw5IJm06F38lKwLNold9RsyGHzdbxdV1Az9kLj/bl/d3d4W1o&#10;S9KfPndVfrX/eC6zCAG/ej1DNxQAAIB5YpUaWCGt1NOKvbNCPZ09QvXF4un8lpRx3GYmY4bFDAWc&#10;v29Hos6fhHr+YfPzggV7IR6T35a9vaA/a+vPo0ZDPmMmFTAxPZ+44ar++12xREWXj2jw5oRvrtGn&#10;g3PEhGFIzHUumG8eB33TbsDT18XPHz+Rd7cy8nz6OPDQ4PhHe5cJAbGx/jCdcjZbAQAAYH44uwLm&#10;bBDqqUKrX7XX7UmpH/BVrC6toJbgolBPW2/O0h4P3kQAiEW7FI9JrtH0bHXcrK0/tZLlg/zhXO8T&#10;sCluuSpXWpYlnxOk+56eszvn7QvqtPHro5LTpv9Wf+OGhoB/cvWK3MkfOi1KgU1xLRp1zrEAAAAw&#10;XwSAwBh0EafR34lb1oCvZxPqrUA4EJBc2HRu+Hgn9nHAl9KAr99uKxuLbtARwUldAkAswSvplOQP&#10;C5471PNo/fmPB3kqz4Ep6Fy3Pdfcqi8KRxxGjEWDvqN226n+G7SPHQSChIDYBNpe/WaW1p8AAACL&#10;QACIjXVaqCdOS5+W82fTtqVA+52l0EUzIdTDHNg2MwCxeNqe6mYiLnc9tDCrGyRmbf355dGR5+cb&#10;Al510xW+F8ecBQcMaMtPbf1JCIhNo+HfW9tbPO8AAAALQgCItaKtN7UFp2paltS7xwuZ2lpH5+wR&#10;6i3PINTTEC/Tr9qLhwyJ9uenaIs6bcMJzIsWLVG3hGW5lkrK41bbM4HZ97eyM7X+rLRatCsEpnQ9&#10;FpVsNDL85rvFIocSEyMExKYZhH9GMMBzDwAAsCAEgPC8i0I9mWEAPyaj7eWi/QWJXH+hi1APXmH3&#10;qP7Dcr2eScuvPNAK9JVEfKT14DQ+OaRdITCt11zVK/uVKuelmNppIaC+vrRFaJ5NjFgjhH8AAADL&#10;QQCIlSn2WyNpiFfpz9JrWF2p9asp8u0Oc4iW4LRQzwgEJd2vJImZhkQM3irgfTbvF1gybQV6Ix6T&#10;e/XGyg59KhSSV7dma511r1iSfKczt/sEbBIN4N3nSXdKZZ5/zORkCKgX/bv+GyEg1gHhHwAAwPKw&#10;qo+50ko9rdgj1FstXRBO9WfpZXSWXuj4l6vtyPEsPUI9rCPeWbAK15JJedRsSWNF8yd/eCk3U+V1&#10;vd2RL8qVud4nYJO4q/++LZel0u3y/GNmp4WA713alb97tC9NmzMe+BfhHwAAwHKRAOBCg1BPFVr9&#10;qr1uT0r9gK9idVnsWIJwICC5/iy900I9XQCeZf4T4HfWigIYbDZdwLqdTcuHheXP/Pp+NjPT+77u&#10;x/lP+UM25gBT0g1XgzaN6jOq/zBHGgJ+lj+UNy/tOleqm/d+fPmy/OzRPocZvnQtGpUb6RThHwAA&#10;wBIRAG6olmVJo99CpqwBX88m1FsBd6iXMAyJ9av2Uhrw9ReUsrHoBh0RYHo9QgysiLZMvhoJL3Xu&#10;l7YdfCGTnuk6vqtUaP0JnJAzDbkaj0vDspwOFm3bPrPt4rV4bPj3YrNFZRbm7n6jKUb+UG7ldpyr&#10;ToRNeXcrI78+KnGw4SvaMv16OsWTBgAAsGQEgGvktFBP5Zst58+mbUuBuRFLoQvBSkO8TD/gI9QD&#10;FosZgFglXdR6eHC4lHug4d9gMXhatXZbPi2ygAwMRIMBeX93V7L9ecin6WqL+/ZxaK6bttzt1AvN&#10;JscSC/FlrS47kYjspZLO1T+fTsvDemOpm06AWfxhOiWXXBsmAAAAsDwEgB6nrTe1BadqWpbUu8cB&#10;XqndcebsEeotz2mhXjxkSLS/+KNt2GaZwwRgel3af2LFoqHQUqoA5xH+NTsd+ccDWn8CA1r1p/PV&#10;LpqPrO0+TwsIa+2O3K0wSxOL80HhSH4aiTgVgOrN3I4UmAcIj9NuN+9sb0ncZNkJAABgVTgTW5Fi&#10;43iX8GmhnmJH53Jsm4ZE+1V5uf6CjhEIOu3chFAP8A3af8ILLsdiC/38nkf4Z3W7cqdQlJLF5iFA&#10;+pV/b+dyI+FfzXVOfrLS76T9SlU+LhYJYrBwHzw5kJ9c3XOCaH1N3kyl5FPmTsKjcqYpt7ayzPsD&#10;AABYMQLAORqEerpgUOnP0mtYXWd+iMq3O+y2X4KLQr2YaVy4wxuAv1D/By/Yjkac3e6L+KyfV/h3&#10;96goD2hVCDg0/Pvx5cvDqir1bbl85ny1VCgkqf68ZlXodAj+sDQ6n/13xZLc3N5ybvJGNuNUnvIa&#10;hNfcTMTlWr9lLQAAAFaLFGRMOl/vu2rV+WJCveVzL7hkdJZe6Hgn4XbkeJaeVukl+wEfgM1j0QIU&#10;HpELm3OvAnwjk5Ib2exM16HnMd9WqnK3Vp/b/QL87q1sdiT8u5M/dOatnUUDGL0Aq/J5pSovplPD&#10;zYxUAcJLYsGg3M6mhxtvAQAAsHoEgGPS8O/TErM95kmrJHL9RRdCPQCzoAUovCKpi7JzCgB188s7&#10;O9uSjUWnvg792ah3OlJtd+S3Zc5jgAGtqt1zVahoK8/zwj/AK74qloYV4ZfjcRECQHjAtWhUbqRT&#10;tPwEAADwGALAMR2HUiycXcQd6iUMw5mbolIa8PXbcs6ykAkAp7EJALFmXoxF5Q93dmaaQ2t1bWla&#10;HSm12/LJGS0NgU2k4fpr/TaKqthsyQeFI14L8IX9Zktu9e+ou4IVWAX9/f9WJu20QQcAAID3EABi&#10;LFcjx5V4GuJl+r9oEuoB8IIu7T+xRnQh7ftb2ZHKpGm0u12n7ecD2n4Cz3gntyOh/jmsfoZ8cHDA&#10;QYJvVPrv74M2oPp72rxbTwPj0NfeK5kMVX8AAAAeRgA4pll24HvVaaFePGRItP/LpLbfXMfHDWC9&#10;0P4T60I/l9/M7QwXdacxaPnZ7tpy56go+U6H1wfg8kYmLVlXpcpHTw6kafM5An/RmfSDz4rEHFtP&#10;A+Og6g8AAMA/CADH5JdZdNumIdH+juZc/4TcCASHg7hjpjHTwiIAeA31f/A7nUX2XCIxczW91e1K&#10;07Kk1rHk46OiNKiOBUbkTENuZDPDf/q2XKZyCr5UaDaHQXaM3+2wRDfiMbmWTFL1BwAA4BP8tuAD&#10;Oqck1Z+lR6gHAKNsQg54iDVBRaoGfy9nMzN/hutNtqyOdGxbHtXq8nmlyksCOMXt7e3hP2oLxc9K&#10;ZQ4TAIwhYxhyM50crkEAAADAH0iNJqBBnM5cmNd1DUK9jM7SCx3voNuOHO/+19abfqk6BIBV6tIC&#10;FB4RDASkalkX3plr0ajc3tmay+YdnV+mVX/a8vPLUolqJuAMr6eSI60/P8kf0voTvtVwfdYMRjkA&#10;i6DtPl9OJuRKIs7xBQAA8CECwAloYHdeAKgnx7n+L2A6iyHWD/gI9QBgcWwCQKyIBn5GMCihQFBC&#10;waAEAiKN7sUVqS+lUzPO+dPgryutbtd5/ZfbbfnkqCRtfhaAU+nGu5do/Yk1UnMFgKFgiKcWC6Gz&#10;ia+nUxIN8RoDAADwKwLACbyQSAxbcKa0aq8/a2/WmT0AgOnYVG9gSbROPxgM9gO/gBP4nWR17bE6&#10;BUy7GajX6zltPtuWJYNX/v1yRe7VG7wMgHO8tZ0d/sxq1SytP+F3WdfnSLPT4fnEXOnG5luZtGy7&#10;qqYBAADgTwSAE9hLJX1zXwFgE1D9h1kMQj2loV4gcNyOOygB6f/VqfIb/PtFjprNC79GF9W0I8Ak&#10;NLCwNPhzhYta9Xe3XJXSGC1HgU2mFSw78aet6z6j9SfWgOHahFKf04gKQPqz/t7a3hIjON65DwAA&#10;ALyNABAA4Fu2sIiLs7mr9qQf8okT6gVlzExvIpXOxS0Fc2POahpU+3X6bT4HCs2WPKjVJU/FBzCW&#10;N3M7wy8rNltyv3FxUA94nXvun24QAeaB8A8AAGD9EAACAHzLZtELLoNqvfPadC5Svtm68Npz57TT&#10;Gsz2a9u2U/U3YNk9OWg05H6tLg1e88DY3sikR+ZtfpQ/5OBhLWSjT0dQFNvMs8TsCP8AAADWEwEg&#10;AMC3urQA3Xi6TGWGQhIOhcZu1bkoD1sXL8LqDGE3nWPZ7dnDNp/uV3Sz25VHtbp822hKm9c6MJFU&#10;KCQ3spnht9wrlsaa0Ql43fVYdGSm5TifPcB5YsEg4R8AAMCaIgAEAPiStkhkBuDm0sXPsLb3DIU8&#10;cQyqY1ZgZCJhZ5afdaLKb0Cr/QrNpnxTbzDfD5jBW9vZ4Te3LEvuViocTvheNBiQ17a3hg/joFbn&#10;ScVMdDbxW1tZwj8AAIA1RQAIAPClNpUcG0mXp7Sln+mR4G+gOkYFhu6wb53xutXZftpC9EGT+WTA&#10;rK5GwrITjw+v5YvCkTRtNozA/97KZkfa2t4plXlW8YygMyf7Yhr+vbO9JXGTZSEAAIB1xZkeAMB3&#10;tG0iAeDm0aq/mGGsvNXnaerdi6v1cuGn7T+1vWe51ZaaZcmjZovZfsAcvZnbGV5ZsdmS+w2Cdfif&#10;tv7cSyWHj4O2tjjLuGcUtzJpwj8AAIA1x9keAMB3mmOELVgvWvEQ9ljV34DV7crD+sUBg876u1ss&#10;S77dJvADFuT1VHKkQuqj/CGHGr6nMy1vnwi2P6X6D6fQbgPjnGPkTFO2oxEOIQAAwJojAAQA+Er3&#10;jNlpWF9a9eeVWX9uOoKy3bXGrkZ9OEabUADT0/loL2Uzw++nQgrr4p3cjlMFL/3zoA8ODnhu8YxE&#10;KCS1Md/zXkmnOIAAAAAbgAAQAOArZ81Qw/rRRp9RwxQjFPTcY+v1elLvdMTuHc8VG3fBDcDi3M6k&#10;R0KSu5UKRxu+p1WtWVel1mf5Q2Za4lTaaWAc16JRWn8CAABsCO+tqAEAcAZttUj132bQ8C9uhj0X&#10;/h1X/XWl2m4Pwz9xFt1YjAVWSVskPp9OD+/BF4UjQhL4nr6u3VWth/U6My1xqquR8FjveeFAQG5Q&#10;/QcAALAx2PYFAPANqv82QzAQkLhpSiAQ8Mzj1XyvY3elbVlCpAB4zzuu+Wi1dke+rNV5luB7J1t/&#10;fnhY4EnFMzTUe9LujHVgvhePiRH0zvkVAAAAFosAEADgC51ud6Tiap3pYl8kFHKqyjbpcStTH7uh&#10;4Z8H7oxTdWo7LbX0eSD4A7xJK1/cLRLvFAhJ4H+0/sS40kZI8h3rwq+OBYNyLZXkuAIAAGwQAkAA&#10;gOdp/tWyLl7YWBcagmkIGNJd3aGQ8/h1578GUZZtr20gqI81Yqz21MR9rCcJ/SLBoNMaFMDy3cxm&#10;h7dZbLbkYavNswBfO9n689tymdafOJVW/xWt8c4/Xk4mOIgAAAAbhgAQAOB52npxk/a8G8HRuXda&#10;Daez8AwJSsQJqXr9kKq3NpVpMcMQIxRa6m1q2Gf3jgNVvcwSrkaCAamQ/wFLdz0WHa2SovoPa+D9&#10;S7vD1p+6AeqzUpmnFaeKhUJSGmOTXM405VI8xkEEAADYMASAAABP0zymvUHVfzr/7qLZd/r/NSzT&#10;D3GtmLPtnlOxpqFgx7aXdl/nQR9p3AxLcInzaLStZ6trzbWSMmOaY7XfAjBfr21vDa9vv1Ll5xC+&#10;90YmLYmwOXwYn9D6E2fQ6r9xwj91PUX1HwAAwCYK8qwDALys3bU2uvpvHBqemaGQRE1TUpGIxE3T&#10;CQaDXhmkdwa9f8sM/zTva3Y60rA6c2+jeinGrnosx7ZpOIu+EHklER9pG3yHKin4XM405MaJ1p+0&#10;tMVZYmN2TtA5qelwmOMIAACwgagABAB4lra63LS5atMEgCf5YX7gIPxbVo6hD7veaS/s8cdNw9lV&#10;5a/6S/iNhn9/dPmyHDWb8sv84cY/fy+7ghKt/qswhxM+93YuN3wAtP7EeYxJqv/SKY4lAADAhqIC&#10;EADgWa0Nav0p/XaYoTkEgCPX2Z8fqFUyiXBYkuGwEwyukt6+3pd1Cf8GrkQi430hMAWtdtPwT3+e&#10;dxNxeTEW3ejDqLP/qP7DOnl3K0PrT4zNHPMk6lo0KtEVn/cBAABgdQgAAQCe5Md5drOaR/XfRXR+&#10;4CoDQL1t96L9omkV6TLCP/VyJr20x4XNouHfrdyOE/4NvOKqfttEL6af/rxR/Qe/0xaNz7te07T+&#10;xEUaY5wja7voG1T/AQAAbDQCQACAJ7U2cDF3GQGg9EPAeVcajsMMBpca/lldW2rt5YR/4jx/gY2v&#10;ysL8DcK/k5IbPM9Jq/+y0acVt1T/wc+iwYC86foZr7U78uujEs8pzhQdc3by9+Ix59wEAAAAm4sA&#10;EADgOc7Mug2r/pMFtP88T3gFAaBWdFZaLae1a2/BoZzeRsPqyLKbp2kVYHhZvU2x9s4K/zbd88nE&#10;8AgUmy2q/+Br7+1sDzfH6LnPb/J5nlCca5zWsHouciWRuPDrAAAAsN4IAAEAntPcsNl/KhgIOJV5&#10;y2KEQrKqmKrd7Uq13V5IyGvbPafqr73CQOAWrUAxB4R/Z+t0n753aGXxuNUwgNe8v70lO/H48F79&#10;rliSfGfzzoEwvnEXcKj+AwAAgBAAAgC8xup2l9ay0UvMFczlW8VtujU6HZnnU62hX21J8/7Osx2N&#10;SM40V3of4G86D4zw72zf1GrD/5cIm/LT5646gSngJxr+7aWSw3ussyw/r1R5DnGucbZOxYJBueZ6&#10;bQEAAGBzEQACADxDc5tNnP2njMDyP5LDKw4ANaaze7NXAQ6q/loeqhx9NUsrUEzvTcK/cz1stZ2w&#10;ZEDbJ2tg+l9de07e3cpIzlzerFFgUqlQSH56ZW8k/NO5fx8XixxLnGvcM8WXk7T+BAAAwDF+OwYA&#10;eEbH3szqP42Jgito06QtR7X16CqPebfXk1liSK3681LwNxANhZxWoL8plrxxh+AbL8Xjw3lgF9k2&#10;DSlsaLvADwpH8nqnIy9lM8P5qfrn8+m0c9H3ha/LFXlQbzAjEJ5xPRaV27mdkZm/Gv794vHjsea6&#10;YbONW/13KR7b9EMFAACAPgJAAIAnaAbV3sDZf7LiVpyRUEgaKzzulm1PVYmoVX8Nq+PpwFhbgf5h&#10;OiW/LVc8cG/gB1o1+gfbW2Pf02hws5t5aLvEe7Wa3Eyl5MV0aiRU0RD15vaWc9FqwTulMkEgVkbn&#10;VL63sz0y7099Wy7Lr4/YKIKLBccMAKn+AwAAgBsBIADAE7T6b1P3vodW2CoyFAxJQKyVHfuubTvh&#10;77iHwAmKu5ZT+ecHugv/R6YpHx8VpWHP3u4U6+12Ji1GaPxQz9zwAFBp1dSnpbJz0TmAe/HYMyGL&#10;tlrUC0EgVuG0qj/97Pssfyj3G02eE4xlnDOIjGFQ/QcAAIARBIAAgJXr9XqebOO4LBrCrYoGb1qB&#10;uMpArWt3xbigClCDPw2JtUrUb0Fx3DTkB7kdOWg05LtGU0ob/FrH2bSd5wuZ9NhHyGlxSXgw4sta&#10;3bmkQkW5Fo85VYHudqoaAu4m4vK7YsmpHgQW6ayqv2KzJR/lDwmiMXc300kOKgAAAEYQAAIAVs4v&#10;1VyLoBUBKywAdJjBFQeAvd6pJyRaIaEtPvVi9f/uV0YwIFcScedi2T2pWx1pWl1puY7741abcHCD&#10;fT+3M9GD/4r5kmfSYEUDPr1oVeBzyaRkoxHny/U9V9uCprUyt1hk7hoW4vVUcmQ+pfQ/0wifsSg5&#10;05R0OMzxBQAAwAgCQADASukst00OAL3Qwi8YDEgwEFhZwKbP/ya9BjQM1EW69Il1umspkXK7LXfL&#10;VYLADXMjFpPkBAu3Vtd2Kt1wsUFVoAaBr21vDQMZrQb8cSQiv3j8mBAQc5MzDXk7l5NE2By5Sqr+&#10;sGjXU8z+AwAAwLMYHAIAWCmd57bJQgFvfBSHL2jBieXQYPCt7S25Fo1yxDfIza3sRA/2m0p50w/Z&#10;xDQE/Nl3D+Ww/jQ41ZBGWzQCs9J2n+9uZeRPrl4ZCf+06u+TJwfy88dPCP+wMFT/AQAA4CxUAAIA&#10;Viqw6v6XK6RVd1p95wWGM4eQqjMv0ArBm9m0SFHkQZMZb+vuuUhEouZkp+T3q1T/TUMr/X5xcCjv&#10;b9tOBaDS+WxvZDryaYlQFdM5WV068G25LJ+VylSYYuGo/gMAAMBZCAABACu1yQGg4YH2nwP6NGgV&#10;4Ca3Y/UaQsDN8HImNdHjrLbbVBLN6IPCkbzfbwOqbmQzcr9a47hiIlr19/7u7nC+5ECt3ZE7hYI8&#10;bLU5oFg4qv8AAABwHlqAAgCwIl5p/zngpUASx26kU5Ix2K+1rrYMQ7ZisYkeXaFBIDwPHxeL0nLN&#10;2ryVSfv54WAFtH2sO/zTdp93C0fys0f7hH9YGqr/AAAAcB5W+gAAWBEj5K2PYW1fFtzgikwv0nag&#10;t7cyEuZ5WUuvpCer/lO/r9U2/bDNhbZl/KpYGl6VVgNGPdKSGd73eirptI8d0NmSOmPy80qVZw9L&#10;Q/UfAAAALkIACADACpgerbbTNqDwlmgoJC8n2eG/bhKhkFztt6Acl9W1pdBhVue8fFmrj1QBXpuw&#10;GhObKRUKyUvZzPCxa/insyWZ9Ydlo/oPAAAAFyEABACsVGhDK5tCHg0AaQPqTVcScWenP9bHjUR8&#10;4seSr9d5BczZgeuY7kQiS7pV+Jm2ix18hmvbzw8PCzyfWDqq/wAAADAOVvkAAFgBrwZtgUDAs9WJ&#10;m26adpHwJm3p+mJ68plzh60Wz+icHTafHtMoITsuoNV/e67K3S8KR1T+YSWo/gMAAMA4WOEDAGDJ&#10;dM5ewMOVj0aQNqBeFDcNuRaNbvphWAuvppJTzQCtWbT/nLd8uzO8xmyUCkCc77qrHbO2j9U2ssCy&#10;Uf0HAACAcREAAgCwZF5vs6nBRHBDW7N63Qvs+Pe9aav/sBiVbpcji7E95woAvyqWOHBYCar/AAAA&#10;MC4CQADASgVk84ImP8zZM0NUAXpRNBSiCtDnpq3+A7Ba2v4zYhjD+/Cg0eAZwdJR/QcAAIBJsPoA&#10;AFipYHCzAkB9tCE/BIDMAfQsqgD9i+o/wL9SxtONMcVmi9l/WAmq/wAAADAJVvcAAFgiP1T/KZ1R&#10;6IegchNpFaBWAMB/qP7zppZrtmLONPx157E0OVf1dbPT4cBj6aj+AwAAwKRYgQAAYIn8EgCqMAGg&#10;Z1EB4D/aPvClreymHwZPalhP5wDyvodx1JkdiRXgsx8AAACT4jdcAACWyE9VdUYotIETGv1BKwBi&#10;BBW+citD60/AzyzbHt77OHNysWRU/wEAAGAa9LgBAKxcMBAQu7f+s3T0cWprTT8xQyFpU+ngSS8n&#10;E/LbcmXTD8PS6Ry/XNiUjBkWM3T885zSv/cD2UKrKZ1uT0qdtjRtWwodS7ZNQ/ZSyZnvKrM5gdUp&#10;ttvD247ShhlLRvUfAAAApkEACABYOScU24AA0PRhxUCYANCzLsVjEq5Upb0BPzur9EoiLql+5UUy&#10;HL5whl82Fl3IvdWnOUrVEbAybVcFYMzgZxHLQ/UfAAAApkUACADAkhgB/1XvaDi7KRWafvS9eEzu&#10;1uqbfhgWQoO/l7MZiRirP13u2rY0Oh2pdDorvy/rKBuNDB9VgWOMM+Q71vB/eOF9AZuD6j8AAABM&#10;i99cAABYAm0UGAz6c6JeJBSShmWN8ZVYtl0CwLl7MRaV17e3PLHA3+v1pGVZ0rFteVJvyMNWe4zv&#10;wiyaNpsdcDb9eRy8N1yNhPmZxMJR/QcAAIBZMEgEAIAl8GP7z4FQMCT+jC7Xn7aEvBZdTMvJTfRG&#10;JiVvX9pdefinBbfaerfabkvD6so/HRWZ9wh4QNU1BzDHey+WgOo/AAAAzIIAEACwcqHA+sdLfn6M&#10;etf9HGCuu704i9CzCgcC8pNLu3Ijm135fbG6Xam1W06lUb1jyT/mD6kyAjzisNka3pHnkgmJ+rSy&#10;H/6QMQyq/wAAADATWoACAFYusAkBYNDfAZoZDDkVSfAeXRzURcISbVqnsm0a8kMPVP3pnL+mZTnz&#10;Ni27Jw+qVblXb6z0PgEYda9Wk5eyGQkFg857xn9+7Xk5rNel1O5IvtmUitWVCp+VmJMX4jEOJQAA&#10;AGZCAAgAwILpQqHfM06dXxgMBJxwAt6ji4S0iJxcKhSSP7p8WYzQ6ppiaPDX6nadP9WjWl2+qtak&#10;zc/aUqSobsYEdEbkF4UjuZXbGX7TTjwuO3GRG5IZ/luxXylYaDadPyvttrRsm2oH4YJJAAAgAElE&#10;QVRejC0WDMolAkAAAADMiAAQAIAFM4Pr0XHbCAapAvQoXSSMVWvS6IdIuJi2/fzhpdzKwr9er+f8&#10;PA1+pgrNlnxRrvAcLlnKeBoAFl3tHYGzfFmri2Xb8tr21pmVw9loZORPN60Y/LZak/uNJscYZ3o5&#10;yew/AAAAzI4AEACwcuveADQU8H8AOAgr4F3XYlG5W6vzDI1Bw79/sXdJkiuYrXQy+Cu323K/UpN8&#10;p7P0+wJgOhre3f/ukeRMQy5Fo5I2TYma5qmB30nHFYNx2SmX5ddHJZ4BPIPqPwAAAMwLASAAYOWC&#10;azwDUB+bts/0O8I/77uSSMjv6w1aR47h+1vZpYd/tt2Tjv00+Gt2u/JNpSYPmlQBAX6V71iS71RH&#10;7n00GJBt05RIMCipcFjCwYAkwxGJGaGRisHn02n5fbXmXAfgRvUfAAAA5oUAEACABTLWoP0n1X/+&#10;YAQD8nwsKvfqjU0/FOd6I5OSvVRyabd3csafZffkQbXK8+QRCVcg07V5n8PsdE7gcNbfiTafWjH4&#10;di4nibDp/LdWD54MELHZtEKd6j8AAADMCwEgAAALtA7tPwn//KNMJcm5rkbCciObnfl6NBTXQM92&#10;KvuO/zzr6+x+RaYGf49qNao0PSbmCgBLbdqwYrG02q/jmvPZYeYnTvge4R8AAADmiAAQAIAF0faf&#10;RsjfASDVf/6hLSWZI3e2RCgk39/dnfr7NbOz+i087QkCPH1eHtXq8m2jSfDnceE1aNcMb0uFQiNz&#10;AvebLZ4xDGn1n7bzBgAAAOaFABAAsHLrOANQH1PcXO6MsUUg/PMPDZlwtvd2tqcK5DWzc2b3WZZM&#10;Et8x488f8s2m3JCMc191ThuwSO/kdobXXmy2pMJnLFy0+s9gIwIAAADmiAAQALBygTULAAfhn98f&#10;FtV//vJtg6DpLNeiEcnGohN/n77+3cGftvGsWx0ptdpi9XrntlylGtN/YkZo0w8BFuj1VHKk+u9u&#10;scjhxohd2n8CAABgzggAAQCYo3UJ/4TqP195wly5c722tTXR11tdW1pda9jqU4/vYaslD1vtJd9z&#10;LJr7OY0Y/GqExciZhryUzQyv+7Be5/0EI65FoxINsQkBAAAA88VvuQAAzMk6hX9U//nLI6r/zqSL&#10;quYErT9bljV87Wvw91W1Jg3bXvK9xjLpcz4I/65GwgQzmKtoMCBv53ISCh6/D3VtWz48LHCQfSpn&#10;mpI2DTECAclEzm/1rlXjtX41eKNrS6PblU6vJyXr2erxF1LM/gMAAMD8EQACADAH6xT+CdV/vlLv&#10;WLSbPEM4EJAb6dRYX6vFfvVO26n6I/jbLA2rOwwAE/onASDmSOePJsLm8Ao/enIgTZuKbb+6lojL&#10;dnT8eaFnfe2gpXTTOj7fovoPAAAAi0AACADwBA3QbJ+2MFy38I/qP3/5tlbf9ENwplAgIEYwIJZt&#10;S/icxdVBy89iqyX3KzUC1Q1TaDaHs9litAHFHL2RSctOPD68wnvFEhWmPnenVJb3zO2ZAzv9bEqH&#10;w5I+v4gQAAAAmMn4/ZAAAFiggE/Ts3UL/4TqP1/RCoLHrdamH4YzDSr4eudsLqh3OtKwOvJ1uSIf&#10;FoqEfxuo4WrHtx2NbvrhwJxcj0Xlhmvu336lKp+Wyhxen9N5u58dlZzPXwAAAMDrCAABAJjSOoZ/&#10;VP/5y0Gj4SxG4mzNbvfM6mKd/dayunK3WJa7VFJurNop87iAWeRMQ27ndobXUGt35ONikWO6JnSG&#10;371yZdMPAwAAAHyAABAA4AkRn80+WcfwT6j+8537hFYXOus1rf+ebzTk48KRPGg2PXWfAfhXNBiQ&#10;t3M5CQWPf9Xu2rZ8wNy/taOfG/cJAQEAAOBxBIAAAE/QhbKIT2YvrWv4R/WfvzypN4YtLnG2Wue4&#10;usvdBtTqduWLwpHT8rNE9dfGy4afDuHq2rwHYjZvZbOSCJvD6/joyYFU+GxdS/fqDeezGAAAAPAq&#10;AkAAgGeEQ6HhjnmvWtfwT6j+851HDarWxtHsv66tflhq2z35p8KRs3ALqBfTqeFx2Od1gRno3L+9&#10;VHJ4BfeKJXnYanNI19hvyxUpNJnFCwAAAG8iAAQAeErMMMWr2do6h39U//lLud2WfKez6YdhLOV+&#10;BaDOAdRWfN+Uy/I7Qh70vZKIj1SfP2jw2sB0tPWne+5fsdmST0tljuYGuFMqS71DNTkAAAC8hwAQ&#10;AOApGq7FTNNzT8o6h39C9Z/v7Nep/puUvsb3azX5mAV5uDyXfFqttV+pMqcNU3tvZ3tk7t9H+UMO&#10;5oZo93ryUeFILN4/AAAA4DEEgAAAz9EFtKiH5gGue/hH9Z+/aEvLB00CwHGV+zP+9Lh9clTyw13G&#10;klyNhCUbjQxv7A7hMKakrT934vHhN3+WP2Tu34bREPDjwtGmHwYAAAB4DAEgAMCTzFBITA/MA1z3&#10;8E+o/vOdbyq1TT8EE9FFWW3N9tlRyfk7MHAzmx3+Xav/CGwwDW39+dr21vA7D+t1uc+M1o1Usiy5&#10;X65s+mEAAACAhxAAAgA8K2KYTgC3KpsQ/lH95y/aXuxxq7Xph2FivzosOAuzwEDONEaq/76pEaxj&#10;OjdTqeEcSW39+XGhyJHcYPfqDSk0+ZwGAACANxAAAgA8y5kHaKxmHqC2IV338E+o/vOdR7UaVWzA&#10;HLycSg2vpNhsycNWm8OKiWn134vpp6+lr8sVKknhtBNmHiAAAAC8gAAQAOBpwWBgqfMAj4M/07ms&#10;e/hH9Z+/6GLi7+uNTT8MwFzsJp7Oa/u6zOw/TEer/0L9duUty5JPmSOJfuvpB9UqhwIAAAArRwAI&#10;APA8nQcYDoUWeje13WfMMJzgL+SB2YPLQPjnL1T/AfOh7T8H7/PaspF5bZjGyeq/r4oljiOGtBVo&#10;k/MsAAAArBgBIADAF8IhYyHzAPUatcIwEQ6LseCQ0Uuo/vMXqv+A+bkUjQ6vq9gk/MN0rsViI0Hy&#10;l7U6RxIjHvGaAAAAwIoRAAIAfGEwD3BeEaBeT8QJ/iJOheGmIfzzF6r/gPnZiUaG13XYbHFkMZW9&#10;eGz4bY9o94hTPOL9BQAAACtGAAgA8I15zQPUdqJa8ad/rvucv9NQ/ecvWv13j+o/YG6yrgrAJ1QA&#10;Ykru19HvqzUOI57RsG3agAIAAGClCAABAL5izDAPUFt1JcNhp/IvsInJXx/hn79o9Z9F9R8wF+75&#10;fyrfsTiwmNjJOZK8jnAWzrkAAACwSrOXUQAAsGQ6D9CybbHHDEV0kS4SCo0s+m4qqv/8hdl/wHyF&#10;XZ8DRdrzYUru11Gl3eEwAgAAAPAkVkIBAL6jxXtx8+J5gMFAQGKG4Xwt4d8xwj9/YfYfMF/ZcHh4&#10;fc0OwQ2mk3O1/6y2CZIBAAAAeBMVgAAAX9IWnlHDlIb17AKuBoPa5tOcslXoOtPKSfgD1X/A/Bmu&#10;zSB1NkRgSu7PUiPABiOcLW6YHB0AAACsDL+tAAB8ywgFR+YBDoK/RDhC+HeGmHFx5SS8geo/YP7c&#10;wU0mzMI8plNst4ffFzV5HeF0OdMUI8hZFwAAAFaHCkAAgK9p4KcLulrVoWGgVgbibMGgVk4a0rAs&#10;jpKHUf0HLIY7uEm62oEC0zJpMY4zXE8lODQAAABYKX5bAQD4XiIcdoJAwr/xGKHQSOUkvOdBtUr1&#10;H7AABdfcP/3cuBohBMTk3K+jRNiUFJ+pOOFGPCZpNhkAAABgxQgAAQDYQLrwHaJqwZOa3a7co/oP&#10;WIim3ZP9SnV41W/mdiRKiz5MSF9HtfbTEPBaPMYhxNC1aFSup1McEAAAAKwcK38AAGwonQcYpGrS&#10;c76p1Db9EAALdadUHl69bob48eXLkjOZjIDJfFd9GiS/SNgDPa8KBuX1VFJuZtMcDgAAAHgCv+kC&#10;ALChNPvTELDeaQvNJr1BZ/89aDY3/TAAC1XpduVO/lBu5Xacm9EWjj/au/z/t3evzXGd153oV98v&#10;QOPSAK825RFt0bZk2XRkzcgnx+dkampezKeYLzMfYD7N1FTlRVwnlRMltitObOskUsbKWBJFiiBI&#10;AATQ6Oupp0WAIMULLo2+7P79qroIkgB672c3utH7v9da8bd378VGx3xUTuazvf241Vwdfm4Kkt9a&#10;qMcnu3tWb06ksO9atRLL5XJUC4Wou4gAAIAp5LdUAJhj+XwuqsVi7Hed9J4G9/e1/oRxOAxqDkPA&#10;1BI5hYC/vHN3GBDC66THSWone7WxOPzMHzRX427rwOMnw8q5XHy7Vo0rtZrADwCAmaAFKADMuWKh&#10;EOVCYd6XYSp81TqY9yWAsUkhYKoEPJRCwNvNFQeAE/vto0fR6/eHn54ePx9cvmSmZAal4O/WQj1+&#10;fml9ONtP+AcAwKwQAAIAw/Zl6eQlk7XR6TgCMEbPh4Br9brl58Ra/UH8/tjjJ7WTTTMlhYDZcbNe&#10;GwZ/NxqLUXRcAQCYMc70AQBDaR5gPufk1qTsmT0GE/Gw3bbwnNmn+634fHv76MsPQ8B1VWIzLVX9&#10;/XRleVjxJ/gDAGBWCQABgKGU/aUQ0GmuyegO+vO42zBRqVLrp+vrR5vwYG/PAeHUfv1wazgP8FAK&#10;AdNMybefzAdktiwXi/FeczWa1YojBwDATBMAAgBH8vlcVIuqFoDsS+FfqtRKYc2h/7W948hzJh9u&#10;Pow/Pto6+tLUVvtWczX+87Wrcb1StqgzIoV/t5ur5vwBAJAJAkAA4BnFQiHKhYJFATLrReHfx5sP&#10;486BdqCc3T9tbcff370Xvf7Tiu70GPv3V6/EX1y5HG8tmDE5zVLbzxT+afkJAEBWuKwNAPiGSrEY&#10;vcHgmZOYXKxiznVZMA5pNtv7ly8Nn+cOpfaNHx1r4QhnlULkzS/uxO2Vlbh6rAXoSrUyvP2guRr3&#10;d/fiT7u7Aucp857wDwCAjBEAAgAvlOYB7nXa0R8MLNAYaDcGFy/NZEttGY9LbRtT5RaMSqs/GLYE&#10;Xd/ZiR+uLMda/WnlX2oNmoLBdDvoduN/b+/EH3d3h1/D5NxaqHsdBgAgc/yGCwC8UC73NAR0WnI8&#10;0uyhrW53HnYVxiq1/Hy+Iiv5w8aD+GR3z8HgQmx0uvHX9x9Eo/Aovr+0GNcWF4cB4KFUhZoC6e+u&#10;LMf/erSlCnVCavl83HjuuQEAALJAAAgAvFQ+n4tqsRj7QqmxWCuXBIAwYqnl50/X15+Z95cqr371&#10;1f1hQAMXbafXi18/3Ip4uBVv1qpxpVZ7JoxOoWAKAi/X6/Hh/fuqAcfse4sLc7W/AADMD8NmAIBX&#10;KhYKUS4ULNIYpJPCwOi8tVCPn1+98kz492BvL/7qy7vCPybi0/3WsD3o//zs82H72eOzdtOMwA8u&#10;XXJgxihV/12ue+0FACCbBIAAwGulNmXH25ZxMdL8oZp1hnNLLT8/aK7GO+trzzx3pcAltWRUYcWk&#10;pcdgmj35l1/cGYbSh1II+LZ2lKd2s14bttE+rR8sNWZpNwEA4FScYQIATiTNA8ynwYBcKK3I4Hwa&#10;hUL84sqVZ1ospiqrv797bxi4wDRJQWAKpe8em/+XZgJyej9bb8athfqJv+56pRzNasVKAwCQWQJA&#10;AOBEUvaXQkAR4MVKrchUAcLZpPlqf3H96jMtPx+1DoZVVncO2laVqfXbR4+O2oGmqtUUTnFyD9qd&#10;4efeaCzGT1eWo/yaC5ZSteBby4JWAACyzdklAODE8vlcVM/QYovTUQUIp/ez1eX4yeVL32j5+ct7&#10;X2n5ydRLj9H7u09bga5Xqw7aKWx1u9F98nOeqvreX2/GjZesYfr3283VKOZd0gQAQLY5gwcAnEqx&#10;UIjyYBDtXs/CXZBUBbi+34qNTieT+wejlFp+fnD50jNVf6mS6vcbD+LT/Za1ZmbseV09l81Wa/j6&#10;mVQLhbi1shRv9BZi+6AdB71eVAqFWKqUh/8HAADzQAAIAJxaMZ8XAF6w768sxfbGZrQHKpfgZVKb&#10;xPeeq/rbbXfiw6/ux47nKJgrDw4OjgLAQynsqz73bwAAMC8EgADAqeVfM1uH80snLb/fWIzfbe9Y&#10;TXiBHy8vxc2VZ2d4fb69Hb9+uGW5YA5ttFXNAwDAcQJAAODUcgLAsUiVDDfanfispY0hHKrmc/HB&#10;pUuxUq0c/ZuWn0CqmN9sHQxnAAIAAAJAAOCMUsu9dNKdi3Vr2Aq0G1vdrpVm7r2s5ec/bGzERsfP&#10;CLOtWa0ebf++5/wz2Wq3BYAAAPCEABAAOJNCLhcmbI3H7eZq/O39DfMAx2S9VIprtWosVcrDVqzb&#10;7XY8aB3El62D2Bd6T8zbjcW41Vx95u7v7jyO3z56FK2+nw1mX6NcOtqHXQHgmaTn6TeXGjO45QAA&#10;MHoCQADgTLQBHZ9iPhfvNVfjN5sPhYAX6Ea1Gm80Foah33FL5fLwlk4q73W68fnuXnzRaoUocDxS&#10;y8/315qxVq8f3V+qPv7nzYfxye5etneeudEoFJ6pbL1z0HbwzyBdpNHq9b7xPA4AAPNIAAgAnElB&#10;ADhW9VIxfrK6HL/afDRHez0eLwv+XiQdh9SW9VYsxVd7+/H53n48VKlzYdZLxXj/8qWoFJ++bTno&#10;duNXX93X8pNMaRSfPv+ktrac3fZBO6r1mhUEAGDuCQABgDPJCwDHLlWhvbvUiN9t78zZnl+M1Orz&#10;+ytLZ64UuVyvDW+p2uT+3n78aX9fK8oRelHLzwd7e/GrB5vWmcxZPzb/r9UVAJ7Ho3Zn+NwMAADz&#10;TgAIAJxJagGaIkCn4ccrndR8N0IIeA7lXC7eWV6KZrUyku+XAsQbjcXhLc0LvLvXinsHB9q1nlFq&#10;+Xl7ZSWuNhaf+QYfbz6Mj3Yez9CewMktH5v/t6UC8Fy2VWUDAMCQABAAOLN8Pj+cxcV4pRDwRrsT&#10;n7VaVv6UrlfK8dby8nCu4kU4nBd4sz+IzVYrHhwcmOV1Cqnl50/X12PhWBii5SfzYLFcPtrLDc/t&#10;57IlAAQAgCEBIABwZmkOYM/yTUSaQxePQgh4QqOu+nudFDAetgh9qz+I+/v78cV+y4npl0hVf7ca&#10;jfjOUiMK+fzRJz1qHcSH9+9r+UmmNQqFZ+ZcbnZUAJ5Xas181vbOAACQFQJAAODMzAGcrJtLjWGr&#10;M6HSq6VZf++srlxY1d/rpPu9tlAf3tJJ6Yetg/iqdRAbJzjJX8vn43uLC8OZVlltK5qqMn+yvvZM&#10;AJL88dFW/NPW9sS2C8bl6rELE3bbHYH3CLQFgAAAIAAEAM5OADhZKVi63VyNv994EPtasb7QrYX6&#10;cDbftEgnpA/DwG5/MJwZuNVux/Zz7S1rhUKsVytHFYupkjC1Ff3dw4exmaFWmD9eXoqbK8vP/Ftq&#10;+fmPGw+0TmVuXK3Xjnb1YWvfgQcAAEZCAAgAnFk+l7d4EzYMAVdX4jebDzNZHXZWqeXnT1aXh/P4&#10;plU6ds1jId/r7HU7sVIqZSYA/KC5GlefC2dT1d/HOzsqoJgbqf3tWr1+tLv/9njXwQcAAEZCAAgA&#10;nFkqAEw1gE7VT1a9VBy2ifxo5/E8L8OR5WIxfrS6nJn2b5/tPI5/29vPTMCbAo9fXLkSC+XS0b+l&#10;tof/sLERGxmqboSTSLMvD6XqVz8DozHNF38AAMC4CAABgHPJ5/PR035y4lJLyZPOlcuyG9XqcDbi&#10;pOb9jVJqEfrbzYeZm/H4waVLz4R/D/b24lcPNlX9MXfWS8VnWuD+66MtD4IRSK8DAABAhL5dAMC5&#10;FMwBnBo3FuozsqUXI837u7WylInwL/lkayt74V9zNVaOtTy9u/M4/vr+A+EfcydVwv50ff1ot1MV&#10;7Ce7ex4I55TaP7/RWJjpfQAAgFFRAQgAnEteADg1UivQefXuUiMu12uZ2fvtdjvuHLSnYEtG562F&#10;+jMz/1L49+Hmw9nfMTilVPmXwr/jlbCpBS7nk8K/7zcWM9P+GQAAzksACACciwBweszjSc90wved&#10;5aVoHqsqy4IvMlYJ1CgU4gfN1aO/P2odCP+YS283FuO7K8tRyD9txvOHjQdm/53TeqkUby015vpC&#10;GAAAeJ7fjgGAc8nndBTnYqWQ70qlErXC08fafq8f+71eZk/4brSzNcvxdnPlKPBIM0M/vH9/4tsE&#10;43S9Uo5bKyvPtMCNJ+Gf1p9fWy4Wo3SKi4qWSsVYKBZjqVJW9QcAAC8gAAQAziWdq0tVgP2BGV6T&#10;tpexCpIU/H1vcSGuzeFsw3aGfp5S8LFWf3oMf79h5h/zI1W/pgD8+M9APAnC08/Cp/utuXw0HF7Y&#10;sV6tDC/iEOABAMDoCQABgHPLpRRQADhx3UE/M/uSTg6/11zVzi0DvrvUONqJ1PpzXgMP5ksK/lJ7&#10;4uNzLw892NuLXz3YnMsg/PDCjku1WhTzWogDAMBFckYFADi3Yj4/rGZgsnYzUgEo/MuOFIIcr3z6&#10;+NGjeV8SMq6az8XtlZUXBn8pAE8/A3cO2nP5MEgtPt9eXvLcDgAAY+I3bwDg3EwBnA6tXi8T+5Gq&#10;Q+b9BHExl4tuBqpqb9RrRx/vtjtzG3wwH95uLMZ3V5aP5l0emvfgL6nl83G7uarqDwAAxkgACACc&#10;27AFKBO3nYEKwHSSeB5n/j2vmEstXadrm85irVo5+qovHj+epU2HE1svFeOn6+uxUC498yUp9P7D&#10;5qbgOyJ+tLIk/AMAgDETAAIA5/Z8tQOTsdHpzPzKp+o/Im7UavHJ7t7Mr8RKtXr08Vcts//InrcW&#10;6vGD5uozr4OpJfY/bz7MxM/wKNyoVmOpXJ79HQEAgBkjAAQARiKfy0U/Ay0LZ9VeBqr/0uy/y8da&#10;Rs6zNxqL8fl+K/ZneLZmmoV2PBTZyMiMSjiUwr931teeWY/Pt7fj91vb0ep7PTz0bVXdAAAwES7X&#10;BwBGQhvQyXqcgeq/b9eqJ/is+ZFa5s2yZulpO8TUChGy5PnwL1X9/f3de/Hrh1vCv2OWi8W5n+kK&#10;AACTIgAEAEaiqA3oRB30ejO/D8fnxRHDlnk3qtkIRTszXMkIz0vVrant56EUcP/yzl2z/l5g7bm5&#10;iAAAwPg4UwcAjIRfKiZrc8YrrFL7TzOivunmUmNYQQNMj1uNxlF721T599f37sVOBi7CuAgu7AAA&#10;gMlxrg4AGIl8zq8Vk7Tdne35aktCrhcq5nNxu7k6DEiB6fCtxYWj7fjnzYdafr5CvagCEAAAJsWZ&#10;OgBgJPJ5AcUktQezfQK6qU3cS6UQ8L0ZDAF3uk8rolZUAZEhlWMXLHyyu+fQvkLR7wYAADAxAkAA&#10;YGTyqpQmYrs9+3OnFkoCwFepl4ozFwI+3xKxUShMbFvgolQFXC+17nkdAAAmSgAIAIxMQQDIGVWF&#10;Q681iyHgo9bB0cdXVQGSQdcqHtcAAMB0EgACACOTz/vVYhJ2O7M9/y+ehFucbJ3eX2/G8ozMTHzc&#10;fhoArglKyIjjwfaaYPuF0oUK12rVKdwyAACYH87SAQAjkw8VgJPQ7ffnb6fnWKqWvN1cnYkQ8MGx&#10;oGRVGEBGfPH48dGOfHtpSXvbY65XyvHuUiN+fmk9LtdrU7NdAAAwjwSAAMDImAHIWZgTdXrFfC5+&#10;tt6MG9XpDtU+3W8dfVyZkapFeJ1PdvfioPu08vq99bW5XrPD0O//vnwpfri6Mgz+imYjAgDAxAkA&#10;AYCRyTvhB2N1a2Up3m4sTv2id3v9eHQsDIRZ948bD472YKVaiZ+tLs/VMU0VyOm5588vrQn9AABg&#10;SrkMFwAYqVQF2B8MLOoYVbSfm2vXFuqxXC7HbzYfRnsKf/b+x58+n8rtgvO4c9COz7e3hy1A40kr&#10;0K12Z1gdmFW1fD6uVSvD55yq1x0AAJh6AkAAYKQKAsCxqxadiJ139VJxOHPrDw8fxUanM1WrIfwj&#10;q379cCtWq7VYKH/dxvidJ61AsxYCplbD69VKNKuVKdgaAADgpASAAMBI5fP5iH7foo7RUrk8N/vK&#10;y6X2ez9ZW43Pdh7HxxmuQoJp8tf37sUvrlzJXAiYqv3eXKjHpZrWngAAMKvMAAQARipVADJ+qUID&#10;khuNxXi/uRJlP4tw4Vr9QXz41f3oHbvwJYWAszCb80WuV8rD54//4/L6sNWn8A8AAGaXABAAGKm8&#10;0GEirtYFgDyVqkJTS9B0Mh+4WDu9Xvzt3Xtx0O0e3c+t5mp80FydiZVPFwvcWqjHn19aix+urqgq&#10;BwCAjBAAAgAjlRMATkQ6YXuzXpvDPedlUuVOOpmfKpFUA8LF2uh046++vBu77aczOK82FuMvrlyO&#10;6pRW0aU2n+8uNeIXVy4NK4erBfNkAQAgS8wABABGrpDPP9MOjfG4sbgYD9qd2DpWhTJt0gnnhUIh&#10;lkrFKOZysVwpRzHnmrSLlNr4LZfL8dHW9lQ/NmDWpXagz88EXKlW4j9euxq/+ur+MCScBqky+FsL&#10;dZV+AACQcQJAAGDk0hzAnmUdu1Txdbu5Gp9sbcWdg/ZEtuEw4Cvnc7FYLEYx/X0Y9uWjXvKr56Sk&#10;tf/ZejM+3d6JP+7tz+ciwBikEPAvv7w7bP959ckcwEqxGD+/eiX+efNhfLK7N5HDkKqAr1Qq8UZj&#10;QaUfAADMCWdhAICR0wZ0cg7bPl5pHcQfH++OrOLrMNhLDqv3DsO9pF4sDe+b6fbmUiPWqpX4x4db&#10;0R4MHC24IB9uPoy3O53hLMB4Uhn/zvparFUq8dtHj4ZB4Tik5+43F+pxqVbzHA0AAHNGAAgAjFxB&#10;ADhxzWpleNvrdGOr3Y5Wrxfbz7WfO6zS6/T70R0MolYoDFtyHv1/oaBSJINS27+fX1qfaKUozIOP&#10;dh7Ho3Y73rt8aRgAxpO5gL+oVOIfNjYutCVoavN5pVYbvg4AAADzSQAIAIxcXgA4NVLrR603ed5h&#10;pejK7l786+PdC6sGvFmvRSmfj395vOsYMJdSyL75xZ344NKl4TzAJM0H/D+vX4uPNx8OQ8JRWS+V&#10;4nK1EqvVios3AAAAASAAMHpagMJsuLZQj+VyOT7a2h5Zu9hkuViMt5eXji3iFI8AABdsSURBVMLn&#10;T3f3tBxlbqV2n7+891X8eHkpbq4sHy1Dag96uV6PD+/fP3VL0DTTb6lYjGa5FAul0rCyV4tPAADg&#10;OAEgAHAhUruzXr9vcWHKpZDudnM1/ri9E5+1Wufe2FsL9bjRWHzm3763uDDSSieYRf+0tR139vbi&#10;/cuXolL8+q14qgr8z9+6Hr/feBCf7r/+5+/txqJ5fgAAwInkLRMAcBHMAYTZkcKEWytL8e5S48zb&#10;nNoP/vmltW+Ef/Gk0nBBS0IYzv37qy/vxt1jgXi6YOY7jZP97KWfJeEfAABwEgJAAOBCmAMIs+dy&#10;vXbqELCWzw+/5idrq6+cO3a7ueLNBzxpCfrh5sP4w8aDU1XKLxc18AEAAE7Oe3AA4EIIAGE2nTQE&#10;TDPIUrvPf7++Nvya10nh4M+aq96AwBOf7O7FL+/cjd12J7bb7dcuS5rT+dXevuUDAABOxCWEAADA&#10;M1Kg9/NSKf7348dx5+DZYCK1+rxWq0azWj11K8JGuTQMAX+9+TBMCIWInV4v/vLLu3G9Uj7RavzL&#10;zuNYqpRfWW0LAAAQAkAA4KJ0T9HWDJg+9VIxfri6Ej+MiL1ON8qFwkhmj6UQ8D+sNePvHmwKAeGJ&#10;54P2l2kPBvHp9s7wZxMAAOBVdOABAC6EABCyI4WBowj/DqXv9/NLa3G5XPIogVNKYWGr17NsAADA&#10;KwkAAYCR6/cH0R8MLCzwUqmF4bvN1fj5WjOWixqTwGn8aWfXegEAAK8kAAQARq7TV5kAnEyqBvzZ&#10;ejPeb64MKwKLudFVGkJW3Ts4cGwBAIBXcqktADBy2n8Cp7VULse7zXJ0+4O4v78fn+7uxb7nEnih&#10;NAtws3UQzWrFAgEAAC8kAAQARkr7T+A80qzBawv14W2v0417+/vxZetAGAjP2e10BIAAAMBLCQAB&#10;gJHS/hMYldQe9M1SI95cagzDwK12Ox6127HR7gwroGCebbY7ccMjAAAAeAkBIAAwUtp/AhchhYHp&#10;lioDk1avNwwFUxXU42432v1BbHQ6Z77nWj4fC4XC0d8fdbvRFTIyxba7XYcHAAB4KQEgADAy2n8C&#10;41ItFIa3F7VA3G63T7wVafbgy/xxazs+3W85pkwlVbAAAMCrCAABgJHR/hOYBq8K9U7j5vLS8LOF&#10;gExCPl1Y85r7TWH3qB7vAABAtuQdTwBgVLT/BLImhYCrRddNMn61Yy1pAQAATksACACMhPafQFa9&#10;vbocxVzO8WWsPOYAAIDzEAACACOh/SeQVWnW4LtP2oHCuBTkfwAAwDkIAAGAkdD+E8iyZrUSN+s1&#10;x5ix2e95XQUAAM5OAAgAnJv2n8A8eHOpEcvmATIG6XG2f4ILa+rFksMBAAC8kAAQADg37T+BeXG7&#10;uWo2G2NwsotqinmPRQAA4MUEgADAuWn/CcyLFLi831x1vLlgrw/21kuq/wAAgJcTAAIA56L9JzBv&#10;6qVi3FqoO+5cmK1u97XfeqmkHS0AAPByAkAA4Fy0/wTm0Y3GYqyaB8gELZfLlh8AAHgpASAAcC7a&#10;fwLz6sfmATIh5VwumtWK5QcAAF5KAAgAnJn2n8A8S/MAf7y85DHA2H27VrXoAADAKwkAAYAz0/4T&#10;mHer1YpWoIzdNTMoAQCA1xAAAgBnpv0nQMS/W1ywCozNrYV6VAsFCw4AALySS1UBgDPR/hPga2ax&#10;ZVstn4+FJ4FbZzCIrW53Yvu7XCzGjcbiPCw7AABwTgJAAOBMtP8EeGq9VIqNTseKjEGzVIzNznhC&#10;uBvVatxa+eacx83WQWy12/Fl6yD2x1QNX87l4kery2O5LwAAYPYJAAGAM9H+E4Bxu14px59duhT/&#10;7717Fx4Cviz8iydVn+n25lIj9jrduLe/f6FhYKr8S+Gf1p8AAMBJCQABgFPT/hPgWbs9VdHj8HZz&#10;NYqFfPzZ+lr8P3e/ivYFvRa9Kvx7Xr1UjDdLjaMw8EGrFfcO2iNrFXqzXosbi4tRzOdG8v0AAID5&#10;IAAEAE5N+0+Ap7r9wdjaQM6zHy83YrFcHq5A+vP9tWb8zcaDC1mRNxoLZ/q6FAbWS4txoxHR6vVi&#10;+6Adj9qd2Gi3T/0YSSFk2g5VfwAAwFkIAAGAU9P+E+CpzVbLalywNPfv5srKM3dyaaEeb+3vxye7&#10;eyO989RucxShW/oe1XotLtdrcetJULzX7cRup3v0Ovq42412fxDNcunp/VfKUS+WVPwBAADnIgAE&#10;AE5F+0+Ap1Ko86+Pd63IBSrncsOWny/ynaXGyAPAK5XyhexMCvSWyuXhDQAA4KLlrTAAcBrafwJ8&#10;LYV/v918qP3nBfvR8tJR68/npX+/PuLAbqFUOsFnAQAATDcBIABwKtp/AjwN/7a6Xatxgb5Tq8Yb&#10;y0uvvINby8sj3QAz9wAAgCwQAAIAJ6b9J0DEXqcr/BuDRqEQ7669uPXncSu16vBzR6VeMikDAACY&#10;fQJAAODEtP8E5t12ux2/Ef6NxX+4vB7Fwsnesr65WB/JJtXy3iIDAADZ4NJGAODEtP8E5tmXu3vx&#10;0c5jj4Ex+LOV5ZfO/XuRRmk0cwAXtP8EAAAyQgAIAJyI9p/APPv40XZ81mp5DIzBSeb+Pa82orad&#10;zXJp0rsPAAAwEgJAAOBEtP8E5lG3PzDvb4zKudyJ5v497zTVgq+yUBIAAgAA2WDAAQBwItp/AvNG&#10;+Dd+328snnju3/OuV84fAla1AAUAADJCAAgAvNZgoP0nMF+Ef+OXqv++s3S61p+jlO6/PqJWogAA&#10;AJMmAAQAXkv1HzBPhH+T8c7y0pmr/0ZhqSj8AwAAskMACAC8Vrtn/h8wH4R/k7FQKMR3lidX/Zc0&#10;y+b/AQAA2SEABABea6D9JzAnPtnaEv5NwA+XGhPfhuURzBAEAACYFgJAAOC1SoWCRQIy77Odx3Hn&#10;oO1Aj1mavXd1oT7x7VgqCwABAIDsEAACAK9VyPmVAci27XY7Pt7dc5Qn4FvVShQnfKHJekn7TwAA&#10;IFuczQMAXqtYyEfOMgEZleb+/f7RtsM7Id9eXJj4Npj/BwAAZI0AEAA4EW1Agaz67PHj2O/3Hd8J&#10;qOXzUS0WYxSjZjfanTN/7Vq1OsllAAAAGDkBIABwItqAAlmUWn/+cW/fsZ2QG7Vq9AeD2Ou0zx0C&#10;ts/4DdIMwnqpOC1LAgAAMBLO5AEAJ6INKJBFn+7sOq4TdKleG975qELAs1jX/hMAAMggASAAcGLa&#10;gAJZ8tXefmx0zt42kvPbPmgffY8UAu62D6LfH28KuFIuO5IAAEDmCAABgBMr5QWAQHb8SevPifvd&#10;9s4wiD2Uor9UCdjt9ca2acsCQAAAIIMEgADAieXzucjnNAIFZl+a/bfV7TqSU+BFIeB+tzuWEND8&#10;PwAAIKsEgADAqRTzfn0AZt8Xu3uO4hRJIeDHj7af2aCvQ8D+iTby4Ixhrvl/AABAVjmDBwCcijag&#10;wKxr9Xpx59jsOabDZ63WN0LAVrdzopmA+52zBYDm/wEAAFklAAQATkUbUGDWPWwdOIZT6vkQ8Ot2&#10;oJ0YvD4DPBPz/wAAgKwSAAIAp6YNKDDLvthvOX5T7PkQsD8YxEG3M/INNv8PAADIMmfvAIBT0wYU&#10;mFWp/efWGefFMT7Ph4DFC3jduVKpOKIAAEBmCQABgFPTBhSYVdtm/82MFAJ+ubsXpXw+ioXRv3Vd&#10;rwoAAQCA7BIAAgBnUi6oAgRmz6P26FtJcnE+2nkc3QsaALhk/h8AAJBhAkAA4EzMAQRm0UZbBeCs&#10;6fT6MeoM8HqlHMW8SnYAACC7nLkDAM4kl9MGFJgt3f4g9vt9R22G3KzXhkHd4/ZBtDqd6PZ6MRhB&#10;Grhm/h8AAJBxRQcYADir1Aa01e1aP2Am7HW1/5wltXw+biwuHm1xp98f3pJ0AUqqRE8XoxRyuejH&#10;yUPBci4Xl+u1eV5aAABgDggAAYAz0wYUmCW7HRcszJruoB/F+ObM2f5gEO1e7+jv+6e4GOXbteo8&#10;LiUAADBnBIAAwJkdtgHtj3o4E8AFaB0LjJh+qV3r39x/EMvFYnyrVo3lcjnqpRe/he31T/46dG2h&#10;7ugDAACZJwAEAM5FG1BgVmyrAJxJW91ubO08Hm56agu6Xi5HrZCPhVIpqoXCMBT8t93dE+3a9Up5&#10;+DUAAABZJwAEAM5FG1AAxiVVBX7Wap353r6l+g8AAJgTztgBAOeS2oCWhIDADNjVAnSurZdKsVQu&#10;z/syAAAAc8LZOgDg3FQBArMgVY8xv76/suToAwAAc8PZOgDg3Ap585QAmF436zWz/wAAgLkiAAQA&#10;zi2XC21AgalX8zw1l9Jxv7G4OO/LAAAAzBnvgAGAkdAGFJh2CyrA5tLt1ZUo5nPzvgwAAMCcKTrg&#10;AMAofN0GtGstgalVFgLNlXIuF99vLEa95G0vAAAwf1yqDwCMhDagwLRbKZcdozmR2n6+11yNy/Xa&#10;vC8FAAAwp1wKCQCMTGoD2un3LSgwlZYFgHPheqUcby0va/sJAADMNQEgADAyxUIhct1uDCwpMIVS&#10;K8hUGbbvQoVMSi0/v7e4ENcW6vO+FAAAAFqAAgCjVSoUrCgwtVJAlCXLxeLwNu+apWL8X1cvC/8A&#10;AACe8E4RABipQi5dX9SzqMBUSjPhlvf2Y6vbndoDlCrZlorFKOdzsVgsDtsrL5S+futWL5Ze2dpy&#10;r9ONj7a2p3r/Ru3Hy424ubISe51O9AZq0AEAAEIACACMWrGQj1w3tAEFptbby0vxm82H0Z5wWJQq&#10;9xYK+WHIt1D6OthbOuecwtTm9I16LX63vTOy7ZxWqervz9bXYrFcjl6/P7wBAADwNQEgADByqQ1o&#10;u6cKEJhOKSR7r7k61hAwVfWtl0vDsG+5Uj530PcqzWo1IuMB4GHV36Gu8A8AAOAZAkAAYOS0AQWm&#10;3WEIeFHtMlN1X2rjuVIuxVKlHNUxzkdNlYTXK+W4c9Ae232Oy/Gqv0Op8s9FJwAAAM8SAAIAI6cN&#10;KDALUgj4s/VmfLW3H386x1zAWj4fq6XiUXXf6+b0jcNapZK5APD5qr9DrTmadwgAAHBSAkAA4EJo&#10;AwrMisv12vC21+nGVrsdO51u7L/k+auczw2DvmI+Hwul4lSEfS+Sqg6zolEoxHtrzVipVb+xR+l1&#10;pj/hWY4AAADTSAAIAFyIUl4ACMyWVBGYbtcycNxSy9FUmbg/47PxvlOrxrtra8PK8uf1+4M4UP0H&#10;AADwQt98FwUAMAL5fC7yuemrigGYF+vl2a4CTC0/f3r50gvDv1T0t9/tTGS7AAAAZoEAEAC4MKlF&#10;HgCTsVIuzezKv2ze36F2r6v1JwAAwCs4KwcAXJjUBhSAyZjlOYDNyjfn/R3q9vpaTAMAALyGABAA&#10;uDDagAJMTpoDWJ7R5+DFl7QvHQwG0dL6EwAA4LUEgADAhdIGFGBylorFmVz9F839S/Y6ndD4EwAA&#10;4PWckQMALpQ2oACT05zBOYAvq1o86Jr7BwAAcFICQADgQmkDCjA5s1iFvf6C0LLXN/cPAADgNASA&#10;AMCFKxdUAQJMwkJpNluAHpeK/lrd7vRsEAAAwAwQAAIAF84cQIDJKOZm//m33dP6EwAA4LScjQMA&#10;Llwul4vFclklIMCY1WewAnC9Wjn6uNvT+hMAAOAsZr8fDAAwE1IIWCkWo1woRqffi3a3G+o5AHiZ&#10;r1t/dqwPAADAGQgAAYCxyuW+ngmYbt1eLw56Pa3dADjSKJWHHx50Oy4UAQAAOCMBIAAwMcVCYXjr&#10;9fvDIDD9CcB8q5WKw9afHa8JAAAAZyYABAAmrpDPRz2fj8FgMJz1ZN4TwPxKM2P3Olp/AgAAnEfe&#10;6gEA0+JwTuBiuTL8M+fIAJxbOTe+Z9Pl4vmuMf1OrTqybQEAAJhnAkAAYOoczglcrFSiVixGfown&#10;rwGy5v315rmDuZNI4d1//Na1+IvLl+KthfqZvsebjcbwz4HZsAAAAOciAAQAplqaEbhQLke9VBq2&#10;CgXgdKqFQtxursbNeu3CVi5VGb67tjb8eKVWjXfW1+K/fOtaNAqFE3+PFCCmr+33B9EXAAIAAJyL&#10;s2gAwEwYzgkslYazocqnOKEMQEQxn4s3lxrxfnMlrlfKI1+R99eaUSw8+/YytXL+T9++fqJqwGap&#10;OAwQ0wzYvU7bEQMAADini+8DAwAwQodzAsuFYnT6vWh3u6FOBOBklsrl4e2t/iC22+3Y7XTicbcb&#10;7f7Xz6S7vV7s9/unWs0fLi7GpVeEfKka8HKtFv/08FHs9HrP/F+qHPzuQj1uLDWi1e14PgcAABgR&#10;ASAAMJMO5wSmW7fXi4NeT8s4gBNKFYHNamV4e5EUAe62O/H/bW1/I7Q7lMK7Hy0vxRvLS6+90xQQ&#10;/qeFejxut2O/042dTmfYmrRRLg3/v3fK0BEAAIBXEwACADMvzQlMt3QCOQWBTiQDnE+qElyuVOJ6&#10;YzEe7bfi3t5+bB1rzXm1Vovri4vfaPuZnn97L7kYo9vvRz6Xi2qxMLwBAABwcQSAAEBmDOcE5vMx&#10;GAyGVSYAnF56Lk3tlg+t1KrD28t0e/1o9118AQAAME0EgABA5hw/cQ3A6ZTy+RN/fmrBvN/tWmEA&#10;AIApc/J3dgAAAGReIXeyt4nCPwAAgOklAAQAAGAo1U/n86+vok5tP4V/AAAA00sACAAAwFCpUHjt&#10;QgwGEa1ux4IBAABMMQEgAAAAQ+UTBIAH3U4MLBcAAMBUKzo8AAAA8y2fy0WlUIxc7tXtP3v9fnT6&#10;/XlfLgAAgKknAAQAAJhTXwd/hSieoPIvaZn7BwAAMBMEgABA5vRUpwC8VqVYPFHLz0PtXi/6A80/&#10;AQAAZoEAEAAAYI6kqr9qsRiF/MlHwg8Gg2ir/gMAAJgZAkAAAIA5kSr+ysNZf6fb31T9p/YPAABg&#10;dggAAQAAMi5V/dWKpcjnT5n8Dav/Ijq9nocIAADADBEAAgAAZFgK/+ql8qmr/g71+qr/AAAAZo0A&#10;EAAAIKNSy89K8Xxv+w5U/wEAAMyck099BwAAYGaMIvzr9fvRH6j/AwAAmDUCQAAAgIxJbT/LhfM3&#10;fGl1ux4aAAAAM0gACAAAkDG1YunMM/8OdXo91X8AAAAzSgAIAACQIan1Zz5/vvSv3x/Egeo/AACA&#10;mSUABAAAyJBSvnCunUlFf/vdTqj9AwAAmF3nHwoBAADA1NjttIebkuYA5nK5KObzUcjlopB//fWf&#10;qfIvhX9afwIAAMw2ASAAAEAGDUO8wSB6/f7Rzh2GgoUnfx5n5h8AAEB2CAABgMxxAhvgxY5CQesD&#10;AACQaWYAAgCZI/4DAAAAYJ4JAAEAAAAAACBDBIAAAAAAAACQIQJAAAAAAAAAyBABIAAAAAAAAGSI&#10;ABAAAAAAAAAyRAAIAAAAAAAAGSIABAAAAAAAgAwRAAIAAAAAAECGCAABAAAAAAAgQwSAAAAAAAAA&#10;kCECQAAAAAAAAMgQASAAkDn9ft9BBQAAAGBuCQABgMwR/wEAAAAwzwSAAAAAAAAAkCECQAAAAAAA&#10;AMgQASAAAAAAAABkiAAQAAAAAAAAMkQACAAAAAAAABkiAAQAAAAAAIAMEQACAAAAAABAhggAAQAA&#10;AAAAIEMEgAAAAAAAAJAhAkAAAAAAAADIEAEgAAAAAAAAZIgAEADInMFg4KACAAAAMLcEgABA5vQF&#10;gAAAAADMMQEgAAAAAAAAZIgAEAAAAAAAADJEAAgAAAAAAAAZIgAEAAAAAACADBEAAgAAAAAAQIYI&#10;AAEAAAAAACBDBIAAAAAAAACQIQJAAAAAAAAAyBABIAAAAAAAAGSIABAAAAAAAAAyRAAIAAAAAAAA&#10;GSIABAAyZTBwPAEAAACYbwJAACBT+oO+AwoAAADAXBMAAgAAAAAAQIYIAAEAAAAAACBDBIAAAAAA&#10;AACQIQJAAAAAAAAAyBABIAAAAAAAAGSIABAAAAAAAAAyRAAIAAAAAAAAGSIABAAAAAAAgAwRAAIA&#10;AAAAAECGFJ/syi8dVABglvX7g3/XHfT/62AwcBwBAAAAmGs5J8kAgCz4b3/zd7cj4r87mAAAAADM&#10;tYjf/v9VSeJgXFZCpwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA0yOc3uEAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tZY6PGbEop6qkUbAXxNk2mSWh2NmS3Sfrv3Z70&#10;9ob3ePO9bDmZVgzUu8ayBjWPQBAXtmy40vC1f589g3AeucTWMmm4kINlfnuTYVrakT9p2PlKhBJ2&#10;KWqove9SKV1Rk0E3tx1x8I62N+jD2Vey7HEM5aaVD1GUSIMNhw81drSuqTjtzkbDx4jjKlZvw+Z0&#10;XF9+9ovt90aR1vd30+oVhKfJ/4Xhih/QIQ9MB3vm0olWQxjiNczU41MM4uqrl0VQh6CSJFYg80z+&#10;35D/AgAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf&#10;//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Q&#10;x9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVi&#10;slQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWObaAtBAAA&#10;oAkAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhACRvuANq&#10;mQQAapkEABQAAAAAAAAAAAAAAAAAkwYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgA&#10;AAAhANMjnN7hAAAACwEAAA8AAAAAAAAAAAAAAAAAL6AEAGRycy9kb3ducmV2LnhtbFBLAQItABQA&#10;BgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAD2hBABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzUEsFBgAAAAAGAAYAfAEAADCiBAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Bildobjekt 4" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:-52;top:-2952;width:75900;height:75856;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUZtTiwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q7sVkZK6CVIp1oOHmvT+zD6TYPZtml1j9Ne7hYLHYWa+YRbZaFsxUO8bxxpeJwoE&#10;celMw5WGIv98eQPhA7LB1jFpuJCHLH18WGBi3Jm/adiFSkQI+wQ11CF0iZS+rMmin7iOOHoH11sM&#10;UfaVND2eI9y2cqrUXFpsOC7U2NFHTeVxd7IalOJfnM6368twbfKf/WyVF5uV1s9P4/IdRKAx3MP/&#10;7S+jYQZ/V+INkOkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlGbU4sMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
                 <v:rect id="Rektangel 5" o:spid="_x0000_s1028" alt="&quot;&quot;" style="position:absolute;top:-2831;width:75742;height:86669;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvgxNUxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq9FN1YU5HoJkhB6KnWVPH6yD6zodm3Ibtq6q/vFgoeh5n5hlkVg23FhXrfOFYwnSQg&#10;iCunG64V7L824wUIH5A1to5JwQ95KPLRwwoz7a68o0sZahEh7DNUYELoMil9Zciin7iOOHon11sM&#10;Ufa11D1eI9y28iVJ5tJiw3HBYEdvhqrv8mwV3D5NWqUfx3Q3O2zXW9w8u7I7K/X0OKyXIAIN4R7+&#10;b79rBa/wdyXeAJn/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC+DE1TEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#f6fbfa" stroked="f" strokeweight="1pt">
@@ -436,96 +436,96 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7269BC9C" w14:textId="77777777" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D75A455" w14:textId="77777777" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="052E2DDE" w14:textId="77777777" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
+    <w:p w14:paraId="052E2DDE" w14:textId="0F90BF65" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57A26115" w14:textId="77777777" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B734EC1" w14:textId="77777777" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
+    <w:p w14:paraId="0B734EC1" w14:textId="72F12C96" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A0F9B5" w14:textId="77777777" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
+    <w:p w14:paraId="61A0F9B5" w14:textId="0C17C78B" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77988C69" w14:textId="77777777" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
+    <w:p w14:paraId="77988C69" w14:textId="552F7549" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="006C7F20" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="198597A2" w14:textId="77777777" w:rsidR="00C166A9" w:rsidRPr="00492836" w:rsidRDefault="00C166A9" w:rsidP="00492836">
+    <w:p w14:paraId="198597A2" w14:textId="56603FCA" w:rsidR="00C166A9" w:rsidRPr="00492836" w:rsidRDefault="00C166A9" w:rsidP="00492836">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc185412610"/>
       <w:bookmarkStart w:id="1" w:name="_Toc185412892"/>
       <w:bookmarkStart w:id="2" w:name="_Toc185412953"/>
       <w:r w:rsidRPr="00492836">
         <w:t>Stödmaterial för huvudmännen (regional och kommunal hälso- och sjukvård samt socialtjänst) vid organisering av hjälpmedelsfrågor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00492836">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="_Toc185412954" w:displacedByCustomXml="next"/>
     <w:bookmarkStart w:id="4" w:name="_Toc185412893" w:displacedByCustomXml="next"/>
     <w:bookmarkStart w:id="5" w:name="_Toc185412611" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:alias w:val="Dokument information"/>
@@ -542,224 +542,202 @@
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="09F0FF46" w14:textId="09E0F267" w:rsidR="00E64797" w:rsidRPr="00BF558B" w:rsidRDefault="008B45A9" w:rsidP="00C166A9">
           <w:pPr>
             <w:pStyle w:val="Rubrik"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00492836">
             <w:rPr>
               <w:rStyle w:val="Rubrik2Char"/>
             </w:rPr>
             <w:t>En beskrivning och exempel på roller, funktioner och organisation</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="3" w:displacedByCustomXml="prev"/>
     <w:bookmarkEnd w:id="4" w:displacedByCustomXml="prev"/>
     <w:bookmarkEnd w:id="5" w:displacedByCustomXml="prev"/>
-    <w:p w14:paraId="7D7DD58D" w14:textId="5B48120C" w:rsidR="007B7012" w:rsidRPr="00BF558B" w:rsidRDefault="007B7012" w:rsidP="007B7012">
+    <w:p w14:paraId="7D7DD58D" w14:textId="4FB570B3" w:rsidR="007B7012" w:rsidRPr="00BF558B" w:rsidRDefault="007B7012" w:rsidP="007B7012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F767A1B" w14:textId="39F52C74" w:rsidR="007B7012" w:rsidRPr="00BF558B" w:rsidRDefault="007B7012" w:rsidP="007B7012">
+    <w:p w14:paraId="5F767A1B" w14:textId="19C2EBB9" w:rsidR="007B7012" w:rsidRPr="00BF558B" w:rsidRDefault="007B7012" w:rsidP="007B7012">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:right="-2149"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F374FA0" w14:textId="0DB72613" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="009A431D" w:rsidP="002377FC">
+    <w:p w14:paraId="5F374FA0" w14:textId="4259E524" w:rsidR="006C7F20" w:rsidRPr="00BF558B" w:rsidRDefault="005644A2" w:rsidP="002377FC">
       <w:pPr>
         <w:ind w:right="-2150"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB2701">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E5AFAB9" wp14:editId="7DF6C31F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03323E29" wp14:editId="5F89CDAF">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4278573</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4095750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>701201</wp:posOffset>
+              <wp:posOffset>756920</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2033517" cy="415685"/>
-            <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
+            <wp:extent cx="2232025" cy="398145"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
-            <wp:docPr id="28330543" name="Bildobjekt 28330543" descr="Bilden föreställer Västra Götalandsregionens logotyp. En blå och grön triangel med en vit virvel i."/>
+            <wp:docPr id="1775320417" name="Bildobjekt 2" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Bildobjekt 7" descr="Bilden föreställer Västra Götalandsregionens logotyp. En blå och grön triangel med en vit virvel i."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1775320417" name="Bildobjekt 2" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2033517" cy="415685"/>
+                      <a:ext cx="2232025" cy="398145"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E20F53" w:rsidRPr="00BF558B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="450F44BB" wp14:editId="6483AAD6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1586B91B" wp14:editId="21E3EECE">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4206240</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4095115</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>130439</wp:posOffset>
+              <wp:posOffset>221615</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2098675" cy="420370"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="2028825" cy="422910"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1737214249" name="Bildobjekt 1737214249">
-[...5 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="214063086" name="Bildobjekt 1" descr="En bild som visar Teckensnitt, Grafik, svart, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Bildobjekt 6">
-[...8 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="214063086" name="Bildobjekt 1" descr="En bild som visar Teckensnitt, Grafik, svart, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2098675" cy="420370"/>
+                      <a:ext cx="2028825" cy="422910"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="006C7F20" w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1353F17F" w14:textId="77777777" w:rsidR="00AA3D1F" w:rsidRDefault="00AA3D1F" w:rsidP="003D3D9B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
@@ -796,1149 +774,1149 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AA3D1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AA3D1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBA46E1" w14:textId="41A44630" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D">
+    <w:p w14:paraId="4CBA46E1" w14:textId="41A44630" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412955" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Syftet med dokumentet</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412955 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="213E154F" w14:textId="022EA158" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D">
+    <w:p w14:paraId="213E154F" w14:textId="022EA158" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412956" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Övergripande organisation</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412956 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65C43CEE" w14:textId="4C86C0E8" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D">
+    <w:p w14:paraId="65C43CEE" w14:textId="4C86C0E8" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412957" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Representanter i samarbetsorganisationen hos varje huvudman</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412957 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3462705F" w14:textId="6BF907CF" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D">
+    <w:p w14:paraId="3462705F" w14:textId="6BF907CF" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412958" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Samarbeten utanför samarbetsorganisationen</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412958 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F7DB44B" w14:textId="1D197F9D" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D">
+    <w:p w14:paraId="3F7DB44B" w14:textId="1D197F9D" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412959" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Interna arbetssätt för hjälpmedelsfrågor inom den egna verksamheten</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412959 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="547A7B89" w14:textId="49837B40" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D" w:rsidP="00AA3D1F">
+    <w:p w14:paraId="547A7B89" w14:textId="49837B40" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="00AA3D1F">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412960" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Ansökan om förändring i handbok och/eller införa nytt produktområde (nytt hjälpmedel i sortiment)</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412960 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79E20BE3" w14:textId="06866C63" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D" w:rsidP="00AA3D1F">
+    <w:p w14:paraId="79E20BE3" w14:textId="06866C63" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="00AA3D1F">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412961" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Upphandling och implementering av nya hjälpmedel i verksamheten/förändrat arbetssätt</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412961 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FEEEA7D" w14:textId="5804B6E1" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D" w:rsidP="00AA3D1F">
+    <w:p w14:paraId="6FEEEA7D" w14:textId="5804B6E1" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="00AA3D1F">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412962" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Information gällande hjälpmedelsområdet</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412962 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BA6B452" w14:textId="187F8722" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D" w:rsidP="00AA3D1F">
+    <w:p w14:paraId="3BA6B452" w14:textId="187F8722" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="00AA3D1F">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412963" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Interna arbetssätt gällande hantering av hjälpmedel</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412963 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="056091D2" w14:textId="2ED858EA" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D" w:rsidP="00AA3D1F">
+    <w:p w14:paraId="056091D2" w14:textId="2ED858EA" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="00AA3D1F">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412964" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Egna exempel för er verksamhet</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412964 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C6EB92" w14:textId="02FC0602" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D" w:rsidP="00AA3D1F">
+    <w:p w14:paraId="64C6EB92" w14:textId="02FC0602" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="00AA3D1F">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412965" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Egna exempel för er verksamhet</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412965 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E48286A" w14:textId="7EB29742" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="009A431D">
+    <w:p w14:paraId="3E48286A" w14:textId="7EB29742" w:rsidR="0013198A" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8473"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc185412966" w:history="1">
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Begrepp som används i dokumentet</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc185412966 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AA3D1F" w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="0013198A" w:rsidRPr="00AA3D1F">
+        <w:r w:rsidRPr="00AA3D1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DA4C11E" w14:textId="71434551" w:rsidR="00A7413D" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="0013198A">
+    <w:p w14:paraId="4DA4C11E" w14:textId="75A94D8A" w:rsidR="00A7413D" w:rsidRPr="00AA3D1F" w:rsidRDefault="0013198A" w:rsidP="0013198A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3D1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00A7413D" w:rsidRPr="00AA3D1F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -2040,161 +2018,168 @@
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC187D">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>relevanta kompetenser ska engageras i arbetet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE7E475" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00E03E71" w:rsidRDefault="00695474" w:rsidP="00E03E71">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc185412613"/>
       <w:bookmarkStart w:id="10" w:name="_Toc185412895"/>
       <w:bookmarkStart w:id="11" w:name="_Toc185412956"/>
       <w:r w:rsidRPr="00E03E71">
         <w:t>Övergripande organisation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="6A343B10" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00695474">
+    <w:p w14:paraId="6A343B10" w14:textId="7EDEF16E" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00695474">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">På Vårdsamverkans webbplats finns information om alla grupper som tillsammans bildar samarbetsorganisationen. Där beskrivs bland annat uppdrag mandat och vilka som är utsedda som representanter. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BF558B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Organisation för samarbete och styrning inom hjälpmedelsområdet</w:t>
+        </w:r>
+        <w:r w:rsidR="00A62859">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF558B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70CAB77E" w14:textId="49E0F6E1" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00A62859" w:rsidP="00695474">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23C814AE" wp14:editId="4DCE2EBA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54AFE4E9" wp14:editId="4EDBF27E">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-273685</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-538480</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>873183</wp:posOffset>
+              <wp:posOffset>66675</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6287770" cy="3251200"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:extent cx="6637219" cy="3733680"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapNone/>
-            <wp:docPr id="2043574163" name="Bildobjekt 2043574163"/>
+            <wp:docPr id="380312223" name="Bildobjekt 3" descr="En bild som visar text, skärmbild, Teckensnitt, Webbsida&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="380312223" name="Bildobjekt 3" descr="En bild som visar text, skärmbild, Teckensnitt, Webbsida&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6287770" cy="3251200"/>
+                      <a:ext cx="6637219" cy="3733680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00BF558B">
-[...37 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2BEE3F15" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00695474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF6C817" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00695474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6714CA" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00695474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2233,181 +2218,289 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A021E56" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00695474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79E37566" wp14:editId="587C2727">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79E37566" wp14:editId="587C2727">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1510209</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>508914</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4504934" cy="447040"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="Textruta 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4504934" cy="447040"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="74259692" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="000B0FFD" w:rsidRDefault="00695474" w:rsidP="00695474">
+                          <w:p w14:paraId="74259692" w14:textId="7A80DE24" w:rsidR="00695474" w:rsidRPr="000B0FFD" w:rsidRDefault="00695474" w:rsidP="00695474">
                             <w:pPr>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000B0FFD">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Bild över samarbetsorganisationen för hjälpmedel i Västra Götaland</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (2024-11-22)</w:t>
+                              <w:t xml:space="preserve"> (202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0041260A">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0041260A">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>01</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0041260A">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>01</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="610E5B1E" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="000B0FFD" w:rsidRDefault="00695474" w:rsidP="00695474">
                             <w:pPr>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="79E37566" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:118.9pt;margin-top:40.05pt;width:354.7pt;height:35.2pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPIhvqDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJnLUx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2nQvQ3Tg0CK1BF5eLS+GXvDjgq9Blvx+SznTFkJjbb7iv/4vntz&#10;zZkPwjbCgFUVf1Se32xev1oPrlQL6MA0ChmBWF8OruJdCK7MMi871Qs/A6csBVvAXgRycZ81KAZC&#10;7022yPN32QDYOASpvKfTuynINwm/bZUMX9vWq8BMxam2kHZMex33bLMW5R6F67Q8lSH+oYpeaEuP&#10;nqHuRBDsgPovqF5LBA9tmEnoM2hbLVXqgbqZ5y+6eeiEU6kXIse7M03+/8HKL8cH9w1ZGN/DSANM&#10;TXh3D/KnZxa2nbB7dYsIQ6dEQw/PI2XZ4Hx5uhqp9qWPIPXwGRoasjgESEBji31khfpkhE4DeDyT&#10;rsbAJB0Wy7xYvS04kxQriqu8SFPJRPl026EPHxX0LBoVRxpqQhfHex9iNaJ8SomPeTC62WljkoP7&#10;emuQHQUJYJdWauBFmrFsqPhquVgmZAvxftJGrwMJ1Oi+4td5XJNkIhsfbJNSgtBmsqkSY0/0REYm&#10;bsJYj5QYaaqheSSiECYh0schowP8zdlAIqy4/3UQqDgznyyRvZoXxAYLySmWVwty8DJSX0aElQRV&#10;8cDZZG5DUnrkwcItDaXVia/nSk61krgSjaePENV76aes5++6+QMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFt8HKHfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaI2g1N04Y4FSCB&#10;2Lb0AJN4mkTE4yh2m/T2mBUsR//p/zfFbra9uNDoO8calgsFgrh2puNGw/Hr/XEDwgdkg71j0nAl&#10;D7vy9qbA3LiJ93Q5hEbEEvY5amhDGHIpfd2SRb9wA3HMTm60GOI5NtKMOMVy28tEqbW02HFcaHGg&#10;t5bq78PZajh9Tg/pdqo+wjHbr9av2GWVu2p9fze/PIMINIc/GH71ozqU0alyZzZe9BqSpyyqBw0b&#10;tQQRge0qS0BUkUxVCrIs5P8Xyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADyIb6g0C&#10;AAD2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAW3wc&#10;od8AAAAKAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:118.9pt;margin-top:40.05pt;width:354.7pt;height:35.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPIhvqDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJnLUx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2nQvQ3Tg0CK1BF5eLS+GXvDjgq9Blvx+SznTFkJjbb7iv/4vntz&#10;zZkPwjbCgFUVf1Se32xev1oPrlQL6MA0ChmBWF8OruJdCK7MMi871Qs/A6csBVvAXgRycZ81KAZC&#10;7022yPN32QDYOASpvKfTuynINwm/bZUMX9vWq8BMxam2kHZMex33bLMW5R6F67Q8lSH+oYpeaEuP&#10;nqHuRBDsgPovqF5LBA9tmEnoM2hbLVXqgbqZ5y+6eeiEU6kXIse7M03+/8HKL8cH9w1ZGN/DSANM&#10;TXh3D/KnZxa2nbB7dYsIQ6dEQw/PI2XZ4Hx5uhqp9qWPIPXwGRoasjgESEBji31khfpkhE4DeDyT&#10;rsbAJB0Wy7xYvS04kxQriqu8SFPJRPl026EPHxX0LBoVRxpqQhfHex9iNaJ8SomPeTC62WljkoP7&#10;emuQHQUJYJdWauBFmrFsqPhquVgmZAvxftJGrwMJ1Oi+4td5XJNkIhsfbJNSgtBmsqkSY0/0REYm&#10;bsJYj5QYaaqheSSiECYh0schowP8zdlAIqy4/3UQqDgznyyRvZoXxAYLySmWVwty8DJSX0aElQRV&#10;8cDZZG5DUnrkwcItDaXVia/nSk61krgSjaePENV76aes5++6+QMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFt8HKHfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaI2g1N04Y4FSCB&#10;2Lb0AJN4mkTE4yh2m/T2mBUsR//p/zfFbra9uNDoO8calgsFgrh2puNGw/Hr/XEDwgdkg71j0nAl&#10;D7vy9qbA3LiJ93Q5hEbEEvY5amhDGHIpfd2SRb9wA3HMTm60GOI5NtKMOMVy28tEqbW02HFcaHGg&#10;t5bq78PZajh9Tg/pdqo+wjHbr9av2GWVu2p9fze/PIMINIc/GH71ozqU0alyZzZe9BqSpyyqBw0b&#10;tQQRge0qS0BUkUxVCrIs5P8Xyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADyIb6g0C&#10;AAD2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAW3wc&#10;od8AAAAKAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="74259692" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="000B0FFD" w:rsidRDefault="00695474" w:rsidP="00695474">
+                    <w:p w14:paraId="74259692" w14:textId="7A80DE24" w:rsidR="00695474" w:rsidRPr="000B0FFD" w:rsidRDefault="00695474" w:rsidP="00695474">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000B0FFD">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Bild över samarbetsorganisationen för hjälpmedel i Västra Götaland</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (2024-11-22)</w:t>
+                        <w:t xml:space="preserve"> (202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0041260A">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0041260A">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>01</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0041260A">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>01</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="610E5B1E" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="000B0FFD" w:rsidRDefault="00695474" w:rsidP="00695474">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2426,51 +2519,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>För att förankra och påverka frågor under beredningen inför beslut och även för att kunna sprida information behövs det kommunikationsvägar och forum där hjälpmedelsfrågor diskuteras. Nedanstående bild ger exempel på vilka forum som kan behövas både inom samarbetsorganisationen, i delregionala nätverk och den egna verksamheten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F89F95E" w14:textId="652E63C3" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00B77A12" w:rsidP="00695474">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF558B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14FFA2B9" wp14:editId="7EA87F75">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14FFA2B9" wp14:editId="3CD71240">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-383540</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>247650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6299200" cy="3213735"/>
             <wp:effectExtent l="0" t="0" r="6350" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="769046867" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="769046867" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2761,322 +2854,362 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4934" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA7D047" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="1A6D4C6F" w14:textId="77777777" w:rsidTr="004A15BC">
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="587BB8E6" w14:textId="6EBA7531" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
+          <w:p w14:paraId="587BB8E6" w14:textId="2FBD0F9D" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="007F04FA">
-[...5 lines deleted...]
-              <w:t>G</w:t>
+            <w:r w:rsidR="00764CB7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>eredningsgrupp</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Avtal &amp; överenskommelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4934" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D7130E4" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="1F52DE0F" w14:textId="77777777" w:rsidTr="004A15BC">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E19FB3D" w14:textId="61565479" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
+          <w:p w14:paraId="6E19FB3D" w14:textId="1177A754" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00764CB7" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="007F04FA">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Handbok &amp; sortiment, socialtjänst</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>eredningsgrupp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF558B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00695474" w:rsidRPr="00BF558B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Handbok &amp; sortiment, socialtjänst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4934" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75C846D9" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="4FE4B3E4" w14:textId="77777777" w:rsidTr="004A15BC">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="491D963A" w14:textId="194CF962" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
+          <w:p w14:paraId="491D963A" w14:textId="6C40452B" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00764CB7" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="007F04FA">
-[...7 lines deleted...]
-            <w:r w:rsidR="00C32751">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>eredningsgrupp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF558B">
+            <w:r w:rsidR="00695474" w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Handbok &amp; sortiment, hälso- och sjukvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4934" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F19126E" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="39C52BC9" w14:textId="77777777" w:rsidTr="004A15BC">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D618EF" w14:textId="52F35A73" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
+          <w:p w14:paraId="13D618EF" w14:textId="06B57DC8" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00764CB7" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="007F04FA">
-[...13 lines deleted...]
-              <w:t>LMN (läkemedelsnära produkter)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>eredningsgrupp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF558B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Förbrukning</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6582">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sartiklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4934" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="178739E8" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="530498C1" w14:textId="77777777" w:rsidTr="004A15BC">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2D81D4" w14:textId="2CED1EB9" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="007F04FA" w:rsidP="00CD4B68">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5C2D81D4" w14:textId="0D5194F8" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00764CB7" w:rsidP="00CD4B68">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF558B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>BG</w:t>
+              <w:t>eredningsgrupp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF558B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00695474" w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IT-stöd</w:t>
+              <w:t>IT-stöd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4934" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58DA8A9D" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:pStyle w:val="Rubrik2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="1D2E4543" w14:textId="77777777" w:rsidTr="004A15BC">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
@@ -6877,52 +7010,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="01CD2D52" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc185412623"/>
       <w:bookmarkStart w:id="40" w:name="_Toc185412905"/>
       <w:bookmarkStart w:id="41" w:name="_Toc185412966"/>
       <w:r w:rsidRPr="00BF558B">
         <w:lastRenderedPageBreak/>
         <w:t>Begrepp som används i dokumentet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2701"/>
-        <w:gridCol w:w="3067"/>
-        <w:gridCol w:w="2705"/>
+        <w:gridCol w:w="3386"/>
+        <w:gridCol w:w="2386"/>
       </w:tblGrid>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="1037D504" w14:textId="77777777" w:rsidTr="00E20F53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37504B1A" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7017,98 +7150,87 @@
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="494CFF26" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Verksamhet, inom regionen eller med avtal/överenskommelse med region och kommun, som tillhandahåller personliga hjälpmedel med tillhörande tjänster. Nuvarande försörjare inom Västra Götaland är Hjälpmedelscentralen, Läkemedelsnära produkter, Habilitering &amp; hälsa samt de ortopedtekniska enheterna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E52428" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
+          <w:p w14:paraId="29E52428" w14:textId="307A4184" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">På </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Hjälpmedel i Västra Götaland </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00BF558B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hjälpmedel i Västra Götaland - </w:t>
+                <w:t xml:space="preserve">Hjälpmedel i Västra Götaland </w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="56A8D3B8" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>finns länkar till försörjarnas webbplatser.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25CF14BC" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7211,80 +7333,69 @@
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42A1AA93" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Organisationen består bland annat av Ledningsrådet för hjälpmedel, beredningsgrupper och hjälpmedelsforum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F19AEDB" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="009A431D" w:rsidP="00CD4B68">
+          <w:p w14:paraId="4F19AEDB" w14:textId="0E97D89D" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidR="00695474" w:rsidRPr="00BF558B">
+              <w:r w:rsidRPr="00BF558B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation för samarbete och styrning inom hjälpmedelsområdet - </w:t>
+                <w:t>Organisation för samarbete och styrning inom hjälpmedelsområdet</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="51B3E127" w14:textId="77777777" w:rsidTr="00E20F53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="245E9B9C" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kommunalförbund och VästKom</w:t>
@@ -7324,68 +7435,68 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74081FE6" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VästKom är kommunernas länsgemensamma samverkansaktör med fokus på hälso- och sjukvårdsfrågor och dess digitalisering tillsammans med länets 49 kommuner och Västra Götalandsregionen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BCB13D" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="009A431D" w:rsidP="00CD4B68">
+          <w:p w14:paraId="76BCB13D" w14:textId="50880E42" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidR="00695474" w:rsidRPr="00BF558B">
+              <w:r w:rsidRPr="00BF558B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>VästKom - VästKom</w:t>
+                <w:t>VästKom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3FE86693" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Från </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
@@ -7466,112 +7577,109 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="34CC0B55" w14:textId="77777777" w:rsidTr="00E20F53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41F340E2" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Handbok för personliga hjälpmedel inom socialtjänst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C0CF877" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Handboken är ett regelverk för behovsbedömning och beställning av hjälpmedel. Den består av generella riktlinjer och specifika anvisningar inom olika produktområden. Riktlinjerna beskriver utgångspunkterna för behovsbedömning och beställning av hjälpmedel, vilka utgår från gemensamma beslut för kommunerna i Västra Götaland. Anvisningarna inom produktområdena beskriver vilka hjälpmedel som beställningsbara i Västra Götaland och på vilka grunder.</w:t>
+              <w:t xml:space="preserve">Handboken är ett regelverk för behovsbedömning och beställning av hjälpmedel. Den består av generella riktlinjer och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF558B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>specifika anvisningar inom olika produktområden. Riktlinjerna beskriver utgångspunkterna för behovsbedömning och beställning av hjälpmedel, vilka utgår från gemensamma beslut för kommunerna i Västra Götaland. Anvisningarna inom produktområdena beskriver vilka hjälpmedel som beställningsbara i Västra Götaland och på vilka grunder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A4C952" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="009A431D" w:rsidP="00CD4B68">
+          <w:p w14:paraId="08A4C952" w14:textId="6E6269F7" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="00695474" w:rsidRPr="00BF558B">
+              <w:r w:rsidRPr="00BF558B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbok för personliga hjälpmedel inom Socialtjänst - </w:t>
+                <w:t>Handbok för personliga hjälpmedel inom Socialtjänst</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695474" w:rsidRPr="00BF558B" w14:paraId="3C514FDD" w14:textId="77777777" w:rsidTr="00E20F53">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12DB8CBB" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Handbok för personliga hjälpmedel inom hälso- och sjukvård</w:t>
@@ -7583,153 +7691,142 @@
             <w:tcW w:w="4018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB2950A" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF558B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Handboken är ett regelverk för förskrivning av hjälpmedel. Den består av generella riktlinjer och specifika anvisningar inom olika produktområden. Riktlinjerna beskriver utgångspunkterna för förskrivning av hjälpmedel, vilka utgår från lagstiftning och politiska beslut i Västra Götaland. Anvisningarna inom produktområdena beskriver vilka hjälpmedel som är personligt förskrivningsbara i Västra Götaland och på vilka grunder. Handboken reglerar inte vilken vårdgivare som har hälso-och sjukvårdsansvaret.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0C4F76" w14:textId="77777777" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="009A431D" w:rsidP="00CD4B68">
+          <w:p w14:paraId="5D0C4F76" w14:textId="6DAF0512" w:rsidR="00695474" w:rsidRPr="00BF558B" w:rsidRDefault="00695474" w:rsidP="00CD4B68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="00695474" w:rsidRPr="00BF558B">
+              <w:r w:rsidRPr="00BF558B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbok för personliga hjälpmedel inom hälso- och sjukvård - </w:t>
+                <w:t xml:space="preserve">Handbok för personliga hjälpmedel inom hälso- och sjukvård </w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48EA8D11" w14:textId="77777777" w:rsidR="00AB2701" w:rsidRPr="00BF558B" w:rsidRDefault="00AB2701" w:rsidP="006F09CC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31EE90E5" w14:textId="77777777" w:rsidR="00AB2701" w:rsidRPr="00BF558B" w:rsidRDefault="00AB2701" w:rsidP="00AB2701">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB2701" w:rsidRPr="00BF558B" w:rsidSect="003D19A8">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1983" w:bottom="1134" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="480445E4" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9" w:rsidP="00B21F75">
+    <w:p w14:paraId="1A1A1781" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668" w:rsidP="00B21F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FA0747" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9"/>
+    <w:p w14:paraId="76047565" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EF46421" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9" w:rsidP="00B21F75">
+    <w:p w14:paraId="5DD076E8" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668" w:rsidP="00B21F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B21903" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9"/>
+    <w:p w14:paraId="216E850A" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33536A47" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9">
+    <w:p w14:paraId="20131D34" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7759,283 +7856,270 @@
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1670142053"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="745C5872" w14:textId="68134ABA" w:rsidR="00513313" w:rsidRPr="00AB2701" w:rsidRDefault="003D19A8" w:rsidP="00AB2701">
+      <w:p w14:paraId="745C5872" w14:textId="79AAE6DF" w:rsidR="00513313" w:rsidRPr="00AB2701" w:rsidRDefault="005644A2" w:rsidP="00AB2701">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
         </w:pPr>
-        <w:r w:rsidRPr="00AB2701">
+        <w:r>
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AF791C8" wp14:editId="385D2991">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="196E1933" wp14:editId="2E5936AE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>1295400</wp:posOffset>
+                <wp:posOffset>1247775</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>15875</wp:posOffset>
+                <wp:posOffset>3175</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1006475" cy="205740"/>
-              <wp:effectExtent l="0" t="0" r="3175" b="3810"/>
+              <wp:extent cx="1257300" cy="224275"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="262078203" name="Bildobjekt 262078203" descr="Bilden föreställer Västra Götalandsregionens logotyp. En blå och grön triangel med en vit virvel i."/>
+              <wp:docPr id="307284088" name="Bildobjekt 2" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="7" name="Bildobjekt 7" descr="Bilden föreställer Västra Götalandsregionens logotyp. En blå och grön triangel med en vit virvel i."/>
-[...2 lines deleted...]
-                      </pic:cNvPicPr>
+                      <pic:cNvPr id="1775320417" name="Bildobjekt 2" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                      <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId1" cstate="print">
+                      <a:blip r:embed="rId1">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
-                      <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
-                    <pic:spPr bwMode="auto">
+                    <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1006475" cy="205740"/>
+                        <a:ext cx="1257300" cy="224275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-[...2 lines deleted...]
-                      </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
+              <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </w:r>
-        <w:r w:rsidRPr="00AB2701">
+        <w:r>
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="223FE8A1" wp14:editId="5A53AA58">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E12FF4E" wp14:editId="37F33E3C">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:align>left</wp:align>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>25400</wp:posOffset>
+                <wp:posOffset>3175</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1031240" cy="213360"/>
+              <wp:extent cx="1032690" cy="215265"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="605541" name="Bildobjekt 605541">
-[...5 lines deleted...]
-              </wp:docPr>
+              <wp:docPr id="678549542" name="Bildobjekt 1" descr="En bild som visar Teckensnitt, Grafik, svart, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="6" name="Bildobjekt 6">
-[...8 lines deleted...]
-                      </pic:cNvPicPr>
+                      <pic:cNvPr id="214063086" name="Bildobjekt 1" descr="En bild som visar Teckensnitt, Grafik, svart, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                      <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId2" cstate="print">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
-                    <pic:spPr bwMode="auto">
+                    <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1031240" cy="213360"/>
+                        <a:ext cx="1039643" cy="216714"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-[...2 lines deleted...]
-                      </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:t xml:space="preserve">    </w:t>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:tab/>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00C26F5B" w:rsidRPr="00AB2701">
           <w:t xml:space="preserve">www.vardsamverkan.se </w:t>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:t xml:space="preserve">| </w:t>
         </w:r>
         <w:r w:rsidR="00C26F5B" w:rsidRPr="00AB2701">
           <w:t xml:space="preserve">Sida </w:t>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00513313" w:rsidRPr="00AB2701">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20FAE88B" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9" w:rsidP="00B21F75">
+    <w:p w14:paraId="0B81E91E" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668" w:rsidP="00B21F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B7E879" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9"/>
+    <w:p w14:paraId="11D8DC53" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7269EE9F" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9" w:rsidP="00B21F75">
+    <w:p w14:paraId="6EDED408" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668" w:rsidP="00B21F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F445C4" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9"/>
+    <w:p w14:paraId="75791DDB" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5722B0CD" w14:textId="77777777" w:rsidR="00F35BF9" w:rsidRDefault="00F35BF9">
+    <w:p w14:paraId="0EE8D886" w14:textId="77777777" w:rsidR="001B5668" w:rsidRDefault="001B5668">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A1900AA" w14:textId="1BA31FA9" w:rsidR="00270C85" w:rsidRPr="00E64797" w:rsidRDefault="00270C85" w:rsidP="006F09CC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C3B35EC" w14:textId="6A19C2DF" w:rsidR="00323607" w:rsidRDefault="004754FA">
     <w:r w:rsidRPr="00E64797">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="251996D9" wp14:editId="3839D928">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>334645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="539115" cy="9756067"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="358402705" name="Bildobjekt 358402705"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -8063,51 +8147,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="539115" cy="9756067"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E2E23B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE24A324"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8532,52 +8616,52 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2026982542">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="421148393">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="233131471">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="404575981">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -8596,50 +8680,52 @@
     <w:rsid w:val="00085D94"/>
     <w:rsid w:val="00093619"/>
     <w:rsid w:val="00094F7B"/>
     <w:rsid w:val="000A1505"/>
     <w:rsid w:val="000C0528"/>
     <w:rsid w:val="000D79FD"/>
     <w:rsid w:val="000E1B79"/>
     <w:rsid w:val="000E3314"/>
     <w:rsid w:val="000E7429"/>
     <w:rsid w:val="000F591A"/>
     <w:rsid w:val="00102652"/>
     <w:rsid w:val="00103166"/>
     <w:rsid w:val="0011712C"/>
     <w:rsid w:val="001237D4"/>
     <w:rsid w:val="0012568B"/>
     <w:rsid w:val="0013198A"/>
     <w:rsid w:val="001352FC"/>
     <w:rsid w:val="0013684A"/>
     <w:rsid w:val="001568E4"/>
     <w:rsid w:val="00165C11"/>
     <w:rsid w:val="00173BB8"/>
     <w:rsid w:val="00184A6D"/>
     <w:rsid w:val="00195D9B"/>
     <w:rsid w:val="001B000E"/>
     <w:rsid w:val="001B1972"/>
+    <w:rsid w:val="001B5668"/>
+    <w:rsid w:val="001B5F3D"/>
     <w:rsid w:val="001C2AE6"/>
     <w:rsid w:val="001D0678"/>
     <w:rsid w:val="001E52E6"/>
     <w:rsid w:val="001F36AA"/>
     <w:rsid w:val="001F4798"/>
     <w:rsid w:val="00203B45"/>
     <w:rsid w:val="00211AC7"/>
     <w:rsid w:val="00213CC1"/>
     <w:rsid w:val="00226E76"/>
     <w:rsid w:val="0023107D"/>
     <w:rsid w:val="00236E98"/>
     <w:rsid w:val="002377FC"/>
     <w:rsid w:val="00237924"/>
     <w:rsid w:val="0024689B"/>
     <w:rsid w:val="00250B82"/>
     <w:rsid w:val="002550F2"/>
     <w:rsid w:val="00257A32"/>
     <w:rsid w:val="00267E66"/>
     <w:rsid w:val="00270C85"/>
     <w:rsid w:val="00274654"/>
     <w:rsid w:val="00283D7B"/>
     <w:rsid w:val="002936E5"/>
     <w:rsid w:val="002C712C"/>
     <w:rsid w:val="002D51E6"/>
     <w:rsid w:val="002D5BC4"/>
@@ -8650,187 +8736,199 @@
     <w:rsid w:val="003002AA"/>
     <w:rsid w:val="00302766"/>
     <w:rsid w:val="0031412D"/>
     <w:rsid w:val="00322F6C"/>
     <w:rsid w:val="00323607"/>
     <w:rsid w:val="00347A06"/>
     <w:rsid w:val="0035011E"/>
     <w:rsid w:val="00353B4D"/>
     <w:rsid w:val="00364A8C"/>
     <w:rsid w:val="003723C2"/>
     <w:rsid w:val="003734AF"/>
     <w:rsid w:val="00375AFE"/>
     <w:rsid w:val="00382BE7"/>
     <w:rsid w:val="00397BF3"/>
     <w:rsid w:val="003A0405"/>
     <w:rsid w:val="003B333F"/>
     <w:rsid w:val="003C573B"/>
     <w:rsid w:val="003D19A8"/>
     <w:rsid w:val="003D3D56"/>
     <w:rsid w:val="003D3D9B"/>
     <w:rsid w:val="003D3F7E"/>
     <w:rsid w:val="003D40FD"/>
     <w:rsid w:val="003E309B"/>
     <w:rsid w:val="003F27DE"/>
     <w:rsid w:val="003F7D6C"/>
+    <w:rsid w:val="0041260A"/>
     <w:rsid w:val="00414BE3"/>
     <w:rsid w:val="00432B02"/>
     <w:rsid w:val="0044173E"/>
     <w:rsid w:val="00466FEA"/>
     <w:rsid w:val="00473AB5"/>
     <w:rsid w:val="004754FA"/>
     <w:rsid w:val="00492836"/>
     <w:rsid w:val="0049714C"/>
     <w:rsid w:val="00497E38"/>
     <w:rsid w:val="004A15BC"/>
     <w:rsid w:val="004A2D19"/>
     <w:rsid w:val="004E3C5D"/>
     <w:rsid w:val="004F51F5"/>
     <w:rsid w:val="00505F10"/>
     <w:rsid w:val="00513313"/>
     <w:rsid w:val="00523CB1"/>
     <w:rsid w:val="00533B38"/>
     <w:rsid w:val="00534E27"/>
     <w:rsid w:val="005364D8"/>
     <w:rsid w:val="00537EEF"/>
+    <w:rsid w:val="0055007F"/>
     <w:rsid w:val="00550B99"/>
     <w:rsid w:val="00551A10"/>
     <w:rsid w:val="005540A1"/>
     <w:rsid w:val="0056209B"/>
     <w:rsid w:val="0056248B"/>
+    <w:rsid w:val="005644A2"/>
     <w:rsid w:val="00565544"/>
     <w:rsid w:val="0057057C"/>
     <w:rsid w:val="00573975"/>
     <w:rsid w:val="00581764"/>
     <w:rsid w:val="005B7FC1"/>
     <w:rsid w:val="005C2406"/>
     <w:rsid w:val="0060088C"/>
     <w:rsid w:val="006028C5"/>
     <w:rsid w:val="006072B3"/>
     <w:rsid w:val="00607FA6"/>
+    <w:rsid w:val="00620D23"/>
     <w:rsid w:val="00657935"/>
     <w:rsid w:val="00667446"/>
     <w:rsid w:val="0067042F"/>
+    <w:rsid w:val="006725FE"/>
     <w:rsid w:val="00684219"/>
     <w:rsid w:val="00685B6F"/>
     <w:rsid w:val="00690802"/>
     <w:rsid w:val="00695474"/>
     <w:rsid w:val="006B2C3D"/>
     <w:rsid w:val="006B2D8C"/>
     <w:rsid w:val="006C5B0E"/>
     <w:rsid w:val="006C5D4D"/>
     <w:rsid w:val="006C781E"/>
     <w:rsid w:val="006C78FB"/>
     <w:rsid w:val="006C7F20"/>
     <w:rsid w:val="006D630B"/>
     <w:rsid w:val="006D77C6"/>
     <w:rsid w:val="006E276F"/>
     <w:rsid w:val="006F09CC"/>
     <w:rsid w:val="00707C1E"/>
     <w:rsid w:val="00715A1A"/>
     <w:rsid w:val="007173DC"/>
     <w:rsid w:val="00724A06"/>
     <w:rsid w:val="0073219B"/>
     <w:rsid w:val="007364D7"/>
     <w:rsid w:val="00757986"/>
     <w:rsid w:val="00761FE5"/>
+    <w:rsid w:val="00764CB7"/>
     <w:rsid w:val="0078265E"/>
+    <w:rsid w:val="007844CD"/>
     <w:rsid w:val="00791EDA"/>
     <w:rsid w:val="00797C7F"/>
     <w:rsid w:val="007A6310"/>
     <w:rsid w:val="007B04B1"/>
     <w:rsid w:val="007B3E9C"/>
     <w:rsid w:val="007B7012"/>
     <w:rsid w:val="007C57C9"/>
     <w:rsid w:val="007D6198"/>
     <w:rsid w:val="007F04FA"/>
     <w:rsid w:val="007F3E4F"/>
     <w:rsid w:val="00801A6B"/>
     <w:rsid w:val="00816339"/>
     <w:rsid w:val="00857F12"/>
     <w:rsid w:val="00860F51"/>
     <w:rsid w:val="008650B6"/>
     <w:rsid w:val="00866C9C"/>
     <w:rsid w:val="00874B51"/>
     <w:rsid w:val="008B0430"/>
     <w:rsid w:val="008B45A9"/>
     <w:rsid w:val="008D1F03"/>
     <w:rsid w:val="008D4758"/>
     <w:rsid w:val="008F199E"/>
     <w:rsid w:val="008F26EB"/>
     <w:rsid w:val="00905CA7"/>
     <w:rsid w:val="009063F9"/>
     <w:rsid w:val="0091670F"/>
     <w:rsid w:val="00921AE5"/>
     <w:rsid w:val="00923681"/>
+    <w:rsid w:val="00935DAC"/>
     <w:rsid w:val="0095558D"/>
     <w:rsid w:val="0095597D"/>
     <w:rsid w:val="00970905"/>
     <w:rsid w:val="00973F58"/>
     <w:rsid w:val="009765B2"/>
     <w:rsid w:val="00980CD2"/>
     <w:rsid w:val="009A431D"/>
     <w:rsid w:val="009B2363"/>
     <w:rsid w:val="009B4169"/>
     <w:rsid w:val="009B7D07"/>
     <w:rsid w:val="009D4408"/>
     <w:rsid w:val="009F2107"/>
     <w:rsid w:val="009F44B5"/>
     <w:rsid w:val="00A115BB"/>
     <w:rsid w:val="00A13028"/>
     <w:rsid w:val="00A13F61"/>
     <w:rsid w:val="00A3051D"/>
     <w:rsid w:val="00A311C1"/>
     <w:rsid w:val="00A31F6F"/>
     <w:rsid w:val="00A322D0"/>
     <w:rsid w:val="00A46370"/>
     <w:rsid w:val="00A526E1"/>
+    <w:rsid w:val="00A62859"/>
     <w:rsid w:val="00A65CD3"/>
     <w:rsid w:val="00A67D2B"/>
     <w:rsid w:val="00A7413D"/>
     <w:rsid w:val="00A76094"/>
     <w:rsid w:val="00A7688A"/>
     <w:rsid w:val="00A77569"/>
     <w:rsid w:val="00A85FE8"/>
     <w:rsid w:val="00A876CA"/>
     <w:rsid w:val="00A87DF3"/>
     <w:rsid w:val="00A915F9"/>
     <w:rsid w:val="00A91AF2"/>
     <w:rsid w:val="00A92BF7"/>
+    <w:rsid w:val="00A978B0"/>
     <w:rsid w:val="00AA0872"/>
     <w:rsid w:val="00AA3D1F"/>
     <w:rsid w:val="00AA7BFC"/>
     <w:rsid w:val="00AB25A7"/>
     <w:rsid w:val="00AB2701"/>
     <w:rsid w:val="00AC52EE"/>
+    <w:rsid w:val="00AC7C2D"/>
     <w:rsid w:val="00AD08EB"/>
     <w:rsid w:val="00AD739A"/>
     <w:rsid w:val="00AE6261"/>
     <w:rsid w:val="00AF5C25"/>
     <w:rsid w:val="00B00C2E"/>
     <w:rsid w:val="00B10EBA"/>
     <w:rsid w:val="00B21F75"/>
+    <w:rsid w:val="00B272A4"/>
     <w:rsid w:val="00B32B79"/>
     <w:rsid w:val="00B37537"/>
     <w:rsid w:val="00B41FD6"/>
     <w:rsid w:val="00B51007"/>
     <w:rsid w:val="00B54CA9"/>
     <w:rsid w:val="00B6176C"/>
     <w:rsid w:val="00B70D5F"/>
     <w:rsid w:val="00B73246"/>
     <w:rsid w:val="00B77A12"/>
     <w:rsid w:val="00B8165C"/>
     <w:rsid w:val="00B83EC9"/>
     <w:rsid w:val="00B90947"/>
     <w:rsid w:val="00B92AD0"/>
     <w:rsid w:val="00BA59DB"/>
     <w:rsid w:val="00BB365D"/>
     <w:rsid w:val="00BC2430"/>
     <w:rsid w:val="00BD0172"/>
     <w:rsid w:val="00BD6BE5"/>
     <w:rsid w:val="00BF006E"/>
     <w:rsid w:val="00BF558B"/>
     <w:rsid w:val="00C1615B"/>
     <w:rsid w:val="00C166A9"/>
     <w:rsid w:val="00C22503"/>
     <w:rsid w:val="00C26F5B"/>
     <w:rsid w:val="00C31916"/>
@@ -8869,101 +8967,102 @@
     <w:rsid w:val="00D80C2A"/>
     <w:rsid w:val="00D9213F"/>
     <w:rsid w:val="00DA1087"/>
     <w:rsid w:val="00DC7C7E"/>
     <w:rsid w:val="00DE10BF"/>
     <w:rsid w:val="00DF1F54"/>
     <w:rsid w:val="00DF48FE"/>
     <w:rsid w:val="00DF66E8"/>
     <w:rsid w:val="00E03E71"/>
     <w:rsid w:val="00E045FE"/>
     <w:rsid w:val="00E20F53"/>
     <w:rsid w:val="00E23059"/>
     <w:rsid w:val="00E2495B"/>
     <w:rsid w:val="00E254A8"/>
     <w:rsid w:val="00E31832"/>
     <w:rsid w:val="00E35D72"/>
     <w:rsid w:val="00E368CB"/>
     <w:rsid w:val="00E375D1"/>
     <w:rsid w:val="00E43D84"/>
     <w:rsid w:val="00E63E56"/>
     <w:rsid w:val="00E64797"/>
     <w:rsid w:val="00E86F89"/>
     <w:rsid w:val="00E96826"/>
     <w:rsid w:val="00EA18B6"/>
     <w:rsid w:val="00EE49B4"/>
+    <w:rsid w:val="00EF6582"/>
     <w:rsid w:val="00F100B2"/>
     <w:rsid w:val="00F35BF9"/>
     <w:rsid w:val="00F36607"/>
     <w:rsid w:val="00F4176D"/>
     <w:rsid w:val="00F65F0B"/>
     <w:rsid w:val="00F67AEE"/>
     <w:rsid w:val="00F826E4"/>
     <w:rsid w:val="00F87C50"/>
     <w:rsid w:val="00FB38E6"/>
     <w:rsid w:val="00FB41DC"/>
     <w:rsid w:val="00FB4292"/>
     <w:rsid w:val="00FC5288"/>
     <w:rsid w:val="00FC66B9"/>
     <w:rsid w:val="00FD074A"/>
     <w:rsid w:val="00FD315B"/>
     <w:rsid w:val="00FD5E3C"/>
     <w:rsid w:val="00FF23B9"/>
     <w:rsid w:val="00FF31FB"/>
     <w:rsid w:val="00FF4F0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4B10A97C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F92F019F-7488-4A10-82DF-0B5CA88509F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10055,116 +10154,116 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0013198A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1540"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/organisation-for-hjalpmedel-i-samverkan/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/organisation-for-hjalpmedel-i-samverkan/informationskanaler/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-socialtjanst/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vastkom.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/organisation-for-hjalpmedel-i-samverkan/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/organisation-for-hjalpmedel-i-samverkan/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/organisation-for-hjalpmedel-i-samverkan/informationskanaler/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-socialtjanst/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vastkom.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/organisation-for-hjalpmedel-i-samverkan/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\linhe2\Downloads\MALL%20Dokument%20m%20f&#246;rs&#228;ttsblad%20V&#229;rdsamverkan%20V&#228;stra%20G&#246;taland.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D2957E9BC60A4D5CA1475AA4600487C7"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1CA489DD-F044-48D0-A4FC-EA85CADE0720}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F02652" w:rsidRDefault="00F02652">
           <w:pPr>
             <w:pStyle w:val="D2957E9BC60A4D5CA1475AA4600487C7"/>
           </w:pPr>
           <w:r w:rsidRPr="00E64797">
             <w:t>[Dokumentet</w:t>
           </w:r>
           <w:r>
             <w:t>information</w:t>
           </w:r>
           <w:r w:rsidRPr="00E64797">
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10190,96 +10289,104 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E607EE"/>
+    <w:rsid w:val="0019567C"/>
+    <w:rsid w:val="00AC7C2D"/>
     <w:rsid w:val="00E607EE"/>
     <w:rsid w:val="00F02652"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10709,51 +10816,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:aliases w:val="Dokumentrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Medium" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2957E9BC60A4D5CA1475AA4600487C7">
     <w:name w:val="D2957E9BC60A4D5CA1475AA4600487C7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Vårdsamverkan Västra Götaland">
       <a:dk1>
         <a:srgbClr val="171616"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="005C5C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="44ABB1"/>
       </a:accent1>
       <a:accent2>
@@ -11015,75 +11122,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MALL Dokument m försättsblad Vårdsamverkan Västra Götaland</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2597</Words>
-  <Characters>13768</Characters>
+  <Words>2585</Words>
+  <Characters>13704</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>114</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MALL Dokument m försättsblad Vårdsamverkan Västra Götaland</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Vårdsamverkan Västra Götaland</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16333</CharactersWithSpaces>
+  <CharactersWithSpaces>16257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="114" baseType="variant">
       <vt:variant>
         <vt:i4>4522006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>93</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3932281</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -11399,30 +11506,30 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc185412955</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Stödmaterial till huvudmännen vid organisering av hjälpmedelsfrågor</dc:title>
   <dc:subject>En beskrivning och exempel på roller, funktioner och organisation</dc:subject>
   <dc:creator>Linda Augustsson</dc:creator>
   <keywords/>
   <lastModifiedBy>Linda Augustsson</lastModifiedBy>
-  <revision>64</revision>
+  <revision>72</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>