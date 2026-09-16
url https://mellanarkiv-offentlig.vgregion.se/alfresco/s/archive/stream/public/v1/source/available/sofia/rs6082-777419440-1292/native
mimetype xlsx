--- v0 (2026-05-08)
+++ v1 (2026-09-16)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\malfr3\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{32D4A167-2A82-47FC-B4BD-F4A426B488E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E738EBE0-1A53-425E-A452-D842DEAD421A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6E96F078-0303-4D07-BF4B-675B8DD09964}"/>
+    <workbookView xWindow="4670" yWindow="1460" windowWidth="14400" windowHeight="7350" xr2:uid="{6E96F078-0303-4D07-BF4B-675B8DD09964}"/>
   </bookViews>
   <sheets>
     <sheet name="All leverantörer" sheetId="21" r:id="rId1"/>
     <sheet name="Avslutade Leverantörer" sheetId="23" r:id="rId2"/>
     <sheet name="Nya lev. Juni 2024" sheetId="18" state="hidden" r:id="rId3"/>
     <sheet name="Nya Leverantörer jan 2025" sheetId="19" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All leverantörer'!$A$1:$D$80</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All leverantörer'!$A$1:$D$78</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Avslutade Leverantörer'!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Nya Leverantörer jan 2025'!$A$1:$G$14</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{D13178A9-16F7-406A-A3F8-12F85157B247}" keepAlive="1" name="Fråga - Rangordning" description="Anslutning till Rangordning-frågan i arbetsboken." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Rangordning;Extended Properties=&quot;&quot;" command="SELECT * FROM [Rangordning]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="227">
   <si>
     <t>Företagsnamn</t>
   </si>
   <si>
     <t>Orgnr:</t>
   </si>
   <si>
     <t>Delomr.</t>
   </si>
   <si>
     <t>Avtalstart</t>
   </si>
   <si>
     <t>ABC Doctor AB</t>
   </si>
   <si>
     <t>556916-7165</t>
   </si>
   <si>
     <t>Samtliga</t>
   </si>
   <si>
     <t>AdatoCare AB</t>
   </si>
   <si>
@@ -419,279 +419,291 @@
   <si>
     <t>RentalCare Sverige AB</t>
   </si>
   <si>
     <t>559097-7111</t>
   </si>
   <si>
     <t>Sanandum AB</t>
   </si>
   <si>
     <t>559294-6163</t>
   </si>
   <si>
     <t>Seie AS</t>
   </si>
   <si>
     <t>99190-8161</t>
   </si>
   <si>
     <t>Sjuksyrra SWE AB</t>
   </si>
   <si>
     <t>556971-1244</t>
   </si>
   <si>
+    <t>Skandinavisk Hälsovård AB</t>
+  </si>
+  <si>
+    <t>556596-1975</t>
+  </si>
+  <si>
+    <t>StellaCura AB</t>
+  </si>
+  <si>
+    <t>559120-7005</t>
+  </si>
+  <si>
+    <t>Stensjö Vårdresurs AB</t>
+  </si>
+  <si>
+    <t>559193-9839</t>
+  </si>
+  <si>
+    <t>Svea Work AB</t>
+  </si>
+  <si>
+    <t>559083-9980</t>
+  </si>
+  <si>
+    <t>Sveda &amp; Värk AB</t>
+  </si>
+  <si>
+    <t>559195-5124</t>
+  </si>
+  <si>
+    <t>Svensk Vårdsupport AB</t>
+  </si>
+  <si>
+    <t>556809-5375</t>
+  </si>
+  <si>
+    <t>Svensk Vårdsupport Sjuksköterskor AB</t>
+  </si>
+  <si>
+    <t>559056-2871</t>
+  </si>
+  <si>
+    <t>Systrarnas Bemanning</t>
+  </si>
+  <si>
+    <t>559252-2980</t>
+  </si>
+  <si>
+    <t>Talora AB</t>
+  </si>
+  <si>
+    <t>559531-0151</t>
+  </si>
+  <si>
+    <t>Te Crea Care AB</t>
+  </si>
+  <si>
+    <t>556936-8607</t>
+  </si>
+  <si>
+    <t>Transmedica A/S</t>
+  </si>
+  <si>
+    <t>17423401</t>
+  </si>
+  <si>
+    <t>Tribonum Vårdbemanning AB</t>
+  </si>
+  <si>
+    <t>559070-2550</t>
+  </si>
+  <si>
+    <t>Vasa Kompetens AB</t>
+  </si>
+  <si>
+    <t>559341-2140</t>
+  </si>
+  <si>
+    <t>Viraliv AB</t>
+  </si>
+  <si>
+    <t>559371-5682</t>
+  </si>
+  <si>
+    <t>Viva Bemanning AB</t>
+  </si>
+  <si>
+    <t>559198-2029</t>
+  </si>
+  <si>
+    <t>ViVAB Aktiebolag</t>
+  </si>
+  <si>
+    <t>559033-2721</t>
+  </si>
+  <si>
+    <t>Vårdbemanning Sverige AB</t>
+  </si>
+  <si>
+    <t>556980-9378</t>
+  </si>
+  <si>
+    <t>We Connect Care Sweden AB</t>
+  </si>
+  <si>
+    <t>559265-2142</t>
+  </si>
+  <si>
+    <t>Youpal AB</t>
+  </si>
+  <si>
+    <t>559140-3471</t>
+  </si>
+  <si>
+    <t>Organisationsnummer</t>
+  </si>
+  <si>
+    <t>Delområde</t>
+  </si>
+  <si>
+    <t>Datum</t>
+  </si>
+  <si>
+    <t>559072-2699</t>
+  </si>
+  <si>
+    <t>Prime Care &amp; Professional AB</t>
+  </si>
+  <si>
+    <t>556586-2231</t>
+  </si>
+  <si>
+    <t>Aktiebolaget Vårdkuriren</t>
+  </si>
+  <si>
+    <t>559095-5786</t>
+  </si>
+  <si>
+    <t>iDoc AB</t>
+  </si>
+  <si>
+    <t>556945-6824</t>
+  </si>
+  <si>
+    <t>Centric Care AB</t>
+  </si>
+  <si>
+    <t>556596-3351</t>
+  </si>
+  <si>
+    <t>Doktorsjouren Nordic AB</t>
+  </si>
+  <si>
+    <t>559050-0061</t>
+  </si>
+  <si>
+    <t>Vårdbron Sverige AB</t>
+  </si>
+  <si>
+    <t>556890-9195</t>
+  </si>
+  <si>
+    <t>QR Work AB</t>
+  </si>
+  <si>
+    <t>556917-2660</t>
+  </si>
+  <si>
+    <t>Agila Doctor AB</t>
+  </si>
+  <si>
+    <t>556755-2863</t>
+  </si>
+  <si>
+    <t>Agila Nurse AB</t>
+  </si>
+  <si>
+    <t>56850-9730</t>
+  </si>
+  <si>
+    <t>Medfind AB</t>
+  </si>
+  <si>
+    <t>556724-5351</t>
+  </si>
+  <si>
+    <t>Continumm AB</t>
+  </si>
+  <si>
+    <t>556911-6295</t>
+  </si>
+  <si>
+    <t>Medicarrera Temp AB</t>
+  </si>
+  <si>
+    <t>559215-7993</t>
+  </si>
+  <si>
+    <t>Oy Doratone Ab, Finland Filial</t>
+  </si>
+  <si>
+    <t>516404-6517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Colivia </t>
+  </si>
+  <si>
+    <t>559062-4911</t>
+  </si>
+  <si>
+    <t>Bidma AB</t>
+  </si>
+  <si>
+    <t>559347-6749</t>
+  </si>
+  <si>
+    <t>Instacura</t>
+  </si>
+  <si>
+    <t>559093-1381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instacura </t>
+  </si>
+  <si>
     <t>SjukvårdsMäklarna Sverige AB</t>
   </si>
   <si>
     <t>556922-0469</t>
   </si>
   <si>
-    <t>Skandinavisk Hälsovård AB</t>
-[...38 lines deleted...]
-    <t>559056-2871</t>
+    <t>Vårdgruppen Stockholm AB</t>
+  </si>
+  <si>
+    <t>559474-1570</t>
   </si>
   <si>
     <t>Sverek AB</t>
   </si>
   <si>
     <t>556630-5461</t>
-  </si>
-[...175 lines deleted...]
-    <t xml:space="preserve">Instacura </t>
   </si>
   <si>
     <t>Leverantörer</t>
   </si>
   <si>
     <t>Org.nr</t>
   </si>
   <si>
     <t>Sjuksköterska</t>
   </si>
   <si>
     <t>Kommentar</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t xml:space="preserve">Ny </t>
   </si>
   <si>
     <t>InstaCura AB</t>
   </si>
   <si>
     <t>Avtal SSK idag och nu även läkare</t>
   </si>
@@ -1396,60 +1408,60 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DB7A354-6811-45E2-8E84-B384C9F56102}">
   <dimension ref="A1:D80"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A54" workbookViewId="0">
-      <selection activeCell="G70" sqref="G70"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="40.26953125" style="32" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.54296875" style="32" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="32" customWidth="1"/>
-    <col min="4" max="4" width="8.7265625" style="32" customWidth="1"/>
+    <col min="4" max="4" width="9.26953125" style="32" customWidth="1"/>
     <col min="5" max="16384" width="9.26953125" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="36" t="s">
@@ -2265,1503 +2277,1525 @@
         <v>119</v>
       </c>
       <c r="C60" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="36">
         <v>260101</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A61" s="34" t="s">
         <v>120</v>
       </c>
       <c r="B61" s="34" t="s">
         <v>121</v>
       </c>
       <c r="C61" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="34">
         <v>240101</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A62" s="36" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B62" s="36" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C62" s="36" t="s">
         <v>36</v>
       </c>
       <c r="D62" s="36">
         <v>240101</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A63" s="34" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B63" s="34" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C63" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="34">
         <v>240101</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A64" s="36" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B64" s="36" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C64" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D64" s="36">
         <v>240101</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A65" s="34" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B65" s="34" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C65" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D65" s="34">
         <v>250101</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A66" s="36" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B66" s="36" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C66" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="36">
         <v>240612</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A67" s="34" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B67" s="34" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C67" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="34">
         <v>240101</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A68" s="36" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B68" s="36" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C68" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D68" s="36">
         <v>240101</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A69" s="34" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B69" s="34" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C69" s="34" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D69" s="34">
-        <v>240101</v>
+        <v>260101</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A70" s="36" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B70" s="36" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C70" s="36" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D70" s="36">
-        <v>260101</v>
+        <v>260612</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A71" s="34" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B71" s="34" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C71" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="34">
         <v>240101</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A72" s="36" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B72" s="36" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C72" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="36">
         <v>240101</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A73" s="34" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B73" s="34" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C73" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D73" s="34">
         <v>240101</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A74" s="36" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B74" s="36" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C74" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D74" s="36">
-        <v>250101</v>
+        <v>260612</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A75" s="34" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B75" s="34" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C75" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="34">
-        <v>240101</v>
+        <v>250101</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A76" s="36" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B76" s="36" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C76" s="36" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D76" s="36">
         <v>240101</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A77" s="34" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B77" s="34" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C77" s="34" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D77" s="34">
         <v>240101</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A78" s="36" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B78" s="36" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C78" s="36" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D78" s="36">
-        <v>250101</v>
+        <v>240101</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A79" s="34" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B79" s="34" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C79" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D79" s="34">
         <v>250101</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A80" s="36" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B80" s="36" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C80" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D80" s="36">
         <v>250101</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D80" xr:uid="{0DB7A354-6811-45E2-8E84-B384C9F56102}">
+  <autoFilter ref="A1:D78" xr:uid="{0DB7A354-6811-45E2-8E84-B384C9F56102}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D80">
-      <sortCondition ref="A1:A80"/>
+      <sortCondition ref="A1:A78"/>
     </sortState>
   </autoFilter>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C50:C52" xr:uid="{49161570-BC9F-4E90-AE82-342B501D0315}">
       <formula1>"SSK, Läkare, Samtliga"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98713E40-AEFF-473A-AD4F-FD020D3F5E9A}">
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.7265625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.453125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="10.26953125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="C1" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D1" s="33" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="34" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C2" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="35">
         <v>45364</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3" s="36" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="37">
         <v>45365</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="34" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="35">
         <v>45429</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5" s="36" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B5" s="36" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="37">
         <v>45604</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" s="34" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="35">
         <v>45625</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7" s="36" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B7" s="36" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C7" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="37">
         <v>45667</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" s="34" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C8" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="35">
         <v>45705</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9" s="36" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B9" s="36" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C9" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="37">
         <v>45715</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" s="34" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C10" s="34" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="35">
         <v>45821</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11" s="36" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B11" s="36" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C11" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="37">
         <v>45821</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A12" s="34" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C12" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="35">
         <v>45824</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A13" s="36" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C13" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="37">
         <v>45842</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A14" s="34" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B14" s="34" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C14" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="35">
         <v>45905</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15" s="36" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B15" s="36" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C15" s="36" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="37">
         <v>45929</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A16" s="34" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B16" s="34" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C16" s="34" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="35">
         <v>45982</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" s="36" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="37">
         <v>46072</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" s="34" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="35">
         <v>46074</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19" s="36" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="37">
         <v>46074</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" s="34" t="s">
-        <v>122</v>
+        <v>197</v>
       </c>
       <c r="B20" s="34" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="C20" s="34" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="35">
         <v>46125</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21" s="36" t="s">
-        <v>122</v>
+        <v>197</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="37">
         <v>46125</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A22" s="36"/>
-[...2 lines deleted...]
-      <c r="D22" s="36"/>
+      <c r="A22" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="B22" s="34" t="s">
+        <v>200</v>
+      </c>
+      <c r="C22" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="35">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A23" s="36" t="s">
+        <v>201</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="C23" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="37">
+        <v>46255</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1" xr:uid="{4A7271EA-A36C-4F17-8CEA-EDA8852F2E6A}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D7">
       <sortCondition ref="D1"/>
     </sortState>
   </autoFilter>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15" xr:uid="{4F78C702-2BE3-4971-B3BA-3AE233BD0B53}">
       <formula1>"SSK, Läkare, Samtliga"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{491CE3B2-3B5B-4F2E-B6F6-4A27928C3A35}">
   <dimension ref="A2:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.7265625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.7265625" customWidth="1"/>
     <col min="3" max="3" width="12.7265625" customWidth="1"/>
     <col min="4" max="4" width="11.7265625" customWidth="1"/>
     <col min="5" max="5" width="26.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="3">
         <v>5590763735</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B4" s="3">
         <v>5590931381</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="3" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="3">
         <v>5569031197</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D5" s="5"/>
       <c r="E5" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B6" s="3">
         <v>5591736250</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="3">
         <v>5591724603</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="3" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B8" s="3">
         <v>5592468812</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="3">
         <v>5591920284</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B10" s="3">
         <v>5591931950</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="3" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B11" s="3">
         <v>5592766918</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="3" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B12" s="3">
         <v>5591159651</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B13" s="3">
         <v>5569220469</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="3" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B14" s="3">
         <v>5591955124</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94465938-4B57-46A9-964B-B7F5B4A82ADA}">
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12.7265625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.26953125" customWidth="1"/>
     <col min="3" max="3" width="15.26953125" customWidth="1"/>
     <col min="4" max="4" width="23" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="13.26953125" customWidth="1"/>
     <col min="7" max="7" width="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="37.54296875" customWidth="1"/>
     <col min="15" max="15" width="21.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A2" s="29" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B2" s="29" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C2" s="29" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="28"/>
       <c r="F2" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G2" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A3" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="28"/>
       <c r="F3" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A4" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="29" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="30" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F4" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A5" s="29" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B5" s="29" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>61</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="28"/>
       <c r="F5" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A6" s="29" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B6" s="29" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F6" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G6" s="30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A7" s="29" t="s">
         <v>96</v>
       </c>
       <c r="B7" s="29" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>97</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="28"/>
       <c r="F7" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A8" s="29" t="s">
         <v>98</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>98</v>
       </c>
       <c r="C8" s="29" t="s">
         <v>99</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="28"/>
       <c r="F8" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G8" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="29" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>110</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>111</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="28"/>
       <c r="F9" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G9" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" s="29" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B10" s="29" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C10" s="29" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G10" s="30" t="s">
         <v>6</v>
       </c>
       <c r="M10" s="7"/>
       <c r="N10" s="8" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="O10" s="8" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="P10" s="9" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A11" s="29" t="s">
         <v>148</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>148</v>
       </c>
       <c r="C11" s="29" t="s">
         <v>149</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F11" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>6</v>
       </c>
       <c r="M11" s="10">
         <v>1</v>
       </c>
       <c r="N11" s="18" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="O11" s="19">
         <v>5590494653</v>
       </c>
       <c r="P11" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A12" s="31" t="s">
-        <v>156</v>
+        <v>199</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>156</v>
+        <v>199</v>
       </c>
       <c r="C12" s="29" t="s">
-        <v>157</v>
+        <v>200</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="28"/>
       <c r="F12" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>9</v>
       </c>
       <c r="M12" s="10">
         <v>2</v>
       </c>
       <c r="N12" s="19" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="O12" s="19">
         <v>5590212121</v>
       </c>
       <c r="P12" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A13" s="29" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C13" s="29" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F13" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>6</v>
       </c>
       <c r="M13" s="10">
         <v>3</v>
       </c>
       <c r="N13" s="19" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="O13" s="19">
         <v>5590839980</v>
       </c>
       <c r="P13" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A14" s="31" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C14" s="29" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F14" s="24" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>6</v>
       </c>
       <c r="M14" s="10">
         <v>4</v>
       </c>
       <c r="N14" s="19" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="O14" s="19">
         <v>5592652142</v>
       </c>
       <c r="P14" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.35">
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="26"/>
       <c r="F15" s="27"/>
       <c r="G15" s="25"/>
       <c r="M15" s="10">
         <v>5</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>148</v>
       </c>
       <c r="O15" s="19">
         <v>5593715682</v>
       </c>
       <c r="P15" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.35">
       <c r="M16" s="10">
         <v>6</v>
       </c>
       <c r="N16" s="19" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="O16" s="19">
         <v>5591403471</v>
       </c>
       <c r="P16" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="17" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M17" s="10"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="12"/>
     </row>
     <row r="18" spans="13:16" ht="15.5" x14ac:dyDescent="0.35">
       <c r="M18" s="13"/>
       <c r="N18" s="14" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="O18" s="14" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="P18" s="15" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="19" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M19" s="10">
         <v>1</v>
       </c>
       <c r="N19" s="18" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="O19" s="16">
         <v>5593476749</v>
       </c>
       <c r="P19" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="20" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M20" s="10">
         <v>2</v>
       </c>
       <c r="N20" s="18" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="16">
         <v>5593350811</v>
       </c>
       <c r="P20" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="21" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M21" s="10">
         <v>3</v>
       </c>
       <c r="N21" s="18" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="O21" s="16">
         <v>5590494653</v>
       </c>
       <c r="P21" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="22" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M22" s="10">
         <v>4</v>
       </c>
       <c r="N22" s="18" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="O22" s="16">
         <v>5590589353</v>
       </c>
       <c r="P22" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="23" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M23" s="10">
         <v>5</v>
       </c>
       <c r="N23" s="18" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="O23" s="16">
         <v>5590212121</v>
       </c>
       <c r="P23" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="24" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M24" s="10">
         <v>7</v>
       </c>
       <c r="N24" s="20" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="O24" s="21">
         <v>5569643561</v>
       </c>
       <c r="P24" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="25" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M25" s="10">
         <v>8</v>
       </c>
       <c r="N25" s="18" t="s">
         <v>98</v>
       </c>
       <c r="O25" s="16">
         <v>5592849474</v>
       </c>
       <c r="P25" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="26" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M26" s="10">
         <v>9</v>
       </c>
       <c r="N26" s="18" t="s">
         <v>110</v>
       </c>
       <c r="O26" s="16">
         <v>5591840805</v>
       </c>
       <c r="P26" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="27" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M27" s="10">
         <v>10</v>
       </c>
       <c r="N27" s="18" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="O27" s="16">
         <v>5590839980</v>
       </c>
       <c r="P27" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="28" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M28" s="10">
         <v>11</v>
       </c>
       <c r="N28" s="18" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="O28" s="16">
         <v>5592652142</v>
       </c>
       <c r="P28" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M29" s="10">
         <v>12</v>
       </c>
       <c r="N29" s="19" t="s">
         <v>148</v>
       </c>
       <c r="O29" s="19">
         <v>5593715682</v>
       </c>
       <c r="P29" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30" spans="13:16" x14ac:dyDescent="0.35">
       <c r="M30" s="10">
         <v>13</v>
       </c>
       <c r="N30" s="19" t="s">
-        <v>156</v>
+        <v>199</v>
       </c>
       <c r="O30" s="19">
         <v>5594741570</v>
       </c>
       <c r="P30" s="17" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="31" spans="13:16" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="M31" s="10">
         <v>14</v>
       </c>
       <c r="N31" s="22" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="O31" s="22">
         <v>5591403471</v>
       </c>
       <c r="P31" s="23" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G14" xr:uid="{94465938-4B57-46A9-964B-B7F5B4A82ADA}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">