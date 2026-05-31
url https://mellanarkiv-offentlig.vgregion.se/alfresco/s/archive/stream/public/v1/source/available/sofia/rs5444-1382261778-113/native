--- v1 (2026-03-31)
+++ v2 (2026-05-31)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -313,51 +312,51 @@
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru/>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{A3E8E463-4220-449A-BC0C-A06F9BB52007}" v="19" dt="2026-03-26T08:30:27.311"/>
+    <p1510:client id="{13F43603-F6A0-43BE-BE72-156A461388AB}" v="4" dt="2026-05-21T13:12:44.531"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -636,54 +635,54 @@
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="33038" autoAdjust="0"/>
     <p:restoredTop sz="93447" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="87" d="100"/>
-          <a:sy n="87" d="100"/>
+          <a:sx n="78" d="100"/>
+          <a:sy n="78" d="100"/>
         </p:scale>
-        <p:origin x="108" y="1830"/>
+        <p:origin x="120" y="954"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
@@ -695,443 +694,129 @@
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="91" d="100"/>
           <a:sy n="91" d="100"/>
         </p:scale>
         <p:origin x="2820" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}"/>
     <pc:docChg chg="undo custSel addSld delSld modSld sldOrd modSection">
-      <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-03-26T08:32:39.467" v="66" actId="114"/>
+      <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:44.531" v="168" actId="14826"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp modSp del mod">
-[...45 lines deleted...]
-        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-03-26T08:25:40.971" v="17" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:11:54.419" v="165" actId="14826"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2017827879" sldId="309"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:11:54.419" v="165" actId="14826"/>
+          <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2017827879" sldId="309"/>
-            <ac:spMk id="11" creationId="{E195185F-56FA-9D08-4076-DFD66111F8A2}"/>
-[...65 lines deleted...]
-        </pc:sldMkLst>
+            <ac:picMk id="6" creationId="{E1ED72ED-F190-9C91-FDF7-FFFDD34EB5F9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp add del mod">
-        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-03-26T08:32:39.467" v="66" actId="114"/>
+        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:05:39.712" v="164" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3391278418" sldId="2147481506"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-03-26T08:32:39.467" v="66" actId="114"/>
+          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:05:39.712" v="164" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3391278418" sldId="2147481506"/>
             <ac:spMk id="3" creationId="{7178B61E-F998-A92A-DD90-D8D41FB0ACC3}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-03-26T08:29:02.574" v="43" actId="47"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:44.531" v="168" actId="14826"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2147985877" sldId="2147481507"/>
+          <pc:sldMk cId="2017088616" sldId="2147481517"/>
         </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:44.531" v="168" actId="14826"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2017088616" sldId="2147481517"/>
+            <ac:picMk id="8" creationId="{0D5BC050-7B60-DE3A-389B-90C2B3FFD4F0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp del mod modClrScheme chgLayout">
-[...151 lines deleted...]
-        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-03-26T08:28:24.285" v="37"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:06.720" v="166" actId="14826"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4087610675" sldId="2147481520"/>
         </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:06.720" v="166" actId="14826"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4087610675" sldId="2147481520"/>
+            <ac:picMk id="8" creationId="{E89FAA71-97BC-467A-A2E1-712E1DD4F785}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod">
-[...71 lines deleted...]
-        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-03-26T08:29:53.191" v="44"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:30.002" v="167" actId="14826"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1103054254" sldId="2147481530"/>
         </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:30.002" v="167" actId="14826"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1103054254" sldId="2147481530"/>
+            <ac:picMk id="6" creationId="{3448D0ED-37ED-CEF5-7726-43A7DC89EF45}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldMasterChg chg="delSldLayout">
-[...5 lines deleted...]
-      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
@@ -7021,51 +6706,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -7218,51 +6903,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -8125,151 +7810,151 @@
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2726271055"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
@@ -8333,71 +8018,71 @@
 <file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrikbild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A258EC79-F416-4E3D-A67E-4A13E8004581}"/>
@@ -8498,54 +8183,54 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4C8F7D-7A28-CB63-79C6-C812735D651A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rektangel: ett hörn rundat 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E61D836-2BE6-1C11-FBD1-3BB4D68DD0CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -9129,51 +8814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9257,95 +8942,95 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F028FC9A-549E-C173-F6EE-DD2DADAFA6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234210" y="2915466"/>
             <a:ext cx="5732564" cy="1161234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10116,103 +9801,103 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D28B2158-4A36-4182-742B-2F4351ADFCCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="511300049"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -10966,103 +10651,103 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A981FCFA-5C74-7AA5-FAA3-DFDC35CE1D62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3617012761"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -11183,51 +10868,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11664,51 +11349,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12001,51 +11686,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12299,51 +11984,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12399,51 +12084,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12616,51 +12301,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B811A044-0A2B-4335-A9C7-8233ACFF365B}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12700,51 +12385,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12783,57 +12468,57 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCD66769-9545-78A6-28AF-1D1E1EB85337}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170857" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1263970793"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -13061,54 +12746,54 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel: ett hörn rundat 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C20FB8AD-B642-E1E6-AC0D-E4A862F9B55D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -13628,51 +13313,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13764,51 +13449,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13844,57 +13529,57 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1563DC99-AA7B-2720-35CE-EBFCC6DA8BC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170858" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="267134334"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -14325,51 +14010,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08862FE1-3D22-B33D-742F-A540510F0B7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -14710,51 +14395,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31323E2F-62ED-EA18-5CB9-BC300697ACF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -15303,51 +14988,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15837,51 +15522,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0A451C-1B10-0646-B9D7-74DCB23845D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -16369,51 +16054,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16923,51 +16608,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17200,51 +16885,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17813,51 +17498,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18188,51 +17873,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A2D28AB-516C-20D2-77EF-C6890456F2DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -18393,51 +18078,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20647,57 +20332,57 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22F97C26-C38B-23E3-47CF-78892FA1D64A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1027137100"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -21001,51 +20686,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21847,57 +21532,57 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C689E11-9A3D-1637-E77F-534FB0A76DBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3225981142"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -22201,51 +21886,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -23047,57 +22732,57 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C689E11-9A3D-1637-E77F-534FB0A76DBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bild 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4261226B-560D-B909-DF95-A5178F9E77D8}"/>
               </a:ext>
             </a:extLst>
@@ -23592,51 +23277,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -23895,51 +23580,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24431,51 +24116,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24813,51 +24498,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25346,51 +25031,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25959,51 +25644,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26486,51 +26171,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26807,51 +26492,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27374,51 +27059,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27713,51 +27398,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099BDA70-47AA-46F3-EB4D-B39C3D85B4AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -28050,51 +27735,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F969B596-DE93-ED91-4881-4C29A549C3F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -28387,51 +28072,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB9037F4-083D-C6F2-F211-9833751C1A1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -28708,51 +28393,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29062,51 +28747,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31323E2F-62ED-EA18-5CB9-BC300697ACF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -29442,51 +29127,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A2D28AB-516C-20D2-77EF-C6890456F2DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -29748,51 +29433,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30257,51 +29942,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08862FE1-3D22-B33D-742F-A540510F0B7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -30801,51 +30486,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0A451C-1B10-0646-B9D7-74DCB23845D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -31167,51 +30852,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31423,51 +31108,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31745,51 +31430,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32011,51 +31696,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32218,51 +31903,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32425,51 +32110,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32632,51 +32317,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32721,51 +32406,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32810,51 +32495,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32893,57 +32578,57 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42697743-9DAC-94BC-2C4F-FF0484264222}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170857" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1935852111"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -33026,51 +32711,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -33106,57 +32791,57 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3084B2C6-FDAB-8038-F2B9-1494EC0573F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170858" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1580046552"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -33397,51 +33082,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -33497,51 +33182,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -33715,51 +33400,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B811A044-0A2B-4335-A9C7-8233ACFF365B}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -33791,95 +33476,95 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F028FC9A-549E-C173-F6EE-DD2DADAFA6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234210" y="2915466"/>
             <a:ext cx="5732564" cy="1161234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -34094,51 +33779,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -34650,51 +34335,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -35215,51 +34900,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -35660,75 +35345,75 @@
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/MAPS-matning-av-och-arbete-med-arbetsmiljo-och-patientsakerhet/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/MAPS-matning-av-och-arbete-med-arbetsmiljo-och-patientsakerhet/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/stod-och-tjanster/system-a-o/maps/informationsmaterial-om-maps/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout57.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -35920,51 +35605,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4228663E-CC0F-077B-DDDB-6A0271B2D92B}"/>
               </a:ext>
@@ -36106,51 +35791,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rektangel: rundade hörn 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F449A9CD-2FDF-20D8-7A55-888BD556D63A}"/>
               </a:ext>
@@ -36664,51 +36349,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17C06DE2-38EF-5936-499C-919192254469}"/>
               </a:ext>
@@ -36956,51 +36641,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3065030733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37248,51 +36933,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="781756621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37462,51 +37147,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2005978940"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37713,51 +37398,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4223938385"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37927,51 +37612,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1543210460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -38136,94 +37821,94 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Platshållare för bild 6" descr="En bild som visar utomhus, moln, himmel, person&#10;&#10;Automatiskt genererad beskrivning">
+          <p:cNvPr id="6" name="Platshållare för bild 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3448D0ED-37ED-CEF5-7726-43A7DC89EF45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="14460" r="14460"/>
+          <a:srcRect l="14500" r="14500"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797675" y="1781175"/>
             <a:ext cx="5003800" cy="4699000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5002954"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 6071396"/>
               <a:gd name="connsiteX1" fmla="*/ 5002954 w 5002954"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 6071396"/>
               <a:gd name="connsiteX2" fmla="*/ 5002954 w 5002954"/>
               <a:gd name="connsiteY2" fmla="*/ 5059476 h 6071396"/>
               <a:gd name="connsiteX3" fmla="*/ 3991034 w 5002954"/>
               <a:gd name="connsiteY3" fmla="*/ 6071396 h 6071396"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5002954"/>
               <a:gd name="connsiteY4" fmla="*/ 6071396 h 6071396"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
@@ -38401,51 +38086,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51A43A85-46D3-FE6F-FC52-FD4977652BEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2504683606"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -38619,91 +38304,95 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Platshållare för bild 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5BC050-7B60-DE3A-389B-90C2B3FFD4F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
-[...3 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="22551" r="22551"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2017088616"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -38790,57 +38479,55 @@
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" b="1" dirty="0"/>
               <a:t>Under mätningen: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>Finns förutsättningar för dina medarbetare att kunna svara på mätningen? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
-              <a:t>Medarbetare som inte är i tjänst men ändå ska delta i mätningen kan göra det genom åtkomst av VGR-mail på privat enhet. Instruktion för detta finns </a:t>
+              <a:t>Medarbetare som inte är i tjänst men ändå ska delta i mätningen kan göra det genom åtkomst av VGR-mail på privat enhet. Ta hjälp av IT </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0">
-[...2 lines deleted...]
-              <a:t>här.</a:t>
+              <a:rPr lang="sv-SE" sz="1400"/>
+              <a:t>via serviceportalen. </a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>Du kan följa svarsfrekvensen under mätningen via mailutskick varje tisdag och via en länk till en svarsfrekvensrapport. Du får länken via HR på din förvaltning. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" b="1" dirty="0"/>
               <a:t>Efter mätningen:  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
@@ -38936,51 +38623,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3391278418"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -39055,51 +38742,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5020BFCA-0346-1580-6B45-B65E8600BCD6}"/>
               </a:ext>
@@ -39232,74 +38919,72 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" noProof="0" dirty="0"/>
               <a:t>Uppdaterat </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
               <a:t>mars</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1600" noProof="0" dirty="0"/>
               <a:t> 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Platshållare för bild 4" descr="En bild som visar utomhus, moln, himmel, person&#10;&#10;Automatiskt genererad beskrivning">
+          <p:cNvPr id="6" name="Platshållare för bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1ED72ED-F190-9C91-FDF7-FFFDD34EB5F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="19432" r="17765" b="2"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect l="18637" r="18637"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8927953" y="380998"/>
             <a:ext cx="2867819" cy="3048000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 2867819"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 3048000"/>
               <a:gd name="connsiteX1" fmla="*/ 2867819 w 2867819"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 3048000"/>
               <a:gd name="connsiteX2" fmla="*/ 2867819 w 2867819"/>
               <a:gd name="connsiteY2" fmla="*/ 3048000 h 3048000"/>
               <a:gd name="connsiteX3" fmla="*/ 567857 w 2867819"/>
               <a:gd name="connsiteY3" fmla="*/ 3048000 h 3048000"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 2867819"/>
               <a:gd name="connsiteY4" fmla="*/ 2480143 h 3048000"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
@@ -39398,51 +39083,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2017827879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -39650,51 +39335,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2263204407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -39828,88 +39513,88 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Bild 9" descr="Chattbubbla med hel fyllning">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9393B21-F195-8C12-A595-6595BC093F42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1290636" y="2625852"/>
             <a:ext cx="888259" cy="888259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Höger klammerparentes 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8EE9F4E-FDFE-BBFA-6940-34B09567E8A3}"/>
               </a:ext>
             </a:extLst>
@@ -40154,54 +39839,54 @@
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ju fler som svarar, desto bättre blir underlaget för vårt förbättringsarbete. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild 5" descr="Arbeta hemifrån med hel fyllning">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF07A1F-C3D2-E763-7904-40C122E22C8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1285883" y="3969688"/>
             <a:ext cx="784009" cy="784009"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="334827225"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -40243,126 +39928,124 @@
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="5174921"/>
             <a:ext cx="9804743" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="3200" dirty="0"/>
               <a:t>Enkäten öppnar den 14 oktober och är öppen i tre veckor. Svara senast den 4 november!</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Platshållare för innehåll 7" descr="En bild som visar utomhus, moln, himmel, person&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
+          <p:cNvPr id="8" name="Platshållare för innehåll 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E89FAA71-97BC-467A-A2E1-712E1DD4F785}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="30500" r="-1" b="9898"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect t="20102" b="20102"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="389262" y="380997"/>
             <a:ext cx="11412171" cy="4540200"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{915C4824-D69E-DDE1-52BA-7329F92C5413}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4087610675"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -40571,51 +40254,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5A46797-8E04-0A4B-78C8-C7CBAE525EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1039195426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -40682,51 +40365,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7162153-CAD9-F6FD-9B36-59041C6AF767}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1092200" y="2113722"/>
           <a:ext cx="8650817" cy="3311526"/>
         </p:xfrm>
@@ -40938,51 +40621,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-05-21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="252029475"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -42216,51 +41899,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Presentation grå-rosa-grön</Template>
   <TotalTime></TotalTime>
-  <Words>1435</Words>
+  <Words>1436</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
   <Paragraphs>134</Paragraphs>
   <Slides>20</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>