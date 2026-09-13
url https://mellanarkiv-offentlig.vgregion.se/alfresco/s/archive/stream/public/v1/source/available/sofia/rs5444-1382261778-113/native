--- v2 (2026-05-31)
+++ v3 (2026-09-13)
@@ -265,98 +265,92 @@
         </p14:section>
         <p14:section name="APT-material" id="{E1B0A56F-8586-4D5F-8E58-A70A38B26AAC}">
           <p14:sldIdLst>
             <p14:sldId id="309"/>
             <p14:sldId id="2147481519"/>
             <p14:sldId id="2147481504"/>
             <p14:sldId id="2147481520"/>
             <p14:sldId id="2147481521"/>
             <p14:sldId id="296"/>
             <p14:sldId id="2147481522"/>
             <p14:sldId id="2147481523"/>
             <p14:sldId id="2147481524"/>
             <p14:sldId id="2147481525"/>
             <p14:sldId id="2147481526"/>
             <p14:sldId id="2147481527"/>
             <p14:sldId id="2147481528"/>
             <p14:sldId id="2147481529"/>
             <p14:sldId id="2147481530"/>
             <p14:sldId id="295"/>
             <p14:sldId id="2147481517"/>
             <p14:sldId id="2147478246"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-[...4 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru/>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{13F43603-F6A0-43BE-BE72-156A461388AB}" v="4" dt="2026-05-21T13:12:44.531"/>
+    <p1510:client id="{A9ABDBF2-ADA5-4439-90AC-56848E37420B}" v="1" dt="2026-09-03T10:47:51.517"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -626,196 +620,90 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...55 lines deleted...]
-  <p:gridSpacing cx="72008" cy="72008"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:12:44.531" v="168" actId="14826"/>
+    <pc:chgData name="Camilla Ahlström" userId="S::camni23@vgregion.se::23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="AD" clId="Web-{1D7A8AEC-34DC-31CE-8E6F-B412C22E687F}"/>
+    <pc:docChg chg="mod">
+      <pc:chgData name="Camilla Ahlström" userId="S::camni23@vgregion.se::23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="AD" clId="Web-{1D7A8AEC-34DC-31CE-8E6F-B412C22E687F}" dt="2026-09-03T10:47:37.643" v="0" actId="33475"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp">
-        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:11:54.419" v="165" actId="14826"/>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-09-03T10:47:51.517" v="0" actId="6549"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-09-03T10:47:51.517" v="0" actId="6549"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2017827879" sldId="309"/>
-[...14 lines deleted...]
-          <pc:sldMk cId="3391278418" sldId="2147481506"/>
+          <pc:sldMk cId="252029475" sldId="2147481522"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-05-21T13:05:39.712" v="164" actId="20577"/>
+          <ac:chgData name="Camilla Ahlström" userId="23b3770c-8727-4483-8fa4-d4e2843fda96" providerId="ADAL" clId="{4CB5D6A9-1E06-4375-8F93-9458665AF0DB}" dt="2026-09-03T10:47:51.517" v="0" actId="6549"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3391278418" sldId="2147481506"/>
-            <ac:spMk id="3" creationId="{7178B61E-F998-A92A-DD90-D8D41FB0ACC3}"/>
+            <pc:sldMk cId="252029475" sldId="2147481522"/>
+            <ac:spMk id="3" creationId="{6F047584-D1B4-5101-CA48-1A7168A5A1A5}"/>
           </ac:spMkLst>
         </pc:spChg>
-      </pc:sldChg>
-[...43 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -2294,94 +2182,94 @@
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{1453D24E-F72A-494E-BF68-6DAF3560C6C3}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCurvedList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5058AE41-A49B-4F47-B7B1-7A9B044BAB21}">
       <dgm:prSet phldrT="[Text]" phldr="0" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400"/>
             <a:t>Arbetsmiljö – </a:t>
           </a:r>
           <a:br>
-            <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400"/>
           </a:br>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400"/>
             <a:t>säg vad du tycker!</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0FE74B71-F4B7-4BD5-8433-370E1EDA2B84}" type="parTrans" cxnId="{CAEEFB21-7A63-42B8-A18A-1EFB1C818A29}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{47E15CC8-78F4-4C95-A298-9B36F6D04FFA}" type="sibTrans" cxnId="{CAEEFB21-7A63-42B8-A18A-1EFB1C818A29}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{EA6A8A87-C300-4BD0-A0B1-36129313DD6B}">
       <dgm:prSet phldrT="[Text]" phldr="0" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400"/>
             <a:t>Verksamhet</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A20D1D75-BE9E-42A5-94EB-1A0B3A71DB0E}" type="parTrans" cxnId="{13FA1F85-414C-44B5-AB17-153DA94992C6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8555EDC6-027A-4761-AFFC-CF04D56BB2EC}" type="sibTrans" cxnId="{13FA1F85-414C-44B5-AB17-153DA94992C6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
@@ -2498,87 +2386,87 @@
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3460011A-38DB-47EF-87D7-B9A424F3ECC9}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{51E9DC18-7CC0-40C2-A25B-8A7E1B502B07}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2800" noProof="0" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2800" noProof="0"/>
             <a:t>Medarbetare som är tillsvidareanställd eller visstidsanställd (ej timavlönad)</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{29D32C67-10FE-4F07-A91C-46598F2051D0}" type="parTrans" cxnId="{DF9F6520-36AB-4ABC-9C0D-6C7D6AD7B9AD}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{949D59CB-F61E-4D12-8D9C-F27B5C2006C8}" type="sibTrans" cxnId="{DF9F6520-36AB-4ABC-9C0D-6C7D6AD7B9AD}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6854742C-FBB3-4AE4-96B8-455D112BD955}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2800" noProof="0" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2800" noProof="0"/>
             <a:t>Medarbetare som var anställd den 30 juni 2026 och fortfarande är anställd när mätningen startar</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A91A5656-DBB8-4D32-B388-E283A259A8DF}" type="parTrans" cxnId="{DBB7068E-93D9-4129-9CD6-979B0F81B36B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D97E8BCB-B276-435D-BBE2-F34035FD4F34}" type="sibTrans" cxnId="{DBB7068E-93D9-4129-9CD6-979B0F81B36B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
@@ -2736,58 +2624,58 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="750916" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2400" kern="1200" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400" kern="1200"/>
             <a:t>Arbetsmiljö – </a:t>
           </a:r>
           <a:br>
-            <a:rPr lang="sv-SE" sz="2400" kern="1200" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400" kern="1200"/>
           </a:br>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2400" kern="1200" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400" kern="1200"/>
             <a:t>säg vad du tycker!</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="608741" y="473084"/>
         <a:ext cx="4146286" cy="946036"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{5DBC8935-665D-428B-80AE-0BF0525057D5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="17468" y="354829"/>
           <a:ext cx="1182545" cy="1182545"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="60000"/>
@@ -2867,51 +2755,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="750916" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2400" kern="1200" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2400" kern="1200"/>
             <a:t>Verksamhet</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="608741" y="1892404"/>
         <a:ext cx="4146286" cy="946036"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{53F4BD4F-D7C5-4D42-8EEB-0B6CA677E5E4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="17468" y="1774149"/>
           <a:ext cx="1182545" cy="1182545"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="60000"/>
@@ -3003,51 +2891,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="106680" tIns="106680" rIns="106680" bIns="106680" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1244600">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2800" kern="1200" noProof="0" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2800" kern="1200" noProof="0"/>
             <a:t>Medarbetare som är tillsvidareanställd eller visstidsanställd (ej timavlönad)</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="76105" y="155152"/>
         <a:ext cx="8498607" cy="1406815"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8813F61E-DFF7-479B-9B2F-B70843CA9969}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="1749363"/>
           <a:ext cx="8650817" cy="1559025"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -3081,51 +2969,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="106680" tIns="106680" rIns="106680" bIns="106680" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1244600">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="sv-SE" sz="2800" kern="1200" noProof="0" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="2800" kern="1200" noProof="0"/>
             <a:t>Medarbetare som var anställd den 30 juni 2026 och fortfarande är anställd när mätningen startar</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="76105" y="1825468"/>
         <a:ext cx="8498607" cy="1406815"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2008/layout/VerticalCurvedList">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="list" pri="20000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
@@ -6706,51 +6594,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -6903,51 +6791,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -7250,51 +7138,51 @@
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
@@ -7394,51 +7282,51 @@
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -7478,51 +7366,51 @@
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
@@ -7622,51 +7510,51 @@
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -8092,51 +7980,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="891539" y="1076643"/>
             <a:ext cx="5737195" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="885371" y="3761691"/>
             <a:ext cx="5743363" cy="1683433"/>
@@ -8162,51 +8050,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4C8F7D-7A28-CB63-79C6-C812735D651A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
@@ -8259,51 +8147,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rektangel: ett hörn rundat 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D021E843-F0CA-3668-937E-991E960076AB}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="7517606" y="380998"/>
             <a:ext cx="1422400" cy="1019175"/>
           </a:xfrm>
@@ -8318,51 +8206,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Rektangel: ett hörn rundat 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2779E0F7-FC36-DC8B-F70D-E1EB4B4317B7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="8940005" y="3428996"/>
             <a:ext cx="1439467" cy="2036754"/>
           </a:xfrm>
@@ -8377,51 +8265,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rektangel: ett hörn rundat 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DC97AAD-37E8-82F9-3999-4634B50843D1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1" flipV="1">
             <a:off x="10350074" y="5465756"/>
             <a:ext cx="1419222" cy="1020766"/>
           </a:xfrm>
@@ -8436,51 +8324,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rektangel: ett hörn rundat 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{262A45B3-FC56-5A48-E32E-99E82C5AB24A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
@@ -8499,51 +8387,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Rektangel: ett hörn rundat 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BD28DEE-ADA6-15DB-766D-492D1DE78EF9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="7517606" y="4448166"/>
             <a:ext cx="1422400" cy="2038355"/>
           </a:xfrm>
@@ -8558,51 +8446,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Rektangel: ett hörn rundat 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A1DBF60-A901-55C1-FAE0-9D2BFA62C83E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="10379475" y="3428999"/>
             <a:ext cx="1422000" cy="2036754"/>
           </a:xfrm>
@@ -8614,51 +8502,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rektangel: ett hörn rundat 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21E11914-6E9E-9412-96FA-D0BE87BBB319}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
             <a:off x="8936830" y="5465754"/>
             <a:ext cx="1442643" cy="1020767"/>
           </a:xfrm>
@@ -8673,51 +8561,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:srgbClr val="CCDB49"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Frihandsfigur: Form 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{068474CD-0AF3-5001-F209-6782DA68FC1B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8951676" y="371477"/>
@@ -8787,105 +8675,105 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1667956800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Vit logo/Blå bakgrund">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8923,51 +8811,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F028FC9A-549E-C173-F6EE-DD2DADAFA6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -8986,112 +8874,112 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65243E10-E3F1-7E93-DB4B-40905719BCB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="-1174484"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4252726569"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrikbild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9801,51 +9689,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10651,51 +10539,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10868,51 +10756,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11349,51 +11237,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11686,51 +11574,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11984,51 +11872,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12084,51 +11972,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12301,51 +12189,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B811A044-0A2B-4335-A9C7-8233ACFF365B}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12385,51 +12273,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12555,51 +12443,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="891539" y="1076643"/>
             <a:ext cx="5737196" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="885372" y="3761691"/>
             <a:ext cx="5737196" cy="1683433"/>
@@ -12625,51 +12513,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Platshållare för bild 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7586333-1D24-C4E6-41D4-F849486C4252}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8927953" y="380998"/>
             <a:ext cx="2867819" cy="3048000"/>
@@ -12727,51 +12615,50 @@
                   <a:pt x="0" y="2480143"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -12822,51 +12709,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rektangel: ett hörn rundat 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1925CA5-50D6-AB2F-5E1C-EACB82AD2605}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="7517606" y="380998"/>
             <a:ext cx="1422400" cy="1019175"/>
           </a:xfrm>
@@ -12881,51 +12768,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rektangel: ett hörn rundat 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{369C8F7C-E029-246E-DEFE-A2F38501997B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="8940005" y="3428996"/>
             <a:ext cx="1439467" cy="2036754"/>
           </a:xfrm>
@@ -12943,51 +12830,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rektangel: ett hörn rundat 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A1C4870-0798-1888-787F-386EAC4D3723}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1" flipV="1">
             <a:off x="10382253" y="5465755"/>
             <a:ext cx="1419222" cy="1020766"/>
           </a:xfrm>
@@ -13002,51 +12889,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rektangel: ett hörn rundat 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD86D645-4C70-7686-CEDC-C3F7E248E0F4}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="7517606" y="3420119"/>
             <a:ext cx="1422400" cy="1019175"/>
           </a:xfrm>
@@ -13063,51 +12950,51 @@
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:srgbClr val="FD5930"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rektangel: ett hörn rundat 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31C76949-D02B-332F-5982-22F450E45AEB}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
@@ -13126,51 +13013,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rektangel: ett hörn rundat 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322ACDAC-1D12-98AB-7D77-C6C8ED0E6BB3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="10379475" y="3428999"/>
             <a:ext cx="1422000" cy="2036754"/>
           </a:xfrm>
@@ -13182,51 +13069,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Rektangel: ett hörn rundat 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{078779E6-AB64-0FE7-3DCA-5727138EC16E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
             <a:off x="8936830" y="5465754"/>
             <a:ext cx="1442643" cy="1020767"/>
           </a:xfrm>
@@ -13241,150 +13128,145 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="textruta 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA71F2BA-C943-46F6-00FD-63E44941990B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="704895" y="6466008"/>
             <a:ext cx="695282" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>TEst</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3177692620"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Vit logo/Blå bakgrund">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -13449,51 +13331,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13617,51 +13499,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Frihandsfigur 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1284168-8C33-D9FB-4B28-91885C0AC0D1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389519" y="1781464"/>
             <a:ext cx="5706481" cy="4699390"/>
           </a:xfrm>
@@ -13903,158 +13785,158 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B425399A-86C0-B3F6-7654-19871C3B4CC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096247" y="2290034"/>
             <a:ext cx="4104832" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D445F917-557C-D134-75C0-78BD5B68B028}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6780213" y="2290034"/>
             <a:ext cx="4104000" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F98A9FDB-D783-93C0-3FDA-68EEFE67AA72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08862FE1-3D22-B33D-742F-A540510F0B7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -14302,144 +14184,144 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD858AF-B70F-D693-F33B-D59915C4884E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDA653E-A9D2-7B0C-271B-390806B79326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31323E2F-62ED-EA18-5CB9-BC300697ACF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -14516,99 +14398,99 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="4995333" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7DF81E-C002-909A-C891-09FF50BEF206}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096247" y="2098800"/>
             <a:ext cx="4995333" cy="3922588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EFE71E-24F2-53D3-3A31-6073910C5016}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="28"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="385200"/>
             <a:ext cx="5004000" cy="3045600"/>
@@ -14771,51 +14653,50 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="F7BBD0"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="216000" tIns="216000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för bild 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2124B1-915B-6BD5-C703-CE8084D4BEB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="29"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="3430800"/>
             <a:ext cx="5004000" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -14956,83 +14837,82 @@
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="180000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15104,51 +14984,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Frihandsfigur 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6E51E2-D90A-D326-CE84-26EA969690C3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="389518" y="1781464"/>
             <a:ext cx="6408000" cy="4699390"/>
           </a:xfrm>
@@ -15264,65 +15144,65 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA2AC8D-7139-1E47-D883-C37A91989735}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1098000" y="2289600"/>
             <a:ext cx="5004000" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61CF9D42-9EBA-F194-A977-9236958C4AEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797517" y="1781175"/>
             <a:ext cx="5003957" cy="4699000"/>
@@ -15479,94 +15359,93 @@
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="288000" tIns="468000" rIns="612000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A68F426-1C5F-0711-6383-2CA02BF3D5B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0A451C-1B10-0646-B9D7-74DCB23845D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -15811,93 +15690,93 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B25631-0701-40C3-A2E5-991715C6245C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="5174921"/>
             <a:ext cx="9804743" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C866F5AF-6945-1E27-3523-937C5BA5CF62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389262" y="380997"/>
             <a:ext cx="11412171" cy="4540200"/>
@@ -16022,83 +15901,82 @@
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="144000" tIns="108000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16170,51 +16048,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096622" y="666000"/>
             <a:ext cx="7200000" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Platshållare för text 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F162ADE3-0956-372F-C6D3-F1068347B53D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="26"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="2098800"/>
             <a:ext cx="7200000" cy="3922588"/>
@@ -16387,51 +16265,50 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="108000" tIns="72000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Platshållare för bild 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{457125D0-9A9D-2671-96B2-99317F8C6E91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="24"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8943035" y="3429736"/>
             <a:ext cx="2858400" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -16576,83 +16453,82 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="108000" tIns="72000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16724,212 +16600,212 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="666000"/>
             <a:ext cx="10047600" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C2E317-0642-2E46-B74D-C0670C996503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="26" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096963" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C71F2C-C4C5-EE5B-6B8E-25012EE2544A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="27" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6370961" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för innehåll 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467317CB-B101-5159-5511-FFC3C4CABD5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="25" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388800" y="3429000"/>
             <a:ext cx="11412537" cy="3051175"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="2808000" tIns="540000"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17001,51 +16877,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="5760000" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="5757509" cy="3922588"/>
@@ -17071,51 +16947,50 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Platshållare för bild 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{105C1370-15B7-AC02-005A-AB507144F062}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7513833" y="385197"/>
             <a:ext cx="4287600" cy="4536000"/>
           </a:xfrm>
           <a:custGeom>
@@ -17268,51 +17143,50 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="144000" tIns="108000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Frihandsfigur 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16CBC3DE-3F59-07F4-0A63-FD475D0A55CD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7513832" y="4921196"/>
             <a:ext cx="4287600" cy="1555200"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
@@ -17466,83 +17340,83 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17780,144 +17654,144 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CB0FC2-1D05-5EE5-C07F-D00BCBF5FC5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF25A28-EFF4-2C18-2EED-1C79B759C77F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A2D28AB-516C-20D2-77EF-C6890456F2DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -17986,51 +17860,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B25631-0701-40C3-A2E5-991715C6245C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9936CC4-BC31-7B4D-38E0-EC836B72C571}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="2113722"/>
             <a:ext cx="8650817" cy="3311526"/>
@@ -18051,105 +17925,104 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rektangel: ett hörn rundat 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73A585E4-AFD9-73B3-6228-5EC2E00562BE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="10371138" y="380999"/>
             <a:ext cx="1433512" cy="1019173"/>
           </a:xfrm>
@@ -18164,51 +18037,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rektangel: ett hörn rundat 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5372248-D21F-8D52-3DB3-51A7B660569B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
@@ -18227,51 +18100,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rektangel: ett hörn rundat 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10FBF7AD-460F-553E-5C7C-F85B1FC5BAEB}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="10371138" y="3439316"/>
             <a:ext cx="1433512" cy="3056098"/>
           </a:xfrm>
@@ -18286,51 +18159,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2054511869"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrikbild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -18354,51 +18227,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="891539" y="1152048"/>
             <a:ext cx="5737195" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="892514" y="3683107"/>
             <a:ext cx="5743363" cy="1683433"/>
@@ -18424,112 +18297,112 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D40A280-071E-DBFA-6AF0-E13AA8857AE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7517606" y="385758"/>
             <a:ext cx="4284000" cy="6092422"/>
             <a:chOff x="6252761" y="1586198"/>
             <a:chExt cx="2409825" cy="3427094"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -19512,51 +19385,51 @@
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="571024"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="517684" y="571024"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="F7BBD0"/>
             </a:solidFill>
             <a:ln w="9525" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="32" name="Freeform: Shape 31">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE9A084D-E645-B811-4393-6E4CD13ED7BE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeAspect="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4833937" y="3523487"/>
               <a:ext cx="803243" cy="571119"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
@@ -20499,89 +20372,88 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A258EC79-F416-4E3D-A67E-4A13E8004581}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="891539" y="1152048"/>
             <a:ext cx="5737196" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="892514" y="3683107"/>
             <a:ext cx="5737196" cy="1683433"/>
@@ -20607,157 +20479,152 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="textruta 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA71F2BA-C943-46F6-00FD-63E44941990B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="704895" y="6466008"/>
             <a:ext cx="695282" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>TEst</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Freeform: Shape 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E421D8C7-7AE4-75A7-E72D-F2CCD5EBD1ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7517605" y="385758"/>
             <a:ext cx="1427943" cy="1015289"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
@@ -21699,89 +21566,88 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A258EC79-F416-4E3D-A67E-4A13E8004581}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="891539" y="1152048"/>
             <a:ext cx="5737196" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="892514" y="3683107"/>
             <a:ext cx="5737196" cy="1683433"/>
@@ -21807,157 +21673,152 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="textruta 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA71F2BA-C943-46F6-00FD-63E44941990B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="704895" y="6466008"/>
             <a:ext cx="695282" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>TEst</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Freeform: Shape 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E421D8C7-7AE4-75A7-E72D-F2CCD5EBD1ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7517605" y="385758"/>
             <a:ext cx="1427943" cy="1015289"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
@@ -23149,82 +23010,82 @@
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="2046340"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="858572" y="2046340"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="F7BBD0"/>
             </a:solidFill>
             <a:ln w="17009" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B25631-0701-40C3-A2E5-991715C6245C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9936CC4-BC31-7B4D-38E0-EC836B72C571}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="2113722"/>
             <a:ext cx="8650817" cy="3311526"/>
@@ -23245,110 +23106,109 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="415439384"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Endast rubrik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -23369,51 +23229,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="881395" y="1424752"/>
             <a:ext cx="8872205" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rektangel: ett hörn rundat 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED91DB15-F1E1-BAE7-F15A-075740D02714}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="10371138" y="380999"/>
@@ -23430,51 +23290,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rektangel: ett hörn rundat 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC94793-D876-E072-C4EC-34D17FFA5E6D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="10371138" y="1400173"/>
             <a:ext cx="1433512" cy="2032001"/>
           </a:xfrm>
@@ -23489,51 +23349,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rektangel: ett hörn rundat 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACDB7998-57D8-C839-2FED-BCA4D5257D96}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="10371138" y="3439316"/>
             <a:ext cx="1433512" cy="3056098"/>
           </a:xfrm>
@@ -23548,110 +23408,110 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07F1C480-42B9-765B-ACFA-B1528C1BCE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10373521" y="393108"/>
             <a:ext cx="1427973" cy="6091200"/>
             <a:chOff x="10371140" y="380999"/>
             <a:chExt cx="1439144" cy="6138849"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -23929,51 +23789,51 @@
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="2046340"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="858572" y="2046340"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="F7BBD0"/>
             </a:solidFill>
             <a:ln w="17009" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1082927098"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
@@ -24014,51 +23874,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="9802252" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="9802252" cy="3922588"/>
@@ -24084,83 +23944,82 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24229,51 +24088,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="425716"/>
             <a:ext cx="4995333" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för innehåll 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5FF0E6C-D325-C355-90B1-214F162C31D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="2113722"/>
             <a:ext cx="5003800" cy="3756990"/>
@@ -24347,51 +24206,50 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5002954" cy="6091200"/>
           </a:xfrm>
           <a:custGeom>
@@ -24466,110 +24324,109 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3090722304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Rubrik, innehåll och bild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -24593,51 +24450,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096622" y="666000"/>
             <a:ext cx="7200000" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Platshållare för text 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F162ADE3-0956-372F-C6D3-F1068347B53D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="26"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="2098800"/>
             <a:ext cx="7200000" cy="3922588"/>
@@ -24810,51 +24667,50 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="F7BBD0"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="108000" tIns="72000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Platshållare för bild 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{457125D0-9A9D-2671-96B2-99317F8C6E91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="24"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8943035" y="3429736"/>
             <a:ext cx="2858400" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -24999,83 +24855,82 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="108000" tIns="72000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25147,51 +25002,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="5760000" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="5757509" cy="3922588"/>
@@ -25217,51 +25072,50 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Platshållare för bild 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{105C1370-15B7-AC02-005A-AB507144F062}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7513833" y="385197"/>
             <a:ext cx="4287600" cy="4536000"/>
           </a:xfrm>
           <a:custGeom>
@@ -25414,51 +25268,50 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="F7BBD0"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="144000" tIns="108000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Frihandsfigur 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16CBC3DE-3F59-07F4-0A63-FD475D0A55CD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7513832" y="4921196"/>
             <a:ext cx="4287600" cy="1555200"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
@@ -25612,83 +25465,83 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25928,93 +25781,93 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B25631-0701-40C3-A2E5-991715C6245C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="5174921"/>
             <a:ext cx="9804743" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C866F5AF-6945-1E27-3523-937C5BA5CF62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389262" y="380997"/>
             <a:ext cx="11412171" cy="4540200"/>
@@ -26139,83 +25992,82 @@
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="144000" tIns="108000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26301,90 +26153,90 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D6EA362-9137-45DF-BEE4-B691A8719BDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="white">
           <a:xfrm>
             <a:off x="1092200" y="1752600"/>
             <a:ext cx="10007600" cy="1614312"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="3500" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D78077-8D23-4A9C-AD57-B41C92D6A8D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="white">
           <a:xfrm>
             <a:off x="1092200" y="3612268"/>
             <a:ext cx="10024267" cy="1500187"/>
@@ -26463,107 +26315,107 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3601858426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="4_Rubrik, innehåll och bild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -26587,99 +26439,99 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="4995333" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7DF81E-C002-909A-C891-09FF50BEF206}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096247" y="2098800"/>
             <a:ext cx="4995333" cy="3922588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EFE71E-24F2-53D3-3A31-6073910C5016}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="28"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="385200"/>
             <a:ext cx="5004000" cy="3045600"/>
@@ -26842,51 +26694,50 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="D1C4E9"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="216000" tIns="216000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för bild 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2124B1-915B-6BD5-C703-CE8084D4BEB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="29"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="3430800"/>
             <a:ext cx="5004000" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -27027,83 +26878,82 @@
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="180000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27234,51 +27084,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2673041"/>
             <a:ext cx="5279351" cy="1315278"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPts val="4040"/>
               </a:lnSpc>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -27355,94 +27205,93 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3709FC2C-3F9A-C12D-319E-6D572F25E57F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099BDA70-47AA-46F3-EB4D-B39C3D85B4AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -27571,51 +27420,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2673041"/>
             <a:ext cx="5279351" cy="1315278"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPts val="4040"/>
               </a:lnSpc>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -27692,94 +27541,93 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0861AF48-3311-2312-F0E8-0A6800DADB1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F969B596-DE93-ED91-4881-4C29A549C3F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -27908,51 +27756,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2673041"/>
             <a:ext cx="5279351" cy="1315278"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPts val="4040"/>
               </a:lnSpc>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -28029,94 +27877,93 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB55E4B9-CA64-49AC-70D0-009F5886304A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB9037F4-083D-C6F2-F211-9833751C1A1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -28197,90 +28044,90 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D6EA362-9137-45DF-BEE4-B691A8719BDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="white">
           <a:xfrm>
             <a:off x="1092200" y="1747837"/>
             <a:ext cx="10007600" cy="1614312"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="3500" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D78077-8D23-4A9C-AD57-B41C92D6A8D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="white">
           <a:xfrm>
             <a:off x="1092200" y="3559879"/>
             <a:ext cx="10024267" cy="1500187"/>
@@ -28359,112 +28206,112 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="314691389"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrik, innehåll och ljusrosa bakgrund">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -28654,144 +28501,144 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD858AF-B70F-D693-F33B-D59915C4884E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDA653E-A9D2-7B0C-271B-390806B79326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31323E2F-62ED-EA18-5CB9-BC300697ACF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -29034,144 +28881,144 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CB0FC2-1D05-5EE5-C07F-D00BCBF5FC5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF25A28-EFF4-2C18-2EED-1C79B759C77F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A2D28AB-516C-20D2-77EF-C6890456F2DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -29248,51 +29095,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Platshållare för innehåll 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B41505-5F42-3231-B20D-EBA3B666EBA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="26" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389262" y="1781464"/>
             <a:ext cx="11412000" cy="4690734"/>
@@ -29399,85 +29246,85 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="2520000" tIns="1188000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29549,51 +29396,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Frihandsfigur 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1284168-8C33-D9FB-4B28-91885C0AC0D1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389519" y="1781464"/>
             <a:ext cx="5706481" cy="4699390"/>
           </a:xfrm>
@@ -29835,158 +29682,158 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B425399A-86C0-B3F6-7654-19871C3B4CC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096247" y="2290034"/>
             <a:ext cx="4104832" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D445F917-557C-D134-75C0-78BD5B68B028}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6780213" y="2290034"/>
             <a:ext cx="4104000" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F98A9FDB-D783-93C0-3FDA-68EEFE67AA72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08862FE1-3D22-B33D-742F-A540510F0B7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -30068,51 +29915,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Frihandsfigur 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6E51E2-D90A-D326-CE84-26EA969690C3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="389518" y="1781464"/>
             <a:ext cx="6408000" cy="4699390"/>
           </a:xfrm>
@@ -30228,65 +30075,65 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA2AC8D-7139-1E47-D883-C37A91989735}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1098000" y="2289600"/>
             <a:ext cx="5004000" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61CF9D42-9EBA-F194-A977-9236958C4AEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797517" y="1781175"/>
             <a:ext cx="5003957" cy="4699000"/>
@@ -30443,94 +30290,93 @@
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="288000" tIns="468000" rIns="612000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A68F426-1C5F-0711-6383-2CA02BF3D5B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0A451C-1B10-0646-B9D7-74DCB23845D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -30607,51 +30453,50 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="425716"/>
             <a:ext cx="4995333" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för innehåll 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5FF0E6C-D325-C355-90B1-214F162C31D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="2113722"/>
             <a:ext cx="5003800" cy="3756990"/>
           </a:xfrm>
           <a:custGeom>
@@ -30723,51 +30568,50 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6801696" y="380998"/>
             <a:ext cx="5002954" cy="6071396"/>
           </a:xfrm>
           <a:custGeom>
@@ -30825,105 +30669,104 @@
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3143030760"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="4_Rubrik och innehåll">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -30947,212 +30790,212 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="666000"/>
             <a:ext cx="10047600" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C2E317-0642-2E46-B74D-C0670C996503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="26" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096963" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C71F2C-C4C5-EE5B-6B8E-25012EE2544A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="27" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6370961" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för innehåll 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467317CB-B101-5159-5511-FFC3C4CABD5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="25" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388800" y="3429000"/>
             <a:ext cx="11412537" cy="3051175"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="2808000" tIns="540000"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31224,257 +31067,257 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="666000"/>
             <a:ext cx="10047600" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C2E317-0642-2E46-B74D-C0670C996503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="26" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096963" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för innehåll 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467317CB-B101-5159-5511-FFC3C4CABD5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="25" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="3429000"/>
             <a:ext cx="4776787" cy="3051175"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="216000" tIns="180000"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C71F2C-C4C5-EE5B-6B8E-25012EE2544A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="27" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6370961" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC121DB-0C79-5D9A-022E-0A8CA4FB648D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="28" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6368531" y="3429000"/>
             <a:ext cx="4776787" cy="3051175"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="216000" tIns="180000"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31664,83 +31507,82 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31819,135 +31661,134 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för text 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D155C8E-9723-8B1E-7B00-DA8246853816}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388938" y="381001"/>
             <a:ext cx="5210351" cy="2039938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="360000" tIns="180000" rIns="360000" bIns="180000" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32026,135 +31867,134 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för text 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D155C8E-9723-8B1E-7B00-DA8246853816}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388938" y="381001"/>
             <a:ext cx="5210351" cy="2039938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7BBD0"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="360000" tIns="180000" rIns="360000" bIns="180000" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32233,135 +32073,134 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för text 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D155C8E-9723-8B1E-7B00-DA8246853816}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388938" y="381001"/>
             <a:ext cx="5210351" cy="2039938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1C4E9"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="360000" tIns="180000" rIns="360000" bIns="180000" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -32406,78 +32245,78 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2571214727"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Svart logo/Vit bakgrund">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -32495,113 +32334,113 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBC57980-04DE-B396-E1BF-4CA97B5B6D50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="-1174484"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42697743-9DAC-94BC-2C4F-FF0484264222}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
@@ -32679,144 +32518,144 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65243E10-E3F1-7E93-DB4B-40905719BCB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="-1174484"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3084B2C6-FDAB-8038-F2B9-1494EC0573F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
@@ -32876,51 +32715,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="881395" y="1424752"/>
             <a:ext cx="8872205" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rektangel: ett hörn rundat 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED91DB15-F1E1-BAE7-F15A-075740D02714}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="10371138" y="380999"/>
@@ -32937,51 +32776,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rektangel: ett hörn rundat 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC94793-D876-E072-C4EC-34D17FFA5E6D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="10371138" y="1400173"/>
             <a:ext cx="1433512" cy="2032001"/>
           </a:xfrm>
@@ -32996,51 +32835,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rektangel: ett hörn rundat 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACDB7998-57D8-C839-2FED-BCA4D5257D96}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="10371138" y="3439316"/>
             <a:ext cx="1433512" cy="3056098"/>
           </a:xfrm>
@@ -33055,105 +32894,105 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2193212721"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
@@ -33182,78 +33021,78 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1800422057"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Endast helbild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -33373,105 +33212,104 @@
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B811A044-0A2B-4335-A9C7-8233ACFF365B}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1788119544"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Svart logo/Vit bakgrund">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -33520,113 +33358,113 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBC57980-04DE-B396-E1BF-4CA97B5B6D50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="-1174484"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Ange rubrik för tillgänglighet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="492405024"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
@@ -33667,206 +33505,206 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="425716"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C0710F-3CB3-4F01-9977-A1A69928F1E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1111250" y="2044700"/>
             <a:ext cx="8642350" cy="3311526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94798039-E5C4-7804-7509-501B9DE7B0C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="149138282"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483658" r:id="rId1"/>
     <p:sldLayoutId id="2147483649" r:id="rId2"/>
     <p:sldLayoutId id="2147483650" r:id="rId3"/>
     <p:sldLayoutId id="2147483651" r:id="rId4"/>
     <p:sldLayoutId id="2147483652" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483669" r:id="rId8"/>
     <p:sldLayoutId id="2147483659" r:id="rId9"/>
     <p:sldLayoutId id="2147483660" r:id="rId10"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0"/>
   <p:txStyles>
@@ -34335,51 +34173,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -34788,206 +34626,206 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1100667" y="425716"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C0710F-3CB3-4F01-9977-A1A69928F1E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1111250" y="2044700"/>
             <a:ext cx="8642350" cy="3311526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94798039-E5C4-7804-7509-501B9DE7B0C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="91627969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483692" r:id="rId1"/>
     <p:sldLayoutId id="2147483693" r:id="rId2"/>
     <p:sldLayoutId id="2147483694" r:id="rId3"/>
     <p:sldLayoutId id="2147483695" r:id="rId4"/>
     <p:sldLayoutId id="2147483696" r:id="rId5"/>
     <p:sldLayoutId id="2147483697" r:id="rId6"/>
     <p:sldLayoutId id="2147483698" r:id="rId7"/>
     <p:sldLayoutId id="2147483699" r:id="rId8"/>
     <p:sldLayoutId id="2147483700" r:id="rId9"/>
     <p:sldLayoutId id="2147483701" r:id="rId10"/>
     <p:sldLayoutId id="2147483702" r:id="rId11"/>
     <p:sldLayoutId id="2147483703" r:id="rId12"/>
     <p:sldLayoutId id="2147483704" r:id="rId13"/>
@@ -35431,151 +35269,151 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40C27F40-6DAA-ACB2-4054-119B76DFC933}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2057964"/>
             <a:ext cx="10047600" cy="4526845"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Under perioden 14 oktober - 4 november 2026 genomförs Västra Götalandsregionens medarbetarundersökning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
               <a:t>Inför mätningen: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Titta igenom resultatet från 2024 och arbetsgruppens aktuella handlingsplan tillsammans med HR: Vad är viktiga frågor att följa och jobba med i samband med höstens mätning?  </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1200"/>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Använd det här materialet på arbetsplatsträffar(APT)/möten (APM). Planera när du visar detta material </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0">
+              <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>[datum före den 14 oktober]. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Vid mötet är det bra att ha 2024 års resultat och er befintlig handlingsplan för ert systematiska arbetsmiljöarbete tillgängligt för dialog. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="346075" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Förbered dig genom att tillsammans med HR välja ut bilder som är relevanta att använda utifrån era möjligheter att kunna avsätta tid. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Använd </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Guide – MAPS</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t> för planering av hur ni bäst arbetar med resultatet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Planera dels för vid vilket APT som ni ska visa resultatet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>[datum i nära anslutning efter 9 november när resultatet finns tillgängligt] </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>och dels vilka efterföljande möten ni ska arbeta med resultatet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="sv-SE" sz="1400" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1DBB9D7-6914-1DA1-E5CC-E69C264CF2D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -35605,105 +35443,105 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4228663E-CC0F-077B-DDDB-6A0271B2D92B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2800"/>
               <a:t>Till dig som chef, del 1: </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2800"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Gör en plan för ert arbete med medarbetarundersökningen</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
             </a:br>
-            <a:endParaRPr lang="sv-SE" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="26763474"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -35715,51 +35553,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEE5BC63-2792-41CF-25D5-C92D874C01BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hur redovisas resultatet i rapporterna?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B830A973-9F42-B4BC-C313-D0E34E38BAE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -35791,51 +35629,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rektangel: rundade hörn 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F449A9CD-2FDF-20D8-7A55-888BD556D63A}"/>
               </a:ext>
@@ -35880,258 +35718,258 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1074738" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>0–6 svarande	Inga svar. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1074738" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1074738" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>7–11 svarande 	Enbart positiva resultat redovisas. De två 			”bästa” svarsalternativen slås samman. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1074738" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1074738" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>12–49 svarande	Resultatet redovisas till största del på en 			tregradig skala. Frågor med fyra 				svarsalternativ slås inte samman i den 			tregradiga rapporten. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1074738" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1074738" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>50+ svarande 	Alla fem svarsalternativ redovisas, inklusive 			svaren om utsatthet (kränkande 				särbehandling, diskriminering, hot och hot om 		våld samt otillåten påverkan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2779038828"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -36163,156 +36001,156 @@
           <p:cNvPr id="12" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD9395C-ADB5-F524-4C6C-9CA580CD750D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="5760000" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Frågeområden i mätningen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C331D466-4FCF-8076-CAEE-87B54DE7DB68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="1309511"/>
             <a:ext cx="5757509" cy="4711877"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Arbetsorganisation och krav i arbetet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Resurser och stöd i arbetet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Arbetstid och återhämtning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Kränkande särbehandling, diskriminering, sexuella trakasserier, hot och våld samt otillåten påverkan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Motivation, välbefinnande och hälsa</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Helhetsbedömning av effektivitet, kvalitet och arbetssituation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Västra Götalandsregionen som arbetsgivare</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Bakgrundsfrågor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Hållbart säkerhetsengagemang</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>En fråga om arbetspendling efter medarbetar-undersökningens frågor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A6F150E-B4AE-F646-251D-2803ACE9F6C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
@@ -36349,51 +36187,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för bild 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17C06DE2-38EF-5936-499C-919192254469}"/>
               </a:ext>
@@ -36439,51 +36277,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Frågan om arbetspendling följs upp regionövergripande av hållbarhetsavdelningen. Det innebär att du som chef inte behöver arbeta vidare med dina medarbetares svar på den frågan. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1598683252"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -36516,100 +36354,100 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0497A4B-7126-F557-7B1F-3E1693DB6E58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="3600"/>
               <a:t>Arbetsorganisation och krav i arbetet</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{847751FA-AD08-1473-8592-3B28EF8127BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Frågorna om arbetsorganisation och krav i arbetet fångar medarbetarnas upplevelse av den organisatoriska arbetsmiljön på arbetsplatsen. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Frågorna beskriver arbetsbelastning, tydlighet i mål och roller samt om medarbetarna upplever att det är rimligt att förstå och klara kraven i arbetet. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Med krav i arbetet menas hur fysiskt och psykiska belastande arbetet är vad gäller arbetsmängd, personalresurser, tidspress, känslomässigt engagemang och eventuella konflikter på arbetsplatsen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC41D845-1407-CB5E-8F32-BC0700A9DD97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -36641,51 +36479,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3065030733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -36722,181 +36560,180 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Resurser och stöd i arbetet</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{830D3078-751C-C25D-5010-A261BBE694EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
               <a:t>Detta område handlar om de förutsättningar som finns för att hantera kraven i arbetet i form av olika resurser och stödfunktioner. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
               <a:t>Följande resurser och stödfunktioner har särskild betydelse för hälsa och engagemang:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
               <a:t>Socialt stöd från kollegor, chefer samt organisatoriska stödresurser</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
               <a:t>Rättvisa</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
               <a:t>Utvecklingsmöjligheter</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
               <a:t>Erkännande för arbetsinsatser</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1700" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1700"/>
               <a:t>Tydliga roller och organisationsstruktur samt att arbetet är förutsättbart</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1700" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0453851-3E75-4549-7D40-856DAEF8571E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
@@ -36933,51 +36770,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="781756621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37010,112 +36847,112 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F3E26C-D58C-DB95-A417-B6559FC30360}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="3600"/>
               <a:t>Arbetstid och återhämtning</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BD79FF6-8DDE-5E72-7608-D148C424156A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3837600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Frågorna om arbetstid och återhämtning fångar möjligheten att påverka arbetstider och/eller arbetsscheman samt möjligheten till återhämtning och reflektion. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Perioder av stress behöver varvas med återhämtning. Det handlar om schemaläggning och raster, men även tid för reflektion, variation, kreativitet och ett gott socialt klimat. Balans i vardagen och en god sömn har också stor betydelse. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Återhämtning handlar om sömn och vila mellan arbetspassen. Det behövs också tillfällen till pauser och raster under arbetets gång för att orka med och fungera i sitt arbete.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3C6761-A133-1AA6-E9F6-2BE454A81CBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -37147,51 +36984,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2005978940"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37234,132 +37071,131 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Motivation, välbefinnande och hälsa</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4EF5616-49EB-7F06-24BE-8056AC2D3C83}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Frågorna berör områden som påverkar motivation, välbefinnande och den upplevda hälsan i arbetet och på fritiden.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Medarbetare som kan se mening i sitt arbete mår i allmänhet bättre och det är mer sannolikt att de väljer att stanna på arbetsplatsen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Motivation, välbefinnande och hälsa påverkas av den organisatoriska och sociala arbetsmiljön. Att sakna mening i arbetet är en känd stressfaktor, men det är främst relevant i förhållande till självkänsla, engagemang och arbetstillfredsställelse. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8103CEA9-D973-F925-4739-1F61B5C78971}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
@@ -37398,51 +37234,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4223938385"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37475,114 +37311,114 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12252F9D-FF1B-A1F0-1F74-6BD8E614673E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2400"/>
               <a:t>Helhetsbedömning av effektivitet, kvalitet, arbetssituation och Västra Götalandsregionen som arbetsgivare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F01FBA32-7031-0E40-A9F3-528019EF3A07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Frågorna om effektivitet och kvalitet fångar hur nöjda medarbetarna är när det gäller att kunna utföra sina arbetsuppgifter effektivt och med kvalitet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Frågorna om arbetssituation fångar hur nöjda medarbetarna är med sin nuvarande arbetssituation. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Frågorna om huruvida medarbetarna skulle rekommendera andra att arbeta inom Västra Götalandsregionen eller på sin arbetsplats fångar hur nöjda medarbetarna är med Västra Götalandsregionen som arbetsgivare och med sin arbetsplats.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA30CE29-4878-FF1A-2615-DCDD5B5217BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -37612,51 +37448,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1543210460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -37683,113 +37519,113 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4208774-963B-862E-34E1-3BA81373D946}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Kränkande särbehandling, diskriminering, trakasserier, hot och våld, otillåten påverkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9AF4EEE-FD04-56A8-453A-0FD8E02AE139}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Kränkande särbehandling, diskriminering, trakasserier, hot och våld samt otillåten påverkan accepteras inte i verksamheten. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Kontakta i första hand din chef eller HR om du har blivit utsatt för något av detta. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
             </a:br>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Du kan också be din fackliga organisation, ditt skyddsombud eller företagshälsovården om hjälp.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>På frågorna om huruvida du varit utsatt krävs minst 50 svar för att resultat ska redovisas. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D54367CE-AB47-97D3-017C-894572CDE583}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -37821,51 +37657,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Platshållare för bild 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3448D0ED-37ED-CEF5-7726-43A7DC89EF45}"/>
               </a:ext>
@@ -37983,154 +37819,154 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32345A1-5154-2368-FE83-C81D16E2189F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Vad händer efter vi har svarat? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE0EBF51-3544-1699-8AA1-075310487DB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1863351"/>
             <a:ext cx="8650817" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Vi som arbetsgrupp tittar på resultatet tillsammans vid APT </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>[datum].</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Vi som arbetsgrupp funderar tillsammans över våra styrkor och förbättringsområden vi ska att fokusera på framöver. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Vi riskbedömer vilka åtgärder som behöver prioriteras. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Vi stämmer av förslag på åtgärder utifrån vår befintliga  handlingsplan för arbetsmiljöarbetet. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Vi lägger upp en plan för när vi ska arbeta med olika åtgärder och när de ska följas upp. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51A43A85-46D3-FE6F-FC52-FD4977652BEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2504683606"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -38182,90 +38018,90 @@
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1D96A70-64E7-70B3-78D7-551D778F485A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="856948" y="2113722"/>
             <a:ext cx="5003800" cy="3756990"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Stöd för att arbeta med förberedelser, genomförande och resultatet:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Guide – MAPS</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>[Här kan du också komplettera eller ersätta med förvaltnings/bolagsspecifik länk]</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Vår lokala samordnare:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFB38290-394B-91A5-89A8-53D83B9365C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -38304,51 +38140,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Platshållare för bild 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5BC050-7B60-DE3A-389B-90C2B3FFD4F0}"/>
               </a:ext>
@@ -38414,186 +38250,181 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D122C2B1-0CAD-409A-562A-0EE4327598AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2800"/>
               <a:t>Till dig som chef, del 2: </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2800"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Gör en plan för ert arbete med medarbetarundersökningen</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7178B61E-F998-A92A-DD90-D8D41FB0ACC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2141453"/>
             <a:ext cx="10047600" cy="3627155"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
               <a:t>Under mätningen: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Finns förutsättningar för dina medarbetare att kunna svara på mätningen? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
-              <a:t>Medarbetare som inte är i tjänst men ändå ska delta i mätningen kan göra det genom åtkomst av VGR-mail på privat enhet. Ta hjälp av IT </a:t>
+              <a:rPr lang="sv-SE" sz="1400"/>
+              <a:t>Medarbetare som inte är i tjänst men ändå ska delta i mätningen kan göra det genom åtkomst av VGR-mail på privat enhet. Ta hjälp av IT via serviceportalen. </a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Du kan följa svarsfrekvensen under mätningen via mailutskick varje tisdag och via en länk till en svarsfrekvensrapport. Du får länken via HR på din förvaltning. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
               <a:t>Efter mätningen:  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Arbetsgruppen får ta del av resultatet vid APT den </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0">
+              <a:rPr lang="sv-SE" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>[datum efter 9 november då resultatet finns tillgängligt]. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Undersök om alla i gruppen kan delta vid detta tillfälle eller om resultatet behöver visas vid fler tillfällen. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="609600" lvl="1" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1400"/>
               <a:t>Planera också in vid vilka kommande APT som ni arbetar med handlingsplanen, riskbedömning, åtgärder och uppföljning. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B443A3-6B30-7006-A64E-801099D469A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -38623,51 +38454,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3391278418"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -38742,53 +38573,53 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5020BFCA-0346-1580-6B45-B65E8600BCD6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38843,119 +38674,119 @@
           <p:cNvPr id="11" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E195185F-56FA-9D08-4076-DFD66111F8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="891539" y="1076643"/>
             <a:ext cx="5737196" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2400"/>
               <a:t>Medarbetarundersökningen 2026</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="2400" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2400"/>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="3600"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Tillsammans </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>spelar vi roll för en bättre arbetsmiljö!</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394D3124-2E9A-465D-D66F-142446F3980C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="885372" y="3761691"/>
             <a:ext cx="5737196" cy="1683433"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>APT-material för förvaltningar och bolag</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600" noProof="0"/>
               <a:t>Uppdaterat </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>mars</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600" noProof="0"/>
               <a:t> 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Platshållare för bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1ED72ED-F190-9C91-FDF7-FFFDD34EB5F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -39083,51 +38914,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2017827879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -39154,158 +38985,158 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26BD0197-848F-9FDA-A529-A881A8F2F1A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Syftet med medarbetarundersökningen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161779EE-AF7B-28B4-770D-505214B5451B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Medarbetarundersökningen är en del av det </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800" b="1"/>
               <a:t>systematiska arbetsmiljöarbetet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Den syftar till att kartlägga medarbetarnas upplevelse av  arbetsmiljön och </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800" b="1"/>
               <a:t>underlag för dialog om vilka åtgärder och förbättringar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t> som kan behöva genomföras på arbetsplatsen. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>Det handlar också om att få syn på det som </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800" b="1"/>
               <a:t>fungerar bra </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0">
+              <a:rPr lang="sv-SE" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>för att bevara goda förutsättningar. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>De flesta frågorna är utarbetade utifrån Arbetsmiljöverkets föreskrift om </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800" b="1"/>
               <a:t>organisatorisk och social arbetsmiljö. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B966F4DC-45D3-B124-05D2-1408AEC85FA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -39335,51 +39166,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2263204407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -39406,51 +39237,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE54AFB-DC66-3895-B707-F4BF6800837B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Ditt svar är viktigt - Tillsammans spelar vi roll för en bättre arbetsmiljö!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Platshållare för innehåll 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A938E9E3-F98E-75E6-B77E-CB8E460BDB70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1475286796"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -39513,51 +39344,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Bild 9" descr="Chattbubbla med hel fyllning">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9393B21-F195-8C12-A595-6595BC093F42}"/>
               </a:ext>
@@ -39704,51 +39535,51 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Underlag för systematiskt förbättringsarbete</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="textruta 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C60A1B70-3B33-C093-8F06-628B828B1F54}"/>
               </a:ext>
@@ -39769,87 +39600,87 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Med hjälp av resultatet arbetar tillsammans med att förbättra arbetsmiljön.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ju fler som svarar, desto bättre blir underlaget för vårt förbättringsarbete. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild 5" descr="Arbeta hemifrån med hel fyllning">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF07A1F-C3D2-E763-7904-40C122E22C8C}"/>
               </a:ext>
@@ -39919,54 +39750,54 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54A55701-2222-D9D6-CABD-50DC9527B1A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="5174921"/>
             <a:ext cx="9804743" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="3200"/>
               <a:t>Enkäten öppnar den 14 oktober och är öppen i tre veckor. Svara senast den 4 november!</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E89FAA71-97BC-467A-A2E1-712E1DD4F785}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -40001,51 +39832,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4087610675"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -40059,169 +39890,169 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BBFB2CE-DB85-35AB-914B-52B783B7DB27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Så här fungerar mätningen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5297DEFE-8FC3-1AD5-7E2A-9805D3F5363F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="360045" indent="-360045">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+              <a:rPr lang="sv-SE" sz="2000">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Webbenkät via verktyget MAPS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+              <a:rPr lang="sv-SE" sz="2000">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Du kan svara på arbetstid</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+              <a:rPr lang="sv-SE" sz="2000">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Mätningen genomförs med start den 14 oktober</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+              <a:rPr lang="sv-SE" sz="2000">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Du får enkäten via mejl</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+              <a:rPr lang="sv-SE" sz="2000">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Även påminnelser kommer att skickas ut via mejl</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+              <a:rPr lang="sv-SE" sz="2000">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Sista svarsdag är 4 november</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="360045" indent="-360045">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0">
+              <a:rPr lang="sv-SE" sz="2000">
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Enkäten består av cirka 70 frågor som tar cirka 25 minuter att svara</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bild 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66C95AB4-E926-7BA6-BF76-C2F341FBCEC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="28"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
@@ -40254,51 +40085,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5A46797-8E04-0A4B-78C8-C7CBAE525EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1039195426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -40365,51 +40196,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7162153-CAD9-F6FD-9B36-59041C6AF767}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1092200" y="2113722"/>
           <a:ext cx="8650817" cy="3311526"/>
         </p:xfrm>
@@ -40449,99 +40280,99 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF7745CA-3A29-228C-10C0-5A6F0D4CE37E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" dirty="0"/>
+              <a:rPr lang="sv-SE" b="0"/>
               <a:t>Hur syns mina svar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F047584-D1B4-5101-CA48-1A7168A5A1A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="26"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Varken din chef eller någon annan i förvaltningen kan inte se vad du har svarat.</a:t>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Varken din chef eller någon annan i förvaltningen kan se vad du har svarat.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Det finns olika rapporter beroende på hur många som har svarat, se nästa bild. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Bakgrundsfrågorna kön och ålder redovisas inte i rapporterna.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bild 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{820B98D3-62A6-104C-8FA6-BF4B5E0E726B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
@@ -40621,51 +40452,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026-05-21</a:t>
+              <a:t>2026-09-03</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="252029475"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -41898,107 +41729,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Presentation grå-rosa-grön</Template>
-  <TotalTime></TotalTime>
-  <Words>1436</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Bredbild</PresentationFormat>
-  <Paragraphs>134</Paragraphs>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Slides>20</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Använt teckensnitt</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Tema</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Verdana</vt:lpstr>
+    <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>VGR</vt:lpstr>
       <vt:lpstr>1_VGR</vt:lpstr>
       <vt:lpstr>2_VGR</vt:lpstr>
       <vt:lpstr>Till dig som chef, del 1:  Gör en plan för ert arbete med medarbetarundersökningen </vt:lpstr>
       <vt:lpstr>Till dig som chef, del 2:  Gör en plan för ert arbete med medarbetarundersökningen</vt:lpstr>
       <vt:lpstr>Medarbetarundersökningen 2026  Tillsammans spelar vi roll för en bättre arbetsmiljö!</vt:lpstr>
       <vt:lpstr>Syftet med medarbetarundersökningen</vt:lpstr>
       <vt:lpstr>Ditt svar är viktigt - Tillsammans spelar vi roll för en bättre arbetsmiljö!</vt:lpstr>
       <vt:lpstr>Enkäten öppnar den 14 oktober och är öppen i tre veckor. Svara senast den 4 november!</vt:lpstr>
       <vt:lpstr>Så här fungerar mätningen</vt:lpstr>
       <vt:lpstr>Vem får svara på medarbetarundersökningen?</vt:lpstr>
       <vt:lpstr>Hur syns mina svar?</vt:lpstr>
       <vt:lpstr>Hur redovisas resultatet i rapporterna?</vt:lpstr>
       <vt:lpstr>Frågeområden i mätningen</vt:lpstr>
       <vt:lpstr>Arbetsorganisation och krav i arbetet</vt:lpstr>
       <vt:lpstr>Resurser och stöd i arbetet</vt:lpstr>
       <vt:lpstr>Arbetstid och återhämtning</vt:lpstr>
       <vt:lpstr>Motivation, välbefinnande och hälsa</vt:lpstr>
       <vt:lpstr>Helhetsbedömning av effektivitet, kvalitet, arbetssituation och Västra Götalandsregionen som arbetsgivare</vt:lpstr>
       <vt:lpstr>Kränkande särbehandling, diskriminering, trakasserier, hot och våld, otillåten påverkan</vt:lpstr>
       <vt:lpstr>Vad händer efter vi har svarat? </vt:lpstr>
       <vt:lpstr>Här finns mer information</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>APT-material 2026 Övriga förvaltningar och bolag</dc:title>
   <dc:creator>Camilla Nilsson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Camilla Ahlström</lastModifiedBy>
-  <revision>6</revision>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category>puls- och uppföljnignsmätningar</category>
 </coreProperties>
 </file>