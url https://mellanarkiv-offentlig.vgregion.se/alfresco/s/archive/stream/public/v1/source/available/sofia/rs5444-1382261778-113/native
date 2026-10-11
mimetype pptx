--- v3 (2026-09-13)
+++ v4 (2026-10-11)
@@ -41788,34 +41788,34 @@
       <vt:lpstr>Vem får svara på medarbetarundersökningen?</vt:lpstr>
       <vt:lpstr>Hur syns mina svar?</vt:lpstr>
       <vt:lpstr>Hur redovisas resultatet i rapporterna?</vt:lpstr>
       <vt:lpstr>Frågeområden i mätningen</vt:lpstr>
       <vt:lpstr>Arbetsorganisation och krav i arbetet</vt:lpstr>
       <vt:lpstr>Resurser och stöd i arbetet</vt:lpstr>
       <vt:lpstr>Arbetstid och återhämtning</vt:lpstr>
       <vt:lpstr>Motivation, välbefinnande och hälsa</vt:lpstr>
       <vt:lpstr>Helhetsbedömning av effektivitet, kvalitet, arbetssituation och Västra Götalandsregionen som arbetsgivare</vt:lpstr>
       <vt:lpstr>Kränkande särbehandling, diskriminering, trakasserier, hot och våld, otillåten påverkan</vt:lpstr>
       <vt:lpstr>Vad händer efter vi har svarat? </vt:lpstr>
       <vt:lpstr>Här finns mer information</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>APT-material 2026 Övriga förvaltningar och bolag</dc:title>
+  <dc:title>Medarbetarundersökning APT-material 2026 Övriga förvaltningar och bolag</dc:title>
   <dc:creator>Camilla Nilsson</dc:creator>
   <keywords/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category>puls- och uppföljnignsmätningar</category>
 </coreProperties>
 </file>