--- v0 (2025-11-01)
+++ v1 (2026-10-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08E22F17" w14:textId="0BE41847" w:rsidR="007547F2" w:rsidRPr="00B37193" w:rsidRDefault="004477B4" w:rsidP="006769DD">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
       </w:pPr>
       <w:r w:rsidRPr="00B37193">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CD7F1C4" wp14:editId="3362DE8B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>540385</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9789795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2214000" cy="450000"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="28" name="Bild 28" descr="Västra Götaland, logotyp">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
@@ -197,59 +197,51 @@
         </w:rPr>
         <w:t>certifieras enligt ISO 14001 eller miljödiplomera alla enheter</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97E9E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D12306" w:rsidRPr="00D97E9E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00D97E9E" w:rsidRPr="00D97E9E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Syftet är att verksamheterna på ett strukturerat och konkret sätt ska arbeta för att kontinuerligt minska sin miljöpåverkan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E32F781" w14:textId="77777777" w:rsidR="00D97E9E" w:rsidRDefault="00D97E9E" w:rsidP="00D97E9E">
       <w:r>
-        <w:t xml:space="preserve">VGR:s miljödiplomering består av dels obligatoriska kriterier som alla behöver </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> av poängsatta kriterier, där verksamheten behöver klara minst 75% av poängen. De senast beslutade kriterierna ska alltid användas.</w:t>
+        <w:t>VGR:s miljödiplomering består av dels obligatoriska kriterier som alla behöver uppfylla och dels av poängsatta kriterier, där verksamheten behöver klara minst 75% av poängen. De senast beslutade kriterierna ska alltid användas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F45D7C6" w14:textId="152E8ED8" w:rsidR="00D97E9E" w:rsidRDefault="00D97E9E" w:rsidP="00D97E9E">
       <w:r>
         <w:t>Fyll i ett nytt kriteriedokument varje år med en egen bedömning - även inför en diplomering - och spara dessa elektroniskt. Dokumenten ska kunna visas upp vid e</w:t>
       </w:r>
       <w:r w:rsidR="00AD3900">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">extern revision </w:t>
       </w:r>
       <w:r w:rsidR="00AD3900">
         <w:t xml:space="preserve">(av oberoende part) </w:t>
       </w:r>
       <w:r>
         <w:t>eller på begäran från VGR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B04A86" w14:textId="1AA1CDAD" w:rsidR="00D97E9E" w:rsidRDefault="00D97E9E" w:rsidP="00D97E9E">
       <w:r>
         <w:t xml:space="preserve">Enheter med max </w:t>
       </w:r>
       <w:r w:rsidR="00410BEA">
         <w:t>6</w:t>
@@ -467,112 +459,103 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Miljödiplomering för primärvård</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2615E3CD" w14:textId="0F29C3AF" w:rsidR="00FB2D91" w:rsidRPr="00FB2D91" w:rsidRDefault="00FB2D91" w:rsidP="00FB2D91">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FB2D91">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Diarienummer: </w:t>
                             </w:r>
                             <w:r w:rsidR="00201F2F">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">RS </w:t>
+                              <w:t>RS 2023-04948</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                           <w:p w14:paraId="4FF9BA5C" w14:textId="3C943CE4" w:rsidR="00FB2D91" w:rsidRPr="00FB2D91" w:rsidRDefault="00FB2D91" w:rsidP="00FB2D91">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FB2D91">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Beslutad av: </w:t>
                             </w:r>
                             <w:r w:rsidR="00614A3B">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>RS Hållbarhetsutskottet</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="269F694E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main">
+            <w:pict w14:anchorId="4A467FF3">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="269F694E">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:267.95pt;margin-top:108.6pt;width:217.4pt;height:110.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACu7x/DQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrQx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3Tg0CK1BF5eLS+GzrDjgq9Blvy6STnTFkJtbb7kv/4vnt3&#10;y5kPwtbCgFUlPynP7zZv36x7V6gZtGBqhYxArC96V/I2BFdkmZet6oSfgFOWgg1gJwK5uM9qFD2h&#10;dyab5fky6wFrhyCV93T6MAb5JuE3jZLha9N4FZgpOdUW0o5pr+Kebdai2KNwrZbnMsQ/VNEJbenR&#10;C9SDCIIdUP8F1WmJ4KEJEwldBk2jpUo9UDfT/FU3T61wKvVC5Hh3ocn/P1j55fjkviELw3sYaICp&#10;Ce8eQf70zMK2FXav7hGhb5Wo6eFppCzrnS/OVyPVvvARpOo/Q01DFocACWhosIusUJ+M0GkApwvp&#10;aghM0uHsZpmvbikkKTad5/PlLI0lE8XzdYc+fFTQsWiUHGmqCV4cH32I5YjiOSW+5sHoeqeNSQ7u&#10;q61BdhSkgF1aqYNXacayvuSrxWyRkC3E+0kcnQ6kUKO7kt/mcY2aiXR8sHVKCUKb0aZKjD3zEykZ&#10;yQlDNVBi5KmC+kRMIYxKpJ9DRgv4m7OeVFhy/+sgUHFmPlliezWdz6NskzNf3BA1DK8j1XVEWElQ&#10;JQ+cjeY2JKknHtw9TWWnE18vlZxrJXUlGs8/Icr32k9ZL/918wcAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANOBKgjhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizC7SUFlkaY+LF&#10;9GCrB49TWFmEnUV2afHfO570OHlf3vum2M22F2c9+taRgngRgdBUubqlRsHb69PdBoQPSDX2jrSC&#10;b+1hV15fFZjX7kIHfT6GRnAJ+RwVmBCGXEpfGW3RL9ygibMPN1oMfI6NrEe8cLntZRJFa2mxJV4w&#10;OOhHo6vuOFke2ftqOrivz3jfyXfTrTF9Mc9K3d7MD/cggp7DHwy/+qwOJTud3ES1F72CdJluGVWQ&#10;xFkCgoltFmUgTgpWy80KZFnI/z+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACu7x/&#10;DQIAAPcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDT&#10;gSoI4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
+              <v:shape id="Textruta 2" style="position:absolute;margin-left:267.95pt;margin-top:108.6pt;width:217.4pt;height:110.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACu7x/DQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrQx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3Tg0CK1BF5eLS+GzrDjgq9Blvy6STnTFkJtbb7kv/4vnt3&#10;y5kPwtbCgFUlPynP7zZv36x7V6gZtGBqhYxArC96V/I2BFdkmZet6oSfgFOWgg1gJwK5uM9qFD2h&#10;dyab5fky6wFrhyCV93T6MAb5JuE3jZLha9N4FZgpOdUW0o5pr+Kebdai2KNwrZbnMsQ/VNEJbenR&#10;C9SDCIIdUP8F1WmJ4KEJEwldBk2jpUo9UDfT/FU3T61wKvVC5Hh3ocn/P1j55fjkviELw3sYaICp&#10;Ce8eQf70zMK2FXav7hGhb5Wo6eFppCzrnS/OVyPVvvARpOo/Q01DFocACWhosIusUJ+M0GkApwvp&#10;aghM0uHsZpmvbikkKTad5/PlLI0lE8XzdYc+fFTQsWiUHGmqCV4cH32I5YjiOSW+5sHoeqeNSQ7u&#10;q61BdhSkgF1aqYNXacayvuSrxWyRkC3E+0kcnQ6kUKO7kt/mcY2aiXR8sHVKCUKb0aZKjD3zEykZ&#10;yQlDNVBi5KmC+kRMIYxKpJ9DRgv4m7OeVFhy/+sgUHFmPlliezWdz6NskzNf3BA1DK8j1XVEWElQ&#10;JQ+cjeY2JKknHtw9TWWnE18vlZxrJXUlGs8/Icr32k9ZL/918wcAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANOBKgjhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizC7SUFlkaY+LF&#10;9GCrB49TWFmEnUV2afHfO570OHlf3vum2M22F2c9+taRgngRgdBUubqlRsHb69PdBoQPSDX2jrSC&#10;b+1hV15fFZjX7kIHfT6GRnAJ+RwVmBCGXEpfGW3RL9ygibMPN1oMfI6NrEe8cLntZRJFa2mxJV4w&#10;OOhHo6vuOFke2ftqOrivz3jfyXfTrTF9Mc9K3d7MD/cggp7DHwy/+qwOJTud3ES1F72CdJluGVWQ&#10;xFkCgoltFmUgTgpWy80KZFnI/z+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACu7x/&#10;DQIAAPcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDT&#10;gSoI4QAAAAsBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="210899C3" w14:textId="5A3CE5A1" w:rsidR="00FB2D91" w:rsidRPr="00FB2D91" w:rsidRDefault="00FB2D91" w:rsidP="00FB2D91">
+                    <w:p w:rsidRPr="00FB2D91" w:rsidR="00FB2D91" w:rsidP="00FB2D91" w:rsidRDefault="00FB2D91" w14:paraId="2F052C4C" w14:textId="5A3CE5A1">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FB2D91">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Datum: </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE610E">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
@@ -586,106 +569,106 @@
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE610E">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>12</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FB2D91">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
                       <w:r w:rsidR="00F27C1A">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>20</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="61FF9C23" w14:textId="67562552" w:rsidR="00FB2D91" w:rsidRPr="00FB2D91" w:rsidRDefault="00FB2D91" w:rsidP="00FB2D91">
+                    <w:p w:rsidRPr="00FB2D91" w:rsidR="00FB2D91" w:rsidP="00FB2D91" w:rsidRDefault="00FB2D91" w14:paraId="55C630F8" w14:textId="67562552">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FB2D91">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dokumentnamn: </w:t>
                       </w:r>
                       <w:r w:rsidR="00EE610E">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Miljödiplomering för primärvård</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2615E3CD" w14:textId="0F29C3AF" w:rsidR="00FB2D91" w:rsidRPr="00FB2D91" w:rsidRDefault="00FB2D91" w:rsidP="00FB2D91">
+                    <w:p w:rsidRPr="00FB2D91" w:rsidR="00FB2D91" w:rsidP="00FB2D91" w:rsidRDefault="00FB2D91" w14:paraId="65193099" w14:textId="0F29C3AF">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FB2D91">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Diarienummer: </w:t>
                       </w:r>
                       <w:r w:rsidR="00201F2F">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">RS </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidR="00201F2F">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>2023-04948</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                     </w:p>
-                    <w:p w14:paraId="4FF9BA5C" w14:textId="3C943CE4" w:rsidR="00FB2D91" w:rsidRPr="00FB2D91" w:rsidRDefault="00FB2D91" w:rsidP="00FB2D91">
+                    <w:p w:rsidRPr="00FB2D91" w:rsidR="00FB2D91" w:rsidP="00FB2D91" w:rsidRDefault="00FB2D91" w14:paraId="00C4FD8B" w14:textId="3C943CE4">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FB2D91">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Beslutad av: </w:t>
                       </w:r>
                       <w:r w:rsidR="00614A3B">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>RS Hållbarhetsutskottet</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
@@ -2713,51 +2696,50 @@
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5EAEE232" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="762890DF" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00380C9C" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380C9C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
@@ -2804,112 +2786,111 @@
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="4AAFA411" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="949"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D3F3852" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vi har en aktuell förteckning över miljölagstiftning och andra miljökrav som berör verksamheten. Dessa krav är kända och efterlevs hos oss.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6089CA" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3D6089CA" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B92E8B8" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3B92E8B8" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DF6A89F" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -2917,51 +2898,50 @@
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="6697048A" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F3604E1" w14:textId="3AE6C92C" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Västra Götalandsregionens miljöpolicy och</w:t>
             </w:r>
@@ -2991,76 +2971,76 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>är kända av alla medarbetare på arbetsplatsen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66660A5F" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="66660A5F" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73A8C828" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="73A8C828" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D13AB15" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -3068,112 +3048,111 @@
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="25029C37" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A962003" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ansvar och roller i miljöarbetet är beskrivet och kommunicerat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C56F2EB" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="7C56F2EB" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB22DCA" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="2EB22DCA" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04936126" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -3181,112 +3160,111 @@
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="3C90C61C" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="702FA04D" w14:textId="29A64AE9" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>På enheten finns minst ett miljöombud/ kemikalieombud.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E259E42" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="6E259E42" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34354695" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="34354695" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AE19EA9" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -3297,118 +3275,117 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="7E9977C2" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="190CFECF" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vi har en resepolicy och riktlinje/rutin som styr mot minskat samt hållbart resande. Dessa är kommunicerade och kända av medarbetarna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22980E7D" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="22980E7D" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E70893B" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3E70893B" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3419,112 +3396,111 @@
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="0A277624" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="609457DE" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vi har en aktuell förteckning över de faroklassade kemikalier som används i verksamheten. Aktuella säkerhetsdatablad finns också tillgängliga.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35FBCC5F" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="35FBCC5F" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17DC217F" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="17DC217F" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72FDB576" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -3535,356 +3511,325 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="60C31917" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26EC09BD" w14:textId="366D9439" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk56175753"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t xml:space="preserve">De som klassificerar och skickar </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> farligt avfall som är farligt gods</w:t>
+              <w:t>De som klassificerar och skickar iväg farligt avfall som är farligt gods</w:t>
             </w:r>
             <w:r w:rsidR="00397420">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>, eller</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> fyller i godsdeklaration/</w:t>
             </w:r>
             <w:r w:rsidR="00BE651F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>transportdokument, har fått information/utbildning om regler kring hantering av farligt gods. Genomförd under de senaste fem åren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483E5626" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
-[...10 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="483E5626" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7BDC61" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
-[...10 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="1A7BDC61" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CC23049" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="462081CB" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37A66684" w14:textId="7D27DC26" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Anteckning för lämnat farligt avfall förvaras på enheten i 3 år och godsdeklaration/transportdokument i 3 mån.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B7A3A8" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
-[...10 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="05B7A3A8" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="710E255E" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
-[...10 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="710E255E" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46BC6FF9" w14:textId="4D821972" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="074406E3" w14:textId="77777777" w:rsidTr="00380C9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68201685" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="423" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vi har skriftlig instruktion för hur avfall enligt a-h ska hanteras och samtliga medarbetare känner till dessa och följer dem.</w:t>
             </w:r>
@@ -3960,71 +3905,51 @@
               <w:t>c. Batterier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="131372C1" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="356"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t xml:space="preserve">d. </w:t>
-[...19 lines deleted...]
-              <w:t>, inklusive lampor</w:t>
+              <w:t>d. Elavfall, inklusive lampor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C260E15" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="356"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>e. Lysrör, lågenergilampor och LED-lampor</w:t>
@@ -4080,76 +4005,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>h. Annat farligt avfall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DD31E5" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="49DD31E5" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D008AA" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="45D008AA" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58E93FDE" w14:textId="131709F3" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -4208,79 +4133,79 @@
               <w:t>Vi gör en egen bedömning årligen och ser till att vi klarar obligatoriska punkter och uppnår minst 75 % i poänggivande del.</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
               <w:t>Resultatet dokumenteras och redovisas vid enhetens miljögenomgång.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5063C925" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="5063C925" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2879A5" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="1F2879A5" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -4374,76 +4299,76 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Resultatet/protokollet ska kommuniceras till enhetens medarbetare och finnas tillgängligt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE841DD" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="4EE841DD" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F33A143" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3F33A143" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3ABE6959" w14:textId="7F715099" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -4901,51 +4826,50 @@
             <w:tcW w:w="692" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5302B1F4" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2971BA07" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
@@ -5079,76 +5003,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47003">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>&gt;80%= 2p</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9008C5" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="4C9008C5" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAD4861" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="4CAD4861" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EBE90C6" w14:textId="392DE85B" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -5227,76 +5151,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3818D612" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3818D612" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD94369" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="2BD94369" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48FBE8F0" w14:textId="429DC7D5" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -5375,76 +5299,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69ECD582" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="69ECD582" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC7C5A7" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3DC7C5A7" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33F660F3" w14:textId="3A08086D" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -5523,76 +5447,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C985B49" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="1C985B49" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF2C009" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="1BF2C009" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4ABDDBCE" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -5669,76 +5593,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1658288B" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="1658288B" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1821CE" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="4F1821CE" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BD5B659" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -5815,76 +5739,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F443A7" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="13F443A7" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD418B7" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="1CD418B7" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FC4DD0E" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -5961,76 +5885,76 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C565CF" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="66C565CF" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDF9476" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3DDF9476" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="454F39AD" w14:textId="13CBB56E" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
@@ -6112,77 +6036,77 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737911BD" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="737911BD" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06AA8257" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="06AA8257" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5656EEB0" w14:textId="08FC00A0" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
@@ -6270,87 +6194,88 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D8A0C3" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="63D8A0C3" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="089C34DB" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="089C34DB" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BA46B21" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
@@ -6973,53 +6898,62 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Hlk51150416"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">vi har tillgång till och använder kollektivtrafikkort eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t>ToGo-appen</w:t>
+              <w:t>ToGo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CD72EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>-appen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50543F76" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -7504,51 +7438,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22978985" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="472A70B9" w14:textId="77777777">
+      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="472A70B9" w14:textId="77777777" w:rsidTr="00DA454D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12555A05" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="425"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -7667,103 +7601,109 @@
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A16C904" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="547CE7F8" w14:textId="77777777">
+      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="547CE7F8" w14:textId="77777777" w:rsidTr="00DA454D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="687"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4060" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="423353FB" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="425"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Hlk40777184"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vi underlättar för våra anställda att gå, cykla eller åka kollektivt till och från jobbet</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>, ge minst två exempel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462997CE" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7793,125 +7733,108 @@
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69D1B8A8" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DA600E4" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="0C9EF1DE" w14:textId="77777777">
+      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="0C9EF1DE" w14:textId="77777777" w:rsidTr="00DA454D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56DBF753" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="425"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Hlk40866013"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Vi flyger inte korta distanser, mindre än 50 mil, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> till Stockholm, Oslo, Köpenhamn.</w:t>
+              <w:t>Vi flyger inte korta distanser, mindre än 50 mil, t ex till Stockholm, Oslo, Köpenhamn.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FAC0A03" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
@@ -7928,93 +7851,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1608ED49" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F83B4FA" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AC2C226" w14:textId="0BA41997" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="19437C96" w14:textId="77777777">
+      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="19437C96" w14:textId="77777777" w:rsidTr="00DA454D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B17EC1" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="425"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -8345,86 +8277,87 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="118B9354" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="118B9354" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329FB9C2" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="329FB9C2" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34A622D1" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9455,69 +9388,51 @@
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="130AB2CA" w14:textId="5FB6A67C" w:rsidR="008B6386" w:rsidRPr="00CD72EA" w:rsidRDefault="006C6F10" w:rsidP="006C6F10">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C6F10">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t>Vi kontrollerar</w:t>
-[...17 lines deleted...]
-              <w:t>lustgasutrustningen enligt fabrikanternas</w:t>
+              <w:t>Vi kontrollerar lustgasutrustningen enligt fabrikanternas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006C6F10">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>anvisningar och dokumenterar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
@@ -9844,77 +9759,77 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3170B046" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="3170B046" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B27471E" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="4B27471E" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10394,71 +10309,51 @@
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E4D4D41" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t>Våra produkter för städ och disk uppfyller kraven för miljömärkning (</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Svanen, EU-blomman eller Bra miljöval.)</w:t>
+              <w:t>Våra produkter för städ och disk uppfyller kraven för miljömärkning (t.ex. Svanen, EU-blomman eller Bra miljöval.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16998BA9" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
@@ -10851,53 +10746,57 @@
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FE8812A" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="00DF24BC">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B003AC" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="00DF24BC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w14:paraId="25B003AC" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="0040357F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w14:paraId="085D3EC9" w14:textId="77777777" w:rsidTr="00DF24BC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78005734" w14:textId="3C4B6D5C" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="008D094B">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="426" w:right="0" w:hanging="426"/>
             </w:pPr>
@@ -10954,53 +10853,57 @@
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C972D7" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="00DF24BC">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C475A39" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="00DF24BC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w14:paraId="6C475A39" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="0040357F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w14:paraId="1CCF7B7B" w14:textId="77777777" w:rsidTr="00DF24BC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3E6514" w14:textId="6703E094" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="008D094B">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9356"/>
               </w:tabs>
               <w:ind w:left="426" w:right="0" w:hanging="426"/>
             </w:pPr>
@@ -11036,53 +10939,57 @@
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="074F8FE4" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="00DF24BC">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="124FDC9F" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="00DF24BC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w14:paraId="124FDC9F" w14:textId="77777777" w:rsidR="008D094B" w:rsidRPr="00AC2C3B" w:rsidRDefault="008D094B" w:rsidP="0040357F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="59A91355" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18D37DBD" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -11127,113 +11034,111 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D76786" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="73D76786" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29AB69DB" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="29AB69DB" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3008B8DF" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="3008B8DF" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00DA454D" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4703"/>
+                <w:tab w:val="right" w:pos="9406"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4657994B" w14:textId="796BD33F" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A09DED" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -13688,61 +13593,59 @@
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B0CFF81" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Grovavfall</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB2E52E" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
@@ -13963,71 +13866,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7106FA56" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Våra arbetskläder är miljömärkta med </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Våra arbetskläder är miljömärkta med t ex </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>ökotex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14355,77 +14238,77 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00CA740F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="968" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04FB1663" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="04FB1663" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F968F62" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="2F968F62" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3444" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15419,86 +15302,89 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B93B871" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="7C1E7AE8" w14:textId="77777777">
+      <w:tr w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w14:paraId="7C1E7AE8" w14:textId="77777777" w:rsidTr="00227AF2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="271"/>
+          <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4748EFC9" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4748EFC9" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00227AF2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1065"/>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="356" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00CD72EA">
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7AE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>SUMMA POÄNG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5423D24D" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1065"/>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
@@ -15515,89 +15401,91 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD72EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D47BD78" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="7D47BD78" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00FE7AE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1065"/>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="356" w:hanging="360"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="443C9B35" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
+          <w:p w14:paraId="443C9B35" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00FE7AE8" w:rsidRDefault="00CD72EA" w:rsidP="00FE7AE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1065"/>
                 <w:tab w:val="center" w:pos="4703"/>
                 <w:tab w:val="right" w:pos="9406"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="356" w:hanging="360"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641B0868" w14:textId="77777777" w:rsidR="00CD72EA" w:rsidRPr="00CD72EA" w:rsidRDefault="00CD72EA" w:rsidP="00CD72EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1065"/>
@@ -16872,215 +16760,214 @@
     <w:p w14:paraId="71000A8E" w14:textId="03085E07" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="3F87EAB0" w14:textId="6F47E69E" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="19703D71" w14:textId="3AA27582" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="38107E10" w14:textId="4FADB6D8" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="67675BD0" w14:textId="77777777" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="6BE1C364" w14:textId="77777777" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="7694579E" w14:textId="77777777" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="6F7C3D6A" w14:textId="77777777" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="7F09E200" w14:textId="77777777" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="061F2692" w14:textId="4080DB45" w:rsidR="00510AF7" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:p w14:paraId="7DCD5971" w14:textId="223069E6" w:rsidR="00510AF7" w:rsidRPr="00B37193" w:rsidRDefault="00510AF7" w:rsidP="00CD72EA"/>
     <w:sectPr w:rsidR="00510AF7" w:rsidRPr="00B37193" w:rsidSect="003861B6">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1133" w:bottom="709" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A96837E" w14:textId="77777777" w:rsidR="004E0FAC" w:rsidRDefault="004E0FAC" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="4846B4FE" w14:textId="77777777" w:rsidR="00B37C50" w:rsidRDefault="00B37C50" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="398D28F9" w14:textId="77777777" w:rsidR="004E0FAC" w:rsidRDefault="004E0FAC" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="4C17C4A9" w14:textId="77777777" w:rsidR="00B37C50" w:rsidRDefault="00B37C50" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2AADD905" w14:textId="77777777" w:rsidR="004E0FAC" w:rsidRDefault="004E0FAC">
+    <w:p w14:paraId="299D255C" w14:textId="77777777" w:rsidR="00B37C50" w:rsidRDefault="00B37C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4BF898" w14:textId="77777777" w:rsidR="004E0FAC" w:rsidRDefault="004E0FAC" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="6F5AF366" w14:textId="77777777" w:rsidR="00B37C50" w:rsidRDefault="00B37C50" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57A790FA" w14:textId="77777777" w:rsidR="004E0FAC" w:rsidRDefault="004E0FAC" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="056DE379" w14:textId="77777777" w:rsidR="00B37C50" w:rsidRDefault="00B37C50" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7068F44F" w14:textId="77777777" w:rsidR="004E0FAC" w:rsidRDefault="004E0FAC">
+    <w:p w14:paraId="4917F825" w14:textId="77777777" w:rsidR="00B37C50" w:rsidRDefault="00B37C50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25B44E52" w14:textId="6048F36B" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="009E3DC3" w:rsidP="00F25BAC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F25BAC">
       <w:t>Sida</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13EE5D39" w14:textId="77777777" w:rsidR="00C95698" w:rsidRDefault="00C95698">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="3C64B9E6" wp14:editId="7F3C8C29">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6480000" cy="1263600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -17118,51 +17005,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480000" cy="1263600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -19288,172 +19175,175 @@
   <w:num w:numId="36" w16cid:durableId="1488744181">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2097898859">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="43218336">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1513060678">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1116027450">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="207642577">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="350450407">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD72EA"/>
     <w:rsid w:val="000078F0"/>
     <w:rsid w:val="00014ABF"/>
     <w:rsid w:val="000162CD"/>
     <w:rsid w:val="000164F3"/>
     <w:rsid w:val="000213E0"/>
     <w:rsid w:val="000226F4"/>
     <w:rsid w:val="00023CF5"/>
     <w:rsid w:val="000304A9"/>
     <w:rsid w:val="00035827"/>
     <w:rsid w:val="000428AA"/>
     <w:rsid w:val="000512C6"/>
     <w:rsid w:val="00062D22"/>
     <w:rsid w:val="0007167C"/>
+    <w:rsid w:val="00071908"/>
     <w:rsid w:val="00081E07"/>
     <w:rsid w:val="00083807"/>
     <w:rsid w:val="000879D1"/>
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="000942D6"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="000A259F"/>
     <w:rsid w:val="000C60F9"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
     <w:rsid w:val="001253B9"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
     <w:rsid w:val="00151774"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="001716A3"/>
     <w:rsid w:val="00182C4D"/>
     <w:rsid w:val="0019680D"/>
     <w:rsid w:val="001A11AA"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
     <w:rsid w:val="001F39DE"/>
     <w:rsid w:val="001F3A6E"/>
     <w:rsid w:val="00201F2F"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00227810"/>
+    <w:rsid w:val="00227AF2"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002603DF"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00267E76"/>
     <w:rsid w:val="0027292C"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="00315A5A"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="003456F7"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="0036067A"/>
     <w:rsid w:val="00371E01"/>
     <w:rsid w:val="00380C9C"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="003861B6"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="00397420"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
     <w:rsid w:val="003B4456"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D14FC"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003D719D"/>
     <w:rsid w:val="003D7422"/>
     <w:rsid w:val="003E0FE8"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="00402349"/>
+    <w:rsid w:val="0040357F"/>
     <w:rsid w:val="00410BEA"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="00433AC6"/>
     <w:rsid w:val="0043621E"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004E0FAC"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005049FE"/>
     <w:rsid w:val="00510AF7"/>
@@ -19496,50 +19386,51 @@
     <w:rsid w:val="006C6F10"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
     <w:rsid w:val="006F624C"/>
     <w:rsid w:val="006F7778"/>
     <w:rsid w:val="00717C81"/>
     <w:rsid w:val="00726FE2"/>
     <w:rsid w:val="00737193"/>
     <w:rsid w:val="00742CAC"/>
     <w:rsid w:val="0074470A"/>
     <w:rsid w:val="007547F2"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
     <w:rsid w:val="00793A84"/>
     <w:rsid w:val="00794A3F"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007A6858"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007D1C61"/>
     <w:rsid w:val="007D3891"/>
+    <w:rsid w:val="007D7C6F"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816705"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="008746DB"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008B6386"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D04F1"/>
     <w:rsid w:val="008D094B"/>
     <w:rsid w:val="008D4553"/>
     <w:rsid w:val="008D4F31"/>
@@ -19587,106 +19478,109 @@
     <w:rsid w:val="00A84B3B"/>
     <w:rsid w:val="00A85CB0"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A919CE"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AA6A54"/>
     <w:rsid w:val="00AB167A"/>
     <w:rsid w:val="00AB24CA"/>
     <w:rsid w:val="00AB2AFC"/>
     <w:rsid w:val="00AB52F3"/>
     <w:rsid w:val="00AB57E2"/>
     <w:rsid w:val="00AD354E"/>
     <w:rsid w:val="00AD3900"/>
     <w:rsid w:val="00AD5832"/>
     <w:rsid w:val="00AE7BA4"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B053F7"/>
     <w:rsid w:val="00B156C5"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B30455"/>
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B37193"/>
+    <w:rsid w:val="00B37C50"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
     <w:rsid w:val="00B60CF7"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
+    <w:rsid w:val="00BA5D7C"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BC1D4D"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BD05AE"/>
     <w:rsid w:val="00BD161C"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE651F"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF0DA7"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C644AE"/>
     <w:rsid w:val="00C728C0"/>
     <w:rsid w:val="00C759E6"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C815C7"/>
     <w:rsid w:val="00C95698"/>
     <w:rsid w:val="00CA740F"/>
     <w:rsid w:val="00CA7DF7"/>
     <w:rsid w:val="00CC043E"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CD5D33"/>
     <w:rsid w:val="00CD72EA"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE0C51"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D12306"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D8636F"/>
     <w:rsid w:val="00D97E9E"/>
     <w:rsid w:val="00DA2948"/>
     <w:rsid w:val="00DA32CE"/>
+    <w:rsid w:val="00DA454D"/>
     <w:rsid w:val="00DC7A47"/>
     <w:rsid w:val="00DD3A59"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E07331"/>
     <w:rsid w:val="00E13EFC"/>
     <w:rsid w:val="00E13FE9"/>
     <w:rsid w:val="00E15907"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E2389B"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
     <w:rsid w:val="00E47380"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00E9189B"/>
     <w:rsid w:val="00EA6EF6"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5EB1"/>
@@ -19694,84 +19588,86 @@
     <w:rsid w:val="00EE610E"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00F06375"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F27C1A"/>
     <w:rsid w:val="00F47003"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F55B7C"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F6408C"/>
     <w:rsid w:val="00F73965"/>
     <w:rsid w:val="00F75235"/>
     <w:rsid w:val="00F81503"/>
     <w:rsid w:val="00F83ABB"/>
     <w:rsid w:val="00F90562"/>
     <w:rsid w:val="00FA60D5"/>
     <w:rsid w:val="00FB2D91"/>
     <w:rsid w:val="00FB6C16"/>
     <w:rsid w:val="00FC630F"/>
     <w:rsid w:val="00FC6F9F"/>
     <w:rsid w:val="00FE2F5C"/>
+    <w:rsid w:val="00FE7AE8"/>
     <w:rsid w:val="06D385DF"/>
+    <w:rsid w:val="5F768B42"/>
     <w:rsid w:val="61067B59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="551B7CD4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9CA5CA90-F660-42E1-8515-F009EF5EBEEF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
@@ -21340,51 +21236,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalifigur">
     <w:name w:val="Normal i figur"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21663,58 +21559,58 @@
       <a:srgbClr val="EFF4C6"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Grunden" id="{8FAB1C07-BABA-466C-8D46-4FFD70A5286D}" vid="{88F5A079-68B9-46AB-A833-D0E30E2AD09D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1799</Words>
   <Characters>9539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kriterier miljödiplomering Tandvård 2024-2026</dc:title>
   <dc:subject/>
   <dc:creator>Carina Holmberg</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Carina Holmberg</lastModifiedBy>
-  <revision>26</revision>
+  <revision>31</revision>
   <lastPrinted>2022-11-24T12:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>