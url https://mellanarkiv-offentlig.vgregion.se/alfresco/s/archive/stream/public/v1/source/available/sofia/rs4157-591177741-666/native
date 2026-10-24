--- v0 (2026-04-25)
+++ v1 (2026-10-24)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="Information om dokument och handläggare"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6663"/>
       </w:tblGrid>
       <w:tr w:rsidR="00277E6C" w14:paraId="6EFB378D" w14:textId="77777777" w:rsidTr="00277E6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>