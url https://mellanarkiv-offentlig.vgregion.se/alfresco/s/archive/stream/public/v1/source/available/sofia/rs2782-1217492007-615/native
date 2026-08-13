--- v0 (2025-10-01)
+++ v1 (2026-08-13)
@@ -12161,34 +12161,34 @@
       <vt:lpstr>Tillgänglig, sammanhållen och patientsäker hälso- och sjukvård som utgår ifrån den enskildes behov  och erfarenhet      Mål i VGR:s budget</vt:lpstr>
       <vt:lpstr>Huvudbudskap för omställningen</vt:lpstr>
       <vt:lpstr>Strategi för omställningen</vt:lpstr>
       <vt:lpstr>Framtidsvision  Hälso- och sjukvården 2028</vt:lpstr>
       <vt:lpstr>Vård som behövs ofta ska finnas nära</vt:lpstr>
       <vt:lpstr>Samverkan kring god och nära vård</vt:lpstr>
       <vt:lpstr>Tillgängliga resurser till största möjliga nytta</vt:lpstr>
       <vt:lpstr>Digitalisering - för att klara framtidens vård</vt:lpstr>
       <vt:lpstr>Den digitala arbetsmiljön</vt:lpstr>
       <vt:lpstr>Kvalitetsdriven verksamhetsutveckling och kompetensförsörjning säkrar ökad kvalitet i vården…</vt:lpstr>
       <vt:lpstr>…och kontinuerlig kompetensutveckling</vt:lpstr>
       <vt:lpstr>God vård  för barn och unga</vt:lpstr>
       <vt:lpstr>Presentationen avslutas här</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Strategi för omställningen av hälso- och sjukvården 2023-2025</dc:title>
+  <dc:title>Strategi för omställningen av hälso- och sjukvården 2023-2027</dc:title>
   <dc:creator>Willy Do</dc:creator>
   <keywords/>
   <lastModifiedBy>Malin Solberg</lastModifiedBy>
   <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>