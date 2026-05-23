--- v0 (2025-10-30)
+++ v1 (2026-05-23)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rs-inforande-patientflodeshantering/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="487" documentId="8_{D31FF1C5-9DD3-43F2-AB12-F6D623D1A406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9726ED0-599C-41BB-8A86-554C7856862F}"/>
+  <xr:revisionPtr revIDLastSave="489" documentId="8_{D31FF1C5-9DD3-43F2-AB12-F6D623D1A406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AAB78F93-46D4-4D74-AB1A-D09B8544CDD5}"/>
   <bookViews>
-    <workbookView xWindow="-135" yWindow="-135" windowWidth="29070" windowHeight="15750" xr2:uid="{9A652949-0116-46C0-AA10-674B3157E574}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{9A652949-0116-46C0-AA10-674B3157E574}"/>
   </bookViews>
   <sheets>
     <sheet name="Beställning" sheetId="1" r:id="rId1"/>
     <sheet name="Weblord - instruktion" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -284,87 +284,63 @@
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Mottagning</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve"> 
 </t>
   </si>
   <si>
     <t>Totalt</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
-        <color theme="0" tint="-0.34998626667073579"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Skylt för självincheckning med mobil, A3 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="0" tint="-0.34998626667073579"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>A3 inkl. paperflex, skruv, utskrift samt monteringsanvisning 518:-/st</t>
-    </r>
-[...20 lines deleted...]
-Bekostas och beställs samordnat av projektet inför breddinförandet.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -430,134 +406,126 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color rgb="FF467886"/>
       <name val="Verdana"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="0" tint="-0.34998626667073579"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="0" tint="-0.34998626667073579"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -566,54 +534,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1399,171 +1364,171 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACC473FF-5FD8-4879-B5E1-1B23265F6ABE}">
   <dimension ref="A1:I14"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView tabSelected="1" topLeftCell="E2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="32.44140625" style="10" customWidth="1"/>
-    <col min="2" max="2" width="35.6640625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="32.453125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="35.6328125" style="10" customWidth="1"/>
     <col min="3" max="3" width="36" style="10" customWidth="1"/>
-    <col min="4" max="4" width="50.88671875" style="10" customWidth="1"/>
-    <col min="5" max="5" width="40.44140625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="50.90625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="40.453125" style="10" customWidth="1"/>
     <col min="6" max="6" width="42" style="10" customWidth="1"/>
-    <col min="7" max="7" width="39.5546875" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="10"/>
+    <col min="7" max="7" width="39.54296875" style="10" customWidth="1"/>
+    <col min="8" max="8" width="39.54296875" style="11" customWidth="1"/>
+    <col min="9" max="9" width="36.54296875" style="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.08984375" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="H1" s="16"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="20"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="17"/>
     </row>
-    <row r="3" spans="1:9" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3"/>
     </row>
-    <row r="4" spans="1:9" s="7" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" s="7" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
-      <c r="G4" s="25"/>
+      <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="6"/>
     </row>
-    <row r="5" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="9"/>
       <c r="I5" s="8"/>
     </row>
-    <row r="6" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="9"/>
       <c r="I6" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D7" s="8"/>
     </row>
-    <row r="8" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="9" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G10" s="10" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:9" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H13" s="12"/>
     </row>
-    <row r="14" spans="1:9" s="13" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="14">
         <f>SUM(B5:B13)</f>
         <v>0</v>
       </c>
       <c r="C14" s="14">
         <f t="shared" ref="C14:H14" si="0">SUM(C5:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="14">
         <f t="shared" si="0"/>
@@ -1580,51 +1545,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90602D43-B9B1-46C7-A0B6-5E4A3875E0C0}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="R27" sqref="R27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Beställning</vt:lpstr>
       <vt:lpstr>Weblord - instruktion</vt:lpstr>