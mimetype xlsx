--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -1,101 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30125"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rs-inforande-patientflodeshantering/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="489" documentId="8_{D31FF1C5-9DD3-43F2-AB12-F6D623D1A406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AAB78F93-46D4-4D74-AB1A-D09B8544CDD5}"/>
+  <xr:revisionPtr revIDLastSave="513" documentId="8_{D31FF1C5-9DD3-43F2-AB12-F6D623D1A406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{579E1495-9F49-4D87-BA44-24BEF5C48539}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{9A652949-0116-46C0-AA10-674B3157E574}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9A652949-0116-46C0-AA10-674B3157E574}"/>
   </bookViews>
   <sheets>
     <sheet name="Beställning" sheetId="1" r:id="rId1"/>
     <sheet name="Weblord - instruktion" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C14" i="1" l="1"/>
   <c r="D14" i="1"/>
   <c r="E14" i="1"/>
   <c r="F14" i="1"/>
   <c r="G14" i="1"/>
   <c r="H14" i="1"/>
   <c r="B14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="14">
   <si>
     <t>Beställning - skyltning självincheckning</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+      </rPr>
+      <t xml:space="preserve">* OBS! </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+      </rPr>
+      <t>Skyltenheten tar ut en hanteringskostnad på 522 kr per på börjad timme för varje enskild beställning. (Angiven timkostnad gäller fr o m 2026.)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Beställare</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Förvaltning/sjukhus)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">:
 </t>
     </r>
@@ -120,235 +139,229 @@
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Leveransadress:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Referens/kontaktperson:
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fakturaadress/kostnadsställe:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t>Gör gärna en samlad beställning med en fakturaadress.(OBS! Det tillkommer en hanteringskostnad på 522kr* per på börjad timme för varje enskild beställning.)</t>
+      <t xml:space="preserve">Gör gärna en samlad beställning med en fakturaadress. 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+      </rPr>
+      <t xml:space="preserve">Takhängd </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+      </rPr>
+      <t>enkelsidig</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+      </rPr>
+      <t xml:space="preserve"> skylt med pictogram
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+      </rPr>
+      <t xml:space="preserve">1000x120mm enkelsidig 517:-/st
+Kostnad för hantering och montering tillkommer.*
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Takhängd </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>dubbelsidig</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> skylt med pictogram
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>1000x120mm enkelsidig 607:-/st
+Kostnad för hantering och montering tillkommer.*</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-    <r>
-[...7 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Takhängd </t>
+      <t xml:space="preserve">Skylt för självincheckning med mobil, A3 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>A3 inkl. paperflex, skruv, utskrift samt monteringsanvisning 518:-/st</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u/>
-[...1 lines deleted...]
-        <color theme="1"/>
+        <sz val="9"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t>enkelsidig</t>
+      <t xml:space="preserve">. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kostnad för hantering och montering tillkommer.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> skylt med pictogram
-[...21 lines deleted...]
-</t>
+      <t>*</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Takhängd </t>
-[...46 lines deleted...]
-    <r>
       <t xml:space="preserve">Dekal med rullstol för kiosk
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>Monteras av skyltenheten när  tillgänglighets-anpassad kiosk är på plats.
-Kostnad tillkommer även för montering.</t>
+Kostnad för hantering och montering tillkommer.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-</t>
+      <t>*</t>
     </r>
   </si>
   <si>
     <t>Mottagning</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve"> 
 </t>
   </si>
   <si>
-    <t>Totalt</t>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-    </r>
+    <t>Totalt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
@@ -389,74 +402,86 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
-      <color rgb="FF467886"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <color theme="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
@@ -481,106 +506,109 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -1364,259 +1392,240 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACC473FF-5FD8-4879-B5E1-1B23265F6ABE}">
   <dimension ref="A1:I14"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="32.453125" style="10" customWidth="1"/>
-    <col min="2" max="2" width="35.6328125" style="10" customWidth="1"/>
+    <col min="1" max="1" width="32.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="35.5703125" style="10" customWidth="1"/>
     <col min="3" max="3" width="36" style="10" customWidth="1"/>
-    <col min="4" max="4" width="50.90625" style="10" customWidth="1"/>
-    <col min="5" max="5" width="40.453125" style="10" customWidth="1"/>
+    <col min="4" max="4" width="50.85546875" style="10" customWidth="1"/>
+    <col min="5" max="5" width="40.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="42" style="10" customWidth="1"/>
-    <col min="7" max="7" width="39.54296875" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="9.08984375" style="10"/>
+    <col min="7" max="7" width="39.5703125" style="10" customWidth="1"/>
+    <col min="8" max="8" width="39.5703125" style="11" customWidth="1"/>
+    <col min="9" max="9" width="36.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:9" s="15" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-      <c r="C1" s="19"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
       <c r="H1" s="16"/>
     </row>
-    <row r="2" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="H2" s="21"/>
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
       <c r="I2" s="17"/>
     </row>
-    <row r="3" spans="1:9" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A3" s="2" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="B3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="C3" s="19" t="s">
         <v>4</v>
       </c>
+      <c r="D3" s="19" t="s">
+        <v>5</v>
+      </c>
       <c r="E3" s="22" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F3" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="24" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="22" t="s">
+      <c r="F3" s="19" t="s">
         <v>7</v>
+      </c>
+      <c r="G3" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3" s="19" t="s">
+        <v>9</v>
       </c>
       <c r="I3" s="3"/>
     </row>
-    <row r="4" spans="1:9" s="7" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" s="7" customFormat="1" ht="47.25" customHeight="1">
       <c r="A4" s="5" t="s">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="H4" s="23"/>
+        <v>10</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
       <c r="I4" s="6"/>
     </row>
-    <row r="5" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" ht="29.25" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="9"/>
       <c r="I5" s="8"/>
     </row>
-    <row r="6" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" ht="29.25" customHeight="1">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H6" s="9"/>
       <c r="I6" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="29.25" customHeight="1">
       <c r="D7" s="8"/>
     </row>
-    <row r="8" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" ht="29.25" customHeight="1"/>
+    <row r="9" spans="1:9" ht="29.25" customHeight="1"/>
+    <row r="10" spans="1:9" ht="29.25" customHeight="1">
       <c r="G10" s="10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="29.25" customHeight="1"/>
+    <row r="12" spans="1:9" ht="29.25" customHeight="1"/>
+    <row r="13" spans="1:9" s="7" customFormat="1" ht="29.25" customHeight="1">
       <c r="H13" s="12"/>
     </row>
-    <row r="14" spans="1:9" s="13" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" s="13" customFormat="1">
       <c r="A14" s="13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B14" s="14">
         <f>SUM(B5:B13)</f>
         <v>0</v>
       </c>
       <c r="C14" s="14">
         <f t="shared" ref="C14:H14" si="0">SUM(C5:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90602D43-B9B1-46C7-A0B6-5E4A3875E0C0}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="R27" sqref="R27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall beställningunderlag skyltar självincheckning</dc:title>
   <dc:subject/>
   <dc:creator>Kristina "Tina" Åsberg</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Anna Nilsson</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>