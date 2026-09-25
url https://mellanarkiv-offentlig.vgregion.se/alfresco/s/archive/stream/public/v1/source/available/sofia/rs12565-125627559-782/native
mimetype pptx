--- v0 (2026-07-03)
+++ v1 (2026-09-25)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -84,93 +84,96 @@
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId27"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId28"/>
+    <p:handoutMasterId r:id="rId29"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="258" r:id="rId6"/>
     <p:sldId id="2147478058" r:id="rId7"/>
     <p:sldId id="2147478059" r:id="rId8"/>
     <p:sldId id="2147478060" r:id="rId9"/>
     <p:sldId id="2147478155" r:id="rId10"/>
     <p:sldId id="2147483244" r:id="rId11"/>
     <p:sldId id="2147483252" r:id="rId12"/>
     <p:sldId id="2147483264" r:id="rId13"/>
     <p:sldId id="2147483266" r:id="rId14"/>
     <p:sldId id="2147483267" r:id="rId15"/>
     <p:sldId id="2147483268" r:id="rId16"/>
     <p:sldId id="2147483269" r:id="rId17"/>
     <p:sldId id="2147483270" r:id="rId18"/>
     <p:sldId id="2147483271" r:id="rId19"/>
     <p:sldId id="2147483251" r:id="rId20"/>
     <p:sldId id="2147483253" r:id="rId21"/>
     <p:sldId id="2147483254" r:id="rId22"/>
     <p:sldId id="2147483255" r:id="rId23"/>
     <p:sldId id="2147483265" r:id="rId24"/>
-    <p:sldId id="2147483258" r:id="rId25"/>
-    <p:sldId id="2147483259" r:id="rId26"/>
+    <p:sldId id="2147483272" r:id="rId25"/>
+    <p:sldId id="2147483258" r:id="rId26"/>
+    <p:sldId id="2147483259" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -249,72 +252,70 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="Presentation" id="{91DFD28A-1952-49F7-9491-B17D7993B088}">
           <p14:sldIdLst>
             <p14:sldId id="258"/>
             <p14:sldId id="2147478058"/>
             <p14:sldId id="2147478059"/>
             <p14:sldId id="2147478060"/>
             <p14:sldId id="2147478155"/>
             <p14:sldId id="2147483244"/>
             <p14:sldId id="2147483252"/>
             <p14:sldId id="2147483264"/>
             <p14:sldId id="2147483266"/>
             <p14:sldId id="2147483267"/>
             <p14:sldId id="2147483268"/>
             <p14:sldId id="2147483269"/>
             <p14:sldId id="2147483270"/>
             <p14:sldId id="2147483271"/>
             <p14:sldId id="2147483251"/>
             <p14:sldId id="2147483253"/>
             <p14:sldId id="2147483254"/>
             <p14:sldId id="2147483255"/>
             <p14:sldId id="2147483265"/>
+            <p14:sldId id="2147483272"/>
             <p14:sldId id="2147483258"/>
             <p14:sldId id="2147483259"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="2" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
-    </p:ext>
-[...1 lines deleted...]
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{2612BB47-7A93-E7B7-630B-DF1668277DBE}" name="Ylva Bryngelsson" initials="YB" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD"/>
   <p188:author id="{6DA02473-F18C-15B9-053B-CCCCB4E9945D}" name="Lisa Karlsson Vukovich" initials="LK" userId="S::liska63@vgregion.se::0c3dd025-53d7-4e3b-8f85-2596bc1f6314" providerId="AD"/>
   <p188:author id="{271C8793-D942-C94C-ADAD-B4EEA501C3F3}" name="Jonathan Neselrot" initials="JN" userId="S::jonne3@vgregion.se::eca83fa0-36ae-473b-84de-f263e86e0efd" providerId="AD"/>
   <p188:author id="{E3C8E6E4-9C09-DFD1-718D-2726F0074C1B}" name="Anette Hammarin" initials="AH" userId="S::aneha20@vgregion.se::16ffde7e-43f1-49f7-9f0a-ebea5fc62f99" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
@@ -325,52 +326,51 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="C0EEC2"/>
     <a:srgbClr val="A1887F"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{D0D500FF-49EC-409D-A67B-F1056CA4971B}" v="2123" dt="2026-06-30T06:22:07.923"/>
-    <p1510:client id="{F6FFD571-BED5-449F-8832-497C63D43DD8}" v="1130" dt="2026-06-29T14:04:31.891"/>
+    <p1510:client id="{FC46FF5A-D033-9433-E765-BF96EE386F1A}" v="24" dt="2026-09-24T07:24:11.539"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -641,104 +641,179 @@
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...2 lines deleted...]
-  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="72" d="100"/>
-          <a:sy n="72" d="100"/>
+          <a:sx n="1" d="2"/>
+          <a:sy n="1" d="2"/>
         </p:scale>
-        <p:origin x="1932" y="66"/>
+        <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:notesTextViewPr>
-[...29 lines deleted...]
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId30" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId28" /><Relationship Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{FC46FF5A-D033-9433-E765-BF96EE386F1A}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{FC46FF5A-D033-9433-E765-BF96EE386F1A}" dt="2026-09-24T07:24:11.539" v="14" actId="14100"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{FC46FF5A-D033-9433-E765-BF96EE386F1A}" dt="2026-09-24T07:24:11.539" v="14" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="791801535" sldId="2147483266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{FC46FF5A-D033-9433-E765-BF96EE386F1A}" dt="2026-09-24T07:22:43.319" v="2" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="791801535" sldId="2147483266"/>
+            <ac:spMk id="3" creationId="{92182555-2188-47B3-D244-EE675A705CAC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{FC46FF5A-D033-9433-E765-BF96EE386F1A}" dt="2026-09-24T07:24:11.539" v="14" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="791801535" sldId="2147483266"/>
+            <ac:spMk id="7" creationId="{4BA33049-8849-0F58-DB38-596769A3567D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{FC46FF5A-D033-9433-E765-BF96EE386F1A}" dt="2026-09-24T07:23:34.382" v="9" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2359111936" sldId="2147483267"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{FC46FF5A-D033-9433-E765-BF96EE386F1A}" dt="2026-09-24T07:23:34.382" v="9" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2359111936" sldId="2147483267"/>
+            <ac:spMk id="3" creationId="{F1A3739D-2068-C3F6-83D4-4858CE9260AA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{0D35BD85-D5EA-B66A-0CEB-DA97648661FD}"/>
+    <pc:docChg chg="mod">
+      <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{0D35BD85-D5EA-B66A-0CEB-DA97648661FD}" dt="2026-08-28T08:03:22.225" v="0" actId="33475"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Rikard Eduards" userId="S::riked1@vgregion.se::2da3052b-7fc2-41e5-8a51-2b6677eb4dba" providerId="AD" clId="Web-{374CF4CC-2A45-FF46-4349-934455883EA3}"/>
+    <pc:docChg chg="addSld modSld modSection">
+      <pc:chgData name="Rikard Eduards" userId="S::riked1@vgregion.se::2da3052b-7fc2-41e5-8a51-2b6677eb4dba" providerId="AD" clId="Web-{374CF4CC-2A45-FF46-4349-934455883EA3}" dt="2026-09-10T11:23:26.565" v="4" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp add">
+        <pc:chgData name="Rikard Eduards" userId="S::riked1@vgregion.se::2da3052b-7fc2-41e5-8a51-2b6677eb4dba" providerId="AD" clId="Web-{374CF4CC-2A45-FF46-4349-934455883EA3}" dt="2026-09-10T11:23:26.565" v="4" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3089001524" sldId="2147483272"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Rikard Eduards" userId="S::riked1@vgregion.se::2da3052b-7fc2-41e5-8a51-2b6677eb4dba" providerId="AD" clId="Web-{374CF4CC-2A45-FF46-4349-934455883EA3}" dt="2026-09-10T11:23:26.565" v="4" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3089001524" sldId="2147483272"/>
+            <ac:spMk id="3" creationId="{69316963-51A2-F3E4-CD11-AE2507F27E3D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{82ADFFB7-22BD-6EAB-0408-3C8ECD34B163}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{82ADFFB7-22BD-6EAB-0408-3C8ECD34B163}" dt="2026-08-28T13:04:07.857" v="1" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{82ADFFB7-22BD-6EAB-0408-3C8ECD34B163}" dt="2026-08-28T13:04:07.857" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1610869068" sldId="2147478059"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Ylva Bryngelsson" userId="S::ylvbr4@vgregion.se::fca8802f-5ec7-4c2a-941a-6aff192162d8" providerId="AD" clId="Web-{82ADFFB7-22BD-6EAB-0408-3C8ECD34B163}" dt="2026-08-28T13:04:07.857" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1610869068" sldId="2147478059"/>
+            <ac:spMk id="3" creationId="{F2CCEF20-2AD7-9B68-B446-C063E803ED1B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent2" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent2"/>
     </dgm:fillClrLst>
@@ -1459,133 +1534,133 @@
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{989DF794-9F5D-4FA2-8469-333418BE3A77}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/venn1" loCatId="relationship" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2" csCatId="accent2" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{31FB6416-D26A-4A21-94A4-4AA3F5DFED82}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="1600"/>
             <a:t>Social hållbarhet</a:t>
           </a:r>
         </a:p>
       </dgm:t>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="En figur bestående av tre cirklar som bildar en triangel. I cirklarna står det: Social hållbarhet, Ekonomisk hållbarhet och Miljömässig hållbarhet&#10;"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{153CAAEF-93CF-4A77-8729-EE9F5C4DA9E5}" type="parTrans" cxnId="{B0147C70-D6A7-47F0-BC60-F958A6627F4A}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1600"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{94131010-19C2-4372-B290-E5FA49887AC2}" type="sibTrans" cxnId="{B0147C70-D6A7-47F0-BC60-F958A6627F4A}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1600"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5CD9BC2A-5416-4DBD-951C-8081822F32A8}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="1600"/>
             <a:t>Miljö-mässig hållbarhet</a:t>
           </a:r>
         </a:p>
       </dgm:t>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="En figur bestående av tre cirklar som bildar en triangel. I cirklarna står det: Social hållbarhet, Ekonomisk hållbarhet och Miljömässig hållbarhet&#10;"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{6236C716-30DE-4758-BF22-62E7E4BCCDB3}" type="parTrans" cxnId="{64CD04F3-C48E-49B3-8ACB-88414F7C8F46}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1600"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{110794CF-C688-466C-A0C1-27124DD52630}" type="sibTrans" cxnId="{64CD04F3-C48E-49B3-8ACB-88414F7C8F46}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1600"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6421DC90-57CD-44A7-A293-6DA624648292}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="1600"/>
             <a:t>Ekonomiskhållbarhet</a:t>
           </a:r>
         </a:p>
       </dgm:t>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="En figur bestående av tre cirklar som bildar en triangel. I cirklarna står det: Social hållbarhet, Ekonomisk hållbarhet och Miljömässig hållbarhet&#10;"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{B837BB3D-EA8A-49F1-BE07-B4F96ABEA06C}" type="parTrans" cxnId="{63C33DE4-043A-4BEE-BA9A-8FDD8A49E781}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE" sz="1600"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AF515DC3-0B82-4520-923B-F828B3D52AB0}" type="sibTrans" cxnId="{63C33DE4-043A-4BEE-BA9A-8FDD8A49E781}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
@@ -1732,51 +1807,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="sv-SE" sz="1600" kern="1200" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="1600" kern="1200"/>
             <a:t>Social hållbarhet</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1403959" y="433900"/>
         <a:ext cx="1424748" cy="874277"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{5268B230-13E2-484C-BEE2-5F51EF1A980D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1845955" y="1308178"/>
           <a:ext cx="1942839" cy="1942839"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:alpha val="50000"/>
@@ -1811,51 +1886,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="sv-SE" sz="1600" kern="1200" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="1600" kern="1200"/>
             <a:t>Miljö-mässig hållbarhet</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="2440140" y="1810078"/>
         <a:ext cx="1165703" cy="1068561"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{7DA955C2-DD1A-4C8D-959F-940EDAE31428}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="443872" y="1308178"/>
           <a:ext cx="1942839" cy="1942839"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:alpha val="50000"/>
@@ -1890,51 +1965,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="sv-SE" sz="1600" kern="1200" dirty="0"/>
+            <a:rPr lang="sv-SE" sz="1600" kern="1200"/>
             <a:t>Ekonomiskhållbarhet</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="626823" y="1810078"/>
         <a:ext cx="1165703" cy="1068561"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/venn1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="relationship" pri="28000"/>
     <dgm:cat type="convert" pri="19000"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
@@ -3911,51 +3986,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -4108,51 +4183,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4306,56 +4381,56 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="8172450"/>
             <a:ext cx="3117192" cy="211981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Budget 2025 Västra Götalandsregionen</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2139425762"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
@@ -4482,50 +4557,54 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4555,304 +4634,304 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Detta kommunikationsmaterial är till </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>för dig som vill veta mer eller sprida kunskap om VGR:s hållbarhetsarbete.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Utgångspunkten i presentationsmaterial är Hållbarhetspolicy och Hållbarhetsmål 2030. Hållbarhetspolicyn och Hållbarhetsmål 2030 antogs på regionfullmäktige i maj 2026. Hållbarhetspolicyn ersatte då Miljöpolicyn, och Hållbarhetsmålen 2030 ersatte Miljömål 2030 och Mål för social hållbarhet 2030.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Använd detta material i sin helhet, eller delar av det för att komplettera förvaltningsspecifik presentation.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:br>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Återkoppla gärna om det är någon bild du saknar eller har tips om vad som kan förtydligas.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Kontaktperson:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ylva Bryngelsson</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhetsavdelningen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Koncernkontoret Västra Götalandsregionen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Tel: 0700-20 77 37</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>E-post: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" u="sng" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" u="sng" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>ylva.bryngelsson@vgregion.se</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -4928,242 +5007,242 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det övergripande målet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Tillit, trygghet och delaktighet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>handlar om att VGR ska skapa ett inkluderande, tryggt och demokratiskt samhälle.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Bygga förtroende genom transparens och dialog</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska vara en öppen och transparent organisation som aktivt kommunicerar beslut och processer, för dialog med invånare och tar ansvar för att motverka desinformation, diskriminering och exkludering. Detta bidrar till ökad tillit till både verksamheten och de demokratiska systemen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Involvera och ta tillvara invånares, patienters och andra målgruppers perspektiv</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Systematiskt lyssna in synpunkter från invånare, patienter, besökare och andra målgrupper för att utveckla och förbättra verksamheten. Särskilt fokus ligger på grupper vars röster ofta förbises, för att säkerställa mer jämlika beslut och att verksamheten bättre speglar invånarnas behov. Detta innebär även att utveckla arbetssätt som gör det lätt att vara delaktig, både i det enskilda mötet och i större beslut. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Skapa trygga miljöer fria från våld och kränkningar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Arbeta systematiskt med att förebygga, tidigt upptäcka och hantera våld, hot och kränkningar. Det inkluderar att ha tydliga rutiner, utbilda medarbetare och säkerställa att personer som utsätts får rätt stöd och ett respektfullt bemötande.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D706D627-BB5D-1AC0-A36E-F7FC1CDFC7D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5255,322 +5334,322 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det övergripande målet Resurseffektivt och giftfritt handlar om att minska mängden miljö- och hälsoskadliga ämnen som sprids i naturen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Minska resursanvändning och miljöpåverkan</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Effektivisera användningen av material och energi i VGR:s verksamheter och bidra till att minska utsläpp, avfall och belastning på klimat och ekosystem även i leverantörsled och samhället i stort.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ställa om till cirkulära materialflöden</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Öka återbruk, reparation och återanvändning samt driva utvecklingen mot flergångsalternativ, så att både den egna verksamheten och andra aktörer minskar behovet av </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>nyutvunna</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> resurser.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ställa krav på hållbara inköp och stärka avfallshanteringen</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Använda upphandling som verktyg för att påverka marknaden mot mer hållbara produkter, samtidigt som återvinning och hantering av avfall utvecklas för att minska spridningen av skadliga ämnen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Minska farliga kemikalier och läkemedels påverkan</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Arbeta systematiskt med att fasa ut skadliga ämnen, påverka leverantörer och bidra till en mer hållbar användning och hantering av kemikalier och läkemedel i samhället. VGR ska också arbeta för att motverka utveckling och spridning av antibiotikaresistenta </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>bakterier.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF27F59-4B33-65E2-7652-A6ADA9A2979A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
@@ -5644,250 +5723,250 @@
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D402D6E-C1F0-3D43-ED59-74A19BC611A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det övergripande målet Låg klimatpåverkan handlar om att till 2045 nå netto-noll utsläpp, det vill säga att inga nettoutsläpp av växthusgaser, varken direkta eller indirekta, ska komma från VGR.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Minska direkta och indirekta utsläpp i hela verksamheten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska kraftigt reducera både direkta och indirekta utsläpp av växthusgaser. De direkta </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>utsläppen äger eller kontrollerar VGR medan de indirekta handlar om utsläpp från till exempel inköp, avfallshantering och kapitalplaceringar.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ställa om till hållbara transporter och resor.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska arbeta för ett minskat transportbehov och fossilfria transporter, kollektivtrafik, personbilar och arbetsfordon. Resor i tjänsten med flyg och egen bil ska minska och fler resor ske hållbart med kollektivtrafik, cykel och gång.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Minska klimatpåverkan från inköp och fastighet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska ställa klimatkrav i upphandling och minska utsläpp av växthusgaser från förbrukningsprodukter, livsmedel, byggnation och energianvändning.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Utveckla klimatanpassade och robusta verksamheter</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska anpassa byggnader, infrastruktur och verksamheter till ett förändrat klimat, minska risker vid extremväder och stärka beredskapen för framtida hälso- och miljöpåverkan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D736E569-237A-023B-6B80-6ED50E9B6D38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5979,207 +6058,207 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det övergripande målet Främjad biologisk mångfald handlar om att skapa goda livsmiljöer för olika levande organismer och minska förlusten av arter.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Stärka och utveckla biologisk mångfald i miljöer och fastigheter</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska bevara och utveckla naturvärden i sina områden genom att exempelvis plantera träd och vegetation, skapa livsmiljöer för arter och bekämpa invasiva arter. Biologisk mångfald ska integreras i förvaltning och utveckling av fastigheter bland annat genom naturbaserade lösningar som tar tillvara ekosystemens egna funktioner för till exempel dagvattenhantering, temperaturreglering och klimatanpassning. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Främja hållbar livsmedelsproduktion och konsumtion</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska välja livsmedel som bidrar till biologisk mångfald genom ökad andel regionala och ekologiska produkter samt säkerställa att fisk och skaldjur kommer från hållbara bestånd.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ställa krav och påverka genom inköp och samverkan</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Genom att ställa krav vid upphandling av varor och tjänster som till exempel drivmedel, hälso- och sjukvårdsprodukter, byggmaterial och textilier kan VGR främja biologisk mångfald. </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E843E0D4-1463-A0DD-10EE-31B423302147}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
@@ -6251,738 +6330,738 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetsmål 2030 innehåller även ett avsnitt om ansvarsfull styrning som handlar om hur hållbarhetsarbetet styrs och leds inom ramen för regionstyrelsen och alla VGR:s nämnder och styrelsers ansvar. Här samlas också regionövergripande hållbarhetsområden som hållbar arbetsgivare, säkerhet och civil beredskap, hållbar digitalisering, hållbar finansiell verksamhet, hållbara investeringar samt hållbara upphandlingar och inköp. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Styrning och ledning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhetsarbetet ska vara tydligt organiserat, integrerat i ordinarie processer och ha klara ansvarsområden. Regionstyrelsen har det övergripande ansvaret, medan nämnder och styrelser ansvarar för genomförandet. Planering av hållbarhetsmålen görs i samband med förvaltningars och bolags detaljbudgetarbete medan uppföljning av hållbarhetsmålen sker integrerat i styrelsers, nämnders och koncernövergripande delårs- och årsredovisningar.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Ett systematiskt arbetssätt, bland annat genom miljöledningssystem, ska säkerställa kontinuerlig utveckling och måluppfyllelse.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Hållbar arbetsgivare</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska vara en hållbar arbetsgivare som erbjuder ett gott, jämställt och inkluderande arbetsliv med bra arbetsmiljö och utvecklingsmöjligheter.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Fokus är att främja medarbetares hälsa, motverka diskriminering och stärka kompetensförsörjningen genom att både attrahera nya och behålla befintliga medarbetare.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Områden för uppföljning:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Medarbetare som upplever sin arbetsmängd rimlig.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Medarbetare som har möjlighet till återhämtning under arbetspasset genom rast och pauser.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Medarbetare som vågar uttala sig och ta upp eventuella problem på arbetsplatsen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Medarbetare som rekommenderar sin arbetsplats för andra.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Medarbetare som utsatts för kränkande särbehandling, diskriminering, sexuella trakasserier, våld eller hot om våld. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Övergripande summering av årlig uppföljning av systematiskt arbetsmiljöarbete inklusive aktiva åtgärder mot diskriminering.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Säkerhet och civil beredskap</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Säkerhets- och beredskapsarbetet ska stärka VGR:s förmåga att förebygga risker, hantera kriser och skydda människor, verksamhet och information. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Jämlikhet, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>mänskliga rättigheter och skydd av miljön ska vara vägledande i verksamhet och prioriteringar även vid kris, förhöjd beredskap eller krig. Det innebär att jämställdhet, jämlikhet, icke-diskriminering, funktions- och barnrätt samt miljö och klimat ska beaktas i beredskapsplanering och kontinuitetsplanering.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Områden för uppföljning:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Åtgärder utpekade i risk- och sårbarhetsanalys (RSA)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Åtgärder utpekade i säkerhetsskyddsanalys (SSA)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Kontinuitetsplaner</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Visselblåsningsärenden</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Kontroll av ekonomiskt stöd</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hot och våld</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Hållbar digitalisering</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbar digitalisering ska skapa nytta för invånare och verksamheter samtidigt som den bidrar till VGR:s mål.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Digitalisering ska vara långsiktigt hållbar och ta hänsyn till sociala, miljömässiga och ekonomiska aspekter, som tillgänglighet för personer med funktionsnedsättning, inkludering, miljö- och klimatpåverkan.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Hållbar finansiell verksamhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR:s finansverksamhet ska styras ansvarsfullt med god etik och transparens. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>VGR:s kapitalförvaltning ska</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> bidra till social, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>ekonomiskt och miljömässig hållbarhet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Områden för uppföljning:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbar medelsförvaltning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbara bank- och betaltjänster</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Hållbara investeringar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbara investeringar i VGR ska bidra till en långsiktigt hållbar ekonomi.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Område för uppföljning:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Ansvarsfulla investeringar</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Hållbara upphandlingar och inköp</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbara upphandlingar och inköp ska vara kostnadseffektiva, rättssäkra och bidra till hållbar utveckling. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>VGR:s hållbarhetsmål utgör ett styrande och vägledande underlag för kravställande av hållbarhet i upphandlingar. Hållbarhetskrav integreras i inköpsprocessen för att säkerställa mänskliga rättigheter och minska negativ påverkan på miljö under produktens livscykel.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Område för uppföljning:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" fontAlgn="t">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetsprioriterade upphandlingar</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="1"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -7023,248 +7102,248 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Utbildningen </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="1" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhet – för varje människa och för vår planet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>vänder sig till alla VGR:s medarbetare, chefer och förtroendevalda samt privata aktörer inom Vårdval och andra externa intresserade.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
               <a:t>Syftet är att ge grundläggande kunskap om vad hållbarhet är och hur viktigt det är att göra val i vardagen som bidrar till att nå VGR:s hållbarhetsmål.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
               <a:t>Utbildningen är webbaserad och kan genomföras individuellt eller i grupp.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
               <a:t>Innehåll:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
               <a:t>grundläggande kunskap om hållbarhet,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
               <a:t>Västra Götalandsregionens hållbarhetsmål,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
               <a:t>inspirerande exempel från verksamheterna,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
               <a:t>tankeövningar med hållbarhetsfiltret för att beakta hållbarhet i alla beslut.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="1" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhet - för varje människa och för vår planet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>är obligatorisk för alla medarbetare och chefer i Västra Götalandsregionens förvaltningar.</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:effectLst/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -7305,115 +7384,115 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>För att stärka genomförandet av VGR:s hållbarhetsmål utlyser hållbarhetsutskottet medel i Hållbarhetssatsningen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Utlysningen ger möjlighet för VGR:s förvaltningar och bolag att söka medel för insatser som bidrar till VGR:s hållbarhetsmål. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Syftet är att tillvarata engagemang och idéer som finns i verksamheten i genomförandet av målen.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Information om utlysningsperiod och kriterier finns på www.vgregion.se/hallbarhetssatsningen</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -7472,527 +7551,563 @@
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81E031B1-A5EB-1B27-11A8-508BB7364A03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhetspriset delas ut årligen till en summa av 50 000 kr för att belöna och uppmärksamma insatser som bidrar till uppfyllandet av VGR:s hållbarhetsmål. Prissumman kan delas mellan flera pristagare.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Insatsen ska vara etablerad, långsiktig och bidra till minst ett av VGR:s hållbarhetsmål.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Insatsen ska också uppfylla ett eller flera av följande kriterier:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>ha positiva effekter på flera av hållbarhetsdimensionerna social, ekologisk och ekonomisk hållbarhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>vara nytänkande och kreativ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>vara möjlig att skala upp</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>ha inspirerat och bidragit till andras hållbarhetsarbete</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Senaste pristagare Hållbarhetspriset</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" dirty="0"/>
+              <a:rPr lang="sv-SE" b="0"/>
               <a:t>2026: </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>ÅtervinnIT koncernkontoret </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>– är VGR:s gemensamma tjänst för återanvändning och återvinning av IT-utrustning som inte längre används i verksamheten. Under 2025 återtogs över 28 000 IT‑produkter, varav majoriteten kunde få ett andra liv utanför VGR. Det bidrog till en minskad klimatpåverkan på cirka 5 200 ton koldioxidekvivalenter. Det motsvarar 7 000 flygresor tur och retur Göteborg-New York. Allt ekonomiskt överskott återförs 	direkt till verksamheterna. Förra året återbetalades 15 miljoner kronor till verksamheterna.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Mobilt team beroende Sahlgrenska Universitetssjukhuset </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>– bedriver uppsökande vård för personer med skadligt bruk och beroende med komplexa vårdbehov. En grupp som ofta har svårt att själva ta kontakt med vården. Genom ett flexibelt och samverkande arbetssätt erbjuder teamet bland annat rådgivning, medicinska insatser, sprututbyte, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>naloxonutbildning</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> och länk till beroendevård. Arbetet sker i nära samverkan med kommuner, civilsamhälle och andra vårdaktörer och har ett tydligt fokus på tillit, brukarmedverkan och jämlik vård. Sedan starten har verksamheten nått tusentals personer som annars riskerat att stå helt utanför vårdsystemet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" b="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3AD52D9-0218-24BE-E50A-54236E9E93F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="112474621"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{955CAC6D-64D7-5B9C-BBD9-45293044B34F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Platshållare för bildobjekt 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01A2D95-A25B-4B44-7686-23E536B04262}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för anteckningar 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30FB50DC-AE00-E22D-6A58-A662AF6B8526}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Hållbarhetsnytt är ett nyhetsbrev för alla som är intresserade av </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>VGR:s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> hållbarhetsarbete - social, ekologisk och ekonomisk hållbarhet. Här får du senaste informationen om beslut, inspiration, aktuella frågor, information om kommande träffar och seminarier och mycket mer. Avsändare är hållbarhetsavdelningen, Koncernkontoret.</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DDB4E26-B528-E277-19C0-689D0955910E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2796650322"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Här finns länkar för dem som vill veta med om VGR:s hållbarhetsmål och hållbarhetsarbete.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2573049422"/>
-      </p:ext>
-[...106 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="906355885"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8020,343 +8135,343 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Agenda 2030 – FN:s globala mål - är den mest ambitiösa agendan för hållbar utveckling som världens länder någonsin antagit.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Agendan finns till för att till år 2030: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Avskaffa extrem fattigdom,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Minska ojämlikheter och orättvisor i världen,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Främja fred och rättvisa, samt </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Lösa klimatkrisen. </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Sverige ligger långt fram i omställningen till ett mer hållbart samhälle men mycket arbete kvarstår. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Som en av landets största regioner och offentliga arbetsgivare har Västra Götalandsregionen en betydande roll och ett stort ansvar att vara föregångare i omställningen till ett hållbart samhälle. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Västra Götalandsregionens hållbarhetsmål och hållbarhetspolicy </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>är VGR:s konkretisering och bidrag till måluppfyllelsen av Agenda 2030.</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr defTabSz="914400">
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
@@ -8412,50 +8527,158 @@
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1676981344"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{352F4D71-8705-BDE3-44AE-D8F3024D3F16}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Platshållare för bildobjekt 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AA27816-471B-44EA-87FE-DA1E01EC1834}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för anteckningar 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06EB75EB-B1DB-BD4D-F998-E43FDDB33F70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CAF0A65-06D4-32F9-A9DE-CCCE06E8E478}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="906355885"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -8474,216 +8697,216 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>”En hållbar utveckling är en utveckling som tillfredsställer dagens behov utan att äventyra kommande generationers möjligheter att tillfredsställa sina behov”. Definitionen kommer från rapporten ”Vår gemensamma framtid”, även kallad </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1">
+              <a:rPr lang="sv-SE" err="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Brundtlandrapporten</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0">
+            <a:endParaRPr lang="sv-SE">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Hållbarhet definieras utifrån de tre dimensionerna ekonomisk, social och miljömässig hållbarhet. De tre dimensionerna samspelar och stödjer varandra och utgör en </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>odelbar helhet. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Ingen dimension kan nås på bekostnad av en annan och det krävs insatser inom alla dimensioner för att vi ska lyckas uppnå hållbarhet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="0" i="0" dirty="0">
+            <a:endParaRPr lang="sv-SE" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Västra Götalandsregionens hållbarhetsmål och hållbarhetspolicy innefattar alla tre dimensionerna.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" b="0" i="0" dirty="0">
+            <a:endParaRPr lang="sv-SE" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Apex New Book"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -8807,668 +9030,668 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Hållbarhetspolicyn beskriver den politiska viljan och övergripande hur Västra Götalandsregionen ska arbeta med hållbarhet. Hållbarhetspolicyn ersätter, efter beslut i Regionfullmäktige i maj 2026, tidigare miljöpolicy. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>VGR är en betydande aktör för hållbar utveckling utifrån ansvar för hälso- och sjukvård, tandvård, kollektivtrafik, kultur, utbildning och regional utveckling. Hållbarhet påverkas också genom stödfunktioner som lokalförsörjning, logistik samt stöd- och servicetjänster. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Det breda samhällsuppdraget innebär att vi har stor påverkan på och ska skydda människor och miljö.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Det gör VGR genom:</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhet i all styrning </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>– Att i</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>ntegrera </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>hållbarhet i ordinarie styrning och ledning, verksamhetsplanering och uppföljning.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Systematiskt hållbarhetsarbete </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>- </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>A</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>tt organisera, planera, genomföra och följa upp hållbarhetsarbetet systematiskt.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Långsiktiga beslut </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>– Att b</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>eakta ekonomiska</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>, sociala och miljömässiga konsekvenser ur ett långsiktigt perspektiv vid utformning av verksamheter och beslutsfattande.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Tydligt ansvar och kunskap  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>- Att f</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>örtroendevalda</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>, chefer och medarbetare har kunskap om hållbarhet samt sin egen roll och ansvar i hållbarhetsarbetet.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Dialog med berörda </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>– Att i</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>nvolvera, lyssna </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>in och beakta synpunkter och erfarenheter från dem som berörs av verksamheten.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Följa lagar och krav </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>– Att l</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>eva upp till gällande lagstiftning, internationella konventioner och andra bindande krav inom hållbarhet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -9509,83 +9732,83 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetspolicyn konkretiseras i Hållbarhetsmål 2030.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetsmål 2030 består av ett avsnitt om ansvarsfull styrning samt sex övergripande hållbarhetsmål med tillhörande delmål och indikatorer med målvärden.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t>Ansvarsfull styrning handlar om hur hållbarhetsarbetet styrs och leds inom ramen för regionstyrelsen och alla VGR:s nämnder och styrelsers ansvar. Här samlas också regionövergripande hållbarhetsområden som hållbar arbetsgivare, säkerhet och civil beredskap, hållbar digitalisering, hållbar finansiell verksamhet, hållbara investeringar samt hållbara upphandlingar och inköp. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
               <a:t>De sex övergripande hållbarhetsmålen beskriver att VGR:s verksamheter ska främja hälsa och välbefinnande, säkerställa jämlikhet och lika rättigheter samt arbeta för tillit, trygghet och delaktighet. Verksamheterna ska bedrivas resurseffektivt och giftfritt, med låg klimatpåverkan och främjad biologisk mångfald.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
@@ -9661,265 +9884,265 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>I Vision Västra Götaland beskrivs </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>hållbar utveckling som en förutsättning för det goda livet, nuvarande och kommande generationer ska tillförsäkras sunda ekonomiska, sociala och miljömässiga förhållanden. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Västra Götalandsregionen har fyra måldokument som anger mål som ska bidra till att uppfylla visionen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetsmål 2030 ska förstärka hållbarhetsperspektivet i de fyra måldokumenten för regional utveckling, hälso- och sjukvård, trafikförsörjning och kultur.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>När vi …</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>erbjuder en god hälso- och sjukvård</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>ansvarar för den regionala kollektivtrafiken</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>bedriver regionalt utvecklingsarbete</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>främjar tillgång till kultur</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>har arbetsgivar- och arbetsmiljöansvar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>tillhandahåller stöd och lokaler till regionens verksamheter</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>… ska vi förhålla oss till de politiskt antagna hållbarhetsmålen och bidra till ekonomisk, social och miljömässig hållbarhet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B608837F-3B2A-CA01-5BE9-1BCBAA465931}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -10044,520 +10267,520 @@
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AEB4C86-369F-9417-ABE5-192BC8290054}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>VGR har sex övergripande hållbarhetsmål som i text och med hjälp av indikatorer konkretiserar och beskriver politikens ambitioner inom respektive område:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>God hälsa och välbefinnande med delmålen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Barnets rättigheter tillgodoses</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Hälsofrämjande och förebyggande verksamhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Jämlikhet och lika rättigheter </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>med delmålen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Jämlik och jämställd verksamhet fri från diskriminering</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Inkluderande och normmedveten information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Fysiskt tillgängliga miljöer och lokaler</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Tillit, trygghet och delaktighet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>med delmålen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Delaktighet och dialog med dem som berörs</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Frihet från våld, hot och kränkningar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Resurseffektivt och giftfritt med delmålen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Cirkulära produkt- och materialflöden</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Hållbar kemikalie- och läkemedelsanvändning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Låg klimatpåverkan </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>med delmålen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Hållbara transporter och resor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Klimat- och energieffektiv verksamhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Klimatanpassad verksamhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Främjad biologisk mångfald </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>med delmålen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Främjad biologisk mångfald vid markanvändning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>Hänsyn till biologisk mångfald vid val av varor och tjänster</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" lvl="0" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200"/>
               <a:t>På följande bilder beskrivs innehållet i de olika målen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D80B667A-90F5-5E56-7C05-D13B67D66A73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10625,247 +10848,247 @@
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{875A96F5-2048-AEF4-E388-6167F4B96FE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det övergripande målet Hälsa och välbefinnande handlar om att arbeta för jämlik hälsa i hela verksamheten</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Påverkan på hälsa och välbefinnande finns inom samtliga huvuduppdrag; hälso- och sjukvård, tandvård, kollektivtrafik, kultur, utbildning och regional utveckling samt genom stödfunktioner som lokalförsörjning, logistik samt stöd- och servicetjänster. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Genom samverkan både internt och med andra samhällsaktörer ska VGR påverka livsvillkor och skapa förutsättningar för god hälsa för hela befolkningen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Stärka möjligheterna till hälsa för grupper med större behov</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska aktivt rikta insatser till individer och grupper med sämre livsvillkor eller högre risk för ohälsa. Genom att anpassa välfärdstjänster och resurser ska ojämlikheter i hälsa motverkas och möjligheterna till hälsa och välbefinnande stärkas.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Säkerställa barns rättigheter i praktiken</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska arbeta systematiskt utifrån barnkonventionen i alla verksamheter. Det innebär att barnets bästa ska prövas i beslut (barnkonsekvensanalys), att barns delaktighet ska stärkas och att barn som riskerar att fara illa ska uppmärksammas och få rätt stöd i tid.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Prioritera förebyggande och hälsofrämjande insatser</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska ställa om till ett mer proaktivt arbetssätt med fokus på levnadsvanor, psykisk hälsa och tidiga insatser. Genom samverkan med kommuner och civilsamhälle ska insatserna bli mer träffsäkra. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Att arbeta främjande och förebyggande bidrar till att minska framtida behov av vård och omsorg, att samhällets resurser används mer kostnadseffektivt och att påverkan på miljö och klimat minskar. </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0100BCF3-D073-E36B-F346-4EF9985D53E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
@@ -10955,305 +11178,305 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det övergripande målet </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Jämlikhet och lika rättigheter </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>handlar om att VGR:s verksamhet ska vara jämlik och tillgänglig för alla i Västra Götaland.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="t" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Utgå från mänskliga rättigheter i all verksamhet</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska i all verksamhet utgå från de mänskliga rättigheterna och säkerställa att de respekteras, skyddas och främjas. Det innebär att alla invånare ska ha likvärdiga möjligheter att ta del av verksamheten, oavsett bakgrund, och att särskilt prioritera grupper med större behov för att uppnå jämlika resultat.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Arbeta systematiskt för ökad jämlikhet och jämställdhet</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska arbeta strukturerat med att identifiera, analysera och åtgärda omotiverade skillnader i beslut, erbjudanden och resultat. Detta inkluderar att synliggöra ojämlikhet genom statistik och analyser och även att säkerställa att jämlikhet och jämställdhet beaktas i planering, genomförande och uppföljning.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Säkerställa tillgänglighet och inkludering för alla</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska utveckla verksamheter, tjänster, information och miljöer som är tillgängliga och användbara för alla. Det handlar både om fysisk tillgänglighet i lokaler och utemiljöer och om digital och kommunikativ tillgänglighet, där information ska vara begriplig, finnas i flera format och anpassas efter olika målgruppers behov.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Främja ett respektfullt bemötande och stärka delaktighet</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="t"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="sv-SE" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>VGR ska säkerställa ett respektfullt och normmedvetet bemötande som stärker tillit och förtroende. Invånare ska kunna förstå, använda och vara delaktiga i verksamheten genom tydlig kommunikation, ökad hälsolitteracitet och möjligheter att påverka utifrån sina egna förutsättningar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{095416E0-2D6B-B27E-780B-6FA68339BC13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -11266,219 +11489,219 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05A0FD01-DAB6-A942-8204-500CB4C9AB7D}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="199258852"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrikbild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A258EC79-F416-4E3D-A67E-4A13E8004581}"/>
@@ -11491,51 +11714,51 @@
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879401" y="1152048"/>
             <a:ext cx="5737195" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="882446" y="3683107"/>
             <a:ext cx="5743363" cy="1683433"/>
@@ -11561,51 +11784,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D40A280-071E-DBFA-6AF0-E13AA8857AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7517605" y="385758"/>
@@ -12517,57 +12740,57 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03F274C-7DF4-4202-6241-5960DF9CAF0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7A94E1-4D7B-8C36-2DD9-EA5758651018}"/>
               </a:ext>
             </a:extLst>
@@ -12580,51 +12803,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12701,119 +12924,119 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B25631-0701-40C3-A2E5-991715C6245C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5080197" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Grupp 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDAFC5B-FAA8-DA1D-DD9A-5B8F7DA6C62F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -12862,51 +13085,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="textruta 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E23515-B65D-2DBB-E416-499691334839}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -12925,51 +13148,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Jämlikhet och lika rättigheter</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
@@ -13060,73 +13283,72 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1DD2271-9C66-8D51-E94F-66535B425EFC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="277610" y="497070"/>
             <a:ext cx="440159" cy="440159"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="262602646"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -13210,119 +13432,119 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B25631-0701-40C3-A2E5-991715C6245C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5080197" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -13399,51 +13621,50 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="Grupp 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{691A33FD-594B-8E9D-941C-B0A00F15DD81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
@@ -13510,51 +13731,51 @@
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                   <a:lnSpc>
                     <a:spcPct val="100000"/>
                   </a:lnSpc>
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buClrTx/>
                   <a:buSzTx/>
                   <a:buFontTx/>
                   <a:buNone/>
                   <a:tabLst/>
                   <a:defRPr/>
                 </a:pPr>
-                <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="white"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Verdana"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="11" name="textruta 10">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E23515-B65D-2DBB-E416-499691334839}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
@@ -13573,89 +13794,89 @@
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                   <a:lnSpc>
                     <a:spcPct val="130000"/>
                   </a:lnSpc>
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buClrTx/>
                   <a:buSzTx/>
                   <a:buFontTx/>
                   <a:buNone/>
                   <a:tabLst/>
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:solidFill>
                       <a:prstClr val="black"/>
                     </a:solidFill>
                     <a:effectLst/>
                     <a:uLnTx/>
                     <a:uFillTx/>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:rPr>
                   <a:t>Tillit, trygghet och delaktighet</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="7" name="Bild 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9539FE6-5368-2D3B-F4E8-7E2EB0904591}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr userDrawn="1"/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="262815" y="503740"/>
               <a:ext cx="469023" cy="469023"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524079472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -13741,51 +13962,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EFE71E-24F2-53D3-3A31-6073910C5016}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="28"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="385200"/>
             <a:ext cx="5004000" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -13946,51 +14167,50 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="E7E1DF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="216000" tIns="216000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Grupp 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19A1266B-914E-590A-1C98-AD2C0F712AC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
@@ -14057,51 +14277,51 @@
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </p:style>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                   <a:lnSpc>
                     <a:spcPct val="100000"/>
                   </a:lnSpc>
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buClrTx/>
                   <a:buSzTx/>
                   <a:buFontTx/>
                   <a:buNone/>
                   <a:tabLst/>
                   <a:defRPr/>
                 </a:pPr>
-                <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="white"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Verdana"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="13" name="textruta 12">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FB2CB7A-4B7D-DB2E-A10E-6F2F33C68BB3}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
@@ -14120,89 +14340,89 @@
             </p:spPr>
             <p:txBody>
               <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                   <a:lnSpc>
                     <a:spcPct val="130000"/>
                   </a:lnSpc>
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buClrTx/>
                   <a:buSzTx/>
                   <a:buFontTx/>
                   <a:buNone/>
                   <a:tabLst/>
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:solidFill>
                       <a:prstClr val="black"/>
                     </a:solidFill>
                     <a:effectLst/>
                     <a:uLnTx/>
                     <a:uFillTx/>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:rPr>
                   <a:t>Tillit, trygghet och delaktighet</a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Bild 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DAB4398-13AB-AA39-8354-18ACD1D93E0B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr userDrawn="1"/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="262815" y="503740"/>
               <a:ext cx="469023" cy="469023"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CAAF6FB-D842-9A54-6610-1AAA0BA68C17}"/>
               </a:ext>
@@ -14226,119 +14446,119 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C77EF3D-BDCF-94AE-5B9B-6251C1165B6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5080197" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7581C6-3F2C-C45D-65AA-8AAB28208A3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="29"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7111803" y="3805362"/>
             <a:ext cx="4418045" cy="2442739"/>
@@ -14359,51 +14579,51 @@
               <a:spcBef>
                 <a:spcPts val="200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3999421618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="1321" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="688" userDrawn="1">
           <p15:clr>
@@ -14450,51 +14670,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -14505,79 +14725,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Grupp 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDAFC5B-FAA8-DA1D-DD9A-5B8F7DA6C62F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -14626,51 +14846,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="textruta 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E23515-B65D-2DBB-E416-499691334839}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -14689,51 +14909,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Resurseffektivt och giftfritt</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
@@ -14824,73 +15044,72 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E145A7AF-CC8E-8486-2059-CF2FCA2B2E2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="195475" y="606084"/>
             <a:ext cx="581539" cy="264335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2430886812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -14949,51 +15168,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -15004,79 +15223,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Grupp 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDAFC5B-FAA8-DA1D-DD9A-5B8F7DA6C62F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -15125,51 +15344,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="textruta 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E23515-B65D-2DBB-E416-499691334839}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -15188,89 +15407,89 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Resurseffektivt och giftfritt</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E145A7AF-CC8E-8486-2059-CF2FCA2B2E2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="195475" y="606084"/>
             <a:ext cx="581539" cy="264335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rektangel: ett hörn rundat 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3472982A-A8E3-AC97-F6BC-86730E2C2961}"/>
               </a:ext>
             </a:extLst>
@@ -15294,51 +15513,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B1E0C87-6ADD-4B34-FF92-F024312F2742}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="28"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="385200"/>
             <a:ext cx="5004000" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -15499,51 +15718,50 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="E7E1DF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="216000" tIns="216000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{631CD14E-C217-9014-CC15-D0A96B07D815}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="29"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7111803" y="3805362"/>
             <a:ext cx="4418045" cy="2442739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -15562,51 +15780,51 @@
               <a:spcBef>
                 <a:spcPts val="200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1815400879"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="1321" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="688" userDrawn="1">
           <p15:clr>
@@ -15653,51 +15871,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -15708,79 +15926,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Grupp 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDAFC5B-FAA8-DA1D-DD9A-5B8F7DA6C62F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -15829,51 +16047,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="textruta 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E23515-B65D-2DBB-E416-499691334839}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -15892,51 +16110,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Låg klimatpåverkan</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
@@ -16027,73 +16245,72 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bild 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EDE8886-1A19-589B-1D11-E259DD352358}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="277666" y="476190"/>
             <a:ext cx="499348" cy="499348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1786335369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -16152,51 +16369,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -16207,79 +16424,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Grupp 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDAFC5B-FAA8-DA1D-DD9A-5B8F7DA6C62F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -16328,51 +16545,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="textruta 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E23515-B65D-2DBB-E416-499691334839}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -16391,51 +16608,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Främjad biologisk mångfald</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
@@ -16526,73 +16743,72 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48E10D8F-B0E2-5061-4D06-3C0E4165F1FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="389519" y="475243"/>
             <a:ext cx="360268" cy="501242"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2948837318"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -16651,51 +16867,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -16706,79 +16922,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Grupp 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDAFC5B-FAA8-DA1D-DD9A-5B8F7DA6C62F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -16827,51 +17043,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="textruta 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E23515-B65D-2DBB-E416-499691334839}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -16890,89 +17106,89 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Främjad biologisk mångfald</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48E10D8F-B0E2-5061-4D06-3C0E4165F1FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="389519" y="475243"/>
             <a:ext cx="360268" cy="501242"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rektangel: ett hörn rundat 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C3C33F3-E720-50C3-9CC2-6690AAF1C2C2}"/>
               </a:ext>
             </a:extLst>
@@ -16996,51 +17212,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57A7B25D-606A-13BB-9CDC-C307AB80EC5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="28"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="385200"/>
             <a:ext cx="5004000" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -17201,51 +17417,50 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="E7E1DF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="216000" tIns="216000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC5D3841-65F8-3ED2-B9FB-F869A29B30A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="29"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7111803" y="3805362"/>
             <a:ext cx="4418045" cy="2442739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -17264,51 +17479,51 @@
               <a:spcBef>
                 <a:spcPts val="200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1718790981"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="1321" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="688" userDrawn="1">
           <p15:clr>
@@ -17355,99 +17570,99 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="4995333" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7DF81E-C002-909A-C891-09FF50BEF206}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096247" y="2098800"/>
             <a:ext cx="4995333" cy="3922588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5002954" cy="6091200"/>
@@ -17524,83 +17739,82 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17672,51 +17886,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096622" y="666000"/>
             <a:ext cx="7200000" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Platshållare för text 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F162ADE3-0956-372F-C6D3-F1068347B53D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="26"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="2098800"/>
             <a:ext cx="7200000" cy="3922588"/>
@@ -17889,51 +18103,50 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="E7E1DF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="108000" tIns="72000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Platshållare för bild 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{457125D0-9A9D-2671-96B2-99317F8C6E91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="24"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8943035" y="3429736"/>
             <a:ext cx="2858400" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -18078,83 +18291,82 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="108000" tIns="72000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18229,51 +18441,51 @@
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879401" y="1152048"/>
             <a:ext cx="5737196" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="882446" y="3683107"/>
             <a:ext cx="5737196" cy="1683433"/>
@@ -18299,51 +18511,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7930A342-B92A-082F-5C3D-382BD190DCD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1">
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8945549" y="386435"/>
             <a:ext cx="2855885" cy="3045534"/>
@@ -18418,51 +18630,50 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Frihandsfigur 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E421D8C7-7AE4-75A7-E72D-F2CCD5EBD1ED}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7517605" y="385758"/>
             <a:ext cx="1427943" cy="1015289"/>
           </a:xfrm>
@@ -19261,103 +19472,103 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCDBD8D8-0B63-16B1-A58A-3685331C4CCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19419,51 +19630,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="5760000" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="5757509" cy="3922588"/>
@@ -19489,51 +19700,50 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Platshållare för bild 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{105C1370-15B7-AC02-005A-AB507144F062}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7513833" y="385197"/>
             <a:ext cx="4287600" cy="4536000"/>
           </a:xfrm>
           <a:custGeom>
@@ -19686,51 +19896,50 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="E7E1DF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="144000" tIns="108000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Frihandsfigur 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16CBC3DE-3F59-07F4-0A63-FD475D0A55CD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7513832" y="4921196"/>
             <a:ext cx="4287600" cy="1555200"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
@@ -19884,83 +20093,83 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20032,51 +20241,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="5760000" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="5757509" cy="3922588"/>
@@ -20102,51 +20311,50 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Platshållare för bild 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{105C1370-15B7-AC02-005A-AB507144F062}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7513833" y="385197"/>
             <a:ext cx="4287600" cy="4536000"/>
           </a:xfrm>
           <a:custGeom>
@@ -20299,83 +20507,82 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="E7E1DF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="144000" tIns="108000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20615,93 +20822,93 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76B25631-0701-40C3-A2E5-991715C6245C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="5174921"/>
             <a:ext cx="9804743" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C866F5AF-6945-1E27-3523-937C5BA5CF62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389262" y="380997"/>
             <a:ext cx="11412171" cy="4540200"/>
@@ -20826,83 +21033,82 @@
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="144000" tIns="108000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20974,99 +21180,99 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="4995333" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7DF81E-C002-909A-C891-09FF50BEF206}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096247" y="2098800"/>
             <a:ext cx="4995333" cy="3922588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EFE71E-24F2-53D3-3A31-6073910C5016}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="28"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="385200"/>
             <a:ext cx="5004000" cy="3045600"/>
@@ -21229,51 +21435,50 @@
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="D1C4E9"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="216000" tIns="216000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för bild 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2124B1-915B-6BD5-C703-CE8084D4BEB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="29"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797101" y="3430800"/>
             <a:ext cx="5004000" cy="3045600"/>
           </a:xfrm>
           <a:custGeom>
@@ -21414,83 +21619,82 @@
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="180000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21621,51 +21825,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2673041"/>
             <a:ext cx="5279351" cy="1315278"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPts val="4040"/>
               </a:lnSpc>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -21742,94 +21946,93 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3709FC2C-3F9A-C12D-319E-6D572F25E57F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099BDA70-47AA-46F3-EB4D-B39C3D85B4AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -21958,51 +22161,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2673041"/>
             <a:ext cx="5279351" cy="1315278"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPts val="4040"/>
               </a:lnSpc>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -22079,94 +22282,93 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0861AF48-3311-2312-F0E8-0A6800DADB1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F969B596-DE93-ED91-4881-4C29A549C3F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -22295,51 +22497,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="2673041"/>
             <a:ext cx="5279351" cy="1315278"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPts val="4040"/>
               </a:lnSpc>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1703F1CD-4B7B-907E-729A-4E87F6ADB81A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -22416,94 +22618,93 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB55E4B9-CA64-49AC-70D0-009F5886304A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB9037F4-083D-C6F2-F211-9833751C1A1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -22740,51 +22941,51 @@
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="white">
           <a:xfrm>
             <a:off x="1096246" y="1747837"/>
             <a:ext cx="10007600" cy="1614312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="3500" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D78077-8D23-4A9C-AD57-B41C92D6A8D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="white">
           <a:xfrm>
             <a:off x="1096246" y="3559879"/>
             <a:ext cx="10024267" cy="1500187"/>
@@ -22863,85 +23064,85 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -23158,144 +23359,144 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD858AF-B70F-D693-F33B-D59915C4884E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDA653E-A9D2-7B0C-271B-390806B79326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31323E2F-62ED-EA18-5CB9-BC300697ACF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -23538,144 +23739,144 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="921600"/>
             <a:ext cx="10046304" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CB0FC2-1D05-5EE5-C07F-D00BCBF5FC5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096246" y="2098800"/>
             <a:ext cx="10047600" cy="3311999"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF25A28-EFF4-2C18-2EED-1C79B759C77F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A2D28AB-516C-20D2-77EF-C6890456F2DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -23755,51 +23956,51 @@
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="879401" y="1152048"/>
             <a:ext cx="5737196" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:defRPr sz="3500" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B04F11C-8931-4F2C-862F-B58C9926FB12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="880376" y="3683107"/>
             <a:ext cx="5737196" cy="1683433"/>
@@ -23825,51 +24026,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Platshållare för bild 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7930A342-B92A-082F-5C3D-382BD190DCD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1">
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8945549" y="386435"/>
             <a:ext cx="2855885" cy="3045534"/>
@@ -24786,57 +24987,57 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCDBD8D8-0B63-16B1-A58A-3685331C4CCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bild 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC3A05F8-3C95-C4BB-ED96-7938636C1507}"/>
               </a:ext>
             </a:extLst>
@@ -24883,51 +25084,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24989,51 +25190,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Platshållare för innehåll 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B41505-5F42-3231-B20D-EBA3B666EBA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="26" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389262" y="1781464"/>
             <a:ext cx="11412000" cy="4690734"/>
@@ -25140,85 +25341,85 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="2520000" tIns="1188000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25290,51 +25491,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Frihandsfigur 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1284168-8C33-D9FB-4B28-91885C0AC0D1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389519" y="1781464"/>
             <a:ext cx="5706481" cy="4699390"/>
           </a:xfrm>
@@ -25576,158 +25777,158 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B425399A-86C0-B3F6-7654-19871C3B4CC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096247" y="2290034"/>
             <a:ext cx="4104832" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för innehåll 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D445F917-557C-D134-75C0-78BD5B68B028}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6780213" y="2290034"/>
             <a:ext cx="4104000" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F98A9FDB-D783-93C0-3FDA-68EEFE67AA72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08862FE1-3D22-B33D-742F-A540510F0B7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -25809,51 +26010,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097554" y="136800"/>
             <a:ext cx="10046304" cy="1576800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Frihandsfigur 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6E51E2-D90A-D326-CE84-26EA969690C3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="389518" y="1781464"/>
             <a:ext cx="6408000" cy="4699390"/>
           </a:xfrm>
@@ -25969,65 +26170,65 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA2AC8D-7139-1E47-D883-C37A91989735}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1098000" y="2289600"/>
             <a:ext cx="5004000" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61CF9D42-9EBA-F194-A977-9236958C4AEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="20"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6797517" y="1781175"/>
             <a:ext cx="5003957" cy="4699000"/>
@@ -26184,94 +26385,93 @@
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="288000" tIns="468000" rIns="612000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A68F426-1C5F-0711-6383-2CA02BF3D5B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0A451C-1B10-0646-B9D7-74DCB23845D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -26348,212 +26548,212 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="666000"/>
             <a:ext cx="10047600" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C2E317-0642-2E46-B74D-C0670C996503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="26" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096963" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C71F2C-C4C5-EE5B-6B8E-25012EE2544A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="27" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6370961" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för innehåll 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467317CB-B101-5159-5511-FFC3C4CABD5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="25" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388800" y="3429000"/>
             <a:ext cx="11412537" cy="3051175"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="2808000" tIns="540000"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26625,257 +26825,257 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="666000"/>
             <a:ext cx="10047600" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C2E317-0642-2E46-B74D-C0670C996503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="26" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096963" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för innehåll 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467317CB-B101-5159-5511-FFC3C4CABD5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="25" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096620" y="3429000"/>
             <a:ext cx="4776787" cy="3051175"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="216000" tIns="180000"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Platshållare för text 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C71F2C-C4C5-EE5B-6B8E-25012EE2544A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="27" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6370961" y="2098800"/>
             <a:ext cx="4776787" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC121DB-0C79-5D9A-022E-0A8CA4FB648D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="28" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6368531" y="3429000"/>
             <a:ext cx="4776787" cy="3051175"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="216000" tIns="180000"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka på en ikon för att lägga till innehåll</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27065,83 +27265,82 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27220,135 +27419,134 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för text 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D155C8E-9723-8B1E-7B00-DA8246853816}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388938" y="381001"/>
             <a:ext cx="5210351" cy="2039938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="360000" tIns="180000" rIns="360000" bIns="180000" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27427,135 +27625,134 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för text 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D155C8E-9723-8B1E-7B00-DA8246853816}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388938" y="381001"/>
             <a:ext cx="5210351" cy="2039938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E7E1DF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="360000" tIns="180000" rIns="360000" bIns="180000" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27634,135 +27831,134 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Platshållare för text 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D155C8E-9723-8B1E-7B00-DA8246853816}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388938" y="381001"/>
             <a:ext cx="5210351" cy="2039938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1C4E9"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="360000" tIns="180000" rIns="360000" bIns="180000" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="3300" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Skriv text här</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27843,51 +28039,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="8642350" cy="3922588"/>
@@ -27913,83 +28109,82 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28374,102 +28569,102 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5FB7636-32CC-7B30-B38E-46E7FB598974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170857" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28667,103 +28862,103 @@
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12F58EA4-3891-6E22-DDDB-A16F29BA9CE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170858" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28795,57 +28990,57 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87B505C0-88C7-6B61-6D26-939E8B8635FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1785932" y="2868104"/>
             <a:ext cx="3209817" cy="572047"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för bild 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5206D6B-B1E0-4714-DC33-C7E19D5476F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28855,85 +29050,85 @@
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="12" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7196091" y="2520000"/>
             <a:ext cx="3202607" cy="1230290"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att lägga till en logotyp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29204,85 +29399,85 @@
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="12" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7196091" y="2520000"/>
             <a:ext cx="3202607" cy="1230290"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att lägga till en logotyp</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29333,85 +29528,85 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="881395" y="1390462"/>
             <a:ext cx="8872205" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29805,51 +30000,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="9802252" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="9802252" cy="3922588"/>
@@ -29875,83 +30070,82 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30023,51 +30217,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -30078,79 +30272,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -30227,51 +30421,50 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="14" name="Grupp 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8358D6CB-BF75-FDB3-76DF-E48F22B76FB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378683"/>
             <a:ext cx="4209143" cy="719138"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -30318,51 +30511,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="textruta 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C654CAC0-62C7-745E-6CB6-D91047B60237}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -30381,88 +30574,88 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Hälsa och välbefinnande</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Bild 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238DD8E1-F5BC-4BA1-4ECB-A83345A973C3}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="248067" y="495954"/>
               <a:ext cx="469023" cy="453893"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="165014345"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -30522,51 +30715,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -30577,79 +30770,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -30726,51 +30919,50 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="14" name="Grupp 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8358D6CB-BF75-FDB3-76DF-E48F22B76FB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378682"/>
             <a:ext cx="6132516" cy="1047749"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -30817,51 +31009,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="textruta 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C654CAC0-62C7-745E-6CB6-D91047B60237}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -30880,88 +31072,88 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="130000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Hälsa och välbefinnande</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Bild 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238DD8E1-F5BC-4BA1-4ECB-A83345A973C3}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="248067" y="495954"/>
               <a:ext cx="469023" cy="453893"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1149712188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -31021,51 +31213,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1092200" y="1573213"/>
             <a:ext cx="5432317" cy="1047750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till rubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32FB49D-5F22-65E1-116A-E103227C3F28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094691" y="2943514"/>
             <a:ext cx="5432317" cy="3304587"/>
@@ -31076,79 +31268,79 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1200"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå två</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå tre</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fyra</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bild 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B4848F-5096-95D4-FF59-5D099FC74754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="385758"/>
             <a:ext cx="5004000" cy="6091200"/>
@@ -31225,51 +31417,50 @@
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="14" name="Grupp 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8358D6CB-BF75-FDB3-76DF-E48F22B76FB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-1" y="378682"/>
             <a:ext cx="6132516" cy="1047749"/>
             <a:chOff x="-1" y="378683"/>
             <a:chExt cx="4209143" cy="719138"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -31316,51 +31507,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="textruta 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C654CAC0-62C7-745E-6CB6-D91047B60237}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
@@ -31379,124 +31570,124 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPts val="2200"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Mål:</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPts val="2200"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:rPr kumimoji="0" lang="sv-SE" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>Hälsa och välbefinnande</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="17" name="Bild 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238DD8E1-F5BC-4BA1-4ECB-A83345A973C3}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="248067" y="495954"/>
               <a:ext cx="469023" cy="453893"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3000318009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -31506,51 +31697,51 @@
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="1321" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="688" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" orient="horz" pos="414" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -31675,51 +31866,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-06-29</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -32099,131 +32290,135 @@
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="1525" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" orient="horz" pos="3430" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="2795" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=3297" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=3297" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/hallbarhet/hallbarhetssatsningen/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/hallbarhet/hallbarhetssatsningen/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/amnen-a-o/miljo/arbetssatt-och-verktyg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10001-385633856-85/surrogate/H%c3%a5llbarhetsm%c3%a5l%202030.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/stod-och-tjanster/amnen-a-o/hallbarhet-i-vgr/utbildningar-och-verktyg/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=3297" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/stod-och-tjanster/amnen-a-o/hallbarhet-i-vgr/hallbarhetsrapport/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/stod-och-tjanster/amnen-a-o/hallbarhet-i-vgr/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10001-385633856-84/surrogate/H%c3%a5llbarhetspolicy.PDF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/hallbarhet/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/amnen-a-o/hallbarhet-i-vgr/hallbarhetsnytt/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/stod-och-tjanster/amnen-a-o/miljo/arbetssatt-och-verktyg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10001-385633856-85/surrogate/H%c3%a5llbarhetsm%c3%a5l%202030.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/stod-och-tjanster/amnen-a-o/hallbarhet-i-vgr/utbildningar-och-verktyg/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/course/view.php?id=3297" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/stod-och-tjanster/amnen-a-o/hallbarhet-i-vgr/hallbarhetsrapport/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/stod-och-tjanster/amnen-a-o/hallbarhet-i-vgr/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10001-385633856-84/surrogate/H%c3%a5llbarhetspolicy.PDF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/hallbarhet/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10001-385633856-84/surrogate/H%c3%a5llbarhetspolicy.PDF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10001-385633856-85/surrogate/H%c3%a5llbarhetsm%c3%a5l%202030.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10001-385633856-85/surrogate/H%c3%a5llbarhetsm%c3%a5l%202030.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/styrande-dokument/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/styrande-dokument/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E84AC1B0-6C09-E0BB-DE34-7B4752D02A6E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -32286,51 +32481,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 2" descr="Västra Götalandsregionens logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34A9EF89-A08C-2A9A-9BFF-3D3FBD183D77}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="screen">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -32393,51 +32588,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="Rektangel: ett hörn rundat 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B88452D8-5C89-6773-DD84-CD56201865DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
             <a:off x="10454576" y="4437063"/>
             <a:ext cx="1737496" cy="2428240"/>
           </a:xfrm>
           <a:prstGeom prst="round1Rect">
             <a:avLst>
@@ -32450,51 +32645,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FDE3955-5C64-E226-B2FE-EAE327F765D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7498949" y="1951672"/>
             <a:ext cx="4113534" cy="1477328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -32523,70 +32718,70 @@
               <a:buNone/>
               <a:defRPr sz="3300" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="2500"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3200" dirty="0">
+              <a:rPr lang="sv-SE" sz="3200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>– för varje människa och </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="3200" dirty="0">
+              <a:rPr lang="sv-SE" sz="3200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="3200" dirty="0">
+              <a:rPr lang="sv-SE" sz="3200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>vår planet </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Rubrik 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AFB6E8A-8A03-70A4-7332-46890D11E7BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
@@ -32612,51 +32807,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="2500"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2915744129"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -32690,105 +32885,114 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="textruta 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A3739D-2068-C3F6-83D4-4858CE9260AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663684" y="3330520"/>
             <a:ext cx="5387958" cy="2923877"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Utgå från mänskliga rättigheter i all verksamhet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Arbeta systematiskt för ökad jämlikhet och jämställdhet.</a:t>
             </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
-              <a:t>Säkerställa tillgänglighet och inkludering för alla.</a:t>
-            </a:r>
+              <a:t>Säkerställa tillgänglighet och inkludering för varje människa.</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Främja ett respektfullt bemötande och stärka delaktighet.</a:t>
             </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D59556AE-1E1A-C044-F1CD-A234E1709754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663683" y="2038359"/>
             <a:ext cx="5900889" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -32895,77 +33099,77 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="180000" rIns="0" bIns="0" rtlCol="0" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Jämlik och jämställd verksamhet fri från diskriminering</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Inkluderande och normmedveten information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Fysiskt tillgängliga miljöer och lokaler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2098FE42-1E34-AF6E-F40F-43852ED92827}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="378680"/>
             <a:ext cx="6798481" cy="1047749"/>
@@ -33024,54 +33228,54 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Jämlikhet och lika rättigheter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Bild 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{088D464A-61F3-D7BE-08C7-A1F3686F644A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="407730" y="549011"/>
             <a:ext cx="682085" cy="682085"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2359111936"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -33152,77 +33356,77 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663684" y="3336282"/>
             <a:ext cx="5387958" cy="2462213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Bygga förtroende genom transparens och dialog.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Involvera och ta tillvara invånares, patienters och andra målgruppers perspektiv.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Skapa trygga miljöer fria från våld och kränkningar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71EE4956-D302-E086-6181-00D7A67AB3CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663684" y="2028574"/>
             <a:ext cx="5432316" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -33294,64 +33498,64 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Delaktighet och dialog med dem som berörs</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Frihet från våld, hot och kränkningar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B4622B4-0028-7939-F879-381CA4C69431}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="378680"/>
             <a:ext cx="6798481" cy="1047749"/>
@@ -33410,54 +33614,54 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Tillit, trygghet och delaktighet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7B2D6DC-2369-CF2F-D34C-73E7D2F83FB4}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="407730" y="563260"/>
             <a:ext cx="726091" cy="726091"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2876635839"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -33538,90 +33742,90 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="742588" y="3337276"/>
             <a:ext cx="5387958" cy="2616101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Minska resursanvändning och miljöpåverkan. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Ställa om till cirkulära materialflöden. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Ställa krav på hållbara inköp och stärka avfallshanteringen. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Minska farliga kemikalier och läkemedels påverkan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD379AC-0BD1-BCD4-B8C6-20093B8ED514}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663684" y="2096818"/>
             <a:ext cx="5432316" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -33692,64 +33896,64 @@
             <a:ext cx="5013976" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2">
               <a:alpha val="60000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Cirkulära produkt- och materialflöden</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Hållbar kemikalie- och läkemedelsanvändning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C5D450F-61F0-6C74-4B22-711B0D474067}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="378680"/>
             <a:ext cx="6798481" cy="1047749"/>
@@ -33808,54 +34012,54 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Resurseffektivt och giftfritt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Bild 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00C6DDA9-E254-A40F-93CA-148FED7A9629}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="379543" y="737533"/>
             <a:ext cx="726091" cy="330041"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="717035064"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -33936,90 +34140,90 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="742588" y="3338574"/>
             <a:ext cx="5387958" cy="2923877"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Minska såväl direkta som indirekta utsläpp i hela verksamheten.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Ställa om till hållbara transporter och resor.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Minska klimatpåverkan från inköp och fastighet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Utveckla klimatanpassade och robusta verksamheter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{264CA0A9-F35E-E1F5-D0AA-A20290929BF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663683" y="2046027"/>
             <a:ext cx="5857037" cy="1047749"/>
@@ -34126,148 +34330,148 @@
             <a:ext cx="5013976" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2">
               <a:alpha val="60000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Hållbara transporter och resor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Klimat- och energieffektiv verksamhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Klimatanpassad verksamhet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="textruta 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28BF8919-B5A0-AF0F-E864-B1D047B5B705}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="378680"/>
             <a:ext cx="6798481" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="1296000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2600" dirty="0">
+              <a:rPr lang="sv-SE" sz="2600">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Låg klimatpåverkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D13DE0-8EAB-2339-4BF2-9CDFDDB438B7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="379543" y="540957"/>
             <a:ext cx="726091" cy="726091"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2608392451"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -34348,77 +34552,77 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="754885" y="3336479"/>
             <a:ext cx="5387958" cy="2154436"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Stärka och utveckla biologisk mångfald i miljöer och fastigheter.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Främja hållbar livsmedelsproduktion och konsumtion.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Ställa krav och påverka genom upphandling och inköp.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5A6EAFA-60DC-0BF1-07EE-C072089E4AE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663684" y="2023208"/>
             <a:ext cx="5432316" cy="1047749"/>
@@ -34515,135 +34719,135 @@
             <a:ext cx="5013976" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2">
               <a:alpha val="60000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Främjad biologisk mångfald vid markanvändning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Hänsyn till biologisk mångfald vid val av varor och tjänster</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="textruta 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAAB73B5-B7F3-4584-0D98-BCA6DC8FEF3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="378680"/>
             <a:ext cx="6798481" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="1296000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2600" dirty="0">
+              <a:rPr lang="sv-SE" sz="2600">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Främjad biologisk mångfald</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Bild 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5FD2B5B-FBC5-2EC4-D9AE-92501C994156}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="501854" y="549459"/>
             <a:ext cx="506063" cy="704088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540285928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -34683,169 +34887,169 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C21DD26E-F812-1888-727C-22394B9EA2BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6867938" y="2559136"/>
             <a:ext cx="4275920" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhet är integrerat i förvaltningars och bolags ordinarie processer för beslut, budget, planering, genom-förande och uppföljning.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DFC3DEA-8165-C1A3-0C50-14433A75FD92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755373" y="2136368"/>
             <a:ext cx="5625547" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPts val="2640"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Områden:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Styrning och ledning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Hållbar arbetsgivare</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Säkerhet och civil beredskap</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Hållbar digitalisering</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Hållbar finansiell verksamhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Hållbara investeringar</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="2000"/>
               <a:t>Hållbara upphandlingar och inköp</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A962EBC2-2C59-32EF-FDE0-D1DFA8A13738}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Ansvarsfull styrning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1558480568"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -34859,51 +35063,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76664633-0932-334D-1599-DF7167C68664}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Stöd för genomförande</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409386582"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -34922,132 +35126,132 @@
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E387CFD-FE9D-010D-25A6-AA36821AE038}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099113" y="2098800"/>
             <a:ext cx="5884617" cy="3922588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Grundläggande kunskap om hållbarhet och Västra Götalandsregionens hållbarhetsmål. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Inspirerande exempel från olika verksamheter.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="1500"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Obligatorisk för medarbetare inom VGR</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Länk till utbildningen i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0" err="1">
+              <a:rPr lang="sv-SE" err="1">
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Lärportalen</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4461CA8F-63B2-0F40-DEC6-0748AA6B0AFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Obligatorisk utbildning Hållbarhet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bildobjekt 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A455FC4-1593-2A0C-3E2D-FFBDE2CF8DA0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
@@ -35311,143 +35515,143 @@
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Läs mer om hållbarhetssatsningen: </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Hållbarhetssatsningen - Västra Götalandsregionen</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C1B20DD-7EDA-1428-8A40-BD1B18E567DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="6307528" cy="2367183"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Årlig utlysning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Stärka genomförandet av Västra Götalandsregionens hållbarhetsmål</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Ta tillvara på engagemang inom VGR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{426B11FD-5AE1-04B1-758B-FC256E1D2B7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetssatsningen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2584666794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
@@ -35498,51 +35702,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Platshållare för bild 8" descr="Bilden visar fyra ersoner som mottagit hållbarhetspriset med blombuketter och diplom i händerna.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17FEA254-3513-6514-E731-4AD418E9508F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="27"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -35572,139 +35776,139 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7766524" y="5120585"/>
             <a:ext cx="3765076" cy="1436162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:rPr lang="sv-SE" b="1"/>
               <a:t>Pristagare 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1600" err="1"/>
               <a:t>ÅtervinnIT</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>, koncernkontoret samt Mobilt team beroende, Sahlgrenska Universitetssjukhuset</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B3B0F9F-1F10-3BAE-BED2-625CDD0F24C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099113" y="2098800"/>
             <a:ext cx="5136588" cy="3922588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Västra Götalandsregionen lyfter varje år fram goda exempel genom Hållbarhetspriset. Priset delas ut till medarbetare och verksamheter som gör skillnad – och inspirerar andra.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8097EF11-BD30-79DD-DAA1-CEA5EFA011C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetspris</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
             </a:br>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="572689856"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -35751,117 +35955,459 @@
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0FEA1B1-D5AA-F9FA-38CE-304618243ACB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Agenda 2030 – FN:s globala mål</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="291025424"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{026103E9-8ECF-EA74-9B21-518999417D57}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69316963-51A2-F3E4-CD11-AE2507F27E3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1099113" y="2098800"/>
+            <a:ext cx="5136588" cy="3922588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Hållbarhetsavdelningens nyhetsbrev som hjälper dig hålla koll på aktuella hållbarhetsfrågor i VGR</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Prenumerera på hållbarhetsnytt (intranät)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20EBABD9-6B9D-2E0A-BF5B-93373FAD76DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Hållbarhetsnytt</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Platshållare för bild 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECA8380-8C9F-0738-671D-7CE54D6DEEE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="27"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="50385" b="1084"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7871791" y="2490254"/>
+            <a:ext cx="3940794" cy="3970156"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 4287600"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 4536000"/>
+              <a:gd name="connsiteX1" fmla="*/ 603951 w 4287600"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 4536000"/>
+              <a:gd name="connsiteX2" fmla="*/ 1212476 w 4287600"/>
+              <a:gd name="connsiteY2" fmla="*/ 0 h 4536000"/>
+              <a:gd name="connsiteX3" fmla="*/ 3683649 w 4287600"/>
+              <a:gd name="connsiteY3" fmla="*/ 0 h 4536000"/>
+              <a:gd name="connsiteX4" fmla="*/ 4287599 w 4287600"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 4536000"/>
+              <a:gd name="connsiteX5" fmla="*/ 4287600 w 4287600"/>
+              <a:gd name="connsiteY5" fmla="*/ 0 h 4536000"/>
+              <a:gd name="connsiteX6" fmla="*/ 4287600 w 4287600"/>
+              <a:gd name="connsiteY6" fmla="*/ 603951 h 4536000"/>
+              <a:gd name="connsiteX7" fmla="*/ 4287600 w 4287600"/>
+              <a:gd name="connsiteY7" fmla="*/ 3362714 h 4536000"/>
+              <a:gd name="connsiteX8" fmla="*/ 4287600 w 4287600"/>
+              <a:gd name="connsiteY8" fmla="*/ 3932049 h 4536000"/>
+              <a:gd name="connsiteX9" fmla="*/ 4287599 w 4287600"/>
+              <a:gd name="connsiteY9" fmla="*/ 3932059 h 4536000"/>
+              <a:gd name="connsiteX10" fmla="*/ 4287599 w 4287600"/>
+              <a:gd name="connsiteY10" fmla="*/ 4536000 h 4536000"/>
+              <a:gd name="connsiteX11" fmla="*/ 3683649 w 4287600"/>
+              <a:gd name="connsiteY11" fmla="*/ 4536000 h 4536000"/>
+              <a:gd name="connsiteX12" fmla="*/ 1212476 w 4287600"/>
+              <a:gd name="connsiteY12" fmla="*/ 4536000 h 4536000"/>
+              <a:gd name="connsiteX13" fmla="*/ 603951 w 4287600"/>
+              <a:gd name="connsiteY13" fmla="*/ 4536000 h 4536000"/>
+              <a:gd name="connsiteX14" fmla="*/ 0 w 4287600"/>
+              <a:gd name="connsiteY14" fmla="*/ 3932049 h 4536000"/>
+              <a:gd name="connsiteX15" fmla="*/ 0 w 4287600"/>
+              <a:gd name="connsiteY15" fmla="*/ 3362714 h 4536000"/>
+              <a:gd name="connsiteX16" fmla="*/ 0 w 4287600"/>
+              <a:gd name="connsiteY16" fmla="*/ 603951 h 4536000"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX9" y="connsiteY9"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX10" y="connsiteY10"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX11" y="connsiteY11"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX12" y="connsiteY12"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX13" y="connsiteY13"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX14" y="connsiteY14"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX15" y="connsiteY15"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX16" y="connsiteY16"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="4287600" h="4536000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="603951" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1212476" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3683649" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4287599" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4287600" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4287600" y="603951"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4287600" y="3362714"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4287600" y="3932049"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4287599" y="3932059"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="4287599" y="4536000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3683649" y="4536000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1212476" y="4536000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="603951" y="4536000"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="270398" y="4536000"/>
+                  <a:pt x="0" y="4265602"/>
+                  <a:pt x="0" y="3932049"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="3362714"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="603951"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="E7E1DF"/>
+          </a:solidFill>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Bildobjekt 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26B3EE34-BE5C-97AD-280A-C0EEE7EE10E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect b="62906"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7871791" y="397590"/>
+            <a:ext cx="3940792" cy="3185971"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089001524"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD324AFC-9894-9937-2D50-35099238FAB0}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F02EB525-ABEE-9E81-8CB4-5073F2E35455}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Fördjupning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18CA5ED5-A0AA-31D4-6462-6C2604B5F7CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4583704" y="1955702"/>
             <a:ext cx="3274105" cy="517400"/>
@@ -36482,102 +37028,102 @@
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Hållbarhetsmål 2030</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>VGR:s hållbarhetspolicy</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Uppföljning av hållbarhetsmålen (intranät)</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525B6A73-DD9D-0D84-0E8E-2F5F3BC34787}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4583704" y="2678752"/>
             <a:ext cx="3274105" cy="1902550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -36738,113 +37284,104 @@
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Obligatorisk hållbarhetsutbildning för medarbetare inom VGR</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0">
-[...7 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Utbildningar och verktyg inom social hållbarhet (intranät)</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Utbildningar och verktyg inom miljömässig hållbarhet (intranät)</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A5CDFB-2A65-87AC-2F46-A926992BE66B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8137325" y="2678751"/>
             <a:ext cx="3532523" cy="1902550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -37005,99 +37542,99 @@
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>VGR:s hållbarhetsarbete (extern sida)</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>VGR:s hållbarhetsarbete (intranät)</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3201872301"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B57CB378-C518-F057-4E00-5B3322F20FD3}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Bildobjekt 1">
@@ -37160,51 +37697,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Rubrik 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F70805E-C021-E60D-05C2-0FC0DDDA03D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7598341" y="837966"/>
             <a:ext cx="4113534" cy="1107996"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -37222,51 +37759,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="2500"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Har du frågor, idéer eller funderingar, kontakta oss gärna!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 2" descr="Västra Götalandsregionens logotyp">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE5793A9-75F8-EB0C-EC82-CC78D4E2F9E1}"/>
               </a:ext>
@@ -37344,51 +37881,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="Rektangel: ett hörn rundat 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A910869-8CE7-6A75-2151-ECF6A1B2D736}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
             <a:off x="10454576" y="4437063"/>
             <a:ext cx="1737496" cy="2428240"/>
           </a:xfrm>
           <a:prstGeom prst="round1Rect">
             <a:avLst>
@@ -37401,51 +37938,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17E3F4E4-5AF0-FFA7-0B4C-2D10FF8E74B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7598341" y="2269200"/>
             <a:ext cx="4113534" cy="1321772"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -37471,135 +38008,135 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3300" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Viveca Reimers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hållbarhetschef</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Koncernkontoret</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Västra Götalandsregionen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Epost: viveca.reimers@vgregion.se</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3187334543"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -37655,90 +38192,90 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161699B1-B026-7E3F-C641-4FDA31EC4412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6511585" y="2861251"/>
             <a:ext cx="4387288" cy="1748371"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1800" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1800"/>
               <a:t>”En hållbar utveckling är en utveckling som tillfredsställer dagens behov utan att äventyra kommande generationers möjligheter att tillfredsställa sina behov.”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2CCEF20-2AD7-9B68-B446-C063E803ED1B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhet </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="3600"/>
-              <a:t>– en odelbar treenighet</a:t>
+              <a:t>– en odelbar helhet</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1610869068"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -37985,66 +38522,66 @@
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Länk till policyn: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Hållbarhetspolicy</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för innehåll 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7FCF3B0-9073-8D4F-4EAF-E5EFF6E10368}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7235687" y="2902684"/>
             <a:ext cx="2604052" cy="1748371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -38244,89 +38781,89 @@
           <p:cNvPr id="3" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{491A9AD5-D494-5EBD-7C9F-726F4BE01013}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1099112" y="2098800"/>
             <a:ext cx="4996888" cy="3357783"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhet i all styrning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Systematiskt hållbarhetsarbete</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Långsiktiga beslut</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Tydligt ansvar och kunskap</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Dialog med berörda</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Följa lagar och krav</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA33A73-A401-FEF2-AE40-3EB1EF7C606D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -38373,66 +38910,66 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60085C7E-3BE7-84F7-7C13-45ABF0DC5A6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="6023168"/>
             <a:ext cx="10154475" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1600"/>
               <a:t>Länk till Hållbarhetsmål 2030: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1600" dirty="0">
+              <a:rPr lang="sv-SE" sz="1600">
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Hållbarhetsmål 2030 – För varje människa och för vår planet</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bildobjekt 6" descr="VGR:s hållbarhetsmål: Hälsa och välbefinnande, Jämlikhet och lika rättigheter, Tillit, trygghet och delaktighet, Resurseffektivt och giftfritt, Låg klimatpåverkan, Främjad biologisk mångfald samt Ansvarsfull styrning&#10;&#10;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A4405C-63B0-8BB5-D48D-B112D1635658}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -38539,85 +39076,85 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1600" i="0" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1600" i="0" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Länk till </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>aktuella regionala styrdokument</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{349D0D41-0A57-DF77-98B6-87CC57A385CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -38652,82 +39189,82 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="609585" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Strategi för omställning </a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>av hälso- och sjukvården</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6387CCF4-F894-5A07-A570-BCD5D21E989D}"/>
               </a:ext>
             </a:extLst>
@@ -38766,51 +39303,51 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="609585" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Kulturstrategi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF0A3523-C3DE-6E23-C407-AC2A6802173B}"/>
               </a:ext>
             </a:extLst>
@@ -38849,51 +39386,51 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="609585" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Regionalt trafikförsörjningsprogram</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="8" name="Straight Connector 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9862641E-F26D-45FD-0367-5AB94A3ACA6C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -38978,82 +39515,82 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="609585" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Regional</a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1300" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>utvecklingsstrategi</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D280ADD2-6C67-3736-AE44-DB19FF184A63}"/>
               </a:ext>
             </a:extLst>
@@ -39092,87 +39629,87 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="609585" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2700"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Vision </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="609585" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2700"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Det goda livet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Bildobjekt 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{735730BF-14EF-5129-B4BC-BF4EEBA7BBA5}"/>
               </a:ext>
@@ -39631,51 +40168,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Vision och måldokument</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="469451362"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -39707,51 +40244,51 @@
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E7B16F8-F6EB-B39B-C37C-29F048C3FB26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2399381" y="2132150"/>
             <a:ext cx="7393237" cy="1614312"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetsmål , delmål och ansvarsfull styrning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4003178367"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
@@ -39789,608 +40326,608 @@
             <a:ext cx="5421858" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2">
               <a:alpha val="60000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Främjad biologisk mångfald vid markanvändning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Hänsyn till biologisk mångfald vid val av varor och tjänster</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="textruta 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1E35CA-4127-9C70-B7EA-DFD6B1F43D88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="5418670"/>
             <a:ext cx="4067050" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="828000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Främjad biologisk mångfald</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="textruta 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1866927B-6FA6-932B-F922-BB4A16479689}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5163667" y="4633119"/>
             <a:ext cx="5421858" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2">
               <a:alpha val="60000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Hållbara transporter och resor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Klimat- och energieffektiv verksamhet</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Klimatanpassad verksamhet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="textruta 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{795D01DF-3D09-0E6E-6F63-50E2094E67AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="4633119"/>
             <a:ext cx="4067050" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="828000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Låg klimatpåverkan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="textruta 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93211DA1-0E4E-297F-D2C2-DA771AA127BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5163667" y="3847566"/>
             <a:ext cx="5421858" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2">
               <a:alpha val="60000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Cirkulära produkt- och materialflöden</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Hållbar kemikalie- och läkemedelsanvändning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="textruta 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67531DC3-7EBD-1941-3F6B-23FA2E2E1943}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="3847566"/>
             <a:ext cx="4067050" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C0EEC2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="828000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Resurseffektivt och giftfritt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="textruta 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D288FE5-0646-64AB-BB1F-C8C7A2C04D31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5163667" y="3062013"/>
             <a:ext cx="5421858" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Delaktighet och dialog med dem som berörs</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Frihet från våld, hot och kränkningar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="textruta 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C8D053A-CC4C-ADC9-FB1B-EFFE5CE0FAA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="3062013"/>
             <a:ext cx="4067050" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1C4E9"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="828000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Tillit, trygghet och delaktighet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17287988-3FB7-23E2-3054-0C42F3FE88DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5163667" y="2276460"/>
             <a:ext cx="5421858" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Jämlik och jämställd verksamhet fri från diskriminering</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Inkluderande och normmedveten information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Fysiskt tillgängliga miljöer och lokaler</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="textruta 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E829A56-CE82-DF2B-F98A-A981E176D9D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="2276460"/>
             <a:ext cx="4067050" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1C4E9"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="828000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Jämlikhet och lika rättigheter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="textruta 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9ACE4E8-B241-4B0C-7FD6-DC5FA8DA75D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5163667" y="1490907"/>
             <a:ext cx="5421858" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Barnets rättigheter tillgodoses</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1100" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1100"/>
               <a:t>Hälsofrämjande och förebyggande verksamhet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="textruta 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49613839-F52F-F09D-0E48-E697FE6C8621}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="1490907"/>
             <a:ext cx="4067050" cy="682618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -40423,273 +40960,273 @@
           <p:cNvPr id="4" name="Rubrik 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D80B451-3E6A-724E-240F-B04B92AA0961}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="666000"/>
             <a:ext cx="9802252" cy="452794"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
               <a:t>Hållbarhetsmål och delmål</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bild 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6922F297-92A7-B7F5-F451-4FBCA1605490}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1300442" y="1637146"/>
             <a:ext cx="420368" cy="406807"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="Bild 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C116C282-C870-D809-9477-38DD6E3C69D7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1300442" y="2399010"/>
             <a:ext cx="419291" cy="419291"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="Bild 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39D13F2E-F670-B11A-2A5E-9A9C77400989}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1300442" y="4087433"/>
             <a:ext cx="446342" cy="202883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="42" name="Bild 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B68D42B-971A-CBB8-D524-2297B6EA5364}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1286916" y="3180151"/>
             <a:ext cx="446342" cy="446342"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="44" name="Bild 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBBCB98F-4507-5311-BB17-D345ABAEAF2D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1286916" y="4751257"/>
             <a:ext cx="446342" cy="446342"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="46" name="Bild 45">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F62001B-C631-71C2-4072-B943DEEA5446}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1354543" y="5543571"/>
             <a:ext cx="311087" cy="432816"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1642107143"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -40751,240 +41288,249 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="1426429"/>
             <a:ext cx="5013976" cy="5052889"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="textruta 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92182555-2188-47B3-D244-EE675A705CAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663683" y="3345656"/>
-            <a:ext cx="5525081" cy="2616101"/>
+            <a:ext cx="5525081" cy="2923877"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Arbeta för jämlik hälsa i hela verksamheten. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Stärka möjligheterna till hälsa för grupper med större behov.</a:t>
             </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
-              <a:t>Säkerställa barns rättigheter i praktiken.</a:t>
-            </a:r>
+              <a:t>Säkerställa barnets rättigheter i praktiken.</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
               <a:t>Prioritera förebyggande och hälsofrämjande insatser.</a:t>
             </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BA33049-8849-0F58-DB38-596769A3567D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="663684" y="2083170"/>
-            <a:ext cx="5525080" cy="1047749"/>
+            <a:ext cx="5232885" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3300" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" b="1" dirty="0"/>
-              <a:t>Vi främjar hälsa och välbefinnande för alla genom att:</a:t>
+              <a:t>Vi främjar hälsa och välbefinnande för varje människa genom att:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="textruta 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EA12004-1BD2-250F-A2BC-83E305B76159}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6798481" y="378681"/>
             <a:ext cx="5013976" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Barnets rättigheter tillgodoses</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:spcAft>
                 <a:spcPts val="500"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1250" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1250"/>
               <a:t>Hälsofrämjande och förebyggande verksamhet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B373396F-F563-DF7E-68B6-9682C0166CDB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="378680"/>
             <a:ext cx="6798481" cy="1047749"/>
@@ -41043,54 +41589,54 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Hälsa och välbefinnande</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00440B9E-5328-4840-CBBA-54661A51C630}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="361422" y="549540"/>
             <a:ext cx="683344" cy="661300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="791801535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -41764,108 +42310,92 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PP-presentation Helheten grå-lila-ljusbrun mall</Template>
-  <TotalTime></TotalTime>
-  <Words>3922</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Bredbild</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>19</Notes>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Slides>22</Slides>
+  <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Använt teckensnitt</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="28" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
+    <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>VGR Helheten grå-lila-ljusbrun</vt:lpstr>
       <vt:lpstr>Hållbarhet</vt:lpstr>
       <vt:lpstr>Agenda 2030 – FN:s globala mål</vt:lpstr>
-      <vt:lpstr>Hållbarhet – en odelbar treenighet</vt:lpstr>
+      <vt:lpstr>Hållbarhet – en odelbar helhet</vt:lpstr>
       <vt:lpstr>Hållbarhetspolicy</vt:lpstr>
       <vt:lpstr>Hållbarhetsmål 2030</vt:lpstr>
       <vt:lpstr>Vision och måldokument</vt:lpstr>
       <vt:lpstr>Hållbarhetsmål , delmål och ansvarsfull styrning</vt:lpstr>
       <vt:lpstr>Hållbarhetsmål och delmål</vt:lpstr>
       <vt:lpstr>Hälsa och välbefinnande</vt:lpstr>
       <vt:lpstr>Jämlikhet och lika rättigheter</vt:lpstr>
       <vt:lpstr>Tillit, trygghet och delaktighet</vt:lpstr>
       <vt:lpstr>Resurseffektivt och giftfritt</vt:lpstr>
       <vt:lpstr>Vi arbetar för att nå netto-noll utsläpp till 2045 genom att:</vt:lpstr>
       <vt:lpstr>Vi främjar biologisk mångfald genom att:</vt:lpstr>
       <vt:lpstr>Ansvarsfull styrning</vt:lpstr>
       <vt:lpstr>Stöd för genomförande</vt:lpstr>
       <vt:lpstr>Obligatorisk utbildning Hållbarhet</vt:lpstr>
       <vt:lpstr>Hållbarhetssatsningen</vt:lpstr>
       <vt:lpstr>Hållbarhetspris </vt:lpstr>
+      <vt:lpstr>Hållbarhetsnytt </vt:lpstr>
       <vt:lpstr>Fördjupning</vt:lpstr>
       <vt:lpstr>Har du frågor, idéer eller funderingar, kontakta oss gärna!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Presentationsmaterial, Hållbarhet (PPT)</dc:title>
   <dc:creator>Lisa Karlsson Vukovich</dc:creator>
   <keywords/>
-  <lastModifiedBy>Ylva Bryngelsson</lastModifiedBy>
-  <revision>6</revision>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>