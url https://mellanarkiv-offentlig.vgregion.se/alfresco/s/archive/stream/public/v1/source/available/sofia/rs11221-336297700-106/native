--- v0 (2025-10-31)
+++ v1 (2026-08-21)
@@ -5833,50 +5833,51 @@
     <w:rsid w:val="33C3F5EF"/>
     <w:rsid w:val="34451461"/>
     <w:rsid w:val="3B291A2F"/>
     <w:rsid w:val="3BE3E7C3"/>
     <w:rsid w:val="3D94F300"/>
     <w:rsid w:val="416757F0"/>
     <w:rsid w:val="41D97F63"/>
     <w:rsid w:val="434D57A6"/>
     <w:rsid w:val="44EDF1B1"/>
     <w:rsid w:val="4556ED1F"/>
     <w:rsid w:val="45B9DD0B"/>
     <w:rsid w:val="46C79E5E"/>
     <w:rsid w:val="474CDF29"/>
     <w:rsid w:val="489E295F"/>
     <w:rsid w:val="4A28D3AC"/>
     <w:rsid w:val="4A995D8C"/>
     <w:rsid w:val="4ADD2399"/>
     <w:rsid w:val="51F790B3"/>
     <w:rsid w:val="5259139B"/>
     <w:rsid w:val="552F3175"/>
     <w:rsid w:val="5563840A"/>
     <w:rsid w:val="589107F0"/>
     <w:rsid w:val="58A65256"/>
     <w:rsid w:val="5996EA08"/>
     <w:rsid w:val="5AB5DCD1"/>
+    <w:rsid w:val="604AAE8F"/>
     <w:rsid w:val="6123FED9"/>
     <w:rsid w:val="68C0F4F3"/>
     <w:rsid w:val="698BE32C"/>
     <w:rsid w:val="6B27B38D"/>
     <w:rsid w:val="6DBD6437"/>
     <w:rsid w:val="70F7675F"/>
     <w:rsid w:val="74D3BB90"/>
     <w:rsid w:val="759369DA"/>
     <w:rsid w:val="786E1A40"/>
     <w:rsid w:val="799266FD"/>
     <w:rsid w:val="799AF852"/>
     <w:rsid w:val="79DF9B2C"/>
     <w:rsid w:val="7D85636E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7249,33 +7250,33 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Info_ld_1sp_grey</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company>Dynamo AB</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Checklista uppstart TIK_publicerad version</dc:title>
   <dc:subject/>
   <dc:creator>Malin Emanuelsson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Malin Solberg</lastModifiedBy>
-  <revision>14</revision>
+  <lastModifiedBy>Anders Thell</lastModifiedBy>
+  <revision>15</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
 </coreProperties>
 </file>