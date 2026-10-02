--- v0 (2026-04-03)
+++ v1 (2026-10-02)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="456BEFED" w14:textId="389495FC" w:rsidR="00FF747C" w:rsidRPr="00A62D92" w:rsidRDefault="00DD5DD0" w:rsidP="003B414A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:right="57"/>
       </w:pPr>
       <w:r>
         <w:t>Anvisning</w:t>
       </w:r>
       <w:r w:rsidR="00BA79E2">
         <w:t>- Specialanpassad produkt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6367"/>
       </w:tblGrid>
       <w:tr w:rsidR="0034164E" w14:paraId="36F1245C" w14:textId="77777777" w:rsidTr="00BE711C">
         <w:tc>
@@ -534,51 +534,50 @@
           </w:tcPr>
           <w:p w14:paraId="379C8D11" w14:textId="77777777" w:rsidR="005278C8" w:rsidRPr="004B5B3D" w:rsidRDefault="005278C8" w:rsidP="00362CCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C1C88D7" w14:textId="77777777" w:rsidR="005278C8" w:rsidRPr="004B5B3D" w:rsidRDefault="005278C8" w:rsidP="00362CCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58E0282B" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="00583AC0" w:rsidRDefault="00FF747C" w:rsidP="00583AC0"/>
     <w:p w14:paraId="6F344535" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="00FF747C"/>
     <w:p w14:paraId="43581A5D" w14:textId="106D1A64" w:rsidR="00FF747C" w:rsidRPr="00FF747C" w:rsidRDefault="00987938" w:rsidP="00583AC0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00FF747C" w:rsidRPr="00FF747C">
         <w:t xml:space="preserve">eskrivning </w:t>
       </w:r>
       <w:r w:rsidR="00233526">
         <w:t xml:space="preserve">av </w:t>
       </w:r>
       <w:r w:rsidR="004F4F92">
         <w:t>den specialan</w:t>
       </w:r>
       <w:r w:rsidR="00657E3A">
         <w:t>passade produkten</w:t>
       </w:r>
       <w:r w:rsidR="00233526">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F83555" w14:textId="118468C2" w:rsidR="00FF747C" w:rsidRPr="00EC7EDF" w:rsidRDefault="00C46D36" w:rsidP="00EC7EDF">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -794,51 +793,50 @@
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9013"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF747C" w:rsidRPr="00B2616F" w14:paraId="253AD94A" w14:textId="77777777" w:rsidTr="00EC7EDF">
         <w:trPr>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0597A252" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="00B2616F" w:rsidRDefault="00FF747C" w:rsidP="00786BC2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="131DF051" w14:textId="45CAF153" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="00583AC0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Begränsningar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E990566" w14:textId="2AA2FF41" w:rsidR="00FF747C" w:rsidRPr="00583AC0" w:rsidRDefault="00FF747C" w:rsidP="00830443">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583AC0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Finns det begränsningar i produktens avs</w:t>
       </w:r>
       <w:r w:rsidR="00260AC0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>edda ändamål</w:t>
       </w:r>
@@ -2050,51 +2048,50 @@
         <w:gridCol w:w="2546"/>
         <w:gridCol w:w="6510"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE1DAF" w:rsidRPr="00FE1DAF" w14:paraId="39A6C005" w14:textId="77777777" w:rsidTr="00076C6D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B42C3AA" w14:textId="77777777" w:rsidR="00FE1DAF" w:rsidRPr="00FE1DAF" w:rsidRDefault="00FE1DAF" w:rsidP="00FE1DAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="202124"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="202124"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sannolikhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B593DDA" w14:textId="77777777" w:rsidR="00FE1DAF" w:rsidRPr="00FE1DAF" w:rsidRDefault="00FE1DAF" w:rsidP="00FE1DAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="202124"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="202124"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -2559,118 +2556,118 @@
         <w:t xml:space="preserve"> och datum]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548CC5C2" w14:textId="77777777" w:rsidR="0055163C" w:rsidRDefault="0055163C" w:rsidP="00FF747C"/>
     <w:p w14:paraId="56352832" w14:textId="77777777" w:rsidR="0055163C" w:rsidRPr="00E37C2C" w:rsidRDefault="0055163C" w:rsidP="00FF747C"/>
     <w:sectPr w:rsidR="0055163C" w:rsidRPr="00E37C2C" w:rsidSect="003B414A">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="680" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BA6968D" w14:textId="77777777" w:rsidR="00B0281B" w:rsidRDefault="00B0281B">
+    <w:p w14:paraId="0EE93FF3" w14:textId="77777777" w:rsidR="004751EE" w:rsidRDefault="004751EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D58C1D1" w14:textId="77777777" w:rsidR="00B0281B" w:rsidRDefault="00B0281B">
+    <w:p w14:paraId="31536E02" w14:textId="77777777" w:rsidR="004751EE" w:rsidRDefault="004751EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2616C7B9" w14:textId="77777777" w:rsidR="00B0281B" w:rsidRDefault="00B0281B">
+    <w:p w14:paraId="4698401B" w14:textId="77777777" w:rsidR="004751EE" w:rsidRDefault="004751EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2678,89 +2675,89 @@
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52755AF6" w14:textId="77777777" w:rsidR="00326C24" w:rsidRDefault="00326C24" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B2F76C4" w14:textId="77777777" w:rsidR="00326C24" w:rsidRDefault="00326C24" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E0E26C7" w14:textId="684A834E" w:rsidR="00326C24" w:rsidRPr="00AA0F08" w:rsidRDefault="00EC7EDF" w:rsidP="00EE2A56">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E6C56">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1340A91E" wp14:editId="11475A30">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-242570</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9725025</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6377305" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2773,140 +2770,140 @@
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6377305" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:schemeClr val="accent4"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <a14:hiddenFill xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-                          <a14:hiddenEffects xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <a14:hiddenEffects xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                             <a:effectLst>
                               <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                                 <a:srgbClr val="000000">
                                   <a:alpha val="37999"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:line w14:anchorId="1761EBD6" id="Rak koppling 1" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-19.1pt,765.75pt" to="483.05pt,765.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+Hi6QtwEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykWzMYcXpI1126&#10;LUC7H8BIdCxMFgVRiZN/P0mN02K7DbsI/Hx+fKRXd6fBiiMGNuRaOZ/VUqBTpI3bt/Ln88OHz1Jw&#10;BKfBksNWnpHl3fr9u9XoG1xQT1ZjEAnEcTP6VvYx+qaqWPU4AM/Io0vJjsIAMblhX+kAY0IfbLWo&#10;69tqpKB9IIXMKXr/kpTrgt91qOKPrmOMwrYycYvlDeXd5bdar6DZB/C9URca8A8sBjAuffQKdQ8R&#10;xCGYv6AGowIxdXGmaKio64zCMkOaZl7/Mc1TDx7LLEkc9leZ+P/Bqu/HjduGTF2d3JN/JPWLhaNN&#10;D26PhcDz2afFzbNU1ei5ubZkh/02iN34jXSqgUOkosKpC0OGTPOJUxH7fBUbT1GoFLy9WS5v6k9S&#10;qClXQTM1+sDxK9IgstFKa1zWARo4PnLMRKCZSnLY0YOxtuzSOjEmtotlXZcOJmt0zua6cla4sUEc&#10;IR0EKIUufiyTpeTbykAHpwtgj6C/XOwIxr7YiYB1GRLLkV1YTYrk8+NmR/q8DZNsaYGF9+XY8oW8&#10;9Yu4r7/E+jcAAAD//wMAUEsDBBQABgAIAAAAIQCCO1Fc4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BToNAEIbvJr7DZky8mHahBILI0ihJo4derB70toURNrKzhN1SfHvHg9HjzP/ln2/K7WIH&#10;MePkjSMF8ToCgdS41lCn4PVlt8pB+KCp1YMjVPCFHrbV5UWpi9ad6RnnQ+gEl5AvtII+hLGQ0jc9&#10;Wu3XbkTi7MNNVgcep062kz5zuR3kJooyabUhvtDrEesem8/DySqob3Bvkqf3h/Stfty5fD+bqJ6V&#10;ur5a7u9ABFzCHww/+qwOFTsd3YlaLwYFqyTfMMpBmsQpCEZusywGcfxdyaqU/7+ovgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA+Hi6QtwEAAFoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCO1Fc4AAAAA0BAAAPAAAAAAAAAAAAAAAAABEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#9ea2a2 [3207]" strokeweight="1pt">
+            <v:line id="Rak koppling 1" style="position:absolute;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#9ea2a2 [3207]" strokeweight="1pt" from="-19.1pt,765.75pt" to="483.05pt,765.75pt" w14:anchorId="1761EBD6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+Hi6QtwEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykWzMYcXpI1126&#10;LUC7H8BIdCxMFgVRiZN/P0mN02K7DbsI/Hx+fKRXd6fBiiMGNuRaOZ/VUqBTpI3bt/Ln88OHz1Jw&#10;BKfBksNWnpHl3fr9u9XoG1xQT1ZjEAnEcTP6VvYx+qaqWPU4AM/Io0vJjsIAMblhX+kAY0IfbLWo&#10;69tqpKB9IIXMKXr/kpTrgt91qOKPrmOMwrYycYvlDeXd5bdar6DZB/C9URca8A8sBjAuffQKdQ8R&#10;xCGYv6AGowIxdXGmaKio64zCMkOaZl7/Mc1TDx7LLEkc9leZ+P/Bqu/HjduGTF2d3JN/JPWLhaNN&#10;D26PhcDz2afFzbNU1ei5ubZkh/02iN34jXSqgUOkosKpC0OGTPOJUxH7fBUbT1GoFLy9WS5v6k9S&#10;qClXQTM1+sDxK9IgstFKa1zWARo4PnLMRKCZSnLY0YOxtuzSOjEmtotlXZcOJmt0zua6cla4sUEc&#10;IR0EKIUufiyTpeTbykAHpwtgj6C/XOwIxr7YiYB1GRLLkV1YTYrk8+NmR/q8DZNsaYGF9+XY8oW8&#10;9Yu4r7/E+jcAAAD//wMAUEsDBBQABgAIAAAAIQCCO1Fc4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BToNAEIbvJr7DZky8mHahBILI0ihJo4derB70toURNrKzhN1SfHvHg9HjzP/ln2/K7WIH&#10;MePkjSMF8ToCgdS41lCn4PVlt8pB+KCp1YMjVPCFHrbV5UWpi9ad6RnnQ+gEl5AvtII+hLGQ0jc9&#10;Wu3XbkTi7MNNVgcep062kz5zuR3kJooyabUhvtDrEesem8/DySqob3Bvkqf3h/Stfty5fD+bqJ6V&#10;ur5a7u9ABFzCHww/+qwOFTsd3YlaLwYFqyTfMMpBmsQpCEZusywGcfxdyaqU/7+ovgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA+Hi6QtwEAAFoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCO1Fc4AAAAA0BAAAPAAAAAAAAAAAAAAAAABEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;">
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00326C24">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CEE31E9" wp14:editId="1ED75BC7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>737235</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9946640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3966845" cy="288000"/>
               <wp:effectExtent l="0" t="0" r="14605" b="17145"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textruta 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3966845" cy="288000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <a14:hiddenFill xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" w="9525">
+                          <a14:hiddenLine xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="4EB9B7F5" w14:textId="68DF2BEF" w:rsidR="00326C24" w:rsidRPr="00FF5CE1" w:rsidRDefault="00546E51" w:rsidP="00FF5CE1">
                           <w:pPr>
                             <w:pStyle w:val="Sidfot"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
@@ -3010,60 +3007,60 @@
                             <w:ind w:left="142" w:hanging="142"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="6CEE31E9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6CEE31E9">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.05pt;margin-top:783.2pt;width:312.35pt;height:22.7pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2RYzv2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QFqhI1XS27WoS0&#10;XKSFD3AcO7FIPGbsNilfz9hJusC+rXixJmP7+Fwm+6ux79hJoTdgS75e5ZwpK6E2tin59293r3ac&#10;+SBsLTqwquRn5fnV4eWL/eAKtYEWulohIxDri8GVvA3BFVnmZat64VfglKVNDdiLQJ/YZDWKgdD7&#10;Ltvk+TYbAGuHIJX31L2dNvkh4WutZPiitVeBdSUnbiGtmNYqrtlhL4oGhWuNnGmIZ7DohbH06AXq&#10;VgTBjmieQPVGInjQYSWhz0BrI1XSQGrW+T9qHlrhVNJC5nh3scn/P1j5+fTgviIL43sYKcAkwrt7&#10;kD88s3DTCtuoa0QYWiVqengdLcsG54v5arTaFz6CVMMnqClkcQyQgEaNfXSFdDJCpwDOF9PVGJik&#10;5ut32+3uzVvOJO1tdrs8T6lkolhuO/Thg4KexaLkSKEmdHG69yGyEcVyJD5m4c50XQq2s3816GDs&#10;JPaR8EQ9jNXITD1Li2IqqM8kB2EaFxpvKlrAX5wNNCol9z+PAhVn3UdLlsS5WgpcimophJV0teSB&#10;s6m8CdP8HR2apiXkyXQL12SbNknRI4uZLsWfhM6jGufrz+906vGHOvwGAAD//wMAUEsDBBQABgAI&#10;AAAAIQDlSSBg4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB1UTJvG&#10;qSoEJyREGg4cndhNrMbrELtt+HuWE9x2dkezb4rt7Ad2tlN0ARVkCwHMYhuMw07BR/1ytwIWk0aj&#10;h4BWwbeNsC2vrwqdm3DByp73qWMUgjHXCvqUxpzz2PbW67gIo0W6HcLkdSI5ddxM+kLhfuD3Qkju&#10;tUP60OvRPvW2Pe5PXsHuE6tn9/XWvFeHytX1WuCrPCp1ezPvNsCSndOfGX7xCR1KYmrCCU1kA+lM&#10;ZmSl4UHKJTCyPC4FtWloJbNsBbws+P8W5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;tkWM79gBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA5UkgYOEAAAANAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textruta 5" style="position:absolute;left:0;text-align:left;margin-left:58.05pt;margin-top:783.2pt;width:312.35pt;height:22.7pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2RYzv2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QFqhI1XS27WoS0&#10;XKSFD3AcO7FIPGbsNilfz9hJusC+rXixJmP7+Fwm+6ux79hJoTdgS75e5ZwpK6E2tin59293r3ac&#10;+SBsLTqwquRn5fnV4eWL/eAKtYEWulohIxDri8GVvA3BFVnmZat64VfglKVNDdiLQJ/YZDWKgdD7&#10;Ltvk+TYbAGuHIJX31L2dNvkh4WutZPiitVeBdSUnbiGtmNYqrtlhL4oGhWuNnGmIZ7DohbH06AXq&#10;VgTBjmieQPVGInjQYSWhz0BrI1XSQGrW+T9qHlrhVNJC5nh3scn/P1j5+fTgviIL43sYKcAkwrt7&#10;kD88s3DTCtuoa0QYWiVqengdLcsG54v5arTaFz6CVMMnqClkcQyQgEaNfXSFdDJCpwDOF9PVGJik&#10;5ut32+3uzVvOJO1tdrs8T6lkolhuO/Thg4KexaLkSKEmdHG69yGyEcVyJD5m4c50XQq2s3816GDs&#10;JPaR8EQ9jNXITD1Li2IqqM8kB2EaFxpvKlrAX5wNNCol9z+PAhVn3UdLlsS5WgpcimophJV0teSB&#10;s6m8CdP8HR2apiXkyXQL12SbNknRI4uZLsWfhM6jGufrz+906vGHOvwGAAD//wMAUEsDBBQABgAI&#10;AAAAIQDlSSBg4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB1UTJvG&#10;qSoEJyREGg4cndhNrMbrELtt+HuWE9x2dkezb4rt7Ad2tlN0ARVkCwHMYhuMw07BR/1ytwIWk0aj&#10;h4BWwbeNsC2vrwqdm3DByp73qWMUgjHXCvqUxpzz2PbW67gIo0W6HcLkdSI5ddxM+kLhfuD3Qkju&#10;tUP60OvRPvW2Pe5PXsHuE6tn9/XWvFeHytX1WuCrPCp1ezPvNsCSndOfGX7xCR1KYmrCCU1kA+lM&#10;ZmSl4UHKJTCyPC4FtWloJbNsBbws+P8W5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;tkWM79gBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA5UkgYOEAAAANAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4EB9B7F5" w14:textId="68DF2BEF" w:rsidR="00326C24" w:rsidRPr="00FF5CE1" w:rsidRDefault="00546E51" w:rsidP="00FF5CE1">
+                  <w:p w:rsidRPr="00FF5CE1" w:rsidR="00326C24" w:rsidP="00FF5CE1" w:rsidRDefault="00546E51" w14:paraId="4EB9B7F5" w14:textId="68DF2BEF">
                     <w:pPr>
                       <w:pStyle w:val="Sidfot"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> DOCPROPERTY  Title  \* MERGEFORMAT </w:instrText>
@@ -3082,95 +3079,93 @@
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Mall för </w:t>
                     </w:r>
                     <w:r w:rsidR="00C311D0">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>anvisning för specialanpassning</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:r w:rsidR="00326C24" w:rsidRPr="00FF5CE1">
+                    <w:r w:rsidRPr="00FF5CE1" w:rsidR="00326C24">
                       <w:rPr>
                         <w:rStyle w:val="Avdelaresidfot"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>|</w:t>
                     </w:r>
-                    <w:r w:rsidR="00EC7EDF" w:rsidRPr="00FF5CE1">
+                    <w:r w:rsidRPr="00FF5CE1" w:rsidR="00EC7EDF">
                       <w:rPr>
                         <w:rStyle w:val="Avdelaresidfot"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:br/>
                     </w:r>
-                    <w:bookmarkStart w:id="1" w:name="_Hlk89335822"/>
-                    <w:r w:rsidR="00FF5CE1" w:rsidRPr="00FF5CE1">
+                    <w:r w:rsidRPr="00FF5CE1" w:rsidR="00FF5CE1">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>202</w:t>
                     </w:r>
-                    <w:bookmarkEnd w:id="1"/>
                     <w:r w:rsidR="00391C6E">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>4-0</w:t>
                     </w:r>
                     <w:r w:rsidR="00BE711C">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>5-10</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="139F4EEB" w14:textId="77777777" w:rsidR="00FF5CE1" w:rsidRPr="001860B9" w:rsidRDefault="00FF5CE1" w:rsidP="00E07B1B">
+                  <w:p w:rsidRPr="001860B9" w:rsidR="00FF5CE1" w:rsidP="00E07B1B" w:rsidRDefault="00FF5CE1" w14:paraId="139F4EEB" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="Sidfot"/>
                       <w:ind w:left="142" w:hanging="142"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00326C24">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0535B79B" wp14:editId="030B1F8E">
           <wp:simplePos x="0" y="0"/>
@@ -3201,72 +3196,72 @@
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2059940" cy="417830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                      <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      <ma14:placeholderFlag xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29C511C0" w14:textId="77777777" w:rsidR="00326C24" w:rsidRDefault="00326C24" w:rsidP="00DE4447">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r w:rsidRPr="009E6C56">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A5CB23F" wp14:editId="312EF793">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9721215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6120130" cy="0"/>
               <wp:effectExtent l="0" t="0" r="26670" b="25400"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rak koppling 4"/>
               <wp:cNvGraphicFramePr>
@@ -3276,83 +3271,83 @@
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6120130" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:schemeClr val="accent4"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <a14:hiddenFill xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-                          <a14:hiddenEffects xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <a14:hiddenEffects xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                             <a:effectLst>
                               <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                                 <a:srgbClr val="000000">
                                   <a:alpha val="37999"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:line w14:anchorId="0529AEB0" id="Rak koppling 4" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,765.45pt" to="481.9pt,765.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcskcvtgEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayoRuMOD2k7S7d&#10;FqDdBzASHQuVRUFSYufvR6lxVmy3YRdBFMnn9x7p9e00WHHCEA25Vi4XtRToFGnjDq38+fzw4YsU&#10;MYHTYMlhK88Y5e3m/bv16BtcUU9WYxAM4mIz+lb2KfmmqqLqcYC4II+Okx2FARKH4VDpACOjD7Za&#10;1fVNNVLQPpDCGPn17jUpNwW/61ClH10XMQnbSuaWyhnKuc9ntVlDcwjge6MuNOAfWAxgHH/0CnUH&#10;CcQxmL+gBqMCRerSQtFQUdcZhUUDq1nWf6h56sFj0cLmRH+1Kf4/WPX9tHW7kKmryT35R1IvUTja&#10;9uAOWAg8nz0PbpmtqkYfm2tLDqLfBbEfv5HmGjgmKi5MXRgyJOsTUzH7fDUbpyQUP94sWfFHnoma&#10;cxU0c6MPMX1FGkS+tNIal32ABk6PMWUi0Mwl+dnRg7G2zNI6MTLb1ee6Lh2RrNE5m+vKWuHWBnEC&#10;XghQCl36VJRx8m1loKPTBbBH0PeXewJjX+9MwLoMiWXJLqxmR/L6xWZP+rwLs208wML7smx5Q97G&#10;xdzfv8TmFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbyPcLdAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQa0PUqg1xKohUwaEXCodyc+MlsYjXUeym4e9ZDgiOOzOanVdsJt+J&#10;EYfoAmm4nSsQSHWwjhoNb6/b2QpETIas6QKhhi+MsCkvLwqT23CmFxz3qRFcQjE3GtqU+lzKWLfo&#10;TZyHHom9jzB4k/gcGmkHc+Zy38k7pZbSG0f8oTU9Vi3Wn/uT11Dd4M5lz++Pi0P1tA2r3ehUNWp9&#10;fTU93INIOKW/MPzM5+lQ8qZjOJGNotPAIInVRabWINhfLzNGOf5Ksizkf4TyGwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAByyRy+2AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAEbyPcLdAAAACgEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#9ea2a2 [3207]" strokeweight="1pt">
+            <v:line id="Rak koppling 4" style="position:absolute;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#9ea2a2 [3207]" strokeweight="1pt" from="0,765.45pt" to="481.9pt,765.45pt" w14:anchorId="0529AEB0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcskcvtgEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayoRuMOD2k7S7d&#10;FqDdBzASHQuVRUFSYufvR6lxVmy3YRdBFMnn9x7p9e00WHHCEA25Vi4XtRToFGnjDq38+fzw4YsU&#10;MYHTYMlhK88Y5e3m/bv16BtcUU9WYxAM4mIz+lb2KfmmqqLqcYC4II+Okx2FARKH4VDpACOjD7Za&#10;1fVNNVLQPpDCGPn17jUpNwW/61ClH10XMQnbSuaWyhnKuc9ntVlDcwjge6MuNOAfWAxgHH/0CnUH&#10;CcQxmL+gBqMCRerSQtFQUdcZhUUDq1nWf6h56sFj0cLmRH+1Kf4/WPX9tHW7kKmryT35R1IvUTja&#10;9uAOWAg8nz0PbpmtqkYfm2tLDqLfBbEfv5HmGjgmKi5MXRgyJOsTUzH7fDUbpyQUP94sWfFHnoma&#10;cxU0c6MPMX1FGkS+tNIal32ABk6PMWUi0Mwl+dnRg7G2zNI6MTLb1ee6Lh2RrNE5m+vKWuHWBnEC&#10;XghQCl36VJRx8m1loKPTBbBH0PeXewJjX+9MwLoMiWXJLqxmR/L6xWZP+rwLs208wML7smx5Q97G&#10;xdzfv8TmFwAAAP//AwBQSwMEFAAGAAgAAAAhAEbyPcLdAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQa0PUqg1xKohUwaEXCodyc+MlsYjXUeym4e9ZDgiOOzOanVdsJt+J&#10;EYfoAmm4nSsQSHWwjhoNb6/b2QpETIas6QKhhi+MsCkvLwqT23CmFxz3qRFcQjE3GtqU+lzKWLfo&#10;TZyHHom9jzB4k/gcGmkHc+Zy38k7pZbSG0f8oTU9Vi3Wn/uT11Dd4M5lz++Pi0P1tA2r3ehUNWp9&#10;fTU93INIOKW/MPzM5+lQ8qZjOJGNotPAIInVRabWINhfLzNGOf5Ksizkf4TyGwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAByyRy+2AQAAWgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAEbyPcLdAAAACgEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;">
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71DC9053" wp14:editId="3599BCC2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>4773930</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9836150</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2059940" cy="417830"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="19" name="Bildobjekt 19" descr="Västra Götalandsregionen"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -3371,163 +3366,163 @@
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2059940" cy="417830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                      <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      <ma14:placeholderFlag xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="597DF71F" w14:textId="77777777" w:rsidR="00B0281B" w:rsidRDefault="00B0281B">
+    <w:p w14:paraId="4D25B4D8" w14:textId="77777777" w:rsidR="004751EE" w:rsidRDefault="004751EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17C0EF83" w14:textId="77777777" w:rsidR="00B0281B" w:rsidRDefault="00B0281B">
+    <w:p w14:paraId="634C0BC7" w14:textId="77777777" w:rsidR="004751EE" w:rsidRDefault="004751EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E7CB642" w14:textId="77777777" w:rsidR="00B0281B" w:rsidRDefault="00B0281B">
+    <w:p w14:paraId="21694C72" w14:textId="77777777" w:rsidR="004751EE" w:rsidRDefault="004751EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0084B4FE" w14:textId="77777777" w:rsidR="00BE711C" w:rsidRDefault="00BE711C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30E35B96" w14:textId="77777777" w:rsidR="00326C24" w:rsidRDefault="00326C24">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A3A6A87" wp14:editId="0E15947D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>737235</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>574040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4081145" cy="237490"/>
               <wp:effectExtent l="0" t="0" r="8255" b="16510"/>
               <wp:wrapNone/>
               <wp:docPr id="22" name="Textruta 22"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4081145" cy="237490"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="">
+                          <a14:hiddenFill xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" w="9525">
+                          <a14:hiddenLine xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5A8D5DB7" w14:textId="77777777" w:rsidR="00326C24" w:rsidRPr="001860B9" w:rsidRDefault="00326C24" w:rsidP="00E07B1B">
                           <w:pPr>
                             <w:pStyle w:val="Sidfot"/>
                             <w:ind w:left="142" w:hanging="142"/>
                             <w:jc w:val="left"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E07B1B">
                             <w:rPr>
                               <w:rStyle w:val="Sidnummer"/>
@@ -3580,60 +3575,60 @@
                               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:tab/>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5A3A6A87" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5A3A6A87">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 22" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:58.05pt;margin-top:45.2pt;width:321.35pt;height:18.7pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzT1Hk1wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJJlgRJttiqtipBK&#10;QSr9AMexE4vEY8beTZavZ+xstkBviIs1Ho+f33sz3l5OQ88OCr0BW/FilXOmrITG2Lbij99uX11w&#10;5oOwjejBqoofleeXu5cvtqMr1Ro66BuFjECsL0dX8S4EV2aZl50ahF+BU5YONeAgAm2xzRoUI6EP&#10;fbbO87fZCNg4BKm8p+zNfMh3CV9rJcMXrb0KrK84cQtpxbTWcc12W1G2KFxn5ImG+AcWgzCWHj1D&#10;3Ygg2B7NM6jBSAQPOqwkDBlobaRKGkhNkf+l5qETTiUtZI53Z5v8/4OV94cH9xVZmD7ARA1MIry7&#10;A/ndMwvXnbCtukKEsVOioYeLaFk2Ol+erkarfekjSD1+hoaaLPYBEtCkcYiukE5G6NSA49l0NQUm&#10;KbnJL4pi84YzSWfr1+8271NXMlEutx368FHBwGJQcaSmJnRxuPMhshHlUhIfs3Br+j41trd/JKgw&#10;ZhL7SHimHqZ6ouqooobmSDoQ5jmhuaagA/zJ2UgzUnH/Yy9QcdZ/suRFHKglwCWol0BYSVcrHjib&#10;w+swD97eoWk7Qp7dtnBFfmmTpDyxOPGkvieFpxmNg/X7PlU9/aTdLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOuhbNHfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNionQrSNMSp&#10;KgQTUkUaBkYndhOr8XOI3Tb8+z4mGE93uvuu2MxuYGczBetRQrIQwAy2XlvsJHzWbw8ZsBAVajV4&#10;NBJ+TIBNeXtTqFz7C1bmvI8doxIMuZLQxzjmnIe2N06FhR8Nknfwk1OR5NRxPakLlbuBL4VIuVMW&#10;aaFXo3npTXvcn5yE7RdWr/Z713xUh8rW9Vrge3qU8v5u3j4Di2aOf2H4xSd0KImp8SfUgQ2kkzSh&#10;qIS1eARGgdVTRl8acparDHhZ8P8XyisAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc09R&#10;5NcBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;66Fs0d8AAAAKAQAADwAAAAAAAAAAAAAAAAAxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textruta 22" style="position:absolute;margin-left:58.05pt;margin-top:45.2pt;width:321.35pt;height:18.7pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzT1Hk1wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbJJlgRJttiqtipBK&#10;QSr9AMexE4vEY8beTZavZ+xstkBviIs1Ho+f33sz3l5OQ88OCr0BW/FilXOmrITG2Lbij99uX11w&#10;5oOwjejBqoofleeXu5cvtqMr1Ro66BuFjECsL0dX8S4EV2aZl50ahF+BU5YONeAgAm2xzRoUI6EP&#10;fbbO87fZCNg4BKm8p+zNfMh3CV9rJcMXrb0KrK84cQtpxbTWcc12W1G2KFxn5ImG+AcWgzCWHj1D&#10;3Ygg2B7NM6jBSAQPOqwkDBlobaRKGkhNkf+l5qETTiUtZI53Z5v8/4OV94cH9xVZmD7ARA1MIry7&#10;A/ndMwvXnbCtukKEsVOioYeLaFk2Ol+erkarfekjSD1+hoaaLPYBEtCkcYiukE5G6NSA49l0NQUm&#10;KbnJL4pi84YzSWfr1+8271NXMlEutx368FHBwGJQcaSmJnRxuPMhshHlUhIfs3Br+j41trd/JKgw&#10;ZhL7SHimHqZ6ouqooobmSDoQ5jmhuaagA/zJ2UgzUnH/Yy9QcdZ/suRFHKglwCWol0BYSVcrHjib&#10;w+swD97eoWk7Qp7dtnBFfmmTpDyxOPGkvieFpxmNg/X7PlU9/aTdLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOuhbNHfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNionQrSNMSp&#10;KgQTUkUaBkYndhOr8XOI3Tb8+z4mGE93uvuu2MxuYGczBetRQrIQwAy2XlvsJHzWbw8ZsBAVajV4&#10;NBJ+TIBNeXtTqFz7C1bmvI8doxIMuZLQxzjmnIe2N06FhR8Nknfwk1OR5NRxPakLlbuBL4VIuVMW&#10;aaFXo3npTXvcn5yE7RdWr/Z713xUh8rW9Vrge3qU8v5u3j4Di2aOf2H4xSd0KImp8SfUgQ2kkzSh&#10;qIS1eARGgdVTRl8acparDHhZ8P8XyisAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc09R&#10;5NcBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;66Fs0d8AAAAKAQAADwAAAAAAAAAAAAAAAAAxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A8D5DB7" w14:textId="77777777" w:rsidR="00326C24" w:rsidRPr="001860B9" w:rsidRDefault="00326C24" w:rsidP="00E07B1B">
+                  <w:p w:rsidRPr="001860B9" w:rsidR="00326C24" w:rsidP="00E07B1B" w:rsidRDefault="00326C24" w14:paraId="5A8D5DB7" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="Sidfot"/>
                       <w:ind w:left="142" w:hanging="142"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07B1B">
                       <w:rPr>
                         <w:rStyle w:val="Sidnummer"/>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00E07B1B">
                       <w:rPr>
                         <w:rStyle w:val="Sidnummer"/>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
@@ -3669,51 +3664,51 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Sidnummer"/>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:tab/>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C7C35A6" w14:textId="77777777" w:rsidR="00326C24" w:rsidRDefault="00326C24">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72F365A4" wp14:editId="7E8F4BD2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>29210</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="12700"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Bildobjekt 18"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3745,51 +3740,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5004,52 +4999,51 @@
   <w:num w:numId="5" w16cid:durableId="182325484">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1335496335">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1377775308">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1933277732">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="750199776">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1052388145">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1818766528">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="9808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5117,50 +5111,51 @@
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0034164E"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00391C6E"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B1F1A"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B414A"/>
     <w:rsid w:val="003C47D6"/>
     <w:rsid w:val="003D1479"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F4751"/>
     <w:rsid w:val="004064B1"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004253D0"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00442598"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="004751EE"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5B3D"/>
     <w:rsid w:val="004C04CB"/>
     <w:rsid w:val="004D47BC"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4F92"/>
     <w:rsid w:val="00501551"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005278C8"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00546E51"/>
     <w:rsid w:val="0055163C"/>
     <w:rsid w:val="00575DF1"/>
     <w:rsid w:val="00583AC0"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="006168BC"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
@@ -5203,50 +5198,51 @@
     <w:rsid w:val="008A2D62"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="00905421"/>
     <w:rsid w:val="00906090"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="0094546C"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="00950FE8"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="0096776E"/>
     <w:rsid w:val="009702BA"/>
     <w:rsid w:val="0098314B"/>
     <w:rsid w:val="00987938"/>
     <w:rsid w:val="009A66A7"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F6959"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4425F"/>
     <w:rsid w:val="00A628A4"/>
     <w:rsid w:val="00AA0798"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AB3229"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AE6846"/>
     <w:rsid w:val="00AF4DCD"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B0181A"/>
     <w:rsid w:val="00B0281B"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B52362"/>
     <w:rsid w:val="00B60743"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B611FB"/>
     <w:rsid w:val="00B75349"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00BA0066"/>
@@ -5281,91 +5277,92 @@
     <w:rsid w:val="00E251A1"/>
     <w:rsid w:val="00E25C05"/>
     <w:rsid w:val="00E5266B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E70333"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA3B8A"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA63BD"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC7EDF"/>
     <w:rsid w:val="00EE204D"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00F14ABC"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00FD4E1A"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE1DAF"/>
     <w:rsid w:val="00FF5CE1"/>
     <w:rsid w:val="00FF747C"/>
+    <w:rsid w:val="243277C7"/>
     <w:rsid w:val="4CC1F5AA"/>
     <w:rsid w:val="72B592A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="6CE4D5A3"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{A5A88844-A8B1-4871-BD0D-6E45F4CC75CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6511,51 +6508,51 @@
     <w:basedOn w:val="Normaltabell"/>
     <w:next w:val="Tabellrutnt"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FE1DAF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\asaca7\Downloads\Info_ld_1sp_yellow%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
@@ -6857,73 +6854,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Info_ld_1sp_yellow (1)</Template>
+  <Template>Info_ld_1sp_yellow%20(1).dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>405</Words>
   <Characters>2152</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company>Dynamo AB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall Anvisning</dc:title>
   <dc:creator>Åsa Carlsson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Mia Isacson</lastModifiedBy>
-  <revision>9</revision>
+  <lastModifiedBy>Lars Nord</lastModifiedBy>
+  <revision>10</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>