--- v0 (2025-12-13)
+++ v1 (2026-04-05)
@@ -1578,108 +1578,84 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00567820" w:rsidSect="00CA39EF">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="070F8399" w14:textId="18D876D5" w:rsidR="00BC44CD" w:rsidRDefault="00B50D1B" w:rsidP="00482085">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc107816025"/>
       <w:bookmarkStart w:id="2" w:name="_Toc83200214"/>
       <w:r w:rsidRPr="00482085">
-        <w:lastRenderedPageBreak/>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="31B5E543" w14:textId="77777777" w:rsidR="00BA0578" w:rsidRDefault="002B796E" w:rsidP="00BA0578">
       <w:r w:rsidRPr="002B796E">
-        <w:t xml:space="preserve">Riktlinjen innefattar de krav som ställs kring brandskydd för </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> verksamhetsklass utifrån Lagen om skydd mot olyckor </w:t>
+        <w:t xml:space="preserve">Riktlinjen innefattar de krav som ställs kring brandskydd för Regionhälsans verksamhetsklass utifrån Lagen om skydd mot olyckor </w:t>
       </w:r>
       <w:r w:rsidR="00621D60">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(LSO) </w:t>
       </w:r>
       <w:r w:rsidRPr="002B796E">
         <w:t xml:space="preserve">samt interna bestämmelser och rekommendationer kring det organisatoriska och tekniska brandskyddet. </w:t>
       </w:r>
       <w:r w:rsidR="00BA0578">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B9B2EB" w14:textId="4044FD4A" w:rsidR="00BA0578" w:rsidRPr="00BA0578" w:rsidRDefault="00BA0578" w:rsidP="00BA0578">
       <w:r w:rsidRPr="00BA0578">
-        <w:t xml:space="preserve">Riktlinjen gäller för samtliga av </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> verksamheter. </w:t>
+        <w:t xml:space="preserve">Riktlinjen gäller för samtliga av Regionhälsans verksamheter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBC0F0B" w14:textId="77777777" w:rsidR="00276885" w:rsidRDefault="00276885" w:rsidP="00BA0578">
       <w:r>
         <w:t>Syftet är att s</w:t>
       </w:r>
       <w:r w:rsidRPr="00276885">
-        <w:t xml:space="preserve">äkerställa </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> arbete med systematiskt brandskyddsarbete (SBA).</w:t>
+        <w:t>äkerställa Regionhälsans arbete med systematiskt brandskyddsarbete (SBA).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162A36EB" w14:textId="61002323" w:rsidR="009F5E44" w:rsidRDefault="009F5E44" w:rsidP="00BA0578">
       <w:r w:rsidRPr="002B796E">
         <w:t xml:space="preserve">Det finns en tillhörande mall för verksamheternas dokumentation av det systematiska brandskyddsarbetet, läs mer under stöddokument på s. 5. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640EF46F" w14:textId="77777777" w:rsidR="00FB597A" w:rsidRPr="00FB597A" w:rsidRDefault="00E5523D" w:rsidP="00BA0578">
       <w:r w:rsidRPr="00FB597A">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="002B0568" w:rsidRPr="00FB597A">
         <w:t>örändringar från senaste version</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB597A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C6FFB7" w14:textId="6DCCC784" w:rsidR="00A37169" w:rsidRDefault="00E5523D" w:rsidP="00BA0578">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
@@ -1786,60 +1762,60 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc107816026"/>
       <w:r w:rsidRPr="00EA7988">
         <w:t>Systematiskt brandskyddsarbete</w:t>
       </w:r>
       <w:r w:rsidR="006F4D69">
         <w:t xml:space="preserve"> (SBA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7988">
         <w:t xml:space="preserve"> - förklaring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00EA7988">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E1D3AA" w14:textId="218BEDCF" w:rsidR="00344B87" w:rsidRPr="00344B87" w:rsidRDefault="00344B87" w:rsidP="00FC2E47">
       <w:r w:rsidRPr="00344B87">
         <w:t xml:space="preserve">Systematiskt brandskyddsarbete (SBA) innebär att den verksamhetsansvarige (nyttjaren) i samråd med ägaren av fastigheten regelbundet planerar, kontrollerar, dokumenterar och följer upp brandskyddsarbetet i den berörda fastigheten/verksamheten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD9D000" w14:textId="5E3CCF46" w:rsidR="00344B87" w:rsidRPr="00344B87" w:rsidRDefault="00344B87" w:rsidP="00FC2E47">
       <w:r w:rsidRPr="00344B87">
-        <w:t xml:space="preserve">Enligt lagen om skydd mot olyckor (LSO) 2003:778 som trädde i kraft 2004 ska alla ägare och nyttjare till fastigheter ha ett skäligt brandskydd. Det innebär att fastigheten/verksamheten ska förses med den utrustning för släckning av brand och för livräddning vid brand eller annan olycka som är lämplig utifrån fastighetens/verksamhetens slag och att övriga åtgärder vidtas som är nödvändiga för att förebygga brand och hindra </w:t>
+        <w:t xml:space="preserve">Enligt lagen om skydd mot olyckor (LSO) 2003:778 som trädde i kraft 2004 ska alla ägare och nyttjare till fastigheter ha ett skäligt brandskydd. Det innebär att fastigheten/verksamheten ska förses med den utrustning för släckning av brand och för livräddning vid brand eller annan olycka som är lämplig utifrån fastighetens/verksamhetens slag och att övriga åtgärder vidtas som är nödvändiga för att förebygga brand och hindra eller begränsa skador till följd av brand.  För att uppnå ett skäligt brandskydd krävs ett systematiskt brandskyddsarbete.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE269FF" w14:textId="145964F3" w:rsidR="00344B87" w:rsidRPr="00344B87" w:rsidRDefault="00344B87" w:rsidP="00FC2E47">
+      <w:r w:rsidRPr="00344B87">
+        <w:t xml:space="preserve">Förelägganden och förbud att fortsätta driva verksamhet i aktuella lokaler får ges av tillsynsmyndigheten (räddningstjänsten i kommunen) </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B87">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">eller begränsa skador till följd av brand.  För att uppnå ett skäligt brandskydd krävs ett systematiskt brandskyddsarbete.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Förelägganden och förbud att fortsätta driva verksamhet i aktuella lokaler får ges av tillsynsmyndigheten (räddningstjänsten i kommunen) om inte de krav som ställs enligt lagen följs. Förelägganden och förbud kan även vara förenat med vite. </w:t>
+        <w:t xml:space="preserve">om inte de krav som ställs enligt lagen följs. Förelägganden och förbud kan även vara förenat med vite. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17715158" w14:textId="45D7858A" w:rsidR="00344B87" w:rsidRPr="00344B87" w:rsidRDefault="00344B87" w:rsidP="00FC2E47">
       <w:r w:rsidRPr="00344B87">
         <w:t>Systematiskt brandskyddsarbete innefattar såväl tekniskt som organisatoriskt brandskydd. Till det tekniska brandskyddet räknas åtgärder av det mekaniska slaget som exempelvis brandlarm/utrymningslarm, nödbelysning, sprinklers och handbrandsläckare. Till det organisatoriska brandskyddet räknas åtgärder i form av planer och strategier för hur nyttjaren och ägaren i en fastighet ska förebygga mot brand och hur de ska hantera brand om det uppstår. Det är viktigt att nyttjaren och fastighetsägaren kommunicerar väl med varandra kring brandskyddet så att det inte finns några tveksamheter kring vem som ansvarar för vad</w:t>
       </w:r>
       <w:r w:rsidR="00C53966">
         <w:t xml:space="preserve"> (ska finnas en gränsdragningslista)</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B87">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C66690" w14:textId="7013EFF3" w:rsidR="00344B87" w:rsidRPr="00344B87" w:rsidRDefault="00344B87" w:rsidP="00FC2E47">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344B87">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Omfattningen av det systematiska brandskyddsarbetet och krav på dokumentation av densamma bestäms utifrån den berörda verksamhetens typ och storlek, byggnaden den bedrivs i och dess omgivning. Exempelvis klassas vårdcentraler</w:t>
       </w:r>
@@ -1890,116 +1866,105 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00344B87" w:rsidRPr="00344B87">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0006761F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C221B09" w14:textId="00FAB888" w:rsidR="00EA1314" w:rsidRDefault="00EA1314" w:rsidP="00EA1314">
       <w:r>
         <w:t xml:space="preserve">Till stöd för dokumentationen finns bland annat en separat mall </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1314">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(mall för dokumentation av systematiskt brandskyddsarbete)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> som kan hämtas under Säkerhet, Skydd av egendom och lokaler samt brandskydd, på </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> intranät, där det i inledningen står mer kring vad man bör tänka på kring dokumentationen av brandskyddsarbetet. Varje kapitel här i riktlinjen har en hänvisning till avsedd plats för dokumentation i mallen. Dokumentationen ska finnas tillgänglig för tillsyn och revideras årligen i november.  </w:t>
+        <w:t xml:space="preserve"> som kan hämtas under Säkerhet, Skydd av egendom och lokaler samt brandskydd, på Regionhälsans intranät, där det i inledningen står mer kring vad man bör tänka på kring dokumentationen av brandskyddsarbetet. Varje kapitel här i riktlinjen har en hänvisning till avsedd plats för dokumentation i mallen. Dokumentationen ska finnas tillgänglig för tillsyn och revideras årligen i november.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055A5373" w14:textId="77777777" w:rsidR="00CF3B78" w:rsidRDefault="00EA1314" w:rsidP="00EA1314">
       <w:r>
         <w:t xml:space="preserve">Förutom mallen finns även </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3B78">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>checklista för intern brandskyddskontroll</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3B78">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Blankett fördelning av arbetsuppgifter brandskyddsombud</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, mm. </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Samtliga stöddokument kring brandskydd finns under Säkerhet, Skydd av egendom och lokaler </w:t>
+        <w:t xml:space="preserve">, mm. Samtliga stöddokument kring brandskydd finns under Säkerhet, Skydd av egendom och lokaler </w:t>
       </w:r>
       <w:r w:rsidR="00CF3B78">
         <w:t xml:space="preserve">samt brandskydd </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">på intranätet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D769E10" w14:textId="77777777" w:rsidR="00606B8C" w:rsidRDefault="0029544B" w:rsidP="00606B8C">
       <w:bookmarkStart w:id="5" w:name="_Toc107816028"/>
       <w:r w:rsidRPr="0029544B">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Samordningsansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3DD91612" w14:textId="513F88F9" w:rsidR="003E7D84" w:rsidRDefault="00F828CA" w:rsidP="00606B8C">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I fastigheter där olika verksamheter (interna och externa) är samlokaliserade har samtliga verksamhetsansvariga enligt arbetsmiljölagen skyldighet att samarbeta med varandra för att åstadkomma tillfredsställande skyddsförhållanden, vilket innebär att skapa en trygg och säker arbetsmiljö för medarbetarna. Exempelvis</w:t>
       </w:r>
       <w:r w:rsidR="0035362A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>samverka kring gemensamt nyttjade ytor som parkeringsplatser/ parkeringshus, entréer, trapphus, brandskydd, bevakning och utbildning av medarbetare</w:t>
       </w:r>
       <w:r w:rsidR="00962572">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2107,56 +2072,56 @@
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00196F69">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A35ADD1" w14:textId="5D6A05B0" w:rsidR="006D1738" w:rsidRDefault="006D1738" w:rsidP="006D1738">
       <w:r>
         <w:t xml:space="preserve">De lokaler verksamheten använder och byggnaden som lokalerna ingår i ska beskrivas med ritning/skiss och förklarande text. Det bästa är att få tillgång till fastighetsägarens brandskyddsbeskrivning och brandskyddsritningar av lokalerna och utgå ifrån/bifoga dessa. </w:t>
       </w:r>
       <w:r w:rsidR="004B70AB">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidR="004B70AB">
         <w:t xml:space="preserve">går </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">även att använda en vanlig ritning eller göra en skiss för hand. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AA29EC" w14:textId="7D45AF4F" w:rsidR="006D1738" w:rsidRDefault="006D1738" w:rsidP="006D1738">
       <w:r>
+        <w:t xml:space="preserve">Det som ska framgå av beskrivningen är: utformning av lokalerna (fristående hus eller del i annan byggnad, antal våningsplan, utrymningsvägar) gärna med brandcellsindelning (om möjligt, fastighetsägaren bör veta detta) samt var släckningsutrustning är placerad. Märk ut detta så tydligt som möjligt på ritning/skiss. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DC7F57" w14:textId="5EF8C412" w:rsidR="006D1738" w:rsidRDefault="006D1738" w:rsidP="00B3310A">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Det som ska framgå av beskrivningen är: utformning av lokalerna (fristående hus eller del i annan byggnad, antal våningsplan, utrymningsvägar) gärna med brandcellsindelning (om möjligt, fastighetsägaren bör veta detta) samt var släckningsutrustning är placerad. Märk ut detta så tydligt som möjligt på ritning/skiss. </w:t>
-[...3 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Är lokalerna en del i en större byggnad ska det beskrivas var i byggnaden verksamheten är placerad och om det finns utrymme som delas med övriga i byggnaden. Lokalernas/byggnadens huvudsakliga byggmateriel ska beskrivas (trä, tegel, betong) samt också byggnadens läge och omgivning.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02445046" w14:textId="77777777" w:rsidR="006D1738" w:rsidRDefault="006D1738" w:rsidP="006D1738">
       <w:r>
         <w:t xml:space="preserve">Ritning/skiss samt kompletterande skriftlig beskrivning görs under rubrik 1 i mallen för dokumentation av systematiskt brandskyddsarbete.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E17F62C" w14:textId="77777777" w:rsidR="0058352F" w:rsidRDefault="0058352F" w:rsidP="0058352F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc107816030"/>
       <w:r w:rsidRPr="0058352F">
         <w:t>2. Generell beskrivning av verksamheten och dess risker</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="0058352F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB32E6A" w14:textId="26CED063" w:rsidR="00FB12A0" w:rsidRDefault="00FB12A0" w:rsidP="00FB12A0">
       <w:r>
         <w:t xml:space="preserve">Verksamheten ska beskrivas i stort </w:t>
       </w:r>
@@ -2238,62 +2203,59 @@
     </w:p>
     <w:p w14:paraId="1A0B09C0" w14:textId="70706B2E" w:rsidR="006F3ABA" w:rsidRDefault="00FB12A0" w:rsidP="006F3ABA">
       <w:r>
         <w:t xml:space="preserve">Fyll </w:t>
       </w:r>
       <w:r w:rsidR="00B6381C">
         <w:t xml:space="preserve">eventuellt på med </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ytterligare info om verksamhetens placering i lokalerna/byggnaden på ritning/skiss under rubrik 1 i mallen. Övrig information om verksamheten, dess risker (kopplat till brand) och åtgärder för dessa risker beskrivs sedan under rubrik 2 i mallen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE5C4F4" w14:textId="5BBF3655" w:rsidR="00DE142F" w:rsidRDefault="00D47406" w:rsidP="006F3ABA">
       <w:bookmarkStart w:id="8" w:name="_Toc107816031"/>
       <w:r w:rsidRPr="00D47406">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>3. Ansvarsfördelning för brandskyddet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00D47406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE142F" w:rsidRPr="00DE142F">
-        <w:t xml:space="preserve">Ansvarsfördelning för samtliga uppgifter kopplade till brandskyddsarbetet ska beskrivas. Vilka delar av brandskyddet ansvarar verksamheten för och vilka delar av brandskyddet ansvarar fastighetsägaren för (kan framgå av hyresavtalet i en så kallad </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE142F" w:rsidRPr="00DE142F">
+        <w:t xml:space="preserve">Ansvarsfördelning för samtliga uppgifter kopplade till brandskyddsarbetet ska beskrivas. Vilka delar av brandskyddet ansvarar verksamheten för och vilka delar av brandskyddet ansvarar fastighetsägaren för (kan framgå av hyresavtalet i en så kallad gränsdragningslista eller via separat avtal, i så fall bifoga detta avtal, i annat fall ta kontakt med fastighetsägaren för att klargöra punkt 3.1.).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B21CDE" w14:textId="77777777" w:rsidR="001872D2" w:rsidRDefault="001872D2" w:rsidP="001872D2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001872D2">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">gränsdragningslista eller via separat avtal, i så fall bifoga detta avtal, i annat fall ta kontakt med fastighetsägaren för att klargöra punkt 3.1.).  </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001872D2">
         <w:t>3.1. Ansvarsfördelning mellan fastighetsägaren och verksamheten (nyttjaren)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F7F41C" w14:textId="760300B4" w:rsidR="00CB2D3B" w:rsidRDefault="00CB2D3B" w:rsidP="00B6381C">
       <w:r>
         <w:t>Klargör om det är fastighetsägaren eller verksamheten som ansvarar för följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0304A9D9" w14:textId="67B7E33B" w:rsidR="00CB2D3B" w:rsidRDefault="00CB2D3B" w:rsidP="00CB2D3B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Besiktning och kontroll av invändiga brandposter </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1460F29D" w14:textId="2322E444" w:rsidR="00CB2D3B" w:rsidRDefault="00CB2D3B" w:rsidP="00CB2D3B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2481,69 +2443,69 @@
       <w:r>
         <w:t xml:space="preserve">Åtgärda brister i brandskyddet som ryms inom befogenheter och ekonomiskt ansvar. Om befogenheter eller resurser saknas ska kontakt tas med närmaste chef. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD7037C" w14:textId="66B0FA13" w:rsidR="006A080E" w:rsidRDefault="006A080E" w:rsidP="006A080E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansvara för att personalen fortlöpande och årligen får information, utbildning och instruktioner som är nödvändiga för det systematiska brandskyddsarbetet.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4476FB78" w14:textId="0EF32312" w:rsidR="006A080E" w:rsidRDefault="006A080E" w:rsidP="006A080E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ansvara för uppföljningsrutiner som </w:t>
       </w:r>
       <w:r w:rsidR="006B456A">
         <w:t xml:space="preserve">att </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">regelbunden kontroll sker och att avvikelser rapporteras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AB3F34" w14:textId="16DCADB8" w:rsidR="006A080E" w:rsidRDefault="006A080E" w:rsidP="00135576">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Ansvara för att nödvändig information om brandskyddet ges till vikarie inför chefens egen planerade frånvaro som semester och tjänstledighet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2A0095" w14:textId="77777777" w:rsidR="00135576" w:rsidRDefault="00135576" w:rsidP="00135576">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00135576">
         <w:t>3.3. Fördelning av uppgifter till brandskyddsombud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06826DD2" w14:textId="7075332E" w:rsidR="00135576" w:rsidRDefault="00135576" w:rsidP="00AB6EB6">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -2628,116 +2590,103 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Att sköta kontakten med externa resurser som tillhandahåller leverans och service av den brandtekniska utrustningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A003382" w14:textId="4BBEE9A1" w:rsidR="00325D26" w:rsidRDefault="00325D26" w:rsidP="00EA213C">
       <w:r>
         <w:t xml:space="preserve">Vid fördelning av arbetsuppgifter till brandskyddsombudet är det viktigt att denne besitter tillräcklig kompetens för uppgiften, att hen får tillräckliga befogenheter och resurser samt tillräcklig utbildning. Det ska tydligt framgå (skriftligt) exakt vilka uppgifter brandskyddsombudet ska utföra.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AF87E2" w14:textId="0391B694" w:rsidR="00325D26" w:rsidRDefault="00325D26" w:rsidP="00EA213C">
       <w:r>
         <w:t xml:space="preserve">Glöm ej att även om delar av det praktiska brandskyddsarbetet har ålagts ett brandskyddsombud så är fortfarande ansvarig chef ytterst ansvarig för brandskyddsarbetet.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160203F4" w14:textId="71F9443F" w:rsidR="00325D26" w:rsidRDefault="00325D26" w:rsidP="00EA213C">
       <w:r w:rsidRPr="00325D26">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Blankett för fördelning av arbetsuppgifter till brandskyddsombud</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> finns på </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> intranät under Säkerhet, Skydd av egendom och lokaler samt brandskydd. </w:t>
+        <w:t xml:space="preserve"> finns på Regionhälsans intranät under Säkerhet, Skydd av egendom och lokaler samt brandskydd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03433564" w14:textId="47ED92E3" w:rsidR="00AB6EB6" w:rsidRPr="00AB6EB6" w:rsidRDefault="00325D26" w:rsidP="00EA213C">
       <w:r>
         <w:t>Redogör för ansvarsfördelningen mellan verksamhet och fastighetsägare/hyresvärd samt ansvarsfördelningen inom verksamheten under rubrik 3 i mallen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DB03CB" w14:textId="77777777" w:rsidR="00EA213C" w:rsidRDefault="00EA213C" w:rsidP="00EA213C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc107816032"/>
       <w:r w:rsidRPr="00EA213C">
-        <w:lastRenderedPageBreak/>
         <w:t>4. Beskrivning av tekniska brandskyddsåtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00EA213C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464F2E74" w14:textId="6577BA44" w:rsidR="00834510" w:rsidRDefault="00834510" w:rsidP="00834510">
       <w:r>
-        <w:t xml:space="preserve">Här beskrivs de tekniska brandskyddsåtgärderna. Exempel på dessa är utrymningsskyltar, utrymningsvägar, nödbelysning, dörrar i brandcellsgräns, dörrar i utrymningsvägar, brand- och utrymningslarm (själva larmdonet), vattenslang/brandpost, handbrandsläckare, brandfilt mm.  </w:t>
+        <w:t xml:space="preserve">Här beskrivs de tekniska brandskyddsåtgärderna. Exempel på dessa är utrymningsskyltar, utrymningsvägar, nödbelysning, dörrar i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">brandcellsgräns, dörrar i utrymningsvägar, brand- och utrymningslarm (själva larmdonet), vattenslang/brandpost, handbrandsläckare, brandfilt mm.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4FDCFD" w14:textId="72EE306A" w:rsidR="00834510" w:rsidRDefault="00834510" w:rsidP="00834510">
       <w:r>
         <w:t xml:space="preserve">Kontakta fastighetsägaren om det finns några oklarheter kring vilka av de tekniska brandskyddsåtgärderna som ligger på verksamhetens ansvar respektive fastighetsägarens ansvar.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9DF9B9" w14:textId="12C6540B" w:rsidR="00834510" w:rsidRDefault="00834510" w:rsidP="00834510">
       <w:r>
         <w:t xml:space="preserve">Märk ut placeringen av de tekniska brandskyddsåtgärderna på en ritning/skiss under rubrik 4 i mallen och beskriv kort hur de ska fungera/användas vid en eventuell brand. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A99D647" w14:textId="77777777" w:rsidR="005E3244" w:rsidRDefault="00834510" w:rsidP="00834510">
       <w:r>
         <w:t xml:space="preserve">Brandskyddsåtgärder enligt checklista ska kontrolleras minst två gånger per år av verksamheten, en så kallad internkontroll/egenkontroll. </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4E40">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Checklista för intern brandskyddskontroll</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> finns att ladda ner från </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> intranät under Säkerhet, Skydd av egendom och lokaler samt brandskydd. </w:t>
+        <w:t xml:space="preserve"> finns att ladda ner från Regionhälsans intranät under Säkerhet, Skydd av egendom och lokaler samt brandskydd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC3CCE7" w14:textId="2DBF11CC" w:rsidR="005E3244" w:rsidRDefault="005E3244" w:rsidP="005E3244">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc107816033"/>
       <w:r w:rsidRPr="005E3244">
         <w:t>5. Kontroll och underhåll av brandskyddsåtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="0FDA6B2B" w14:textId="1876B22F" w:rsidR="005E3244" w:rsidRPr="00AF7131" w:rsidRDefault="005E3244" w:rsidP="00AF7131">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7131">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>5.1 Plan för kontroll och underhåll</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7131">
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -2790,86 +2739,78 @@
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00501A29">
         <w:t xml:space="preserve">xtern kontroll/underhåll av brandskyddsåtgärder/utrustning ska genomföras en gång per år. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EE9A05" w14:textId="68DB5CC5" w:rsidR="005E3244" w:rsidRDefault="00501A29" w:rsidP="006E4E40">
       <w:r>
         <w:t>Kontaktuppgifter till det företag som tillhandahåller</w:t>
       </w:r>
       <w:r w:rsidR="006E4E40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>brandskydds</w:t>
       </w:r>
       <w:r w:rsidR="006E4E40">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t>utrustning</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> samt genomför kontroller av densamma finns på </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> intranät under Säkerhet, Skydd av egendom och lokaler samt brandskydd.</w:t>
+        <w:t xml:space="preserve"> samt genomför kontroller av densamma finns på Regionhälsans intranät under Säkerhet, Skydd av egendom och lokaler samt brandskydd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298FC04D" w14:textId="7496F1BE" w:rsidR="00501A29" w:rsidRDefault="00025939" w:rsidP="00025939">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00025939">
-        <w:lastRenderedPageBreak/>
         <w:t>5.2 Genomförda kontroller och åtgärder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C892B9F" w14:textId="1D0BEFF0" w:rsidR="00025939" w:rsidRDefault="00025939" w:rsidP="006E4E40">
       <w:r>
         <w:t xml:space="preserve">Redogör för vilka kontroller som har blivit genomförda. Det kan vara både interna och externa kontroller. Redogör även för eventuella åtgärder.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12638ABD" w14:textId="455B62B4" w:rsidR="00501A29" w:rsidRDefault="00025939" w:rsidP="006E4E40">
       <w:r>
         <w:t>Fyll i plan för kontroll och underhåll under rubrik 5.1 och redogör för genomförda kontroller och åtgärder under rubrik 5.2 i mallen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CEEB61" w14:textId="095E58C9" w:rsidR="00501A29" w:rsidRDefault="006C3547" w:rsidP="006C3547">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc107816034"/>
       <w:r w:rsidRPr="006C3547">
+        <w:lastRenderedPageBreak/>
         <w:t>6. Utbildning och övning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="006C3547">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015ABF7E" w14:textId="49B2B98E" w:rsidR="006C3547" w:rsidRDefault="006C3547" w:rsidP="00834510">
       <w:r w:rsidRPr="006C3547">
         <w:t>En viktig förutsättning för ett väl fungerande SBA är att planer och instruktioner kring brandskyddsarbetet är väl implementerat hos personalen inom verksamheten, vilket uppnås genom regelbunden utbildning och övning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DA047D" w14:textId="22CA8D35" w:rsidR="006C3547" w:rsidRDefault="00283157" w:rsidP="00283157">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00283157">
         <w:t>6.1. Plan för utbildning och övning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641C9C25" w14:textId="01CC8393" w:rsidR="00EA31AA" w:rsidRDefault="00EA31AA" w:rsidP="00EA31AA">
       <w:r>
         <w:t xml:space="preserve">Rekommendation avseende utbildning och övning för medarbetare ser ut enligt följande:   </w:t>
       </w:r>
     </w:p>
@@ -2996,88 +2937,85 @@
       </w:pPr>
       <w:r w:rsidRPr="00437EF1">
         <w:t>6.2. Genomförd utbildning och övning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BF835E" w14:textId="3F256B01" w:rsidR="00AF0634" w:rsidRPr="00AF0634" w:rsidRDefault="0052575E" w:rsidP="00AF0634">
       <w:r w:rsidRPr="0052575E">
         <w:t>Den grundläggande brandskyddsutbildningen webbutbildning och praktisk släckövning</w:t>
       </w:r>
       <w:r w:rsidR="008A7340">
         <w:t xml:space="preserve"> registreras i Lärportalen</w:t>
       </w:r>
       <w:r w:rsidRPr="0052575E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AF0634" w:rsidRPr="00FB597A">
         <w:t xml:space="preserve">Redogör för </w:t>
       </w:r>
       <w:r w:rsidR="00FB597A" w:rsidRPr="00FB597A">
         <w:t xml:space="preserve">eventuellt ytterligare </w:t>
       </w:r>
       <w:r w:rsidR="00AF0634" w:rsidRPr="00FB597A">
         <w:t xml:space="preserve">genomförda utbildningar och övningar </w:t>
       </w:r>
       <w:r w:rsidR="00FB597A">
-        <w:t xml:space="preserve">som inte registreras i </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lärportalen </w:t>
+        <w:t xml:space="preserve">som inte registreras i Lärportalen </w:t>
       </w:r>
       <w:r w:rsidR="00AF0634" w:rsidRPr="00FB597A">
         <w:t>samt fyll i/bifoga deltagarlistor från dessa under rubrik 6.2 i mallen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692D4FEA" w14:textId="1301CEE4" w:rsidR="006C3547" w:rsidRDefault="00AF0634" w:rsidP="00AF0634">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc107816035"/>
       <w:r w:rsidRPr="00AF0634">
         <w:t>7. Insats och utrymning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3E4CC6BC" w14:textId="3F2CFE15" w:rsidR="00B74003" w:rsidRDefault="00B74003" w:rsidP="00B74003">
       <w:r>
         <w:t>Förutsättningar för att den egna personalen med hjälp av</w:t>
       </w:r>
       <w:r w:rsidR="006117B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">räddningstjänsten ska kunna utföra en akut insats och utrymning om brand utbryter i byggnaden/verksamheten.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29722A09" w14:textId="435E82B9" w:rsidR="00B74003" w:rsidRDefault="00B74003" w:rsidP="00B74003">
       <w:r>
         <w:t xml:space="preserve">Alltså, hur ska personal agera om brandlarmet/utrymningslarmet går?  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB8BADA" w14:textId="1BC36DFE" w:rsidR="00AF0634" w:rsidRDefault="00B74003" w:rsidP="00B74003">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>I planen för utrymning ska följande frågor besvaras/lösas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398D89E9" w14:textId="59165EAE" w:rsidR="00912463" w:rsidRPr="006117B6" w:rsidRDefault="00912463" w:rsidP="006117B6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912463">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Varna: </w:t>
       </w:r>
       <w:r>
         <w:t>Hur kan personer som vistas i lokalen bli uppmärksammade på att det brinner och hur varnas övriga personer i byggnaden?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C617585" w14:textId="1D491353" w:rsidR="00912463" w:rsidRPr="006117B6" w:rsidRDefault="00912463" w:rsidP="006117B6">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -3199,72 +3137,72 @@
     </w:p>
     <w:p w14:paraId="5F89221C" w14:textId="77777777" w:rsidR="00912463" w:rsidRDefault="00912463" w:rsidP="00912463">
       <w:r>
         <w:t xml:space="preserve">Uppgifter behöver fördelas ut på ett enkelt sätt för att göra utrymningen så effektiv som möjligt. Exempelvis kan man använda sig av åtgärdskort som delas ut av den utrymningsansvarige där varje kort innehåller en eller flera uppgifter och när uppgifterna är utförda lämnas kortet tillbaka till den utrymningsansvarige.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A054DA6" w14:textId="5BB9B2EE" w:rsidR="00912463" w:rsidRDefault="00912463" w:rsidP="006117B6">
       <w:r>
         <w:t xml:space="preserve">Se exempel på uppgifter under rubrik 7 i mallen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A99BED" w14:textId="5EF9F88C" w:rsidR="00912463" w:rsidRDefault="00912463" w:rsidP="00706A41">
       <w:r w:rsidRPr="00706A41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Viktigt!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Knyt inte uppgifter till en bestämd person utan till en arbetsuppgift/funktion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E60874" w14:textId="1D206197" w:rsidR="00912463" w:rsidRDefault="00912463" w:rsidP="008B0160">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Redogör för åtgärder och ansvar i utrymningsplanen under rubrik 7 i mallen. Skriv också gärna ut just detta kapitel och sätt upp på lämplig plats i verksamheten så att rutinen för utrymning blir lättillgänglig för alla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BEB4CD" w14:textId="5ADF2DB8" w:rsidR="00AF0634" w:rsidRDefault="00912463" w:rsidP="00912463">
       <w:r w:rsidRPr="008B0160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rekommendation:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Öva gärna utrymning internt på enheten för att se om planen fungerar i praktiken. Stäm av med fastighetsägare före.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E67D224" w14:textId="77777777" w:rsidR="008B0160" w:rsidRDefault="008B0160" w:rsidP="008B0160">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc107816036"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>8. Rutin för tillfälliga besökare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025B1EEE" w14:textId="446C82AE" w:rsidR="008B0160" w:rsidRDefault="008B0160" w:rsidP="008B0160">
       <w:r>
         <w:t xml:space="preserve">Tillfälliga besökare som hantverkare kan påverka eller bli påverkade av brandskyddet och därför bör det finnas en rutin för att förmedla särskilt viktig information om brandskyddet till dessa (exempelvis hur brandlarmet/utrymningslarmet fungerar och vem de kan kontakta om de behöver koppla från det för en viss åtgärd).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD1BEFA" w14:textId="0DA45A1C" w:rsidR="008B0160" w:rsidRDefault="008B0160" w:rsidP="008B0160">
       <w:r>
         <w:t xml:space="preserve">Även tillfällig personal som </w:t>
       </w:r>
       <w:r w:rsidR="006117B6">
         <w:t xml:space="preserve">studenter, vikarier </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00301F1D">
         <w:t>etc.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -3341,71 +3279,71 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158BF715" w14:textId="7ED7D143" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t xml:space="preserve">Den som hanterar explosiva varor eller brandfarliga gaser eller vätskor i större mängd ska ha tillstånd. Kontakta räddningstjänsten vid oklarheter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2FE995" w14:textId="5661E64D" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t>Eventuella tillstånd som rör brandskyddet bifogas under rubrik 1</w:t>
       </w:r>
       <w:r w:rsidR="00495131">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i mallen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A160590" w14:textId="731B50B1" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc107816040"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00495131">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>. Tillsyn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C451CEF" w14:textId="6E418ADE" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t xml:space="preserve">Av lagen om skydd mot olyckor framgår att tillsynsmyndigheten (i detta fall är Sveriges kommuner) ska kontrollera efterlevnaden av lagen. Detta genomförs via en så kallad tillsyn, vanligtvis utförd av räddningstjänsten på uppdrag av kommunen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFB35C1" w14:textId="0DE51DF8" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I denna tillsyn kontrolleras om de krav som ställs enligt lag och föreskrifter efterföljs och att verksamhetens brandskydd håller en skälig nivå.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C49F5DF" w14:textId="77777777" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="003A33BB">
       <w:r>
         <w:t xml:space="preserve">Förelägganden och förbud att fortsätta driva verksamhet i aktuella lokaler får ges om inte de krav som ställs enligt lagen följs. Beslut och föreläggande kan även vara förenat med vite.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D057C5" w14:textId="14F758DF" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t xml:space="preserve">Om någon inte vidtar åtgärd efter föreläggande, får tillsynsmyndigheten lov att vidta åtgärden på dennes bekostnad.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DAAA2D" w14:textId="44C77159" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t>Protokoll från eventuell tillsyn bifogas under rubrik 1</w:t>
       </w:r>
       <w:r w:rsidR="00495131">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i mallen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9736DF" w14:textId="0EEA9B2C" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
@@ -3470,86 +3408,95 @@
       <w:r w:rsidR="00027132">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">FAST RSK </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>636-2006</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAAABF0" w14:textId="419DC47C" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t>Informationsbolaget, Informationsmaterial: Systematiskt brandskyddsarbete och brandskyddsredogörelse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70934843" w14:textId="0C123C78" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t xml:space="preserve">Lag (2003:778) om skydd mot olyckor </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360CCD24" w14:textId="2390A2BC" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
-[...1 lines deleted...]
-        <w:t>Myndigheten för samhällsskydd och beredskap (MSB) Förebyggande, Brandskydd</w:t>
+    <w:p w14:paraId="360CCD24" w14:textId="0F48CD44" w:rsidR="003A33BB" w:rsidRDefault="00DB0223" w:rsidP="00B52A1F">
+      <w:r>
+        <w:t>Myndigheten för civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidR="003A33BB">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003435E4">
+        <w:t>MCF</w:t>
+      </w:r>
+      <w:r w:rsidR="003A33BB">
+        <w:t>) Förebyggande, Brandskydd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A11BF12" w14:textId="57B289C6" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t>Sprängämnesinspektionens föreskrifter om tillstånd till hantering av brandfarliga gaser och vätskor (SÄIFS 1995:3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3401F0D0" w14:textId="67A3B977" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Statens räddningsverks allmänna råd och kommentarer om systematiskt brandskyddsarbete (SRVFS 2004:3) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55822E1E" w14:textId="087F0E93" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t>Statens räddningsverks allmänna råd och kommentarer om systematiskt brandskyddsarbete (SRVFS 2004:4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36239AEF" w14:textId="62B9FD40" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t>Räddningstjänsten Storgöteborg, Organisationer och företag, Systematiskt brandskyddsarbete</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6309D635" w14:textId="11ADF396" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc107816043"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D2A2A7" w14:textId="5660EA14" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:r>
         <w:t xml:space="preserve">Respektive chef ansvarar för att riktlinjen är känd och efterlevs inom respektive verksamhet/enhet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0059B9A8" w14:textId="42CD7F72" w:rsidR="003A33BB" w:rsidRDefault="003A33BB" w:rsidP="00B52A1F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc107816044"/>
       <w:r>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -3597,65 +3544,65 @@
           </w:rPr>
           <w:t xml:space="preserve">Mall för dokumentation av systematiskt brandskyddsarbete </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="28DD2ABF" w14:textId="77777777" w:rsidR="00B74003" w:rsidRDefault="00B74003" w:rsidP="00834510"/>
     <w:sectPr w:rsidR="00B74003" w:rsidSect="002D6023">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60F0D478" w14:textId="77777777" w:rsidR="00086D5F" w:rsidRDefault="00086D5F">
+    <w:p w14:paraId="7E5F903D" w14:textId="77777777" w:rsidR="00BF00AE" w:rsidRDefault="00BF00AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22495DCE" w14:textId="77777777" w:rsidR="00086D5F" w:rsidRDefault="00086D5F">
+    <w:p w14:paraId="727F7DF9" w14:textId="77777777" w:rsidR="00BF00AE" w:rsidRDefault="00BF00AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A7CD67D" w14:textId="77777777" w:rsidR="00086D5F" w:rsidRDefault="00086D5F">
+    <w:p w14:paraId="3CC37950" w14:textId="77777777" w:rsidR="00BF00AE" w:rsidRDefault="00BF00AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3906,61 +3853,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AEDEA00" w14:textId="77777777" w:rsidR="00086D5F" w:rsidRDefault="00086D5F"/>
+    <w:p w14:paraId="3A370CA3" w14:textId="77777777" w:rsidR="00BF00AE" w:rsidRDefault="00BF00AE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="331ECC82" w14:textId="77777777" w:rsidR="00086D5F" w:rsidRDefault="00086D5F">
+    <w:p w14:paraId="4C12FA6A" w14:textId="77777777" w:rsidR="00BF00AE" w:rsidRDefault="00BF00AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55F72DB1" w14:textId="77777777" w:rsidR="00086D5F" w:rsidRDefault="00086D5F">
+    <w:p w14:paraId="7A698F55" w14:textId="77777777" w:rsidR="00BF00AE" w:rsidRDefault="00BF00AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -7043,53 +6990,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="430904951">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="356351827">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="152570846">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1224292266">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1270818490">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1459487874">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="210"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -7114,50 +7059,51 @@
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017F3E"/>
     <w:rsid w:val="00021F6D"/>
     <w:rsid w:val="00025939"/>
     <w:rsid w:val="00027132"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040975"/>
     <w:rsid w:val="0004613F"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007091A"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00086D5F"/>
     <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0B9A"/>
+    <w:rsid w:val="000A45C3"/>
     <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00112F07"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134958"/>
     <w:rsid w:val="00135576"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001466E1"/>
     <w:rsid w:val="001522AE"/>
@@ -7212,50 +7158,51 @@
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00301F1D"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003127FE"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00325B0F"/>
     <w:rsid w:val="00325D26"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003401E3"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="003435E4"/>
     <w:rsid w:val="00344B87"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="003471A3"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0035362A"/>
     <w:rsid w:val="00354A25"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397EFA"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A33BB"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C1449"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
@@ -7516,50 +7463,51 @@
     <w:rsid w:val="00B52A1F"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B6381C"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B74003"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B76B06"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA0578"/>
     <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE3686"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF00AE"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C53966"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C545F3"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C6542F"/>
     <w:rsid w:val="00C65E28"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C805F1"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
@@ -7570,50 +7518,51 @@
     <w:rsid w:val="00CB2D3B"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE014F"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF3B78"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D0459B"/>
     <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07E55"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D347AB"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47406"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5481C"/>
     <w:rsid w:val="00D71686"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB0223"/>
     <w:rsid w:val="00DC295B"/>
     <w:rsid w:val="00DC5E08"/>
     <w:rsid w:val="00DE142F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E138B9"/>
     <w:rsid w:val="00E17A7B"/>
     <w:rsid w:val="00E21AC4"/>
     <w:rsid w:val="00E22559"/>
     <w:rsid w:val="00E3627A"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E5523D"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E65A09"/>
     <w:rsid w:val="00E7184B"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
@@ -7676,50 +7625,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{11BDD42D-3623-4947-9C25-0E9D2D7725C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10788,55 +10738,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2967</Words>
-  <Characters>19438</Characters>
+  <Words>3266</Words>
+  <Characters>21394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>435</Lines>
-  <Paragraphs>176</Paragraphs>
+  <Lines>486</Lines>
+  <Paragraphs>222</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22432</CharactersWithSpaces>
+  <CharactersWithSpaces>24438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Systematiskt brandskyddsarbete (SBA)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>2</revision>
+  <lastModifiedBy>Peter Tornham</lastModifiedBy>
+  <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>