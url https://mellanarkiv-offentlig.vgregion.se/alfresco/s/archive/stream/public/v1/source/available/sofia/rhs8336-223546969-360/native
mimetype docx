--- v0 (2026-04-09)
+++ v1 (2026-09-25)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53F67269" w14:textId="7C53D646" w:rsidR="00D24DBA" w:rsidRPr="00B37193" w:rsidRDefault="00242522" w:rsidP="006769DD">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
       </w:pPr>
       <w:r>
         <w:t>Primärvårdens utbildningsenhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308FFC50" w14:textId="6F0E7C91" w:rsidR="007547F2" w:rsidRDefault="00242522" w:rsidP="006769DD">
+    <w:p w14:paraId="308FFC50" w14:textId="1B107711" w:rsidR="007547F2" w:rsidRDefault="00242522" w:rsidP="006769DD">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
       </w:pPr>
       <w:r>
-        <w:t>2026-03-3</w:t>
+        <w:t>2026-0</w:t>
       </w:r>
-      <w:r w:rsidR="00022199">
-        <w:t>1</w:t>
+      <w:r w:rsidR="00F4640B">
+        <w:t>9-03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECF5E8F" w14:textId="33002B32" w:rsidR="005B2591" w:rsidRDefault="00242522" w:rsidP="005B2591">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Checklista praktiska färdigheter – stöddokument för ST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12841D08" w14:textId="7C8A830A" w:rsidR="00397151" w:rsidRDefault="00397151" w:rsidP="00B37193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2617"/>
         <w:gridCol w:w="1793"/>
         <w:gridCol w:w="1794"/>
         <w:gridCol w:w="1723"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC14DD" w:rsidRPr="00B225D9" w14:paraId="1EDA5707" w14:textId="77777777" w:rsidTr="00AC14DD">
@@ -81,120 +81,156 @@
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
           </w:tcPr>
-          <w:p w14:paraId="0858EAF0" w14:textId="119E7EEA" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
+          <w:p w14:paraId="0858EAF0" w14:textId="6324FC6F" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00F4640B" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B225D9">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bedömt av handledare på vårdcentral</w:t>
+              <w:t xml:space="preserve">Godkänt </w:t>
+            </w:r>
+            <w:r w:rsidR="00242522" w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>av handledare på vårdcentral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
           </w:tcPr>
-          <w:p w14:paraId="5639B1AF" w14:textId="4CDE7495" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
+          <w:p w14:paraId="5639B1AF" w14:textId="663F6F09" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00F4640B" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B225D9">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bedömt av specialist på vårdcentral</w:t>
+              <w:t>Godk</w:t>
+            </w:r>
+            <w:r w:rsidR="0004241F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">änt </w:t>
+            </w:r>
+            <w:r w:rsidR="00242522" w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>av specialist på vårdcentral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E1DF"/>
           </w:tcPr>
-          <w:p w14:paraId="7E625EC3" w14:textId="09FE574B" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
+          <w:p w14:paraId="7E625EC3" w14:textId="327824CF" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="0004241F" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B225D9">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bedömt av specialist på sjukhus</w:t>
+              <w:t>Godkänt</w:t>
+            </w:r>
+            <w:r w:rsidR="00242522" w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av specialist på sjukhus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC14DD" w:rsidRPr="00B225D9" w14:paraId="6D0E0F32" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
           <w:p w14:paraId="39496882" w14:textId="10A37CBE" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -2741,50 +2777,122 @@
           <w:p w14:paraId="28E8A6BF" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0051AA88" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00152498" w:rsidRPr="00B225D9" w14:paraId="2DE12116" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ADB840" w14:textId="68D57037" w:rsidR="00152498" w:rsidRPr="00B225D9" w:rsidRDefault="00152498" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Injektion </w:t>
+            </w:r>
+            <w:r w:rsidR="002549CD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>trokanterbursit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8254EE" w14:textId="77777777" w:rsidR="00152498" w:rsidRPr="00B225D9" w:rsidRDefault="00152498" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C00F498" w14:textId="77777777" w:rsidR="00152498" w:rsidRPr="00B225D9" w:rsidRDefault="00152498" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB445A8" w14:textId="77777777" w:rsidR="00152498" w:rsidRPr="00B225D9" w:rsidRDefault="00152498" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00242522" w:rsidRPr="00B225D9" w14:paraId="340148AF" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="410D5F4A" w14:textId="16CFEE83" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Injektion av knä</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
@@ -2811,181 +2919,332 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E9D4F8A" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242522" w:rsidRPr="00B225D9" w14:paraId="79263D8D" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="304E3C77" w14:textId="7171B661" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
+          <w:p w14:paraId="304E3C77" w14:textId="24D8377F" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00C87256" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Injektion av axel</w:t>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ntraartikulär i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">njektion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i axelleden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4472615F" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="730E3F91" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04A99783" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w14:paraId="0F014059" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F1368E" w14:textId="3E0E47A3" w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w:rsidRDefault="00C96A3D" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Subakromiell injektion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C695D7" w14:textId="77777777" w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w:rsidRDefault="00C96A3D" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="786F320B" w14:textId="77777777" w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w:rsidRDefault="00C96A3D" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDFC123" w14:textId="77777777" w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w:rsidRDefault="00C96A3D" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w14:paraId="609F47AC" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6227F128" w14:textId="2E5263D9" w:rsidR="00C96A3D" w:rsidRDefault="008E281A" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Injektion AC-leden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315B8657" w14:textId="77777777" w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w:rsidRDefault="00C96A3D" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3D8648" w14:textId="77777777" w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w:rsidRDefault="00C96A3D" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1655475C" w14:textId="77777777" w:rsidR="00C96A3D" w:rsidRPr="00B225D9" w:rsidRDefault="00C96A3D" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242522" w:rsidRPr="00B225D9" w14:paraId="7C109C4E" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B143692" w14:textId="6F6A4B65" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Injektion av triggerfinger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="617E4BB0" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
+          <w:p w14:paraId="617E4BB0" w14:textId="7577D560" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="452A982C" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1CA5C8" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242522" w:rsidRPr="00B225D9" w14:paraId="4225D5B7" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24495473" w14:textId="72548A87" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
+          <w:p w14:paraId="24495473" w14:textId="079A2238" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Injektion av de Quervains tendinit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C3979D9" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B225D9" w:rsidRDefault="00242522" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -3399,112 +3658,477 @@
           <w:p w14:paraId="3FEBB357" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="504BF589" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC14DD" w:rsidRPr="00B225D9" w14:paraId="36B01E81" w14:textId="77777777" w:rsidTr="00435128">
+      <w:tr w:rsidR="00081F06" w:rsidRPr="00B225D9" w14:paraId="11C6BF6A" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E15C7C8" w14:textId="10AA0F2A" w:rsidR="00081F06" w:rsidRPr="00B225D9" w:rsidRDefault="00081F06" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nageltrångsoperation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349E34CD" w14:textId="77777777" w:rsidR="00081F06" w:rsidRPr="00B225D9" w:rsidRDefault="00081F06" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="345C660E" w14:textId="77777777" w:rsidR="00081F06" w:rsidRPr="00B225D9" w:rsidRDefault="00081F06" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C3E8CC" w14:textId="77777777" w:rsidR="00081F06" w:rsidRPr="00B225D9" w:rsidRDefault="00081F06" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E4548B" w:rsidRPr="00B225D9" w14:paraId="1B11A7D5" w14:textId="77777777" w:rsidTr="00E4548B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF2A43C" w14:textId="31E78DB8" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
+          <w:p w14:paraId="0D297357" w14:textId="5BC08E6E" w:rsidR="00E4548B" w:rsidRPr="00E4548B" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Hud</w:t>
+              <w:t>Kirurgi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D938F61" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A3A89EE" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00E4548B" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
-          <w:p w14:paraId="60F04032" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="02CA2138" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00E4548B" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
+          <w:p w14:paraId="1F6905D6" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00E4548B" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E4548B" w:rsidRPr="00B225D9" w14:paraId="26E51BA3" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CC97E3" w14:textId="29DB96AB" w:rsidR="00E4548B" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bröstundersökning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EBA838" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA1547F" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17335233" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E4548B" w:rsidRPr="00B225D9" w14:paraId="0000A2E9" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="782EF4E1" w14:textId="2194C3D3" w:rsidR="00E4548B" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prokto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-/rektoskopi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C755D37" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D85DC05" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1356B23E" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E4548B" w:rsidRPr="00B225D9" w14:paraId="41590023" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C9D354" w14:textId="333AC3D1" w:rsidR="00E4548B" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A779F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doppler </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006A779F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inkl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006A779F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beräkna/bedöma ABI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BCEAED" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8D3C6C" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7853C928" w14:textId="77777777" w:rsidR="00E4548B" w:rsidRPr="00B225D9" w:rsidRDefault="00E4548B" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC14DD" w:rsidRPr="00B225D9" w14:paraId="36B01E81" w14:textId="77777777" w:rsidTr="00435128">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF2A43C" w14:textId="31E78DB8" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D938F61" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F04032" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00E4548B">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
+          </w:tcPr>
           <w:p w14:paraId="7BDBB4B3" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w14:paraId="50C4A566" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF702DF" w14:textId="782EAB13" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
@@ -3732,115 +4356,50 @@
           <w:p w14:paraId="5C03D577" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A2113AB" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w14:paraId="52A717EF" w14:textId="77777777" w:rsidTr="00AC14DD">
-[...63 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00AC14DD" w:rsidRPr="00B225D9" w14:paraId="31726A92" w14:textId="77777777" w:rsidTr="00435128">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
           <w:p w14:paraId="651EA5A8" w14:textId="336E3C00" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicin </w:t>
             </w:r>
@@ -4018,50 +4577,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w14:paraId="13157EF7" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21B09679" w14:textId="09FA79C8" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>EKG-tolkning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E8968F1" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="488B95E1" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
@@ -4473,51 +5033,50 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w14:paraId="32A51A33" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="661BA5D5" w14:textId="4CD8FF3C" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Residualurinmätning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DB5D982" w14:textId="14C4F113" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5466371A" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
@@ -4586,319 +5145,177 @@
           <w:p w14:paraId="3DD7731F" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D682F07" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC14DD" w:rsidRPr="00B225D9" w14:paraId="2C0C60E4" w14:textId="77777777" w:rsidTr="00435128">
+      <w:tr w:rsidR="00DE6748" w:rsidRPr="00B225D9" w14:paraId="006CAFBF" w14:textId="77777777" w:rsidTr="00AC14DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C33A360" w14:textId="7807199B" w:rsidR="00DE6748" w:rsidRPr="00B225D9" w:rsidRDefault="00E4064A" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fotstatus diabetes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="540F53B8" w14:textId="77777777" w:rsidR="00DE6748" w:rsidRPr="00B225D9" w:rsidRDefault="00DE6748" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0B9C5F" w14:textId="77777777" w:rsidR="00DE6748" w:rsidRPr="00B225D9" w:rsidRDefault="00DE6748" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1723" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377AE33F" w14:textId="77777777" w:rsidR="00DE6748" w:rsidRPr="00B225D9" w:rsidRDefault="00DE6748" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435128" w:rsidRPr="00B225D9" w14:paraId="59E1E857" w14:textId="77777777" w:rsidTr="00435128">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
-          <w:p w14:paraId="34148B4E" w14:textId="7A6BF44D" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
+          <w:p w14:paraId="0CFE76F0" w14:textId="726A76E1" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Kirurgi</w:t>
+              <w:t>Övrigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
-          <w:p w14:paraId="13310EDF" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
+          <w:p w14:paraId="19258931" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C144B30" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
+          <w:p w14:paraId="500CD286" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0EEC2"/>
           </w:tcPr>
-          <w:p w14:paraId="119569E6" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
-[...205 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="16F54196" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w14:paraId="1DCC94E8" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3067069C" w14:textId="6734BD9F" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B225D9">
@@ -5261,140 +5678,154 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C993203" w14:textId="77777777" w:rsidR="00AC14DD" w:rsidRPr="00B225D9" w:rsidRDefault="00AC14DD" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w14:paraId="0B3A867F" w14:textId="77777777" w:rsidTr="00AC14DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4BB255" w14:textId="6D5B67FB" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
-[...12 lines deleted...]
-              <w:t>God man/förvaltar intyg</w:t>
+          <w:p w14:paraId="5D4BB255" w14:textId="14C5AC51" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00295C9E" w:rsidP="00A15DF4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Intyg g</w:t>
+            </w:r>
+            <w:r w:rsidR="00A15DF4" w:rsidRPr="00B225D9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>od man/förvaltar</w:t>
+            </w:r>
+            <w:r w:rsidR="009352AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>skap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C05436A" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30F81FDC" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39EB1968" w14:textId="77777777" w:rsidR="00A15DF4" w:rsidRPr="00B225D9" w:rsidRDefault="00A15DF4" w:rsidP="00A15DF4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A0F869C" w14:textId="77777777" w:rsidR="00242522" w:rsidRPr="00B37193" w:rsidRDefault="00242522" w:rsidP="00B37193"/>
     <w:sectPr w:rsidR="00242522" w:rsidRPr="00B37193" w:rsidSect="006F7778">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DF09DD" w14:textId="77777777" w:rsidR="00850130" w:rsidRDefault="00850130" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="32FC2D11" w14:textId="77777777" w:rsidR="00B87037" w:rsidRDefault="00B87037" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B7CA229" w14:textId="77777777" w:rsidR="00850130" w:rsidRDefault="00850130" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="7D83D658" w14:textId="77777777" w:rsidR="00B87037" w:rsidRDefault="00B87037" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5415,62 +5846,61 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F67417" w14:textId="35519FF8" w:rsidR="00331B2E" w:rsidRDefault="4C7ECB0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4434118F" wp14:editId="09629EC0">
           <wp:extent cx="2213610" cy="394970"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:docPr id="143342833" name="Logo" descr="VGR logotyp"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -5482,122 +5912,122 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2213610" cy="394970"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F9EA173" w14:textId="77777777" w:rsidR="00850130" w:rsidRDefault="00850130" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="43695C20" w14:textId="77777777" w:rsidR="00B87037" w:rsidRDefault="00B87037" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C09AF7E" w14:textId="77777777" w:rsidR="00850130" w:rsidRDefault="00850130" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="6B8DBE2C" w14:textId="77777777" w:rsidR="00B87037" w:rsidRDefault="00B87037" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16274B90" w14:textId="77777777" w:rsidR="00AC14DD" w:rsidRDefault="00AC14DD" w:rsidP="00F25BAC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:t>Checklista praktiska färdigheter – stöddokument för ST</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="73A8ABCE" w14:textId="59DD342B" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="009E3DC3" w:rsidP="00AC14DD">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F25BAC">
       <w:t>Sida</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DEC9FB" w14:textId="23911190" w:rsidR="005E779A" w:rsidRDefault="005E779A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F5B88DF" wp14:editId="6FF684F4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>551180</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>539750</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6457315" cy="1263015"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1292110988" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -5635,51 +6065,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6457315" cy="1263015"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6626,131 +7056,137 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1138382439">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B026DF"/>
     <w:rsid w:val="00014ABF"/>
     <w:rsid w:val="00016362"/>
     <w:rsid w:val="000164F3"/>
     <w:rsid w:val="000213E0"/>
     <w:rsid w:val="00022199"/>
     <w:rsid w:val="000226F4"/>
     <w:rsid w:val="00023CF5"/>
     <w:rsid w:val="000304A9"/>
     <w:rsid w:val="000322B6"/>
     <w:rsid w:val="00035827"/>
+    <w:rsid w:val="0004241F"/>
     <w:rsid w:val="000428AA"/>
     <w:rsid w:val="00081E07"/>
+    <w:rsid w:val="00081F06"/>
     <w:rsid w:val="00083807"/>
     <w:rsid w:val="000879D1"/>
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="000A259F"/>
     <w:rsid w:val="000C60F9"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
+    <w:rsid w:val="001265ED"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
+    <w:rsid w:val="00152498"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="00182C4D"/>
     <w:rsid w:val="0019680D"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
     <w:rsid w:val="001F5488"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00227810"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00242522"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
+    <w:rsid w:val="002549CD"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00267E76"/>
+    <w:rsid w:val="00295C9E"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="00331B2E"/>
     <w:rsid w:val="00334C58"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="0036067A"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="00435128"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
@@ -6760,50 +7196,51 @@
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005237F9"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00524F27"/>
     <w:rsid w:val="00531996"/>
     <w:rsid w:val="0053274D"/>
     <w:rsid w:val="005377E7"/>
     <w:rsid w:val="005537A8"/>
     <w:rsid w:val="0056637A"/>
     <w:rsid w:val="00575871"/>
     <w:rsid w:val="005861D0"/>
     <w:rsid w:val="00586919"/>
     <w:rsid w:val="00594D98"/>
     <w:rsid w:val="00595949"/>
+    <w:rsid w:val="00596363"/>
     <w:rsid w:val="005A403A"/>
     <w:rsid w:val="005A6F62"/>
     <w:rsid w:val="005B1F50"/>
     <w:rsid w:val="005B2591"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005E779A"/>
     <w:rsid w:val="005F29FB"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="006137D6"/>
     <w:rsid w:val="00622230"/>
     <w:rsid w:val="006769DD"/>
     <w:rsid w:val="00677FA6"/>
     <w:rsid w:val="006853B9"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00696DF2"/>
     <w:rsid w:val="00697C2E"/>
     <w:rsid w:val="006A47C2"/>
     <w:rsid w:val="006A60A8"/>
     <w:rsid w:val="006A6286"/>
     <w:rsid w:val="006B3AC6"/>
@@ -6825,57 +7262,59 @@
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00850130"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008C4656"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4F31"/>
+    <w:rsid w:val="008E281A"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="009333E9"/>
     <w:rsid w:val="00934D21"/>
+    <w:rsid w:val="009352AA"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
     <w:rsid w:val="009B2791"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A15DF4"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
@@ -6883,105 +7322,116 @@
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AB167A"/>
     <w:rsid w:val="00AB24CA"/>
     <w:rsid w:val="00AB57E2"/>
     <w:rsid w:val="00AC14DD"/>
     <w:rsid w:val="00AD354E"/>
     <w:rsid w:val="00AD5832"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B026DF"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B225D9"/>
     <w:rsid w:val="00B30455"/>
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
     <w:rsid w:val="00B85291"/>
+    <w:rsid w:val="00B87037"/>
     <w:rsid w:val="00B9215F"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE2A62"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C76DDB"/>
+    <w:rsid w:val="00C87256"/>
+    <w:rsid w:val="00C96A3D"/>
     <w:rsid w:val="00CB41C5"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
+    <w:rsid w:val="00CD7955"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00CF224C"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
+    <w:rsid w:val="00DB7E55"/>
     <w:rsid w:val="00DC69AB"/>
+    <w:rsid w:val="00DE6748"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
+    <w:rsid w:val="00E4064A"/>
+    <w:rsid w:val="00E4548B"/>
     <w:rsid w:val="00E47380"/>
+    <w:rsid w:val="00E47609"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00EB1E30"/>
+    <w:rsid w:val="00EB522E"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5EB1"/>
     <w:rsid w:val="00ED6C6F"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00F0335A"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
+    <w:rsid w:val="00F4640B"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F6408C"/>
     <w:rsid w:val="00FC6F9F"/>
     <w:rsid w:val="00FF334A"/>
     <w:rsid w:val="4C7ECB0F"/>
     <w:rsid w:val="6981EF29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
@@ -8626,51 +9076,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR_Sjukvården">
   <a:themeElements>
     <a:clrScheme name="VGR | Sjukvård | Färger">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E1DF"/>
@@ -8921,69 +9371,69 @@
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>352</Words>
-  <Characters>1868</Characters>
+  <Words>379</Words>
+  <Characters>2012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2216</CharactersWithSpaces>
+  <CharactersWithSpaces>2387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Checklista praktiska färdigheter - Stöddokument för ST</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>