--- v0 (2025-10-01)
+++ v1 (2026-10-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3CE62CE6" w14:textId="480A1871" w:rsidR="00FF5DAA" w:rsidRDefault="00CA0B75" w:rsidP="006769DD">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Primärvårdens utbildningsenhe</w:t>
       </w:r>
       <w:r w:rsidR="009E066F">