--- v1 (2026-03-19)
+++ v2 (2026-04-10)
@@ -32,51 +32,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1148895465"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7AECBEE5" w14:textId="136F6D77" w:rsidR="00D24DBA" w:rsidRDefault="003C7014" w:rsidP="0015768B">
           <w:pPr>
             <w:pStyle w:val="Omslagstext"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="3968"/>
             </w:tabs>
           </w:pPr>
           <w:r w:rsidRPr="004A39FF">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665407" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A4A5B37" wp14:editId="0A417B50">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A4A5B37" wp14:editId="0A417B50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>544195</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>9788525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2213610" cy="395605"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1469251769" name="Logo" descr="Logotyp Västra Götalandsregionen">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="28" name="Logo" descr="Logotyp Västra Götalandsregionen">
@@ -806,62 +806,70 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52899ABE" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>BT11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="040255E0" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
+          <w:p w14:paraId="040255E0" w14:textId="3AC7355C" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Presentera, förklara</w:t>
+            </w:r>
+            <w:r w:rsidR="00C363EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>, instruera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B11540" w:rsidRPr="00E0694F" w14:paraId="1A0DB96A" w14:textId="77777777" w:rsidTr="00B11540">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1494793057"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:tcW w:w="389" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="22C6AC93" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
@@ -1226,62 +1234,70 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A9F2C13" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>BT14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="176A829D" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
+          <w:p w14:paraId="176A829D" w14:textId="56ED6677" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Hälsofrämjande</w:t>
+            </w:r>
+            <w:r w:rsidR="00C363EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> insatser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B11540" w:rsidRPr="00E0694F" w14:paraId="54C34D4A" w14:textId="77777777" w:rsidTr="00B11540">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1836262591"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:tcW w:w="389" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="595A6474" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
@@ -1364,62 +1380,70 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25361DA5" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>BT15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281BFCF0" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
+          <w:p w14:paraId="281BFCF0" w14:textId="7E1A3444" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
+            </w:r>
+            <w:r w:rsidR="00C363EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>sbehandling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B11540" w:rsidRPr="00E0694F" w14:paraId="15968806" w14:textId="77777777" w:rsidTr="00B11540">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-242257590"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:tcW w:w="389" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6379025F" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
@@ -1643,62 +1667,70 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27234002" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>BT17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5B60F3" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
+          <w:p w14:paraId="0E5B60F3" w14:textId="21304BA8" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00C363EA" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E0694F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t>Palliativ vård</w:t>
+              <w:t>Behov av p</w:t>
+            </w:r>
+            <w:r w:rsidR="00B11540" w:rsidRPr="00E0694F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>alliativ vård</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B11540" w:rsidRPr="00E0694F" w14:paraId="28424AC8" w14:textId="77777777" w:rsidTr="00B11540">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1923096124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:tcW w:w="389" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="22DF1BED" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
@@ -1784,62 +1816,70 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5690D3" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>BT18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFEAD11" w14:textId="77777777" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
+          <w:p w14:paraId="3FFEAD11" w14:textId="4875CF84" w:rsidR="00B11540" w:rsidRPr="00E0694F" w:rsidRDefault="00B11540" w:rsidP="00B11540">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E0694F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Dödsbevis</w:t>
+            </w:r>
+            <w:r w:rsidR="00C363EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t>, dödsorsaksintyg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="451287DF" w14:textId="77777777" w:rsidR="00B11540" w:rsidRDefault="00B11540" w:rsidP="00B11540"/>
     <w:p w14:paraId="43CEE9A3" w14:textId="68BC91FF" w:rsidR="003C7014" w:rsidRDefault="00C5706A" w:rsidP="00C5706A">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hur har </w:t>
       </w:r>
       <w:r w:rsidR="00B501BE">
         <w:t xml:space="preserve">bedömningen av </w:t>
       </w:r>
       <w:r>
         <w:t>de berörda BT-målen skett?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Listtabell3"/>
         <w:tblW w:w="8642" w:type="dxa"/>
@@ -2062,94 +2102,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Teoretiska kunskaper, uppvisar och använder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17B46B9D" w14:textId="0897C1D7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="17B46B9D" w14:textId="0897C1D7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="447903020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F912A97" w14:textId="142685D4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="7F912A97" w14:textId="142685D4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1146711645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2185,94 +2225,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Praktiska färdigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AE74135" w14:textId="62F685AC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="4AE74135" w14:textId="62F685AC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="155977320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24BD5B82" w14:textId="74E7568C" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="24BD5B82" w14:textId="74E7568C" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="219955153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -2308,94 +2348,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förmåga att dokumentera/skriva journal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48E66201" w14:textId="75D0E9BD" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="48E66201" w14:textId="75D0E9BD" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1675767469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="494A9C4D" w14:textId="7F027A6A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="494A9C4D" w14:textId="7F027A6A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-509137811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2431,94 +2471,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förmåga att göra kliniska bedömningar och fatta beslut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="724FA44A" w14:textId="5DDA8165" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="724FA44A" w14:textId="5DDA8165" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1683172390"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="745EAD7B" w14:textId="7B078662" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="745EAD7B" w14:textId="7B078662" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="222021964"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -2554,94 +2594,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Hävdar och litar på sig själv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A5135A" w14:textId="642470E8" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="74A5135A" w14:textId="642470E8" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1077561250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BE45B81" w14:textId="128C2EF0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="7BE45B81" w14:textId="128C2EF0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1617940368"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2677,94 +2717,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Känner sina begränsningar och konsulterar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B271225" w14:textId="672CE2E5" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="4B271225" w14:textId="672CE2E5" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-196550677"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34EFFF3D" w14:textId="215BFBDC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="34EFFF3D" w14:textId="215BFBDC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1794593117"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -2800,94 +2840,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Patient/anhörigkontakt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BC1EA54" w14:textId="4CB18259" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="2BC1EA54" w14:textId="4CB18259" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1362512948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49477594" w14:textId="165FF356" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="49477594" w14:textId="165FF356" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-187914862"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2923,94 +2963,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Pedagogisk förmåga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28BC0819" w14:textId="7B895AE9" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="28BC0819" w14:textId="7B895AE9" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1585411046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508F74DB" w14:textId="3E339739" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="508F74DB" w14:textId="3E339739" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1526555768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3046,94 +3086,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ledarskap, handledarskap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4538AF90" w14:textId="42FB343A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="4538AF90" w14:textId="42FB343A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-53242213"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AB4110A" w14:textId="252819F7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="2AB4110A" w14:textId="252819F7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="622885411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3169,94 +3209,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vetenskapligt/kritiskt förhållningssätt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EEF2459" w14:textId="768031F0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="4EEF2459" w14:textId="768031F0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-2097926769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47524AC4" w14:textId="31F93E85" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="47524AC4" w14:textId="31F93E85" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="92833093"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3292,94 +3332,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Samarbetsförmåga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="628A824D" w14:textId="642ED8B6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="628A824D" w14:textId="642ED8B6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1954540555"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76B5B317" w14:textId="05DF3077" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="76B5B317" w14:textId="05DF3077" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-599796064"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3415,94 +3455,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ansvarsförmåga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="062289FE" w14:textId="155B7E79" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="062289FE" w14:textId="155B7E79" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="16354850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76149615" w14:textId="06766990" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="76149615" w14:textId="06766990" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="513503107"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3538,94 +3578,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Arbetskapacitet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B9AB72" w14:textId="43B6B8F3" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="30B9AB72" w14:textId="43B6B8F3" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="992688794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DF2F321" w14:textId="3CEA1ED0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="5DF2F321" w14:textId="3CEA1ED0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-2131082775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3661,94 +3701,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förmåga att hantera stress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B8E178" w14:textId="630278A4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="30B8E178" w14:textId="630278A4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="2067607149"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FAE8D31" w14:textId="7113F7E6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="3FAE8D31" w14:textId="7113F7E6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1538081468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3784,94 +3824,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Jour/nattarbete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340CDE02" w14:textId="1FACEA93" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="340CDE02" w14:textId="1FACEA93" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1271821997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CADCEBD" w14:textId="781A6874" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="6CADCEBD" w14:textId="781A6874" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="631989710"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3907,94 +3947,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Övergripande skattning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4C5912" w14:textId="52AA8032" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="7E4C5912" w14:textId="52AA8032" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1187098377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52021022" w14:textId="579C3412" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="004C44B6" w:rsidP="00F83241">
+          <w:p w14:paraId="52021022" w14:textId="579C3412" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1407881315"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -4118,61 +4158,61 @@
     <w:p w14:paraId="1CF48C57" w14:textId="18C27FB7" w:rsidR="00753723" w:rsidRPr="00753723" w:rsidRDefault="00753723" w:rsidP="00C206BD">
       <w:pPr>
         <w:pStyle w:val="FaktarutaText"/>
         <w:ind w:right="-427"/>
       </w:pPr>
       <w:r>
         <w:t>Underskrift handledare placering:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00753723" w:rsidRPr="00753723" w:rsidSect="006F7778">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A4B08F3" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="3DDF8C96" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30784ED9" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="472E4B39" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4221,75 +4261,75 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ACC7756" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="3290BBBF" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78418452" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="3195245A" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53418DB4" w14:textId="2FE4B0E6" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="004C44B6" w:rsidP="00F25BAC">
+  <w:p w14:paraId="53418DB4" w14:textId="2FE4B0E6" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="00402D71" w:rsidP="00F25BAC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Ämne"/>
         <w:tag w:val=""/>
         <w:id w:val="1908038087"/>
         <w:placeholder>
           <w:docPart w:val="BCA6A4BB60ED48EFAF8C26933393788F"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00B11540">
           <w:t>Primärvårdens utbildningsenhet</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="009E3DC3">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009E3DC3" w:rsidRPr="00F25BAC">
@@ -4310,51 +4350,51 @@
     <w:r w:rsidR="009E3DC3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="048F0072" w14:textId="77777777" w:rsidR="00D72E6D" w:rsidRDefault="00D72E6D"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="609737A6" w14:textId="6DF2BBEB" w:rsidR="003C7014" w:rsidRDefault="003C7014">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="14201C63" wp14:editId="31F7D20F">
+        <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="14201C63" wp14:editId="31F7D20F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>594360</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>423545</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6457315" cy="1263015"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1292110988" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1292110988" name="Bildobjekt 1">
@@ -5378,51 +5418,50 @@
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1138382439">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5439,94 +5478,96 @@
     <w:rsid w:val="000709A6"/>
     <w:rsid w:val="00081E07"/>
     <w:rsid w:val="00083807"/>
     <w:rsid w:val="000879D1"/>
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="00095F81"/>
     <w:rsid w:val="000A259F"/>
     <w:rsid w:val="000A37F0"/>
     <w:rsid w:val="000C60F9"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000E3454"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
+    <w:rsid w:val="0014668E"/>
     <w:rsid w:val="0015768B"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="00182C4D"/>
     <w:rsid w:val="0019680D"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
     <w:rsid w:val="001C03AE"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00226740"/>
     <w:rsid w:val="00227810"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00241185"/>
     <w:rsid w:val="00241EA6"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00267E76"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002A56DD"/>
     <w:rsid w:val="002B3334"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="0030373E"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="0036067A"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003C7014"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
+    <w:rsid w:val="00402D71"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="004635D6"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004A7D28"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004C44B6"/>
     <w:rsid w:val="004D6452"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00531996"/>
@@ -5562,82 +5603,85 @@
     <w:rsid w:val="006B3AC6"/>
     <w:rsid w:val="006C0636"/>
     <w:rsid w:val="006C20B8"/>
     <w:rsid w:val="006C4DA1"/>
     <w:rsid w:val="006D17F6"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
     <w:rsid w:val="006F4189"/>
     <w:rsid w:val="006F7778"/>
     <w:rsid w:val="00734EEF"/>
     <w:rsid w:val="00737193"/>
     <w:rsid w:val="00742CAC"/>
     <w:rsid w:val="00753723"/>
     <w:rsid w:val="007547F2"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007E5A40"/>
+    <w:rsid w:val="007F4C2E"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="0091229C"/>
+    <w:rsid w:val="00923332"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
     <w:rsid w:val="009B2791"/>
+    <w:rsid w:val="009C7BBB"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A711E8"/>
     <w:rsid w:val="00A74ACF"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AB167A"/>
@@ -5652,50 +5696,51 @@
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
     <w:rsid w:val="00B501BE"/>
     <w:rsid w:val="00B50598"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BD0722"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
     <w:rsid w:val="00C206BD"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
+    <w:rsid w:val="00C363EA"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C45C68"/>
     <w:rsid w:val="00C54F07"/>
     <w:rsid w:val="00C5706A"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C86DF2"/>
     <w:rsid w:val="00C914ED"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00CE61C6"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D72E6D"/>
     <w:rsid w:val="00D75DCF"/>
     <w:rsid w:val="00DC17BD"/>
     <w:rsid w:val="00DF0444"/>
@@ -8070,51 +8115,53 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D1A19"/>
     <w:rsid w:val="00006BD7"/>
     <w:rsid w:val="00226740"/>
     <w:rsid w:val="00233B7C"/>
     <w:rsid w:val="005D1A19"/>
+    <w:rsid w:val="008149FA"/>
     <w:rsid w:val="00926A0B"/>
+    <w:rsid w:val="009C7BBB"/>
     <w:rsid w:val="00BD0722"/>
     <w:rsid w:val="00BD76B5"/>
     <w:rsid w:val="00DD17F9"/>
     <w:rsid w:val="00F215B3"/>
     <w:rsid w:val="00FE394D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -8836,71 +8883,71 @@
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1759</Characters>
+  <Pages>1</Pages>
+  <Words>340</Words>
+  <Characters>1807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Slutbedömning tjänstgöringsperiod inom bastjänstgöring</vt:lpstr>
+      <vt:lpstr>Slutbedömning tjänstgöringsperiod primärvård inom bastjänstgöring</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2086</CharactersWithSpaces>
+  <CharactersWithSpaces>2143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Slutbedömning tjänstgöringsperiod primärvård inom bastjänstgöring</dc:title>
   <dc:subject>Primärvårdens utbildningsenhet</dc:subject>
   <dc:creator>Elin Werner</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Josefine Erlandsson</lastModifiedBy>
-  <revision>4</revision>
+  <revision>5</revision>
   <lastPrinted>2022-11-24T12:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>