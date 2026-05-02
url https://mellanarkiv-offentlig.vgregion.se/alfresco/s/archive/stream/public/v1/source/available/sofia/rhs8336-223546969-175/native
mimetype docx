--- v2 (2026-04-10)
+++ v3 (2026-05-02)
@@ -126,59 +126,59 @@
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Ämne"/>
               <w:tag w:val=""/>
               <w:id w:val="-1305535365"/>
               <w:placeholder>
                 <w:docPart w:val="C040D185A95D4181851232B363E0710B"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00B11540">
                 <w:t>Primärvårdens utbildningsenhet</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="0015768B">
             <w:tab/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="676457C4" w14:textId="796D3A64" w:rsidR="007547F2" w:rsidRPr="00B37193" w:rsidRDefault="00C45C68" w:rsidP="00C45C68">
+        <w:p w14:paraId="676457C4" w14:textId="043B58CE" w:rsidR="007547F2" w:rsidRPr="00B37193" w:rsidRDefault="00191A88" w:rsidP="00C45C68">
           <w:pPr>
             <w:pStyle w:val="Omslagstext"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="3968"/>
             </w:tabs>
           </w:pPr>
           <w:r>
-            <w:t>2026-03-18</w:t>
+            <w:t>2026-04-22</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Titel"/>
         <w:tag w:val=""/>
         <w:id w:val="1046871469"/>
         <w:placeholder>
           <w:docPart w:val="EDAF36A5CF7542458CE460E1B0583C58"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="0F87EEB8" w14:textId="03F41481" w:rsidR="005B2591" w:rsidRDefault="0058146B" w:rsidP="005B2591">
           <w:pPr>
             <w:pStyle w:val="Rubrik1"/>
           </w:pPr>
@@ -370,79 +370,79 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2252718E" w14:textId="64EC0766" w:rsidR="006D17F6" w:rsidRDefault="006D17F6" w:rsidP="00B11540"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D17F6" w14:paraId="34C78656" w14:textId="77777777" w:rsidTr="00B501BE">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EED8" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="24CB201E" w14:textId="11459E14" w:rsidR="006D17F6" w:rsidRPr="00C5706A" w:rsidRDefault="006D17F6" w:rsidP="00C5706A">
+          <w:p w14:paraId="24CB201E" w14:textId="21285BAF" w:rsidR="006D17F6" w:rsidRPr="00C5706A" w:rsidRDefault="00546C9B" w:rsidP="00C5706A">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C5706A">
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Huvudhandledare</w:t>
+              <w:t>Huvudansvarig handledare</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006D17F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C5706A">
+            <w:r w:rsidR="006D17F6" w:rsidRPr="00C5706A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>(Namn, klinik)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006D17F6">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22FBE687" w14:textId="59013B16" w:rsidR="006D17F6" w:rsidRDefault="006D17F6" w:rsidP="00B11540"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D17F6" w14:paraId="7BA6B1F9" w14:textId="77777777" w:rsidTr="00B501BE">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D7EED8" w:themeFill="accent5" w:themeFillTint="33"/>
@@ -2102,94 +2102,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Teoretiska kunskaper, uppvisar och använder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17B46B9D" w14:textId="0897C1D7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="17B46B9D" w14:textId="0897C1D7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="447903020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F912A97" w14:textId="142685D4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="7F912A97" w14:textId="142685D4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1146711645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2225,94 +2225,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Praktiska färdigheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AE74135" w14:textId="62F685AC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="4AE74135" w14:textId="62F685AC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="155977320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24BD5B82" w14:textId="74E7568C" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="24BD5B82" w14:textId="74E7568C" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="219955153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -2348,94 +2348,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förmåga att dokumentera/skriva journal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48E66201" w14:textId="75D0E9BD" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="48E66201" w14:textId="75D0E9BD" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1675767469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="494A9C4D" w14:textId="7F027A6A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="494A9C4D" w14:textId="7F027A6A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-509137811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2471,94 +2471,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förmåga att göra kliniska bedömningar och fatta beslut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="724FA44A" w14:textId="5DDA8165" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="724FA44A" w14:textId="5DDA8165" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1683172390"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="745EAD7B" w14:textId="7B078662" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="745EAD7B" w14:textId="7B078662" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="222021964"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -2594,94 +2594,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Hävdar och litar på sig själv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A5135A" w14:textId="642470E8" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="74A5135A" w14:textId="642470E8" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1077561250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BE45B81" w14:textId="128C2EF0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="7BE45B81" w14:textId="128C2EF0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1617940368"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2717,94 +2717,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Känner sina begränsningar och konsulterar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B271225" w14:textId="672CE2E5" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="4B271225" w14:textId="672CE2E5" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-196550677"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34EFFF3D" w14:textId="215BFBDC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="34EFFF3D" w14:textId="215BFBDC" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1794593117"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -2840,94 +2840,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Patient/anhörigkontakt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BC1EA54" w14:textId="4CB18259" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="2BC1EA54" w14:textId="4CB18259" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1362512948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49477594" w14:textId="165FF356" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="49477594" w14:textId="165FF356" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-187914862"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -2963,94 +2963,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Pedagogisk förmåga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28BC0819" w14:textId="7B895AE9" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="28BC0819" w14:textId="7B895AE9" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1585411046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508F74DB" w14:textId="3E339739" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="508F74DB" w14:textId="3E339739" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1526555768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3086,94 +3086,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ledarskap, handledarskap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4538AF90" w14:textId="42FB343A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="4538AF90" w14:textId="42FB343A" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-53242213"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AB4110A" w14:textId="252819F7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="2AB4110A" w14:textId="252819F7" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="622885411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3209,94 +3209,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vetenskapligt/kritiskt förhållningssätt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EEF2459" w14:textId="768031F0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="4EEF2459" w14:textId="768031F0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-2097926769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47524AC4" w14:textId="31F93E85" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="47524AC4" w14:textId="31F93E85" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="92833093"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3332,94 +3332,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Samarbetsförmåga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="628A824D" w14:textId="642ED8B6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="628A824D" w14:textId="642ED8B6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-1954540555"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76B5B317" w14:textId="05DF3077" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="76B5B317" w14:textId="05DF3077" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-599796064"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3455,94 +3455,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ansvarsförmåga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="062289FE" w14:textId="155B7E79" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="062289FE" w14:textId="155B7E79" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="16354850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76149615" w14:textId="06766990" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="76149615" w14:textId="06766990" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="513503107"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3578,94 +3578,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Arbetskapacitet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B9AB72" w14:textId="43B6B8F3" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="30B9AB72" w14:textId="43B6B8F3" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="992688794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DF2F321" w14:textId="3CEA1ED0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="5DF2F321" w14:textId="3CEA1ED0" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="-2131082775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3701,94 +3701,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förmåga att hantera stress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B8E178" w14:textId="630278A4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="30B8E178" w14:textId="630278A4" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="2067607149"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FAE8D31" w14:textId="7113F7E6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="3FAE8D31" w14:textId="7113F7E6" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1538081468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -3824,94 +3824,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Jour/nattarbete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340CDE02" w14:textId="1FACEA93" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="340CDE02" w14:textId="1FACEA93" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1271821997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CADCEBD" w14:textId="781A6874" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="6CADCEBD" w14:textId="781A6874" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="631989710"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
@@ -3947,94 +3947,94 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83241">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Övergripande skattning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4C5912" w14:textId="52AA8032" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="7E4C5912" w14:textId="52AA8032" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1187098377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="sv-SE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52021022" w14:textId="579C3412" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00402D71" w:rsidP="00F83241">
+          <w:p w14:paraId="52021022" w14:textId="579C3412" w:rsidR="00F83241" w:rsidRPr="00F83241" w:rsidRDefault="00191A88" w:rsidP="00F83241">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="sv-SE"/>
                 </w:rPr>
                 <w:id w:val="1407881315"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F83241" w:rsidRPr="00F83241">
                   <w:rPr>
@@ -4285,51 +4285,51 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3290BBBF" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3195245A" w14:textId="77777777" w:rsidR="00241EA6" w:rsidRDefault="00241EA6" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53418DB4" w14:textId="2FE4B0E6" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="00402D71" w:rsidP="00F25BAC">
+  <w:p w14:paraId="53418DB4" w14:textId="2FE4B0E6" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="00191A88" w:rsidP="00F25BAC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Ämne"/>
         <w:tag w:val=""/>
         <w:id w:val="1908038087"/>
         <w:placeholder>
           <w:docPart w:val="BCA6A4BB60ED48EFAF8C26933393788F"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00B11540">
           <w:t>Primärvårdens utbildningsenhet</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="009E3DC3">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009E3DC3" w:rsidRPr="00F25BAC">
@@ -5417,51 +5417,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1138382439">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5482,50 +5482,51 @@
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="00095F81"/>
     <w:rsid w:val="000A259F"/>
     <w:rsid w:val="000A37F0"/>
     <w:rsid w:val="000C60F9"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000E3454"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
     <w:rsid w:val="0014668E"/>
     <w:rsid w:val="0015768B"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="00182C4D"/>
+    <w:rsid w:val="00191A88"/>
     <w:rsid w:val="0019680D"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
     <w:rsid w:val="001C03AE"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00226740"/>
     <w:rsid w:val="00227810"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00241185"/>
     <w:rsid w:val="00241EA6"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00267E76"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002A56DD"/>
     <w:rsid w:val="002B3334"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E6307"/>
@@ -5550,50 +5551,51 @@
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="004635D6"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004A7D28"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004C44B6"/>
     <w:rsid w:val="004D6452"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00531996"/>
     <w:rsid w:val="005377E7"/>
+    <w:rsid w:val="00546C9B"/>
     <w:rsid w:val="005537A8"/>
     <w:rsid w:val="0056637A"/>
     <w:rsid w:val="00575871"/>
     <w:rsid w:val="0058146B"/>
     <w:rsid w:val="005861D0"/>
     <w:rsid w:val="005866BE"/>
     <w:rsid w:val="00586919"/>
     <w:rsid w:val="00594D98"/>
     <w:rsid w:val="005A403A"/>
     <w:rsid w:val="005A6F62"/>
     <w:rsid w:val="005B2591"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005F29FB"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="006137D6"/>
     <w:rsid w:val="00622230"/>
     <w:rsid w:val="006769DD"/>
     <w:rsid w:val="00684AB4"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00696DF2"/>
@@ -5637,50 +5639,51 @@
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="00923332"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
     <w:rsid w:val="009B2791"/>
+    <w:rsid w:val="009C6389"/>
     <w:rsid w:val="009C7BBB"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A711E8"/>
     <w:rsid w:val="00A74ACF"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
@@ -5720,50 +5723,51 @@
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C363EA"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C45C68"/>
     <w:rsid w:val="00C54F07"/>
     <w:rsid w:val="00C5706A"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C86DF2"/>
     <w:rsid w:val="00C914ED"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00CE61C6"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D72E6D"/>
     <w:rsid w:val="00D75DCF"/>
+    <w:rsid w:val="00DA7A22"/>
     <w:rsid w:val="00DC17BD"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
     <w:rsid w:val="00E47380"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00E84CDE"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5EB1"/>
     <w:rsid w:val="00ED6C6F"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
@@ -8117,50 +8121,51 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D1A19"/>
     <w:rsid w:val="00006BD7"/>
     <w:rsid w:val="00226740"/>
     <w:rsid w:val="00233B7C"/>
     <w:rsid w:val="005D1A19"/>
     <w:rsid w:val="008149FA"/>
     <w:rsid w:val="00926A0B"/>
+    <w:rsid w:val="009C6389"/>
     <w:rsid w:val="009C7BBB"/>
     <w:rsid w:val="00BD0722"/>
     <w:rsid w:val="00BD76B5"/>
     <w:rsid w:val="00DD17F9"/>
     <w:rsid w:val="00F215B3"/>
     <w:rsid w:val="00FE394D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -8883,71 +8888,71 @@
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1807</Characters>
+  <Pages>3</Pages>
+  <Words>342</Words>
+  <Characters>1814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Slutbedömning tjänstgöringsperiod primärvård inom bastjänstgöring</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2143</CharactersWithSpaces>
+  <CharactersWithSpaces>2152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Slutbedömning tjänstgöringsperiod primärvård inom bastjänstgöring</dc:title>
   <dc:subject>Primärvårdens utbildningsenhet</dc:subject>
   <dc:creator>Elin Werner</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Josefine Erlandsson</lastModifiedBy>
-  <revision>5</revision>
+  <revision>7</revision>
   <lastPrinted>2022-11-24T12:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>