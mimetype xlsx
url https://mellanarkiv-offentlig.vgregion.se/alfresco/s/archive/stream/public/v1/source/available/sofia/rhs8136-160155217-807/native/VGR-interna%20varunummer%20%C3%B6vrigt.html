--- v0 (2026-09-11)
+++ v1 (2026-10-21)
@@ -1,191 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\RS.RK.HSA.Sortimentsradet_Lakemedel_VGR\Uppdaterat sortiment i Hamlet\2026 Högsbo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CFCB9402-9213-449C-A978-DDCDF150C5D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="8_{CFCB9402-9213-449C-A978-DDCDF150C5D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7B32DAE0-2C31-47D0-BA5E-957CEDD2044A}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{35A67852-84EC-4C28-8897-92D577F36343}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{35A67852-84EC-4C28-8897-92D577F36343}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="32">
   <si>
     <t>Gammalt vnr</t>
   </si>
   <si>
     <t>Nytt vnr</t>
   </si>
   <si>
     <t>Beskrivning</t>
   </si>
   <si>
     <t>Förpackningsstorlek</t>
   </si>
   <si>
-    <t>74V011</t>
-[...1 lines deleted...]
-  <si>
     <t>Absolut finsprit (Solveco Etanol) 99,5%</t>
   </si>
   <si>
-    <t>1000 ml, flaska</t>
-[...4 lines deleted...]
-  <si>
     <t>74V001</t>
   </si>
   <si>
     <t>Bupivakain-fentanyl-adrenalin APL 1 mg/ ml + 2 mikrogram/ ml + 2 mikrogram/ ml, Infusionsvätska, lösning, Påse</t>
   </si>
   <si>
     <t>4x500 ml, påse</t>
   </si>
   <si>
     <t>74V013</t>
   </si>
   <si>
     <t>Bupivakain-sufentanil APL  0,6 mg/ml + 0,5 mikrogram/ml Infusionsvätska, lösning</t>
   </si>
   <si>
     <t>10 x 100 milliliter Påse</t>
   </si>
   <si>
-    <t>74V007</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Calcium Gluconate Gel </t>
   </si>
   <si>
     <t>40 g</t>
   </si>
   <si>
-    <t>74V012</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Finsprit (Solveco Etanol)  96% </t>
   </si>
   <si>
     <t>74V003</t>
   </si>
   <si>
     <t xml:space="preserve">NovoSeven 1 mg Pulver och vätska till injektionsvätska, lösning 1 styck Injektionsflaska och förfylld spruta + administrationset (Paketartikel) </t>
   </si>
   <si>
     <t>1 x 1 mg</t>
   </si>
   <si>
     <t>74V002</t>
   </si>
   <si>
     <t xml:space="preserve">NovoSeven 2 mg Pulver och vätska till injektionsvätska, lösning 1 styck Injektionsflaska och förfylld spruta + administrationset (Paketartikel) </t>
   </si>
   <si>
     <t>1 x 2 mg</t>
   </si>
   <si>
     <t>74V004</t>
   </si>
   <si>
     <t xml:space="preserve">NovoSeven 5 mg Pulver och vätska till injektionsvätska, lösning 1 styck Injektionsflaska och förfylld spruta + administrationset (Paketartikel) </t>
   </si>
   <si>
     <t>1 x 5 mg</t>
   </si>
   <si>
     <t>74V005</t>
   </si>
   <si>
     <t xml:space="preserve">NovoSeven 8 mg Pulver och vätska till injektionsvätska, lösning 1 styck Injektionsflaska och förfylld spruta + administrationset (Paketartikel) </t>
   </si>
   <si>
     <t>1 x 8 mg</t>
   </si>
   <si>
-    <t>visas i Hamlet inom kort</t>
-[...1 lines deleted...]
-  <si>
     <t>Utspädd sprit (Solveco Etanol) 70%</t>
   </si>
   <si>
-    <t>Utspädd sprit 70%</t>
-[...2 lines deleted...]
-    <t>1000 ml, spraybehållare</t>
+    <t>80V002</t>
+  </si>
+  <si>
+    <t>12x1000 ml, flaska</t>
+  </si>
+  <si>
+    <t>80V008</t>
+  </si>
+  <si>
+    <t>80V001</t>
+  </si>
+  <si>
+    <t>80V004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000000"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -500,68 +491,68 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color theme="4" tint="0.39997558519241921"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <bottom style="thin">
-[...5 lines deleted...]
-      <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color theme="4" tint="0.39997558519241921"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -689,54 +680,54 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="sv-SE" sz="2800" b="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>VGR-interna varunummer för övrigt</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F4F071E8-F8BF-4E95-BD09-622520B9E6FC}" name="Tabell1" displayName="Tabell1" ref="A2:D13" totalsRowShown="0" headerRowBorderDxfId="4" tableBorderDxfId="5" totalsRowBorderDxfId="3">
-[...2 lines deleted...]
-    <sortCondition ref="C2:C13"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F4F071E8-F8BF-4E95-BD09-622520B9E6FC}" name="Tabell1" displayName="Tabell1" ref="A2:D12" totalsRowShown="0" headerRowBorderDxfId="5" tableBorderDxfId="4" totalsRowBorderDxfId="3">
+  <autoFilter ref="A2:D12" xr:uid="{F4F071E8-F8BF-4E95-BD09-622520B9E6FC}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D12">
+    <sortCondition ref="C2:C12"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{08F1493D-C284-4A35-834D-8453506598D4}" name="Gammalt vnr" dataDxfId="2"/>
     <tableColumn id="2" xr3:uid="{4BD3FB5E-6C10-4C39-A6BF-5DEB7C6FFFAC}" name="Nytt vnr"/>
     <tableColumn id="3" xr3:uid="{F649367E-05B9-421E-A2D1-4823F3A2D02F}" name="Beskrivning" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{2FD23D1F-8F6B-4451-A645-D894F0B32159}" name="Förpackningsstorlek" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1025,259 +1016,252 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDD6C2F6-981B-41D7-B835-84EDC38B8991}">
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="129.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="105" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="5">
         <v>910345</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="8" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="5">
+        <v>331074</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A5" s="5">
         <v>327890</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="5">
         <v>211650</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>910275</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A8" s="10">
         <v>407218</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
         <v>195122</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A10" s="10">
         <v>537074</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
         <v>384599</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="56.25" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A12" s="10">
         <v>910274</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>6</v>
-[...13 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" sqref="A2:B2" xr:uid="{2FC3BE1D-0E40-4553-BE70-D722DFA2EC44}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>VGR-interna varunummer övrigt</dc:title>
+  <dc:subject/>
   <dc:creator>Sara Zimmermann</dc:creator>
   <keywords/>
+  <dc:description/>
   <lastModifiedBy>Sara Zimmermann</lastModifiedBy>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <category/>
+  <contentStatus/>
 </coreProperties>
 </file>