--- v0 (2026-09-11)
+++ v1 (2026-10-21)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\RS.RK.HSA.Sortimentsradet_Lakemedel_VGR\Uppdaterat sortiment i Hamlet\2026 Högsbo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3011987A-85EA-4F0D-8790-0D2474463246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="8_{3011987A-85EA-4F0D-8790-0D2474463246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C11A50E-E7F7-4EDD-9A1F-0954B52E696B}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{14D3161F-58A8-43A9-8474-CA258A365C5F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{14D3161F-58A8-43A9-8474-CA258A365C5F}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="213">
   <si>
     <t>Gammalt vnr</t>
   </si>
   <si>
     <t>Nytt vnr</t>
   </si>
   <si>
     <t>Artikel</t>
   </si>
   <si>
     <t>Förp.stl</t>
   </si>
   <si>
     <t>10V002</t>
   </si>
   <si>
     <t>Albothyl vaginallösning 36%</t>
   </si>
   <si>
     <t>100 ml</t>
   </si>
   <si>
     <t>10V003</t>
   </si>
   <si>
@@ -658,50 +658,69 @@
     <t>Vibracina oral suspension 10mg/ml</t>
   </si>
   <si>
     <t>10V103</t>
   </si>
   <si>
     <t>Vinblastin STADA pulv till inj-vätska 10mg</t>
   </si>
   <si>
     <t>10V157</t>
   </si>
   <si>
     <t xml:space="preserve">ViperFav inj-vätska </t>
   </si>
   <si>
     <t>10V158</t>
   </si>
   <si>
     <t>Vitamin B6 tablett 40mg</t>
   </si>
   <si>
     <t>10V159</t>
   </si>
   <si>
     <t>Wincef tablett 400mg</t>
+  </si>
+  <si>
+    <t>842356
+760090</t>
+  </si>
+  <si>
+    <t>10V213</t>
+  </si>
+  <si>
+    <t>Lorazepam vir tablett 1mg</t>
+  </si>
+  <si>
+    <t>25 st</t>
+  </si>
+  <si>
+    <t>10V233</t>
+  </si>
+  <si>
+    <t>10V234</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="000000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -791,89 +810,98 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Norm੎੎_Loggfil 20120504" xfId="1" xr:uid="{613F8C6A-C8E2-42BB-B20B-11DA841A3536}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
@@ -1221,54 +1249,54 @@
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> och/eller regiongemensamma</a:t>
           </a:r>
           <a:endParaRPr lang="sv-SE" sz="2800" b="0">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{788FC705-AB09-4FDC-820C-B6FD131CEF8D}" name="Tabell13" displayName="Tabell13" ref="A2:D86" totalsRowShown="0" dataDxfId="5" tableBorderDxfId="4">
-[...2 lines deleted...]
-    <sortCondition ref="C2:C86"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{788FC705-AB09-4FDC-820C-B6FD131CEF8D}" name="Tabell13" displayName="Tabell13" ref="A2:D88" totalsRowShown="0" dataDxfId="5" tableBorderDxfId="4">
+  <autoFilter ref="A2:D88" xr:uid="{788FC705-AB09-4FDC-820C-B6FD131CEF8D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D88">
+    <sortCondition ref="C2:C88"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{8D2E6E68-A8E0-4FB0-B6C6-B8A02314F124}" name="Gammalt vnr" dataDxfId="3"/>
     <tableColumn id="15" xr3:uid="{AEC9E1B5-1273-4D8D-BBF6-CA9CB62CBED8}" name="Nytt vnr" dataDxfId="2"/>
     <tableColumn id="2" xr3:uid="{AD45EA1B-4F32-413B-8A03-656A30114FB1}" name="Artikel" dataDxfId="1"/>
     <tableColumn id="3" xr3:uid="{3DD007D4-569F-4C9F-AD3F-C345BEF901E0}" name="Förp.stl" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1557,55 +1585,55 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7492D389-C9CD-4B76-9EF1-2CD102D820C3}">
-  <dimension ref="A1:D86"/>
+  <dimension ref="A1:D88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J3" sqref="J3"/>
+      <selection pane="bottomLeft" activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="14.42578125" style="13" customWidth="1"/>
     <col min="3" max="3" width="68.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="47.5703125" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="4" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>2</v>
       </c>
@@ -1773,53 +1801,53 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A15" s="9">
         <v>740942</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>842356</v>
+    <row r="16" spans="1:4" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>207</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A17" s="9">
         <v>843722</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>43</v>
       </c>
     </row>
@@ -1997,845 +2025,876 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A31" s="9">
         <v>826017</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="32" spans="1:4" ht="56.25" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
         <v>852392</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>81</v>
+        <v>208</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>82</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A33" s="9">
-[...9 lines deleted...]
-        <v>86</v>
+      <c r="A33" s="15"/>
+      <c r="B33" s="16" t="s">
+        <v>211</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>209</v>
+      </c>
+      <c r="D33" s="17" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A34" s="9">
-[...9 lines deleted...]
-        <v>89</v>
+      <c r="A34" s="15"/>
+      <c r="B34" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>209</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="9">
-        <v>843230</v>
+        <v>842861</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D35" s="10" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A36" s="9">
-        <v>827200</v>
+        <v>746333</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D36" s="10" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A37" s="9">
-        <v>828540</v>
+        <v>843230</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D37" s="10" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A38" s="9">
-        <v>745222</v>
+        <v>827200</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D38" s="10" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A39" s="9">
-        <v>742469</v>
+        <v>828540</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C39" s="10" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D39" s="10" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A40" s="9">
-        <v>846302</v>
+        <v>745222</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D40" s="10" t="s">
-        <v>89</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A41" s="9">
-        <v>846474</v>
+        <v>742469</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C41" s="10" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D41" s="10" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A42" s="9">
-        <v>842731</v>
+        <v>846302</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="D42" s="10" t="s">
-        <v>28</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A43" s="9">
-        <v>757058</v>
+        <v>846474</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D43" s="10" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A44" s="9">
-        <v>741322</v>
+        <v>842731</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C44" s="10" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D44" s="10" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A45" s="9">
-        <v>827559</v>
+        <v>757058</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C45" s="10" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D45" s="10" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A46" s="9">
-        <v>778732</v>
+        <v>741322</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A47" s="11">
-        <v>740805</v>
+      <c r="A47" s="9">
+        <v>827559</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>112</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A48" s="11">
-        <v>748766</v>
+      <c r="A48" s="9">
+        <v>778732</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>114</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A49" s="11">
-        <v>774293</v>
+        <v>740805</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A50" s="11">
-        <v>842916</v>
+        <v>748766</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D50" s="12" t="s">
-        <v>62</v>
+        <v>121</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A51" s="11">
-        <v>680497</v>
+        <v>774293</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A52" s="11">
-        <v>680460</v>
+        <v>842916</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A53" s="11">
-        <v>848843</v>
+        <v>680497</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D53" s="12" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A54" s="11">
-        <v>846732</v>
+        <v>680460</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D54" s="12" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4" ht="56.25" x14ac:dyDescent="0.3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A55" s="11">
-        <v>850988</v>
+        <v>848843</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D55" s="12" t="s">
-        <v>137</v>
+        <v>62</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A56" s="11">
-        <v>851591</v>
+        <v>846732</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D56" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="56.25" x14ac:dyDescent="0.3">
       <c r="A57" s="11">
-        <v>851575</v>
+        <v>850988</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>140</v>
+        <v>81</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D57" s="12" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A58" s="11">
-        <v>741368</v>
+        <v>851591</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D58" s="12" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A59" s="11">
-        <v>742844</v>
+        <v>851575</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D59" s="12" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A60" s="11">
-        <v>768879</v>
+        <v>741368</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A61" s="11">
-        <v>768937</v>
+        <v>742844</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D61" s="12" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A62" s="11">
-        <v>768929</v>
+        <v>768879</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A63" s="11">
-        <v>840209</v>
+        <v>768937</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A64" s="11">
-        <v>772673</v>
+        <v>768929</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A65" s="11">
-        <v>772699</v>
+        <v>840209</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A66" s="11">
-        <v>772798</v>
+        <v>772673</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A67" s="11">
-        <v>772905</v>
+        <v>772699</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A68" s="11">
-        <v>773002</v>
+        <v>772798</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D68" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A69" s="11">
-        <v>772970</v>
+        <v>772905</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A70" s="11">
-        <v>772996</v>
+        <v>773002</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A71" s="11">
-        <v>841293</v>
+        <v>772970</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C71" s="12" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D71" s="12" t="s">
-        <v>172</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A72" s="11">
-        <v>844396</v>
+        <v>772996</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C72" s="12" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A73" s="11">
-        <v>680693</v>
+        <v>841293</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="D73" s="12" t="s">
-        <v>89</v>
+        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A74" s="11">
-        <v>847046</v>
+        <v>844396</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C74" s="12" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D74" s="12" t="s">
-        <v>28</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A75" s="11">
-        <v>840376</v>
+        <v>680693</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D75" s="12" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A76" s="11">
-        <v>680549</v>
+        <v>847046</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="D76" s="12" t="s">
-        <v>184</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A77" s="11">
-        <v>850095</v>
+        <v>840376</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C77" s="12" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D77" s="12" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A78" s="11">
-        <v>850097</v>
+        <v>680549</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C78" s="12" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D78" s="12" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A79" s="11">
-        <v>749076</v>
+        <v>850095</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C79" s="12" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="D79" s="12" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A80" s="11">
-        <v>843044</v>
+        <v>850097</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C80" s="12" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D80" s="12" t="s">
-        <v>86</v>
+        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A81" s="11">
-        <v>825046</v>
+        <v>749076</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C81" s="12" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D81" s="12" t="s">
-        <v>196</v>
+        <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A82" s="11">
-        <v>845900</v>
+        <v>843044</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C82" s="12" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D82" s="12" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A83" s="11">
-        <v>751616</v>
+        <v>825046</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D83" s="12" t="s">
-        <v>43</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A84" s="11">
+        <v>845900</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A85" s="11">
+        <v>751616</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A86" s="11">
         <v>823299</v>
       </c>
-      <c r="B84" s="9" t="s">
+      <c r="B86" s="9" t="s">
         <v>201</v>
       </c>
-      <c r="C84" s="12" t="s">
+      <c r="C86" s="12" t="s">
         <v>202</v>
       </c>
-      <c r="D84" s="12" t="s">
+      <c r="D86" s="12" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="85" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A85" s="9">
+    <row r="87" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A87" s="9">
         <v>789820</v>
       </c>
-      <c r="B85" s="9" t="s">
+      <c r="B87" s="9" t="s">
         <v>203</v>
       </c>
-      <c r="C85" s="10" t="s">
+      <c r="C87" s="10" t="s">
         <v>204</v>
       </c>
-      <c r="D85" s="10" t="s">
+      <c r="D87" s="10" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="86" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A86" s="9">
+    <row r="88" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A88" s="9">
         <v>846846</v>
       </c>
-      <c r="B86" s="9" t="s">
+      <c r="B88" s="9" t="s">
         <v>205</v>
       </c>
-      <c r="C86" s="10" t="s">
+      <c r="C88" s="10" t="s">
         <v>206</v>
       </c>
-      <c r="D86" s="10" t="s">
+      <c r="D88" s="10" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" sqref="A2:B2" xr:uid="{64A83396-2E2A-4062-A422-84DB1D85A523}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>VGR-interna varunummer licenser</dc:title>
+  <dc:subject/>
   <dc:creator>Sara Zimmermann</dc:creator>
   <keywords/>
+  <dc:description/>
   <lastModifiedBy>Sara Zimmermann</lastModifiedBy>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <category/>
+  <contentStatus/>
 </coreProperties>
 </file>