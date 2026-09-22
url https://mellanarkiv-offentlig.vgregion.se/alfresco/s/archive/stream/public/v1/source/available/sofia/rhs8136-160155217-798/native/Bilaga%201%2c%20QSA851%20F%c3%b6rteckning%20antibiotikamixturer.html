--- v0 (2026-08-31)
+++ v1 (2026-09-22)
@@ -1,524 +1,421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30425"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="200" documentId="13_ncr:1_{F3F3DEF2-3E90-46DB-A8FB-24D865D2F681}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3C7A6A7C-130B-45B9-8E49-8B03F646EA56}"/>
+  <xr:revisionPtr revIDLastSave="369" documentId="13_ncr:1_{F3F3DEF2-3E90-46DB-A8FB-24D865D2F681}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AAD6F6C4-3FB7-4270-9EDE-396FFDB1DCAD}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C7FFAA76-A36E-4A66-8D91-DFC248B31E7F}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C7FFAA76-A36E-4A66-8D91-DFC248B31E7F}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad 1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="109">
   <si>
     <t>Önskar du se filen i excel? Klicka här</t>
   </si>
   <si>
-    <t>Antibiotikamixturer som kan lämnas ut oberedda från RGL Högsbodepån, baserad på Läkemedelsverkets dispensbeslut ( Dnr:5.2.3-2026-054637).
-Version 1.0</t>
+    <t>Sammanställning över de antibiotikamixturer som enligt godkänt produktinformation måste spädas på apotek innan utlämnande till vården, men där VGR har dispens att lämna ut i ospädd form från RGL Högsbodepån. (Läkemedelsverkets dispensbeslut Dnr:5.2.3-2026-054637). 
+För beställning av dessa mixturer i ospädd form måste  vårdenheten uppfylla vissa krav, se rutin nedan ( kommer att uppdateras inom kort)</t>
+  </si>
+  <si>
+    <t>Iordningsställande av orala mixturer på vårdenhet på sjukhus</t>
+  </si>
+  <si>
+    <t>I denna lista framgår VGR- internt varunummer för ospädd och spädd form av alla orala antibiotikamixturer som berörs av dispensbeslutet samt läkemedlets ursprungliga varunummer.</t>
   </si>
   <si>
     <t>ATC</t>
   </si>
   <si>
     <t>Benämning</t>
   </si>
   <si>
     <t>Förpackning</t>
   </si>
   <si>
+    <t>VGR-internt varunummer ospädd form</t>
+  </si>
+  <si>
+    <t>VGR-internt varunummer spädd form</t>
+  </si>
+  <si>
     <t>Varunummer</t>
   </si>
   <si>
-    <t>VGR-internt varunummer</t>
-[...49 lines deleted...]
-  <si>
     <t>J01CA04</t>
   </si>
   <si>
     <t xml:space="preserve">Amimox, granulat till oral suspension 100 mg/ml </t>
   </si>
   <si>
     <t xml:space="preserve"> 125 milliliter </t>
   </si>
   <si>
     <t>71V010</t>
   </si>
   <si>
-    <t>Nej, förutsatt att beställande enhet har rutin för spädning</t>
+    <t>71V009</t>
   </si>
   <si>
     <t xml:space="preserve"> 60 milliliter </t>
   </si>
   <si>
     <t>71V012</t>
   </si>
   <si>
+    <t>71V011</t>
+  </si>
+  <si>
     <t>Amimox, granulat till oral suspension 50 mg/ml</t>
   </si>
   <si>
     <t>125 milliliter</t>
   </si>
   <si>
     <t>71V014</t>
   </si>
   <si>
+    <t>71V013</t>
+  </si>
+  <si>
     <t xml:space="preserve">Amimox, granulat till oral suspension 50 mg/ml </t>
   </si>
   <si>
     <t>71V016</t>
   </si>
   <si>
+    <t>71V015</t>
+  </si>
+  <si>
     <t>Amoxicillin Ebb, pulver till oral suspension 100 mg/ml</t>
   </si>
   <si>
     <t>100 milliliter</t>
   </si>
   <si>
     <t>71V018</t>
   </si>
   <si>
+    <t>71V017</t>
+  </si>
+  <si>
     <t>Amoxicillin Sandoz, pulver till oral suspension 100 mg/ml</t>
   </si>
   <si>
     <t>71V020</t>
   </si>
   <si>
+    <t>71V019</t>
+  </si>
+  <si>
     <t xml:space="preserve">Amoxicillin Sandoz, pulver till oral suspension 100 mg/ml </t>
   </si>
   <si>
     <t>71V022</t>
   </si>
   <si>
+    <t>71V021</t>
+  </si>
+  <si>
     <t>J01CE02</t>
   </si>
   <si>
     <t>Kåvepenin Frukt, granulat till oral suspension 50 mg/ml</t>
   </si>
   <si>
     <t>200 milliliter</t>
   </si>
   <si>
     <t>71V026</t>
   </si>
   <si>
+    <t>71V025</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kåvepenin Frukt, granulat till oral suspension 50 mg/ml </t>
   </si>
   <si>
     <t>71V024</t>
   </si>
   <si>
+    <t>71V023</t>
+  </si>
+  <si>
     <t>Kåvepenin, granulat till oral suspension 100 mg/ml</t>
   </si>
   <si>
     <t>60 milliliter</t>
   </si>
   <si>
     <t>71V028</t>
   </si>
   <si>
+    <t>71V027</t>
+  </si>
+  <si>
     <t>71V030</t>
   </si>
   <si>
+    <t>71V029</t>
+  </si>
+  <si>
     <t>71V032</t>
   </si>
   <si>
+    <t>71V031</t>
+  </si>
+  <si>
     <t>Kåvepenin, granulat till orala droppar, lösning 250 mg/ml</t>
   </si>
   <si>
     <t>20 milliliter</t>
   </si>
   <si>
     <t>71V034</t>
   </si>
   <si>
+    <t>71V033</t>
+  </si>
+  <si>
     <t>40 milliliter</t>
   </si>
   <si>
     <t>71V036</t>
   </si>
   <si>
+    <t>71V035</t>
+  </si>
+  <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral lösning 250 mg/ml</t>
   </si>
   <si>
     <t>71V038</t>
   </si>
   <si>
+    <t>71V037</t>
+  </si>
+  <si>
     <t>71V040</t>
   </si>
   <si>
+    <t>71V039</t>
+  </si>
+  <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral lösning 50 mg/ml</t>
   </si>
   <si>
     <t>71V042</t>
   </si>
   <si>
+    <t>71V041</t>
+  </si>
+  <si>
     <t>71V044</t>
   </si>
   <si>
+    <t>71V043</t>
+  </si>
+  <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral suspension 100 mg/ml</t>
   </si>
   <si>
     <t>71V046</t>
   </si>
   <si>
+    <t>71V045</t>
+  </si>
+  <si>
     <t>71V048</t>
   </si>
   <si>
+    <t>71V047</t>
+  </si>
+  <si>
     <t>71V050</t>
   </si>
   <si>
+    <t>71V049</t>
+  </si>
+  <si>
     <t>Primve, pulver till oral suspension 50 mg/ml</t>
   </si>
   <si>
     <t>71V052</t>
   </si>
   <si>
+    <t>71V051</t>
+  </si>
+  <si>
     <t>71V054</t>
   </si>
   <si>
+    <t>71V053</t>
+  </si>
+  <si>
     <t>J01CF05</t>
   </si>
   <si>
     <t xml:space="preserve">Heracillin pulver till oral suspension / 50 mg/ml </t>
   </si>
   <si>
     <t xml:space="preserve"> 100 milliliter </t>
   </si>
   <si>
     <t>71V056</t>
   </si>
   <si>
-    <t>J01CR02</t>
-[...32 lines deleted...]
-    <t>71V064</t>
+    <t>71V055</t>
   </si>
   <si>
     <t>J01FA01</t>
   </si>
   <si>
     <t xml:space="preserve">Ery-Max, granulat till oral suspension 100 mg/ml </t>
   </si>
   <si>
     <t xml:space="preserve"> 50 milliliter </t>
   </si>
   <si>
     <t>71V066</t>
   </si>
   <si>
+    <t>71V065</t>
+  </si>
+  <si>
     <t>71V068</t>
   </si>
   <si>
+    <t>71V067</t>
+  </si>
+  <si>
     <t>J01FA10</t>
   </si>
   <si>
     <t>Azithromycin 2care4, pulver till oral suspension 40 mg/ml</t>
   </si>
   <si>
     <t>22,5 milliliter</t>
   </si>
   <si>
     <t>71V070</t>
   </si>
   <si>
+    <t>71V069</t>
+  </si>
+  <si>
     <t xml:space="preserve">Azitromax, pulver till oral suspension 40 mg/ml </t>
   </si>
   <si>
     <t xml:space="preserve"> 22,5 milliliter </t>
   </si>
   <si>
     <t>71V072</t>
   </si>
   <si>
+    <t>71V071</t>
+  </si>
+  <si>
     <t>Azitromycin Ebb, pulver till oral suspension 40 mg/ml</t>
   </si>
   <si>
     <t>71V074</t>
   </si>
   <si>
-    <t>J01FF01</t>
-[...110 lines deleted...]
-    <t>71V092</t>
+    <t>71V073</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Beskrivning</t>
   </si>
   <si>
     <t>Giltig from</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t>Nytt dokument: dispens för utlämnande av ospädda antibiotikamixturer från RGL Högsbodepå till vårdenheter i VGR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="000000"/>
+    <numFmt numFmtId="165" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -526,169 +423,158 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor theme="8" tint="0.39997558519241921"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <numFmt numFmtId="164" formatCode="000000"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="000000"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="0" tint="-0.14999847407452621"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
@@ -807,79 +693,89 @@
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E2841425-5449-48CD-98F6-5E3683B8BBC0}" name="Tabell2242" displayName="Tabell2242" ref="A3:F52" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" tableBorderDxfId="6">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A52"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E2841425-5449-48CD-98F6-5E3683B8BBC0}" name="Tabell2242" displayName="Tabell2242" ref="A5:F34" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" tableBorderDxfId="6">
+  <autoFilter ref="A5:F34" xr:uid="{E2841425-5449-48CD-98F6-5E3683B8BBC0}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:E34">
+    <sortCondition ref="A5:A34"/>
   </sortState>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{A3DE0EB4-3643-4EEF-928C-DA8CB0F0697E}" name="ATC" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{696D04C7-B956-48DB-BA2D-7D1020A54148}" name="Benämning" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{61F04F6F-252E-4C18-A6C6-8EECBBA17695}" name="Förpackning" dataDxfId="3"/>
-    <tableColumn id="4" xr3:uid="{51C63011-9F9B-4F37-8FEA-0A7B4CA6B56F}" name="Varunummer" dataDxfId="2"/>
-[...1 lines deleted...]
-    <tableColumn id="10" xr3:uid="{29D5C143-8BC3-4CFE-A890-E01155595912}" name="Måste spädas på Apotek" dataDxfId="0"/>
+    <tableColumn id="4" xr3:uid="{51C63011-9F9B-4F37-8FEA-0A7B4CA6B56F}" name="VGR-internt varunummer ospädd form" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{A1F2EBA2-E250-4C21-99D2-7BD1224B1C35}" name="VGR-internt varunummer spädd form" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{2A6E0504-04CF-47E9-9CBF-E8F726962FA3}" name="Varunummer" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1157,1125 +1053,759 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-798/native/Bilaga%201%2c%20QSA851%20F%c3%b6rteckning%20antibiotikamixturer.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-743/surrogate/Iordningsst%C3%A4llande%20av%20orala%20mixturer%20p%C3%A5%20v%C3%A5rdenhet%20p%C3%A5%20sjukhus.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-798/native/Bilaga%201%2c%20QSA851%20F%c3%b6rteckning%20antibiotikamixturer.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0BF1450-76AA-46AC-A17F-DD491B2C5DBB}">
-  <dimension ref="A1:G56"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:G2"/>
+      <selection activeCell="A4" sqref="A4:F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="19.5703125" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" customWidth="1"/>
-    <col min="2" max="2" width="65" style="1" customWidth="1"/>
+    <col min="2" max="2" width="57.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="1" customWidth="1"/>
-    <col min="4" max="4" width="20" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="19.5703125" style="1"/>
+    <col min="4" max="4" width="26.140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="26" style="3" customWidth="1"/>
+    <col min="6" max="6" width="21.5703125" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="19.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:6" ht="15">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="43.5" customHeight="1">
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:6" ht="55.5" customHeight="1">
+      <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="20"/>
-[...7 lines deleted...]
-      <c r="A3" s="11" t="s">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+    </row>
+    <row r="3" spans="1:6" s="12" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A3" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+    </row>
+    <row r="4" spans="1:6" ht="39.75" customHeight="1">
+      <c r="A4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+    </row>
+    <row r="5" spans="1:6" ht="33" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="13" t="s">
+      <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="E5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="F5" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="1" t="s">
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="3">
-[...2 lines deleted...]
-      <c r="E4" s="3" t="s">
+      <c r="B6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="D6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="F6" s="3">
+        <v>20838</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="3">
-[...2 lines deleted...]
-      <c r="E5" s="3" t="s">
+      <c r="D7" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="E7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D6" s="3">
-[...2 lines deleted...]
-      <c r="E6" s="3" t="s">
+      <c r="F7" s="3">
+        <v>20858</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="C8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D8" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="E8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="3">
-[...2 lines deleted...]
-      <c r="E7" s="3" t="s">
+      <c r="F8" s="3">
+        <v>469023</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="C9" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="E9" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="F9" s="3">
+        <v>469015</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="3">
-[...2 lines deleted...]
-      <c r="E8" s="3" t="s">
+      <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="1" t="s">
+      <c r="D10" s="3" t="s">
         <v>27</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="E10" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="3">
-[...2 lines deleted...]
-      <c r="E9" s="3" t="s">
+      <c r="F10" s="3">
+        <v>503642</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F9" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="1" t="s">
+      <c r="C11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="E11" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D10" s="3">
-[...2 lines deleted...]
-      <c r="E10" s="3" t="s">
+      <c r="F11" s="3">
+        <v>14158</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="1" t="s">
+      <c r="C12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="3" t="s">
+      <c r="E12" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F11" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="1" t="s">
+      <c r="F12" s="3">
+        <v>14147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D12" s="3">
-[...2 lines deleted...]
-      <c r="E12" s="3" t="s">
+      <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="F12" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="D13" s="3" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>14158</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F13" s="1" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="F13" s="3">
+        <v>518951</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>14147</v>
+        <v>12</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:7">
+        <v>42</v>
+      </c>
+      <c r="F14" s="3">
+        <v>518944</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D15" s="3">
-        <v>518951</v>
+      <c r="D15" s="3" t="s">
+        <v>45</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:7">
+        <v>46</v>
+      </c>
+      <c r="F15" s="3">
+        <v>36517</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>518944</v>
+        <v>19</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>48</v>
+      </c>
+      <c r="F16" s="3">
+        <v>36616</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>36517</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F17" s="1" t="s">
-        <v>27</v>
+      <c r="F17" s="3">
+        <v>36673</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>36616</v>
+        <v>52</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>54</v>
+      </c>
+      <c r="F18" s="3">
+        <v>4445</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>36673</v>
+        <v>55</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>56</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>57</v>
+      </c>
+      <c r="F19" s="3">
+        <v>4745</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>4445</v>
+        <v>52</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>59</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>60</v>
+      </c>
+      <c r="F20" s="3">
+        <v>450104</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>4745</v>
+        <v>55</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>61</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>62</v>
+      </c>
+      <c r="F21" s="3">
+        <v>591907</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>450104</v>
+        <v>19</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>64</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>65</v>
+      </c>
+      <c r="F22" s="3">
+        <v>72205</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>591907</v>
+        <v>37</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>66</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>67</v>
+      </c>
+      <c r="F23" s="3">
+        <v>428500</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>72205</v>
+        <v>44</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>69</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>70</v>
+      </c>
+      <c r="F24" s="3">
+        <v>173763</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>428500</v>
+        <v>37</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>71</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>72</v>
+      </c>
+      <c r="F25" s="3">
+        <v>457542</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>173763</v>
+        <v>19</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>74</v>
+      </c>
+      <c r="F26" s="3">
+        <v>578614</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>457542</v>
+        <v>37</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>76</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>77</v>
+      </c>
+      <c r="F27" s="3">
+        <v>44143</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>578614</v>
+        <v>19</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>78</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>79</v>
+      </c>
+      <c r="F28" s="3">
+        <v>497713</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>44143</v>
+        <v>82</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>83</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>84</v>
+      </c>
+      <c r="F29" s="3">
+        <v>442368</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>497713</v>
+        <v>87</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>89</v>
+      </c>
+      <c r="F30" s="3">
+        <v>48967</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>442368</v>
+        <v>82</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>90</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>91</v>
+      </c>
+      <c r="F31" s="3">
+        <v>48975</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>186585</v>
+        <v>94</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>95</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>96</v>
+      </c>
+      <c r="F32" s="3">
+        <v>541628</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1429</v>
+        <v>98</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>99</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>100</v>
+      </c>
+      <c r="F33" s="3">
+        <v>402552</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>481499</v>
+        <v>94</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>102</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>83</v>
-[...42 lines deleted...]
-        <v>27</v>
+        <v>103</v>
+      </c>
+      <c r="F34" s="3">
+        <v>561113</v>
       </c>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="2" t="s">
-[...35 lines deleted...]
-        <v>27</v>
+      <c r="A37" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="27">
+      <c r="A38" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="11">
+        <v>46266</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="C39" s="11"/>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="C40" s="11"/>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="2" t="s">
-[...258 lines deleted...]
-      </c>
+      <c r="C41" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A2:G2"/>
+  <mergeCells count="3">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
-  <conditionalFormatting sqref="D4:E52">
-    <cfRule type="duplicateValues" dxfId="9" priority="3"/>
+  <conditionalFormatting sqref="E6:E34">
+    <cfRule type="duplicateValues" dxfId="10" priority="1"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F6:F34 D6:D34">
+    <cfRule type="duplicateValues" dxfId="9" priority="8"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId1" xr:uid="{51354551-EEE9-493A-88FE-7FCF15D6E6A2}"/>
+    <hyperlink ref="A3" r:id="rId2" xr:uid="{952F938A-EBC8-411B-A7FE-56F7F51B144E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId3"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Förteckning över antibiotikamixturer som kan lämnas ut ospädda från RGL Högsbodepån</dc:title>
   <dc:subject/>
   <dc:creator>Anna Golebiak</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Anna Golebiak</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>