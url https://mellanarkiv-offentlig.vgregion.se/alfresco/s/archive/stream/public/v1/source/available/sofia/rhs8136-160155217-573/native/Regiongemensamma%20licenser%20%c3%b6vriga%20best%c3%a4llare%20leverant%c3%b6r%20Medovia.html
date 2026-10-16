--- v5 (2026-09-09)
+++ v6 (2026-10-16)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="283" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6B49A542-0E31-4432-A57A-0CCD0EE4CD0E}"/>
+  <xr:revisionPtr revIDLastSave="286" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6EE4E239-331B-4BB2-8C6E-6D123BBBB29C}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Regiongemensamma licenser VGR " sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Regiongemensamma licenser VGR '!$A$3:$L$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -3636,51 +3636,51 @@
   <si>
     <t>P00029</t>
   </si>
   <si>
     <t>klonodinhydroklorid</t>
   </si>
   <si>
     <t>tablett</t>
   </si>
   <si>
     <t>75 mkg</t>
   </si>
   <si>
     <t>Catapresan 75mkg</t>
   </si>
   <si>
     <t>Glenwood GmbH Pharmazeutiche Erzeugnisse</t>
   </si>
   <si>
     <t>100 tabletter</t>
   </si>
   <si>
     <t>P00026</t>
   </si>
   <si>
-    <t>Uppdaterad 2026-09-03</t>
+    <t>Uppdaterad 2026-10-14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -4787,51 +4787,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-183/native/SPC%20Tavegil%20injektionsv%c3%a4tska%202mg_2ml%20(GebroPharma_%20DE)%20680693.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-184/native/SPC%20Diazepam%20injektionsv%c3%a4tska%2010mg_2ml%20842356.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-486/native/SPC%20Nozinan%20inj%20Neuraxpharm%20771089%20758330.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-487/native/SPC%20FLUTIDE%20MITE%2050MCG%20GLAXOSMITHKLINE%20847411.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/forskrivning/tillstand-for-utlamnande-vid-generell-licens" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-583/native/SPC%20Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%205mg_2%2c5ml%20Medovia%20vnr%20780490.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-573/native/Regiongemensamma%20licenser%20%c3%b6vriga%20best%c3%a4llare%20leverant%c3%b6r%20Medovia.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-471/native/SPC%20pms-Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%202mg_ml%20vnr%20748766.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-224/native/SPC%20Catapresan%20tablett%2075ug%20DE%20680658.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46A1973F-B685-4E38-A56C-84A2FF73808C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S423"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomRight" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.140625" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="49" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53" customWidth="1"/>
     <col min="6" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22.7109375" customWidth="1"/>
     <col min="11" max="11" width="19.140625" customWidth="1"/>
     <col min="12" max="12" width="27.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="60.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="15.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="3" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="3"/>
   </cols>
@@ -4981,53 +4981,51 @@
       </c>
       <c r="D5" s="29" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="33" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="15">
         <v>847411</v>
       </c>
       <c r="I5" s="35">
         <v>46592</v>
       </c>
       <c r="J5" s="36" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="37">
         <v>2026862567</v>
       </c>
-      <c r="L5" s="38">
-[...1 lines deleted...]
-      </c>
+      <c r="L5" s="38"/>
       <c r="M5" s="3" t="str">
         <f t="shared" ref="M5" si="2">A5</f>
         <v>flutikasonpropionat</v>
       </c>
       <c r="N5" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O5" s="3" cm="1">
         <f t="array" ref="O5">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>2</v>
       </c>
       <c r="P5" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>1</v>
       </c>
       <c r="Q5" s="3" t="b">
         <f t="shared" ref="Q5" si="3">(ISBLANK(H5))</f>
         <v>0</v>
       </c>
       <c r="R5" s="3">
         <f>ROW()</f>
         <v>5</v>
       </c>
       <c r="S5" s="3">
@@ -5476,51 +5474,51 @@
         <v>#REF!</v>
       </c>
       <c r="P14" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q14" s="3" t="b">
         <f t="shared" ref="Q14:Q77" si="5">(ISBLANK(H13))</f>
         <v>1</v>
       </c>
       <c r="R14" s="3">
         <f>ROW()</f>
         <v>14</v>
       </c>
       <c r="S14" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="3" t="str">
         <f t="shared" si="4"/>
-        <v>Uppdaterad 2026-09-03</v>
+        <v>Uppdaterad 2026-10-14</v>
       </c>
       <c r="N15" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O15" s="3" t="e" cm="1">
         <f t="array" ref="O15">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P15" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q15" s="3" t="b">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R15" s="3">
         <f>ROW()</f>
         <v>15</v>
       </c>
       <c r="S15" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>14</v>
       </c>