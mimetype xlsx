--- v1 (2026-02-06)
+++ v2 (2026-05-23)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="140" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8EBF2789-E063-492B-9A5B-5C992A419AE7}"/>
+  <xr:revisionPtr revIDLastSave="141" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9788EF1-3DBE-4520-8A40-B10154CB0F0E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
+    <workbookView xWindow="3465" yWindow="3465" windowWidth="21600" windowHeight="12645" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Regiongemensamma licenser VGR " sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Regiongemensamma licenser VGR '!$A$3:$L$13</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -5104,51 +5104,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-498/native/SPC%20Ventoline%201mg_ml%20l%c3%b6sning%20f%c3%b6r%20nebulisator%20vnr%20846658.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-480/native/SPC%20Ventolin%20l%c3%b6%20f%20neb%205%20mg-ml%20vnr%20848460%20%20GlaxoSmithKline%20AG%20CH.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-471/native/SPC%20pms-Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%202mg_ml%20vnr%20748766.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-583/native/SPC%20Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%205mg_2%2c5ml%20Medovia%20vnr%20780490.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-487/native/SPC%20FLUTIDE%20MITE%2050MCG%20GLAXOSMITHKLINE%20847411.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/forskrivning/tillstand-for-utlamnande-vid-generell-licens" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-184/native/SPC%20Diazepam%20injektionsv%c3%a4tska%2010mg_2ml%20842356.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-573/native/Regiongemensamma%20licenser%20%c3%b6vriga%20best%c3%a4llare%20leverant%c3%b6r%20Medovia.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-378/native/SPC%20Scandonest%203%25%20780557.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-507/native/SPC%20Fucithalmic%20%c3%b6gondroppar%20Kanada%20vnr%20848349.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-472/native/SPC%20quantalan-cheplapharm%20744527.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-537/native/SPC%20IS%205%20mono-ratiopharm%2060mg%20vnr%20746008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46A1973F-B685-4E38-A56C-84A2FF73808C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S427"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="L8" sqref="L8"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.140625" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="49" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53" customWidth="1"/>
     <col min="6" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22.7109375" customWidth="1"/>
     <col min="11" max="11" width="19.140625" customWidth="1"/>
     <col min="12" max="12" width="27.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="60.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="15.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="3" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="3"/>
   </cols>
@@ -5364,53 +5364,51 @@
       </c>
       <c r="D6" s="59" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="39" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="16">
         <v>46252</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="54">
         <v>2025801126</v>
       </c>
-      <c r="L6" s="50">
-[...1 lines deleted...]
-      </c>
+      <c r="L6" s="50"/>
       <c r="M6" s="3" t="str">
         <f t="shared" si="2"/>
         <v>fusidinsyra</v>
       </c>
       <c r="N6" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O6" s="3" cm="1">
         <f t="array" ref="O6">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>3</v>
       </c>
       <c r="P6" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>0</v>
       </c>
       <c r="Q6" s="3" t="b">
         <f t="shared" ref="Q6" si="4">(ISBLANK(H6))</f>
         <v>0</v>
       </c>
       <c r="R6" s="3">
         <f>ROW()</f>
         <v>6</v>
       </c>
       <c r="S6" s="3">
@@ -18423,33 +18421,33 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Regiongemensamma licenser VGR </vt:lpstr>
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Regiongemensamma licenser övriga beställare leverantör Medovia</dc:title>
   <dc:subject/>
   <dc:creator>Sara Zimmermann</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Maria Hager Johnsson</lastModifiedBy>
+  <lastModifiedBy>Oscar Johnsson</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>