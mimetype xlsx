--- v2 (2026-05-23)
+++ v3 (2026-07-25)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="141" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9788EF1-3DBE-4520-8A40-B10154CB0F0E}"/>
+  <xr:revisionPtr revIDLastSave="145" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{37D1A55D-1021-4756-B45E-BF383B072D0C}"/>
   <bookViews>
-    <workbookView xWindow="3465" yWindow="3465" windowWidth="21600" windowHeight="12645" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Regiongemensamma licenser VGR " sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Regiongemensamma licenser VGR '!$A$3:$L$13</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -3701,51 +3701,51 @@
   <si>
     <t>20x2,5 ml</t>
   </si>
   <si>
     <t>Ventolin lösning för nebulisator 5mg/ml</t>
   </si>
   <si>
     <t>GlaxoSmithKline AG</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
   <si>
     <t>20 ml</t>
   </si>
   <si>
     <t>Särskilt tillstånd att expediera recept när generell licens finns</t>
   </si>
   <si>
     <t>Salbutamol Viatris 5mg/2,5ml</t>
   </si>
   <si>
     <t>Viatris Sante</t>
   </si>
   <si>
-    <t>Uppdaterad 2026-01-21</t>
+    <t>Uppdaterad 2026-07-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3773,50 +3773,51 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="9" tint="0.79998168889431442"/>
@@ -5104,51 +5105,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-498/native/SPC%20Ventoline%201mg_ml%20l%c3%b6sning%20f%c3%b6r%20nebulisator%20vnr%20846658.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-480/native/SPC%20Ventolin%20l%c3%b6%20f%20neb%205%20mg-ml%20vnr%20848460%20%20GlaxoSmithKline%20AG%20CH.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-471/native/SPC%20pms-Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%202mg_ml%20vnr%20748766.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-583/native/SPC%20Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%205mg_2%2c5ml%20Medovia%20vnr%20780490.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-487/native/SPC%20FLUTIDE%20MITE%2050MCG%20GLAXOSMITHKLINE%20847411.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/forskrivning/tillstand-for-utlamnande-vid-generell-licens" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-184/native/SPC%20Diazepam%20injektionsv%c3%a4tska%2010mg_2ml%20842356.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-573/native/Regiongemensamma%20licenser%20%c3%b6vriga%20best%c3%a4llare%20leverant%c3%b6r%20Medovia.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-378/native/SPC%20Scandonest%203%25%20780557.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-507/native/SPC%20Fucithalmic%20%c3%b6gondroppar%20Kanada%20vnr%20848349.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-472/native/SPC%20quantalan-cheplapharm%20744527.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-537/native/SPC%20IS%205%20mono-ratiopharm%2060mg%20vnr%20746008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46A1973F-B685-4E38-A56C-84A2FF73808C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S427"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.140625" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="49" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53" customWidth="1"/>
     <col min="6" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22.7109375" customWidth="1"/>
     <col min="11" max="11" width="19.140625" customWidth="1"/>
     <col min="12" max="12" width="27.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="60.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="15.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="3" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="3"/>
   </cols>
@@ -5621,51 +5622,51 @@
       <c r="D10" s="25" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="26" t="s">
         <v>68</v>
       </c>
       <c r="H10" s="26">
         <v>846658</v>
       </c>
       <c r="I10" s="27">
         <v>46249</v>
       </c>
       <c r="J10" s="47" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="55">
         <v>2025801199</v>
       </c>
       <c r="L10" s="52">
-        <v>46203</v>
+        <v>46446</v>
       </c>
       <c r="M10" s="3" t="str">
         <f t="shared" ref="M10:M13" si="8">A10</f>
         <v>salbutamol</v>
       </c>
       <c r="N10" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O10" s="3" t="e" cm="1">
         <f t="array" ref="O10">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P10" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q10" s="3" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R10" s="3">
         <f>ROW()</f>
         <v>10</v>
       </c>
@@ -5683,51 +5684,51 @@
       <c r="D11" s="84" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="80" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="80" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="80" t="s">
         <v>68</v>
       </c>
       <c r="H11" s="26">
         <v>780490</v>
       </c>
       <c r="I11" s="81">
         <v>46305</v>
       </c>
       <c r="J11" s="82" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="83">
         <v>2025809848</v>
       </c>
       <c r="L11" s="52">
-        <v>46203</v>
+        <v>46446</v>
       </c>
       <c r="M11" s="79">
         <f>A11</f>
         <v>0</v>
       </c>
       <c r="N11" s="79" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O11" s="79" t="e" cm="1">
         <f t="array" ref="O11">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P11" s="79" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q11" s="79" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R11" s="3">
         <f>ROW()</f>
         <v>11</v>
       </c>
@@ -5743,51 +5744,51 @@
       <c r="D12" s="28" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="29" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="29" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="29" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="26">
         <v>750893</v>
       </c>
       <c r="I12" s="30">
         <v>46252</v>
       </c>
       <c r="J12" s="48" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="53">
         <v>2025801200</v>
       </c>
       <c r="L12" s="52">
-        <v>46203</v>
+        <v>46446</v>
       </c>
       <c r="M12" s="3">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N12" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O12" s="3" t="e" cm="1">
         <f t="array" ref="O12">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P12" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q12" s="3" t="b">
         <f>(ISBLANK(H12))</f>
         <v>0</v>
       </c>
       <c r="R12" s="3">
         <f>ROW()</f>
         <v>12</v>
       </c>
@@ -5805,51 +5806,51 @@
       <c r="D13" s="42" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="43" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="43" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="44" t="s">
         <v>76</v>
       </c>
       <c r="H13" s="11">
         <v>848460</v>
       </c>
       <c r="I13" s="56">
         <v>46252</v>
       </c>
       <c r="J13" s="49" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="57">
         <v>2025801202</v>
       </c>
       <c r="L13" s="52">
-        <v>46203</v>
+        <v>46446</v>
       </c>
       <c r="M13" s="3">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N13" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O13" s="3" t="e" cm="1">
         <f t="array" ref="O13">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P13" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q13" s="3" t="b">
         <f>(ISBLANK(H13))</f>
         <v>0</v>
       </c>
       <c r="R13" s="3">
         <f>ROW()</f>
         <v>13</v>
       </c>
@@ -6012,51 +6013,51 @@
         <v>#REF!</v>
       </c>
       <c r="P18" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q18" s="3" t="b">
         <f t="shared" ref="Q18:Q81" si="12">(ISBLANK(H17))</f>
         <v>1</v>
       </c>
       <c r="R18" s="3">
         <f>ROW()</f>
         <v>18</v>
       </c>
       <c r="S18" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" s="35" t="s">
         <v>80</v>
       </c>
       <c r="M19" s="3" t="str">
         <f t="shared" si="11"/>
-        <v>Uppdaterad 2026-01-21</v>
+        <v>Uppdaterad 2026-07-22</v>
       </c>
       <c r="N19" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O19" s="3" t="e" cm="1">
         <f t="array" ref="O19">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P19" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q19" s="3" t="b">
         <f t="shared" si="12"/>
         <v>1</v>
       </c>
       <c r="R19" s="3">
         <f>ROW()</f>
         <v>19</v>
       </c>
       <c r="S19" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>15</v>
       </c>
@@ -18296,51 +18297,51 @@
         <f>ROW()</f>
         <v>427</v>
       </c>
       <c r="S427" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:L13" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="3">
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="C11:C12"/>
   </mergeCells>
   <conditionalFormatting sqref="A9 C11 D11:J12 C13:D14 I13:L14">
     <cfRule type="expression" dxfId="12" priority="24">
       <formula>#REF!=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A7:B7">
     <cfRule type="expression" dxfId="11" priority="26">
       <formula>#REF!=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A4:L6 E7:L7 A8:L8 B9:L9 A10:J10 L10:L14 A11:B12 D11:J12 A13:L427">
+  <conditionalFormatting sqref="A4:L6 E7:L7 A8:L8 B9:L9 A10:J10 A11:B12 D11:J12 A13:L427 L10:L14">
     <cfRule type="expression" dxfId="10" priority="12">
       <formula>$P4=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A16:L16">
     <cfRule type="expression" dxfId="9" priority="19">
       <formula>$P18=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7">
     <cfRule type="expression" dxfId="8" priority="2">
       <formula>$P7=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11 A17:L393">
     <cfRule type="expression" dxfId="7" priority="16">
       <formula>$P12=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C13:G13 I13:L13">
     <cfRule type="expression" dxfId="6" priority="38">
       <formula>$P10=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C14:G14 I14:L14">
@@ -18421,33 +18422,33 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Regiongemensamma licenser VGR </vt:lpstr>
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Regiongemensamma licenser övriga beställare leverantör Medovia</dc:title>
   <dc:subject/>
   <dc:creator>Sara Zimmermann</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Oscar Johnsson</lastModifiedBy>
+  <lastModifiedBy>Evelina Sjölin</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>