--- v3 (2026-07-25)
+++ v4 (2026-08-14)
@@ -1,114 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="145" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{37D1A55D-1021-4756-B45E-BF383B072D0C}"/>
+  <xr:revisionPtr revIDLastSave="221" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B5A98AEA-4D36-4543-8132-5458263CD2FB}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Regiongemensamma licenser VGR " sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Regiongemensamma licenser VGR '!$A$3:$L$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Regiongemensamma licenser VGR '!$A$3:$L$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M11" i="2" l="1"/>
-  <c r="N11" i="2"/>
+  <c r="M7" i="2" l="1"/>
+  <c r="N7" i="2" s="1"/>
+  <c r="Q7" i="2"/>
+  <c r="R7" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="N6" i="2" s="1"/>
+  <c r="Q6" i="2"/>
+  <c r="R6" i="2"/>
+  <c r="M8" i="2"/>
+  <c r="N8" i="2" s="1"/>
+  <c r="Q8" i="2"/>
+  <c r="R8" i="2"/>
+  <c r="M9" i="2" l="1"/>
+  <c r="N9" i="2" s="1"/>
+  <c r="Q9" i="2"/>
+  <c r="R9" i="2"/>
+  <c r="M11" i="2"/>
+  <c r="N11" i="2" s="1"/>
   <c r="Q11" i="2"/>
   <c r="R11" i="2"/>
-  <c r="M14" i="2"/>
-[...18 lines deleted...]
-  <c r="N424" i="2" s="1"/>
   <c r="R423" i="2"/>
   <c r="Q423" i="2"/>
   <c r="M423" i="2"/>
   <c r="N423" i="2" s="1"/>
   <c r="R422" i="2"/>
   <c r="Q422" i="2"/>
   <c r="M422" i="2"/>
   <c r="N422" i="2" s="1"/>
   <c r="R421" i="2"/>
   <c r="Q421" i="2"/>
   <c r="M421" i="2"/>
   <c r="N421" i="2" s="1"/>
   <c r="R420" i="2"/>
   <c r="Q420" i="2"/>
   <c r="M420" i="2"/>
   <c r="N420" i="2" s="1"/>
   <c r="R419" i="2"/>
   <c r="Q419" i="2"/>
   <c r="M419" i="2"/>
   <c r="N419" i="2" s="1"/>
   <c r="R418" i="2"/>
   <c r="Q418" i="2"/>
   <c r="M418" i="2"/>
   <c r="N418" i="2" s="1"/>
   <c r="R417" i="2"/>
@@ -1701,957 +1697,936 @@
   <c r="N21" i="2" s="1"/>
   <c r="R20" i="2"/>
   <c r="Q20" i="2"/>
   <c r="M20" i="2"/>
   <c r="N20" i="2" s="1"/>
   <c r="R19" i="2"/>
   <c r="Q19" i="2"/>
   <c r="M19" i="2"/>
   <c r="N19" i="2" s="1"/>
   <c r="R18" i="2"/>
   <c r="Q18" i="2"/>
   <c r="M18" i="2"/>
   <c r="N18" i="2" s="1"/>
   <c r="R17" i="2"/>
   <c r="Q17" i="2"/>
   <c r="M17" i="2"/>
   <c r="N17" i="2" s="1"/>
   <c r="R16" i="2"/>
   <c r="Q16" i="2"/>
   <c r="M16" i="2"/>
   <c r="N16" i="2" s="1"/>
   <c r="R15" i="2"/>
   <c r="Q15" i="2"/>
   <c r="M15" i="2"/>
   <c r="N15" i="2" s="1"/>
+  <c r="R14" i="2"/>
+  <c r="Q14" i="2"/>
+  <c r="M14" i="2"/>
+  <c r="N14" i="2" s="1"/>
   <c r="R13" i="2"/>
   <c r="Q13" i="2"/>
   <c r="M13" i="2"/>
   <c r="N13" i="2" s="1"/>
   <c r="R12" i="2"/>
   <c r="Q12" i="2"/>
   <c r="M12" i="2"/>
   <c r="N12" i="2" s="1"/>
   <c r="R10" i="2"/>
   <c r="Q10" i="2"/>
   <c r="M10" i="2"/>
   <c r="N10" i="2" s="1"/>
-  <c r="R9" i="2"/>
-[...14 lines deleted...]
-  <c r="N6" i="2" s="1"/>
   <c r="R5" i="2"/>
   <c r="Q5" i="2"/>
   <c r="M5" i="2"/>
   <c r="N5" i="2" s="1"/>
   <c r="R4" i="2"/>
   <c r="Q4" i="2"/>
   <c r="M4" i="2"/>
   <c r="N4" i="2" s="1"/>
-  <c r="S14" i="2" l="1"/>
+  <c r="S7" i="2" l="1"/>
+  <c r="S6" i="2"/>
+  <c r="S8" i="2"/>
   <c r="S11" i="2"/>
+  <c r="S9" i="2"/>
+  <c r="S35" i="2"/>
+  <c r="P35" i="2" s="1"/>
+  <c r="S128" i="2"/>
+  <c r="P128" i="2" s="1"/>
+  <c r="O4" i="2" a="1"/>
+  <c r="O4" i="2" s="1"/>
+  <c r="S36" i="2"/>
+  <c r="P36" i="2" s="1"/>
+  <c r="S66" i="2"/>
+  <c r="P66" i="2" s="1"/>
+  <c r="S80" i="2"/>
+  <c r="P80" i="2" s="1"/>
+  <c r="S29" i="2"/>
+  <c r="P29" i="2" s="1"/>
+  <c r="S54" i="2"/>
+  <c r="P54" i="2" s="1"/>
+  <c r="S84" i="2"/>
+  <c r="P84" i="2" s="1"/>
+  <c r="S101" i="2"/>
+  <c r="P101" i="2" s="1"/>
+  <c r="S135" i="2"/>
+  <c r="P135" i="2" s="1"/>
+  <c r="S210" i="2"/>
+  <c r="P210" i="2" s="1"/>
+  <c r="S224" i="2"/>
+  <c r="P224" i="2" s="1"/>
+  <c r="S10" i="2"/>
+  <c r="S20" i="2"/>
+  <c r="P20" i="2" s="1"/>
+  <c r="S45" i="2"/>
+  <c r="P45" i="2" s="1"/>
+  <c r="S75" i="2"/>
+  <c r="P75" i="2" s="1"/>
+  <c r="S89" i="2"/>
+  <c r="P89" i="2" s="1"/>
+  <c r="S111" i="2"/>
+  <c r="P111" i="2" s="1"/>
+  <c r="S153" i="2"/>
+  <c r="P153" i="2" s="1"/>
+  <c r="S159" i="2"/>
+  <c r="P159" i="2" s="1"/>
+  <c r="S239" i="2"/>
+  <c r="P239" i="2" s="1"/>
+  <c r="S119" i="2"/>
+  <c r="P119" i="2" s="1"/>
+  <c r="S18" i="2"/>
+  <c r="P18" i="2" s="1"/>
+  <c r="S104" i="2"/>
+  <c r="P104" i="2" s="1"/>
+  <c r="S57" i="2"/>
+  <c r="P57" i="2" s="1"/>
+  <c r="S92" i="2"/>
+  <c r="P92" i="2" s="1"/>
+  <c r="S266" i="2"/>
+  <c r="P266" i="2" s="1"/>
   <c r="S39" i="2"/>
   <c r="P39" i="2" s="1"/>
-  <c r="S132" i="2"/>
-[...84 lines deleted...]
-  <c r="P268" i="2" s="1"/>
+  <c r="S62" i="2"/>
+  <c r="P62" i="2" s="1"/>
+  <c r="S117" i="2"/>
+  <c r="P117" i="2" s="1"/>
+  <c r="S191" i="2"/>
+  <c r="P191" i="2" s="1"/>
+  <c r="S316" i="2"/>
+  <c r="P316" i="2" s="1"/>
+  <c r="S27" i="2"/>
+  <c r="P27" i="2" s="1"/>
+  <c r="S48" i="2"/>
+  <c r="P48" i="2" s="1"/>
+  <c r="S71" i="2"/>
+  <c r="P71" i="2" s="1"/>
+  <c r="S30" i="2"/>
+  <c r="P30" i="2" s="1"/>
+  <c r="S53" i="2"/>
+  <c r="P53" i="2" s="1"/>
+  <c r="S83" i="2"/>
+  <c r="P83" i="2" s="1"/>
+  <c r="S102" i="2"/>
+  <c r="P102" i="2" s="1"/>
+  <c r="S194" i="2"/>
+  <c r="P194" i="2" s="1"/>
+  <c r="S255" i="2"/>
+  <c r="P255" i="2" s="1"/>
+  <c r="S264" i="2"/>
+  <c r="P264" i="2" s="1"/>
   <c r="S5" i="2"/>
   <c r="S4" i="2"/>
-  <c r="S7" i="2"/>
-[...21 lines deleted...]
-  <c r="P424" i="2" s="1"/>
+  <c r="S21" i="2"/>
+  <c r="P21" i="2" s="1"/>
+  <c r="S44" i="2"/>
+  <c r="P44" i="2" s="1"/>
+  <c r="S74" i="2"/>
+  <c r="P74" i="2" s="1"/>
+  <c r="S12" i="2"/>
+  <c r="S65" i="2"/>
+  <c r="P65" i="2" s="1"/>
+  <c r="S137" i="2"/>
+  <c r="P137" i="2" s="1"/>
+  <c r="S149" i="2"/>
+  <c r="P149" i="2" s="1"/>
+  <c r="S314" i="2"/>
+  <c r="P314" i="2" s="1"/>
+  <c r="S422" i="2"/>
+  <c r="P422" i="2" s="1"/>
+  <c r="S423" i="2"/>
+  <c r="P423" i="2" s="1"/>
+  <c r="S420" i="2"/>
+  <c r="P420" i="2" s="1"/>
+  <c r="S417" i="2"/>
+  <c r="P417" i="2" s="1"/>
+  <c r="S414" i="2"/>
+  <c r="P414" i="2" s="1"/>
+  <c r="S411" i="2"/>
+  <c r="P411" i="2" s="1"/>
+  <c r="S408" i="2"/>
+  <c r="P408" i="2" s="1"/>
   <c r="S421" i="2"/>
   <c r="P421" i="2" s="1"/>
   <c r="S418" i="2"/>
   <c r="P418" i="2" s="1"/>
   <c r="S415" i="2"/>
   <c r="P415" i="2" s="1"/>
   <c r="S412" i="2"/>
   <c r="P412" i="2" s="1"/>
-  <c r="S425" i="2"/>
-[...2 lines deleted...]
-  <c r="P422" i="2" s="1"/>
+  <c r="S409" i="2"/>
+  <c r="P409" i="2" s="1"/>
+  <c r="S416" i="2"/>
+  <c r="P416" i="2" s="1"/>
+  <c r="S410" i="2"/>
+  <c r="P410" i="2" s="1"/>
+  <c r="S171" i="2"/>
+  <c r="P171" i="2" s="1"/>
+  <c r="S403" i="2"/>
+  <c r="P403" i="2" s="1"/>
+  <c r="S398" i="2"/>
+  <c r="P398" i="2" s="1"/>
+  <c r="S390" i="2"/>
+  <c r="P390" i="2" s="1"/>
+  <c r="S385" i="2"/>
+  <c r="P385" i="2" s="1"/>
+  <c r="S380" i="2"/>
+  <c r="P380" i="2" s="1"/>
+  <c r="S372" i="2"/>
+  <c r="P372" i="2" s="1"/>
+  <c r="S367" i="2"/>
+  <c r="P367" i="2" s="1"/>
+  <c r="S362" i="2"/>
+  <c r="P362" i="2" s="1"/>
+  <c r="S354" i="2"/>
+  <c r="P354" i="2" s="1"/>
+  <c r="S349" i="2"/>
+  <c r="P349" i="2" s="1"/>
+  <c r="S344" i="2"/>
+  <c r="P344" i="2" s="1"/>
+  <c r="S336" i="2"/>
+  <c r="P336" i="2" s="1"/>
+  <c r="S331" i="2"/>
+  <c r="P331" i="2" s="1"/>
+  <c r="S326" i="2"/>
+  <c r="P326" i="2" s="1"/>
+  <c r="S318" i="2"/>
+  <c r="P318" i="2" s="1"/>
+  <c r="S313" i="2"/>
+  <c r="P313" i="2" s="1"/>
+  <c r="S308" i="2"/>
+  <c r="P308" i="2" s="1"/>
+  <c r="S300" i="2"/>
+  <c r="P300" i="2" s="1"/>
+  <c r="S295" i="2"/>
+  <c r="P295" i="2" s="1"/>
+  <c r="S290" i="2"/>
+  <c r="P290" i="2" s="1"/>
+  <c r="S404" i="2"/>
+  <c r="P404" i="2" s="1"/>
+  <c r="S396" i="2"/>
+  <c r="P396" i="2" s="1"/>
+  <c r="S391" i="2"/>
+  <c r="P391" i="2" s="1"/>
+  <c r="S386" i="2"/>
+  <c r="P386" i="2" s="1"/>
+  <c r="S378" i="2"/>
+  <c r="P378" i="2" s="1"/>
+  <c r="S373" i="2"/>
+  <c r="P373" i="2" s="1"/>
+  <c r="S368" i="2"/>
+  <c r="P368" i="2" s="1"/>
+  <c r="S360" i="2"/>
+  <c r="P360" i="2" s="1"/>
+  <c r="S355" i="2"/>
+  <c r="P355" i="2" s="1"/>
+  <c r="S350" i="2"/>
+  <c r="P350" i="2" s="1"/>
+  <c r="S342" i="2"/>
+  <c r="P342" i="2" s="1"/>
+  <c r="S337" i="2"/>
+  <c r="P337" i="2" s="1"/>
+  <c r="S332" i="2"/>
+  <c r="P332" i="2" s="1"/>
+  <c r="S324" i="2"/>
+  <c r="P324" i="2" s="1"/>
+  <c r="S319" i="2"/>
+  <c r="P319" i="2" s="1"/>
   <c r="S419" i="2"/>
   <c r="P419" i="2" s="1"/>
-  <c r="S416" i="2"/>
-[...8 lines deleted...]
-  <c r="P175" i="2" s="1"/>
   <c r="S407" i="2"/>
   <c r="P407" i="2" s="1"/>
-  <c r="S402" i="2"/>
-[...4 lines deleted...]
-  <c r="P389" i="2" s="1"/>
+  <c r="S399" i="2"/>
+  <c r="P399" i="2" s="1"/>
+  <c r="S406" i="2"/>
+  <c r="P406" i="2" s="1"/>
+  <c r="S397" i="2"/>
+  <c r="P397" i="2" s="1"/>
   <c r="S384" i="2"/>
   <c r="P384" i="2" s="1"/>
-  <c r="S376" i="2"/>
-[...2 lines deleted...]
-  <c r="P371" i="2" s="1"/>
+  <c r="S382" i="2"/>
+  <c r="P382" i="2" s="1"/>
+  <c r="S369" i="2"/>
+  <c r="P369" i="2" s="1"/>
+  <c r="S356" i="2"/>
+  <c r="P356" i="2" s="1"/>
+  <c r="S343" i="2"/>
+  <c r="P343" i="2" s="1"/>
+  <c r="S330" i="2"/>
+  <c r="P330" i="2" s="1"/>
+  <c r="S328" i="2"/>
+  <c r="P328" i="2" s="1"/>
+  <c r="S311" i="2"/>
+  <c r="P311" i="2" s="1"/>
+  <c r="S303" i="2"/>
+  <c r="P303" i="2" s="1"/>
+  <c r="S297" i="2"/>
+  <c r="P297" i="2" s="1"/>
+  <c r="S291" i="2"/>
+  <c r="P291" i="2" s="1"/>
+  <c r="S289" i="2"/>
+  <c r="P289" i="2" s="1"/>
+  <c r="S279" i="2"/>
+  <c r="P279" i="2" s="1"/>
+  <c r="S277" i="2"/>
+  <c r="P277" i="2" s="1"/>
+  <c r="S275" i="2"/>
+  <c r="P275" i="2" s="1"/>
+  <c r="S245" i="2"/>
+  <c r="P245" i="2" s="1"/>
+  <c r="S218" i="2"/>
+  <c r="P218" i="2" s="1"/>
+  <c r="S209" i="2"/>
+  <c r="P209" i="2" s="1"/>
+  <c r="S204" i="2"/>
+  <c r="P204" i="2" s="1"/>
+  <c r="S195" i="2"/>
+  <c r="P195" i="2" s="1"/>
+  <c r="S193" i="2"/>
+  <c r="P193" i="2" s="1"/>
+  <c r="S181" i="2"/>
+  <c r="P181" i="2" s="1"/>
+  <c r="S179" i="2"/>
+  <c r="P179" i="2" s="1"/>
+  <c r="S162" i="2"/>
+  <c r="P162" i="2" s="1"/>
+  <c r="S157" i="2"/>
+  <c r="P157" i="2" s="1"/>
+  <c r="S144" i="2"/>
+  <c r="P144" i="2" s="1"/>
+  <c r="S388" i="2"/>
+  <c r="P388" i="2" s="1"/>
+  <c r="S377" i="2"/>
+  <c r="P377" i="2" s="1"/>
+  <c r="S347" i="2"/>
+  <c r="P347" i="2" s="1"/>
+  <c r="S345" i="2"/>
+  <c r="P345" i="2" s="1"/>
+  <c r="S334" i="2"/>
+  <c r="P334" i="2" s="1"/>
+  <c r="S323" i="2"/>
+  <c r="P323" i="2" s="1"/>
+  <c r="S315" i="2"/>
+  <c r="P315" i="2" s="1"/>
+  <c r="S309" i="2"/>
+  <c r="P309" i="2" s="1"/>
+  <c r="S307" i="2"/>
+  <c r="P307" i="2" s="1"/>
+  <c r="S273" i="2"/>
+  <c r="P273" i="2" s="1"/>
+  <c r="S269" i="2"/>
+  <c r="P269" i="2" s="1"/>
+  <c r="S258" i="2"/>
+  <c r="P258" i="2" s="1"/>
+  <c r="S256" i="2"/>
+  <c r="P256" i="2" s="1"/>
+  <c r="S234" i="2"/>
+  <c r="P234" i="2" s="1"/>
+  <c r="S232" i="2"/>
+  <c r="P232" i="2" s="1"/>
+  <c r="S225" i="2"/>
+  <c r="P225" i="2" s="1"/>
+  <c r="S202" i="2"/>
+  <c r="P202" i="2" s="1"/>
+  <c r="S170" i="2"/>
+  <c r="P170" i="2" s="1"/>
+  <c r="S152" i="2"/>
+  <c r="P152" i="2" s="1"/>
+  <c r="S139" i="2"/>
+  <c r="P139" i="2" s="1"/>
+  <c r="S136" i="2"/>
+  <c r="P136" i="2" s="1"/>
+  <c r="S133" i="2"/>
+  <c r="P133" i="2" s="1"/>
+  <c r="S130" i="2"/>
+  <c r="P130" i="2" s="1"/>
+  <c r="S127" i="2"/>
+  <c r="P127" i="2" s="1"/>
+  <c r="S124" i="2"/>
+  <c r="P124" i="2" s="1"/>
+  <c r="S121" i="2"/>
+  <c r="P121" i="2" s="1"/>
+  <c r="S392" i="2"/>
+  <c r="P392" i="2" s="1"/>
+  <c r="S379" i="2"/>
+  <c r="P379" i="2" s="1"/>
   <c r="S366" i="2"/>
   <c r="P366" i="2" s="1"/>
-  <c r="S358" i="2"/>
-[...16 lines deleted...]
-  <c r="P312" i="2" s="1"/>
+  <c r="S364" i="2"/>
+  <c r="P364" i="2" s="1"/>
+  <c r="S351" i="2"/>
+  <c r="P351" i="2" s="1"/>
+  <c r="S338" i="2"/>
+  <c r="P338" i="2" s="1"/>
+  <c r="S325" i="2"/>
+  <c r="P325" i="2" s="1"/>
+  <c r="S286" i="2"/>
+  <c r="P286" i="2" s="1"/>
+  <c r="S383" i="2"/>
+  <c r="P383" i="2" s="1"/>
+  <c r="S381" i="2"/>
+  <c r="P381" i="2" s="1"/>
+  <c r="S370" i="2"/>
+  <c r="P370" i="2" s="1"/>
+  <c r="S359" i="2"/>
+  <c r="P359" i="2" s="1"/>
+  <c r="S329" i="2"/>
+  <c r="P329" i="2" s="1"/>
+  <c r="S327" i="2"/>
+  <c r="P327" i="2" s="1"/>
   <c r="S304" i="2"/>
   <c r="P304" i="2" s="1"/>
-  <c r="S299" i="2"/>
-[...182 lines deleted...]
-  <c r="P292" i="2" s="1"/>
+  <c r="S298" i="2"/>
+  <c r="P298" i="2" s="1"/>
+  <c r="S296" i="2"/>
+  <c r="P296" i="2" s="1"/>
   <c r="S288" i="2"/>
   <c r="P288" i="2" s="1"/>
-  <c r="S286" i="2"/>
-  <c r="P286" i="2" s="1"/>
   <c r="S284" i="2"/>
   <c r="P284" i="2" s="1"/>
   <c r="S282" i="2"/>
   <c r="P282" i="2" s="1"/>
-  <c r="S265" i="2"/>
-[...30 lines deleted...]
-  <c r="P314" i="2" s="1"/>
   <c r="S280" i="2"/>
   <c r="P280" i="2" s="1"/>
   <c r="S278" i="2"/>
   <c r="P278" i="2" s="1"/>
+  <c r="S261" i="2"/>
+  <c r="P261" i="2" s="1"/>
+  <c r="S259" i="2"/>
+  <c r="P259" i="2" s="1"/>
+  <c r="S248" i="2"/>
+  <c r="P248" i="2" s="1"/>
+  <c r="S237" i="2"/>
+  <c r="P237" i="2" s="1"/>
+  <c r="S226" i="2"/>
+  <c r="P226" i="2" s="1"/>
+  <c r="S203" i="2"/>
+  <c r="P203" i="2" s="1"/>
+  <c r="S196" i="2"/>
+  <c r="P196" i="2" s="1"/>
+  <c r="S189" i="2"/>
+  <c r="P189" i="2" s="1"/>
+  <c r="S173" i="2"/>
+  <c r="P173" i="2" s="1"/>
+  <c r="S158" i="2"/>
+  <c r="P158" i="2" s="1"/>
+  <c r="S405" i="2"/>
+  <c r="P405" i="2" s="1"/>
+  <c r="S389" i="2"/>
+  <c r="P389" i="2" s="1"/>
+  <c r="S376" i="2"/>
+  <c r="P376" i="2" s="1"/>
+  <c r="S322" i="2"/>
+  <c r="P322" i="2" s="1"/>
+  <c r="S312" i="2"/>
+  <c r="P312" i="2" s="1"/>
+  <c r="S310" i="2"/>
+  <c r="P310" i="2" s="1"/>
   <c r="S276" i="2"/>
   <c r="P276" i="2" s="1"/>
+  <c r="S274" i="2"/>
+  <c r="P274" i="2" s="1"/>
   <c r="S272" i="2"/>
   <c r="P272" i="2" s="1"/>
-  <c r="S248" i="2"/>
-  <c r="P248" i="2" s="1"/>
+  <c r="S268" i="2"/>
+  <c r="P268" i="2" s="1"/>
+  <c r="S244" i="2"/>
+  <c r="P244" i="2" s="1"/>
+  <c r="S242" i="2"/>
+  <c r="P242" i="2" s="1"/>
+  <c r="S235" i="2"/>
+  <c r="P235" i="2" s="1"/>
+  <c r="S208" i="2"/>
+  <c r="P208" i="2" s="1"/>
+  <c r="S185" i="2"/>
+  <c r="P185" i="2" s="1"/>
+  <c r="S178" i="2"/>
+  <c r="P178" i="2" s="1"/>
+  <c r="S161" i="2"/>
+  <c r="P161" i="2" s="1"/>
+  <c r="S143" i="2"/>
+  <c r="P143" i="2" s="1"/>
+  <c r="S402" i="2"/>
+  <c r="P402" i="2" s="1"/>
+  <c r="S393" i="2"/>
+  <c r="P393" i="2" s="1"/>
+  <c r="S371" i="2"/>
+  <c r="P371" i="2" s="1"/>
+  <c r="S339" i="2"/>
+  <c r="P339" i="2" s="1"/>
+  <c r="S299" i="2"/>
+  <c r="P299" i="2" s="1"/>
+  <c r="S287" i="2"/>
+  <c r="P287" i="2" s="1"/>
+  <c r="S413" i="2"/>
+  <c r="P413" i="2" s="1"/>
+  <c r="S358" i="2"/>
+  <c r="P358" i="2" s="1"/>
+  <c r="S317" i="2"/>
+  <c r="P317" i="2" s="1"/>
+  <c r="S305" i="2"/>
+  <c r="P305" i="2" s="1"/>
+  <c r="S301" i="2"/>
+  <c r="P301" i="2" s="1"/>
+  <c r="S293" i="2"/>
+  <c r="P293" i="2" s="1"/>
+  <c r="S285" i="2"/>
+  <c r="P285" i="2" s="1"/>
+  <c r="S249" i="2"/>
+  <c r="P249" i="2" s="1"/>
+  <c r="S247" i="2"/>
+  <c r="P247" i="2" s="1"/>
+  <c r="S236" i="2"/>
+  <c r="P236" i="2" s="1"/>
+  <c r="S401" i="2"/>
+  <c r="P401" i="2" s="1"/>
+  <c r="S270" i="2"/>
+  <c r="P270" i="2" s="1"/>
+  <c r="S252" i="2"/>
+  <c r="P252" i="2" s="1"/>
+  <c r="S243" i="2"/>
+  <c r="P243" i="2" s="1"/>
+  <c r="S201" i="2"/>
+  <c r="P201" i="2" s="1"/>
+  <c r="S199" i="2"/>
+  <c r="P199" i="2" s="1"/>
+  <c r="S172" i="2"/>
+  <c r="P172" i="2" s="1"/>
+  <c r="S168" i="2"/>
+  <c r="P168" i="2" s="1"/>
+  <c r="S147" i="2"/>
+  <c r="P147" i="2" s="1"/>
+  <c r="S395" i="2"/>
+  <c r="P395" i="2" s="1"/>
+  <c r="S320" i="2"/>
+  <c r="P320" i="2" s="1"/>
+  <c r="S265" i="2"/>
+  <c r="P265" i="2" s="1"/>
+  <c r="S254" i="2"/>
+  <c r="P254" i="2" s="1"/>
+  <c r="S205" i="2"/>
+  <c r="P205" i="2" s="1"/>
+  <c r="S188" i="2"/>
+  <c r="P188" i="2" s="1"/>
+  <c r="S176" i="2"/>
+  <c r="P176" i="2" s="1"/>
+  <c r="S174" i="2"/>
+  <c r="P174" i="2" s="1"/>
+  <c r="S166" i="2"/>
+  <c r="P166" i="2" s="1"/>
+  <c r="S160" i="2"/>
+  <c r="P160" i="2" s="1"/>
+  <c r="S154" i="2"/>
+  <c r="P154" i="2" s="1"/>
+  <c r="S141" i="2"/>
+  <c r="P141" i="2" s="1"/>
+  <c r="S132" i="2"/>
+  <c r="P132" i="2" s="1"/>
+  <c r="S122" i="2"/>
+  <c r="P122" i="2" s="1"/>
+  <c r="S341" i="2"/>
+  <c r="P341" i="2" s="1"/>
+  <c r="S333" i="2"/>
+  <c r="P333" i="2" s="1"/>
+  <c r="S238" i="2"/>
+  <c r="P238" i="2" s="1"/>
+  <c r="S211" i="2"/>
+  <c r="P211" i="2" s="1"/>
+  <c r="S207" i="2"/>
+  <c r="P207" i="2" s="1"/>
+  <c r="S182" i="2"/>
+  <c r="P182" i="2" s="1"/>
+  <c r="S180" i="2"/>
+  <c r="P180" i="2" s="1"/>
+  <c r="S164" i="2"/>
+  <c r="P164" i="2" s="1"/>
+  <c r="S156" i="2"/>
+  <c r="P156" i="2" s="1"/>
+  <c r="S357" i="2"/>
+  <c r="P357" i="2" s="1"/>
+  <c r="S352" i="2"/>
+  <c r="P352" i="2" s="1"/>
+  <c r="S335" i="2"/>
+  <c r="P335" i="2" s="1"/>
+  <c r="S251" i="2"/>
+  <c r="P251" i="2" s="1"/>
+  <c r="S229" i="2"/>
+  <c r="P229" i="2" s="1"/>
+  <c r="S223" i="2"/>
+  <c r="P223" i="2" s="1"/>
+  <c r="S215" i="2"/>
+  <c r="P215" i="2" s="1"/>
+  <c r="S213" i="2"/>
+  <c r="P213" i="2" s="1"/>
+  <c r="S186" i="2"/>
+  <c r="P186" i="2" s="1"/>
+  <c r="S148" i="2"/>
+  <c r="P148" i="2" s="1"/>
+  <c r="S120" i="2"/>
+  <c r="P120" i="2" s="1"/>
+  <c r="S400" i="2"/>
+  <c r="P400" i="2" s="1"/>
+  <c r="S375" i="2"/>
+  <c r="P375" i="2" s="1"/>
+  <c r="S302" i="2"/>
+  <c r="P302" i="2" s="1"/>
+  <c r="S283" i="2"/>
+  <c r="P283" i="2" s="1"/>
+  <c r="S262" i="2"/>
+  <c r="P262" i="2" s="1"/>
+  <c r="S233" i="2"/>
+  <c r="P233" i="2" s="1"/>
+  <c r="S231" i="2"/>
+  <c r="P231" i="2" s="1"/>
+  <c r="S219" i="2"/>
+  <c r="P219" i="2" s="1"/>
+  <c r="S394" i="2"/>
+  <c r="P394" i="2" s="1"/>
+  <c r="S346" i="2"/>
+  <c r="P346" i="2" s="1"/>
+  <c r="S200" i="2"/>
+  <c r="P200" i="2" s="1"/>
+  <c r="S169" i="2"/>
+  <c r="P169" i="2" s="1"/>
+  <c r="S167" i="2"/>
+  <c r="P167" i="2" s="1"/>
+  <c r="S146" i="2"/>
+  <c r="P146" i="2" s="1"/>
+  <c r="S142" i="2"/>
+  <c r="P142" i="2" s="1"/>
+  <c r="S123" i="2"/>
+  <c r="P123" i="2" s="1"/>
+  <c r="S374" i="2"/>
+  <c r="P374" i="2" s="1"/>
+  <c r="S353" i="2"/>
+  <c r="P353" i="2" s="1"/>
+  <c r="S292" i="2"/>
+  <c r="P292" i="2" s="1"/>
+  <c r="S228" i="2"/>
+  <c r="P228" i="2" s="1"/>
+  <c r="S222" i="2"/>
+  <c r="P222" i="2" s="1"/>
+  <c r="S220" i="2"/>
+  <c r="P220" i="2" s="1"/>
+  <c r="S214" i="2"/>
+  <c r="P214" i="2" s="1"/>
+  <c r="S197" i="2"/>
+  <c r="P197" i="2" s="1"/>
+  <c r="S129" i="2"/>
+  <c r="P129" i="2" s="1"/>
+  <c r="S387" i="2"/>
+  <c r="P387" i="2" s="1"/>
+  <c r="S363" i="2"/>
+  <c r="P363" i="2" s="1"/>
+  <c r="S294" i="2"/>
+  <c r="P294" i="2" s="1"/>
+  <c r="S263" i="2"/>
+  <c r="P263" i="2" s="1"/>
+  <c r="S230" i="2"/>
+  <c r="P230" i="2" s="1"/>
+  <c r="S216" i="2"/>
+  <c r="P216" i="2" s="1"/>
+  <c r="S145" i="2"/>
+  <c r="P145" i="2" s="1"/>
+  <c r="S134" i="2"/>
+  <c r="P134" i="2" s="1"/>
+  <c r="S348" i="2"/>
+  <c r="P348" i="2" s="1"/>
+  <c r="S271" i="2"/>
+  <c r="P271" i="2" s="1"/>
+  <c r="S217" i="2"/>
+  <c r="P217" i="2" s="1"/>
+  <c r="S183" i="2"/>
+  <c r="P183" i="2" s="1"/>
+  <c r="S175" i="2"/>
+  <c r="P175" i="2" s="1"/>
+  <c r="S109" i="2"/>
+  <c r="P109" i="2" s="1"/>
+  <c r="S96" i="2"/>
+  <c r="P96" i="2" s="1"/>
+  <c r="S87" i="2"/>
+  <c r="P87" i="2" s="1"/>
+  <c r="S78" i="2"/>
+  <c r="P78" i="2" s="1"/>
+  <c r="S69" i="2"/>
+  <c r="P69" i="2" s="1"/>
+  <c r="S60" i="2"/>
+  <c r="P60" i="2" s="1"/>
+  <c r="S51" i="2"/>
+  <c r="P51" i="2" s="1"/>
+  <c r="S42" i="2"/>
+  <c r="P42" i="2" s="1"/>
+  <c r="S33" i="2"/>
+  <c r="P33" i="2" s="1"/>
+  <c r="S24" i="2"/>
+  <c r="P24" i="2" s="1"/>
+  <c r="S15" i="2"/>
+  <c r="P15" i="2" s="1"/>
+  <c r="S321" i="2"/>
+  <c r="P321" i="2" s="1"/>
+  <c r="S260" i="2"/>
+  <c r="P260" i="2" s="1"/>
   <c r="S246" i="2"/>
   <c r="P246" i="2" s="1"/>
-  <c r="S239" i="2"/>
-[...6 lines deleted...]
-  <c r="P182" i="2" s="1"/>
+  <c r="S151" i="2"/>
+  <c r="P151" i="2" s="1"/>
+  <c r="S107" i="2"/>
+  <c r="P107" i="2" s="1"/>
+  <c r="S105" i="2"/>
+  <c r="P105" i="2" s="1"/>
+  <c r="S365" i="2"/>
+  <c r="P365" i="2" s="1"/>
+  <c r="S257" i="2"/>
+  <c r="P257" i="2" s="1"/>
+  <c r="S227" i="2"/>
+  <c r="P227" i="2" s="1"/>
+  <c r="S206" i="2"/>
+  <c r="P206" i="2" s="1"/>
+  <c r="S125" i="2"/>
+  <c r="P125" i="2" s="1"/>
+  <c r="S103" i="2"/>
+  <c r="P103" i="2" s="1"/>
+  <c r="S94" i="2"/>
+  <c r="P94" i="2" s="1"/>
+  <c r="S85" i="2"/>
+  <c r="P85" i="2" s="1"/>
+  <c r="S76" i="2"/>
+  <c r="P76" i="2" s="1"/>
+  <c r="S67" i="2"/>
+  <c r="P67" i="2" s="1"/>
+  <c r="S58" i="2"/>
+  <c r="P58" i="2" s="1"/>
+  <c r="S49" i="2"/>
+  <c r="P49" i="2" s="1"/>
+  <c r="S40" i="2"/>
+  <c r="P40" i="2" s="1"/>
+  <c r="S31" i="2"/>
+  <c r="P31" i="2" s="1"/>
+  <c r="S22" i="2"/>
+  <c r="P22" i="2" s="1"/>
+  <c r="S13" i="2"/>
+  <c r="S240" i="2"/>
+  <c r="P240" i="2" s="1"/>
+  <c r="S190" i="2"/>
+  <c r="P190" i="2" s="1"/>
+  <c r="S138" i="2"/>
+  <c r="P138" i="2" s="1"/>
+  <c r="S131" i="2"/>
+  <c r="P131" i="2" s="1"/>
+  <c r="S116" i="2"/>
+  <c r="P116" i="2" s="1"/>
+  <c r="S114" i="2"/>
+  <c r="P114" i="2" s="1"/>
+  <c r="S99" i="2"/>
+  <c r="P99" i="2" s="1"/>
+  <c r="S90" i="2"/>
+  <c r="P90" i="2" s="1"/>
+  <c r="S281" i="2"/>
+  <c r="P281" i="2" s="1"/>
+  <c r="S221" i="2"/>
+  <c r="P221" i="2" s="1"/>
+  <c r="S112" i="2"/>
+  <c r="P112" i="2" s="1"/>
+  <c r="S361" i="2"/>
+  <c r="P361" i="2" s="1"/>
+  <c r="S306" i="2"/>
+  <c r="P306" i="2" s="1"/>
+  <c r="S267" i="2"/>
+  <c r="P267" i="2" s="1"/>
+  <c r="S192" i="2"/>
+  <c r="P192" i="2" s="1"/>
+  <c r="S187" i="2"/>
+  <c r="P187" i="2" s="1"/>
+  <c r="S163" i="2"/>
+  <c r="P163" i="2" s="1"/>
+  <c r="S155" i="2"/>
+  <c r="P155" i="2" s="1"/>
+  <c r="S150" i="2"/>
+  <c r="P150" i="2" s="1"/>
+  <c r="S140" i="2"/>
+  <c r="P140" i="2" s="1"/>
+  <c r="S110" i="2"/>
+  <c r="P110" i="2" s="1"/>
+  <c r="S108" i="2"/>
+  <c r="P108" i="2" s="1"/>
+  <c r="S97" i="2"/>
+  <c r="P97" i="2" s="1"/>
+  <c r="S88" i="2"/>
+  <c r="P88" i="2" s="1"/>
+  <c r="S79" i="2"/>
+  <c r="P79" i="2" s="1"/>
+  <c r="S70" i="2"/>
+  <c r="P70" i="2" s="1"/>
+  <c r="S61" i="2"/>
+  <c r="P61" i="2" s="1"/>
+  <c r="S52" i="2"/>
+  <c r="P52" i="2" s="1"/>
+  <c r="S43" i="2"/>
+  <c r="P43" i="2" s="1"/>
+  <c r="S34" i="2"/>
+  <c r="P34" i="2" s="1"/>
+  <c r="S25" i="2"/>
+  <c r="P25" i="2" s="1"/>
+  <c r="S16" i="2"/>
+  <c r="P16" i="2" s="1"/>
+  <c r="S340" i="2"/>
+  <c r="P340" i="2" s="1"/>
+  <c r="S250" i="2"/>
+  <c r="P250" i="2" s="1"/>
+  <c r="S184" i="2"/>
+  <c r="P184" i="2" s="1"/>
+  <c r="S106" i="2"/>
+  <c r="P106" i="2" s="1"/>
+  <c r="S95" i="2"/>
+  <c r="P95" i="2" s="1"/>
+  <c r="S86" i="2"/>
+  <c r="P86" i="2" s="1"/>
+  <c r="S77" i="2"/>
+  <c r="P77" i="2" s="1"/>
+  <c r="S68" i="2"/>
+  <c r="P68" i="2" s="1"/>
+  <c r="S59" i="2"/>
+  <c r="P59" i="2" s="1"/>
+  <c r="S50" i="2"/>
+  <c r="P50" i="2" s="1"/>
+  <c r="S41" i="2"/>
+  <c r="P41" i="2" s="1"/>
+  <c r="S32" i="2"/>
+  <c r="P32" i="2" s="1"/>
+  <c r="S23" i="2"/>
+  <c r="P23" i="2" s="1"/>
+  <c r="S14" i="2"/>
+  <c r="P14" i="2" s="1"/>
   <c r="S165" i="2"/>
   <c r="P165" i="2" s="1"/>
-  <c r="S147" i="2"/>
-[...196 lines deleted...]
-  <c r="P113" i="2" s="1"/>
+  <c r="S115" i="2"/>
+  <c r="P115" i="2" s="1"/>
   <c r="S100" i="2"/>
   <c r="P100" i="2" s="1"/>
   <c r="S91" i="2"/>
   <c r="P91" i="2" s="1"/>
   <c r="S82" i="2"/>
   <c r="P82" i="2" s="1"/>
   <c r="S73" i="2"/>
   <c r="P73" i="2" s="1"/>
   <c r="S64" i="2"/>
   <c r="P64" i="2" s="1"/>
   <c r="S55" i="2"/>
   <c r="P55" i="2" s="1"/>
   <c r="S46" i="2"/>
   <c r="P46" i="2" s="1"/>
   <c r="S37" i="2"/>
   <c r="P37" i="2" s="1"/>
   <c r="S28" i="2"/>
   <c r="P28" i="2" s="1"/>
   <c r="S19" i="2"/>
   <c r="P19" i="2" s="1"/>
-  <c r="S15" i="2"/>
-[...26 lines deleted...]
-  <c r="P107" i="2" s="1"/>
+  <c r="S26" i="2"/>
+  <c r="P26" i="2" s="1"/>
+  <c r="S56" i="2"/>
+  <c r="P56" i="2" s="1"/>
+  <c r="S81" i="2"/>
+  <c r="P81" i="2" s="1"/>
+  <c r="S93" i="2"/>
+  <c r="P93" i="2" s="1"/>
+  <c r="S212" i="2"/>
+  <c r="P212" i="2" s="1"/>
+  <c r="S253" i="2"/>
+  <c r="P253" i="2" s="1"/>
+  <c r="S17" i="2"/>
+  <c r="P17" i="2" s="1"/>
+  <c r="S47" i="2"/>
+  <c r="P47" i="2" s="1"/>
+  <c r="S72" i="2"/>
+  <c r="P72" i="2" s="1"/>
   <c r="S98" i="2"/>
   <c r="P98" i="2" s="1"/>
-  <c r="S89" i="2"/>
-[...26 lines deleted...]
-  <c r="P120" i="2" s="1"/>
   <c r="S118" i="2"/>
   <c r="P118" i="2" s="1"/>
-  <c r="S103" i="2"/>
-[...44 lines deleted...]
-  <c r="P47" i="2" s="1"/>
+  <c r="S126" i="2"/>
+  <c r="P126" i="2" s="1"/>
+  <c r="S177" i="2"/>
+  <c r="P177" i="2" s="1"/>
+  <c r="S198" i="2"/>
+  <c r="P198" i="2" s="1"/>
+  <c r="S241" i="2"/>
+  <c r="P241" i="2" s="1"/>
   <c r="S38" i="2"/>
   <c r="P38" i="2" s="1"/>
-  <c r="S29" i="2"/>
-[...18 lines deleted...]
-  <c r="P72" i="2" s="1"/>
   <c r="S63" i="2"/>
   <c r="P63" i="2" s="1"/>
-  <c r="S54" i="2"/>
-[...68 lines deleted...]
-  <c r="P117" i="2" s="1"/>
+  <c r="S113" i="2"/>
+  <c r="P113" i="2" s="1"/>
   <c r="P4" i="2" l="1"/>
   <c r="O5" i="2" a="1"/>
   <c r="O5" i="2" s="1"/>
   <c r="P5" i="2" l="1"/>
   <c r="O6" i="2" l="1" a="1"/>
   <c r="O6" i="2" s="1"/>
   <c r="P6" i="2" l="1"/>
-  <c r="O7" i="2" l="1" a="1"/>
+  <c r="O7" i="2" a="1"/>
   <c r="O7" i="2" s="1"/>
-  <c r="P7" i="2" l="1"/>
+  <c r="P7" i="2" s="1"/>
   <c r="O8" i="2" l="1" a="1"/>
   <c r="O8" i="2" s="1"/>
-  <c r="P8" i="2" l="1"/>
+  <c r="P8" i="2" s="1"/>
   <c r="O9" i="2" l="1" a="1"/>
   <c r="O9" i="2" s="1"/>
-  <c r="P9" i="2" l="1"/>
+  <c r="P9" i="2" s="1"/>
   <c r="O10" i="2" l="1" a="1"/>
   <c r="O10" i="2" s="1"/>
-  <c r="O11" i="2" s="1" a="1"/>
+  <c r="P10" i="2" l="1"/>
+  <c r="O11" i="2" a="1"/>
   <c r="O11" i="2" s="1"/>
   <c r="P11" i="2" s="1"/>
   <c r="O12" i="2" l="1" a="1"/>
   <c r="O12" i="2" s="1"/>
-  <c r="P10" i="2"/>
-[...1 lines deleted...]
-  <c r="O13" i="2" a="1"/>
+  <c r="O13" i="2" l="1" a="1"/>
   <c r="O13" i="2" s="1"/>
-  <c r="O14" i="2" s="1" a="1"/>
+  <c r="P12" i="2"/>
+  <c r="O14" i="2" l="1" a="1"/>
   <c r="O14" i="2" s="1"/>
-  <c r="P14" i="2" s="1"/>
-[...1 lines deleted...]
-  <c r="O15" i="2" l="1" a="1"/>
+  <c r="O15" i="2" s="1" a="1"/>
   <c r="O15" i="2" s="1"/>
   <c r="O16" i="2" s="1" a="1"/>
   <c r="O16" i="2" s="1"/>
   <c r="O17" i="2" s="1" a="1"/>
   <c r="O17" i="2" s="1"/>
   <c r="O18" i="2" s="1" a="1"/>
   <c r="O18" i="2" s="1"/>
   <c r="O19" i="2" s="1" a="1"/>
   <c r="O19" i="2" s="1"/>
   <c r="O20" i="2" s="1" a="1"/>
   <c r="O20" i="2" s="1"/>
   <c r="O21" i="2" s="1" a="1"/>
   <c r="O21" i="2" s="1"/>
   <c r="O22" i="2" s="1" a="1"/>
   <c r="O22" i="2" s="1"/>
   <c r="O23" i="2" s="1" a="1"/>
   <c r="O23" i="2" s="1"/>
   <c r="O24" i="2" s="1" a="1"/>
   <c r="O24" i="2" s="1"/>
   <c r="O25" i="2" s="1" a="1"/>
   <c r="O25" i="2" s="1"/>
   <c r="O26" i="2" s="1" a="1"/>
   <c r="O26" i="2" s="1"/>
   <c r="O27" i="2" s="1" a="1"/>
   <c r="O27" i="2" s="1"/>
@@ -3425,85 +3400,78 @@
   <c r="O411" i="2" s="1"/>
   <c r="O412" i="2" s="1" a="1"/>
   <c r="O412" i="2" s="1"/>
   <c r="O413" i="2" s="1" a="1"/>
   <c r="O413" i="2" s="1"/>
   <c r="O414" i="2" s="1" a="1"/>
   <c r="O414" i="2" s="1"/>
   <c r="O415" i="2" s="1" a="1"/>
   <c r="O415" i="2" s="1"/>
   <c r="O416" i="2" s="1" a="1"/>
   <c r="O416" i="2" s="1"/>
   <c r="O417" i="2" s="1" a="1"/>
   <c r="O417" i="2" s="1"/>
   <c r="O418" i="2" s="1" a="1"/>
   <c r="O418" i="2" s="1"/>
   <c r="O419" i="2" s="1" a="1"/>
   <c r="O419" i="2" s="1"/>
   <c r="O420" i="2" s="1" a="1"/>
   <c r="O420" i="2" s="1"/>
   <c r="O421" i="2" s="1" a="1"/>
   <c r="O421" i="2" s="1"/>
   <c r="O422" i="2" s="1" a="1"/>
   <c r="O422" i="2" s="1"/>
   <c r="O423" i="2" s="1" a="1"/>
   <c r="O423" i="2" s="1"/>
-  <c r="O424" i="2" s="1" a="1"/>
-[...6 lines deleted...]
-  <c r="O427" i="2" s="1"/>
+  <c r="P13" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="70">
   <si>
     <t>Önskar du se filen i Excel? Klicka här</t>
   </si>
   <si>
     <t>Regiongemensamma licenser övriga beställare leverantör Medovia</t>
   </si>
   <si>
     <t>Substans</t>
   </si>
   <si>
     <t>Beredningsform</t>
   </si>
   <si>
     <t>Styrka</t>
   </si>
   <si>
     <t>Läkemedelsnamn</t>
   </si>
   <si>
     <t>Tillverkare</t>
   </si>
   <si>
     <t>Land</t>
   </si>
   <si>
@@ -3569,183 +3537,150 @@
   <si>
     <t>Lisa Blide</t>
   </si>
   <si>
     <t>flutikasonpropionat</t>
   </si>
   <si>
     <t>inhalationsspray, suspension</t>
   </si>
   <si>
     <t>50 mkg/dos</t>
   </si>
   <si>
     <t>Flutide mite 50 mkg</t>
   </si>
   <si>
     <t>GLAXOSMITHKLINE GMBH &amp; CO. KG,</t>
   </si>
   <si>
     <t>Tyskland</t>
   </si>
   <si>
     <t>120 doser</t>
   </si>
   <si>
-    <t>fusidinsyra</t>
-[...10 lines deleted...]
-  <si>
     <t>Kanada</t>
   </si>
   <si>
-    <t>5 gram</t>
-[...22 lines deleted...]
-  <si>
     <t>Jacob Wulfsberg</t>
-  </si>
-[...34 lines deleted...]
-    <t>Susanna Victoria</t>
   </si>
   <si>
     <t>salbutamol</t>
   </si>
   <si>
     <t>lösning för nebulisator</t>
-  </si>
-[...10 lines deleted...]
-    <t>Danmark</t>
   </si>
   <si>
     <t>60x2,5ml</t>
   </si>
   <si>
     <t>2 mg/ml</t>
   </si>
   <si>
     <t>pms-Salbutamol</t>
   </si>
   <si>
     <t>Pharmascience Inc</t>
   </si>
   <si>
     <t>20x2,5 ml</t>
   </si>
   <si>
-    <t>Ventolin lösning för nebulisator 5mg/ml</t>
-[...10 lines deleted...]
-  <si>
     <t>Särskilt tillstånd att expediera recept när generell licens finns</t>
   </si>
   <si>
     <t>Salbutamol Viatris 5mg/2,5ml</t>
   </si>
   <si>
     <t>Viatris Sante</t>
   </si>
   <si>
-    <t>Uppdaterad 2026-07-22</t>
+    <t>levomepromazin</t>
+  </si>
+  <si>
+    <t>injektionsvätska, lösning</t>
+  </si>
+  <si>
+    <t>25mg/ml</t>
+  </si>
+  <si>
+    <t>Nozinan injektion 25mg/ml</t>
+  </si>
+  <si>
+    <t>NEURAXPHARM</t>
+  </si>
+  <si>
+    <t>5x1ml</t>
+  </si>
+  <si>
+    <t>P00126</t>
+  </si>
+  <si>
+    <t>klemastin</t>
+  </si>
+  <si>
+    <t>2 mg/2 ml</t>
+  </si>
+  <si>
+    <t>Tavegil 2mg/ml, Gebro Pharma GmbH</t>
+  </si>
+  <si>
+    <t>Gebro Pharma GmbH</t>
+  </si>
+  <si>
+    <t>Österrike</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5x2ml </t>
+  </si>
+  <si>
+    <t>P00029</t>
+  </si>
+  <si>
+    <t>klonodinhydroklorid</t>
+  </si>
+  <si>
+    <t>tablett</t>
+  </si>
+  <si>
+    <t>75 mkg</t>
+  </si>
+  <si>
+    <t>Catapresan 75mkg</t>
+  </si>
+  <si>
+    <t>Glenwood GmbH Pharmazeutiche Erzeugnisse</t>
+  </si>
+  <si>
+    <t>100 tabletter</t>
+  </si>
+  <si>
+    <t>Uppdaterad 2026-08-13</t>
+  </si>
+  <si>
+    <t>P00026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3802,51 +3737,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="9" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom/>
@@ -3915,647 +3850,403 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...71 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="9" tint="0.39997558519241921"/>
-      </bottom>
-[...67 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...11 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF000000"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
-[...10 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF000000"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" xr:uid="{57CDF7A7-3340-4860-9F4B-DFF80A3A864A}"/>
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="22">
-[...41 lines deleted...]
-    </dxf>
+  <dxfs count="16">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
@@ -4746,72 +4437,72 @@
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{F2E26BC0-0917-4DD6-B290-55435094540A}" name="Tabell1" displayName="Tabell1" ref="M3:S427" totalsRowShown="0" headerRowDxfId="21" dataDxfId="20">
-  <autoFilter ref="M3:S427" xr:uid="{4E22EF91-1B26-44ED-8F53-80FAC95B6C06}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{F2E26BC0-0917-4DD6-B290-55435094540A}" name="Tabell1" displayName="Tabell1" ref="M3:S423" totalsRowShown="0" headerRowDxfId="15" dataDxfId="14">
+  <autoFilter ref="M3:S423" xr:uid="{4E22EF91-1B26-44ED-8F53-80FAC95B6C06}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{42756082-4D45-4995-94E6-19FA01827629}" name="Preparatkontroll" dataDxfId="19">
+    <tableColumn id="1" xr3:uid="{42756082-4D45-4995-94E6-19FA01827629}" name="Preparatkontroll" dataDxfId="13">
       <calculatedColumnFormula>A4</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="2" xr3:uid="{2987896A-2343-4889-AEA7-D14E8BB77A94}" name="Nytt preparat" dataDxfId="18">
+    <tableColumn id="2" xr3:uid="{2987896A-2343-4889-AEA7-D14E8BB77A94}" name="Nytt preparat" dataDxfId="12">
       <calculatedColumnFormula>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="3" xr3:uid="{840EF2FB-3AA8-4141-AC7D-6F7180C8ECF5}" name="Substans nr" dataDxfId="17">
+    <tableColumn id="3" xr3:uid="{840EF2FB-3AA8-4141-AC7D-6F7180C8ECF5}" name="Substans nr" dataDxfId="11">
       <calculatedColumnFormula array="1">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" xr3:uid="{8133644C-1340-4D00-8072-9A141B4339BC}" name="Ska markeras" dataDxfId="16">
+    <tableColumn id="4" xr3:uid="{8133644C-1340-4D00-8072-9A141B4339BC}" name="Ska markeras" dataDxfId="10">
       <calculatedColumnFormula>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{47B0DC25-98FC-43C4-A677-A4DED03C669A}" name="Tom rad" dataDxfId="15">
+    <tableColumn id="5" xr3:uid="{47B0DC25-98FC-43C4-A677-A4DED03C669A}" name="Tom rad" dataDxfId="9">
       <calculatedColumnFormula>(ISBLANK(#REF!))</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{9E0F106F-879E-4B81-8FAC-F107C99D195B}" name="Rad" dataDxfId="14">
+    <tableColumn id="6" xr3:uid="{9E0F106F-879E-4B81-8FAC-F107C99D195B}" name="Rad" dataDxfId="8">
       <calculatedColumnFormula>ROW()</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="7" xr3:uid="{8F62863B-6828-4619-8F6F-1343461C8E2E}" name="Första tomma" dataDxfId="13">
+    <tableColumn id="7" xr3:uid="{8F62863B-6828-4619-8F6F-1343461C8E2E}" name="Första tomma" dataDxfId="7">
       <calculatedColumnFormula>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -5091,93 +4782,93 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-498/native/SPC%20Ventoline%201mg_ml%20l%c3%b6sning%20f%c3%b6r%20nebulisator%20vnr%20846658.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-480/native/SPC%20Ventolin%20l%c3%b6%20f%20neb%205%20mg-ml%20vnr%20848460%20%20GlaxoSmithKline%20AG%20CH.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-471/native/SPC%20pms-Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%202mg_ml%20vnr%20748766.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-583/native/SPC%20Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%205mg_2%2c5ml%20Medovia%20vnr%20780490.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-487/native/SPC%20FLUTIDE%20MITE%2050MCG%20GLAXOSMITHKLINE%20847411.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/forskrivning/tillstand-for-utlamnande-vid-generell-licens" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-184/native/SPC%20Diazepam%20injektionsv%c3%a4tska%2010mg_2ml%20842356.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-573/native/Regiongemensamma%20licenser%20%c3%b6vriga%20best%c3%a4llare%20leverant%c3%b6r%20Medovia.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-378/native/SPC%20Scandonest%203%25%20780557.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-507/native/SPC%20Fucithalmic%20%c3%b6gondroppar%20Kanada%20vnr%20848349.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-472/native/SPC%20quantalan-cheplapharm%20744527.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-537/native/SPC%20IS%205%20mono-ratiopharm%2060mg%20vnr%20746008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-183/native/SPC%20Tavegil%20injektionsv%c3%a4tska%202mg_2ml%20(GebroPharma_%20DE)%20680693.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-184/native/SPC%20Diazepam%20injektionsv%c3%a4tska%2010mg_2ml%20842356.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-486/native/SPC%20Nozinan%20inj%20Neuraxpharm%20771089%20758330.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-487/native/SPC%20FLUTIDE%20MITE%2050MCG%20GLAXOSMITHKLINE%20847411.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/forskrivning/tillstand-for-utlamnande-vid-generell-licens" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-583/native/SPC%20Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%205mg_2%2c5ml%20Medovia%20vnr%20780490.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-573/native/Regiongemensamma%20licenser%20%c3%b6vriga%20best%c3%a4llare%20leverant%c3%b6r%20Medovia.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-471/native/SPC%20pms-Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%202mg_ml%20vnr%20748766.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-224/native/SPC%20Catapresan%20tablett%2075ug%20DE%20680658.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46A1973F-B685-4E38-A56C-84A2FF73808C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S427"/>
+  <dimension ref="A1:S423"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A19" sqref="A19"/>
+      <selection pane="bottomRight" activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.140625" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="49" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53" customWidth="1"/>
     <col min="6" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22.7109375" customWidth="1"/>
     <col min="11" max="11" width="19.140625" customWidth="1"/>
     <col min="12" max="12" width="27.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="60.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="15.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="3" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="6" t="s">
@@ -5223,13195 +4914,12945 @@
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="15">
+      <c r="H4" s="74">
         <v>842356</v>
       </c>
       <c r="I4" s="16">
-        <v>46245</v>
-[...1 lines deleted...]
-      <c r="J4" s="45" t="s">
+        <v>46595</v>
+      </c>
+      <c r="J4" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="K4" s="54">
-[...2 lines deleted...]
-      <c r="L4" s="50"/>
+      <c r="K4" s="27">
+        <v>2026861265</v>
+      </c>
+      <c r="L4" s="25"/>
       <c r="M4" s="3" t="str">
         <f t="shared" ref="M4" si="0">A4</f>
         <v>diazepam</v>
       </c>
       <c r="N4" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O4" s="3" cm="1">
         <f t="array" ref="O4">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>1</v>
       </c>
       <c r="P4" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>0</v>
       </c>
       <c r="Q4" s="3" t="b">
         <f t="shared" ref="Q4" si="1">(ISBLANK(H4))</f>
         <v>0</v>
       </c>
       <c r="R4" s="3">
         <f>ROW()</f>
         <v>4</v>
       </c>
       <c r="S4" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="62" t="s">
+      <c r="B5" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="63" t="s">
+      <c r="C5" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="64" t="s">
+      <c r="E5" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="64" t="s">
+      <c r="F5" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="65" t="s">
+      <c r="G5" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="74">
         <v>847411</v>
       </c>
-      <c r="I5" s="66">
-[...2 lines deleted...]
-      <c r="J5" s="67" t="s">
+      <c r="I5" s="35">
+        <v>46592</v>
+      </c>
+      <c r="J5" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="K5" s="68">
-[...2 lines deleted...]
-      <c r="L5" s="69">
+      <c r="K5" s="37">
+        <v>2026862567</v>
+      </c>
+      <c r="L5" s="38">
         <v>46265</v>
       </c>
       <c r="M5" s="3" t="str">
-        <f t="shared" ref="M5:M6" si="2">A5</f>
+        <f t="shared" ref="M5" si="2">A5</f>
         <v>flutikasonpropionat</v>
       </c>
       <c r="N5" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O5" s="3" cm="1">
         <f t="array" ref="O5">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>2</v>
       </c>
       <c r="P5" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>1</v>
       </c>
       <c r="Q5" s="3" t="b">
         <f t="shared" ref="Q5" si="3">(ISBLANK(H5))</f>
         <v>0</v>
       </c>
       <c r="R5" s="3">
         <f>ROW()</f>
         <v>5</v>
       </c>
       <c r="S5" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...30 lines deleted...]
-      <c r="J6" s="45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="H6" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="I6" s="22">
+        <v>46595</v>
+      </c>
+      <c r="J6" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="K6" s="54">
-[...2 lines deleted...]
-      <c r="L6" s="50"/>
+      <c r="K6" s="27">
+        <v>2026862597</v>
+      </c>
+      <c r="L6" s="26"/>
       <c r="M6" s="3" t="str">
-        <f t="shared" si="2"/>
-        <v>fusidinsyra</v>
+        <f>A6</f>
+        <v>klemastin</v>
       </c>
       <c r="N6" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O6" s="3" cm="1">
         <f t="array" ref="O6">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>3</v>
       </c>
       <c r="P6" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>0</v>
       </c>
       <c r="Q6" s="3" t="b">
-        <f t="shared" ref="Q6" si="4">(ISBLANK(H6))</f>
+        <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R6" s="3">
         <f>ROW()</f>
         <v>6</v>
       </c>
       <c r="S6" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="36" t="s">
-[...14 lines deleted...]
-      <c r="F7" s="39" t="s">
+      <c r="A7" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="E7" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="F7" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="G7" s="39" t="s">
-[...23 lines deleted...]
-      <c r="O7" s="3" t="e" cm="1">
+      <c r="G7" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="H7" s="74" t="s">
+        <v>69</v>
+      </c>
+      <c r="I7" s="22">
+        <v>46590</v>
+      </c>
+      <c r="J7" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="27">
+        <v>2026861264</v>
+      </c>
+      <c r="L7" s="26"/>
+      <c r="M7" s="3" t="str">
+        <f>A7</f>
+        <v>klonodinhydroklorid</v>
+      </c>
+      <c r="N7" s="3">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v>1</v>
+      </c>
+      <c r="O7" s="3" cm="1">
         <f t="array" ref="O7">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
-        <v>#REF!</v>
-[...3 lines deleted...]
-        <v>#REF!</v>
+        <v>4</v>
+      </c>
+      <c r="P7" s="3" t="b">
+        <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
+        <v>1</v>
       </c>
       <c r="Q7" s="3" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R7" s="3">
         <f>ROW()</f>
         <v>7</v>
       </c>
       <c r="S7" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="D8" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="22" t="s">
+      <c r="E8" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="D8" s="23" t="s">
+      <c r="F8" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="E8" s="15" t="s">
+      <c r="H8" s="75" t="s">
         <v>54</v>
       </c>
-      <c r="F8" s="15" t="s">
-[...11 lines deleted...]
-      <c r="J8" s="45" t="s">
+      <c r="I8" s="35">
+        <v>46595</v>
+      </c>
+      <c r="J8" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="37">
+        <v>2026862566</v>
+      </c>
+      <c r="L8" s="38"/>
+      <c r="M8" s="3" t="str">
+        <f>A8</f>
+        <v>levomepromazin</v>
+      </c>
+      <c r="N8" s="3">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v>1</v>
+      </c>
+      <c r="O8" s="3" cm="1">
+        <f t="array" ref="O8">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
+        <v>5</v>
+      </c>
+      <c r="P8" s="3" t="b">
+        <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="3" t="b">
+        <f>(ISBLANK(#REF!))</f>
+        <v>0</v>
+      </c>
+      <c r="R8" s="3">
+        <f>ROW()</f>
+        <v>8</v>
+      </c>
+      <c r="S8" s="3">
+        <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="59" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="76">
+        <v>780490</v>
+      </c>
+      <c r="I9" s="60">
+        <v>46305</v>
+      </c>
+      <c r="J9" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="K8" s="54">
-[...66 lines deleted...]
-      <c r="L9" s="50"/>
+      <c r="K9" s="28">
+        <v>2025809848</v>
+      </c>
+      <c r="L9" s="62">
+        <v>46446</v>
+      </c>
       <c r="M9" s="3" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="N9" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>#REF!</v>
       </c>
       <c r="O9" s="3" t="e" cm="1">
         <f t="array" ref="O9">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P9" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q9" s="3" t="b">
-        <f t="shared" ref="Q9" si="7">(ISBLANK(H9))</f>
+        <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R9" s="3">
         <f>ROW()</f>
         <v>9</v>
       </c>
       <c r="S9" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="85" t="s">
-[...26 lines deleted...]
-      <c r="J10" s="47" t="s">
+      <c r="A10" s="69"/>
+      <c r="B10" s="71"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="77">
+        <v>750893</v>
+      </c>
+      <c r="I10" s="64">
+        <v>46595</v>
+      </c>
+      <c r="J10" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="K10" s="55">
-[...2 lines deleted...]
-      <c r="L10" s="52">
+      <c r="K10" s="66">
+        <v>2026862603</v>
+      </c>
+      <c r="L10" s="67">
         <v>46446</v>
       </c>
-      <c r="M10" s="3" t="str">
-[...5 lines deleted...]
-        <v>1</v>
+      <c r="M10" s="3" t="e">
+        <f>#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="N10" s="3" t="e">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v>#REF!</v>
       </c>
       <c r="O10" s="3" t="e" cm="1">
         <f t="array" ref="O10">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P10" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q10" s="3" t="b">
+        <f>(ISBLANK(H10))</f>
+        <v>0</v>
+      </c>
+      <c r="R10" s="3">
+        <f>ROW()</f>
+        <v>10</v>
+      </c>
+      <c r="S10" s="3">
+        <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="40"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="3">
+        <f t="shared" ref="M11:M74" si="4">A11</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="3" t="str">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v/>
+      </c>
+      <c r="O11" s="3" t="e" cm="1">
+        <f t="array" ref="O11">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
+        <v>#REF!</v>
+      </c>
+      <c r="P11" s="3" t="e">
+        <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q11" s="3" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
-      <c r="R10" s="3">
-[...60 lines deleted...]
-      </c>
       <c r="R11" s="3">
         <f>ROW()</f>
         <v>11</v>
       </c>
-      <c r="S11" s="79">
-[...34 lines deleted...]
-      </c>
+      <c r="S11" s="3">
+        <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="E12" s="18"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="20"/>
       <c r="M12" s="3">
-        <f t="shared" si="8"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N12" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O12" s="3" t="e" cm="1">
         <f t="array" ref="O12">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P12" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q12" s="3" t="b">
-        <f>(ISBLANK(H12))</f>
+        <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R12" s="3">
         <f>ROW()</f>
         <v>12</v>
       </c>
       <c r="S12" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...41 lines deleted...]
-        <v/>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="H13" s="17"/>
+      <c r="M13" s="3" t="str">
+        <f t="shared" si="4"/>
+        <v>Särskilt tillstånd att expediera recept när generell licens finns</v>
+      </c>
+      <c r="N13" s="3">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v>1</v>
       </c>
       <c r="O13" s="3" t="e" cm="1">
         <f t="array" ref="O13">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P13" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q13" s="3" t="b">
-        <f>(ISBLANK(H13))</f>
+        <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R13" s="3">
         <f>ROW()</f>
         <v>13</v>
       </c>
       <c r="S13" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A14" s="71"/>
-[...19 lines deleted...]
-      <c r="O14" s="79" t="e" cm="1">
+      <c r="M14" s="3">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="3" t="str">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v/>
+      </c>
+      <c r="O14" s="3" t="e" cm="1">
         <f t="array" ref="O14">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
-      <c r="P14" s="79" t="e">
-[...5 lines deleted...]
-        <v>0</v>
+      <c r="P14" s="3" t="str">
+        <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
+        <v/>
+      </c>
+      <c r="Q14" s="3" t="b">
+        <f t="shared" ref="Q14:Q77" si="5">(ISBLANK(H13))</f>
+        <v>1</v>
       </c>
       <c r="R14" s="3">
         <f>ROW()</f>
         <v>14</v>
       </c>
-      <c r="S14" s="79">
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="S14" s="3">
+        <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="H15"/>
-[...6 lines deleted...]
-        <v/>
+      <c r="A15" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="3" t="str">
+        <f t="shared" si="4"/>
+        <v>Uppdaterad 2026-08-13</v>
+      </c>
+      <c r="N15" s="3">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v>1</v>
       </c>
       <c r="O15" s="3" t="e" cm="1">
         <f t="array" ref="O15">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P15" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q15" s="3" t="b">
-        <f t="shared" ref="Q15" si="10">(ISBLANK(H15))</f>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R15" s="3">
         <f>ROW()</f>
         <v>15</v>
       </c>
       <c r="S15" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="E16" s="32"/>
-[...1 lines deleted...]
-      <c r="J16" s="34"/>
       <c r="M16" s="3">
-        <f t="shared" ref="M16:M78" si="11">A16</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N16" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O16" s="3" t="e" cm="1">
         <f t="array" ref="O16">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P16" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q16" s="3" t="b">
-        <f>(ISBLANK(#REF!))</f>
-        <v>0</v>
+        <f t="shared" si="5"/>
+        <v>1</v>
       </c>
       <c r="R16" s="3">
         <f>ROW()</f>
         <v>16</v>
       </c>
       <c r="S16" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...13 lines deleted...]
-        <v>1</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="13:19" x14ac:dyDescent="0.25">
+      <c r="M17" s="3">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="3" t="str">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v/>
       </c>
       <c r="O17" s="3" t="e" cm="1">
         <f t="array" ref="O17">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P17" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q17" s="3" t="b">
-        <f>(ISBLANK(#REF!))</f>
-        <v>0</v>
+        <f t="shared" si="5"/>
+        <v>1</v>
       </c>
       <c r="R17" s="3">
         <f>ROW()</f>
         <v>17</v>
       </c>
       <c r="S17" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M18" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N18" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O18" s="3" t="e" cm="1">
         <f t="array" ref="O18">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P18" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q18" s="3" t="b">
-        <f t="shared" ref="Q18:Q81" si="12">(ISBLANK(H17))</f>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R18" s="3">
         <f>ROW()</f>
         <v>18</v>
       </c>
       <c r="S18" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...12 lines deleted...]
-        <v>1</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="13:19" x14ac:dyDescent="0.25">
+      <c r="M19" s="3">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="3" t="str">
+        <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
+        <v/>
       </c>
       <c r="O19" s="3" t="e" cm="1">
         <f t="array" ref="O19">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P19" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q19" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R19" s="3">
         <f>ROW()</f>
         <v>19</v>
       </c>
       <c r="S19" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M20" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O20" s="3" t="e" cm="1">
         <f t="array" ref="O20">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P20" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q20" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R20" s="3">
         <f>ROW()</f>
         <v>20</v>
       </c>
       <c r="S20" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M21" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N21" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O21" s="3" t="e" cm="1">
         <f t="array" ref="O21">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P21" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q21" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R21" s="3">
         <f>ROW()</f>
         <v>21</v>
       </c>
       <c r="S21" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M22" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O22" s="3" t="e" cm="1">
         <f t="array" ref="O22">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P22" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q22" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R22" s="3">
         <f>ROW()</f>
         <v>22</v>
       </c>
       <c r="S22" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M23" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N23" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O23" s="3" t="e" cm="1">
         <f t="array" ref="O23">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P23" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q23" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R23" s="3">
         <f>ROW()</f>
         <v>23</v>
       </c>
       <c r="S23" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M24" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N24" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O24" s="3" t="e" cm="1">
         <f t="array" ref="O24">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P24" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q24" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R24" s="3">
         <f>ROW()</f>
         <v>24</v>
       </c>
       <c r="S24" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M25" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N25" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O25" s="3" t="e" cm="1">
         <f t="array" ref="O25">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P25" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q25" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R25" s="3">
         <f>ROW()</f>
         <v>25</v>
       </c>
       <c r="S25" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M26" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N26" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O26" s="3" t="e" cm="1">
         <f t="array" ref="O26">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P26" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q26" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R26" s="3">
         <f>ROW()</f>
         <v>26</v>
       </c>
       <c r="S26" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M27" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N27" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O27" s="3" t="e" cm="1">
         <f t="array" ref="O27">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P27" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q27" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R27" s="3">
         <f>ROW()</f>
         <v>27</v>
       </c>
       <c r="S27" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M28" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N28" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O28" s="3" t="e" cm="1">
         <f t="array" ref="O28">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P28" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q28" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R28" s="3">
         <f>ROW()</f>
         <v>28</v>
       </c>
       <c r="S28" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M29" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N29" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O29" s="3" t="e" cm="1">
         <f t="array" ref="O29">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P29" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q29" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R29" s="3">
         <f>ROW()</f>
         <v>29</v>
       </c>
       <c r="S29" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M30" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N30" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O30" s="3" t="e" cm="1">
         <f t="array" ref="O30">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P30" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q30" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R30" s="3">
         <f>ROW()</f>
         <v>30</v>
       </c>
       <c r="S30" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M31" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N31" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O31" s="3" t="e" cm="1">
         <f t="array" ref="O31">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P31" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q31" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R31" s="3">
         <f>ROW()</f>
         <v>31</v>
       </c>
       <c r="S31" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M32" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N32" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O32" s="3" t="e" cm="1">
         <f t="array" ref="O32">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P32" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q32" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R32" s="3">
         <f>ROW()</f>
         <v>32</v>
       </c>
       <c r="S32" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M33" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N33" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O33" s="3" t="e" cm="1">
         <f t="array" ref="O33">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P33" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q33" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R33" s="3">
         <f>ROW()</f>
         <v>33</v>
       </c>
       <c r="S33" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M34" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N34" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O34" s="3" t="e" cm="1">
         <f t="array" ref="O34">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P34" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q34" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R34" s="3">
         <f>ROW()</f>
         <v>34</v>
       </c>
       <c r="S34" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M35" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N35" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O35" s="3" t="e" cm="1">
         <f t="array" ref="O35">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P35" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q35" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R35" s="3">
         <f>ROW()</f>
         <v>35</v>
       </c>
       <c r="S35" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M36" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N36" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O36" s="3" t="e" cm="1">
         <f t="array" ref="O36">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P36" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q36" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R36" s="3">
         <f>ROW()</f>
         <v>36</v>
       </c>
       <c r="S36" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M37" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N37" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O37" s="3" t="e" cm="1">
         <f t="array" ref="O37">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P37" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q37" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R37" s="3">
         <f>ROW()</f>
         <v>37</v>
       </c>
       <c r="S37" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M38" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N38" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O38" s="3" t="e" cm="1">
         <f t="array" ref="O38">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P38" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q38" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R38" s="3">
         <f>ROW()</f>
         <v>38</v>
       </c>
       <c r="S38" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M39" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N39" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O39" s="3" t="e" cm="1">
         <f t="array" ref="O39">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P39" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q39" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R39" s="3">
         <f>ROW()</f>
         <v>39</v>
       </c>
       <c r="S39" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M40" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N40" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O40" s="3" t="e" cm="1">
         <f t="array" ref="O40">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P40" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q40" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R40" s="3">
         <f>ROW()</f>
         <v>40</v>
       </c>
       <c r="S40" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M41" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N41" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O41" s="3" t="e" cm="1">
         <f t="array" ref="O41">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P41" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q41" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R41" s="3">
         <f>ROW()</f>
         <v>41</v>
       </c>
       <c r="S41" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M42" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N42" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O42" s="3" t="e" cm="1">
         <f t="array" ref="O42">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P42" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q42" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R42" s="3">
         <f>ROW()</f>
         <v>42</v>
       </c>
       <c r="S42" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M43" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N43" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O43" s="3" t="e" cm="1">
         <f t="array" ref="O43">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P43" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q43" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R43" s="3">
         <f>ROW()</f>
         <v>43</v>
       </c>
       <c r="S43" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M44" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N44" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O44" s="3" t="e" cm="1">
         <f t="array" ref="O44">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P44" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q44" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R44" s="3">
         <f>ROW()</f>
         <v>44</v>
       </c>
       <c r="S44" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M45" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N45" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O45" s="3" t="e" cm="1">
         <f t="array" ref="O45">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P45" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q45" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R45" s="3">
         <f>ROW()</f>
         <v>45</v>
       </c>
       <c r="S45" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M46" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N46" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O46" s="3" t="e" cm="1">
         <f t="array" ref="O46">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P46" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q46" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R46" s="3">
         <f>ROW()</f>
         <v>46</v>
       </c>
       <c r="S46" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M47" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N47" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O47" s="3" t="e" cm="1">
         <f t="array" ref="O47">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P47" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q47" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R47" s="3">
         <f>ROW()</f>
         <v>47</v>
       </c>
       <c r="S47" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M48" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N48" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O48" s="3" t="e" cm="1">
         <f t="array" ref="O48">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P48" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q48" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R48" s="3">
         <f>ROW()</f>
         <v>48</v>
       </c>
       <c r="S48" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M49" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N49" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O49" s="3" t="e" cm="1">
         <f t="array" ref="O49">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P49" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q49" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R49" s="3">
         <f>ROW()</f>
         <v>49</v>
       </c>
       <c r="S49" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M50" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N50" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O50" s="3" t="e" cm="1">
         <f t="array" ref="O50">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P50" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q50" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R50" s="3">
         <f>ROW()</f>
         <v>50</v>
       </c>
       <c r="S50" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M51" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N51" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O51" s="3" t="e" cm="1">
         <f t="array" ref="O51">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P51" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q51" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R51" s="3">
         <f>ROW()</f>
         <v>51</v>
       </c>
       <c r="S51" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M52" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N52" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O52" s="3" t="e" cm="1">
         <f t="array" ref="O52">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P52" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q52" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R52" s="3">
         <f>ROW()</f>
         <v>52</v>
       </c>
       <c r="S52" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M53" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N53" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O53" s="3" t="e" cm="1">
         <f t="array" ref="O53">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P53" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q53" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R53" s="3">
         <f>ROW()</f>
         <v>53</v>
       </c>
       <c r="S53" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M54" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N54" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O54" s="3" t="e" cm="1">
         <f t="array" ref="O54">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P54" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q54" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R54" s="3">
         <f>ROW()</f>
         <v>54</v>
       </c>
       <c r="S54" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M55" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N55" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O55" s="3" t="e" cm="1">
         <f t="array" ref="O55">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P55" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q55" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R55" s="3">
         <f>ROW()</f>
         <v>55</v>
       </c>
       <c r="S55" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M56" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N56" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O56" s="3" t="e" cm="1">
         <f t="array" ref="O56">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P56" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q56" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R56" s="3">
         <f>ROW()</f>
         <v>56</v>
       </c>
       <c r="S56" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M57" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N57" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O57" s="3" t="e" cm="1">
         <f t="array" ref="O57">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P57" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q57" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R57" s="3">
         <f>ROW()</f>
         <v>57</v>
       </c>
       <c r="S57" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M58" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N58" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O58" s="3" t="e" cm="1">
         <f t="array" ref="O58">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P58" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q58" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R58" s="3">
         <f>ROW()</f>
         <v>58</v>
       </c>
       <c r="S58" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M59" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N59" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O59" s="3" t="e" cm="1">
         <f t="array" ref="O59">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P59" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q59" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R59" s="3">
         <f>ROW()</f>
         <v>59</v>
       </c>
       <c r="S59" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M60" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N60" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O60" s="3" t="e" cm="1">
         <f t="array" ref="O60">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P60" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q60" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R60" s="3">
         <f>ROW()</f>
         <v>60</v>
       </c>
       <c r="S60" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M61" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N61" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O61" s="3" t="e" cm="1">
         <f t="array" ref="O61">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P61" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q61" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R61" s="3">
         <f>ROW()</f>
         <v>61</v>
       </c>
       <c r="S61" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M62" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N62" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O62" s="3" t="e" cm="1">
         <f t="array" ref="O62">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P62" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q62" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R62" s="3">
         <f>ROW()</f>
         <v>62</v>
       </c>
       <c r="S62" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M63" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N63" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O63" s="3" t="e" cm="1">
         <f t="array" ref="O63">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P63" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q63" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R63" s="3">
         <f>ROW()</f>
         <v>63</v>
       </c>
       <c r="S63" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M64" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N64" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O64" s="3" t="e" cm="1">
         <f t="array" ref="O64">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P64" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q64" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R64" s="3">
         <f>ROW()</f>
         <v>64</v>
       </c>
       <c r="S64" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M65" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N65" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O65" s="3" t="e" cm="1">
         <f t="array" ref="O65">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P65" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q65" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R65" s="3">
         <f>ROW()</f>
         <v>65</v>
       </c>
       <c r="S65" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M66" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N66" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O66" s="3" t="e" cm="1">
         <f t="array" ref="O66">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P66" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q66" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R66" s="3">
         <f>ROW()</f>
         <v>66</v>
       </c>
       <c r="S66" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M67" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N67" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O67" s="3" t="e" cm="1">
         <f t="array" ref="O67">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P67" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q67" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R67" s="3">
         <f>ROW()</f>
         <v>67</v>
       </c>
       <c r="S67" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M68" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N68" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O68" s="3" t="e" cm="1">
         <f t="array" ref="O68">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P68" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q68" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R68" s="3">
         <f>ROW()</f>
         <v>68</v>
       </c>
       <c r="S68" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M69" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N69" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O69" s="3" t="e" cm="1">
         <f t="array" ref="O69">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P69" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q69" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R69" s="3">
         <f>ROW()</f>
         <v>69</v>
       </c>
       <c r="S69" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M70" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N70" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O70" s="3" t="e" cm="1">
         <f t="array" ref="O70">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P70" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q70" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R70" s="3">
         <f>ROW()</f>
         <v>70</v>
       </c>
       <c r="S70" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M71" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N71" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O71" s="3" t="e" cm="1">
         <f t="array" ref="O71">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P71" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q71" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R71" s="3">
         <f>ROW()</f>
         <v>71</v>
       </c>
       <c r="S71" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M72" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N72" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O72" s="3" t="e" cm="1">
         <f t="array" ref="O72">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P72" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q72" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R72" s="3">
         <f>ROW()</f>
         <v>72</v>
       </c>
       <c r="S72" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M73" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N73" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O73" s="3" t="e" cm="1">
         <f t="array" ref="O73">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P73" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q73" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R73" s="3">
         <f>ROW()</f>
         <v>73</v>
       </c>
       <c r="S73" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M74" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N74" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O74" s="3" t="e" cm="1">
         <f t="array" ref="O74">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P74" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q74" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R74" s="3">
         <f>ROW()</f>
         <v>74</v>
       </c>
       <c r="S74" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M75" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" ref="M75:M138" si="6">A75</f>
         <v>0</v>
       </c>
       <c r="N75" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O75" s="3" t="e" cm="1">
         <f t="array" ref="O75">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P75" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q75" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R75" s="3">
         <f>ROW()</f>
         <v>75</v>
       </c>
       <c r="S75" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M76" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N76" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O76" s="3" t="e" cm="1">
         <f t="array" ref="O76">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P76" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q76" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R76" s="3">
         <f>ROW()</f>
         <v>76</v>
       </c>
       <c r="S76" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M77" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N77" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O77" s="3" t="e" cm="1">
         <f t="array" ref="O77">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P77" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q77" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R77" s="3">
         <f>ROW()</f>
         <v>77</v>
       </c>
       <c r="S77" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M78" s="3">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N78" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O78" s="3" t="e" cm="1">
         <f t="array" ref="O78">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P78" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q78" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" ref="Q78:Q141" si="7">(ISBLANK(H77))</f>
         <v>1</v>
       </c>
       <c r="R78" s="3">
         <f>ROW()</f>
         <v>78</v>
       </c>
       <c r="S78" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M79" s="3">
-        <f t="shared" ref="M79:M142" si="13">A79</f>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N79" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O79" s="3" t="e" cm="1">
         <f t="array" ref="O79">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P79" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q79" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R79" s="3">
         <f>ROW()</f>
         <v>79</v>
       </c>
       <c r="S79" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M80" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N80" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O80" s="3" t="e" cm="1">
         <f t="array" ref="O80">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P80" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q80" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R80" s="3">
         <f>ROW()</f>
         <v>80</v>
       </c>
       <c r="S80" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M81" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N81" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O81" s="3" t="e" cm="1">
         <f t="array" ref="O81">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P81" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q81" s="3" t="b">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R81" s="3">
         <f>ROW()</f>
         <v>81</v>
       </c>
       <c r="S81" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M82" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N82" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O82" s="3" t="e" cm="1">
         <f t="array" ref="O82">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P82" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q82" s="3" t="b">
-        <f t="shared" ref="Q82:Q145" si="14">(ISBLANK(H81))</f>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R82" s="3">
         <f>ROW()</f>
         <v>82</v>
       </c>
       <c r="S82" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M83" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N83" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O83" s="3" t="e" cm="1">
         <f t="array" ref="O83">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P83" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q83" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R83" s="3">
         <f>ROW()</f>
         <v>83</v>
       </c>
       <c r="S83" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M84" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N84" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O84" s="3" t="e" cm="1">
         <f t="array" ref="O84">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P84" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q84" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R84" s="3">
         <f>ROW()</f>
         <v>84</v>
       </c>
       <c r="S84" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="85" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M85" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N85" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O85" s="3" t="e" cm="1">
         <f t="array" ref="O85">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P85" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q85" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R85" s="3">
         <f>ROW()</f>
         <v>85</v>
       </c>
       <c r="S85" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M86" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N86" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O86" s="3" t="e" cm="1">
         <f t="array" ref="O86">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P86" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q86" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R86" s="3">
         <f>ROW()</f>
         <v>86</v>
       </c>
       <c r="S86" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M87" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N87" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O87" s="3" t="e" cm="1">
         <f t="array" ref="O87">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P87" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q87" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R87" s="3">
         <f>ROW()</f>
         <v>87</v>
       </c>
       <c r="S87" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M88" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N88" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O88" s="3" t="e" cm="1">
         <f t="array" ref="O88">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P88" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q88" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R88" s="3">
         <f>ROW()</f>
         <v>88</v>
       </c>
       <c r="S88" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M89" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N89" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O89" s="3" t="e" cm="1">
         <f t="array" ref="O89">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P89" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q89" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R89" s="3">
         <f>ROW()</f>
         <v>89</v>
       </c>
       <c r="S89" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M90" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N90" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O90" s="3" t="e" cm="1">
         <f t="array" ref="O90">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P90" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q90" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R90" s="3">
         <f>ROW()</f>
         <v>90</v>
       </c>
       <c r="S90" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M91" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N91" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O91" s="3" t="e" cm="1">
         <f t="array" ref="O91">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P91" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q91" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R91" s="3">
         <f>ROW()</f>
         <v>91</v>
       </c>
       <c r="S91" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M92" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N92" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O92" s="3" t="e" cm="1">
         <f t="array" ref="O92">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P92" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q92" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R92" s="3">
         <f>ROW()</f>
         <v>92</v>
       </c>
       <c r="S92" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M93" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N93" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O93" s="3" t="e" cm="1">
         <f t="array" ref="O93">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P93" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q93" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R93" s="3">
         <f>ROW()</f>
         <v>93</v>
       </c>
       <c r="S93" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M94" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N94" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O94" s="3" t="e" cm="1">
         <f t="array" ref="O94">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P94" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q94" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R94" s="3">
         <f>ROW()</f>
         <v>94</v>
       </c>
       <c r="S94" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M95" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N95" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O95" s="3" t="e" cm="1">
         <f t="array" ref="O95">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P95" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q95" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R95" s="3">
         <f>ROW()</f>
         <v>95</v>
       </c>
       <c r="S95" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M96" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N96" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O96" s="3" t="e" cm="1">
         <f t="array" ref="O96">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P96" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q96" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R96" s="3">
         <f>ROW()</f>
         <v>96</v>
       </c>
       <c r="S96" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M97" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N97" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O97" s="3" t="e" cm="1">
         <f t="array" ref="O97">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P97" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q97" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R97" s="3">
         <f>ROW()</f>
         <v>97</v>
       </c>
       <c r="S97" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M98" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N98" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O98" s="3" t="e" cm="1">
         <f t="array" ref="O98">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P98" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q98" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R98" s="3">
         <f>ROW()</f>
         <v>98</v>
       </c>
       <c r="S98" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M99" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N99" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O99" s="3" t="e" cm="1">
         <f t="array" ref="O99">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P99" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q99" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R99" s="3">
         <f>ROW()</f>
         <v>99</v>
       </c>
       <c r="S99" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M100" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N100" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O100" s="3" t="e" cm="1">
         <f t="array" ref="O100">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P100" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q100" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R100" s="3">
         <f>ROW()</f>
         <v>100</v>
       </c>
       <c r="S100" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M101" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N101" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O101" s="3" t="e" cm="1">
         <f t="array" ref="O101">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P101" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q101" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R101" s="3">
         <f>ROW()</f>
         <v>101</v>
       </c>
       <c r="S101" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M102" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N102" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O102" s="3" t="e" cm="1">
         <f t="array" ref="O102">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P102" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q102" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R102" s="3">
         <f>ROW()</f>
         <v>102</v>
       </c>
       <c r="S102" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M103" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N103" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O103" s="3" t="e" cm="1">
         <f t="array" ref="O103">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P103" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q103" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R103" s="3">
         <f>ROW()</f>
         <v>103</v>
       </c>
       <c r="S103" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M104" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N104" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O104" s="3" t="e" cm="1">
         <f t="array" ref="O104">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P104" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q104" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R104" s="3">
         <f>ROW()</f>
         <v>104</v>
       </c>
       <c r="S104" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M105" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N105" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O105" s="3" t="e" cm="1">
         <f t="array" ref="O105">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P105" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q105" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R105" s="3">
         <f>ROW()</f>
         <v>105</v>
       </c>
       <c r="S105" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M106" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N106" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O106" s="3" t="e" cm="1">
         <f t="array" ref="O106">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P106" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q106" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R106" s="3">
         <f>ROW()</f>
         <v>106</v>
       </c>
       <c r="S106" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M107" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N107" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O107" s="3" t="e" cm="1">
         <f t="array" ref="O107">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P107" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q107" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R107" s="3">
         <f>ROW()</f>
         <v>107</v>
       </c>
       <c r="S107" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M108" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N108" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O108" s="3" t="e" cm="1">
         <f t="array" ref="O108">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P108" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q108" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R108" s="3">
         <f>ROW()</f>
         <v>108</v>
       </c>
       <c r="S108" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="109" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M109" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N109" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O109" s="3" t="e" cm="1">
         <f t="array" ref="O109">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P109" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q109" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R109" s="3">
         <f>ROW()</f>
         <v>109</v>
       </c>
       <c r="S109" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M110" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N110" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O110" s="3" t="e" cm="1">
         <f t="array" ref="O110">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P110" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q110" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R110" s="3">
         <f>ROW()</f>
         <v>110</v>
       </c>
       <c r="S110" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M111" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N111" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O111" s="3" t="e" cm="1">
         <f t="array" ref="O111">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P111" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q111" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R111" s="3">
         <f>ROW()</f>
         <v>111</v>
       </c>
       <c r="S111" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M112" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N112" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O112" s="3" t="e" cm="1">
         <f t="array" ref="O112">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P112" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q112" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R112" s="3">
         <f>ROW()</f>
         <v>112</v>
       </c>
       <c r="S112" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M113" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N113" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O113" s="3" t="e" cm="1">
         <f t="array" ref="O113">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P113" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q113" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R113" s="3">
         <f>ROW()</f>
         <v>113</v>
       </c>
       <c r="S113" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M114" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N114" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O114" s="3" t="e" cm="1">
         <f t="array" ref="O114">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P114" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q114" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R114" s="3">
         <f>ROW()</f>
         <v>114</v>
       </c>
       <c r="S114" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M115" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N115" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O115" s="3" t="e" cm="1">
         <f t="array" ref="O115">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P115" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q115" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R115" s="3">
         <f>ROW()</f>
         <v>115</v>
       </c>
       <c r="S115" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M116" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N116" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O116" s="3" t="e" cm="1">
         <f t="array" ref="O116">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P116" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q116" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R116" s="3">
         <f>ROW()</f>
         <v>116</v>
       </c>
       <c r="S116" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M117" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N117" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O117" s="3" t="e" cm="1">
         <f t="array" ref="O117">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P117" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q117" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R117" s="3">
         <f>ROW()</f>
         <v>117</v>
       </c>
       <c r="S117" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="118" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M118" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N118" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O118" s="3" t="e" cm="1">
         <f t="array" ref="O118">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P118" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q118" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R118" s="3">
         <f>ROW()</f>
         <v>118</v>
       </c>
       <c r="S118" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="119" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M119" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N119" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O119" s="3" t="e" cm="1">
         <f t="array" ref="O119">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P119" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q119" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R119" s="3">
         <f>ROW()</f>
         <v>119</v>
       </c>
       <c r="S119" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="120" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M120" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N120" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O120" s="3" t="e" cm="1">
         <f t="array" ref="O120">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P120" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q120" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R120" s="3">
         <f>ROW()</f>
         <v>120</v>
       </c>
       <c r="S120" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M121" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N121" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O121" s="3" t="e" cm="1">
         <f t="array" ref="O121">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P121" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q121" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R121" s="3">
         <f>ROW()</f>
         <v>121</v>
       </c>
       <c r="S121" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="122" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M122" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N122" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O122" s="3" t="e" cm="1">
         <f t="array" ref="O122">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P122" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q122" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R122" s="3">
         <f>ROW()</f>
         <v>122</v>
       </c>
       <c r="S122" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="123" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M123" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N123" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O123" s="3" t="e" cm="1">
         <f t="array" ref="O123">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P123" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q123" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R123" s="3">
         <f>ROW()</f>
         <v>123</v>
       </c>
       <c r="S123" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="124" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M124" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N124" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O124" s="3" t="e" cm="1">
         <f t="array" ref="O124">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P124" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q124" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R124" s="3">
         <f>ROW()</f>
         <v>124</v>
       </c>
       <c r="S124" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="125" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M125" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N125" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O125" s="3" t="e" cm="1">
         <f t="array" ref="O125">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P125" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q125" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R125" s="3">
         <f>ROW()</f>
         <v>125</v>
       </c>
       <c r="S125" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M126" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N126" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O126" s="3" t="e" cm="1">
         <f t="array" ref="O126">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P126" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q126" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R126" s="3">
         <f>ROW()</f>
         <v>126</v>
       </c>
       <c r="S126" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="127" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M127" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N127" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O127" s="3" t="e" cm="1">
         <f t="array" ref="O127">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P127" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q127" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R127" s="3">
         <f>ROW()</f>
         <v>127</v>
       </c>
       <c r="S127" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="128" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M128" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N128" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O128" s="3" t="e" cm="1">
         <f t="array" ref="O128">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P128" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q128" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R128" s="3">
         <f>ROW()</f>
         <v>128</v>
       </c>
       <c r="S128" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M129" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N129" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O129" s="3" t="e" cm="1">
         <f t="array" ref="O129">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P129" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q129" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R129" s="3">
         <f>ROW()</f>
         <v>129</v>
       </c>
       <c r="S129" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="130" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M130" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N130" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O130" s="3" t="e" cm="1">
         <f t="array" ref="O130">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P130" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q130" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R130" s="3">
         <f>ROW()</f>
         <v>130</v>
       </c>
       <c r="S130" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="131" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M131" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N131" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O131" s="3" t="e" cm="1">
         <f t="array" ref="O131">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P131" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q131" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R131" s="3">
         <f>ROW()</f>
         <v>131</v>
       </c>
       <c r="S131" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M132" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N132" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O132" s="3" t="e" cm="1">
         <f t="array" ref="O132">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P132" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q132" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R132" s="3">
         <f>ROW()</f>
         <v>132</v>
       </c>
       <c r="S132" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M133" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N133" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O133" s="3" t="e" cm="1">
         <f t="array" ref="O133">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P133" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q133" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R133" s="3">
         <f>ROW()</f>
         <v>133</v>
       </c>
       <c r="S133" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="134" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M134" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N134" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O134" s="3" t="e" cm="1">
         <f t="array" ref="O134">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P134" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q134" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R134" s="3">
         <f>ROW()</f>
         <v>134</v>
       </c>
       <c r="S134" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M135" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N135" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O135" s="3" t="e" cm="1">
         <f t="array" ref="O135">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P135" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q135" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R135" s="3">
         <f>ROW()</f>
         <v>135</v>
       </c>
       <c r="S135" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M136" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N136" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O136" s="3" t="e" cm="1">
         <f t="array" ref="O136">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P136" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q136" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R136" s="3">
         <f>ROW()</f>
         <v>136</v>
       </c>
       <c r="S136" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="137" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M137" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N137" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O137" s="3" t="e" cm="1">
         <f t="array" ref="O137">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P137" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q137" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R137" s="3">
         <f>ROW()</f>
         <v>137</v>
       </c>
       <c r="S137" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="138" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M138" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N138" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O138" s="3" t="e" cm="1">
         <f t="array" ref="O138">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P138" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q138" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R138" s="3">
         <f>ROW()</f>
         <v>138</v>
       </c>
       <c r="S138" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="139" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M139" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" ref="M139:M202" si="8">A139</f>
         <v>0</v>
       </c>
       <c r="N139" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O139" s="3" t="e" cm="1">
         <f t="array" ref="O139">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P139" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q139" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R139" s="3">
         <f>ROW()</f>
         <v>139</v>
       </c>
       <c r="S139" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="140" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M140" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N140" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O140" s="3" t="e" cm="1">
         <f t="array" ref="O140">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P140" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q140" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R140" s="3">
         <f>ROW()</f>
         <v>140</v>
       </c>
       <c r="S140" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="141" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M141" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N141" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O141" s="3" t="e" cm="1">
         <f t="array" ref="O141">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P141" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q141" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="7"/>
         <v>1</v>
       </c>
       <c r="R141" s="3">
         <f>ROW()</f>
         <v>141</v>
       </c>
       <c r="S141" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M142" s="3">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N142" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O142" s="3" t="e" cm="1">
         <f t="array" ref="O142">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P142" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q142" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" ref="Q142:Q205" si="9">(ISBLANK(H141))</f>
         <v>1</v>
       </c>
       <c r="R142" s="3">
         <f>ROW()</f>
         <v>142</v>
       </c>
       <c r="S142" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M143" s="3">
-        <f t="shared" ref="M143:M206" si="15">A143</f>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N143" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O143" s="3" t="e" cm="1">
         <f t="array" ref="O143">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P143" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q143" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R143" s="3">
         <f>ROW()</f>
         <v>143</v>
       </c>
       <c r="S143" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="144" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M144" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N144" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O144" s="3" t="e" cm="1">
         <f t="array" ref="O144">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P144" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q144" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R144" s="3">
         <f>ROW()</f>
         <v>144</v>
       </c>
       <c r="S144" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="145" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M145" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N145" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O145" s="3" t="e" cm="1">
         <f t="array" ref="O145">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P145" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q145" s="3" t="b">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R145" s="3">
         <f>ROW()</f>
         <v>145</v>
       </c>
       <c r="S145" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="146" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M146" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N146" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O146" s="3" t="e" cm="1">
         <f t="array" ref="O146">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P146" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q146" s="3" t="b">
-        <f t="shared" ref="Q146:Q209" si="16">(ISBLANK(H145))</f>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R146" s="3">
         <f>ROW()</f>
         <v>146</v>
       </c>
       <c r="S146" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="147" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M147" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N147" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O147" s="3" t="e" cm="1">
         <f t="array" ref="O147">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P147" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q147" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R147" s="3">
         <f>ROW()</f>
         <v>147</v>
       </c>
       <c r="S147" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="148" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M148" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N148" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O148" s="3" t="e" cm="1">
         <f t="array" ref="O148">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P148" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q148" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R148" s="3">
         <f>ROW()</f>
         <v>148</v>
       </c>
       <c r="S148" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="149" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M149" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N149" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O149" s="3" t="e" cm="1">
         <f t="array" ref="O149">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P149" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q149" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R149" s="3">
         <f>ROW()</f>
         <v>149</v>
       </c>
       <c r="S149" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="150" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M150" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N150" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O150" s="3" t="e" cm="1">
         <f t="array" ref="O150">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P150" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q150" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R150" s="3">
         <f>ROW()</f>
         <v>150</v>
       </c>
       <c r="S150" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M151" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N151" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O151" s="3" t="e" cm="1">
         <f t="array" ref="O151">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P151" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q151" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R151" s="3">
         <f>ROW()</f>
         <v>151</v>
       </c>
       <c r="S151" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="152" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M152" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N152" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O152" s="3" t="e" cm="1">
         <f t="array" ref="O152">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P152" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q152" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R152" s="3">
         <f>ROW()</f>
         <v>152</v>
       </c>
       <c r="S152" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M153" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N153" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O153" s="3" t="e" cm="1">
         <f t="array" ref="O153">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P153" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q153" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R153" s="3">
         <f>ROW()</f>
         <v>153</v>
       </c>
       <c r="S153" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="154" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M154" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N154" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O154" s="3" t="e" cm="1">
         <f t="array" ref="O154">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P154" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q154" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R154" s="3">
         <f>ROW()</f>
         <v>154</v>
       </c>
       <c r="S154" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="155" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M155" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N155" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O155" s="3" t="e" cm="1">
         <f t="array" ref="O155">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P155" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q155" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R155" s="3">
         <f>ROW()</f>
         <v>155</v>
       </c>
       <c r="S155" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="156" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M156" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N156" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O156" s="3" t="e" cm="1">
         <f t="array" ref="O156">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P156" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q156" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R156" s="3">
         <f>ROW()</f>
         <v>156</v>
       </c>
       <c r="S156" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M157" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N157" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O157" s="3" t="e" cm="1">
         <f t="array" ref="O157">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P157" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q157" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R157" s="3">
         <f>ROW()</f>
         <v>157</v>
       </c>
       <c r="S157" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="158" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M158" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N158" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O158" s="3" t="e" cm="1">
         <f t="array" ref="O158">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P158" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q158" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R158" s="3">
         <f>ROW()</f>
         <v>158</v>
       </c>
       <c r="S158" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="159" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M159" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N159" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O159" s="3" t="e" cm="1">
         <f t="array" ref="O159">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P159" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q159" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R159" s="3">
         <f>ROW()</f>
         <v>159</v>
       </c>
       <c r="S159" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="160" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M160" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N160" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O160" s="3" t="e" cm="1">
         <f t="array" ref="O160">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P160" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q160" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R160" s="3">
         <f>ROW()</f>
         <v>160</v>
       </c>
       <c r="S160" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M161" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N161" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O161" s="3" t="e" cm="1">
         <f t="array" ref="O161">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P161" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q161" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R161" s="3">
         <f>ROW()</f>
         <v>161</v>
       </c>
       <c r="S161" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="162" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M162" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N162" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O162" s="3" t="e" cm="1">
         <f t="array" ref="O162">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P162" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q162" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R162" s="3">
         <f>ROW()</f>
         <v>162</v>
       </c>
       <c r="S162" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="163" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M163" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N163" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O163" s="3" t="e" cm="1">
         <f t="array" ref="O163">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P163" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q163" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R163" s="3">
         <f>ROW()</f>
         <v>163</v>
       </c>
       <c r="S163" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="164" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M164" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N164" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O164" s="3" t="e" cm="1">
         <f t="array" ref="O164">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P164" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q164" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R164" s="3">
         <f>ROW()</f>
         <v>164</v>
       </c>
       <c r="S164" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M165" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N165" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O165" s="3" t="e" cm="1">
         <f t="array" ref="O165">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P165" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q165" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R165" s="3">
         <f>ROW()</f>
         <v>165</v>
       </c>
       <c r="S165" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="166" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M166" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N166" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O166" s="3" t="e" cm="1">
         <f t="array" ref="O166">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P166" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q166" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R166" s="3">
         <f>ROW()</f>
         <v>166</v>
       </c>
       <c r="S166" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="167" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M167" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N167" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O167" s="3" t="e" cm="1">
         <f t="array" ref="O167">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P167" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q167" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R167" s="3">
         <f>ROW()</f>
         <v>167</v>
       </c>
       <c r="S167" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="168" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M168" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N168" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O168" s="3" t="e" cm="1">
         <f t="array" ref="O168">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P168" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q168" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R168" s="3">
         <f>ROW()</f>
         <v>168</v>
       </c>
       <c r="S168" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="169" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M169" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N169" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O169" s="3" t="e" cm="1">
         <f t="array" ref="O169">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P169" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q169" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R169" s="3">
         <f>ROW()</f>
         <v>169</v>
       </c>
       <c r="S169" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="170" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M170" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N170" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O170" s="3" t="e" cm="1">
         <f t="array" ref="O170">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P170" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q170" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R170" s="3">
         <f>ROW()</f>
         <v>170</v>
       </c>
       <c r="S170" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M171" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N171" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O171" s="3" t="e" cm="1">
         <f t="array" ref="O171">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P171" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q171" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R171" s="3">
         <f>ROW()</f>
         <v>171</v>
       </c>
       <c r="S171" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="172" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M172" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N172" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O172" s="3" t="e" cm="1">
         <f t="array" ref="O172">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P172" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q172" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R172" s="3">
         <f>ROW()</f>
         <v>172</v>
       </c>
       <c r="S172" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M173" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N173" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O173" s="3" t="e" cm="1">
         <f t="array" ref="O173">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P173" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q173" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R173" s="3">
         <f>ROW()</f>
         <v>173</v>
       </c>
       <c r="S173" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="174" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M174" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N174" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O174" s="3" t="e" cm="1">
         <f t="array" ref="O174">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P174" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q174" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R174" s="3">
         <f>ROW()</f>
         <v>174</v>
       </c>
       <c r="S174" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="175" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M175" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N175" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O175" s="3" t="e" cm="1">
         <f t="array" ref="O175">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P175" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q175" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R175" s="3">
         <f>ROW()</f>
         <v>175</v>
       </c>
       <c r="S175" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="176" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M176" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N176" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O176" s="3" t="e" cm="1">
         <f t="array" ref="O176">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P176" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q176" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R176" s="3">
         <f>ROW()</f>
         <v>176</v>
       </c>
       <c r="S176" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M177" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N177" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O177" s="3" t="e" cm="1">
         <f t="array" ref="O177">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P177" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q177" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R177" s="3">
         <f>ROW()</f>
         <v>177</v>
       </c>
       <c r="S177" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="178" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M178" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N178" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O178" s="3" t="e" cm="1">
         <f t="array" ref="O178">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P178" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q178" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R178" s="3">
         <f>ROW()</f>
         <v>178</v>
       </c>
       <c r="S178" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="179" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M179" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N179" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O179" s="3" t="e" cm="1">
         <f t="array" ref="O179">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P179" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q179" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R179" s="3">
         <f>ROW()</f>
         <v>179</v>
       </c>
       <c r="S179" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="180" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M180" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N180" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O180" s="3" t="e" cm="1">
         <f t="array" ref="O180">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P180" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q180" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R180" s="3">
         <f>ROW()</f>
         <v>180</v>
       </c>
       <c r="S180" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M181" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N181" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O181" s="3" t="e" cm="1">
         <f t="array" ref="O181">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P181" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q181" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R181" s="3">
         <f>ROW()</f>
         <v>181</v>
       </c>
       <c r="S181" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="182" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M182" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N182" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O182" s="3" t="e" cm="1">
         <f t="array" ref="O182">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P182" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q182" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R182" s="3">
         <f>ROW()</f>
         <v>182</v>
       </c>
       <c r="S182" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="183" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M183" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N183" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O183" s="3" t="e" cm="1">
         <f t="array" ref="O183">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P183" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q183" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R183" s="3">
         <f>ROW()</f>
         <v>183</v>
       </c>
       <c r="S183" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="184" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M184" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N184" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O184" s="3" t="e" cm="1">
         <f t="array" ref="O184">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P184" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q184" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R184" s="3">
         <f>ROW()</f>
         <v>184</v>
       </c>
       <c r="S184" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M185" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N185" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O185" s="3" t="e" cm="1">
         <f t="array" ref="O185">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P185" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q185" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R185" s="3">
         <f>ROW()</f>
         <v>185</v>
       </c>
       <c r="S185" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="186" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M186" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N186" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O186" s="3" t="e" cm="1">
         <f t="array" ref="O186">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P186" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q186" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R186" s="3">
         <f>ROW()</f>
         <v>186</v>
       </c>
       <c r="S186" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="187" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M187" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N187" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O187" s="3" t="e" cm="1">
         <f t="array" ref="O187">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P187" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q187" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R187" s="3">
         <f>ROW()</f>
         <v>187</v>
       </c>
       <c r="S187" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="188" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M188" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N188" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O188" s="3" t="e" cm="1">
         <f t="array" ref="O188">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P188" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q188" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R188" s="3">
         <f>ROW()</f>
         <v>188</v>
       </c>
       <c r="S188" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="189" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M189" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N189" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O189" s="3" t="e" cm="1">
         <f t="array" ref="O189">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P189" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q189" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R189" s="3">
         <f>ROW()</f>
         <v>189</v>
       </c>
       <c r="S189" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="190" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M190" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N190" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O190" s="3" t="e" cm="1">
         <f t="array" ref="O190">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P190" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q190" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R190" s="3">
         <f>ROW()</f>
         <v>190</v>
       </c>
       <c r="S190" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="191" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M191" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N191" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O191" s="3" t="e" cm="1">
         <f t="array" ref="O191">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P191" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q191" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R191" s="3">
         <f>ROW()</f>
         <v>191</v>
       </c>
       <c r="S191" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="192" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M192" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N192" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O192" s="3" t="e" cm="1">
         <f t="array" ref="O192">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P192" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q192" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R192" s="3">
         <f>ROW()</f>
         <v>192</v>
       </c>
       <c r="S192" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="193" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M193" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N193" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O193" s="3" t="e" cm="1">
         <f t="array" ref="O193">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P193" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q193" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R193" s="3">
         <f>ROW()</f>
         <v>193</v>
       </c>
       <c r="S193" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="194" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M194" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N194" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O194" s="3" t="e" cm="1">
         <f t="array" ref="O194">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P194" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q194" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R194" s="3">
         <f>ROW()</f>
         <v>194</v>
       </c>
       <c r="S194" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="195" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M195" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N195" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O195" s="3" t="e" cm="1">
         <f t="array" ref="O195">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P195" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q195" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R195" s="3">
         <f>ROW()</f>
         <v>195</v>
       </c>
       <c r="S195" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="196" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M196" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N196" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O196" s="3" t="e" cm="1">
         <f t="array" ref="O196">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P196" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q196" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R196" s="3">
         <f>ROW()</f>
         <v>196</v>
       </c>
       <c r="S196" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M197" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N197" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O197" s="3" t="e" cm="1">
         <f t="array" ref="O197">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P197" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q197" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R197" s="3">
         <f>ROW()</f>
         <v>197</v>
       </c>
       <c r="S197" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M198" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N198" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O198" s="3" t="e" cm="1">
         <f t="array" ref="O198">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P198" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q198" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R198" s="3">
         <f>ROW()</f>
         <v>198</v>
       </c>
       <c r="S198" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="199" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M199" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N199" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O199" s="3" t="e" cm="1">
         <f t="array" ref="O199">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P199" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q199" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R199" s="3">
         <f>ROW()</f>
         <v>199</v>
       </c>
       <c r="S199" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M200" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N200" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O200" s="3" t="e" cm="1">
         <f t="array" ref="O200">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P200" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q200" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R200" s="3">
         <f>ROW()</f>
         <v>200</v>
       </c>
       <c r="S200" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="201" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M201" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N201" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O201" s="3" t="e" cm="1">
         <f t="array" ref="O201">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P201" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q201" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R201" s="3">
         <f>ROW()</f>
         <v>201</v>
       </c>
       <c r="S201" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="202" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M202" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N202" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O202" s="3" t="e" cm="1">
         <f t="array" ref="O202">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P202" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q202" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R202" s="3">
         <f>ROW()</f>
         <v>202</v>
       </c>
       <c r="S202" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="203" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M203" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" ref="M203:M266" si="10">A203</f>
         <v>0</v>
       </c>
       <c r="N203" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O203" s="3" t="e" cm="1">
         <f t="array" ref="O203">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P203" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q203" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R203" s="3">
         <f>ROW()</f>
         <v>203</v>
       </c>
       <c r="S203" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="204" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M204" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N204" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O204" s="3" t="e" cm="1">
         <f t="array" ref="O204">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P204" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q204" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R204" s="3">
         <f>ROW()</f>
         <v>204</v>
       </c>
       <c r="S204" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="205" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M205" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N205" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O205" s="3" t="e" cm="1">
         <f t="array" ref="O205">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P205" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q205" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="9"/>
         <v>1</v>
       </c>
       <c r="R205" s="3">
         <f>ROW()</f>
         <v>205</v>
       </c>
       <c r="S205" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="206" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M206" s="3">
-        <f t="shared" si="15"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N206" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O206" s="3" t="e" cm="1">
         <f t="array" ref="O206">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P206" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q206" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" ref="Q206:Q269" si="11">(ISBLANK(H205))</f>
         <v>1</v>
       </c>
       <c r="R206" s="3">
         <f>ROW()</f>
         <v>206</v>
       </c>
       <c r="S206" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="207" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M207" s="3">
-        <f t="shared" ref="M207:M270" si="17">A207</f>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N207" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O207" s="3" t="e" cm="1">
         <f t="array" ref="O207">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P207" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q207" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R207" s="3">
         <f>ROW()</f>
         <v>207</v>
       </c>
       <c r="S207" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="208" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M208" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N208" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O208" s="3" t="e" cm="1">
         <f t="array" ref="O208">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P208" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q208" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R208" s="3">
         <f>ROW()</f>
         <v>208</v>
       </c>
       <c r="S208" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="209" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M209" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N209" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O209" s="3" t="e" cm="1">
         <f t="array" ref="O209">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P209" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q209" s="3" t="b">
-        <f t="shared" si="16"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R209" s="3">
         <f>ROW()</f>
         <v>209</v>
       </c>
       <c r="S209" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="210" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M210" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N210" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O210" s="3" t="e" cm="1">
         <f t="array" ref="O210">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P210" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q210" s="3" t="b">
-        <f t="shared" ref="Q210:Q273" si="18">(ISBLANK(H209))</f>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R210" s="3">
         <f>ROW()</f>
         <v>210</v>
       </c>
       <c r="S210" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="211" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M211" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N211" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O211" s="3" t="e" cm="1">
         <f t="array" ref="O211">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P211" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q211" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R211" s="3">
         <f>ROW()</f>
         <v>211</v>
       </c>
       <c r="S211" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="212" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M212" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N212" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O212" s="3" t="e" cm="1">
         <f t="array" ref="O212">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P212" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q212" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R212" s="3">
         <f>ROW()</f>
         <v>212</v>
       </c>
       <c r="S212" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="213" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M213" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N213" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O213" s="3" t="e" cm="1">
         <f t="array" ref="O213">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P213" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q213" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R213" s="3">
         <f>ROW()</f>
         <v>213</v>
       </c>
       <c r="S213" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="214" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M214" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N214" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O214" s="3" t="e" cm="1">
         <f t="array" ref="O214">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P214" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q214" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R214" s="3">
         <f>ROW()</f>
         <v>214</v>
       </c>
       <c r="S214" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M215" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N215" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O215" s="3" t="e" cm="1">
         <f t="array" ref="O215">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P215" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q215" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R215" s="3">
         <f>ROW()</f>
         <v>215</v>
       </c>
       <c r="S215" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="216" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M216" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N216" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O216" s="3" t="e" cm="1">
         <f t="array" ref="O216">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P216" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q216" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R216" s="3">
         <f>ROW()</f>
         <v>216</v>
       </c>
       <c r="S216" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="217" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M217" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N217" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O217" s="3" t="e" cm="1">
         <f t="array" ref="O217">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P217" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q217" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R217" s="3">
         <f>ROW()</f>
         <v>217</v>
       </c>
       <c r="S217" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="218" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M218" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N218" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O218" s="3" t="e" cm="1">
         <f t="array" ref="O218">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P218" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q218" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R218" s="3">
         <f>ROW()</f>
         <v>218</v>
       </c>
       <c r="S218" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M219" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N219" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O219" s="3" t="e" cm="1">
         <f t="array" ref="O219">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P219" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q219" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R219" s="3">
         <f>ROW()</f>
         <v>219</v>
       </c>
       <c r="S219" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="220" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M220" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N220" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O220" s="3" t="e" cm="1">
         <f t="array" ref="O220">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P220" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q220" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R220" s="3">
         <f>ROW()</f>
         <v>220</v>
       </c>
       <c r="S220" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="221" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M221" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N221" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O221" s="3" t="e" cm="1">
         <f t="array" ref="O221">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P221" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q221" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R221" s="3">
         <f>ROW()</f>
         <v>221</v>
       </c>
       <c r="S221" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="222" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M222" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N222" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O222" s="3" t="e" cm="1">
         <f t="array" ref="O222">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P222" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q222" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R222" s="3">
         <f>ROW()</f>
         <v>222</v>
       </c>
       <c r="S222" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="223" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M223" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N223" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O223" s="3" t="e" cm="1">
         <f t="array" ref="O223">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P223" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q223" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R223" s="3">
         <f>ROW()</f>
         <v>223</v>
       </c>
       <c r="S223" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M224" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N224" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O224" s="3" t="e" cm="1">
         <f t="array" ref="O224">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P224" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q224" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R224" s="3">
         <f>ROW()</f>
         <v>224</v>
       </c>
       <c r="S224" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="225" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M225" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N225" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O225" s="3" t="e" cm="1">
         <f t="array" ref="O225">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P225" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q225" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R225" s="3">
         <f>ROW()</f>
         <v>225</v>
       </c>
       <c r="S225" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="226" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M226" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N226" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O226" s="3" t="e" cm="1">
         <f t="array" ref="O226">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P226" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q226" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R226" s="3">
         <f>ROW()</f>
         <v>226</v>
       </c>
       <c r="S226" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="227" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M227" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N227" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O227" s="3" t="e" cm="1">
         <f t="array" ref="O227">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P227" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q227" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R227" s="3">
         <f>ROW()</f>
         <v>227</v>
       </c>
       <c r="S227" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="228" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M228" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N228" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O228" s="3" t="e" cm="1">
         <f t="array" ref="O228">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P228" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q228" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R228" s="3">
         <f>ROW()</f>
         <v>228</v>
       </c>
       <c r="S228" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="229" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M229" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N229" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O229" s="3" t="e" cm="1">
         <f t="array" ref="O229">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P229" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q229" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R229" s="3">
         <f>ROW()</f>
         <v>229</v>
       </c>
       <c r="S229" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="230" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M230" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N230" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O230" s="3" t="e" cm="1">
         <f t="array" ref="O230">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P230" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q230" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R230" s="3">
         <f>ROW()</f>
         <v>230</v>
       </c>
       <c r="S230" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="231" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M231" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N231" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O231" s="3" t="e" cm="1">
         <f t="array" ref="O231">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P231" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q231" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R231" s="3">
         <f>ROW()</f>
         <v>231</v>
       </c>
       <c r="S231" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="232" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M232" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N232" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O232" s="3" t="e" cm="1">
         <f t="array" ref="O232">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P232" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q232" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R232" s="3">
         <f>ROW()</f>
         <v>232</v>
       </c>
       <c r="S232" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="233" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M233" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N233" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O233" s="3" t="e" cm="1">
         <f t="array" ref="O233">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P233" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q233" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R233" s="3">
         <f>ROW()</f>
         <v>233</v>
       </c>
       <c r="S233" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="234" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M234" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N234" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O234" s="3" t="e" cm="1">
         <f t="array" ref="O234">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P234" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q234" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R234" s="3">
         <f>ROW()</f>
         <v>234</v>
       </c>
       <c r="S234" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="235" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M235" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N235" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O235" s="3" t="e" cm="1">
         <f t="array" ref="O235">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P235" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q235" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R235" s="3">
         <f>ROW()</f>
         <v>235</v>
       </c>
       <c r="S235" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="236" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M236" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N236" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O236" s="3" t="e" cm="1">
         <f t="array" ref="O236">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P236" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q236" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R236" s="3">
         <f>ROW()</f>
         <v>236</v>
       </c>
       <c r="S236" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M237" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N237" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O237" s="3" t="e" cm="1">
         <f t="array" ref="O237">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P237" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q237" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R237" s="3">
         <f>ROW()</f>
         <v>237</v>
       </c>
       <c r="S237" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="238" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M238" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N238" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O238" s="3" t="e" cm="1">
         <f t="array" ref="O238">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P238" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q238" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R238" s="3">
         <f>ROW()</f>
         <v>238</v>
       </c>
       <c r="S238" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="239" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M239" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N239" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O239" s="3" t="e" cm="1">
         <f t="array" ref="O239">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P239" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q239" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R239" s="3">
         <f>ROW()</f>
         <v>239</v>
       </c>
       <c r="S239" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="240" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M240" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N240" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O240" s="3" t="e" cm="1">
         <f t="array" ref="O240">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P240" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q240" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R240" s="3">
         <f>ROW()</f>
         <v>240</v>
       </c>
       <c r="S240" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="241" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M241" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N241" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O241" s="3" t="e" cm="1">
         <f t="array" ref="O241">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P241" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q241" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R241" s="3">
         <f>ROW()</f>
         <v>241</v>
       </c>
       <c r="S241" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="242" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M242" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N242" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O242" s="3" t="e" cm="1">
         <f t="array" ref="O242">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P242" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q242" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R242" s="3">
         <f>ROW()</f>
         <v>242</v>
       </c>
       <c r="S242" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="243" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M243" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N243" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O243" s="3" t="e" cm="1">
         <f t="array" ref="O243">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P243" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q243" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R243" s="3">
         <f>ROW()</f>
         <v>243</v>
       </c>
       <c r="S243" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="244" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M244" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N244" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O244" s="3" t="e" cm="1">
         <f t="array" ref="O244">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P244" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q244" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R244" s="3">
         <f>ROW()</f>
         <v>244</v>
       </c>
       <c r="S244" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="245" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M245" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N245" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O245" s="3" t="e" cm="1">
         <f t="array" ref="O245">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P245" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q245" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R245" s="3">
         <f>ROW()</f>
         <v>245</v>
       </c>
       <c r="S245" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="246" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M246" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N246" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O246" s="3" t="e" cm="1">
         <f t="array" ref="O246">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P246" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q246" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R246" s="3">
         <f>ROW()</f>
         <v>246</v>
       </c>
       <c r="S246" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M247" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N247" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O247" s="3" t="e" cm="1">
         <f t="array" ref="O247">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P247" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q247" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R247" s="3">
         <f>ROW()</f>
         <v>247</v>
       </c>
       <c r="S247" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="248" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M248" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N248" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O248" s="3" t="e" cm="1">
         <f t="array" ref="O248">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P248" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q248" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R248" s="3">
         <f>ROW()</f>
         <v>248</v>
       </c>
       <c r="S248" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="249" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M249" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N249" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O249" s="3" t="e" cm="1">
         <f t="array" ref="O249">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P249" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q249" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R249" s="3">
         <f>ROW()</f>
         <v>249</v>
       </c>
       <c r="S249" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="250" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M250" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N250" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O250" s="3" t="e" cm="1">
         <f t="array" ref="O250">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P250" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q250" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R250" s="3">
         <f>ROW()</f>
         <v>250</v>
       </c>
       <c r="S250" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="251" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M251" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N251" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O251" s="3" t="e" cm="1">
         <f t="array" ref="O251">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P251" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q251" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R251" s="3">
         <f>ROW()</f>
         <v>251</v>
       </c>
       <c r="S251" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="252" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M252" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N252" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O252" s="3" t="e" cm="1">
         <f t="array" ref="O252">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P252" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q252" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R252" s="3">
         <f>ROW()</f>
         <v>252</v>
       </c>
       <c r="S252" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="253" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M253" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N253" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O253" s="3" t="e" cm="1">
         <f t="array" ref="O253">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P253" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q253" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R253" s="3">
         <f>ROW()</f>
         <v>253</v>
       </c>
       <c r="S253" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="254" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M254" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N254" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O254" s="3" t="e" cm="1">
         <f t="array" ref="O254">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P254" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q254" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R254" s="3">
         <f>ROW()</f>
         <v>254</v>
       </c>
       <c r="S254" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="255" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M255" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N255" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O255" s="3" t="e" cm="1">
         <f t="array" ref="O255">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P255" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q255" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R255" s="3">
         <f>ROW()</f>
         <v>255</v>
       </c>
       <c r="S255" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="256" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M256" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N256" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O256" s="3" t="e" cm="1">
         <f t="array" ref="O256">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P256" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q256" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R256" s="3">
         <f>ROW()</f>
         <v>256</v>
       </c>
       <c r="S256" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="257" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M257" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N257" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O257" s="3" t="e" cm="1">
         <f t="array" ref="O257">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P257" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q257" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R257" s="3">
         <f>ROW()</f>
         <v>257</v>
       </c>
       <c r="S257" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="258" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M258" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N258" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O258" s="3" t="e" cm="1">
         <f t="array" ref="O258">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P258" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q258" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R258" s="3">
         <f>ROW()</f>
         <v>258</v>
       </c>
       <c r="S258" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="259" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M259" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N259" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O259" s="3" t="e" cm="1">
         <f t="array" ref="O259">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P259" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q259" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R259" s="3">
         <f>ROW()</f>
         <v>259</v>
       </c>
       <c r="S259" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="260" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M260" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N260" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O260" s="3" t="e" cm="1">
         <f t="array" ref="O260">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P260" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q260" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R260" s="3">
         <f>ROW()</f>
         <v>260</v>
       </c>
       <c r="S260" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="261" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M261" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N261" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O261" s="3" t="e" cm="1">
         <f t="array" ref="O261">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P261" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q261" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R261" s="3">
         <f>ROW()</f>
         <v>261</v>
       </c>
       <c r="S261" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="262" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M262" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N262" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O262" s="3" t="e" cm="1">
         <f t="array" ref="O262">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P262" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q262" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R262" s="3">
         <f>ROW()</f>
         <v>262</v>
       </c>
       <c r="S262" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="263" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M263" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N263" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O263" s="3" t="e" cm="1">
         <f t="array" ref="O263">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P263" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q263" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R263" s="3">
         <f>ROW()</f>
         <v>263</v>
       </c>
       <c r="S263" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="264" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M264" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N264" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O264" s="3" t="e" cm="1">
         <f t="array" ref="O264">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P264" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q264" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R264" s="3">
         <f>ROW()</f>
         <v>264</v>
       </c>
       <c r="S264" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="265" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M265" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N265" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O265" s="3" t="e" cm="1">
         <f t="array" ref="O265">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P265" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q265" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R265" s="3">
         <f>ROW()</f>
         <v>265</v>
       </c>
       <c r="S265" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="266" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M266" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N266" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O266" s="3" t="e" cm="1">
         <f t="array" ref="O266">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P266" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q266" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R266" s="3">
         <f>ROW()</f>
         <v>266</v>
       </c>
       <c r="S266" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="267" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M267" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" ref="M267:M330" si="12">A267</f>
         <v>0</v>
       </c>
       <c r="N267" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O267" s="3" t="e" cm="1">
         <f t="array" ref="O267">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P267" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q267" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R267" s="3">
         <f>ROW()</f>
         <v>267</v>
       </c>
       <c r="S267" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="268" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M268" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N268" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O268" s="3" t="e" cm="1">
         <f t="array" ref="O268">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P268" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q268" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R268" s="3">
         <f>ROW()</f>
         <v>268</v>
       </c>
       <c r="S268" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="269" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M269" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N269" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O269" s="3" t="e" cm="1">
         <f t="array" ref="O269">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P269" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q269" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="11"/>
         <v>1</v>
       </c>
       <c r="R269" s="3">
         <f>ROW()</f>
         <v>269</v>
       </c>
       <c r="S269" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="270" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M270" s="3">
-        <f t="shared" si="17"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N270" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O270" s="3" t="e" cm="1">
         <f t="array" ref="O270">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P270" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q270" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" ref="Q270:Q333" si="13">(ISBLANK(H269))</f>
         <v>1</v>
       </c>
       <c r="R270" s="3">
         <f>ROW()</f>
         <v>270</v>
       </c>
       <c r="S270" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="271" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M271" s="3">
-        <f t="shared" ref="M271:M334" si="19">A271</f>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N271" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O271" s="3" t="e" cm="1">
         <f t="array" ref="O271">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P271" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q271" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R271" s="3">
         <f>ROW()</f>
         <v>271</v>
       </c>
       <c r="S271" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="272" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M272" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N272" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O272" s="3" t="e" cm="1">
         <f t="array" ref="O272">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P272" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q272" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R272" s="3">
         <f>ROW()</f>
         <v>272</v>
       </c>
       <c r="S272" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="273" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M273" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N273" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O273" s="3" t="e" cm="1">
         <f t="array" ref="O273">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P273" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q273" s="3" t="b">
-        <f t="shared" si="18"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R273" s="3">
         <f>ROW()</f>
         <v>273</v>
       </c>
       <c r="S273" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="274" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M274" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N274" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O274" s="3" t="e" cm="1">
         <f t="array" ref="O274">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P274" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q274" s="3" t="b">
-        <f t="shared" ref="Q274:Q337" si="20">(ISBLANK(H273))</f>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R274" s="3">
         <f>ROW()</f>
         <v>274</v>
       </c>
       <c r="S274" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="275" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M275" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N275" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O275" s="3" t="e" cm="1">
         <f t="array" ref="O275">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P275" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q275" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R275" s="3">
         <f>ROW()</f>
         <v>275</v>
       </c>
       <c r="S275" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="276" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M276" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N276" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O276" s="3" t="e" cm="1">
         <f t="array" ref="O276">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P276" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q276" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R276" s="3">
         <f>ROW()</f>
         <v>276</v>
       </c>
       <c r="S276" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="277" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M277" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N277" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O277" s="3" t="e" cm="1">
         <f t="array" ref="O277">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P277" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q277" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R277" s="3">
         <f>ROW()</f>
         <v>277</v>
       </c>
       <c r="S277" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="278" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M278" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N278" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O278" s="3" t="e" cm="1">
         <f t="array" ref="O278">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P278" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q278" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R278" s="3">
         <f>ROW()</f>
         <v>278</v>
       </c>
       <c r="S278" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="279" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M279" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N279" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O279" s="3" t="e" cm="1">
         <f t="array" ref="O279">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P279" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q279" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R279" s="3">
         <f>ROW()</f>
         <v>279</v>
       </c>
       <c r="S279" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="280" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M280" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N280" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O280" s="3" t="e" cm="1">
         <f t="array" ref="O280">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P280" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q280" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R280" s="3">
         <f>ROW()</f>
         <v>280</v>
       </c>
       <c r="S280" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="281" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M281" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N281" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O281" s="3" t="e" cm="1">
         <f t="array" ref="O281">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P281" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q281" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R281" s="3">
         <f>ROW()</f>
         <v>281</v>
       </c>
       <c r="S281" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="282" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M282" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N282" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O282" s="3" t="e" cm="1">
         <f t="array" ref="O282">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P282" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q282" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R282" s="3">
         <f>ROW()</f>
         <v>282</v>
       </c>
       <c r="S282" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="283" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M283" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N283" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O283" s="3" t="e" cm="1">
         <f t="array" ref="O283">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P283" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q283" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R283" s="3">
         <f>ROW()</f>
         <v>283</v>
       </c>
       <c r="S283" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="284" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M284" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N284" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O284" s="3" t="e" cm="1">
         <f t="array" ref="O284">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P284" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q284" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R284" s="3">
         <f>ROW()</f>
         <v>284</v>
       </c>
       <c r="S284" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="285" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M285" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N285" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O285" s="3" t="e" cm="1">
         <f t="array" ref="O285">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P285" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q285" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R285" s="3">
         <f>ROW()</f>
         <v>285</v>
       </c>
       <c r="S285" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M286" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N286" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O286" s="3" t="e" cm="1">
         <f t="array" ref="O286">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P286" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q286" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R286" s="3">
         <f>ROW()</f>
         <v>286</v>
       </c>
       <c r="S286" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="287" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M287" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N287" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O287" s="3" t="e" cm="1">
         <f t="array" ref="O287">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P287" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q287" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R287" s="3">
         <f>ROW()</f>
         <v>287</v>
       </c>
       <c r="S287" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="288" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M288" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N288" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O288" s="3" t="e" cm="1">
         <f t="array" ref="O288">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P288" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q288" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R288" s="3">
         <f>ROW()</f>
         <v>288</v>
       </c>
       <c r="S288" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="289" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M289" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N289" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O289" s="3" t="e" cm="1">
         <f t="array" ref="O289">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P289" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q289" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R289" s="3">
         <f>ROW()</f>
         <v>289</v>
       </c>
       <c r="S289" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="290" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M290" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N290" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O290" s="3" t="e" cm="1">
         <f t="array" ref="O290">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P290" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q290" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R290" s="3">
         <f>ROW()</f>
         <v>290</v>
       </c>
       <c r="S290" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="291" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M291" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N291" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O291" s="3" t="e" cm="1">
         <f t="array" ref="O291">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P291" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q291" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R291" s="3">
         <f>ROW()</f>
         <v>291</v>
       </c>
       <c r="S291" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="292" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M292" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N292" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O292" s="3" t="e" cm="1">
         <f t="array" ref="O292">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P292" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q292" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R292" s="3">
         <f>ROW()</f>
         <v>292</v>
       </c>
       <c r="S292" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="293" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M293" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N293" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O293" s="3" t="e" cm="1">
         <f t="array" ref="O293">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P293" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q293" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R293" s="3">
         <f>ROW()</f>
         <v>293</v>
       </c>
       <c r="S293" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="294" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M294" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N294" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O294" s="3" t="e" cm="1">
         <f t="array" ref="O294">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P294" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q294" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R294" s="3">
         <f>ROW()</f>
         <v>294</v>
       </c>
       <c r="S294" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="295" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M295" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N295" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O295" s="3" t="e" cm="1">
         <f t="array" ref="O295">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P295" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q295" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R295" s="3">
         <f>ROW()</f>
         <v>295</v>
       </c>
       <c r="S295" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="296" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M296" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N296" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O296" s="3" t="e" cm="1">
         <f t="array" ref="O296">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P296" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q296" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R296" s="3">
         <f>ROW()</f>
         <v>296</v>
       </c>
       <c r="S296" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="297" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M297" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N297" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O297" s="3" t="e" cm="1">
         <f t="array" ref="O297">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P297" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q297" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R297" s="3">
         <f>ROW()</f>
         <v>297</v>
       </c>
       <c r="S297" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="298" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M298" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N298" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O298" s="3" t="e" cm="1">
         <f t="array" ref="O298">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P298" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q298" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R298" s="3">
         <f>ROW()</f>
         <v>298</v>
       </c>
       <c r="S298" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="299" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M299" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N299" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O299" s="3" t="e" cm="1">
         <f t="array" ref="O299">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P299" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q299" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R299" s="3">
         <f>ROW()</f>
         <v>299</v>
       </c>
       <c r="S299" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="300" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M300" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N300" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O300" s="3" t="e" cm="1">
         <f t="array" ref="O300">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P300" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q300" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R300" s="3">
         <f>ROW()</f>
         <v>300</v>
       </c>
       <c r="S300" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="301" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M301" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N301" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O301" s="3" t="e" cm="1">
         <f t="array" ref="O301">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P301" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q301" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R301" s="3">
         <f>ROW()</f>
         <v>301</v>
       </c>
       <c r="S301" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="302" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M302" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N302" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O302" s="3" t="e" cm="1">
         <f t="array" ref="O302">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P302" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q302" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R302" s="3">
         <f>ROW()</f>
         <v>302</v>
       </c>
       <c r="S302" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="303" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M303" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N303" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O303" s="3" t="e" cm="1">
         <f t="array" ref="O303">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P303" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q303" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R303" s="3">
         <f>ROW()</f>
         <v>303</v>
       </c>
       <c r="S303" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="304" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M304" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N304" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O304" s="3" t="e" cm="1">
         <f t="array" ref="O304">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P304" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q304" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R304" s="3">
         <f>ROW()</f>
         <v>304</v>
       </c>
       <c r="S304" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="305" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M305" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N305" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O305" s="3" t="e" cm="1">
         <f t="array" ref="O305">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P305" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q305" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R305" s="3">
         <f>ROW()</f>
         <v>305</v>
       </c>
       <c r="S305" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="306" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M306" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N306" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O306" s="3" t="e" cm="1">
         <f t="array" ref="O306">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P306" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q306" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R306" s="3">
         <f>ROW()</f>
         <v>306</v>
       </c>
       <c r="S306" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="307" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M307" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N307" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O307" s="3" t="e" cm="1">
         <f t="array" ref="O307">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P307" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q307" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R307" s="3">
         <f>ROW()</f>
         <v>307</v>
       </c>
       <c r="S307" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="308" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M308" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N308" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O308" s="3" t="e" cm="1">
         <f t="array" ref="O308">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P308" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q308" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R308" s="3">
         <f>ROW()</f>
         <v>308</v>
       </c>
       <c r="S308" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="309" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M309" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N309" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O309" s="3" t="e" cm="1">
         <f t="array" ref="O309">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P309" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q309" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R309" s="3">
         <f>ROW()</f>
         <v>309</v>
       </c>
       <c r="S309" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="310" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M310" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N310" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O310" s="3" t="e" cm="1">
         <f t="array" ref="O310">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P310" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q310" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R310" s="3">
         <f>ROW()</f>
         <v>310</v>
       </c>
       <c r="S310" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="311" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M311" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N311" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O311" s="3" t="e" cm="1">
         <f t="array" ref="O311">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P311" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q311" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R311" s="3">
         <f>ROW()</f>
         <v>311</v>
       </c>
       <c r="S311" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="312" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M312" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N312" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O312" s="3" t="e" cm="1">
         <f t="array" ref="O312">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P312" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q312" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R312" s="3">
         <f>ROW()</f>
         <v>312</v>
       </c>
       <c r="S312" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="313" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M313" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N313" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O313" s="3" t="e" cm="1">
         <f t="array" ref="O313">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P313" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q313" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R313" s="3">
         <f>ROW()</f>
         <v>313</v>
       </c>
       <c r="S313" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="314" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M314" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N314" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O314" s="3" t="e" cm="1">
         <f t="array" ref="O314">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P314" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q314" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R314" s="3">
         <f>ROW()</f>
         <v>314</v>
       </c>
       <c r="S314" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="315" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M315" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N315" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O315" s="3" t="e" cm="1">
         <f t="array" ref="O315">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P315" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q315" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R315" s="3">
         <f>ROW()</f>
         <v>315</v>
       </c>
       <c r="S315" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="316" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M316" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N316" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O316" s="3" t="e" cm="1">
         <f t="array" ref="O316">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P316" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q316" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R316" s="3">
         <f>ROW()</f>
         <v>316</v>
       </c>
       <c r="S316" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="317" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M317" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N317" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O317" s="3" t="e" cm="1">
         <f t="array" ref="O317">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P317" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q317" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R317" s="3">
         <f>ROW()</f>
         <v>317</v>
       </c>
       <c r="S317" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="318" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M318" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N318" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O318" s="3" t="e" cm="1">
         <f t="array" ref="O318">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P318" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q318" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R318" s="3">
         <f>ROW()</f>
         <v>318</v>
       </c>
       <c r="S318" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="319" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M319" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N319" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O319" s="3" t="e" cm="1">
         <f t="array" ref="O319">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P319" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q319" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R319" s="3">
         <f>ROW()</f>
         <v>319</v>
       </c>
       <c r="S319" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="320" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M320" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N320" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O320" s="3" t="e" cm="1">
         <f t="array" ref="O320">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P320" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q320" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R320" s="3">
         <f>ROW()</f>
         <v>320</v>
       </c>
       <c r="S320" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="321" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M321" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N321" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O321" s="3" t="e" cm="1">
         <f t="array" ref="O321">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P321" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q321" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R321" s="3">
         <f>ROW()</f>
         <v>321</v>
       </c>
       <c r="S321" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="322" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M322" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N322" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O322" s="3" t="e" cm="1">
         <f t="array" ref="O322">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P322" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q322" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R322" s="3">
         <f>ROW()</f>
         <v>322</v>
       </c>
       <c r="S322" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="323" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M323" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N323" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O323" s="3" t="e" cm="1">
         <f t="array" ref="O323">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P323" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q323" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R323" s="3">
         <f>ROW()</f>
         <v>323</v>
       </c>
       <c r="S323" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="324" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M324" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N324" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O324" s="3" t="e" cm="1">
         <f t="array" ref="O324">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P324" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q324" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R324" s="3">
         <f>ROW()</f>
         <v>324</v>
       </c>
       <c r="S324" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="325" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M325" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N325" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O325" s="3" t="e" cm="1">
         <f t="array" ref="O325">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P325" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q325" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R325" s="3">
         <f>ROW()</f>
         <v>325</v>
       </c>
       <c r="S325" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="326" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M326" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N326" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O326" s="3" t="e" cm="1">
         <f t="array" ref="O326">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P326" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q326" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R326" s="3">
         <f>ROW()</f>
         <v>326</v>
       </c>
       <c r="S326" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="327" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M327" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N327" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O327" s="3" t="e" cm="1">
         <f t="array" ref="O327">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P327" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q327" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R327" s="3">
         <f>ROW()</f>
         <v>327</v>
       </c>
       <c r="S327" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="328" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M328" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N328" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O328" s="3" t="e" cm="1">
         <f t="array" ref="O328">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P328" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q328" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R328" s="3">
         <f>ROW()</f>
         <v>328</v>
       </c>
       <c r="S328" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="329" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M329" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N329" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O329" s="3" t="e" cm="1">
         <f t="array" ref="O329">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P329" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q329" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R329" s="3">
         <f>ROW()</f>
         <v>329</v>
       </c>
       <c r="S329" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="330" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M330" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="N330" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O330" s="3" t="e" cm="1">
         <f t="array" ref="O330">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P330" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q330" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R330" s="3">
         <f>ROW()</f>
         <v>330</v>
       </c>
       <c r="S330" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="331" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M331" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" ref="M331:M394" si="14">A331</f>
         <v>0</v>
       </c>
       <c r="N331" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O331" s="3" t="e" cm="1">
         <f t="array" ref="O331">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P331" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q331" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R331" s="3">
         <f>ROW()</f>
         <v>331</v>
       </c>
       <c r="S331" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="332" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M332" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N332" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O332" s="3" t="e" cm="1">
         <f t="array" ref="O332">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P332" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q332" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R332" s="3">
         <f>ROW()</f>
         <v>332</v>
       </c>
       <c r="S332" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="333" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M333" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N333" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O333" s="3" t="e" cm="1">
         <f t="array" ref="O333">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P333" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q333" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R333" s="3">
         <f>ROW()</f>
         <v>333</v>
       </c>
       <c r="S333" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="334" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M334" s="3">
-        <f t="shared" si="19"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N334" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O334" s="3" t="e" cm="1">
         <f t="array" ref="O334">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P334" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q334" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" ref="Q334:Q397" si="15">(ISBLANK(H333))</f>
         <v>1</v>
       </c>
       <c r="R334" s="3">
         <f>ROW()</f>
         <v>334</v>
       </c>
       <c r="S334" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="335" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M335" s="3">
-        <f t="shared" ref="M335:M398" si="21">A335</f>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N335" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O335" s="3" t="e" cm="1">
         <f t="array" ref="O335">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P335" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q335" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R335" s="3">
         <f>ROW()</f>
         <v>335</v>
       </c>
       <c r="S335" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="336" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M336" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N336" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O336" s="3" t="e" cm="1">
         <f t="array" ref="O336">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P336" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q336" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R336" s="3">
         <f>ROW()</f>
         <v>336</v>
       </c>
       <c r="S336" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="337" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M337" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N337" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O337" s="3" t="e" cm="1">
         <f t="array" ref="O337">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P337" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q337" s="3" t="b">
-        <f t="shared" si="20"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R337" s="3">
         <f>ROW()</f>
         <v>337</v>
       </c>
       <c r="S337" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="338" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M338" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N338" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O338" s="3" t="e" cm="1">
         <f t="array" ref="O338">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P338" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q338" s="3" t="b">
-        <f t="shared" ref="Q338:Q401" si="22">(ISBLANK(H337))</f>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R338" s="3">
         <f>ROW()</f>
         <v>338</v>
       </c>
       <c r="S338" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="339" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M339" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N339" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O339" s="3" t="e" cm="1">
         <f t="array" ref="O339">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P339" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q339" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R339" s="3">
         <f>ROW()</f>
         <v>339</v>
       </c>
       <c r="S339" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="340" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M340" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N340" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O340" s="3" t="e" cm="1">
         <f t="array" ref="O340">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P340" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q340" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R340" s="3">
         <f>ROW()</f>
         <v>340</v>
       </c>
       <c r="S340" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="341" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M341" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N341" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O341" s="3" t="e" cm="1">
         <f t="array" ref="O341">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P341" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q341" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R341" s="3">
         <f>ROW()</f>
         <v>341</v>
       </c>
       <c r="S341" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="342" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M342" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N342" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O342" s="3" t="e" cm="1">
         <f t="array" ref="O342">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P342" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q342" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R342" s="3">
         <f>ROW()</f>
         <v>342</v>
       </c>
       <c r="S342" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="343" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M343" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N343" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O343" s="3" t="e" cm="1">
         <f t="array" ref="O343">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P343" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q343" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R343" s="3">
         <f>ROW()</f>
         <v>343</v>
       </c>
       <c r="S343" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M344" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N344" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O344" s="3" t="e" cm="1">
         <f t="array" ref="O344">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P344" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q344" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R344" s="3">
         <f>ROW()</f>
         <v>344</v>
       </c>
       <c r="S344" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="345" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M345" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N345" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O345" s="3" t="e" cm="1">
         <f t="array" ref="O345">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P345" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q345" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R345" s="3">
         <f>ROW()</f>
         <v>345</v>
       </c>
       <c r="S345" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="346" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M346" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N346" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O346" s="3" t="e" cm="1">
         <f t="array" ref="O346">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P346" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q346" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R346" s="3">
         <f>ROW()</f>
         <v>346</v>
       </c>
       <c r="S346" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="347" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M347" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N347" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O347" s="3" t="e" cm="1">
         <f t="array" ref="O347">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P347" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q347" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R347" s="3">
         <f>ROW()</f>
         <v>347</v>
       </c>
       <c r="S347" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="348" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M348" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N348" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O348" s="3" t="e" cm="1">
         <f t="array" ref="O348">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P348" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q348" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R348" s="3">
         <f>ROW()</f>
         <v>348</v>
       </c>
       <c r="S348" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="349" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M349" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N349" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O349" s="3" t="e" cm="1">
         <f t="array" ref="O349">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P349" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q349" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R349" s="3">
         <f>ROW()</f>
         <v>349</v>
       </c>
       <c r="S349" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="350" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M350" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N350" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O350" s="3" t="e" cm="1">
         <f t="array" ref="O350">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P350" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q350" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R350" s="3">
         <f>ROW()</f>
         <v>350</v>
       </c>
       <c r="S350" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="351" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M351" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N351" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O351" s="3" t="e" cm="1">
         <f t="array" ref="O351">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P351" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q351" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R351" s="3">
         <f>ROW()</f>
         <v>351</v>
       </c>
       <c r="S351" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="352" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M352" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N352" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O352" s="3" t="e" cm="1">
         <f t="array" ref="O352">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P352" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q352" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R352" s="3">
         <f>ROW()</f>
         <v>352</v>
       </c>
       <c r="S352" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="353" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M353" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N353" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O353" s="3" t="e" cm="1">
         <f t="array" ref="O353">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P353" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q353" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R353" s="3">
         <f>ROW()</f>
         <v>353</v>
       </c>
       <c r="S353" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="354" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M354" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N354" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O354" s="3" t="e" cm="1">
         <f t="array" ref="O354">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P354" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q354" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R354" s="3">
         <f>ROW()</f>
         <v>354</v>
       </c>
       <c r="S354" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="355" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M355" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N355" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O355" s="3" t="e" cm="1">
         <f t="array" ref="O355">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P355" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q355" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R355" s="3">
         <f>ROW()</f>
         <v>355</v>
       </c>
       <c r="S355" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="356" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M356" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N356" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O356" s="3" t="e" cm="1">
         <f t="array" ref="O356">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P356" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q356" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R356" s="3">
         <f>ROW()</f>
         <v>356</v>
       </c>
       <c r="S356" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="357" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M357" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N357" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O357" s="3" t="e" cm="1">
         <f t="array" ref="O357">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P357" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q357" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R357" s="3">
         <f>ROW()</f>
         <v>357</v>
       </c>
       <c r="S357" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="358" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M358" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N358" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O358" s="3" t="e" cm="1">
         <f t="array" ref="O358">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P358" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q358" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R358" s="3">
         <f>ROW()</f>
         <v>358</v>
       </c>
       <c r="S358" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="359" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M359" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N359" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O359" s="3" t="e" cm="1">
         <f t="array" ref="O359">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P359" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q359" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R359" s="3">
         <f>ROW()</f>
         <v>359</v>
       </c>
       <c r="S359" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="360" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M360" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N360" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O360" s="3" t="e" cm="1">
         <f t="array" ref="O360">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P360" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q360" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R360" s="3">
         <f>ROW()</f>
         <v>360</v>
       </c>
       <c r="S360" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="361" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M361" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N361" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O361" s="3" t="e" cm="1">
         <f t="array" ref="O361">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P361" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q361" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R361" s="3">
         <f>ROW()</f>
         <v>361</v>
       </c>
       <c r="S361" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="362" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M362" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N362" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O362" s="3" t="e" cm="1">
         <f t="array" ref="O362">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P362" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q362" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R362" s="3">
         <f>ROW()</f>
         <v>362</v>
       </c>
       <c r="S362" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="363" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M363" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N363" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O363" s="3" t="e" cm="1">
         <f t="array" ref="O363">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P363" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q363" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R363" s="3">
         <f>ROW()</f>
         <v>363</v>
       </c>
       <c r="S363" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="364" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M364" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N364" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O364" s="3" t="e" cm="1">
         <f t="array" ref="O364">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P364" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q364" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R364" s="3">
         <f>ROW()</f>
         <v>364</v>
       </c>
       <c r="S364" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="365" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M365" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N365" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O365" s="3" t="e" cm="1">
         <f t="array" ref="O365">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P365" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q365" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R365" s="3">
         <f>ROW()</f>
         <v>365</v>
       </c>
       <c r="S365" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="366" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M366" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N366" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O366" s="3" t="e" cm="1">
         <f t="array" ref="O366">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P366" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q366" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R366" s="3">
         <f>ROW()</f>
         <v>366</v>
       </c>
       <c r="S366" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="367" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M367" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N367" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O367" s="3" t="e" cm="1">
         <f t="array" ref="O367">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P367" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q367" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R367" s="3">
         <f>ROW()</f>
         <v>367</v>
       </c>
       <c r="S367" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="368" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M368" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N368" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O368" s="3" t="e" cm="1">
         <f t="array" ref="O368">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P368" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q368" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R368" s="3">
         <f>ROW()</f>
         <v>368</v>
       </c>
       <c r="S368" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="369" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M369" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N369" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O369" s="3" t="e" cm="1">
         <f t="array" ref="O369">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P369" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q369" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R369" s="3">
         <f>ROW()</f>
         <v>369</v>
       </c>
       <c r="S369" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="370" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M370" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N370" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O370" s="3" t="e" cm="1">
         <f t="array" ref="O370">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P370" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q370" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R370" s="3">
         <f>ROW()</f>
         <v>370</v>
       </c>
       <c r="S370" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="371" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M371" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N371" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O371" s="3" t="e" cm="1">
         <f t="array" ref="O371">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P371" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q371" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R371" s="3">
         <f>ROW()</f>
         <v>371</v>
       </c>
       <c r="S371" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="372" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M372" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N372" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O372" s="3" t="e" cm="1">
         <f t="array" ref="O372">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P372" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q372" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R372" s="3">
         <f>ROW()</f>
         <v>372</v>
       </c>
       <c r="S372" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="373" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M373" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N373" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O373" s="3" t="e" cm="1">
         <f t="array" ref="O373">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P373" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q373" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R373" s="3">
         <f>ROW()</f>
         <v>373</v>
       </c>
       <c r="S373" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="374" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M374" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N374" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O374" s="3" t="e" cm="1">
         <f t="array" ref="O374">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P374" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q374" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R374" s="3">
         <f>ROW()</f>
         <v>374</v>
       </c>
       <c r="S374" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="375" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M375" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N375" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O375" s="3" t="e" cm="1">
         <f t="array" ref="O375">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P375" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q375" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R375" s="3">
         <f>ROW()</f>
         <v>375</v>
       </c>
       <c r="S375" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="376" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M376" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N376" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O376" s="3" t="e" cm="1">
         <f t="array" ref="O376">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P376" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q376" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R376" s="3">
         <f>ROW()</f>
         <v>376</v>
       </c>
       <c r="S376" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="377" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M377" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N377" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O377" s="3" t="e" cm="1">
         <f t="array" ref="O377">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P377" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q377" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R377" s="3">
         <f>ROW()</f>
         <v>377</v>
       </c>
       <c r="S377" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="378" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M378" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N378" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O378" s="3" t="e" cm="1">
         <f t="array" ref="O378">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P378" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q378" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R378" s="3">
         <f>ROW()</f>
         <v>378</v>
       </c>
       <c r="S378" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="379" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M379" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N379" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O379" s="3" t="e" cm="1">
         <f t="array" ref="O379">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P379" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q379" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R379" s="3">
         <f>ROW()</f>
         <v>379</v>
       </c>
       <c r="S379" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="380" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M380" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N380" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O380" s="3" t="e" cm="1">
         <f t="array" ref="O380">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P380" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q380" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R380" s="3">
         <f>ROW()</f>
         <v>380</v>
       </c>
       <c r="S380" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="381" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M381" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N381" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O381" s="3" t="e" cm="1">
         <f t="array" ref="O381">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P381" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q381" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R381" s="3">
         <f>ROW()</f>
         <v>381</v>
       </c>
       <c r="S381" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="382" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M382" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N382" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O382" s="3" t="e" cm="1">
         <f t="array" ref="O382">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P382" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q382" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R382" s="3">
         <f>ROW()</f>
         <v>382</v>
       </c>
       <c r="S382" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="383" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M383" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N383" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O383" s="3" t="e" cm="1">
         <f t="array" ref="O383">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P383" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q383" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R383" s="3">
         <f>ROW()</f>
         <v>383</v>
       </c>
       <c r="S383" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="384" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M384" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N384" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O384" s="3" t="e" cm="1">
         <f t="array" ref="O384">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P384" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q384" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R384" s="3">
         <f>ROW()</f>
         <v>384</v>
       </c>
       <c r="S384" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="385" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M385" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N385" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O385" s="3" t="e" cm="1">
         <f t="array" ref="O385">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P385" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q385" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R385" s="3">
         <f>ROW()</f>
         <v>385</v>
       </c>
       <c r="S385" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="386" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M386" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N386" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O386" s="3" t="e" cm="1">
         <f t="array" ref="O386">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P386" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q386" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R386" s="3">
         <f>ROW()</f>
         <v>386</v>
       </c>
       <c r="S386" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="387" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M387" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N387" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O387" s="3" t="e" cm="1">
         <f t="array" ref="O387">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P387" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q387" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R387" s="3">
         <f>ROW()</f>
         <v>387</v>
       </c>
       <c r="S387" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="388" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M388" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N388" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O388" s="3" t="e" cm="1">
         <f t="array" ref="O388">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P388" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q388" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R388" s="3">
         <f>ROW()</f>
         <v>388</v>
       </c>
       <c r="S388" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="389" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M389" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N389" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O389" s="3" t="e" cm="1">
         <f t="array" ref="O389">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P389" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q389" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R389" s="3">
         <f>ROW()</f>
         <v>389</v>
       </c>
       <c r="S389" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="390" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M390" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N390" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O390" s="3" t="e" cm="1">
         <f t="array" ref="O390">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P390" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q390" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R390" s="3">
         <f>ROW()</f>
         <v>390</v>
       </c>
       <c r="S390" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="391" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M391" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N391" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O391" s="3" t="e" cm="1">
         <f t="array" ref="O391">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P391" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q391" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R391" s="3">
         <f>ROW()</f>
         <v>391</v>
       </c>
       <c r="S391" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="392" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M392" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N392" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O392" s="3" t="e" cm="1">
         <f t="array" ref="O392">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P392" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q392" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R392" s="3">
         <f>ROW()</f>
         <v>392</v>
       </c>
       <c r="S392" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="393" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M393" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N393" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O393" s="3" t="e" cm="1">
         <f t="array" ref="O393">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P393" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q393" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R393" s="3">
         <f>ROW()</f>
         <v>393</v>
       </c>
       <c r="S393" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="394" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M394" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N394" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O394" s="3" t="e" cm="1">
         <f t="array" ref="O394">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P394" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q394" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R394" s="3">
         <f>ROW()</f>
         <v>394</v>
       </c>
       <c r="S394" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="395" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M395" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" ref="M395:M423" si="16">A395</f>
         <v>0</v>
       </c>
       <c r="N395" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O395" s="3" t="e" cm="1">
         <f t="array" ref="O395">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P395" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q395" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R395" s="3">
         <f>ROW()</f>
         <v>395</v>
       </c>
       <c r="S395" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="396" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M396" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N396" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O396" s="3" t="e" cm="1">
         <f t="array" ref="O396">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P396" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q396" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R396" s="3">
         <f>ROW()</f>
         <v>396</v>
       </c>
       <c r="S396" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="397" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M397" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N397" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O397" s="3" t="e" cm="1">
         <f t="array" ref="O397">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P397" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q397" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="15"/>
         <v>1</v>
       </c>
       <c r="R397" s="3">
         <f>ROW()</f>
         <v>397</v>
       </c>
       <c r="S397" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="398" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M398" s="3">
-        <f t="shared" si="21"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N398" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O398" s="3" t="e" cm="1">
         <f t="array" ref="O398">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P398" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q398" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" ref="Q398:Q423" si="17">(ISBLANK(H397))</f>
         <v>1</v>
       </c>
       <c r="R398" s="3">
         <f>ROW()</f>
         <v>398</v>
       </c>
       <c r="S398" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="399" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M399" s="3">
-        <f t="shared" ref="M399:M427" si="23">A399</f>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N399" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O399" s="3" t="e" cm="1">
         <f t="array" ref="O399">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P399" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q399" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R399" s="3">
         <f>ROW()</f>
         <v>399</v>
       </c>
       <c r="S399" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="400" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M400" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N400" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O400" s="3" t="e" cm="1">
         <f t="array" ref="O400">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P400" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q400" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R400" s="3">
         <f>ROW()</f>
         <v>400</v>
       </c>
       <c r="S400" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="401" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M401" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N401" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O401" s="3" t="e" cm="1">
         <f t="array" ref="O401">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P401" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q401" s="3" t="b">
-        <f t="shared" si="22"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R401" s="3">
         <f>ROW()</f>
         <v>401</v>
       </c>
       <c r="S401" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="402" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M402" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N402" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O402" s="3" t="e" cm="1">
         <f t="array" ref="O402">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P402" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q402" s="3" t="b">
-        <f t="shared" ref="Q402:Q427" si="24">(ISBLANK(H401))</f>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R402" s="3">
         <f>ROW()</f>
         <v>402</v>
       </c>
       <c r="S402" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="403" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M403" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N403" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O403" s="3" t="e" cm="1">
         <f t="array" ref="O403">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P403" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q403" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R403" s="3">
         <f>ROW()</f>
         <v>403</v>
       </c>
       <c r="S403" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="404" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M404" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N404" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O404" s="3" t="e" cm="1">
         <f t="array" ref="O404">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P404" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q404" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R404" s="3">
         <f>ROW()</f>
         <v>404</v>
       </c>
       <c r="S404" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="405" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M405" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N405" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O405" s="3" t="e" cm="1">
         <f t="array" ref="O405">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P405" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q405" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R405" s="3">
         <f>ROW()</f>
         <v>405</v>
       </c>
       <c r="S405" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="406" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M406" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N406" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O406" s="3" t="e" cm="1">
         <f t="array" ref="O406">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P406" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q406" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R406" s="3">
         <f>ROW()</f>
         <v>406</v>
       </c>
       <c r="S406" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="407" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M407" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N407" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O407" s="3" t="e" cm="1">
         <f t="array" ref="O407">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P407" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q407" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R407" s="3">
         <f>ROW()</f>
         <v>407</v>
       </c>
       <c r="S407" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="408" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M408" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N408" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O408" s="3" t="e" cm="1">
         <f t="array" ref="O408">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P408" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q408" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R408" s="3">
         <f>ROW()</f>
         <v>408</v>
       </c>
       <c r="S408" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="409" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M409" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N409" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O409" s="3" t="e" cm="1">
         <f t="array" ref="O409">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P409" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q409" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R409" s="3">
         <f>ROW()</f>
         <v>409</v>
       </c>
       <c r="S409" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="410" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M410" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N410" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O410" s="3" t="e" cm="1">
         <f t="array" ref="O410">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P410" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q410" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R410" s="3">
         <f>ROW()</f>
         <v>410</v>
       </c>
       <c r="S410" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="411" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M411" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N411" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O411" s="3" t="e" cm="1">
         <f t="array" ref="O411">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P411" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q411" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R411" s="3">
         <f>ROW()</f>
         <v>411</v>
       </c>
       <c r="S411" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="412" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M412" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N412" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O412" s="3" t="e" cm="1">
         <f t="array" ref="O412">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P412" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q412" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R412" s="3">
         <f>ROW()</f>
         <v>412</v>
       </c>
       <c r="S412" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="413" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M413" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N413" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O413" s="3" t="e" cm="1">
         <f t="array" ref="O413">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P413" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q413" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R413" s="3">
         <f>ROW()</f>
         <v>413</v>
       </c>
       <c r="S413" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="414" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M414" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N414" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O414" s="3" t="e" cm="1">
         <f t="array" ref="O414">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P414" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q414" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R414" s="3">
         <f>ROW()</f>
         <v>414</v>
       </c>
       <c r="S414" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="415" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M415" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N415" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O415" s="3" t="e" cm="1">
         <f t="array" ref="O415">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P415" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q415" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R415" s="3">
         <f>ROW()</f>
         <v>415</v>
       </c>
       <c r="S415" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="416" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M416" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N416" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O416" s="3" t="e" cm="1">
         <f t="array" ref="O416">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P416" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q416" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R416" s="3">
         <f>ROW()</f>
         <v>416</v>
       </c>
       <c r="S416" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="417" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M417" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N417" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O417" s="3" t="e" cm="1">
         <f t="array" ref="O417">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P417" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q417" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R417" s="3">
         <f>ROW()</f>
         <v>417</v>
       </c>
       <c r="S417" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="418" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M418" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N418" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O418" s="3" t="e" cm="1">
         <f t="array" ref="O418">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P418" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q418" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R418" s="3">
         <f>ROW()</f>
         <v>418</v>
       </c>
       <c r="S418" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="419" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M419" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N419" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O419" s="3" t="e" cm="1">
         <f t="array" ref="O419">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P419" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q419" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R419" s="3">
         <f>ROW()</f>
         <v>419</v>
       </c>
       <c r="S419" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="420" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M420" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N420" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O420" s="3" t="e" cm="1">
         <f t="array" ref="O420">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P420" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q420" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R420" s="3">
         <f>ROW()</f>
         <v>420</v>
       </c>
       <c r="S420" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="421" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M421" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N421" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O421" s="3" t="e" cm="1">
         <f t="array" ref="O421">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P421" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q421" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R421" s="3">
         <f>ROW()</f>
         <v>421</v>
       </c>
       <c r="S421" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="422" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M422" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N422" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O422" s="3" t="e" cm="1">
         <f t="array" ref="O422">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P422" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q422" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R422" s="3">
         <f>ROW()</f>
         <v>422</v>
       </c>
       <c r="S422" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="423" spans="13:19" x14ac:dyDescent="0.25">
       <c r="M423" s="3">
-        <f t="shared" si="23"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N423" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O423" s="3" t="e" cm="1">
         <f t="array" ref="O423">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P423" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q423" s="3" t="b">
-        <f t="shared" si="24"/>
+        <f t="shared" si="17"/>
         <v>1</v>
       </c>
       <c r="R423" s="3">
         <f>ROW()</f>
         <v>423</v>
       </c>
       <c r="S423" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
-        <v>15</v>
-[...119 lines deleted...]
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:L13" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A3:L10" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="3">
-    <mergeCell ref="A10:A13"/>
-[...1 lines deleted...]
-    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
   </mergeCells>
-  <conditionalFormatting sqref="A9 C11 D11:J12 C13:D14 I13:L14">
-    <cfRule type="expression" dxfId="12" priority="24">
+  <conditionalFormatting sqref="A9:C9 A13:L389">
+    <cfRule type="expression" dxfId="6" priority="19">
+      <formula>$P10=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A9:C9 D9:K10 L9:L11 C11:D11 I11:L11">
+    <cfRule type="expression" dxfId="5" priority="27">
       <formula>#REF!=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A7:B7">
-[...5 lines deleted...]
-    <cfRule type="expression" dxfId="10" priority="12">
+  <conditionalFormatting sqref="A4:L8">
+    <cfRule type="expression" dxfId="4" priority="1">
       <formula>$P4=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A16:L16">
-[...1 lines deleted...]
-      <formula>$P18=TRUE</formula>
+  <conditionalFormatting sqref="A12:L12">
+    <cfRule type="expression" dxfId="3" priority="22">
+      <formula>$P14=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C7">
-[...10 lines deleted...]
-    <cfRule type="expression" dxfId="6" priority="38">
+  <conditionalFormatting sqref="C11:G11 I11:L11">
+    <cfRule type="expression" dxfId="2" priority="21">
       <formula>$P10=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C14:G14 I14:L14">
-[...1 lines deleted...]
-      <formula>$P12=TRUE</formula>
+  <conditionalFormatting sqref="D9:K10 L9:L11 A11:L423">
+    <cfRule type="expression" dxfId="1" priority="15">
+      <formula>$P9=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C10:J10 L10:L14">
-[...19 lines deleted...]
-      <formula>#REF!=TRUE</formula>
+  <conditionalFormatting sqref="I11">
+    <cfRule type="expression" dxfId="0" priority="18">
+      <formula>$P13=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A17" r:id="rId1" xr:uid="{A3C38037-3CE0-4DB9-A002-AE3EDA69EEA5}"/>
+    <hyperlink ref="A13" r:id="rId1" xr:uid="{A3C38037-3CE0-4DB9-A002-AE3EDA69EEA5}"/>
     <hyperlink ref="D5" r:id="rId2" xr:uid="{341B55DA-D636-4854-A48B-9CC71A48B473}"/>
-    <hyperlink ref="D13" r:id="rId3" xr:uid="{396C851F-1A3F-4C13-B8AE-2A20B92C4723}"/>
-[...8 lines deleted...]
-    <hyperlink ref="D11" r:id="rId12" xr:uid="{B865B445-2D16-4D4C-AE61-E59C9CC8B7B9}"/>
+    <hyperlink ref="D4" r:id="rId3" xr:uid="{F6B1C04D-36E5-45B5-93B5-F4CB9AA4BED9}"/>
+    <hyperlink ref="D10" r:id="rId4" xr:uid="{74F80AC9-C277-4DD6-AD02-5CFD38F7D3D8}"/>
+    <hyperlink ref="A1" r:id="rId5" xr:uid="{DB6DFAF3-6483-4728-8DE4-1F3C77666609}"/>
+    <hyperlink ref="D9" r:id="rId6" xr:uid="{B865B445-2D16-4D4C-AE61-E59C9CC8B7B9}"/>
+    <hyperlink ref="D8" r:id="rId7" xr:uid="{91B180BB-60EE-4CBA-93E5-CD3C21A36902}"/>
+    <hyperlink ref="D6" r:id="rId8" xr:uid="{DAE914F1-0815-46E2-8621-5231BB1EDA8F}"/>
+    <hyperlink ref="D7" r:id="rId9" xr:uid="{93381E2D-78EE-449B-AE33-7D1481FF43B5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId13"/>
+  <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId10"/>
   <tableParts count="1">
-    <tablePart r:id="rId14"/>
+    <tablePart r:id="rId11"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C12756AE-9C0E-4C07-9095-48BF379F9BD7}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
@@ -18422,33 +17863,33 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Regiongemensamma licenser VGR </vt:lpstr>
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Regiongemensamma licenser övriga beställare leverantör Medovia</dc:title>
   <dc:subject/>
   <dc:creator>Sara Zimmermann</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Evelina Sjölin</lastModifiedBy>
+  <lastModifiedBy>Sara Zimmermann</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>