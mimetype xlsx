--- v4 (2026-08-14)
+++ v5 (2026-09-09)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="221" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B5A98AEA-4D36-4543-8132-5458263CD2FB}"/>
+  <xr:revisionPtr revIDLastSave="283" documentId="13_ncr:1_{0CFE926C-62AB-4E46-B5E8-2533E60556E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6B49A542-0E31-4432-A57A-0CCD0EE4CD0E}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{04F772C4-CFDB-456C-ADDC-3E5D78C9AF9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Regiongemensamma licenser VGR " sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Regiongemensamma licenser VGR '!$A$3:$L$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -3633,54 +3633,54 @@
   <si>
     <t xml:space="preserve">5x2ml </t>
   </si>
   <si>
     <t>P00029</t>
   </si>
   <si>
     <t>klonodinhydroklorid</t>
   </si>
   <si>
     <t>tablett</t>
   </si>
   <si>
     <t>75 mkg</t>
   </si>
   <si>
     <t>Catapresan 75mkg</t>
   </si>
   <si>
     <t>Glenwood GmbH Pharmazeutiche Erzeugnisse</t>
   </si>
   <si>
     <t>100 tabletter</t>
   </si>
   <si>
-    <t>Uppdaterad 2026-08-13</t>
+    <t>P00026</t>
   </si>
   <si>
-    <t>P00026</t>
+    <t>Uppdaterad 2026-09-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3989,51 +3989,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
@@ -4166,79 +4166,70 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" xr:uid="{57CDF7A7-3340-4860-9F4B-DFF80A3A864A}"/>
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="16">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
@@ -4796,51 +4787,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-183/native/SPC%20Tavegil%20injektionsv%c3%a4tska%202mg_2ml%20(GebroPharma_%20DE)%20680693.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-184/native/SPC%20Diazepam%20injektionsv%c3%a4tska%2010mg_2ml%20842356.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-486/native/SPC%20Nozinan%20inj%20Neuraxpharm%20771089%20758330.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-487/native/SPC%20FLUTIDE%20MITE%2050MCG%20GLAXOSMITHKLINE%20847411.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/forskrivning/tillstand-for-utlamnande-vid-generell-licens" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-583/native/SPC%20Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%205mg_2%2c5ml%20Medovia%20vnr%20780490.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-573/native/Regiongemensamma%20licenser%20%c3%b6vriga%20best%c3%a4llare%20leverant%c3%b6r%20Medovia.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-471/native/SPC%20pms-Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%202mg_ml%20vnr%20748766.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-224/native/SPC%20Catapresan%20tablett%2075ug%20DE%20680658.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46A1973F-B685-4E38-A56C-84A2FF73808C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S423"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D2" sqref="D2"/>
+      <selection pane="bottomRight" activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.140625" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="49" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53" customWidth="1"/>
     <col min="6" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22.7109375" customWidth="1"/>
     <col min="11" max="11" width="19.140625" customWidth="1"/>
     <col min="12" max="12" width="27.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="60.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="15.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="3" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="3"/>
   </cols>
@@ -4914,52 +4905,52 @@
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="74">
-        <v>842356</v>
+      <c r="H4" s="15">
+        <v>760090</v>
       </c>
       <c r="I4" s="16">
         <v>46595</v>
       </c>
       <c r="J4" s="23" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="27">
         <v>2026861265</v>
       </c>
       <c r="L4" s="25"/>
       <c r="M4" s="3" t="str">
         <f t="shared" ref="M4" si="0">A4</f>
         <v>diazepam</v>
       </c>
       <c r="N4" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O4" s="3" cm="1">
         <f t="array" ref="O4">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>1</v>
       </c>
       <c r="P4" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
@@ -4978,51 +4969,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="33" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="H5" s="74">
+      <c r="H5" s="15">
         <v>847411</v>
       </c>
       <c r="I5" s="35">
         <v>46592</v>
       </c>
       <c r="J5" s="36" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="37">
         <v>2026862567</v>
       </c>
       <c r="L5" s="38">
         <v>46265</v>
       </c>
       <c r="M5" s="3" t="str">
         <f t="shared" ref="M5" si="2">A5</f>
         <v>flutikasonpropionat</v>
       </c>
       <c r="N5" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O5" s="3" cm="1">
         <f t="array" ref="O5">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>2</v>
@@ -5044,51 +5035,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="48" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="49" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="49" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>57</v>
       </c>
       <c r="E6" s="50" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="50" t="s">
         <v>59</v>
       </c>
       <c r="G6" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="H6" s="74" t="s">
+      <c r="H6" s="15" t="s">
         <v>61</v>
       </c>
       <c r="I6" s="22">
         <v>46595</v>
       </c>
       <c r="J6" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="27">
         <v>2026862597</v>
       </c>
       <c r="L6" s="26"/>
       <c r="M6" s="3" t="str">
         <f>A6</f>
         <v>klemastin</v>
       </c>
       <c r="N6" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O6" s="3" cm="1">
         <f t="array" ref="O6">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>3</v>
       </c>
       <c r="P6" s="3" t="b">
@@ -5108,52 +5099,52 @@
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>63</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="54" t="s">
         <v>65</v>
       </c>
       <c r="E7" s="55" t="s">
         <v>66</v>
       </c>
       <c r="F7" s="55" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="H7" s="74" t="s">
-        <v>69</v>
+      <c r="H7" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="I7" s="22">
         <v>46590</v>
       </c>
       <c r="J7" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="27">
         <v>2026861264</v>
       </c>
       <c r="L7" s="26"/>
       <c r="M7" s="3" t="str">
         <f>A7</f>
         <v>klonodinhydroklorid</v>
       </c>
       <c r="N7" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O7" s="3" cm="1">
         <f t="array" ref="O7">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>4</v>
       </c>
       <c r="P7" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
@@ -5172,175 +5163,175 @@
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="57" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="58" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="52" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="52" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="H8" s="75" t="s">
+      <c r="H8" s="68" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="35">
         <v>46595</v>
       </c>
       <c r="J8" s="36" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="37">
         <v>2026862566</v>
       </c>
       <c r="L8" s="38"/>
       <c r="M8" s="3" t="str">
         <f>A8</f>
         <v>levomepromazin</v>
       </c>
       <c r="N8" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O8" s="3" cm="1">
         <f t="array" ref="O8">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>5</v>
       </c>
       <c r="P8" s="3" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>0</v>
       </c>
       <c r="Q8" s="3" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R8" s="3">
         <f>ROW()</f>
         <v>8</v>
       </c>
       <c r="S8" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A9" s="68" t="s">
+      <c r="A9" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="72" t="s">
+      <c r="C9" s="73" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="54" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="59" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="59" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="H9" s="76">
+      <c r="H9" s="59">
         <v>780490</v>
       </c>
       <c r="I9" s="60">
         <v>46305</v>
       </c>
       <c r="J9" s="61" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="28">
         <v>2025809848</v>
       </c>
       <c r="L9" s="62">
         <v>46446</v>
       </c>
       <c r="M9" s="3" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="N9" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>#REF!</v>
       </c>
       <c r="O9" s="3" t="e" cm="1">
         <f t="array" ref="O9">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P9" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q9" s="3" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R9" s="3">
         <f>ROW()</f>
         <v>9</v>
       </c>
       <c r="S9" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="69"/>
-[...1 lines deleted...]
-      <c r="C10" s="73"/>
+      <c r="A10" s="70"/>
+      <c r="B10" s="72"/>
+      <c r="C10" s="74"/>
       <c r="D10" s="63" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="H10" s="77">
+      <c r="H10" s="11">
         <v>750893</v>
       </c>
       <c r="I10" s="64">
         <v>46595</v>
       </c>
       <c r="J10" s="65" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="66">
         <v>2026862603</v>
       </c>
       <c r="L10" s="67">
         <v>46446</v>
       </c>
       <c r="M10" s="3" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="N10" s="3" t="e">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>#REF!</v>
       </c>
       <c r="O10" s="3" t="e" cm="1">
         <f t="array" ref="O10">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
@@ -5481,55 +5472,55 @@
         <v/>
       </c>
       <c r="O14" s="3" t="e" cm="1">
         <f t="array" ref="O14">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P14" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q14" s="3" t="b">
         <f t="shared" ref="Q14:Q77" si="5">(ISBLANK(H13))</f>
         <v>1</v>
       </c>
       <c r="R14" s="3">
         <f>ROW()</f>
         <v>14</v>
       </c>
       <c r="S14" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M15" s="3" t="str">
         <f t="shared" si="4"/>
-        <v>Uppdaterad 2026-08-13</v>
+        <v>Uppdaterad 2026-09-03</v>
       </c>
       <c r="N15" s="3">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O15" s="3" t="e" cm="1">
         <f t="array" ref="O15">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P15" s="3" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q15" s="3" t="b">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
       <c r="R15" s="3">
         <f>ROW()</f>
         <v>15</v>
       </c>
       <c r="S15" s="3">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>14</v>
       </c>