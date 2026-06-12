--- v0 (2025-12-25)
+++ v1 (2026-06-12)
@@ -1,165 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29311"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="57" documentId="8_{A0BDCF6F-C7CE-4271-AA9F-33255811B02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F987E92-32E8-4851-865D-8D7881B60A7C}"/>
+  <xr:revisionPtr revIDLastSave="73" documentId="8_{A0BDCF6F-C7CE-4271-AA9F-33255811B02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9F20791-93BD-4AB4-9C97-F92A20D69027}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8E8F65A2-C69B-4B82-B4D7-1C63D2196B1D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{8E8F65A2-C69B-4B82-B4D7-1C63D2196B1D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sammanställning" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="117">
   <si>
     <t>Önskar du se filen i Excel? Klicka här</t>
   </si>
   <si>
     <t xml:space="preserve">Bilaga 2, Ö014 Överenskommelse om utlämnande av vissa oberedda läkemedel VGR och Apoteket AB  </t>
   </si>
   <si>
-    <t>Version 1.2</t>
-[...4 lines deleted...]
-  <si>
     <t>ATC</t>
   </si>
   <si>
     <t>Benämning</t>
   </si>
   <si>
     <t>Förpackning</t>
   </si>
   <si>
     <t>Varunummer</t>
   </si>
   <si>
     <t>Måste spädas på Apotek</t>
   </si>
   <si>
     <t>A07AA12</t>
   </si>
   <si>
     <t xml:space="preserve">DIFICLIR, granulat till oral suspension 40 mg/ml </t>
   </si>
   <si>
-    <t xml:space="preserve">110 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>Nej</t>
   </si>
   <si>
     <t>B01AF01</t>
   </si>
   <si>
     <t xml:space="preserve">Xarelto, granulat till oral suspension 1 mg/ml </t>
   </si>
   <si>
-    <t xml:space="preserve">51,7 milliliter </t>
-[...4 lines deleted...]
-  <si>
     <t>G04BE03</t>
   </si>
   <si>
     <t>Revatio, pulver till oral suspension 10 mg/ml Orifarm AB</t>
   </si>
   <si>
     <t>90 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Revatio, pulver till oral suspension 10 mg/ml Viatris AB </t>
   </si>
   <si>
-    <t xml:space="preserve">90 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>J01CA04</t>
   </si>
   <si>
     <t xml:space="preserve">Amimox, granulat till oral suspension 100 mg/ml </t>
   </si>
   <si>
-    <t xml:space="preserve">125 milliliter </t>
-[...7 lines deleted...]
-  <si>
     <t>Amimox, granulat till oral suspension 50 mg/ml</t>
   </si>
   <si>
     <t>125 milliliter</t>
   </si>
   <si>
     <t>200 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Amimox, granulat till oral suspension 50 mg/ml </t>
   </si>
   <si>
     <t>Amoxicillin Sandoz, pulver till oral suspension 100 mg/ml</t>
   </si>
   <si>
     <t>100 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Amoxicillin Sandoz, pulver till oral suspension 100 mg/ml </t>
   </si>
   <si>
     <t>J01CE02</t>
   </si>
   <si>
     <t>Kåvepenin Frukt, granulat till oral suspension 50 mg/ml</t>
@@ -182,167 +154,146 @@
   <si>
     <t>20 milliliter</t>
   </si>
   <si>
     <t>40 milliliter</t>
   </si>
   <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral lösning 250 mg/ml</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral lösning 50 mg/ml</t>
   </si>
   <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral suspension 100 mg/ml</t>
   </si>
   <si>
     <t>J01CF05</t>
   </si>
   <si>
     <t xml:space="preserve">Heracillin pulver till oral suspension / 50 mg/ml </t>
   </si>
   <si>
-    <t xml:space="preserve">100 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>J01CR02</t>
   </si>
   <si>
     <t xml:space="preserve">Spektramox, pulver till oral suspension 50 mg/ml + 13 mg/ml Viatris AB </t>
   </si>
   <si>
     <t>Spektramox, pulver till oral suspension 80 mg/ml + 12 mg/ml Viatris AB</t>
   </si>
   <si>
     <t>140 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Spektramox, pulver till oral suspension 80 mg/ml + 12 mg/ml Viatris AB </t>
   </si>
   <si>
-    <t xml:space="preserve">70 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>J01DB05</t>
   </si>
   <si>
-    <t>Cefadroxil Mylan, pulver till oral suspension 100 mg/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>J01DD08</t>
   </si>
   <si>
     <t>Infectoopticef  granulat t oral su 100 mg /5 ml, INFECTOPHARM Arzneimittel und C</t>
   </si>
   <si>
     <t>50 ml</t>
   </si>
   <si>
     <t>InfectoOptiCef granulat t oral lö 100mg/5ml, Infectopharm Arzneimittel</t>
   </si>
   <si>
     <t>100 ml</t>
   </si>
   <si>
     <t>Suprax gr oral susp 100mg/5ml, Astellas Pharma</t>
   </si>
   <si>
     <t>Cefixime FrostPharma, granulat till oral suspension 20 mg/ml</t>
   </si>
   <si>
     <t>J01FA01</t>
   </si>
   <si>
     <t xml:space="preserve">Ery-Max, granulat till oral suspension 100 mg/ml </t>
   </si>
   <si>
-    <t xml:space="preserve">50 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>J01FA10</t>
   </si>
   <si>
     <t>Azitromax, pulver till oral suspension 40 mg/ml</t>
   </si>
   <si>
     <t>15 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Azitromax, pulver till oral suspension 40 mg/ml </t>
   </si>
   <si>
-    <t xml:space="preserve">22,5 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>J01FF01</t>
   </si>
   <si>
     <t xml:space="preserve">Dalacin, granulat till oral lösning 15 mg/ml </t>
   </si>
   <si>
-    <t xml:space="preserve">80 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>J01MA02</t>
   </si>
   <si>
     <t xml:space="preserve">Ciproxin, granulat och vätska till oral suspension 100 mg/ml </t>
   </si>
   <si>
     <t xml:space="preserve">Ciproxin, granulat och vätska till oral suspension 100 mg/ml 2care4 ApS </t>
   </si>
   <si>
     <t xml:space="preserve">Ciproxin, granulat och vätska till oral suspension 50 mg/ml </t>
   </si>
   <si>
     <t>J01XX08</t>
   </si>
   <si>
     <t>Zyvoxid, Granulat till oral suspension 20 mg/ml</t>
   </si>
   <si>
     <t>150 milliliter</t>
   </si>
   <si>
     <t>J02AC01</t>
   </si>
   <si>
     <t>Diflucan, pulver till oral suspension 10 mg/ml Orifarm AB</t>
   </si>
   <si>
     <t>35 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Diflucan, pulver till oral suspension 10 mg/ml Pfizer AB </t>
   </si>
   <si>
-    <t xml:space="preserve">35 milliliter </t>
-[...1 lines deleted...]
-  <si>
     <t>Diflucan, pulver till oral suspension 40 mg/ml Orifarm AB</t>
   </si>
   <si>
     <t xml:space="preserve">Diflucan, pulver till oral suspension 40 mg/ml Pfizer AB </t>
   </si>
   <si>
     <t>J02AC03</t>
   </si>
   <si>
     <t>Vfend, pulver till oral suspension 40 mg/ml Pfizer AB</t>
   </si>
   <si>
     <t>70 milliliter</t>
   </si>
   <si>
     <t>J05AB14</t>
   </si>
   <si>
     <t>Valcyte, pulver till oral lösning 50 mg/ml</t>
   </si>
   <si>
     <t>88 milliliter</t>
   </si>
   <si>
     <t>J05AH02</t>
@@ -363,422 +314,328 @@
     <t>Version</t>
   </si>
   <si>
     <t>Beskrivning</t>
   </si>
   <si>
     <t>Giltig from</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t>Nytt dokument</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Spektramox uppdaterad</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>Tillagd vara Cefixime FrostPharma vnr 120804</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 110 milliliter </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 51,7 milliliter </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 103,4 milliliter </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 90 milliliter </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 125 milliliter </t>
+  </si>
+  <si>
+    <t>Nej, förutsatt att beställande enhet har rutin för spädning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 60 milliliter </t>
+  </si>
+  <si>
+    <t>Amoxicillin Ebb, pulver till oral suspension 100 mg/ml</t>
+  </si>
+  <si>
+    <t>Primve, pulver till oral suspension 50 mg/ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 100 milliliter </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 70 milliliter </t>
+  </si>
+  <si>
+    <t>Cefadroxil Viatris, pulver till oral suspension 100 mg/ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 50 milliliter </t>
+  </si>
+  <si>
+    <t>Azithromycin 2care4, pulver till oral suspension 40 mg/ml</t>
+  </si>
+  <si>
+    <t>22,5 milliliter</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 22,5 milliliter </t>
+  </si>
+  <si>
+    <t>Azitromycin Ebb, pulver till oral suspension 40 mg/ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 80 milliliter </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 35 milliliter </t>
+  </si>
+  <si>
+    <t>2.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Förlängd dispens samt förändrade varor
+Tillagda varor:
+- Primve, pulver till oral suspension, dispens beviljad
+- Cefixime FrostPharma, granulat till oral suspension, behöver ej spädas på apotek enligt produktinformation
+- Azithromycin 2care4, pulver till oral suspension, dispens beviljad 
+- Azitromycin Ebb, pulver till oral suspension, dispens beviljad
+- Amoxicillin Ebb, pulver till oral suspension, EJ dispens
+Borttagna varor:
+- Cefadroxil Sandoz, pulver till oral suspension, avregistrerad 2026-05-04 
+Övriga förändringar: 
+- Phenoxymethylpenicillin EQL, granulat till oral suspension, dispens beviljad
+- Spektramox, pulver till oral suspension,  behöver ej längre spädas på apotek enligt produktinformation
+- Cefadroxil Mylan, pulver till oral suspension bytt namn till Cefadroxil Viatris, pulver till oral suspension
+</t>
+  </si>
+  <si>
+    <t>Version 2.0</t>
+  </si>
+  <si>
+    <t>Giltig from 2026-06-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="000000"/>
+  </numFmts>
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...13 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="9">
-[...172 lines deleted...]
-    </dxf>
+  <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -840,51 +697,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -982,1112 +839,1227 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-55/native/Antibiotikamixturer%20som%20ska%20sp%c3%a4das%20p%c3%a5%20Apotek%20v3.0.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-55/native/Antibiotikamixturer%20som%20ska%20sp%c3%a4das%20p%c3%a5%20Apotek%20v3.0.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{419227F3-81E5-4E3A-86A9-AA00126D7466}">
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="D49" sqref="D49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="19.5703125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="19.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="82.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="89.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="82.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.88671875" customWidth="1"/>
+    <col min="4" max="4" width="20.109375" customWidth="1"/>
+    <col min="5" max="5" width="89.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="23.25">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:5" ht="23.4" x14ac:dyDescent="0.45">
+      <c r="A2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="12"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:5" ht="21">
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+    </row>
+    <row r="3" spans="1:5" ht="21" x14ac:dyDescent="0.4">
       <c r="A3" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B4" s="11" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="C4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="D4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="2" t="s">
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="B5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="C5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D5" s="17">
+        <v>104474</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="B6" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="5">
-[...2 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="C6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D6" s="17">
+        <v>61009</v>
+      </c>
+      <c r="E6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D7" s="17">
+        <v>138007</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B8" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="C8" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="D8" s="17">
+        <v>180367</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="5">
-[...13 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="C9" t="s">
+        <v>97</v>
+      </c>
+      <c r="D9" s="17">
+        <v>504169</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="5">
-[...7 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B10" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="C10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D10" s="17">
+        <v>20838</v>
+      </c>
+      <c r="E10" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D11" s="17">
+        <v>20858</v>
+      </c>
+      <c r="E11" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C12" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="5">
-[...10 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="D12" s="18">
+        <v>469023</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="D13" s="18">
+        <v>469049</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="5">
-[...7 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="C14" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" s="18">
+        <v>469015</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="18">
+        <v>503642</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="C16" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="D16" s="18">
+        <v>14158</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="5">
-[...2 lines deleted...]
-      <c r="E10" s="5" t="s">
+      <c r="C17" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="D17" s="18">
+        <v>14147</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="B18" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="18">
+        <v>518936</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="18">
+        <v>518951</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="18">
+        <v>518969</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" s="18">
+        <v>518944</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="18">
+        <v>36517</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="18">
+        <v>36616</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="18">
+        <v>36673</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="18">
+        <v>4445</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="18">
+        <v>4745</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="18">
+        <v>450104</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="18">
+        <v>591907</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="18">
+        <v>72205</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="18">
+        <v>428500</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="18">
+        <v>173763</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="18">
+        <v>457542</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="18">
+        <v>578614</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="18">
+        <v>44143</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="18">
+        <v>497713</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" s="18">
+        <v>442368</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" s="18">
+        <v>186585</v>
+      </c>
+      <c r="E37" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="18">
+        <v>1738</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="D39" s="18">
+        <v>1429</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="18">
+        <v>481465</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B12" s="5" t="s">
+      <c r="D41" s="18">
+        <v>481499</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="5" t="s">
-[...302 lines deleted...]
-      <c r="B30" s="5" t="s">
+      <c r="D42" s="18">
+        <v>120804</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="C30" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="5" t="s">
+      <c r="B43" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="18">
+        <v>845449</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B32" s="5" t="s">
+      <c r="B44" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" s="18">
+        <v>783935</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="5" t="s">
-[...27 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="B45" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C35" s="5" t="s">
+      <c r="D45" s="18">
+        <v>773618</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="D35" s="5">
-[...10 lines deleted...]
-      <c r="B36" s="5" t="s">
+      <c r="B46" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C46" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" s="18">
+        <v>48967</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D47" s="18">
+        <v>48975</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="D36" s="5">
-[...7 lines deleted...]
-      <c r="A37" s="4" t="s">
+      <c r="B48" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D48" s="18">
+        <v>541628</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B37" s="5" t="s">
+      <c r="C49" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="C37" s="5" t="s">
-[...27 lines deleted...]
-      <c r="A39" s="4" t="s">
+      <c r="D49" s="18">
+        <v>402529</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B39" s="5" t="s">
+      <c r="C50" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="18">
+        <v>402552</v>
+      </c>
+      <c r="E50" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D51" s="18">
+        <v>561113</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="B52" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="D39" s="5">
-[...10 lines deleted...]
-      <c r="B40" s="5" t="s">
+      <c r="C52" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="D52" s="18">
+        <v>596031</v>
+      </c>
+      <c r="E52" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="B53" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="D40" s="5">
-[...10 lines deleted...]
-      <c r="B41" s="5" t="s">
+      <c r="C53" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D53" s="18">
+        <v>74872</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B54" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="C41" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B42" s="5" t="s">
+      <c r="C54" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D54" s="18">
+        <v>590284</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="4" t="s">
+      <c r="C55" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" s="18">
+        <v>74864</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B43" s="5" t="s">
+      <c r="B56" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="C56" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="D43" s="5">
-[...24 lines deleted...]
-      <c r="A45" s="4" t="s">
+      <c r="D56" s="18">
+        <v>7356</v>
+      </c>
+      <c r="E56" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B45" s="5" t="s">
+      <c r="B57" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="C45" s="5" t="s">
+      <c r="C57" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="D45" s="5">
-[...7 lines deleted...]
-      <c r="A46" s="4" t="s">
+      <c r="D57" s="18">
+        <v>417087</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B46" s="5" t="s">
+      <c r="B58" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="C46" s="5" t="s">
+      <c r="C58" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D58" s="18">
+        <v>409078</v>
+      </c>
+      <c r="E58" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="D46" s="5">
-[...7 lines deleted...]
-      <c r="A47" s="4" t="s">
+      <c r="C59" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D59" s="18">
+        <v>14063</v>
+      </c>
+      <c r="E59" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B47" s="5" t="s">
+      <c r="C60" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D60" s="18">
+        <v>409250</v>
+      </c>
+      <c r="E60" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="B61" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="D47" s="5">
-[...7 lines deleted...]
-      <c r="A48" s="4" t="s">
+      <c r="C61" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B48" s="5" t="s">
+      <c r="D61" s="18">
+        <v>16382</v>
+      </c>
+      <c r="E61" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="C48" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B49" s="5" t="s">
+      <c r="B62" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="C49" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B50" s="5" t="s">
+      <c r="C62" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="C50" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="4" t="s">
+      <c r="D62" s="18">
+        <v>86969</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B51" s="5" t="s">
+      <c r="B63" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="C63" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="D51" s="5">
-[...7 lines deleted...]
-      <c r="A52" s="4" t="s">
+      <c r="D63" s="18">
+        <v>402770</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B52" s="5" t="s">
+      <c r="B64" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="C52" s="5" t="s">
+      <c r="C64" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" s="18">
+        <v>573248</v>
+      </c>
+      <c r="E64" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A68" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D52" s="5">
-[...10 lines deleted...]
-      <c r="B53" s="5" t="s">
+      <c r="B68" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C53" s="5" t="s">
+      <c r="C68" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D53" s="5">
-[...10 lines deleted...]
-      <c r="B54" s="5" t="s">
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A69" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="C54" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B55" s="5" t="s">
+      <c r="B69" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="C55" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A56" s="4" t="s">
+      <c r="C69" s="5">
+        <v>45705</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A70" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="B56" s="5" t="s">
+      <c r="B70" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="C56" s="5" t="s">
+      <c r="C70" s="5">
+        <v>45720</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
         <v>92</v>
       </c>
-      <c r="D56" s="5">
-[...7 lines deleted...]
-      <c r="A57" s="4" t="s">
+      <c r="B71" t="s">
         <v>93</v>
       </c>
-      <c r="B57" s="5" t="s">
-[...86 lines deleted...]
-      <c r="C66" s="10">
+      <c r="C71" s="6">
         <v>45916</v>
       </c>
+    </row>
+    <row r="72" spans="1:5" ht="244.8" x14ac:dyDescent="0.3">
+      <c r="A72" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="C72" s="10">
+        <v>46183</v>
+      </c>
+      <c r="D72" s="8"/>
+      <c r="E72" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <conditionalFormatting sqref="D5:D59">
-    <cfRule type="duplicateValues" dxfId="8" priority="15"/>
+  <conditionalFormatting sqref="D5:D64">
+    <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId1" xr:uid="{B3C337FC-BFAB-4B89-B41F-17EC7053842C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Kalkylblad</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sammanställning</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Antibiotikamixturer som ska spädas på Apotek v3.0</dc:title>
   <dc:subject/>
   <dc:creator>Katja Heikkinen</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Katja Heikkinen</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>