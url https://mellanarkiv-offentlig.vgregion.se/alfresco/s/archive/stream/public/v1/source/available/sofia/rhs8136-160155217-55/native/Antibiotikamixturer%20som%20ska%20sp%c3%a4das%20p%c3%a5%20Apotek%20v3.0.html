--- v1 (2026-06-12)
+++ v2 (2026-09-09)
@@ -1,299 +1,362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="73" documentId="8_{A0BDCF6F-C7CE-4271-AA9F-33255811B02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9F20791-93BD-4AB4-9C97-F92A20D69027}"/>
+  <xr:revisionPtr revIDLastSave="82" documentId="8_{A0BDCF6F-C7CE-4271-AA9F-33255811B02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80DC986A-6331-44BA-9729-7F06184511BD}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{8E8F65A2-C69B-4B82-B4D7-1C63D2196B1D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8E8F65A2-C69B-4B82-B4D7-1C63D2196B1D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sammanställning" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="117">
   <si>
     <t>Önskar du se filen i Excel? Klicka här</t>
   </si>
   <si>
     <t xml:space="preserve">Bilaga 2, Ö014 Överenskommelse om utlämnande av vissa oberedda läkemedel VGR och Apoteket AB  </t>
   </si>
   <si>
+    <t>Version 2.0</t>
+  </si>
+  <si>
+    <t>Giltig from 2026-06-10</t>
+  </si>
+  <si>
     <t>ATC</t>
   </si>
   <si>
     <t>Benämning</t>
   </si>
   <si>
     <t>Förpackning</t>
   </si>
   <si>
     <t>Varunummer</t>
   </si>
   <si>
     <t>Måste spädas på Apotek</t>
   </si>
   <si>
     <t>A07AA12</t>
   </si>
   <si>
     <t xml:space="preserve">DIFICLIR, granulat till oral suspension 40 mg/ml </t>
   </si>
   <si>
+    <t xml:space="preserve"> 110 milliliter </t>
+  </si>
+  <si>
     <t>Nej</t>
   </si>
   <si>
     <t>B01AF01</t>
   </si>
   <si>
     <t xml:space="preserve">Xarelto, granulat till oral suspension 1 mg/ml </t>
   </si>
   <si>
+    <t xml:space="preserve"> 51,7 milliliter </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 103,4 milliliter </t>
+  </si>
+  <si>
     <t>G04BE03</t>
   </si>
   <si>
     <t>Revatio, pulver till oral suspension 10 mg/ml Orifarm AB</t>
   </si>
   <si>
     <t>90 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Revatio, pulver till oral suspension 10 mg/ml Viatris AB </t>
   </si>
   <si>
+    <t xml:space="preserve"> 90 milliliter </t>
+  </si>
+  <si>
     <t>J01CA04</t>
   </si>
   <si>
     <t xml:space="preserve">Amimox, granulat till oral suspension 100 mg/ml </t>
   </si>
   <si>
+    <t xml:space="preserve"> 125 milliliter </t>
+  </si>
+  <si>
+    <t>Nej, förutsatt att beställande enhet har rutin för spädning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 60 milliliter </t>
+  </si>
+  <si>
     <t>Amimox, granulat till oral suspension 50 mg/ml</t>
   </si>
   <si>
     <t>125 milliliter</t>
   </si>
   <si>
     <t>200 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Amimox, granulat till oral suspension 50 mg/ml </t>
   </si>
   <si>
+    <t>Amoxicillin Ebb, pulver till oral suspension 100 mg/ml</t>
+  </si>
+  <si>
+    <t>100 milliliter</t>
+  </si>
+  <si>
+    <t>Ja</t>
+  </si>
+  <si>
     <t>Amoxicillin Sandoz, pulver till oral suspension 100 mg/ml</t>
   </si>
   <si>
-    <t>100 milliliter</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Amoxicillin Sandoz, pulver till oral suspension 100 mg/ml </t>
   </si>
   <si>
     <t>J01CE02</t>
   </si>
   <si>
     <t>Kåvepenin Frukt, granulat till oral suspension 50 mg/ml</t>
   </si>
   <si>
     <t>60 milliliter</t>
   </si>
   <si>
     <t>300 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Kåvepenin Frukt, granulat till oral suspension 50 mg/ml </t>
   </si>
   <si>
     <t>Kåvepenin, granulat till oral suspension 100 mg/ml</t>
   </si>
   <si>
     <t>Kåvepenin, granulat till orala droppar, lösning 250 mg/ml</t>
   </si>
   <si>
     <t>20 milliliter</t>
   </si>
   <si>
     <t>40 milliliter</t>
   </si>
   <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral lösning 250 mg/ml</t>
   </si>
   <si>
-    <t>Ja</t>
-[...1 lines deleted...]
-  <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral lösning 50 mg/ml</t>
   </si>
   <si>
     <t>Phenoxymethylpenicillin EQL, granulat till oral suspension 100 mg/ml</t>
   </si>
   <si>
+    <t>Primve, pulver till oral suspension 50 mg/ml</t>
+  </si>
+  <si>
     <t>J01CF05</t>
   </si>
   <si>
     <t xml:space="preserve">Heracillin pulver till oral suspension / 50 mg/ml </t>
   </si>
   <si>
+    <t xml:space="preserve"> 100 milliliter </t>
+  </si>
+  <si>
     <t>J01CR02</t>
   </si>
   <si>
     <t xml:space="preserve">Spektramox, pulver till oral suspension 50 mg/ml + 13 mg/ml Viatris AB </t>
   </si>
   <si>
     <t>Spektramox, pulver till oral suspension 80 mg/ml + 12 mg/ml Viatris AB</t>
   </si>
   <si>
     <t>140 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Spektramox, pulver till oral suspension 80 mg/ml + 12 mg/ml Viatris AB </t>
   </si>
   <si>
+    <t xml:space="preserve"> 70 milliliter </t>
+  </si>
+  <si>
     <t>J01DB05</t>
   </si>
   <si>
+    <t>Cefadroxil Viatris, pulver till oral suspension 100 mg/ml</t>
+  </si>
+  <si>
     <t>J01DD08</t>
   </si>
   <si>
+    <t>Cefixime FrostPharma, granulat till oral suspension 20 mg/ml</t>
+  </si>
+  <si>
     <t>Infectoopticef  granulat t oral su 100 mg /5 ml, INFECTOPHARM Arzneimittel und C</t>
   </si>
   <si>
     <t>50 ml</t>
   </si>
   <si>
     <t>InfectoOptiCef granulat t oral lö 100mg/5ml, Infectopharm Arzneimittel</t>
   </si>
   <si>
     <t>100 ml</t>
   </si>
   <si>
     <t>Suprax gr oral susp 100mg/5ml, Astellas Pharma</t>
   </si>
   <si>
-    <t>Cefixime FrostPharma, granulat till oral suspension 20 mg/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>J01FA01</t>
   </si>
   <si>
     <t xml:space="preserve">Ery-Max, granulat till oral suspension 100 mg/ml </t>
   </si>
   <si>
+    <t xml:space="preserve"> 50 milliliter </t>
+  </si>
+  <si>
     <t>J01FA10</t>
   </si>
   <si>
+    <t>Azithromycin 2care4, pulver till oral suspension 40 mg/ml</t>
+  </si>
+  <si>
+    <t>22,5 milliliter</t>
+  </si>
+  <si>
     <t>Azitromax, pulver till oral suspension 40 mg/ml</t>
   </si>
   <si>
     <t>15 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Azitromax, pulver till oral suspension 40 mg/ml </t>
   </si>
   <si>
+    <t xml:space="preserve"> 22,5 milliliter </t>
+  </si>
+  <si>
+    <t>Azitromycin Ebb, pulver till oral suspension 40 mg/ml</t>
+  </si>
+  <si>
     <t>J01FF01</t>
   </si>
   <si>
     <t xml:space="preserve">Dalacin, granulat till oral lösning 15 mg/ml </t>
   </si>
   <si>
+    <t xml:space="preserve"> 80 milliliter </t>
+  </si>
+  <si>
     <t>J01MA02</t>
   </si>
   <si>
     <t xml:space="preserve">Ciproxin, granulat och vätska till oral suspension 100 mg/ml </t>
   </si>
   <si>
     <t xml:space="preserve">Ciproxin, granulat och vätska till oral suspension 100 mg/ml 2care4 ApS </t>
   </si>
   <si>
     <t xml:space="preserve">Ciproxin, granulat och vätska till oral suspension 50 mg/ml </t>
   </si>
   <si>
     <t>J01XX08</t>
   </si>
   <si>
     <t>Zyvoxid, Granulat till oral suspension 20 mg/ml</t>
   </si>
   <si>
     <t>150 milliliter</t>
   </si>
   <si>
     <t>J02AC01</t>
   </si>
   <si>
     <t>Diflucan, pulver till oral suspension 10 mg/ml Orifarm AB</t>
   </si>
   <si>
     <t>35 milliliter</t>
   </si>
   <si>
     <t xml:space="preserve">Diflucan, pulver till oral suspension 10 mg/ml Pfizer AB </t>
   </si>
   <si>
+    <t xml:space="preserve"> 35 milliliter </t>
+  </si>
+  <si>
     <t>Diflucan, pulver till oral suspension 40 mg/ml Orifarm AB</t>
   </si>
   <si>
     <t xml:space="preserve">Diflucan, pulver till oral suspension 40 mg/ml Pfizer AB </t>
   </si>
   <si>
     <t>J02AC03</t>
   </si>
   <si>
     <t>Vfend, pulver till oral suspension 40 mg/ml Pfizer AB</t>
   </si>
   <si>
     <t>70 milliliter</t>
   </si>
   <si>
     <t>J05AB14</t>
   </si>
   <si>
     <t>Valcyte, pulver till oral lösning 50 mg/ml</t>
   </si>
   <si>
     <t>88 milliliter</t>
   </si>
   <si>
     <t>J05AH02</t>
@@ -314,140 +377,78 @@
     <t>Version</t>
   </si>
   <si>
     <t>Beskrivning</t>
   </si>
   <si>
     <t>Giltig from</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t>Nytt dokument</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Spektramox uppdaterad</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>Tillagd vara Cefixime FrostPharma vnr 120804</t>
-  </si>
-[...55 lines deleted...]
-    <t xml:space="preserve"> 35 milliliter </t>
   </si>
   <si>
     <t>2.0</t>
   </si>
   <si>
     <t xml:space="preserve">Förlängd dispens samt förändrade varor
 Tillagda varor:
 - Primve, pulver till oral suspension, dispens beviljad
 - Cefixime FrostPharma, granulat till oral suspension, behöver ej spädas på apotek enligt produktinformation
 - Azithromycin 2care4, pulver till oral suspension, dispens beviljad 
 - Azitromycin Ebb, pulver till oral suspension, dispens beviljad
 - Amoxicillin Ebb, pulver till oral suspension, EJ dispens
 Borttagna varor:
 - Cefadroxil Sandoz, pulver till oral suspension, avregistrerad 2026-05-04 
 Övriga förändringar: 
 - Phenoxymethylpenicillin EQL, granulat till oral suspension, dispens beviljad
 - Spektramox, pulver till oral suspension,  behöver ej längre spädas på apotek enligt produktinformation
 - Cefadroxil Mylan, pulver till oral suspension bytt namn till Cefadroxil Viatris, pulver till oral suspension
 </t>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="000000"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="000000"/>
+    <numFmt numFmtId="166" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
@@ -496,72 +497,80 @@
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -851,1178 +860,1193 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-55/native/Antibiotikamixturer%20som%20ska%20sp%c3%a4das%20p%c3%a5%20Apotek%20v3.0.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{419227F3-81E5-4E3A-86A9-AA00126D7466}">
-  <dimension ref="A1:E72"/>
+  <dimension ref="A1:E77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D49" sqref="D49"/>
+      <selection activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="19.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="19.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="82.33203125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="89.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="82.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" customWidth="1"/>
+    <col min="4" max="4" width="20.140625" style="15" customWidth="1"/>
+    <col min="5" max="5" width="89.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="23.4" x14ac:dyDescent="0.45">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A2" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="16"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:5" ht="21" x14ac:dyDescent="0.4">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+    </row>
+    <row r="3" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>115</v>
+        <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      <c r="B4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="11" t="s">
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="B4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="C4" s="8" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="D4" s="16" t="s">
         <v>7</v>
       </c>
+      <c r="E4" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>9</v>
+      </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="D5" s="17">
         <v>104474</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-        <v>10</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C6" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="D6" s="17">
         <v>61009</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-        <v>10</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>13</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="D7" s="17">
         <v>138007</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-        <v>12</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D8" s="17">
         <v>180367</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-        <v>12</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="D9" s="17">
         <v>504169</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-        <v>16</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="D10" s="17">
         <v>20838</v>
       </c>
       <c r="E10" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="D11" s="17">
         <v>20858</v>
       </c>
       <c r="E11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="17">
+        <v>469023</v>
+      </c>
+      <c r="E12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="17">
+        <v>469049</v>
+      </c>
+      <c r="E13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="17">
+        <v>469015</v>
+      </c>
+      <c r="E14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="17">
+        <v>503642</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="17">
+        <v>14158</v>
+      </c>
+      <c r="E16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="17">
+        <v>14147</v>
+      </c>
+      <c r="E17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="17">
+        <v>518936</v>
+      </c>
+      <c r="E18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="17">
+        <v>518951</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="17">
+        <v>518969</v>
+      </c>
+      <c r="E20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="17">
+        <v>518944</v>
+      </c>
+      <c r="E21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="17">
+        <v>36517</v>
+      </c>
+      <c r="E22" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="17">
+        <v>36616</v>
+      </c>
+      <c r="E23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="17">
+        <v>36673</v>
+      </c>
+      <c r="E24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="17">
+        <v>4445</v>
+      </c>
+      <c r="E25" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="17">
+        <v>4745</v>
+      </c>
+      <c r="E26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="17">
+        <v>450104</v>
+      </c>
+      <c r="E27" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="17">
+        <v>591907</v>
+      </c>
+      <c r="E28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="17">
+        <v>72205</v>
+      </c>
+      <c r="E29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" s="17">
+        <v>428500</v>
+      </c>
+      <c r="E30" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="17">
+        <v>173763</v>
+      </c>
+      <c r="E31" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" s="17">
+        <v>457542</v>
+      </c>
+      <c r="E32" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" t="s">
+        <v>28</v>
+      </c>
+      <c r="D33" s="17">
+        <v>578614</v>
+      </c>
+      <c r="E33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" t="s">
+        <v>29</v>
+      </c>
+      <c r="D34" s="17">
+        <v>44143</v>
+      </c>
+      <c r="E34" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" t="s">
+        <v>28</v>
+      </c>
+      <c r="D35" s="17">
+        <v>497713</v>
+      </c>
+      <c r="E35" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" t="s">
+        <v>51</v>
+      </c>
+      <c r="D36" s="17">
+        <v>442368</v>
+      </c>
+      <c r="E36" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" t="s">
+        <v>51</v>
+      </c>
+      <c r="D37" s="17">
+        <v>186585</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="17">
+        <v>1738</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" s="17">
+        <v>1429</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="17">
+        <v>481465</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="17">
+        <v>481499</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="17">
+        <v>120804</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" t="s">
+        <v>63</v>
+      </c>
+      <c r="D43" s="17">
+        <v>845449</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" t="s">
+        <v>65</v>
+      </c>
+      <c r="D44" s="17">
+        <v>783935</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" t="s">
+        <v>65</v>
+      </c>
+      <c r="D45" s="17">
+        <v>773618</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46" t="s">
+        <v>68</v>
+      </c>
+      <c r="C46" t="s">
+        <v>69</v>
+      </c>
+      <c r="D46" s="17">
+        <v>48967</v>
+      </c>
+      <c r="E46" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D47" s="17">
+        <v>48975</v>
+      </c>
+      <c r="E47" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48" t="s">
+        <v>71</v>
+      </c>
+      <c r="C48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D48" s="17">
+        <v>541628</v>
+      </c>
+      <c r="E48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49" t="s">
+        <v>73</v>
+      </c>
+      <c r="C49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D49" s="17">
+        <v>402529</v>
+      </c>
+      <c r="E49" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" t="s">
+        <v>76</v>
+      </c>
+      <c r="D50" s="17">
+        <v>402552</v>
+      </c>
+      <c r="E50" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C51" t="s">
+        <v>72</v>
+      </c>
+      <c r="D51" s="17">
+        <v>561113</v>
+      </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" t="s">
+        <v>79</v>
+      </c>
+      <c r="C52" t="s">
+        <v>80</v>
+      </c>
+      <c r="D52" s="17">
+        <v>596031</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B53" t="s">
+        <v>82</v>
+      </c>
+      <c r="C53" t="s">
+        <v>51</v>
+      </c>
+      <c r="D53" s="17">
+        <v>74872</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" t="s">
+        <v>51</v>
+      </c>
+      <c r="D54" s="17">
+        <v>590284</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" t="s">
+        <v>51</v>
+      </c>
+      <c r="D55" s="17">
+        <v>74864</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56" t="s">
+        <v>86</v>
+      </c>
+      <c r="C56" t="s">
+        <v>87</v>
+      </c>
+      <c r="D56" s="17">
+        <v>7356</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B57" t="s">
+        <v>89</v>
+      </c>
+      <c r="C57" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="17">
+        <v>417087</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C58" t="s">
+        <v>92</v>
+      </c>
+      <c r="D58" s="17">
+        <v>409078</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B59" t="s">
+        <v>93</v>
+      </c>
+      <c r="C59" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" s="17">
+        <v>14063</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B60" t="s">
+        <v>94</v>
+      </c>
+      <c r="C60" t="s">
+        <v>92</v>
+      </c>
+      <c r="D60" s="17">
+        <v>409250</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B61" t="s">
+        <v>96</v>
+      </c>
+      <c r="C61" t="s">
+        <v>97</v>
+      </c>
+      <c r="D61" s="17">
+        <v>16382</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B62" t="s">
         <v>99</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="C14" s="14" t="s">
+      <c r="C62" t="s">
         <v>100</v>
       </c>
-      <c r="D14" s="18">
-[...10 lines deleted...]
-      <c r="B15" s="14" t="s">
+      <c r="D62" s="17">
+        <v>86969</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="C15" s="14" t="s">
-[...319 lines deleted...]
-      <c r="B34" s="14" t="s">
+      <c r="B63" t="s">
         <v>102</v>
       </c>
-      <c r="C34" s="14" t="s">
-[...33 lines deleted...]
-      <c r="C36" s="14" t="s">
+      <c r="C63" t="s">
         <v>103</v>
       </c>
-      <c r="D36" s="18">
-[...47 lines deleted...]
-      <c r="C39" s="14" t="s">
+      <c r="D63" s="17">
+        <v>402770</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D39" s="18">
-[...10 lines deleted...]
-      <c r="B40" s="14" t="s">
+      <c r="B64" t="s">
         <v>105</v>
       </c>
-      <c r="C40" s="14" t="s">
-[...101 lines deleted...]
-      <c r="C46" s="14" t="s">
+      <c r="C64" t="s">
+        <v>80</v>
+      </c>
+      <c r="D64" s="17">
+        <v>573248</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D46" s="18">
-[...27 lines deleted...]
-      <c r="B48" s="14" t="s">
+      <c r="B68" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C48" s="14" t="s">
+      <c r="C68" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="D48" s="18">
-[...30 lines deleted...]
-      <c r="C50" s="14" t="s">
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="D50" s="18">
-[...10 lines deleted...]
-      <c r="B51" s="14" t="s">
+      <c r="B69" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="C51" s="14" t="s">
-[...16 lines deleted...]
-      <c r="C52" s="14" t="s">
+      <c r="C69" s="12">
+        <v>45705</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="D52" s="18">
-[...98 lines deleted...]
-      <c r="C58" s="14" t="s">
+      <c r="B70" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="D58" s="18">
-[...137 lines deleted...]
-      <c r="C70" s="5">
+      <c r="C70" s="12">
         <v>45720</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="B71" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="C71" s="6">
+        <v>114</v>
+      </c>
+      <c r="C71" s="13">
         <v>45916</v>
       </c>
     </row>
-    <row r="72" spans="1:5" ht="244.8" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C72" s="10">
+    <row r="72" spans="1:5" ht="255" x14ac:dyDescent="0.25">
+      <c r="A72" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="14">
         <v>46183</v>
       </c>
-      <c r="D72" s="8"/>
-      <c r="E72" s="8"/>
+      <c r="D72" s="18"/>
+      <c r="E72" s="6"/>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C73" s="12"/>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C74" s="12"/>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C75" s="13"/>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C76" s="14"/>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C77" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="D5:D64">
     <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A1" r:id="rId1" xr:uid="{B3C337FC-BFAB-4B89-B41F-17EC7053842C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -2033,33 +2057,33 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sammanställning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Antibiotikamixturer som ska spädas på Apotek v3.0</dc:title>
   <dc:subject/>
   <dc:creator>Katja Heikkinen</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Katja Heikkinen</lastModifiedBy>
+  <lastModifiedBy>Sara Zimmermann</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>