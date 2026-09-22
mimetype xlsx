--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-savgr-sortimentradet-hemsida/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4471" documentId="8_{0794A39C-4DD4-4D34-A44E-86FA2ECFD7AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E0CE6F52-B84C-467F-B1EE-E213389F4C98}"/>
+  <xr:revisionPtr revIDLastSave="4475" documentId="8_{0794A39C-4DD4-4D34-A44E-86FA2ECFD7AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8501CEC1-79DD-4115-B481-5FF7BE5E38A1}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Regiongemensamma licenser VGR" sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Regiongemensamma licenser VGR'!$A$3:$L$49</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -3860,51 +3860,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="303">
   <si>
     <t>Önskar du se filen i Excel? Klicka här</t>
   </si>
   <si>
     <t>Regiongemensamma licenser Sjukhusförvaltningar 
 Leverantör RGL</t>
   </si>
   <si>
     <t>Substans</t>
   </si>
   <si>
     <t>Beredningsform</t>
   </si>
   <si>
     <t>Styrka</t>
   </si>
   <si>
     <t>Läkemedelsnamn</t>
   </si>
   <si>
     <t>Tillverkare</t>
   </si>
   <si>
     <t>Land</t>
   </si>
@@ -4770,51 +4770,55 @@
   <si>
     <t>Lorazepam 1 mg</t>
   </si>
   <si>
     <t>Aurobindo Pharma B.V</t>
   </si>
   <si>
     <t>Nederländerna</t>
   </si>
   <si>
     <t>852392 </t>
   </si>
   <si>
     <t>fosfenytoin</t>
   </si>
   <si>
     <t>75mg/ml</t>
   </si>
   <si>
     <t>Cerebyx</t>
   </si>
   <si>
     <t>Searchlight Pharma Inc.</t>
   </si>
   <si>
-    <t>Uppdaterad 2026-08-31</t>
+    <t xml:space="preserve">774103
+851051 </t>
+  </si>
+  <si>
+    <t>Uppdaterad 2026-09-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -6029,109 +6033,109 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -6152,149 +6156,149 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="3" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{A7E8B2DD-D9AE-4A34-A2CA-926CE7B9B617}"/>
   </cellStyles>
   <dxfs count="57">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -7436,102 +7440,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-200/native/SPC%20Wincef%20tablett%20400mg%20745059.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-69/native/SPC%20Dimaval%20inj%20v%c3%a4%20250mg%20per%205ml%20vnr%20826415.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-486/native/SPC%20Nozinan%20inj%20Neuraxpharm%20771089%20758330.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-623/native/SPC%20Resochin%20tablett%20155mg%20vnr%20848843.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-36/native/SPC%20Anticholium%20inj%202mg%20per%205ml%20750467.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-599/native/SPC%20Atropinsulfat%20100mg%205x10ml%20770492.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-638/native/SPC%20Morphin%20HCL%20Sintetica%20745222.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-670/native/SPC%20Ciprobay%2010%25%20Tyskland%20vnr%20saknas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-715/native/SPC%20Vinblastin%20STADA%2010mg%20vnr%20751616.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-458/native/SPC%20Viperfav%20%20823299.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-13/native/Regiongemensamma%20godk&#228;nda%20licenser%20l&#228;kemedel.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-88/native/SPC%20Phentolamine%20Mesylate%20inj%20v%c3%a4%205mg%20per%20ml%20vnr%20826413.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-553/native/SPC%20Tolterodine%20Tartrate%20depotkaps%204%20mg.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-17/native/spc-Vitamin%20B6-ratiopharm%20tabl%2040%20mg.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-500/native/SPC%20Vibracina%20vnr%20845900.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-582/native/SPC%20Clomethiazole%2031%2c5mg_ml%20sirap%20vnr%20843975%2c%20vnr%20850456.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-606/native/SPC%20Iporel%20tabl%2075%20mcg%20Bausch%20Health%20PL%20vnr%20774103.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-620/native/SPC%20Holoxan%20inj%20Baxter%20CH%20750850%20750852%20750853.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-672/native/SPC%20TOPOTECAN%204%20ml%20Norge%20vnr%20852235.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-782/native/SPC%20Lorazepam%20Auro%201%20mg%20tabletten%20vnr%20852392.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-473/native/SPC%20Pertzye%20kaps%20flera%20styrkor%20Digestive%20Care%20US%20765682%20772398%20765683.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-60/native/SPC%20Digifab%20vnr%20843722.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-483/native/SPC%20Pangrol%2025000%20kapsel%20798122.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-317/native/SPC%20Neurobion%20injektionsv%c3%a4tska%20Portugal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-183/native/SPC%20Tavegil%20injektionsv%c3%a4tska%202mg_2ml%20(GebroPharma_%20DE)%20680693.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-471/native/SPC%20pms-Salbutamol%20l%c3%b6sning%20f%c3%b6r%20nebulisator%202mg_ml%20vnr%20748766.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-555/native/SPC%20Tolterodine%20Tartrate%20Camber%201%20mg%20tablett.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-575/native/SPC%20Ephedrin%20Sintetica%20ampoules%20vnr%20750115.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-600/native/SPC%20Carnitene%20injv%c3%a4%201g-5ml%20ml%20Alfasigma%20IT%20784868.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-640/native/SPC%20Rifampin%20300%20mg%20vnr%20851575.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-705/native/SPC%20Velbe%20%c3%b6sterrike%20746923.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-451/native/SPC%20Legalon%20848106.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-708/native/SPC%20Gardenal%20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-487/native/SPC%20FLUTIDE%20MITE%2050MCG%20GLAXOSMITHKLINE%20847411.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-224/native/SPC%20Catapresan%20tablett%2075ug%20DE%20680658.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-96/native/SPC%20Periactin%20tablett%204mg%20vnr%20840140.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-517/native/SPC%20Toxogonin%20inj%200%2c25g_ml%20Tyskland%20vnr%20843044.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-598/native/SPC%20Methotrexat-Teva%20onco%20Inj%20inf%2025mg_ml%20%202ml%20vnr%20843230.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-399/native/SPC%20Glutaferro%20orala%20droppar%20ES%20774053.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-671/native/SPC%20Ciprobay%205%25%20Tyskland%20vnr%20saknas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-15/native/841293%20Succicaptal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-630/native/SPC%20Ifosfamide%201g%20Baxter%20USA%20851288.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-655/native/SPC%20Cerebyx%20CA%20vnr%20751440.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/forskrivning/tillstand-for-utlamnande-vid-generell-licens" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-473/native/SPC%20Pertzye%20kaps%20flera%20styrkor%20Digestive%20Care%20US%20765682%20772398%20765683.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-184/native/SPC%20Diazepam%20injektionsv%c3%a4tska%2010mg_2ml%20842356.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-498/native/SPC%20Ventoline%201mg_ml%20l%c3%b6sning%20f%c3%b6r%20nebulisator%20vnr%20846658.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-554/native/SPC%20Tolterodine%20Tartrate%20depotkaps%202mg.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-602/native/SPC%20Pyrazinamid%20tabl%20500mg%20680497.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-704/native/SPC%20Luminal%20injektion%20vnr%20842861.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-377/native/SPC%20Tebrazid.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-581/native/SPC%20Aminophylline%20Advanz%20vnr%20750361.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-654/native/SPC%20Docetaxel%20Kanada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs8136-160155217-307/native/SPC%20MCP%20ratiopharm%2010mg_2ml%20injektionslosung%20746333.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S477"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="3" ySplit="3" topLeftCell="D53" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="3" topLeftCell="D55" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A69" sqref="A69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="35" customWidth="1"/>
     <col min="2" max="2" width="33.140625" style="35" customWidth="1"/>
     <col min="3" max="3" width="16.140625" style="35" customWidth="1"/>
     <col min="4" max="4" width="49" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53" style="35" customWidth="1"/>
     <col min="6" max="7" width="17" style="35" customWidth="1"/>
     <col min="8" max="8" width="16" style="83" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="68" customWidth="1"/>
     <col min="10" max="10" width="22.7109375" style="35" customWidth="1"/>
     <col min="11" max="11" width="19.140625" style="35" customWidth="1"/>
     <col min="12" max="12" width="27.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="60.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="2" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="15.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7" style="2" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="15.5703125" style="2" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="166" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="167"/>
       <c r="C1" s="167"/>
       <c r="D1" s="165"/>
       <c r="E1" s="167"/>
       <c r="F1" s="167"/>
       <c r="G1" s="167"/>
       <c r="H1" s="168"/>
       <c r="I1" s="169"/>
       <c r="J1" s="167"/>
       <c r="K1" s="167"/>
       <c r="L1" s="170"/>
     </row>
     <row r="2" spans="1:19" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="191" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="192"/>
+      <c r="A2" s="195" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="196"/>
+      <c r="C2" s="196"/>
       <c r="L2" s="171"/>
     </row>
     <row r="3" spans="1:19" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="172" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="102" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="102" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="102" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="102" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="102" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="84" t="s">
@@ -7620,232 +7624,232 @@
       </c>
       <c r="P4" s="2" t="b">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R4" s="2">
         <f>ROW()</f>
         <v>4</v>
       </c>
       <c r="S4" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="207" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="212" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="235" t="s">
+      <c r="C5" s="231" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="237" t="s">
+      <c r="D5" s="233" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="216" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="216" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="216" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="89">
         <v>745059</v>
       </c>
-      <c r="I5" s="189">
+      <c r="I5" s="193">
         <v>46492</v>
       </c>
-      <c r="J5" s="185" t="s">
+      <c r="J5" s="189" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="187">
+      <c r="K5" s="191">
         <v>2026838928</v>
       </c>
-      <c r="L5" s="181"/>
+      <c r="L5" s="185"/>
       <c r="M5" s="2" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="N5" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>#REF!</v>
       </c>
       <c r="O5" s="2" t="e" cm="1">
         <f t="array" ref="O5">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P5" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q5" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R5" s="2">
         <f>ROW()</f>
         <v>5</v>
       </c>
       <c r="S5" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="211"/>
       <c r="B6" s="213"/>
-      <c r="C6" s="236"/>
-      <c r="D6" s="238"/>
+      <c r="C6" s="232"/>
+      <c r="D6" s="234"/>
       <c r="E6" s="217"/>
       <c r="F6" s="217"/>
       <c r="G6" s="217"/>
       <c r="H6" s="88">
         <v>846846</v>
       </c>
-      <c r="I6" s="190"/>
-[...2 lines deleted...]
-      <c r="L6" s="182"/>
+      <c r="I6" s="194"/>
+      <c r="J6" s="190"/>
+      <c r="K6" s="192"/>
+      <c r="L6" s="186"/>
       <c r="M6" s="2" t="str">
         <f>A5</f>
         <v>ceftibuten</v>
       </c>
       <c r="N6" s="2">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O6" s="2" t="e" cm="1">
         <f t="array" ref="O6">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P6" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q6" s="2" t="b">
         <f t="shared" ref="Q6" si="0">(ISBLANK(H6))</f>
         <v>0</v>
       </c>
       <c r="R6" s="2">
         <f>ROW()</f>
         <v>6</v>
       </c>
       <c r="S6" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" s="214" t="s">
         <v>267</v>
       </c>
-      <c r="B7" s="193" t="s">
+      <c r="B7" s="180" t="s">
         <v>268</v>
       </c>
       <c r="C7" s="94" t="s">
         <v>269</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="E7" s="195" t="s">
+      <c r="E7" s="177" t="s">
         <v>270</v>
       </c>
-      <c r="F7" s="195" t="s">
+      <c r="F7" s="177" t="s">
         <v>34</v>
       </c>
-      <c r="G7" s="195" t="s">
+      <c r="G7" s="177" t="s">
         <v>271</v>
       </c>
       <c r="H7" s="94">
         <v>852346</v>
       </c>
-      <c r="I7" s="233">
+      <c r="I7" s="227">
         <v>46562</v>
       </c>
-      <c r="J7" s="183" t="s">
+      <c r="J7" s="187" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="41">
         <v>2026854033</v>
       </c>
       <c r="L7" s="16"/>
       <c r="M7" s="2" t="str">
         <f>A7</f>
         <v>ciprofloxacin</v>
       </c>
       <c r="N7" s="2">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O7" s="2" t="e" cm="1">
         <f t="array" ref="O7">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P7" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q7" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R7" s="2">
         <f>ROW()</f>
         <v>7</v>
       </c>
       <c r="S7" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="215"/>
-      <c r="B8" s="194"/>
+      <c r="B8" s="181"/>
       <c r="C8" s="87" t="s">
         <v>81</v>
       </c>
       <c r="D8" s="149" t="s">
         <v>273</v>
       </c>
-      <c r="E8" s="196"/>
-[...1 lines deleted...]
-      <c r="G8" s="196"/>
+      <c r="E8" s="178"/>
+      <c r="F8" s="178"/>
+      <c r="G8" s="178"/>
       <c r="H8" s="87">
         <v>852344</v>
       </c>
-      <c r="I8" s="234"/>
-      <c r="J8" s="184"/>
+      <c r="I8" s="228"/>
+      <c r="J8" s="188"/>
       <c r="K8" s="139">
         <v>2026854035</v>
       </c>
       <c r="L8" s="17"/>
       <c r="M8" s="2">
         <f>A8</f>
         <v>0</v>
       </c>
       <c r="N8" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O8" s="2" t="e" cm="1">
         <f t="array" ref="O8">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P8" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q8" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R8" s="2">
@@ -7858,51 +7862,51 @@
       </c>
     </row>
     <row r="9" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="129" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="119" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="119" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="91" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="91" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="91" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="91">
-        <v>842356</v>
+        <v>760090</v>
       </c>
       <c r="I9" s="77">
         <v>46535</v>
       </c>
       <c r="J9" s="61" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="42">
         <v>2026848787</v>
       </c>
       <c r="L9" s="23"/>
       <c r="M9" s="2" t="str">
         <f t="shared" ref="M9:M42" si="1">A9</f>
         <v>diazepam</v>
       </c>
       <c r="N9" s="2">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O9" s="2" t="e" cm="1">
         <f t="array" ref="O9">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P9" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
@@ -8778,51 +8782,51 @@
       </c>
       <c r="P23" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q23" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R23" s="2">
         <f>ROW()</f>
         <v>23</v>
       </c>
       <c r="S23" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="207" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="216" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="193" t="s">
+      <c r="C24" s="180" t="s">
         <v>101</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="89" t="s">
         <v>103</v>
       </c>
       <c r="F24" s="89" t="s">
         <v>34</v>
       </c>
       <c r="G24" s="89" t="s">
         <v>83</v>
       </c>
       <c r="H24" s="89">
         <v>841303</v>
       </c>
       <c r="I24" s="73">
         <v>46535</v>
       </c>
       <c r="J24" s="55" t="s">
         <v>32</v>
       </c>
       <c r="K24" s="41">
         <v>2026848922</v>
@@ -8835,68 +8839,68 @@
       <c r="N24" s="2">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O24" s="2" t="e" cm="1">
         <f t="array" ref="O24">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P24" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q24" s="2" t="b">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R24" s="2">
         <f>ROW()</f>
         <v>24</v>
       </c>
       <c r="S24" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:19" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="211"/>
       <c r="B25" s="217"/>
-      <c r="C25" s="223"/>
+      <c r="C25" s="184"/>
       <c r="D25" s="10" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="88" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="88" t="s">
         <v>106</v>
       </c>
       <c r="G25" s="88" t="s">
         <v>107</v>
       </c>
-      <c r="H25" s="88">
-        <v>774103</v>
+      <c r="H25" s="96" t="s">
+        <v>301</v>
       </c>
       <c r="I25" s="72">
         <v>46365</v>
       </c>
       <c r="J25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="K25" s="40">
         <v>2025819517</v>
       </c>
       <c r="L25" s="34"/>
       <c r="M25" s="2">
         <f>A25</f>
         <v>0</v>
       </c>
       <c r="N25" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O25" s="2" t="e" cm="1">
         <f t="array" ref="O25">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P25" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
@@ -9153,125 +9157,125 @@
       <c r="O29" s="2" t="e" cm="1">
         <f t="array" ref="O29">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P29" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q29" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R29" s="2">
         <f>ROW()</f>
         <v>29</v>
       </c>
       <c r="S29" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" s="214" t="s">
         <v>120</v>
       </c>
-      <c r="B30" s="193" t="s">
+      <c r="B30" s="180" t="s">
         <v>76</v>
       </c>
-      <c r="C30" s="193" t="s">
+      <c r="C30" s="180" t="s">
         <v>121</v>
       </c>
-      <c r="D30" s="219" t="s">
+      <c r="D30" s="182" t="s">
         <v>122</v>
       </c>
-      <c r="E30" s="195" t="s">
+      <c r="E30" s="177" t="s">
         <v>123</v>
       </c>
-      <c r="F30" s="195" t="s">
+      <c r="F30" s="177" t="s">
         <v>60</v>
       </c>
-      <c r="G30" s="195" t="s">
+      <c r="G30" s="177" t="s">
         <v>124</v>
       </c>
       <c r="H30" s="94">
         <v>843230</v>
       </c>
-      <c r="I30" s="233">
+      <c r="I30" s="227">
         <v>46344</v>
       </c>
-      <c r="J30" s="183" t="s">
+      <c r="J30" s="187" t="s">
         <v>32</v>
       </c>
-      <c r="K30" s="221">
+      <c r="K30" s="229">
         <v>2025815657</v>
       </c>
-      <c r="L30" s="229"/>
+      <c r="L30" s="223"/>
       <c r="M30" s="2" t="str">
         <f t="shared" si="5"/>
         <v>metotrexat</v>
       </c>
       <c r="N30" s="2">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O30" s="2" t="e" cm="1">
         <f t="array" ref="O30">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P30" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q30" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R30" s="2">
         <f>ROW()</f>
         <v>30</v>
       </c>
       <c r="S30" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="215"/>
-      <c r="B31" s="194"/>
-[...4 lines deleted...]
-      <c r="G31" s="196"/>
+      <c r="B31" s="181"/>
+      <c r="C31" s="181"/>
+      <c r="D31" s="183"/>
+      <c r="E31" s="178"/>
+      <c r="F31" s="178"/>
+      <c r="G31" s="178"/>
       <c r="H31" s="87">
         <v>779430</v>
       </c>
-      <c r="I31" s="234"/>
-[...2 lines deleted...]
-      <c r="L31" s="230"/>
+      <c r="I31" s="228"/>
+      <c r="J31" s="188"/>
+      <c r="K31" s="230"/>
+      <c r="L31" s="224"/>
       <c r="M31" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N31" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O31" s="2" t="e" cm="1">
         <f t="array" ref="O31">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P31" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q31" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R31" s="2">
         <f>ROW()</f>
         <v>31</v>
       </c>
       <c r="S31" s="2">
@@ -9322,51 +9326,51 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O32" s="2" t="e" cm="1">
         <f t="array" ref="O32">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P32" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q32" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R32" s="2">
         <f>ROW()</f>
         <v>32</v>
       </c>
       <c r="S32" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="177" t="s">
+      <c r="A33" s="248" t="s">
         <v>129</v>
       </c>
       <c r="B33" s="114" t="s">
         <v>128</v>
       </c>
       <c r="C33" s="97" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="106" t="s">
         <v>132</v>
       </c>
       <c r="F33" s="106" t="s">
         <v>113</v>
       </c>
       <c r="G33" s="86" t="s">
         <v>133</v>
       </c>
       <c r="H33" s="86">
         <v>798122</v>
       </c>
       <c r="I33" s="70">
         <v>46535</v>
@@ -9386,160 +9390,160 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O33" s="2" t="e" cm="1">
         <f t="array" ref="O33">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P33" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q33" s="2" t="b">
         <f t="shared" ref="Q33:Q38" si="6">(ISBLANK(H33))</f>
         <v>0</v>
       </c>
       <c r="R33" s="2">
         <f>ROW()</f>
         <v>33</v>
       </c>
       <c r="S33" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="247"/>
-      <c r="B34" s="223" t="s">
+      <c r="A34" s="252"/>
+      <c r="B34" s="184" t="s">
         <v>134</v>
       </c>
-      <c r="C34" s="223" t="s">
+      <c r="C34" s="184" t="s">
         <v>135</v>
       </c>
-      <c r="D34" s="228" t="s">
+      <c r="D34" s="222" t="s">
         <v>136</v>
       </c>
-      <c r="E34" s="218" t="s">
+      <c r="E34" s="179" t="s">
         <v>137</v>
       </c>
-      <c r="F34" s="218" t="s">
+      <c r="F34" s="179" t="s">
         <v>63</v>
       </c>
       <c r="G34" s="95" t="s">
         <v>84</v>
       </c>
       <c r="H34" s="95">
         <v>765682</v>
       </c>
-      <c r="I34" s="225">
+      <c r="I34" s="219">
         <v>46535</v>
       </c>
-      <c r="J34" s="227" t="s">
+      <c r="J34" s="221" t="s">
         <v>32</v>
       </c>
-      <c r="K34" s="224">
+      <c r="K34" s="218">
         <v>2026848926</v>
       </c>
-      <c r="L34" s="231"/>
+      <c r="L34" s="225"/>
       <c r="M34" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N34" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O34" s="2" t="e" cm="1">
         <f t="array" ref="O34">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P34" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q34" s="2" t="b">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R34" s="2">
         <f>ROW()</f>
         <v>34</v>
       </c>
       <c r="S34" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="247"/>
-[...4 lines deleted...]
-      <c r="F35" s="218"/>
+      <c r="A35" s="252"/>
+      <c r="B35" s="184"/>
+      <c r="C35" s="184"/>
+      <c r="D35" s="222"/>
+      <c r="E35" s="179"/>
+      <c r="F35" s="179"/>
       <c r="G35" s="95" t="s">
         <v>138</v>
       </c>
       <c r="H35" s="95">
         <v>772398</v>
       </c>
-      <c r="I35" s="226"/>
-[...2 lines deleted...]
-      <c r="L35" s="232"/>
+      <c r="I35" s="220"/>
+      <c r="J35" s="221"/>
+      <c r="K35" s="218"/>
+      <c r="L35" s="226"/>
       <c r="M35" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N35" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O35" s="2" t="e" cm="1">
         <f t="array" ref="O35">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P35" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q35" s="2" t="b">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R35" s="2">
         <f>ROW()</f>
         <v>35</v>
       </c>
       <c r="S35" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="247"/>
-      <c r="B36" s="223"/>
+      <c r="A36" s="252"/>
+      <c r="B36" s="184"/>
       <c r="C36" s="96" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="107" t="s">
         <v>137</v>
       </c>
       <c r="F36" s="107" t="s">
         <v>63</v>
       </c>
       <c r="G36" s="88" t="s">
         <v>141</v>
       </c>
       <c r="H36" s="88">
         <v>765683</v>
       </c>
       <c r="I36" s="72">
         <v>46535</v>
       </c>
       <c r="J36" s="54" t="s">
         <v>32</v>
       </c>
       <c r="K36" s="40">
@@ -9554,51 +9558,51 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O36" s="2" t="e" cm="1">
         <f t="array" ref="O36">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P36" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q36" s="2" t="b">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R36" s="2">
         <f>ROW()</f>
         <v>36</v>
       </c>
       <c r="S36" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="247" t="s">
+      <c r="A37" s="252" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="209" t="s">
         <v>29</v>
       </c>
       <c r="C37" s="94" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="135" t="s">
         <v>144</v>
       </c>
       <c r="E37" s="89" t="s">
         <v>145</v>
       </c>
       <c r="F37" s="55" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="89" t="s">
         <v>83</v>
       </c>
       <c r="H37" s="94">
         <v>680497</v>
       </c>
       <c r="I37" s="73">
         <v>46492</v>
@@ -9618,51 +9622,51 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O37" s="2" t="e" cm="1">
         <f t="array" ref="O37">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P37" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q37" s="2" t="b">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R37" s="2">
         <f>ROW()</f>
         <v>37</v>
       </c>
       <c r="S37" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:19" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="247"/>
+      <c r="A38" s="252"/>
       <c r="B38" s="209"/>
       <c r="C38" s="96" t="s">
         <v>143</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>146</v>
       </c>
       <c r="E38" s="88" t="s">
         <v>147</v>
       </c>
       <c r="F38" s="88" t="s">
         <v>148</v>
       </c>
       <c r="G38" s="88" t="s">
         <v>149</v>
       </c>
       <c r="H38" s="88">
         <v>847046</v>
       </c>
       <c r="I38" s="72">
         <v>46535</v>
       </c>
       <c r="J38" s="54" t="s">
         <v>28</v>
       </c>
@@ -9678,172 +9682,172 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O38" s="2" t="e" cm="1">
         <f t="array" ref="O38">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P38" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q38" s="2" t="b">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R38" s="2">
         <f>ROW()</f>
         <v>38</v>
       </c>
       <c r="S38" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="251" t="s">
+      <c r="A39" s="246" t="s">
         <v>150</v>
       </c>
-      <c r="B39" s="241" t="s">
+      <c r="B39" s="237" t="s">
         <v>249</v>
       </c>
       <c r="C39" s="94" t="s">
         <v>250</v>
       </c>
-      <c r="D39" s="239" t="s">
+      <c r="D39" s="235" t="s">
         <v>251</v>
       </c>
-      <c r="E39" s="195" t="s">
+      <c r="E39" s="177" t="s">
         <v>252</v>
       </c>
-      <c r="F39" s="195" t="s">
+      <c r="F39" s="177" t="s">
         <v>63</v>
       </c>
       <c r="G39" s="89" t="s">
         <v>253</v>
       </c>
       <c r="H39" s="89">
         <v>851591</v>
       </c>
       <c r="I39" s="73">
         <v>46470</v>
       </c>
       <c r="J39" s="55" t="s">
         <v>28</v>
       </c>
       <c r="K39" s="137">
         <v>2026835247</v>
       </c>
       <c r="L39" s="16"/>
       <c r="M39" s="2" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="N39" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>#REF!</v>
       </c>
       <c r="O39" s="2" t="e" cm="1">
         <f t="array" ref="O39">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P39" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q39" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R39" s="2">
         <f>ROW()</f>
         <v>39</v>
       </c>
       <c r="S39" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="252"/>
-      <c r="B40" s="242"/>
+      <c r="A40" s="247"/>
+      <c r="B40" s="238"/>
       <c r="C40" s="87" t="s">
         <v>127</v>
       </c>
-      <c r="D40" s="240"/>
-[...1 lines deleted...]
-      <c r="F40" s="196"/>
+      <c r="D40" s="236"/>
+      <c r="E40" s="178"/>
+      <c r="F40" s="178"/>
       <c r="G40" s="90" t="s">
         <v>254</v>
       </c>
       <c r="H40" s="90">
         <v>851575</v>
       </c>
       <c r="I40" s="138">
         <v>46470</v>
       </c>
       <c r="J40" s="136" t="s">
         <v>28</v>
       </c>
       <c r="K40" s="144">
         <v>2026835260</v>
       </c>
       <c r="L40" s="17"/>
       <c r="M40" s="2">
         <f>A40</f>
         <v>0</v>
       </c>
       <c r="N40" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O40" s="2" t="e" cm="1">
         <f t="array" ref="O40">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P40" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q40" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R40" s="2">
         <f>ROW()</f>
         <v>40</v>
       </c>
       <c r="S40" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="177" t="s">
+      <c r="A41" s="248" t="s">
         <v>152</v>
       </c>
-      <c r="B41" s="179" t="s">
+      <c r="B41" s="250" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="115" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="29" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="98" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="98" t="s">
         <v>82</v>
       </c>
       <c r="G41" s="98" t="s">
         <v>157</v>
       </c>
       <c r="H41" s="98">
         <v>846658</v>
       </c>
       <c r="I41" s="78">
         <v>46354</v>
       </c>
       <c r="J41" s="62" t="s">
         <v>32</v>
@@ -9862,52 +9866,52 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O41" s="2" t="e" cm="1">
         <f t="array" ref="O41">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P41" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q41" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R41" s="2">
         <f>ROW()</f>
         <v>41</v>
       </c>
       <c r="S41" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="178"/>
-      <c r="B42" s="180"/>
+      <c r="A42" s="249"/>
+      <c r="B42" s="251"/>
       <c r="C42" s="116" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="30" t="s">
         <v>158</v>
       </c>
       <c r="E42" s="104" t="s">
         <v>159</v>
       </c>
       <c r="F42" s="104" t="s">
         <v>79</v>
       </c>
       <c r="G42" s="104" t="s">
         <v>160</v>
       </c>
       <c r="H42" s="99">
         <v>748766</v>
       </c>
       <c r="I42" s="79">
         <v>46535</v>
       </c>
       <c r="J42" s="63" t="s">
         <v>32</v>
       </c>
       <c r="K42" s="47">
@@ -9988,51 +9992,51 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O43" s="2" t="e" cm="1">
         <f t="array" ref="O43">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P43" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q43" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R43" s="2">
         <f>ROW()</f>
         <v>43</v>
       </c>
       <c r="S43" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="248" t="s">
+      <c r="A44" s="243" t="s">
         <v>161</v>
       </c>
       <c r="B44" s="120" t="s">
         <v>29</v>
       </c>
       <c r="C44" s="94" t="s">
         <v>162</v>
       </c>
       <c r="D44" s="150" t="s">
         <v>163</v>
       </c>
       <c r="E44" s="152" t="s">
         <v>164</v>
       </c>
       <c r="F44" s="89" t="s">
         <v>63</v>
       </c>
       <c r="G44" s="89" t="s">
         <v>165</v>
       </c>
       <c r="H44" s="89">
         <v>749076</v>
       </c>
       <c r="I44" s="73">
         <v>46535</v>
@@ -10054,52 +10058,52 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O44" s="2" t="e" cm="1">
         <f t="array" ref="O44">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P44" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q44" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R44" s="2">
         <f>ROW()</f>
         <v>44</v>
       </c>
       <c r="S44" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="249"/>
-      <c r="B45" s="245" t="s">
+      <c r="A45" s="244"/>
+      <c r="B45" s="241" t="s">
         <v>166</v>
       </c>
       <c r="C45" s="95" t="s">
         <v>167</v>
       </c>
       <c r="D45" s="151" t="s">
         <v>168</v>
       </c>
       <c r="E45" s="100" t="s">
         <v>169</v>
       </c>
       <c r="F45" s="65" t="s">
         <v>63</v>
       </c>
       <c r="G45" s="65" t="s">
         <v>170</v>
       </c>
       <c r="H45" s="65">
         <v>850095</v>
       </c>
       <c r="I45" s="71">
         <v>46535</v>
       </c>
       <c r="J45" s="53" t="s">
         <v>28</v>
@@ -10118,52 +10122,52 @@
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v/>
       </c>
       <c r="O45" s="2" t="e" cm="1">
         <f t="array" ref="O45">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P45" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q45" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R45" s="2">
         <f>ROW()</f>
         <v>45</v>
       </c>
       <c r="S45" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="250"/>
-      <c r="B46" s="246"/>
+      <c r="A46" s="245"/>
+      <c r="B46" s="242"/>
       <c r="C46" s="87" t="s">
         <v>171</v>
       </c>
       <c r="D46" s="142" t="s">
         <v>172</v>
       </c>
       <c r="E46" s="148" t="s">
         <v>173</v>
       </c>
       <c r="F46" s="90" t="s">
         <v>63</v>
       </c>
       <c r="G46" s="90" t="s">
         <v>170</v>
       </c>
       <c r="H46" s="90">
         <v>850097</v>
       </c>
       <c r="I46" s="138">
         <v>46535</v>
       </c>
       <c r="J46" s="136" t="s">
         <v>28</v>
       </c>
       <c r="K46" s="139">
@@ -10183,51 +10187,51 @@
       <c r="O46" s="2" t="e" cm="1">
         <f t="array" ref="O46">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P46" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q46" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R46" s="2">
         <f>ROW()</f>
         <v>46</v>
       </c>
       <c r="S46" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A47" s="204" t="s">
         <v>282</v>
       </c>
-      <c r="B47" s="243" t="s">
+      <c r="B47" s="239" t="s">
         <v>274</v>
       </c>
       <c r="C47" s="209" t="s">
         <v>275</v>
       </c>
       <c r="D47" s="150" t="s">
         <v>283</v>
       </c>
       <c r="E47" s="152" t="s">
         <v>285</v>
       </c>
       <c r="F47" s="89" t="s">
         <v>34</v>
       </c>
       <c r="G47" s="89" t="s">
         <v>126</v>
       </c>
       <c r="H47" s="89">
         <v>751616</v>
       </c>
       <c r="I47" s="73">
         <v>46575</v>
       </c>
       <c r="J47" s="55" t="s">
         <v>28</v>
@@ -10245,51 +10249,51 @@
         <v>#REF!</v>
       </c>
       <c r="O47" s="2" t="e" cm="1">
         <f t="array" ref="O47">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P47" s="2" t="e">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v>#REF!</v>
       </c>
       <c r="Q47" s="2" t="b">
         <f>(ISBLANK(#REF!))</f>
         <v>0</v>
       </c>
       <c r="R47" s="2">
         <f>ROW()</f>
         <v>47</v>
       </c>
       <c r="S47" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="206"/>
-      <c r="B48" s="244"/>
+      <c r="B48" s="240"/>
       <c r="C48" s="210"/>
       <c r="D48" s="142" t="s">
         <v>284</v>
       </c>
       <c r="E48" s="148" t="s">
         <v>276</v>
       </c>
       <c r="F48" s="90" t="s">
         <v>92</v>
       </c>
       <c r="G48" s="90" t="s">
         <v>126</v>
       </c>
       <c r="H48" s="90">
         <v>746923</v>
       </c>
       <c r="I48" s="138">
         <v>46569</v>
       </c>
       <c r="J48" s="136" t="s">
         <v>32</v>
       </c>
       <c r="K48" s="139">
         <v>2026856227</v>
       </c>
@@ -11409,55 +11413,55 @@
         <v/>
       </c>
       <c r="O68" s="2" t="e" cm="1">
         <f t="array" ref="O68">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P68" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q68" s="2" t="b">
         <f t="shared" ref="Q68:Q113" si="13">(ISBLANK(H67))</f>
         <v>1</v>
       </c>
       <c r="R68" s="2">
         <f>ROW()</f>
         <v>68</v>
       </c>
       <c r="S68" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
     <row r="69" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A69" s="133" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M69" s="2" t="str">
         <f t="shared" si="12"/>
-        <v>Uppdaterad 2026-08-31</v>
+        <v>Uppdaterad 2026-09-10</v>
       </c>
       <c r="N69" s="2">
         <f>IF(Tabell1[[#This Row],[Preparatkontroll]]=0,"",1)</f>
         <v>1</v>
       </c>
       <c r="O69" s="2" t="e" cm="1">
         <f t="array" ref="O69">IF(Tabell1[[#This Row],[Rad]]=4,0+Tabell1[[#This Row],[Nytt preparat]],IF(Tabell1[[#This Row],[Nytt preparat]]=1,LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr]+1),LOOKUP(Tabell1[[#This Row],[Rad]]-1,Tabell1[Rad],Tabell1[Substans nr])))</f>
         <v>#REF!</v>
       </c>
       <c r="P69" s="2" t="str">
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q69" s="2" t="b">
         <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="R69" s="2">
         <f>ROW()</f>
         <v>69</v>
       </c>
       <c r="S69" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
@@ -23689,108 +23693,108 @@
         <f>IF(Tabell1[[#This Row],[Rad]]&gt;Tabell1[[#This Row],[Första tomma]]-1,"",IF(ISEVEN(Tabell1[[#This Row],[Substans nr]])=TRUE,TRUE,FALSE))</f>
         <v/>
       </c>
       <c r="Q477" s="2" t="b">
         <f t="shared" si="25"/>
         <v>1</v>
       </c>
       <c r="R477" s="2">
         <f>ROW()</f>
         <v>477</v>
       </c>
       <c r="S477" s="2">
         <f>_xlfn.MINIFS(Tabell1[Rad],Tabell1[Tom rad],TRUE)</f>
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:L49" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="64">
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="A33:A36"/>
-    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:B42"/>
     <mergeCell ref="B37:B38"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B47:B48"/>
-    <mergeCell ref="C47:C48"/>
-[...2 lines deleted...]
-    <mergeCell ref="A39:A40"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="L30:L31"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="F30:F31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="F18:F20"/>
     <mergeCell ref="D18:D20"/>
     <mergeCell ref="E18:E20"/>
     <mergeCell ref="B18:B21"/>
     <mergeCell ref="A18:A21"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="E30:E31"/>
-    <mergeCell ref="A41:A42"/>
-    <mergeCell ref="B41:B42"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="I5:I6"/>
-    <mergeCell ref="J30:J31"/>
     <mergeCell ref="F39:F40"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="E39:E40"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
-    <mergeCell ref="K30:K31"/>
     <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D39:D40"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <conditionalFormatting sqref="A39:A42">
     <cfRule type="expression" dxfId="33" priority="1">
       <formula>$P39=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A26:B26">
     <cfRule type="expression" dxfId="32" priority="134">
       <formula>#REF!=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A17:C17 A27:L27 A32 B41:L41 C42:L42 A44:C44">
     <cfRule type="expression" dxfId="31" priority="11">
       <formula>$P17=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A4:D4 H18:H19 G20:H21 A22:J22 B39:C39 E39:J39 C40 G40:J40 C45:C46 A49:L477">
     <cfRule type="expression" dxfId="30" priority="54">
       <formula>$P4=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A5:G5 I5:L5 B44 C47 A67:L443">
     <cfRule type="expression" dxfId="29" priority="91">
       <formula>$P6=TRUE</formula>