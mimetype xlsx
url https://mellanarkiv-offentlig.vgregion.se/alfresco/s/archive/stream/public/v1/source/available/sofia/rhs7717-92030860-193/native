--- v0 (2025-10-31)
+++ v1 (2026-05-30)
@@ -1,127 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\_Camilla\Hemsidan\Hemsideprojekt\Bedömningsmallar\PTP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-rhs-primarvardens-utbildningsenhet-webbredaktor/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2548A457-510D-49A4-9125-F1478EFE8BD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{2548A457-510D-49A4-9125-F1478EFE8BD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FBF857E0-5C31-47F2-976F-DC512FA21274}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{3F99EFE2-1AE2-4A02-8C24-DC217AD0C88A}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Blad1!$A$1:$H$40</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Underlag för Särskild ersättning PTP</t>
   </si>
   <si>
     <t>Avser (mån/år):</t>
   </si>
   <si>
     <t>Kontaktperson vårdcentralen:</t>
   </si>
   <si>
     <t>Anställd vid vårdcentral:</t>
   </si>
   <si>
     <t>Förnamn</t>
   </si>
   <si>
     <t>Efternamn</t>
   </si>
   <si>
+    <t>Tjänstgörings-grad - %</t>
+  </si>
+  <si>
     <t>Frånvaro % 
 (FP, sjukdom, tjänstledig)</t>
+  </si>
+  <si>
+    <t>Startdatum PTP VGR 
+(år-mån-dag)</t>
   </si>
   <si>
     <t>Beräknat slutdatum PTP (år-mån-dag)</t>
   </si>
   <si>
     <t>Kommentar (fyll i om avvikelser)</t>
   </si>
-  <si>
-[...5 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -651,51 +652,51 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="139700" y="8332258"/>
           <a:ext cx="2307166" cy="405376"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -954,234 +955,213 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67F42AE5-422B-4736-8F4D-E59333E56B10}">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+      <selection activeCell="L8" sqref="L8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="3" width="27" customWidth="1"/>
     <col min="4" max="7" width="18.28515625" customWidth="1"/>
     <col min="8" max="8" width="43.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
-    <row r="3" spans="1:8" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="26.25">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="5"/>
       <c r="G4" s="8"/>
       <c r="H4" s="4"/>
     </row>
-    <row r="5" spans="1:8" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="26.25">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="7"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="10"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="4"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8">
       <c r="A7" s="11"/>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
     </row>
-    <row r="8" spans="1:8" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="47.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="12" t="s">
+      <c r="H8" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="9" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="33.75" customHeight="1">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
     </row>
-    <row r="10" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="33.75" customHeight="1">
       <c r="A10" s="13"/>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
     </row>
-    <row r="11" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="33.75" customHeight="1">
       <c r="A11" s="13"/>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
     </row>
-    <row r="12" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="33.75" customHeight="1">
       <c r="A12" s="13"/>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="A3:B3" name="Område2_10"/>
   </protectedRanges>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Underlag för särskild ersättning PTP</dc:title>
+  <dc:subject/>
   <dc:creator>Camilla Holm</dc:creator>
   <keywords/>
+  <dc:description/>
   <lastModifiedBy>Camilla Holm</lastModifiedBy>
-  <lastPrinted>2024-06-18T11:41:23.0000000Z</lastPrinted>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <category/>
+  <contentStatus/>
 </coreProperties>
 </file>