--- v0 (2026-06-20)
+++ v1 (2026-10-23)
@@ -226,51 +226,50 @@
               <w:spacing w:before="20" w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1E87">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Namnförtydligande och titel</w:t>
             </w:r>
             <w:r w:rsidR="007D0CFF">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21D3B859" w14:textId="4415D181" w:rsidR="00254164" w:rsidRPr="00BC1E87" w:rsidRDefault="00254164" w:rsidP="0007516F">
             <w:pPr>
               <w:spacing w:before="20" w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1E87">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Namnförtydligande och titel</w:t>
             </w:r>
             <w:r w:rsidR="007D0CFF">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5253F2E4" w14:textId="77777777" w:rsidR="00254164" w:rsidRPr="00BC1E87" w:rsidRDefault="00254164" w:rsidP="0007516F">
@@ -754,99 +753,99 @@
             </w:pPr>
             <w:r w:rsidRPr="00771324">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1–</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00771324">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2 st</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17299178" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00771324" w:rsidRDefault="00207655" w:rsidP="00463490">
+          <w:p w14:paraId="17299178" w14:textId="74C8DA21" w:rsidR="00207655" w:rsidRPr="00771324" w:rsidRDefault="00207655" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00771324">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>1–3</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30BE7193" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00771324" w:rsidRDefault="00207655" w:rsidP="00463490">
+          <w:p w14:paraId="30BE7193" w14:textId="7AD2C7BB" w:rsidR="00207655" w:rsidRPr="00771324" w:rsidRDefault="00207655" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00771324">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6 st</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00771324">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (3 gram) </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1517EB19" w14:textId="11F14A1C" w:rsidR="00207655" w:rsidRPr="00771324" w:rsidRDefault="00207655" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00771324">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="006A77C1">
@@ -923,66 +922,66 @@
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00771324">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Anmärkning: kombinera ej med andra läkemedel innehållande paracetamol </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B23A83" w:rsidRPr="002D1C42" w14:paraId="6E3F2C38" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37ACBCDF" w14:textId="77777777" w:rsidR="000E3359" w:rsidRDefault="000E3359" w:rsidP="00463490">
-[...14 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="37ACBCDF" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7757BFAA" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A721C21" w14:textId="77777777" w:rsidR="006D7282" w:rsidRPr="002D1C42" w:rsidRDefault="006D7282" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46ADE4A5" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
@@ -1048,56 +1047,56 @@
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B23A83" w:rsidRPr="002D1C42" w14:paraId="6228498D" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="58B101B0" w14:textId="77777777" w:rsidR="00207655" w:rsidRDefault="00207655" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B9954A6" w14:textId="77777777" w:rsidR="000E3359" w:rsidRDefault="000E3359" w:rsidP="00463490">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="2B9954A6" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2408C14D" w14:textId="77777777" w:rsidR="006D7282" w:rsidRPr="002D1C42" w:rsidRDefault="006D7282" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7EEC6828" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
@@ -1153,763 +1152,763 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52CECA00" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B23A83" w:rsidRPr="002D1C42" w14:paraId="6395B40C" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9A811C" w14:textId="77777777" w:rsidR="00207655" w:rsidRDefault="00207655" w:rsidP="00463490">
-[...24 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="3E9A811C" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C3ACF15" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4857F5AC" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7178B3E7" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="7178B3E7" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9A9EC0" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="3E9A9EC0" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC91313" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="4CC91313" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58EDAC3F" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="58EDAC3F" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30F5DFC1" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00463490">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="30F5DFC1" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00463490">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00207655" w:rsidRPr="002D1C42" w14:paraId="60B96341" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01290E66" w14:textId="77777777" w:rsidR="00207655" w:rsidRDefault="00207655" w:rsidP="00645D67">
-[...24 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="01290E66" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66730B94" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F1A10F6" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46095FCC" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="46095FCC" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70ACDD73" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="70ACDD73" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32B8801C" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="32B8801C" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B178B69" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="6B178B69" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="014C21CD" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="002D1C42" w:rsidRDefault="00207655" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="014C21CD" w14:textId="77777777" w:rsidR="00207655" w:rsidRPr="00AC1C06" w:rsidRDefault="00207655" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3359" w:rsidRPr="002D1C42" w14:paraId="6A87A949" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA216BF" w14:textId="77777777" w:rsidR="000E3359" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...24 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="3EA216BF" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="645B49B2" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C22082" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3965ED6C" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="3965ED6C" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16522C0B" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="16522C0B" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6970535F" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="6970535F" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="153B5841" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="153B5841" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20B568F1" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="20B568F1" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3359" w:rsidRPr="002D1C42" w14:paraId="583FC32C" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE54F07" w14:textId="77777777" w:rsidR="000E3359" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...24 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="7FE54F07" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E1EC07A" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F542708" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6A39C5" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="1A6A39C5" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78370890" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="78370890" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72507FE2" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="72507FE2" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1546FFCF" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="1546FFCF" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD061AB" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="5FD061AB" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3359" w:rsidRPr="002D1C42" w14:paraId="6C9E13EB" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6A3B0B" w14:textId="77777777" w:rsidR="000E3359" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...24 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="3D6A3B0B" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F7C2DD9" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="212F57F6" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="304E3E34" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="304E3E34" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44B50F75" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="44B50F75" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="711EC8AD" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="711EC8AD" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4505987F" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="4505987F" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02B81F86" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="02B81F86" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3359" w:rsidRPr="002D1C42" w14:paraId="0EE8AFFD" w14:textId="77777777" w:rsidTr="0052772B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1495BE" w14:textId="77777777" w:rsidR="000E3359" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...24 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="4F1495BE" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="104FEDE8" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:color w:val="C0C0C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2524B3F8" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C18FE59" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="0C18FE59" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35E25A39" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="35E25A39" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47AC17E5" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="47AC17E5" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="301D8834" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="301D8834" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2262" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77FF0ED3" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="002D1C42" w:rsidRDefault="000E3359" w:rsidP="00645D67">
-[...4 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="77FF0ED3" w14:textId="77777777" w:rsidR="000E3359" w:rsidRPr="00AC1C06" w:rsidRDefault="000E3359" w:rsidP="00645D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
                 <w:color w:val="C0C0C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2505D6E6" w14:textId="77777777" w:rsidR="00743D39" w:rsidRDefault="00743D39" w:rsidP="00743D39"/>
     <w:sectPr w:rsidR="00743D39" w:rsidSect="007D0CFF">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1985" w:bottom="2268" w:left="1985" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="379937E5" w14:textId="77777777" w:rsidR="005A623E" w:rsidRDefault="005A623E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="4F6297CA" w14:textId="77777777" w:rsidR="00BD60E7" w:rsidRDefault="00BD60E7" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="499C5107" w14:textId="77777777" w:rsidR="005A623E" w:rsidRDefault="005A623E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="2A0EADEB" w14:textId="77777777" w:rsidR="00BD60E7" w:rsidRDefault="00BD60E7" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1930,51 +1929,50 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FC963A9" w14:textId="77777777" w:rsidR="001B16D3" w:rsidRDefault="001B16D3" w:rsidP="001B16D3">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -2175,61 +2173,61 @@
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="000E3359">
       <w:t>202</w:t>
     </w:r>
     <w:r>
       <w:t>6-02-27</w:t>
     </w:r>
     <w:r w:rsidR="000E3359">
       <w:br/>
       <w:t xml:space="preserve">Version: </w:t>
     </w:r>
     <w:r>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="000E3359">
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E733B50" w14:textId="77777777" w:rsidR="005A623E" w:rsidRDefault="005A623E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="460FF6A8" w14:textId="77777777" w:rsidR="00BD60E7" w:rsidRDefault="00BD60E7" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E10B97F" w14:textId="77777777" w:rsidR="005A623E" w:rsidRDefault="005A623E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="72AF492E" w14:textId="77777777" w:rsidR="00BD60E7" w:rsidRDefault="00BD60E7" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12706F9A" w14:textId="3A189AD1" w:rsidR="00946D3C" w:rsidRPr="007D0CFF" w:rsidRDefault="007D0CFF" w:rsidP="000E3359">
     <w:pPr>
       <w:pStyle w:val="Rubrik1"/>
       <w:ind w:left="-142" w:right="-567"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D0CFF">
@@ -3238,51 +3236,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1138382439">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -3463,50 +3461,51 @@
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007A6415"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007D0CFF"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00806793"/>
     <w:rsid w:val="00810019"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00840D98"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
+    <w:rsid w:val="00885A78"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008C4656"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="00911DF5"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="009333E9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00946D3C"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009516AA"/>
     <w:rsid w:val="00954BD2"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
     <w:rsid w:val="009A7DA3"/>
     <w:rsid w:val="009B2791"/>
     <w:rsid w:val="009C12A6"/>
@@ -3521,70 +3520,72 @@
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A30426"/>
     <w:rsid w:val="00A354CA"/>
     <w:rsid w:val="00A43C1A"/>
     <w:rsid w:val="00A440C8"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A67B78"/>
     <w:rsid w:val="00A711E8"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA4922"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AB167A"/>
     <w:rsid w:val="00AB24CA"/>
     <w:rsid w:val="00AB57E2"/>
+    <w:rsid w:val="00AC1C06"/>
     <w:rsid w:val="00AD354E"/>
     <w:rsid w:val="00AD5832"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B026DF"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B23A83"/>
     <w:rsid w:val="00B30455"/>
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
     <w:rsid w:val="00B9215F"/>
     <w:rsid w:val="00BA754D"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BC1E87"/>
     <w:rsid w:val="00BC4E87"/>
+    <w:rsid w:val="00BD60E7"/>
     <w:rsid w:val="00BD6268"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C006E3"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
     <w:rsid w:val="00C16B7B"/>
     <w:rsid w:val="00C24D67"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C47FB7"/>
     <w:rsid w:val="00C53FFB"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C71FD8"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C8232C"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
@@ -5670,69 +5671,69 @@
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>215</Words>
-  <Characters>1141</Characters>
+  <Words>213</Words>
+  <Characters>1132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall 7 Generella direktiv om läkemedelsbehandling</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1354</CharactersWithSpaces>
+  <CharactersWithSpaces>1343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall 7 Generella direktiv om läkemedelsbehandling</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Frida Hagnestål</lastModifiedBy>
-  <revision>2</revision>
+  <lastModifiedBy>Malin Gårlin</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>