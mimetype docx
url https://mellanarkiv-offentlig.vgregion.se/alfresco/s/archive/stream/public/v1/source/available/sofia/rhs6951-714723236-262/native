--- v0 (2025-10-09)
+++ v1 (2026-06-30)
@@ -3,146 +3,146 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="314F9F40" w14:textId="77777777" w:rsidR="00840473" w:rsidRDefault="00840473" w:rsidP="00B527D2">
+    <w:p w:rsidR="00840473" w:rsidP="00B527D2" w:rsidRDefault="00840473" w14:paraId="314F9F40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-851"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F67269" w14:textId="24642797" w:rsidR="00D24DBA" w:rsidRPr="00840473" w:rsidRDefault="001F0AF3" w:rsidP="00B527D2">
+    <w:p w:rsidRPr="00840473" w:rsidR="00D24DBA" w:rsidP="00B527D2" w:rsidRDefault="001F0AF3" w14:paraId="53F67269" w14:textId="24642797">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-851" w:right="-1106"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840473">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Mall för projektinformation </w:t>
       </w:r>
-      <w:r w:rsidR="00B52C1B" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="00B52C1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">– Delta i forskning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3276C0C0" w14:textId="77777777" w:rsidR="00B527D2" w:rsidRDefault="00B71A18" w:rsidP="00B527D2">
+    <w:p w:rsidR="00B527D2" w:rsidP="00B527D2" w:rsidRDefault="00B71A18" w14:paraId="3276C0C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840473">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Framtagen</w:t>
       </w:r>
-      <w:r w:rsidR="00A914F8" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="00A914F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> av FoU primä</w:t>
       </w:r>
-      <w:r w:rsidR="00893FCF" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="00893FCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>r och nära</w:t>
       </w:r>
       <w:r w:rsidRPr="00840473">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> vård VGR</w:t>
       </w:r>
-      <w:r w:rsidR="00CF743C" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="00CF743C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC21D19" w14:textId="7F4FC648" w:rsidR="00A914F8" w:rsidRPr="00840473" w:rsidRDefault="00CF743C" w:rsidP="00B527D2">
+    <w:p w:rsidRPr="00840473" w:rsidR="00A914F8" w:rsidP="00B527D2" w:rsidRDefault="00CF743C" w14:paraId="2AC21D19" w14:textId="7F4FC648">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840473">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2025-01-09</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B1E767" w14:textId="1104BE6D" w:rsidR="0034402C" w:rsidRDefault="0034402C" w:rsidP="00B527D2">
+    <w:p w:rsidR="0034402C" w:rsidP="00B527D2" w:rsidRDefault="0034402C" w14:paraId="57B1E767" w14:textId="1104BE6D">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-851"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="020FC608" w14:textId="72882A82" w:rsidR="001F5BBC" w:rsidRDefault="001F5BBC" w:rsidP="00B527D2">
+    <w:p w:rsidR="001F5BBC" w:rsidP="00B527D2" w:rsidRDefault="001F5BBC" w14:paraId="020FC608" w14:textId="72882A82">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-851"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32D70C33" w14:textId="6CD3AA9F" w:rsidR="00D1576C" w:rsidRDefault="00B527D2" w:rsidP="00B527D2">
+    <w:p w:rsidR="00D1576C" w:rsidP="00B527D2" w:rsidRDefault="00B527D2" w14:paraId="32D70C33" w14:textId="6CD3AA9F">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-851"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A66CDF0" wp14:editId="5B91B168">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-710484</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>167194</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4610911" cy="2772383"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1788156548" name="Rektangel 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -178,807 +178,803 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="33C9FB26" id="Rektangel 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-55.95pt;margin-top:13.15pt;width:363.05pt;height:218.3pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB1ip7hAIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1PGzEMf5+0/yHK+7gPCoWKK6pATJMQ&#10;VIOJ55BLuEi5OEvSXru/fk7uoxVDe5jWh9Q52z/bv9i+ut61mmyF8wpMRYuTnBJhONTKvFX0x/Pd&#10;lwtKfGCmZhqMqOheeHq9/PzpqrMLUUIDuhaOIIjxi85WtAnBLrLM80a0zJ+AFQaVElzLAl7dW1Y7&#10;1iF6q7Myz8+zDlxtHXDhPX697ZV0mfClFDw8SulFILqimFtIp0vnazyz5RVbvDlmG8WHNNg/ZNEy&#10;ZTDoBHXLAiMbp/6AahV34EGGEw5tBlIqLlINWE2Rv6vmqWFWpFqQHG8nmvz/g+UP2ye7dkhDZ/3C&#10;oxir2EnXxn/Mj+wSWfuJLLELhOPH2XmRXxYFJRx15Xxenl6cRjqzg7t1PnwV0JIoVNThaySS2Pbe&#10;h950NInRDNwprdOLaEM6bKdynufJw4NWddRGu9Qc4kY7smX4rGFXDHGPrDALbTCZQ1VJCnstIoQ2&#10;34UkqsY6yj5AbLgDJuNcmFD0qobVog91luNvDDZ6pJITYESWmOSEPQCMlj3IiN0TMNhHV5H6dXIe&#10;Kv+b8+SRIoMJk3OrDLiPKtNY1RC5tx9J6qmJLL1CvV874qCfFm/5ncIHvGc+rJnD8cBBwpEPj3hI&#10;DfhQMEiUNOB+ffQ92mPXopaSDsetov7nhjlBif5msJ8vi9kszme6zM7mJV7cseb1WGM27Q3g02P3&#10;YXZJjPZBj6J00L7gZljFqKhihmPsivLgxstN6NcA7hYuVqtkhjNpWbg3T5ZH8MhqbNDn3Qtzduji&#10;gAPwAONossW7Zu5to6eB1SaAVKnTD7wOfOM8p8YZdk9cGMf3ZHXYkMvfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAhOvUf+MAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBS2k3G0uw&#10;MZMiitKDCFZ76G2TjNnY7GzIbtv4711Pehzex3vfFOvJ9uJEo+8cI6hFAoK4dk3HLcLH+9P8FoQP&#10;mhvdOyaEb/KwLi8vCp037sxvdNqGVsQS9rlGMCEMuZS+NmS1X7iBOGafbrQ6xHNsZTPqcyy3vUyT&#10;JJNWdxwXjB7owVB92B4twn4zhfZLPYeXg57tZhtT1a+PFeL11XR/ByLQFP5g+NWP6lBGp8odufGi&#10;R5grpVaRRUizGxCRyNQyBVEhLLN0BbIs5P8fyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAdYqe4QCAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAhOvUf+MAAAALAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect id="Rektangel 1" style="position:absolute;margin-left:-55.95pt;margin-top:13.15pt;width:363.05pt;height:218.3pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="black [3213]" strokeweight="1pt" w14:anchorId="33C9FB26" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB1ip7hAIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1PGzEMf5+0/yHK+7gPCoWKK6pATJMQ&#10;VIOJ55BLuEi5OEvSXru/fk7uoxVDe5jWh9Q52z/bv9i+ut61mmyF8wpMRYuTnBJhONTKvFX0x/Pd&#10;lwtKfGCmZhqMqOheeHq9/PzpqrMLUUIDuhaOIIjxi85WtAnBLrLM80a0zJ+AFQaVElzLAl7dW1Y7&#10;1iF6q7Myz8+zDlxtHXDhPX697ZV0mfClFDw8SulFILqimFtIp0vnazyz5RVbvDlmG8WHNNg/ZNEy&#10;ZTDoBHXLAiMbp/6AahV34EGGEw5tBlIqLlINWE2Rv6vmqWFWpFqQHG8nmvz/g+UP2ye7dkhDZ/3C&#10;oxir2EnXxn/Mj+wSWfuJLLELhOPH2XmRXxYFJRx15Xxenl6cRjqzg7t1PnwV0JIoVNThaySS2Pbe&#10;h950NInRDNwprdOLaEM6bKdynufJw4NWddRGu9Qc4kY7smX4rGFXDHGPrDALbTCZQ1VJCnstIoQ2&#10;34UkqsY6yj5AbLgDJuNcmFD0qobVog91luNvDDZ6pJITYESWmOSEPQCMlj3IiN0TMNhHV5H6dXIe&#10;Kv+b8+SRIoMJk3OrDLiPKtNY1RC5tx9J6qmJLL1CvV874qCfFm/5ncIHvGc+rJnD8cBBwpEPj3hI&#10;DfhQMEiUNOB+ffQ92mPXopaSDsetov7nhjlBif5msJ8vi9kszme6zM7mJV7cseb1WGM27Q3g02P3&#10;YXZJjPZBj6J00L7gZljFqKhihmPsivLgxstN6NcA7hYuVqtkhjNpWbg3T5ZH8MhqbNDn3Qtzduji&#10;gAPwAONossW7Zu5to6eB1SaAVKnTD7wOfOM8p8YZdk9cGMf3ZHXYkMvfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAhOvUf+MAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBS2k3G0uw&#10;MZMiitKDCFZ76G2TjNnY7GzIbtv4711Pehzex3vfFOvJ9uJEo+8cI6hFAoK4dk3HLcLH+9P8FoQP&#10;mhvdOyaEb/KwLi8vCp037sxvdNqGVsQS9rlGMCEMuZS+NmS1X7iBOGafbrQ6xHNsZTPqcyy3vUyT&#10;JJNWdxwXjB7owVB92B4twn4zhfZLPYeXg57tZhtT1a+PFeL11XR/ByLQFP5g+NWP6lBGp8odufGi&#10;R5grpVaRRUizGxCRyNQyBVEhLLN0BbIs5P8fyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAdYqe4QCAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAhOvUf+MAAAALAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45288301" w14:textId="77777777" w:rsidR="00B527D2" w:rsidRDefault="00B527D2" w:rsidP="00B527D2">
+    <w:p w:rsidR="00B527D2" w:rsidP="00B527D2" w:rsidRDefault="00B527D2" w14:paraId="45288301" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-993" w:right="-1106"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DE7E4BE" w14:textId="112D2AE0" w:rsidR="001F5BBC" w:rsidRPr="00840473" w:rsidRDefault="00F12330" w:rsidP="00B527D2">
+    <w:p w:rsidRPr="00840473" w:rsidR="001F5BBC" w:rsidP="00B527D2" w:rsidRDefault="00F12330" w14:paraId="7DE7E4BE" w14:textId="630CA46F">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-993" w:right="-1106"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00F12330">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>Om du ska anno</w:t>
       </w:r>
-      <w:r w:rsidR="00A66D83" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00A66D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">nsera efter studiedeltagare kan vi hjälpa dig att publicera </w:t>
       </w:r>
-      <w:r w:rsidR="00B527D2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00B527D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00A66D83" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00A66D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>rojektinformation</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2B97" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00AC2B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A66D83" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00A66D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">på FoU:s hemsida </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00A66D83" w:rsidRPr="00840473">
+      <w:hyperlink r:id="Rcf44e4345e8d42fd">
+        <w:r w:rsidRPr="5D89198F" w:rsidR="00A66D83">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           </w:rPr>
           <w:t>”Delta i forskning”</w:t>
         </w:r>
-        <w:r w:rsidR="00900C3E" w:rsidRPr="00840473">
+        <w:r w:rsidRPr="5D89198F" w:rsidR="00900C3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00900C3E" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00900C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC2B97" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00AC2B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">Du kan sedan länka till informationen i tex. annonser i sociala medier eller på affischer. </w:t>
       </w:r>
-      <w:r w:rsidR="007528DE" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="007528DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektinformationen ska riktas till </w:t>
       </w:r>
-      <w:r w:rsidR="00B37926" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00B37926">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>eventuella studiedeltagare och behöver hållas kort och relevant</w:t>
       </w:r>
-      <w:r w:rsidR="00785A41" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00785A41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> på ett språk som vem som helst kan förstå</w:t>
       </w:r>
-      <w:r w:rsidR="00DC74D9" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00DC74D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00900C3E" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00900C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00C45E0E" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00C45E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>yll i mall</w:t>
       </w:r>
-      <w:r w:rsidR="000B28B4" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="000B28B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00DC74D9" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00DC74D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">och skicka den till oss </w:t>
       </w:r>
-      <w:r w:rsidR="00C0253C" w:rsidRPr="00840473">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="5D89198F" w:rsidR="00C0253C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">via e-post: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00C0253C" w:rsidRPr="00840473">
+      <w:hyperlink r:id="R545ed66c4b19461f">
+        <w:r w:rsidRPr="5D89198F" w:rsidR="77CD0AF0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>rh.fouui.kommunikation@vgregion.se</w:t>
+          <w:t>kommunikation.fou.pnv@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50A22A07" w14:textId="77777777" w:rsidR="005A6811" w:rsidRPr="00840473" w:rsidRDefault="005A6811" w:rsidP="00B527D2">
+    <w:p w:rsidRPr="00840473" w:rsidR="005A6811" w:rsidP="00B527D2" w:rsidRDefault="005A6811" w14:paraId="50A22A07" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130CD7EE" w14:textId="3EB762D8" w:rsidR="00EE46F1" w:rsidRPr="00840473" w:rsidRDefault="00EE46F1" w:rsidP="00B527D2">
+    <w:p w:rsidRPr="00840473" w:rsidR="00EE46F1" w:rsidP="00B527D2" w:rsidRDefault="00EE46F1" w14:paraId="130CD7EE" w14:textId="3EB762D8">
       <w:pPr>
         <w:pStyle w:val="Omslagstext"/>
         <w:ind w:left="-993"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840473">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS: </w:t>
       </w:r>
-      <w:r w:rsidR="005A6811" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="005A6811">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Innan du </w:t>
       </w:r>
-      <w:r w:rsidR="00590A98" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="00590A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ber om publicering av projektinformation ska du fylla i </w:t>
       </w:r>
-      <w:r w:rsidR="005A6811" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="005A6811">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="005A6811" w:rsidRPr="00840473">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00840473" w:rsidR="005A6811">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Förfrågan om stöd för annonsering vid rekrytering av deltagare i forskningsprojekt (forms.office.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DCE5838" w14:textId="68748D96" w:rsidR="3D1F44FC" w:rsidRPr="00840473" w:rsidRDefault="3D1F44FC"/>
-    <w:p w14:paraId="49CB1AAF" w14:textId="31A3D167" w:rsidR="008D49B4" w:rsidRPr="00840473" w:rsidRDefault="001C672F" w:rsidP="00B527D2">
+    <w:p w:rsidRPr="00840473" w:rsidR="3D1F44FC" w:rsidRDefault="3D1F44FC" w14:paraId="5DCE5838" w14:textId="68748D96"/>
+    <w:p w:rsidRPr="00840473" w:rsidR="008D49B4" w:rsidP="00B527D2" w:rsidRDefault="001C672F" w14:paraId="49CB1AAF" w14:textId="31A3D167">
       <w:pPr>
         <w:ind w:left="-993"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840473">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ditt namn</w:t>
       </w:r>
-      <w:r w:rsidR="008D49B4" w:rsidRPr="00840473">
+      <w:r w:rsidRPr="00840473" w:rsidR="008D49B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391785EE" w14:textId="15B342F8" w:rsidR="00D1576C" w:rsidRPr="00A359B2" w:rsidRDefault="001C672F" w:rsidP="00A359B2">
+    <w:p w:rsidRPr="00A359B2" w:rsidR="00D1576C" w:rsidP="00A359B2" w:rsidRDefault="001C672F" w14:paraId="391785EE" w14:textId="15B342F8">
       <w:pPr>
         <w:ind w:left="-993"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840473">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kontaktuppgift (e-post eller telefonnummer)</w:t>
       </w:r>
       <w:r w:rsidR="00A359B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECF5E8F" w14:textId="36C8166E" w:rsidR="005B2591" w:rsidRDefault="00595949" w:rsidP="00BA217B">
+    <w:p w:rsidR="005B2591" w:rsidP="00BA217B" w:rsidRDefault="00595949" w14:paraId="1ECF5E8F" w14:textId="36C8166E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Ange</w:t>
       </w:r>
       <w:r w:rsidR="00B026DF">
         <w:t xml:space="preserve"> rubrik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D423AF" w14:textId="0A1317B4" w:rsidR="00D05E1D" w:rsidRPr="00D1576C" w:rsidRDefault="006B5E4E" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="00D1576C" w:rsidR="00D05E1D" w:rsidP="00BA217B" w:rsidRDefault="006B5E4E" w14:paraId="06D423AF" w14:textId="0A1317B4">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE28CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ex: Sökes: </w:t>
       </w:r>
-      <w:r w:rsidR="007F5C4D" w:rsidRPr="00FE28CB">
+      <w:r w:rsidRPr="00FE28CB" w:rsidR="007F5C4D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>deltagare som</w:t>
       </w:r>
-      <w:r w:rsidR="00F67BED" w:rsidRPr="00FE28CB">
+      <w:r w:rsidRPr="00FE28CB" w:rsidR="00F67BED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> har…/deltagare till studie om…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B3B500" w14:textId="77777777" w:rsidR="00C120D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="36B3B500" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:t>Ingress – om projektet och syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D66AB82" w14:textId="01115720" w:rsidR="0009462A" w:rsidRPr="004825D8" w:rsidRDefault="009802E3" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="004825D8" w:rsidR="0009462A" w:rsidP="00BA217B" w:rsidRDefault="009802E3" w14:paraId="3D66AB82" w14:textId="01115720">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="004825D8">
         <w:t xml:space="preserve">Max </w:t>
       </w:r>
-      <w:r w:rsidR="003831B5" w:rsidRPr="004825D8">
+      <w:r w:rsidRPr="004825D8" w:rsidR="003831B5">
         <w:t>370 tecken</w:t>
       </w:r>
       <w:r w:rsidR="009F7CF5">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E40957">
         <w:t>med</w:t>
       </w:r>
       <w:r w:rsidR="009F7CF5">
         <w:t xml:space="preserve"> blanksteg)</w:t>
       </w:r>
-      <w:r w:rsidR="003831B5" w:rsidRPr="004825D8">
+      <w:r w:rsidRPr="004825D8" w:rsidR="003831B5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0009462A" w:rsidRPr="004825D8">
+      <w:r w:rsidRPr="004825D8" w:rsidR="0009462A">
         <w:t>Använd gärna den populärvetenskapliga korta beskrivningen i din projektregistrering i Projektdatabasen FoU i VGR som underlag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354FF622" w14:textId="46A20A6E" w:rsidR="003A5DAD" w:rsidRPr="000B28B4" w:rsidRDefault="00AC0F53" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="000B28B4" w:rsidR="003A5DAD" w:rsidP="00BA217B" w:rsidRDefault="00AC0F53" w14:paraId="354FF622" w14:textId="46A20A6E">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="000B28B4">
         <w:t xml:space="preserve">Ex: Just nu pågår xxx-studien på majoriteten av </w:t>
       </w:r>
-      <w:r w:rsidR="00D05E1D" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00D05E1D">
         <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidRPr="000B28B4">
         <w:t>. I studien undersöks…</w:t>
       </w:r>
-      <w:r w:rsidR="00D05E1D" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00D05E1D">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00D05E1D" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00D05E1D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="121212"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D05E1D" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00D05E1D">
         <w:t>I studien xxx undersöker vi en intervention som syftar till att…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FB8DF2" w14:textId="77777777" w:rsidR="00C120D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="02FB8DF2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:t>Kan du vara med?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28455E1F" w14:textId="3BD3E56A" w:rsidR="00C82457" w:rsidRPr="004825D8" w:rsidRDefault="00C82457" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="004825D8" w:rsidR="00C82457" w:rsidP="00BA217B" w:rsidRDefault="00C82457" w14:paraId="28455E1F" w14:textId="3BD3E56A">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="004825D8">
         <w:t xml:space="preserve">Här listar du dina </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004825D8">
         <w:t>inklusions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004825D8">
         <w:t xml:space="preserve">- och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004825D8">
         <w:t>exklusionskriterier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004825D8">
         <w:t xml:space="preserve"> i den mån deltagarna själva kan ta ställning till dem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07811CFD" w14:textId="2407B55D" w:rsidR="00C120D8" w:rsidRPr="004825D8" w:rsidRDefault="00C82457" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="004825D8" w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C82457" w14:paraId="07811CFD" w14:textId="2407B55D">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="004825D8">
         <w:t xml:space="preserve">Ex: </w:t>
       </w:r>
-      <w:r w:rsidR="00C120D8" w:rsidRPr="004825D8">
+      <w:r w:rsidRPr="004825D8" w:rsidR="00C120D8">
         <w:t>För att eventuellt kunna delta i studien krävs bland annat: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F41BF7F" w14:textId="77777777" w:rsidR="00C120D8" w:rsidRPr="004825D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="004825D8" w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="7F41BF7F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-851" w:right="-1247" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004825D8">
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185C54B4" w14:textId="77777777" w:rsidR="00C120D8" w:rsidRPr="004825D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="004825D8" w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="185C54B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-851" w:right="-1247" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004825D8">
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292A4566" w14:textId="77777777" w:rsidR="00C120D8" w:rsidRPr="004825D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="004825D8" w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="292A4566" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-851" w:right="-1247" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004825D8">
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B522E2" w14:textId="77777777" w:rsidR="00C120D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="55B522E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Hur går studien till?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036D6C45" w14:textId="6A4F95DB" w:rsidR="003F1FB6" w:rsidRDefault="003F1FB6" w:rsidP="00BA217B">
+    <w:p w:rsidR="003F1FB6" w:rsidP="00BA217B" w:rsidRDefault="003F1FB6" w14:paraId="036D6C45" w14:textId="6A4F95DB">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Max 750 tecken </w:t>
       </w:r>
       <w:r w:rsidR="002145FD">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>med blanksteg</w:t>
       </w:r>
       <w:r w:rsidR="002145FD">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21082739" w14:textId="60C33F44" w:rsidR="00C120D8" w:rsidRPr="000B28B4" w:rsidRDefault="00C82457" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="000B28B4" w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C82457" w14:paraId="21082739" w14:textId="60C33F44">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="000B28B4">
         <w:t xml:space="preserve">Här beskriver du </w:t>
       </w:r>
-      <w:r w:rsidR="00C120D8" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00C120D8">
         <w:t>hur studien genomförs och vad som förväntas av forskningspersonen, hur många besök, hur länge, var</w:t>
       </w:r>
       <w:r w:rsidR="00DC4874">
         <w:t xml:space="preserve"> bedrivs studien</w:t>
       </w:r>
-      <w:r w:rsidR="00C120D8" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00C120D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C120D8" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00C120D8">
         <w:t>etc.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C120D8" w:rsidRPr="000B28B4">
+      <w:r w:rsidRPr="000B28B4" w:rsidR="00C120D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1FB6">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DC4874">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="003F1FB6">
         <w:t>nte samma som ingressen)</w:t>
       </w:r>
       <w:r w:rsidR="00DC4874">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D5777E" w14:textId="76B95DE7" w:rsidR="00C120D8" w:rsidRDefault="00FE7742" w:rsidP="00BA217B">
+    <w:p w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00FE7742" w14:paraId="50D5777E" w14:textId="76B95DE7">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ange </w:t>
       </w:r>
       <w:r w:rsidR="003F1FB6">
         <w:t xml:space="preserve">också om det eventuellt utgår någon ersättning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7623BC" w14:textId="5BCE12BA" w:rsidR="002145FD" w:rsidRPr="000B28B4" w:rsidRDefault="0078360B" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="000B28B4" w:rsidR="002145FD" w:rsidP="00BA217B" w:rsidRDefault="0078360B" w14:paraId="1F7623BC" w14:textId="5BCE12BA">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:t>Lägg gärna med länk till p</w:t>
       </w:r>
       <w:r w:rsidR="00DC4874">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>ojektbeskrivningen i Projekt</w:t>
       </w:r>
       <w:r w:rsidR="007124DD">
         <w:t>databasen FoU i VGR eller annan hemsida där</w:t>
       </w:r>
       <w:r w:rsidR="00DC4874">
         <w:t xml:space="preserve"> det finns mer</w:t>
       </w:r>
       <w:r w:rsidR="007124DD">
         <w:t xml:space="preserve"> information om projektet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2856090C" w14:textId="77777777" w:rsidR="00C120D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="2856090C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:t>Kontakt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A5D6E6" w14:textId="21DFCF2C" w:rsidR="00C120D8" w:rsidRPr="006B6DBE" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="006B6DBE" w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="07A5D6E6" w14:textId="21DFCF2C">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="006B6DBE">
         <w:t>Om du är intresserad och vill veta mer är du välkommen att ta kontakt med oss via telefon</w:t>
       </w:r>
       <w:r>
         <w:t>/e-post:</w:t>
       </w:r>
       <w:r w:rsidR="001F0531">
         <w:t xml:space="preserve"> xxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0031D840" w14:textId="348C4738" w:rsidR="00C120D8" w:rsidRPr="0051722C" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="0051722C" w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="0031D840" w14:textId="348C4738">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ev. QR-kod</w:t>
       </w:r>
       <w:r w:rsidR="0B1F5F2A">
         <w:t>/länk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för intresseanmälan och/eller screening</w:t>
       </w:r>
       <w:r w:rsidR="00D05E1D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D05E1D" w:rsidRPr="08F41318">
+      <w:r w:rsidRPr="08F41318" w:rsidR="00D05E1D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00FE28CB" w:rsidRPr="08F41318">
+      <w:r w:rsidRPr="08F41318" w:rsidR="00FE28CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vi kan </w:t>
       </w:r>
-      <w:r w:rsidR="0051722C" w:rsidRPr="08F41318">
+      <w:r w:rsidRPr="08F41318" w:rsidR="0051722C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">vid behov </w:t>
       </w:r>
-      <w:r w:rsidR="00FE28CB" w:rsidRPr="08F41318">
+      <w:r w:rsidRPr="08F41318" w:rsidR="00FE28CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">hjälpa </w:t>
       </w:r>
-      <w:r w:rsidR="0051722C" w:rsidRPr="08F41318">
+      <w:r w:rsidRPr="08F41318" w:rsidR="0051722C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>er med detta)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1341C68D" w14:textId="6ED20B48" w:rsidR="00C120D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="1341C68D" w14:textId="6ED20B48">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="006B6DBE">
         <w:t>Ansvarig</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> forskare: </w:t>
       </w:r>
       <w:r w:rsidR="001F0531">
         <w:t>xxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7803F2CA" w14:textId="77777777" w:rsidR="00BA217B" w:rsidRDefault="00BA217B">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:p w:rsidR="00BA217B" w:rsidRDefault="00BA217B" w14:paraId="7803F2CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29506912" w14:textId="5BF8EF5F" w:rsidR="0051722C" w:rsidRPr="006B6DBE" w:rsidRDefault="005D61D4" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="006B6DBE" w:rsidR="0051722C" w:rsidP="00BA217B" w:rsidRDefault="005D61D4" w14:paraId="29506912" w14:textId="5BF8EF5F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Övrig information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6AC4A6" w14:textId="05D22C8D" w:rsidR="00C120D8" w:rsidRDefault="00C120D8" w:rsidP="00BA217B">
+    <w:p w:rsidR="00C120D8" w:rsidP="00BA217B" w:rsidRDefault="00C120D8" w14:paraId="5D6AC4A6" w14:textId="05D22C8D">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="006B6DBE">
         <w:t>Studien är godkänd av</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6DBE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006F780B">
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA3A9E1" w14:textId="2FB37CBD" w:rsidR="006F7BF8" w:rsidRPr="006F7BF8" w:rsidRDefault="006F7BF8" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="006F7BF8" w:rsidR="006F7BF8" w:rsidP="00BA217B" w:rsidRDefault="006F7BF8" w14:paraId="5AA3A9E1" w14:textId="2FB37CBD">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r w:rsidRPr="006F7BF8">
         <w:t xml:space="preserve">Om studien kräver etisk godkännande </w:t>
       </w:r>
       <w:r w:rsidR="00165FA7">
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="006F7BF8">
         <w:t xml:space="preserve"> den av etikprövningsmyndigheten godkända forskningspersonsinformationen länkas här.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A2C26C" w14:textId="2DFB5486" w:rsidR="00045692" w:rsidRDefault="00F11BC4" w:rsidP="00BA217B">
+    <w:p w:rsidR="00045692" w:rsidP="00BA217B" w:rsidRDefault="00F11BC4" w14:paraId="68A2C26C" w14:textId="2DFB5486">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Följande anges alltid: </w:t>
       </w:r>
-      <w:r w:rsidR="006F780B" w:rsidRPr="00825846">
+      <w:r w:rsidRPr="00825846" w:rsidR="006F780B">
         <w:t>”Det är frivilligt att delta och du kan när som helst avbryta ditt deltagande. De personuppgifter du lämnar till oss kommer att hanteras i enlighet med gällande lagstiftning.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488C7390" w14:textId="77777777" w:rsidR="008944A6" w:rsidRPr="008944A6" w:rsidRDefault="008944A6" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="008944A6" w:rsidR="008944A6" w:rsidP="00BA217B" w:rsidRDefault="008944A6" w14:paraId="488C7390" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="008944A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Så behandlar vi dina personuppgifter</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="281087EF" w14:textId="06842613" w:rsidR="00F11BC4" w:rsidRPr="00825846" w:rsidRDefault="00F11BC4" w:rsidP="00BA217B">
+    <w:p w:rsidRPr="00825846" w:rsidR="00F11BC4" w:rsidP="00BA217B" w:rsidRDefault="00F11BC4" w14:paraId="281087EF" w14:textId="06842613">
       <w:pPr>
         <w:ind w:left="-851" w:right="-1247"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F11BC4" w:rsidRPr="00825846" w:rsidSect="00F4754F">
+    <w:sectPr w:rsidRPr="00825846" w:rsidR="00F11BC4" w:rsidSect="00F4754F">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
-      <w:pgSz w:w="8392" w:h="11907" w:code="11"/>
+      <w:pgSz w:w="8392" w:h="11907" w:orient="portrait" w:code="11"/>
       <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="732E6A93" w14:textId="77777777" w:rsidR="006759C7" w:rsidRDefault="006759C7" w:rsidP="00ED6C6F">
+    <w:p w:rsidR="006759C7" w:rsidP="00ED6C6F" w:rsidRDefault="006759C7" w14:paraId="732E6A93" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70FFEF0E" w14:textId="77777777" w:rsidR="006759C7" w:rsidRDefault="006759C7" w:rsidP="00ED6C6F">
+    <w:p w:rsidR="006759C7" w:rsidP="00ED6C6F" w:rsidRDefault="006759C7" w14:paraId="70FFEF0E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B36BEA1" w14:textId="77777777" w:rsidR="006759C7" w:rsidRDefault="006759C7">
+    <w:p w:rsidR="006759C7" w:rsidRDefault="006759C7" w14:paraId="2B36BEA1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -1007,52 +1003,52 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="68F67417" w14:textId="02E37639" w:rsidR="00331B2E" w:rsidRDefault="3115FA40">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="00331B2E" w:rsidRDefault="3115FA40" w14:paraId="68F67417" w14:textId="02E37639">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C3BD3D9" wp14:editId="0D30CE39">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-642025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-188446</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1635562" cy="291830"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="795549568" name="Logo" descr="VGR logotyp"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1082,122 +1078,122 @@
                     <a:ext cx="1635562" cy="291830"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CB18638" w14:textId="77777777" w:rsidR="006759C7" w:rsidRDefault="006759C7" w:rsidP="00ED6C6F">
+    <w:p w:rsidR="006759C7" w:rsidP="00ED6C6F" w:rsidRDefault="006759C7" w14:paraId="6CB18638" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FE158AC" w14:textId="77777777" w:rsidR="006759C7" w:rsidRDefault="006759C7" w:rsidP="00ED6C6F">
+    <w:p w:rsidR="006759C7" w:rsidP="00ED6C6F" w:rsidRDefault="006759C7" w14:paraId="7FE158AC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26E63EEE" w14:textId="77777777" w:rsidR="006759C7" w:rsidRDefault="006759C7">
+    <w:p w:rsidR="006759C7" w:rsidRDefault="006759C7" w14:paraId="26E63EEE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="73A8ABCE" w14:textId="3266C942" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="00B026DF" w:rsidP="00F25BAC">
+  <w:p w:rsidRPr="00F25BAC" w:rsidR="009E3DC3" w:rsidP="00F25BAC" w:rsidRDefault="00B026DF" w14:paraId="73A8ABCE" w14:textId="3266C942">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:t>Sidhuvud</w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009E3DC3" w:rsidRPr="00F25BAC">
+    <w:r w:rsidRPr="00F25BAC" w:rsidR="009E3DC3">
       <w:t>Sida</w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="63DEC9FB" w14:textId="23911190" w:rsidR="005E779A" w:rsidRDefault="005E779A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="005E779A" w:rsidRDefault="005E779A" w14:paraId="63DEC9FB" w14:textId="23911190">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F5B88DF" wp14:editId="0EFE022F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>359410</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>359410</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4669155" cy="901065"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1292110988" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1319,257 +1315,257 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BF246F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC54BB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E556CF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D00613B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9932A6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0530227A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B456EC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista3"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista4"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista5"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05EE1867"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C2C14CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -1656,260 +1652,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B2A740F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ADCBD42"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B7E0623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2690BC3E"/>
     <w:lvl w:ilvl="0" w:tplc="E0106760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5486F408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5ABA2342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="EC08A49C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="859072D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FA16B2C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FBB6299E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1B6C5A4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="757CA732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A6A1988"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA221EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2342,53 +2338,54 @@
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1019893355">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="98"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -2784,149 +2781,151 @@
     <w:rsid w:val="00F4754F"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F6408C"/>
     <w:rsid w:val="00F67BED"/>
     <w:rsid w:val="00FB1ECE"/>
     <w:rsid w:val="00FC6F9F"/>
     <w:rsid w:val="00FE28CB"/>
     <w:rsid w:val="00FE7742"/>
     <w:rsid w:val="00FF334A"/>
     <w:rsid w:val="08F41318"/>
     <w:rsid w:val="09967C9A"/>
     <w:rsid w:val="0B01926A"/>
     <w:rsid w:val="0B1F5F2A"/>
     <w:rsid w:val="20D030AC"/>
     <w:rsid w:val="22CE31CA"/>
     <w:rsid w:val="2646215D"/>
     <w:rsid w:val="3115FA40"/>
     <w:rsid w:val="3D1F44FC"/>
     <w:rsid w:val="42EDACCB"/>
     <w:rsid w:val="5A8EF8F3"/>
     <w:rsid w:val="5C04BAC3"/>
+    <w:rsid w:val="5D89198F"/>
     <w:rsid w:val="770E99E8"/>
+    <w:rsid w:val="77CD0AF0"/>
     <w:rsid w:val="7F106B68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F86A92E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{794E1705-6DE3-4121-8287-4308CC596F3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1"/>
     <w:lsdException w:name="List" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Signature" w:semiHidden="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:uiPriority="36"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:uiPriority="98"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2994,51 +2993,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -3080,52 +3079,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3192,51 +3191,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008C4656"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Rubrik"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="180"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
@@ -3348,285 +3347,285 @@
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Rubrik8"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
+  <w:style w:type="character" w:styleId="Rubrik8Char" w:customStyle="1">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="004C2B36"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="60"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="004C2B36"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="60"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Rubrik"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:uiPriority w:val="35"/>
     <w:rsid w:val="00622230"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:uiPriority w:val="35"/>
     <w:rsid w:val="00622230"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="20"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:i/>
@@ -3642,90 +3641,90 @@
     <w:rsid w:val="00C76DDB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="180"/>
       <w:ind w:left="567" w:right="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
+  <w:style w:type="character" w:styleId="CitatChar" w:customStyle="1">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Starktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="StarktcitatChar"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
       <w:ind w:left="936" w:right="936"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
+  <w:style w:type="character" w:styleId="StarktcitatChar" w:customStyle="1">
     <w:name w:val="Starkt citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Starktcitat"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Diskretbetoning">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Starkbetoning">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -3905,80 +3904,80 @@
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="3402"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-851" w:right="-851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="24"/>
     <w:qFormat/>
     <w:rsid w:val="001F5488"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
       <w:spacing w:after="140"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
@@ -3990,87 +3989,87 @@
     <w:rsid w:val="001F5488"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:after="140"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+  <w:style w:type="character" w:styleId="FotnotstextChar" w:customStyle="1">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:color w:val="1A9FB3" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista2">
@@ -4159,368 +4158,368 @@
     <w:uiPriority w:val="24"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Slutnotstext">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SlutnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SlutnotstextChar">
+  <w:style w:type="character" w:styleId="SlutnotstextChar" w:customStyle="1">
     <w:name w:val="Slutnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Slutnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Slutnotsreferens">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Adress-brev">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="720" w:line="264" w:lineRule="auto"/>
       <w:ind w:left="4253"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Avslutandetext">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="AvslutandetextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="800" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AvslutandetextChar">
+  <w:style w:type="character" w:styleId="AvslutandetextChar" w:customStyle="1">
     <w:name w:val="Avslutande text Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Avslutandetext"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inledning">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="InledningChar"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="InledningChar">
+  <w:style w:type="character" w:styleId="InledningChar" w:customStyle="1">
     <w:name w:val="Inledning Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Inledning"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Klla">
+  <w:style w:type="paragraph" w:styleId="Klla" w:customStyle="1">
     <w:name w:val="Källa"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="320" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IngetavstndChar">
+  <w:style w:type="character" w:styleId="IngetavstndChar" w:customStyle="1">
     <w:name w:val="Inget avstånd Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ingetavstnd"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rPr>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGR">
+  <w:style w:type="table" w:styleId="VGR" w:customStyle="1">
     <w:name w:val="VGR"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00397151"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:top w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="85" w:type="dxa"/>
         <w:left w:w="85" w:type="dxa"/>
         <w:bottom w:w="85" w:type="dxa"/>
         <w:right w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:top w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideV w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C9E0F9"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:top w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F4F9FE"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaText">
+  <w:style w:type="paragraph" w:styleId="FaktarutaText" w:customStyle="1">
     <w:name w:val="Faktaruta Text"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00BE75E3"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="15" w:color="C9E0F9"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="15" w:color="C9E0F9"/>
+        <w:top w:val="single" w:color="C9E0F9" w:sz="4" w:space="15"/>
+        <w:left w:val="single" w:color="C9E0F9" w:sz="4" w:space="15"/>
+        <w:bottom w:val="single" w:color="C9E0F9" w:sz="4" w:space="15"/>
+        <w:right w:val="single" w:color="C9E0F9" w:sz="4" w:space="15"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="C9E0F9"/>
       <w:spacing w:after="320"/>
       <w:ind w:left="301" w:right="301"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagstext">
+  <w:style w:type="paragraph" w:styleId="Omslagstext" w:customStyle="1">
     <w:name w:val="Omslagstext"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="36"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Inbjudan">
+  <w:style w:type="paragraph" w:styleId="Inbjudan" w:customStyle="1">
     <w:name w:val="Inbjudan"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:before="960" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalifigur">
+  <w:style w:type="paragraph" w:styleId="Normalifigur" w:customStyle="1">
     <w:name w:val="Normal i figur"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00231123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F7BF8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F7BF8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4659,67 +4658,67 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1274248223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=VaJi_CBC5EebWkGO7jHaX_0ea5efziRGqma3ZuYkhCJURjE1SU1ZTzUzTDA2Q0Y3ODFTSDZYQ1FYNi4u" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rh.fouui.kommunikation@vgregion.se" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/f/regionhalsan/FoU-primar-nara-vard/forskning/delta-i-forskning/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/personuppgifter/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=VaJi_CBC5EebWkGO7jHaX_0ea5efziRGqma3ZuYkhCJURjE1SU1ZTzUzTDA2Q0Y3ODFTSDZYQ1FYNi4u" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/om-vgr/personuppgifter/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/f/regionhalsan/FoU-primar-nara-vard/forskning/delta-i-forskning/" TargetMode="External" Id="Rcf44e4345e8d42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kommunikation.fou.pnv@vgregion.se" TargetMode="External" Id="R545ed66c4b19461f" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\cargr4.VGREGION\Downloads\Kort%20dokument%20H&#228;lso-%20och%20sjukv&#229;rd.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR_Sjukvården">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården">
   <a:themeElements>
     <a:clrScheme name="VGR | Sjukvård | Färger">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E1DF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005B89"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="1A9FB3"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED5F8C"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="A1887F"/>
@@ -4954,59 +4953,52 @@
     <a:custClr>
       <a:srgbClr val="EFF4C6"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Kort dokument Hälso- och sjukvård</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall för projektinformation – Delta i forskning </dc:title>
   <dc:subject/>
   <dc:creator>Carin Sjöström Greenwood</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Carin Sjöström Greenwood</lastModifiedBy>
-  <revision>99</revision>
+  <revision>100</revision>
   <lastPrinted>2025-01-10T13:17:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>