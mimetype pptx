--- v0 (2025-10-31)
+++ v1 (2026-07-10)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId7"/>
+    <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId8"/>
+    <p:handoutMasterId r:id="rId12"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="294" r:id="rId2"/>
-[...3 lines deleted...]
-    <p:sldId id="290" r:id="rId6"/>
+    <p:sldId id="294" r:id="rId6"/>
+    <p:sldId id="295" r:id="rId7"/>
+    <p:sldId id="276" r:id="rId8"/>
+    <p:sldId id="277" r:id="rId9"/>
+    <p:sldId id="290" r:id="rId10"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -190,51 +190,51 @@
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="C0EEC2"/>
     <a:srgbClr val="43A447"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{DEDE7C41-B48B-4DAB-8B26-02E293BC1178}" v="3" dt="2024-05-31T11:35:45.101"/>
+    <p1510:client id="{274FC411-6ED3-9118-B41E-84072D9212BD}" v="7" dt="2026-07-07T09:48:13.554"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -564,582 +564,92 @@
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="91" d="100"/>
           <a:sy n="91" d="100"/>
         </p:scale>
         <p:origin x="2820" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId14" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{70291EC2-DA31-4C42-9ACA-C7C75F12A359}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{70291EC2-DA31-4C42-9ACA-C7C75F12A359}" dt="2023-08-28T10:16:24.363" v="49" actId="478"/>
+    <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{274FC411-6ED3-9118-B41E-84072D9212BD}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{274FC411-6ED3-9118-B41E-84072D9212BD}" dt="2026-07-07T09:48:13.554" v="6" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp delSp modSp mod chgLayout">
-[...108 lines deleted...]
-        <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{70291EC2-DA31-4C42-9ACA-C7C75F12A359}" dt="2023-08-28T09:28:30.096" v="30"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{274FC411-6ED3-9118-B41E-84072D9212BD}" dt="2026-07-07T09:48:13.554" v="6" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2457642938" sldId="294"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{70291EC2-DA31-4C42-9ACA-C7C75F12A359}" dt="2023-08-28T09:28:30.096" v="30"/>
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{274FC411-6ED3-9118-B41E-84072D9212BD}" dt="2026-07-07T09:48:06.476" v="4" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2457642938" sldId="294"/>
             <ac:spMk id="4" creationId="{9F3C4ACD-ABC0-042B-8CCA-603DF8E7C93F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{70291EC2-DA31-4C42-9ACA-C7C75F12A359}" dt="2023-08-25T10:33:34.952" v="16" actId="20577"/>
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{274FC411-6ED3-9118-B41E-84072D9212BD}" dt="2026-07-07T09:48:13.554" v="6" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2457642938" sldId="294"/>
+            <ac:spMk id="8" creationId="{D3EFBCA4-563F-6886-96B9-659C78F0C96A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{274FC411-6ED3-9118-B41E-84072D9212BD}" dt="2026-07-07T09:48:10.148" v="5" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2457642938" sldId="294"/>
             <ac:spMk id="17" creationId="{0C474F61-8344-0F98-B47D-77500148ABA0}"/>
           </ac:spMkLst>
         </pc:spChg>
-      </pc:sldChg>
-[...388 lines deleted...]
-        </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1200,51 +710,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1397,51 +907,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2165,51 +1675,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB51B449-2513-B8F3-2B63-E71100F978AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7517605" y="385758"/>
             <a:ext cx="4283998" cy="6092422"/>
             <a:chOff x="4833937" y="1810035"/>
             <a:chExt cx="2409824" cy="3427094"/>
@@ -3338,51 +2848,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bild 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ACE7E74-CDF2-8E7F-0785-3738B875A2CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8945549" y="386435"/>
             <a:ext cx="2855885" cy="3045534"/>
@@ -4417,51 +3927,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C417587-585B-3553-7B4B-03B7FC05F2F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10373521" y="393108"/>
             <a:ext cx="1427973" cy="6091200"/>
             <a:chOff x="10371140" y="380999"/>
             <a:chExt cx="1439144" cy="6138849"/>
@@ -5015,51 +4525,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5440,51 +4950,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C3381B4-AC30-6419-D826-946D93D76D70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10373521" y="393108"/>
             <a:ext cx="1427973" cy="6091200"/>
             <a:chOff x="10371140" y="380999"/>
             <a:chExt cx="1439144" cy="6138849"/>
@@ -6021,51 +5531,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6385,51 +5895,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -6775,51 +6285,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" orient="horz" pos="164" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" orient="horz" pos="3793" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="14" pos="7433" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/webbhandboken/digital-tillganglighet/dokument/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rh.fouui.kommunikation@vgregion.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediebank.vgregion.se/fotoweb/archives/5230-Officemallar/2%20H%C3%A4lso-%20och%20sjukv%C3%A5rd/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/enrol/index.php?id=991" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/webbhandboken/digital-tillganglighet/dokument/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rh.fouui.kommunikation@vgregion.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/varumarkesmanual/visuell-identitet/bild/att-tanka-pa-nar-du-valjer-bild/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediebank.vgregion.se/fotoweb/archives/5230-Officemallar/2%20H%C3%A4lso-%20och%20sjukv%C3%A5rd/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/enrol/index.php?id=991" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6827,240 +6337,280 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F3C4ACD-ABC0-042B-8CCA-603DF8E7C93F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1100667" y="662214"/>
+            <a:ext cx="8642350" cy="1047750"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Instruktionssida</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C474F61-8344-0F98-B47D-77500148ABA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092200" y="2113722"/>
+            <a:off x="1084943" y="1772636"/>
             <a:ext cx="5003800" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>Denna </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>PPT:mall</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> använder du när du presenterar information vid möte/konferens/event i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>VGR:s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> regi och du representerar verksamhet inom VGR.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>Säkerställ att du använder rätt mall. Om du är osäker kan du höra av dig till FoUUI kommunikationsstöd via e-post: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>rh.fouui.kommunikation@vgregion.se </a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>Denna mall använder </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>VGR:s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> grundmall som bas. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>VGR:s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>grundmallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> hjälper oss att göra rätt. De är säkrade ur tillgänglighetsperspektiv och följer vår visuella identitet, men det är alltid du som skapar en presentation som ansvarar för både form och innehåll. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>I webbhandboken finns mer information om tillgänglighet: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Dokument - Webbhandbok VGR (vgregion.se)</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>I </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>lärportalen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> finns en utbildning om tillgänglighet i Powerpoint: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Digital tillgänglighet (vgregion.se)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>I VGR använder vi fyra </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>grundmallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>: Regionområde FoUUI primär och nära vårds verksamheter använder mallar baserade på grundmallen för Hälso- och sjukvård med blå som huvudfärg. Alla </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>grundmallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> för Hälso- och sjukvård finns i Office-programmen och i </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>mediebanken</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1000" dirty="0"/>
+            <a:endParaRPr lang="en-GB" sz="1000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" b="1">
+                <a:ea typeface="Verdana"/>
+              </a:rPr>
+              <a:t>Viktigt om bilder: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:ea typeface="Verdana"/>
+              </a:rPr>
+              <a:t>Läs vad du behöver tänka på när du väljer bilder till din presentation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
+                <a:ea typeface="Verdana"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Att tänka på när du väljer bild - VGR:s varumärkesmanual (vgegion.se)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
+                <a:ea typeface="Verdana"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FDF769-B323-5226-C50A-C9DA647C4AF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
@@ -7095,86 +6645,86 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3EFBCA4-563F-6886-96B9-659C78F0C96A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6765300" y="2045048"/>
+            <a:off x="6765300" y="1776534"/>
             <a:ext cx="4934527" cy="3311526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="269875" indent="-269875" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -7584,91 +7134,91 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7050801" y="2950936"/>
             <a:ext cx="4655459" cy="2776915"/>
             <a:chOff x="6765300" y="2573705"/>
             <a:chExt cx="4655459" cy="2776915"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Bildobjekt 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C5003A-248C-CEF6-B0A5-D6E2C5845BA8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId6">
+            <a:blip r:embed="rId7">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6765300" y="2573705"/>
               <a:ext cx="2241606" cy="2776915"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Bildobjekt 7" descr="Skärmklipp från menyfliksområdet.">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{613EE7A3-AA9F-E940-2C17-BAA1F0CC4670}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId7"/>
+            <a:blip r:embed="rId8"/>
             <a:srcRect r="3458" b="-3285"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="9285974" y="3429000"/>
               <a:ext cx="1250865" cy="647525"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Oval 14">
               <a:extLst>
@@ -8176,51 +7726,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bildobjekt 8" descr="En bild som visar text, skärmbild, Teckensnitt, diagram">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45DA842C-1F33-B923-FD42-866B77D044A9}"/>
               </a:ext>
@@ -9999,51 +9549,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1212E419-F67C-291D-81F6-F9DA98760C9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{825A8FCE-3AC7-4034-B459-9C55ED8D5E8F}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bild 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA7B7A8-CA4B-EC2D-F0EF-BCD5217ABE91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -10126,51 +9676,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33AA480-2711-DBCC-034C-B030A6371ED2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F473A47F-B58F-4D93-9095-9610950335C9}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="67797366"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10190,51 +9740,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880D3025-C9FB-1672-95A2-D199E252BE2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F51BC1AE-12BE-46AC-9A20-CE9C845E4E47}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2191DD3-7C41-11D5-F296-08EA84B63DDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10924,85 +10474,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>353</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Bredbild</PresentationFormat>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>36</Paragraphs>
   <Slides>5</Slides>
   <Notes>3</Notes>
   <HiddenSlides>2</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Använt teckensnitt</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Verdana</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>VGR</vt:lpstr>
       <vt:lpstr>Instruktionssida</vt:lpstr>
       <vt:lpstr>Instruktionssida</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>PPT-mall FoUUI PNV VGR SVE och ENG</dc:title>
+  <dc:title>PPT-mall FoUUI PNV VGR SVE</dc:title>
   <dc:creator>Hanna;carin.sjostrom.greenwood@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carin Sjöström Greenwood</lastModifiedBy>
-  <revision>11</revision>
+  <revision>15</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>