--- v0 (2025-10-31)
+++ v1 (2026-07-10)
@@ -190,51 +190,51 @@
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="C0EEC2"/>
     <a:srgbClr val="43A447"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{8E17D671-E4B3-0C1F-2D12-B5FD4C256495}" v="4" dt="2024-06-03T10:18:13.652"/>
+    <p1510:client id="{0FBDBD14-4BA5-9AB9-3861-796835F946FC}" v="67" dt="2026-07-07T09:44:38.844"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -505,1296 +505,120 @@
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...2 lines deleted...]
-  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="163" d="100"/>
-          <a:sy n="163" d="100"/>
+          <a:sx n="66" d="100"/>
+          <a:sy n="66" d="100"/>
         </p:scale>
-        <p:origin x="2406" y="144"/>
+        <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:notesTextViewPr>
-[...7 lines deleted...]
-  </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="66" d="100"/>
           <a:sy n="66" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{9395C9F9-DC94-2A2E-B919-3CCC300B6313}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{9395C9F9-DC94-2A2E-B919-3CCC300B6313}" dt="2023-08-25T09:12:56.248" v="1"/>
+    <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{0FBDBD14-4BA5-9AB9-3861-796835F946FC}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{0FBDBD14-4BA5-9AB9-3861-796835F946FC}" dt="2026-07-07T09:44:38.844" v="66" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="new del">
-[...174 lines deleted...]
-        <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{29E127FC-E99A-4856-913C-D2460FC0BBDF}" dt="2023-08-25T10:27:20.584" v="1284" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{0FBDBD14-4BA5-9AB9-3861-796835F946FC}" dt="2026-07-07T09:44:38.844" v="66" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4024165696" sldId="292"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add del mod">
-          <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{29E127FC-E99A-4856-913C-D2460FC0BBDF}" dt="2023-08-25T10:26:13.939" v="1241" actId="478"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{0FBDBD14-4BA5-9AB9-3861-796835F946FC}" dt="2026-07-07T09:42:41.983" v="0" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4024165696" sldId="292"/>
-            <ac:spMk id="6" creationId="{3800AF48-D56D-B89A-4D35-6E411F40C769}"/>
+            <ac:spMk id="4" creationId="{9F3C4ACD-ABC0-042B-8CCA-603DF8E7C93F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{29E127FC-E99A-4856-913C-D2460FC0BBDF}" dt="2023-08-25T09:58:51.081" v="1187" actId="12"/>
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{0FBDBD14-4BA5-9AB9-3861-796835F946FC}" dt="2026-07-07T09:42:48.562" v="2" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4024165696" sldId="292"/>
             <ac:spMk id="8" creationId="{D3EFBCA4-563F-6886-96B9-659C78F0C96A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{29E127FC-E99A-4856-913C-D2460FC0BBDF}" dt="2023-08-25T09:58:19.557" v="1163" actId="164"/>
-[...31 lines deleted...]
-          <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{29E127FC-E99A-4856-913C-D2460FC0BBDF}" dt="2023-08-25T10:27:20.584" v="1284" actId="20577"/>
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{0FBDBD14-4BA5-9AB9-3861-796835F946FC}" dt="2026-07-07T09:44:38.844" v="66" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4024165696" sldId="292"/>
             <ac:spMk id="17" creationId="{0C474F61-8344-0F98-B47D-77500148ABA0}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:grpChg chg="add mod">
-[...955 lines deleted...]
-        </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -1855,51 +679,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -2052,51 +876,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2789,51 +1613,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB51B449-2513-B8F3-2B63-E71100F978AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7517605" y="385758"/>
             <a:ext cx="4284000" cy="6092422"/>
             <a:chOff x="4833937" y="1810035"/>
             <a:chExt cx="2409825" cy="3427094"/>
@@ -3898,51 +2722,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bildobjekt 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A71A431F-F49E-F768-F4F5-0F52CD1AAB00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -4178,51 +3002,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bild 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ACE7E74-CDF2-8E7F-0785-3738B875A2CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8945549" y="386435"/>
             <a:ext cx="2855885" cy="3045534"/>
@@ -5898,51 +4722,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6418,51 +5242,51 @@
                     <a:pt x="1439145" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1439145" y="1023085"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="511628" y="1023085"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="43A447"/>
             </a:solidFill>
             <a:ln w="17009" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="Freeform: Shape 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3AC7685-6FDC-1A23-7B20-B455EC5C9362}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr>
               <a:spLocks noChangeAspect="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10371140" y="3450423"/>
               <a:ext cx="1439144" cy="3069424"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
@@ -6692,51 +5516,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCC3B870-75C4-56B4-5593-0D8B71AFE91C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389262" y="380999"/>
             <a:ext cx="11412000" cy="6091200"/>
@@ -6904,51 +5728,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7257,51 +6081,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -7648,51 +6472,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" orient="horz" pos="164" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" orient="horz" pos="3793" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="14" pos="7433" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediebank.vgregion.se/fotoweb/archives/5230-Officemallar/2%20H%C3%A4lso-%20och%20sjukv%C3%A5rd/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/enrol/index.php?id=991" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/webbhandboken/digital-tillganglighet/dokument/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rh.fouui.kommunikation@vgregion.se" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/varumarkesmanual/visuell-identitet/bild/att-tanka-pa-nar-du-valjer-bild/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediebank.vgregion.se/fotoweb/archives/5230-Officemallar/2%20H%C3%A4lso-%20och%20sjukv%C3%A5rd/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/enrol/index.php?id=991" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/webbhandboken/digital-tillganglighet/dokument/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rh.fouui.kommunikation@vgregion.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7700,115 +6524,120 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F3C4ACD-ABC0-042B-8CCA-603DF8E7C93F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1092200" y="702768"/>
+            <a:ext cx="8642350" cy="1047750"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Instruktionssida</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FDF769-B323-5226-C50A-C9DA647C4AF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{07FE79FE-D23C-4201-B9CF-6160AEB17AFF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3EFBCA4-563F-6886-96B9-659C78F0C96A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6765300" y="2045048"/>
+            <a:off x="6765300" y="1769277"/>
             <a:ext cx="4934527" cy="3311526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="269875" indent="-269875" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -8345,209 +7174,192 @@
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C474F61-8344-0F98-B47D-77500148ABA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092200" y="2113722"/>
+            <a:off x="1092200" y="1772636"/>
             <a:ext cx="5003800" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
-              <a:t>Denna </a:t>
-[...15 lines deleted...]
-              <a:t> regi och du representerar verksamhet både  inom VGR och GU.</a:t>
+              <a:t>Denna PPT:mall använder du när du presenterar information vid möte/konferens/event i VGR:s regi och du representerar verksamhet både  inom VGR och GU.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>Säkerställ att du använder rätt mall. Om du är osäker kan du höra av dig till FoUUI kommunikationsstöd via e-post: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000">
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>rh.fouui.kommunikation@vgregion.se </a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1000"/>
+            <a:endParaRPr lang="sv-SE" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
-              <a:t>Denna mall använder </a:t>
+              <a:t>Denna mall använder VGR:s grundmall som bas. VGR:s</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" err="1"/>
-              <a:t>VGR:s</a:t>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
-              <a:t> grundmall som bas. </a:t>
-[...15 lines deleted...]
-              <a:t> hjälper oss att göra rätt. De är säkrade ur tillgänglighetsperspektiv och följer vår visuella identitet, men det är alltid du som skapar en presentation som ansvarar för både form och innehåll. </a:t>
+              <a:t>grundmallar hjälper oss att göra rätt. De är säkrade ur tillgänglighetsperspektiv och följer vår visuella identitet, men det är alltid du som skapar en presentation som ansvarar för både form och innehåll. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>I webbhandboken finns mer information om tillgänglighet: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000">
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Dokument - Webbhandbok VGR (vgregion.se)</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="1000"/>
+            <a:endParaRPr lang="sv-SE" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
-              <a:t>I </a:t>
+              <a:t>I lärportalen finns en utbildning om tillgänglighet i Powerpoint: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" err="1"/>
-[...7 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1000">
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Digital tillgänglighet (vgregion.se)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000"/>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
-              <a:t>I VGR använder vi fyra </a:t>
+              <a:t>I VGR använder vi fyra grundmallar: Regionområde FoUUI primär och nära vårds verksamheter använder mallar baserade på grundmallen för Hälso- och sjukvård med blå som huvudfärg. Alla grundmallar för Hälso- och sjukvård finns i Office-programmen och i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" err="1"/>
-[...15 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1000">
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>mediebanken</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" b="1" dirty="0">
+                <a:ea typeface="Verdana"/>
+              </a:rPr>
+              <a:t>Viktigt om bilder: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
+                <a:ea typeface="Verdana"/>
+              </a:rPr>
+              <a:t>Läs vad du behöver tänka på när du väljer bilder till din presentation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>Att tänka på när du väljer bild - VGR:s varumärkesmanual (vgegion.se)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="1000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4024165696"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8595,51 +7407,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{878AAC54-F86C-307F-6668-49D05CF80DF7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{54975BBF-D22A-409F-9CED-4CA46090FDE7}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bildobjekt 8" descr="En bild som visar skärmbild, text, Teckensnitt, linje">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45DA842C-1F33-B923-FD42-866B77D044A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
@@ -9999,51 +8811,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1212E419-F67C-291D-81F6-F9DA98760C9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{825A8FCE-3AC7-4034-B459-9C55ED8D5E8F}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bild 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80C6FC25-8E18-15EC-9FF4-470E02AC1EAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
     </p:spTree>
     <p:extLst>
@@ -10156,51 +8968,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880D3025-C9FB-1672-95A2-D199E252BE2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F51BC1AE-12BE-46AC-9A20-CE9C845E4E47}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-06-03</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3801270367"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR">
   <a:themeElements>
     <a:clrScheme name="VGR | Sjukvård | Färger">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -10865,77 +9677,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PPT-Presentation Hälso- och sjukvård</Template>
   <TotalTime></TotalTime>
   <Words>354</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Bredbild</PresentationFormat>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>35</Paragraphs>
   <Slides>5</Slides>
   <Notes>3</Notes>
   <HiddenSlides>2</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>VGR</vt:lpstr>
       <vt:lpstr>Instruktionssida</vt:lpstr>
       <vt:lpstr>Instruktionssida</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>PPT-mall FoUUI PNV VGR och GU</dc:title>
   <dc:creator>Hanna</dc:creator>
   <keywords/>
   <lastModifiedBy>Carin Sjöström Greenwood</lastModifiedBy>
-  <revision>8</revision>
+  <revision>17</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>