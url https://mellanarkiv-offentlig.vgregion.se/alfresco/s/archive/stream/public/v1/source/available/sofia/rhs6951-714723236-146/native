--- v0 (2025-10-31)
+++ v1 (2026-07-10)
@@ -190,51 +190,52 @@
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="C0EEC2"/>
     <a:srgbClr val="43A447"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{457FF4FB-3F4D-A6CE-B17A-63118756D194}" v="2" dt="2024-07-10T12:13:08.259"/>
+    <p1510:client id="{115A2867-5EB5-4C5E-9EBB-33C0AEF0078A}" v="3" dt="2026-07-07T10:00:25.037"/>
+    <p1510:client id="{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" v="24" dt="2026-07-07T09:58:48.264"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -513,414 +514,229 @@
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="112" d="100"/>
-          <a:sy n="112" d="100"/>
+          <a:sx n="37" d="100"/>
+          <a:sy n="37" d="100"/>
         </p:scale>
-        <p:origin x="546" y="108"/>
+        <p:origin x="3342" y="48"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="91" d="100"/>
           <a:sy n="91" d="100"/>
         </p:scale>
         <p:origin x="2820" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}" dt="2023-10-09T15:01:44.269" v="23" actId="14100"/>
+    <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}"/>
+    <pc:docChg chg="modSld modMainMaster">
+      <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T15:15:29.426" v="5" actId="5793"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T15:15:29.426" v="5" actId="5793"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="67797366" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T15:15:29.426" v="5" actId="5793"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="67797366" sldId="277"/>
+            <ac:spMk id="13" creationId="{C8299AC6-32FE-B2DF-788B-DAA9F59436C0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
       <pc:sldMasterChg chg="modSldLayout">
-        <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}" dt="2023-10-09T15:01:44.269" v="23" actId="14100"/>
+        <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T10:00:25.036" v="2" actId="14826"/>
         <pc:sldMasterMkLst>
           <pc:docMk/>
           <pc:sldMasterMk cId="149138282" sldId="2147483648"/>
         </pc:sldMasterMkLst>
-        <pc:sldLayoutChg chg="addSp delSp modSp mod">
-          <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}" dt="2023-10-09T15:00:40.872" v="17" actId="478"/>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T10:00:10.690" v="1" actId="14826"/>
           <pc:sldLayoutMkLst>
             <pc:docMk/>
             <pc:sldMasterMk cId="149138282" sldId="2147483648"/>
             <pc:sldLayoutMk cId="3177692620" sldId="2147483649"/>
           </pc:sldLayoutMkLst>
-          <pc:spChg chg="del">
-[...9 lines deleted...]
-            <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}" dt="2023-10-09T15:00:36.821" v="16" actId="1076"/>
+          <pc:picChg chg="mod">
+            <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T10:00:10.690" v="1" actId="14826"/>
             <ac:picMkLst>
               <pc:docMk/>
               <pc:sldMasterMk cId="149138282" sldId="2147483648"/>
               <pc:sldLayoutMk cId="3177692620" sldId="2147483649"/>
-              <ac:picMk id="8" creationId="{05F49787-EB9D-1CE5-5363-A7E35A4FFA61}"/>
-[...8 lines deleted...]
-              <ac:picMk id="28" creationId="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
+              <ac:picMk id="6" creationId="{977CEA88-F829-DC97-8A39-8DD3DBFE7B9E}"/>
             </ac:picMkLst>
           </pc:picChg>
         </pc:sldLayoutChg>
-        <pc:sldLayoutChg chg="addSp delSp modSp mod">
-          <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}" dt="2023-10-09T15:00:11.301" v="11" actId="1076"/>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T09:59:55.839" v="0" actId="14826"/>
           <pc:sldLayoutMkLst>
             <pc:docMk/>
             <pc:sldMasterMk cId="149138282" sldId="2147483648"/>
             <pc:sldLayoutMk cId="1667956800" sldId="2147483658"/>
           </pc:sldLayoutMkLst>
-          <pc:picChg chg="add del mod">
-[...9 lines deleted...]
-            <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}" dt="2023-10-09T15:00:11.301" v="11" actId="1076"/>
+          <pc:picChg chg="mod">
+            <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T09:59:55.839" v="0" actId="14826"/>
             <ac:picMkLst>
               <pc:docMk/>
               <pc:sldMasterMk cId="149138282" sldId="2147483648"/>
               <pc:sldLayoutMk cId="1667956800" sldId="2147483658"/>
               <ac:picMk id="10" creationId="{DAE5B946-7681-0A91-70CF-2B7511456F14}"/>
             </ac:picMkLst>
           </pc:picChg>
         </pc:sldLayoutChg>
-        <pc:sldLayoutChg chg="addSp delSp modSp mod">
-          <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{8AE00F32-2475-4F21-90CB-F3EB7C9DCFCB}" dt="2023-10-09T15:01:44.269" v="23" actId="14100"/>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T10:00:25.036" v="2" actId="14826"/>
           <pc:sldLayoutMkLst>
             <pc:docMk/>
             <pc:sldMasterMk cId="149138282" sldId="2147483648"/>
             <pc:sldLayoutMk cId="4252726569" sldId="2147483660"/>
           </pc:sldLayoutMkLst>
-          <pc:picChg chg="add mod">
-[...124 lines deleted...]
-          </pc:picChg>
           <pc:picChg chg="mod">
-            <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{38378408-BC5A-40D0-B002-6D743753B985}" dt="2024-05-30T12:33:37.031" v="7" actId="1076"/>
-[...61 lines deleted...]
-            <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{38378408-BC5A-40D0-B002-6D743753B985}" dt="2024-05-30T12:41:51.116" v="33" actId="1076"/>
+            <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{BF94A3FA-9197-481C-A328-69563A51A0DB}" dt="2026-07-07T10:00:25.036" v="2" actId="14826"/>
             <ac:picMkLst>
               <pc:docMk/>
               <pc:sldMasterMk cId="149138282" sldId="2147483648"/>
               <pc:sldLayoutMk cId="4252726569" sldId="2147483660"/>
               <ac:picMk id="12" creationId="{1FDA0144-7A09-F6FF-D71F-4E03E0AAAEC9}"/>
             </ac:picMkLst>
           </pc:picChg>
         </pc:sldLayoutChg>
       </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
-    <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{1FD652F5-1C22-63A9-054A-9491AC7C5473}"/>
-[...15 lines deleted...]
-    <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{457FF4FB-3F4D-A6CE-B17A-63118756D194}"/>
+    <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{457FF4FB-3F4D-A6CE-B17A-63118756D194}" dt="2024-07-10T12:13:05.916" v="0" actId="20577"/>
+      <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" dt="2026-07-07T09:58:48.264" v="23" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{457FF4FB-3F4D-A6CE-B17A-63118756D194}" dt="2024-07-10T12:13:05.916" v="0" actId="20577"/>
+        <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" dt="2026-07-07T09:58:31.123" v="22" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2457642938" sldId="294"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{457FF4FB-3F4D-A6CE-B17A-63118756D194}" dt="2024-07-10T12:13:05.916" v="0" actId="20577"/>
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" dt="2026-07-07T09:57:31.435" v="6" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2457642938" sldId="294"/>
+            <ac:spMk id="4" creationId="{9F3C4ACD-ABC0-042B-8CCA-603DF8E7C93F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" dt="2026-07-07T09:57:37.888" v="8" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2457642938" sldId="294"/>
+            <ac:spMk id="8" creationId="{D3EFBCA4-563F-6886-96B9-659C78F0C96A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" dt="2026-07-07T09:58:31.123" v="22" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2457642938" sldId="294"/>
             <ac:spMk id="17" creationId="{0C474F61-8344-0F98-B47D-77500148ABA0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" dt="2026-07-07T09:58:48.264" v="23" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4049425703" sldId="295"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{4D088EF0-BF9D-005E-2136-8E2C4E8D776C}" dt="2026-07-07T09:58:48.264" v="23" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4049425703" sldId="295"/>
+            <ac:spMk id="4" creationId="{C801334C-53CC-6FBA-AEDD-7AE3D161D270}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -983,51 +799,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1180,51 +996,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1913,51 +1729,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Graphic 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB51B449-2513-B8F3-2B63-E71100F978AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7517605" y="385758"/>
             <a:ext cx="4283998" cy="6092422"/>
             <a:chOff x="4833937" y="1810035"/>
             <a:chExt cx="2409824" cy="3427094"/>
@@ -2870,52 +2686,52 @@
           <p:cNvPr id="10" name="Bildobjekt 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAE5B946-7681-0A91-70CF-2B7511456F14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887110" y="6057231"/>
-            <a:ext cx="1974609" cy="352703"/>
+            <a:off x="1004082" y="6057231"/>
+            <a:ext cx="1740665" cy="352703"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bildobjekt 7" descr="En bild som visar svart, mörker, skärmbild&#10;&#10;Automatiskt genererad beskrivning">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{514A386D-4F90-1EAA-0C11-B0EC7AB14A80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -3077,51 +2893,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bild 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ACE7E74-CDF2-8E7F-0785-3738B875A2CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8945549" y="386435"/>
             <a:ext cx="2855885" cy="3045534"/>
@@ -4030,52 +3846,52 @@
           <p:cNvPr id="6" name="Bildobjekt 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{977CEA88-F829-DC97-8A39-8DD3DBFE7B9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="887110" y="6057231"/>
-            <a:ext cx="1974609" cy="352703"/>
+            <a:off x="1004082" y="6057231"/>
+            <a:ext cx="1740665" cy="352703"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Bildobjekt 11" descr="En bild som visar svart, mörker, skärmbild&#10;&#10;Automatiskt genererad beskrivning">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0573E9B8-65EE-9FB4-54B3-127F4E21069F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -4227,51 +4043,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C417587-585B-3553-7B4B-03B7FC05F2F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10373521" y="393108"/>
             <a:ext cx="1427973" cy="6091200"/>
             <a:chOff x="10371140" y="380999"/>
             <a:chExt cx="1439144" cy="6138849"/>
@@ -4825,51 +4641,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5250,51 +5066,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C3381B4-AC30-6419-D826-946D93D76D70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noChangeAspect="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10373521" y="393108"/>
             <a:ext cx="1427973" cy="6091200"/>
             <a:chOff x="10371140" y="380999"/>
             <a:chExt cx="1439144" cy="6138849"/>
@@ -5831,51 +5647,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6015,78 +5831,77 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6894988" y="3160752"/>
             <a:ext cx="4085316" cy="536496"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Bildobjekt 11" descr="En bild som visar text, Teckensnitt, Grafik, grafisk design&#10;&#10;Automatiskt genererad beskrivning">
+          <p:cNvPr id="12" name="Bildobjekt 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FDA0144-7A09-F6FF-D71F-4E03E0AAAEC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1559241" y="3094892"/>
-            <a:ext cx="3034020" cy="541934"/>
+            <a:off x="1738971" y="3094892"/>
+            <a:ext cx="2674560" cy="541934"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4252726569"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -6232,51 +6047,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -6622,51 +6437,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" orient="horz" pos="164" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" orient="horz" pos="3793" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="14" pos="7433" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/webbhandboken/digital-tillganglighet/dokument/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rh.fouui.kommunikation@vgregion.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediebank.vgregion.se/fotoweb/archives/5230-Officemallar/2%20H%C3%A4lso-%20och%20sjukv%C3%A5rd/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/enrol/index.php?id=991" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/webbhandboken/digital-tillganglighet/dokument/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rh.fouui.kommunikation@vgregion.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/varumarkesmanual/visuell-identitet/bild/att-tanka-pa-nar-du-valjer-bild/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediebank.vgregion.se/fotoweb/archives/5230-Officemallar/2%20H%C3%A4lso-%20och%20sjukv%C3%A5rd/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larportalen.vgregion.se/enrol/index.php?id=991" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6674,242 +6489,288 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F3C4ACD-ABC0-042B-8CCA-603DF8E7C93F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1086153" y="451757"/>
+            <a:ext cx="8642350" cy="1047750"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Instruktionssida</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C474F61-8344-0F98-B47D-77500148ABA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092200" y="2113722"/>
+            <a:off x="1084943" y="1504122"/>
             <a:ext cx="5003800" cy="3311526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>Denna </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>PPT:mall</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> använder du när du presenterar information vid möte/konferens/event i </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>VGR:s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> regi och du representerar verksamhet inom VGR och Göteborgs universitet på engelska (VGR saknar sedan våren 2024 engelsk version av logotypen).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>Säkerställ att du använder rätt mall. Säkerställ att du använder rätt mall. Om du är osäker kan du höra av dig till FoUUI kommunikationsstöd via e-post: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>rh.fouui.kommunikation@vgregion.se </a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>Denna mall använder </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>VGR:s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> grundmall som bas. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>VGR:s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>grundmallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> hjälper oss att göra rätt. De är säkrade ur tillgänglighetsperspektiv och följer vår visuella identitet, men det är alltid du som skapar en presentation som ansvarar för både form och innehåll. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>I webbhandboken finns mer information om tillgänglighet: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Dokument - Webbhandbok VGR (vgregion.se)</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>I </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>lärportalen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> finns en utbildning om tillgänglighet i Powerpoint: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Digital tillgänglighet (vgregion.se)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>I VGR använder vi fyra </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>grundmallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>: Regionområde FoUUI primär och nära vårds verksamheter använder mallar baserade på grundmallen för Hälso- och sjukvård med blå som huvudfärg. Alla </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1000" dirty="0" err="1"/>
+              <a:rPr lang="sv-SE" sz="1000"/>
               <a:t>grundmallar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t> för Hälso- och sjukvård finns i Office-programmen och i </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>mediebanken</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="1000" dirty="0"/>
+            <a:endParaRPr lang="en-GB" sz="1000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" b="1" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Viktigt om bilder: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Läs vad du behöver tänka på när du väljer bilder </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" dirty="0">
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Att tänka på när du väljer bild - VGR:s varumärkesmanual (vgegion.se)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB">
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="1000" dirty="0">
+              <a:ea typeface="Verdana"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FDF769-B323-5226-C50A-C9DA647C4AF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
@@ -6944,86 +6805,86 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för innehåll 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3EFBCA4-563F-6886-96B9-659C78F0C96A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6765300" y="2045048"/>
+            <a:off x="6765300" y="1500763"/>
             <a:ext cx="4934527" cy="3311526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="269875" indent="-269875" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -7433,91 +7294,91 @@
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7050801" y="2950936"/>
             <a:ext cx="4655459" cy="2776915"/>
             <a:chOff x="6765300" y="2573705"/>
             <a:chExt cx="4655459" cy="2776915"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Bildobjekt 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C5003A-248C-CEF6-B0A5-D6E2C5845BA8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId6">
+            <a:blip r:embed="rId7">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6765300" y="2573705"/>
               <a:ext cx="2241606" cy="2776915"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Bildobjekt 7" descr="Skärmklipp från menyfliksområdet.">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{613EE7A3-AA9F-E940-2C17-BAA1F0CC4670}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId7"/>
+            <a:blip r:embed="rId8"/>
             <a:srcRect r="3458" b="-3285"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="9285974" y="3429000"/>
               <a:ext cx="1250865" cy="647525"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="50000"/>
                   <a:lumOff val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Oval 14">
               <a:extLst>
@@ -7880,51 +7741,56 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C801334C-53CC-6FBA-AEDD-7AE3D161D270}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1100667" y="662214"/>
+            <a:ext cx="8642350" cy="1047750"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Instruktionssida</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Platshållare för innehåll 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF6BC982-872E-19BE-E197-2E6790AC913C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -8025,51 +7891,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="sv-SE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Verdana"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bildobjekt 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45DA842C-1F33-B923-FD42-866B77D044A9}"/>
               </a:ext>
@@ -9848,73 +9714,80 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1212E419-F67C-291D-81F6-F9DA98760C9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{825A8FCE-3AC7-4034-B459-9C55ED8D5E8F}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bild 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA7B7A8-CA4B-EC2D-F0EF-BCD5217ABE91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3289012044"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -9948,78 +9821,81 @@
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för innehåll 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8299AC6-32FE-B2DF-788B-DAA9F59436C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33AA480-2711-DBCC-034C-B030A6371ED2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F473A47F-B58F-4D93-9095-9610950335C9}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="67797366"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10039,51 +9915,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880D3025-C9FB-1672-95A2-D199E252BE2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F51BC1AE-12BE-46AC-9A20-CE9C845E4E47}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-07-10</a:t>
+              <a:t>2026-07-07</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2191DD3-7C41-11D5-F296-08EA84B63DDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10771,77 +10647,85 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>375</Words>
+  <Words>406</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
-  <Paragraphs>36</Paragraphs>
+  <Paragraphs>37</Paragraphs>
   <Slides>5</Slides>
   <Notes>3</Notes>
   <HiddenSlides>2</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Använt teckensnitt</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>VGR</vt:lpstr>
       <vt:lpstr>Instruktionssida</vt:lpstr>
       <vt:lpstr>Instruktionssida</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>PPT-mall FoUUI PNV VGR och GU ENG</dc:title>
   <dc:creator>Hanna</dc:creator>
   <keywords/>
   <lastModifiedBy>Carin Sjöström Greenwood</lastModifiedBy>
   <revision>14</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>