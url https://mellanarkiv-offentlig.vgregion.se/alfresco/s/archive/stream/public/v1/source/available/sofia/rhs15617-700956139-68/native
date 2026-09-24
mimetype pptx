--- v0 (2026-02-04)
+++ v1 (2026-09-24)
@@ -15,54 +15,54 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483660" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="256" r:id="rId6"/>
   </p:sldIdLst>
   <p:sldSz cx="9906000" cy="6858000" type="A4"/>
   <p:notesSz cx="6797675" cy="4565650"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -117,117 +117,154 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{07B44987-02A0-4A2B-8C0D-42A94A870DB6}" v="2" dt="2024-10-07T09:22:25.302"/>
+    <p1510:client id="{E22D1A65-555E-6D34-B174-81DC5D7035F9}" v="23" dt="2025-03-20T07:34:28.941"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15007" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="78" d="100"/>
           <a:sy n="78" d="100"/>
         </p:scale>
         <p:origin x="1363" y="202"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{E22D1A65-555E-6D34-B174-81DC5D7035F9}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{E22D1A65-555E-6D34-B174-81DC5D7035F9}" dt="2025-03-20T07:34:28.941" v="21" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{E22D1A65-555E-6D34-B174-81DC5D7035F9}" dt="2025-03-20T07:34:28.941" v="21" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2703964800" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{E22D1A65-555E-6D34-B174-81DC5D7035F9}" dt="2025-03-20T07:34:28.941" v="21" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703964800" sldId="256"/>
+            <ac:spMk id="18" creationId="{75B31F00-5170-4418-3A37-79ED6EDEE1D6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Carin Sjöström Greenwood" userId="S::cargr4@vgregion.se::976b1efd-ce9f-4624-aa66-b766e6248422" providerId="AD" clId="Web-{E22D1A65-555E-6D34-B174-81DC5D7035F9}" dt="2025-03-20T07:34:19.519" v="10"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703964800" sldId="256"/>
+            <ac:spMk id="21" creationId="{C5B47ABD-E384-967F-2C2C-F327209E2BA8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
   <pc:docChgLst>
     <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{07B44987-02A0-4A2B-8C0D-42A94A870DB6}"/>
     <pc:docChg chg="undo custSel modSld modMainMaster">
       <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{07B44987-02A0-4A2B-8C0D-42A94A870DB6}" dt="2024-10-07T09:30:10.452" v="167" actId="1036"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="addSp delSp modSp mod chgLayout">
         <pc:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{07B44987-02A0-4A2B-8C0D-42A94A870DB6}" dt="2024-10-07T09:30:10.452" v="167" actId="1036"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2703964800" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="del mod">
           <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{07B44987-02A0-4A2B-8C0D-42A94A870DB6}" dt="2024-10-07T09:26:02.432" v="117" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2703964800" sldId="256"/>
             <ac:spMk id="6" creationId="{24566F25-C946-E466-CBFC-F7E699817FCF}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="del mod">
           <ac:chgData name="Carin Sjöström Greenwood" userId="976b1efd-ce9f-4624-aa66-b766e6248422" providerId="ADAL" clId="{07B44987-02A0-4A2B-8C0D-42A94A870DB6}" dt="2024-10-07T09:25:57.365" v="116" actId="478"/>
           <ac:spMkLst>
             <pc:docMk/>
@@ -538,51 +575,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra mall för underrubrikformat</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -708,51 +745,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -888,51 +925,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1308,51 +1345,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1554,51 +1591,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1786,51 +1823,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2153,51 +2190,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2271,51 +2308,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra mall för rubrikformat</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2366,51 +2403,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2643,51 +2680,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2900,51 +2937,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3117,51 +3154,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="681038" y="6356352"/>
             <a:ext cx="2228850" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5AAEA895-EBD7-4D03-B718-ED483F98C6D1}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2024-10-07</a:t>
+              <a:t>2025-03-20</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3281363" y="6356352"/>
             <a:ext cx="3343275" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3548,51 +3585,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Platshållare för text 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75B31F00-5170-4418-3A37-79ED6EDEE1D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE"/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Platshållare för text 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC263EE-B4BC-422D-B9E7-81EC9C95E008}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2116858" y="1646836"/>
             <a:ext cx="7064012" cy="323273"/>
           </a:xfrm>
         </p:spPr>
@@ -3971,83 +4008,74 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>A4 (210 x 297 mm)</PresentationFormat>
+  <PresentationFormat>A4 Paper (210x297 mm)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Använt teckensnitt</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Arial</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Office-tema</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall namnskylt HVC</dc:title>
   <dc:creator>Carin Sjöström Greenwood</dc:creator>
   <keywords/>
   <lastModifiedBy>Carin Sjöström Greenwood</lastModifiedBy>
-  <revision>1</revision>
+  <revision>7</revision>
   <lastPrinted>2024-10-07T09:22:29.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>