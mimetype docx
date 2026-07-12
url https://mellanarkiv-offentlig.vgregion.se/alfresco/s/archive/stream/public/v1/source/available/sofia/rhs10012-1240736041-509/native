--- v0 (2025-10-31)
+++ v1 (2026-07-12)
@@ -4,997 +4,751 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08EFEB4C" w14:textId="572A523A" w:rsidR="00EB4A17" w:rsidRPr="008177FC" w:rsidRDefault="00EB4A17" w:rsidP="008177FC">
+    <w:p w14:paraId="1CEF2A83" w14:textId="534B9189" w:rsidR="00663688" w:rsidRPr="00656708" w:rsidRDefault="00EB4A17" w:rsidP="00656708">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB4A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Mall </w:t>
       </w:r>
       <w:r w:rsidR="008177FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00695909">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008177FC" w:rsidRPr="008177FC">
         <w:t xml:space="preserve">Läkemedel som får förvaras utanför låst läkemedelsförråd </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EB4A17">
+      <w:r w:rsidR="00656708">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006673EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Skapat datum</w:t>
+        <w:t>Senast r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663688">
-[...11 lines deleted...]
-        <w:spacing w:after="120"/>
+      <w:r w:rsidR="00615B80">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00663688">
+        <w:t xml:space="preserve">eviderat </w:t>
+      </w:r>
+      <w:r w:rsidR="00663688" w:rsidRPr="00EB4A17">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidR="00663688" w:rsidRPr="00A150DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>tum</w:t>
+      </w:r>
+      <w:r w:rsidR="00663688" w:rsidRPr="00A150DD">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A150DD">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A150DD" w:rsidRPr="00A150DD">
+        <w:t>6-07-01</w:t>
+      </w:r>
+      <w:r w:rsidR="00656708" w:rsidRPr="00A150DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00663688" w:rsidRPr="00A150DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Version:</w:t>
       </w:r>
-      <w:r w:rsidR="00D150EF">
+      <w:r w:rsidR="00D150EF" w:rsidRPr="00A150DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B0932">
+      <w:r w:rsidR="00A150DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00D150EF">
+      <w:r w:rsidR="00D150EF" w:rsidRPr="00A150DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1134"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1304"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00167077" w:rsidRPr="00167077" w14:paraId="713A2FB8" w14:textId="77777777" w:rsidTr="00231D29">
+      <w:tr w:rsidR="00CC119E" w:rsidRPr="00167077" w14:paraId="79E7DBFE" w14:textId="77777777" w:rsidTr="00CC119E">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D50B761" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
-[...70 lines deleted...]
-          <w:p w14:paraId="6045926A" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="3F2193BA" w14:textId="3168BC2B" w:rsidR="00CC119E" w:rsidRPr="00CC119E" w:rsidRDefault="00CC119E" w:rsidP="00A16D28">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00167077">
+            <w:r w:rsidRPr="00CC119E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="14"/>
+                <w:i/>
+                <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t>Revideras årligen</w:t>
+              <w:t>Gäller fr o m</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="680ECDFD" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="680ECDFD" w14:textId="22A3905A" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00A16D28">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0148D1" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="1B0148D1" w14:textId="58500584" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Utarbetad av</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="12"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (sign.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B532E9A" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="13178AE3" w14:textId="77777777" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Godkänd / Fastställd av</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="12"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (sign.)</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="612F9805" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="612F9805" w14:textId="0AB9C06B" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gäller fr o m </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167077" w:rsidRPr="00167077" w14:paraId="161A6F94" w14:textId="77777777" w:rsidTr="00F31C4D">
+      <w:tr w:rsidR="00CC119E" w:rsidRPr="00167077" w14:paraId="161A6F94" w14:textId="77777777" w:rsidTr="00CC119E">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEF99DB" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="4EEF99DB" w14:textId="77777777" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Arkiveras 3 år</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58EE46B1" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="58EE46B1" w14:textId="77777777" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="481ACFDD" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="481ACFDD" w14:textId="77777777" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3232" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47A529C6" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="47A529C6" w14:textId="77777777" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Namnförtydligande och titel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26407EA0" w14:textId="77777777" w:rsidR="00167077" w:rsidRPr="00167077" w:rsidRDefault="00167077" w:rsidP="00167077">
+          <w:p w14:paraId="134696F8" w14:textId="340D8532" w:rsidR="00CC119E" w:rsidRPr="00167077" w:rsidRDefault="00CC119E" w:rsidP="00167077">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Namnförtydligande och titel</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...136 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10F18F7E" w14:textId="1D604AA3" w:rsidR="00F60575" w:rsidRPr="00F60575" w:rsidRDefault="00F60575" w:rsidP="00F60575">
+    <w:p w14:paraId="10F18F7E" w14:textId="1D604AA3" w:rsidR="00F60575" w:rsidRDefault="00F60575" w:rsidP="00F60575">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F60575">
         <w:t xml:space="preserve">Läkemedel som får förvaras utanför låst läkemedelsförråd </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A6F3DF" w14:textId="77777777" w:rsidR="00167077" w:rsidRDefault="00F60575" w:rsidP="00406D41">
-[...1 lines deleted...]
-        <w:t>Risken för att obehöriga kan få tillgång till läkemedlen ska minimeras</w:t>
+    <w:p w14:paraId="628EA2E0" w14:textId="16F7EA1E" w:rsidR="00CC119E" w:rsidRPr="00CC119E" w:rsidRDefault="00CC119E" w:rsidP="00C72FA0">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  Gäller vid vårdenhet: ________________</w:t>
       </w:r>
-      <w:r>
-        <w:t>. Förvaringsanvisningar för respektive preparat ska följas.</w:t>
+    </w:p>
+    <w:p w14:paraId="75A6F3DF" w14:textId="5B50C939" w:rsidR="00167077" w:rsidRDefault="00A43F29" w:rsidP="00406D41">
+      <w:r w:rsidRPr="00A43F29">
+        <w:t>Säkerställ vid samtliga förvaringsplatser att obehöriga inte kan få tillgång till läkemedlen</w:t>
+      </w:r>
+      <w:r w:rsidR="006F368A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60575">
+        <w:t xml:space="preserve"> Förvaringsanvisningar för respektive preparat ska följas.</w:t>
       </w:r>
       <w:r w:rsidR="00167077">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D911A4" w14:textId="59F70C7D" w:rsidR="008177FC" w:rsidRPr="00F60575" w:rsidRDefault="00F60575" w:rsidP="00406D41">
+    <w:p w14:paraId="622942F3" w14:textId="77777777" w:rsidR="00656708" w:rsidRDefault="00F60575" w:rsidP="00656708">
       <w:r>
-        <w:t xml:space="preserve">Observera att även akutaskar med läkemedel som förvaras utanför läkemedelsförråd ska skrivas in i förteckningen. </w:t>
+        <w:t>Observera att även akutaskar med läkemedel som förvaras utanför läkemedelsförråd ska skrivas in i förteckningen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00656708" w:rsidRPr="00656708">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D911A4" w14:textId="3C283B05" w:rsidR="008177FC" w:rsidRPr="00F60575" w:rsidRDefault="00656708" w:rsidP="00406D41">
+      <w:r>
+        <w:t>Samtliga platser</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D97">
+        <w:t xml:space="preserve"> där läkemedel förvaras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behöver kontrolleras avseende temperatur</w:t>
+      </w:r>
+      <w:r w:rsidR="006F368A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F368A" w:rsidRPr="006F368A">
+        <w:t>samt kontroll av hållbarhet ska utföras</w:t>
+      </w:r>
+      <w:r w:rsidR="006F368A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3397"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4673"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A43D9" w14:paraId="0D542995" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="0D542995" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AC1E020" w14:textId="7548D902" w:rsidR="002A43D9" w:rsidRPr="00167077" w:rsidRDefault="002A43D9" w:rsidP="002A43D9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Läkemedelsnamn, beredningsform och styrka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FC76422" w14:textId="5F8AC358" w:rsidR="002A43D9" w:rsidRPr="00167077" w:rsidRDefault="002A43D9" w:rsidP="002A43D9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Maximal mängd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F593BB4" w14:textId="765FC44C" w:rsidR="002A43D9" w:rsidRPr="00167077" w:rsidRDefault="002A43D9" w:rsidP="002A43D9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167077">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Förvaringsplats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="39F8AA4C" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="39F8AA4C" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43198080" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="3540AB44" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="43198080" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B0D50C9" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08E0FA8D" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="1929E7E0" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="1929E7E0" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223FA2CF" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="7CB1BCD3" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="223FA2CF" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="344A8420" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29BB7FFD" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="752F9156" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="752F9156" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D04103" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="7E8E5586" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="03D04103" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E0DBA5F" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FB38630" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="0B05A9EC" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="0B05A9EC" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1302D3DE" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="3D0B8C82" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="1302D3DE" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4061FFF7" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AA585AB" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="7E595022" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="7E595022" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2B0657" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="27A5EFB5" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="3E2B0657" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="559E746B" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AE500B7" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="191F6555" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="191F6555" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0459F985" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="59160F03" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="0459F985" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D429175" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DD32AD8" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="0F0BB4FF" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="002A43D9" w14:paraId="0F0BB4FF" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="324F756D" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="58A5B19C" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="324F756D" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A6D98CA" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="198B4611" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A43D9" w14:paraId="2530AB52" w14:textId="77777777" w:rsidTr="00167077">
+      <w:tr w:rsidR="00656708" w14:paraId="4C0F93AE" w14:textId="77777777" w:rsidTr="00656708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69610059" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="235071D6" w14:textId="77777777" w:rsidR="00656708" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
+          <w:p w14:paraId="50BC9DB8" w14:textId="77777777" w:rsidR="00656708" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="345AF191" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="6EFB6F3D" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF21587" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="69F71F36" w14:textId="77777777" w:rsidR="002A43D9" w:rsidRPr="00406D41" w:rsidRDefault="002A43D9" w:rsidP="003F2982"/>
+          <w:p w14:paraId="3EE7575E" w14:textId="77777777" w:rsidR="00656708" w:rsidRPr="00406D41" w:rsidRDefault="00656708" w:rsidP="003F2982"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="761093C0" w14:textId="77777777" w:rsidR="008177FC" w:rsidRDefault="008177FC" w:rsidP="008177FC"/>
-    <w:p w14:paraId="75011AD1" w14:textId="77777777" w:rsidR="008177FC" w:rsidRDefault="008177FC" w:rsidP="008177FC">
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00D109A7" w:rsidRPr="00B37193" w:rsidSect="006F7778">
+    <w:sectPr w:rsidR="008177FC" w:rsidSect="006F7778">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00B5D53B" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="7AC88DDA" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C3C3E8D" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="6C01163F" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2893D64C" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E">
+    <w:p w14:paraId="481339C3" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1013,52 +767,52 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="340667BA" w14:textId="258FE352" w:rsidR="00A43C1A" w:rsidRDefault="00D150EF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="340667BA" w14:textId="1F90B6C4" w:rsidR="00A43C1A" w:rsidRDefault="00D150EF">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r w:rsidRPr="00D150EF">
       <w:t>Originalet förvaras på enheten</w:t>
     </w:r>
     <w:r w:rsidR="00A43C1A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34489468" wp14:editId="09762F5C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4581525</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-217805</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1451610" cy="259080"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bild 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1080,127 +834,130 @@
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1451610" cy="259080"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00A16D28">
+      <w:t>. Revideras årligen</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="108A20CB" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="7A6F75D0" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39218036" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="3DF492F4" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24E00095" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E">
+    <w:p w14:paraId="74D601E5" w14:textId="77777777" w:rsidR="00F04F0E" w:rsidRDefault="00F04F0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73A8ABCE" w14:textId="23565CA3" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="009E3DC3" w:rsidP="00D109A7">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F25BAC">
       <w:t>Sida</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="12706F9A" w14:textId="77777777" w:rsidR="00946D3C" w:rsidRDefault="00946D3C"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DEC9FB" w14:textId="23911190" w:rsidR="005E779A" w:rsidRDefault="005E779A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F5B88DF" wp14:editId="40B31D56">
           <wp:simplePos x="1078173" y="409433"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6480000" cy="1263600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1292110988" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -1238,51 +995,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480000" cy="1263600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2228,54 +1985,53 @@
   <w:num w:numId="25" w16cid:durableId="792141459">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1138382439">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -2339,127 +2095,141 @@
     <w:rsid w:val="00267E76"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002A43D9"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="003227AE"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="00334C58"/>
     <w:rsid w:val="00343B5C"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="0036067A"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D0D46"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="003F2982"/>
+    <w:rsid w:val="00402F81"/>
     <w:rsid w:val="00406D41"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="00417024"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004A6FCE"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00524F27"/>
     <w:rsid w:val="00531996"/>
     <w:rsid w:val="0053274D"/>
     <w:rsid w:val="005377E7"/>
     <w:rsid w:val="005537A8"/>
     <w:rsid w:val="00564597"/>
     <w:rsid w:val="0056637A"/>
     <w:rsid w:val="00575871"/>
     <w:rsid w:val="005861D0"/>
     <w:rsid w:val="00586919"/>
     <w:rsid w:val="00594D98"/>
     <w:rsid w:val="00595949"/>
     <w:rsid w:val="005A403A"/>
     <w:rsid w:val="005A6F62"/>
     <w:rsid w:val="005B1F50"/>
     <w:rsid w:val="005B2591"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005D0EE6"/>
+    <w:rsid w:val="005D7F19"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005E779A"/>
     <w:rsid w:val="005F29FB"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="006137D6"/>
+    <w:rsid w:val="00615B80"/>
+    <w:rsid w:val="006202DD"/>
     <w:rsid w:val="00622230"/>
+    <w:rsid w:val="00622EF8"/>
     <w:rsid w:val="006419E9"/>
     <w:rsid w:val="00643EAB"/>
+    <w:rsid w:val="00656708"/>
     <w:rsid w:val="00663688"/>
+    <w:rsid w:val="006673EF"/>
     <w:rsid w:val="00671218"/>
     <w:rsid w:val="006750F7"/>
     <w:rsid w:val="006769DD"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00694E23"/>
     <w:rsid w:val="00695909"/>
     <w:rsid w:val="00696DF2"/>
     <w:rsid w:val="00697C2E"/>
     <w:rsid w:val="006A47C2"/>
     <w:rsid w:val="006A60A8"/>
     <w:rsid w:val="006A6286"/>
     <w:rsid w:val="006B0932"/>
     <w:rsid w:val="006B3AC6"/>
     <w:rsid w:val="006C0636"/>
     <w:rsid w:val="006C20B8"/>
     <w:rsid w:val="006C4DA1"/>
+    <w:rsid w:val="006D108F"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
+    <w:rsid w:val="006F07FE"/>
+    <w:rsid w:val="006F12E8"/>
+    <w:rsid w:val="006F368A"/>
+    <w:rsid w:val="006F5F86"/>
+    <w:rsid w:val="006F6C30"/>
     <w:rsid w:val="006F7778"/>
     <w:rsid w:val="00706214"/>
     <w:rsid w:val="0071791E"/>
     <w:rsid w:val="007320C3"/>
     <w:rsid w:val="00737193"/>
+    <w:rsid w:val="007420FA"/>
     <w:rsid w:val="00742CAC"/>
     <w:rsid w:val="007547F2"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="00781895"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007E2F14"/>
     <w:rsid w:val="007F2FB1"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00810019"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008177FC"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
@@ -2472,212 +2242,232 @@
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008B74A2"/>
     <w:rsid w:val="008C4656"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008C79C7"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00904BB6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="00911DF5"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="009333E9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00946D3C"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
+    <w:rsid w:val="009A4ED8"/>
     <w:rsid w:val="009B2791"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
     <w:rsid w:val="00A076D6"/>
+    <w:rsid w:val="00A150DD"/>
     <w:rsid w:val="00A16575"/>
+    <w:rsid w:val="00A16D28"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A43C1A"/>
+    <w:rsid w:val="00A43F29"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A56F2B"/>
     <w:rsid w:val="00A61583"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A66CC5"/>
+    <w:rsid w:val="00A6757C"/>
     <w:rsid w:val="00A711E8"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A91279"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00A978EA"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AB167A"/>
     <w:rsid w:val="00AB24CA"/>
     <w:rsid w:val="00AB57E2"/>
     <w:rsid w:val="00AC2122"/>
     <w:rsid w:val="00AD354E"/>
     <w:rsid w:val="00AD5832"/>
+    <w:rsid w:val="00AE1FE8"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B026DF"/>
     <w:rsid w:val="00B14799"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B30455"/>
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
     <w:rsid w:val="00B634E7"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
     <w:rsid w:val="00B904C2"/>
     <w:rsid w:val="00B9215F"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BD6268"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C015AC"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
+    <w:rsid w:val="00C40BB4"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C63DA4"/>
+    <w:rsid w:val="00C726D8"/>
+    <w:rsid w:val="00C72FA0"/>
+    <w:rsid w:val="00C73FBA"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C8232C"/>
     <w:rsid w:val="00CA53F1"/>
+    <w:rsid w:val="00CC119E"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CE048D"/>
+    <w:rsid w:val="00CE1D97"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D109A7"/>
     <w:rsid w:val="00D150EF"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D6372F"/>
     <w:rsid w:val="00D66CEE"/>
+    <w:rsid w:val="00D701E0"/>
+    <w:rsid w:val="00D72EAA"/>
+    <w:rsid w:val="00D8148F"/>
     <w:rsid w:val="00DB76C9"/>
     <w:rsid w:val="00DC69AB"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
+    <w:rsid w:val="00E13504"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
     <w:rsid w:val="00E47380"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00EA3DBA"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB4A17"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5EB1"/>
     <w:rsid w:val="00ED6C6F"/>
+    <w:rsid w:val="00EE6F1A"/>
     <w:rsid w:val="00EF4901"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00F04F0E"/>
     <w:rsid w:val="00F122C1"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F31C4D"/>
     <w:rsid w:val="00F36049"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F50886"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F60575"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F6408C"/>
     <w:rsid w:val="00F8181B"/>
+    <w:rsid w:val="00FA5D3E"/>
     <w:rsid w:val="00FC6F9F"/>
     <w:rsid w:val="00FC79A2"/>
+    <w:rsid w:val="00FD6253"/>
     <w:rsid w:val="00FE33F8"/>
     <w:rsid w:val="00FF334A"/>
     <w:rsid w:val="00FF6ADE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F86A92E"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D1429D27-2992-483E-BEB8-4CD96F4804D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
@@ -4268,55 +4058,110 @@
   <w:style w:type="paragraph" w:styleId="Brdtext2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Brdtext2Char"/>
     <w:rsid w:val="00F60575"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtext2Char">
     <w:name w:val="Brödtext 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext2"/>
     <w:rsid w:val="00F60575"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16D28"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16D28"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16D28"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16D28"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16D28"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4615,69 +4460,69 @@
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>159</Words>
-  <Characters>847</Characters>
+  <Words>136</Words>
+  <Characters>725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Mall 8 Läkemedel som får förvaras utanför låst läkemedelsförråd</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1004</CharactersWithSpaces>
+  <CharactersWithSpaces>860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall 8 Läkemedel som får förvaras utanför låst läkemedelsförråd</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Frida Hagnestål</lastModifiedBy>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>