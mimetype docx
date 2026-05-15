--- v0 (2025-10-31)
+++ v1 (2026-05-15)
@@ -2,237 +2,254 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08EFEB4C" w14:textId="6DA272D4" w:rsidR="00EB4A17" w:rsidRPr="00EB4A17" w:rsidRDefault="00873487" w:rsidP="00EB4A17">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Blankett A</w:t>
       </w:r>
       <w:r w:rsidR="00695909">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EB4A17" w:rsidRPr="00EB4A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873487">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Retur och eller reklamation av läkemedel till RGL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED2ED88" w14:textId="23622FA9" w:rsidR="00663688" w:rsidRPr="00663688" w:rsidRDefault="00663688" w:rsidP="00EB4A17">
+    <w:p w14:paraId="1ED2ED88" w14:textId="5EBF277F" w:rsidR="00663688" w:rsidRPr="00663688" w:rsidRDefault="009F35F0" w:rsidP="00EB4A17">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EB4A17">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Skapat datum</w:t>
+        <w:t>Reviderad datum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663688">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00663688" w:rsidRPr="00663688">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00EB4A17">
-        <w:t>2025-0</w:t>
+        <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00163469">
-[...3 lines deleted...]
-        <w:t>24</w:t>
+      <w:r>
+        <w:t>6-05-08</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEF2A83" w14:textId="19221701" w:rsidR="00663688" w:rsidRDefault="00663688" w:rsidP="00663688">
+    <w:p w14:paraId="1CEF2A83" w14:textId="7399C353" w:rsidR="00663688" w:rsidRDefault="00663688" w:rsidP="00663688">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663688">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Version:</w:t>
       </w:r>
       <w:r w:rsidR="00D150EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00873487">
+      <w:r w:rsidR="009F35F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>4.0</w:t>
+        <w:t>5.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECF5E8F" w14:textId="52D4C997" w:rsidR="005B2591" w:rsidRDefault="0031727D" w:rsidP="005B2591">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873487">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Retur och eller reklamation av läkemedel till RGL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638227F1" w14:textId="77777777" w:rsidR="0031727D" w:rsidRPr="0031727D" w:rsidRDefault="0031727D" w:rsidP="0031727D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031727D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Instruktioner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EFAFDC" w14:textId="77777777" w:rsidR="009B42C1" w:rsidRDefault="0031727D" w:rsidP="009B42C1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontakta alltid RGL kundservice på mejl eller via telefon vid reklamation och/eller innan retur av läkemedel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1347C2EE" w14:textId="77777777" w:rsidR="009B42C1" w:rsidRDefault="009B42C1" w:rsidP="009B42C1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4EC361" w14:textId="563A3D1F" w:rsidR="00395D27" w:rsidRPr="009B42C1" w:rsidRDefault="0031727D" w:rsidP="009B42C1">
+    <w:p w14:paraId="4E4EC361" w14:textId="563A3D1F" w:rsidR="00395D27" w:rsidRPr="006B07AD" w:rsidRDefault="0031727D" w:rsidP="009B42C1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001B11A2">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B07AD">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mejl: kundservice.rgl@apoteket.se </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F40EA35" w14:textId="0CEF2AEF" w:rsidR="00395D27" w:rsidRDefault="0031727D" w:rsidP="00395D27">
+    <w:p w14:paraId="1F40EA35" w14:textId="0CEF2AEF" w:rsidR="00395D27" w:rsidRPr="006B07AD" w:rsidRDefault="0031727D" w:rsidP="00395D27">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B07AD">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
         <w:t xml:space="preserve">Telefon: 010-447 71 00 </w:t>
       </w:r>
-      <w:r w:rsidR="00395D27">
+      <w:r w:rsidR="00395D27" w:rsidRPr="006B07AD">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0D148B" w14:textId="7A8A1B29" w:rsidR="00395D27" w:rsidRPr="00395D27" w:rsidRDefault="00395D27" w:rsidP="00395D27">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t>för att få detaljerad beskrivning av hur du ska gå till väga, samt för att i förekommande fall få en returetikett att fästa utanpå returkollit. Returetikett ska användas för spårbarhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7B3372" w14:textId="77777777" w:rsidR="0031727D" w:rsidRDefault="0031727D" w:rsidP="0031727D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72E039C4" w14:textId="2FC968D1" w:rsidR="0031727D" w:rsidRDefault="0031727D" w:rsidP="0031727D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Fyll i blanketten (se nästa sida).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216E981F" w14:textId="77777777" w:rsidR="00395D27" w:rsidRDefault="0031727D" w:rsidP="003E36FA">
       <w:r>
         <w:t>Vid reklamation utan retur mejla eller faxa blanketten till RGL.</w:t>
       </w:r>
       <w:r w:rsidR="003E36FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759816D7" w14:textId="6ADC5325" w:rsidR="0031727D" w:rsidRDefault="0031727D" w:rsidP="00395D27">
+    <w:p w14:paraId="759816D7" w14:textId="651CFB72" w:rsidR="0031727D" w:rsidRDefault="0031727D" w:rsidP="00395D27">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
-        <w:t>Fax: 031-88 06 95</w:t>
+        <w:t xml:space="preserve">Fax: </w:t>
+      </w:r>
+      <w:r w:rsidR="0016484F" w:rsidRPr="0016484F">
+        <w:t>010-447 72 38</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348C2855" w14:textId="295FD98C" w:rsidR="0031727D" w:rsidRDefault="0031727D" w:rsidP="0031727D">
       <w:r>
         <w:t>Vid retur fortsätt enligt nedan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF4046A" w14:textId="073FA395" w:rsidR="0031727D" w:rsidRDefault="0031727D" w:rsidP="0031727D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Packa läkemedlet väl i ett separat returkolli tillsammans med blanketten. Vanligtvis skickas retur i blå låda eller enligt överenskommelse med RGL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EB53CB" w14:textId="74EA7E52" w:rsidR="0031727D" w:rsidRDefault="0031727D" w:rsidP="0031727D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
@@ -321,101 +338,98 @@
       <w:tblPr>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2288"/>
         <w:gridCol w:w="2243"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
       <w:tr w:rsidR="00736372" w:rsidRPr="00736372" w14:paraId="3AB30F07" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D61C52D" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Datum (för ifyllnad av blankett)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD6048C" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F79475A" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förvaltning (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
@@ -424,223 +438,215 @@
               </w:rPr>
               <w:t>sjukhusnamn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>, tandvård eller Närhälsan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00736372" w:rsidRPr="00736372" w14:paraId="07811969" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02545664" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7882DB71" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F298932" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00736372" w:rsidRPr="00736372" w14:paraId="2FDF8AF7" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EB8873D" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Vårdenhet och Kundnummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="082934E9" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontaktperson på beställande enhet </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00736372" w:rsidRPr="00736372" w14:paraId="1BECF622" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DE2E1AD" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73F8694F" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00736372" w:rsidRPr="00736372" w14:paraId="0210C669" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CAB48B2" w14:textId="54B43804" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Telefonnummer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -736,51 +742,50 @@
               </w:rPr>
               <w:t>1:a</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00736372">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> hand)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00736372" w:rsidRPr="00736372" w14:paraId="66C58006" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5898536E" w14:textId="77777777" w:rsidR="00736372" w:rsidRPr="00736372" w:rsidRDefault="00736372" w:rsidP="00736372">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D794F1E" w14:textId="77777777" w:rsidR="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B7EFBA" w14:textId="4AA02A08" w:rsidR="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
@@ -802,453 +807,437 @@
       <w:tblPr>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2288"/>
         <w:gridCol w:w="3760"/>
         <w:gridCol w:w="2736"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="1F4F1D50" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="604B2EAB" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Varans namn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F4A453D" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Styrka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="09605D55" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39244BF9" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="408354FE" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="51BF6CB8" w14:textId="77777777" w:rsidTr="002C5989">
+      <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="51BF6CB8" w14:textId="77777777" w:rsidTr="00B53D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50E93D2D" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Varunummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EDCC323" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Förpackningsstorlek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1636DCC0" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Batch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>(RGL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="2A6469F3" w14:textId="77777777" w:rsidTr="002C5989">
+      <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="2A6469F3" w14:textId="77777777" w:rsidTr="00B53D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37BAA6CF" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E9E367C" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="669CDA02" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="104621B0" w14:textId="77777777" w:rsidTr="002C5989">
+      <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="104621B0" w14:textId="77777777" w:rsidTr="00B53D78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69416658" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4921">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t>Ordernummer (RGL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D001A5C" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57FFED79" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F4921" w:rsidRPr="007F4921" w14:paraId="2F7CF0A9" w14:textId="77777777" w:rsidTr="002C5989">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D871189" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71B8A23D" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5334E689" w14:textId="77777777" w:rsidR="007F4921" w:rsidRPr="007F4921" w:rsidRDefault="007F4921" w:rsidP="007F4921">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50FBCBC4" w14:textId="7B70A0C6" w:rsidR="00736372" w:rsidRPr="00E06DDF" w:rsidRDefault="007F4921" w:rsidP="00D66519">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06DDF">
         <w:rPr>
@@ -1493,83 +1482,83 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007F4921">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Information om reklamerat läkemedel</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002C5989" w:rsidRPr="002C5989" w:rsidSect="006F7778">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="48922F38" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="125F3F67" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="4C9C29B8" w14:textId="77777777" w:rsidR="00EF4901" w:rsidRDefault="00EF4901">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1577,116 +1566,115 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="571A828D" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="76E647CC" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2C6D6636" w14:textId="77777777" w:rsidR="00EF4901" w:rsidRDefault="00EF4901">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73A8ABCE" w14:textId="69D3D052" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="009E3DC3" w:rsidP="00D109A7">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="12706F9A" w14:textId="77777777" w:rsidR="00946D3C" w:rsidRDefault="00946D3C"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DEC9FB" w14:textId="23911190" w:rsidR="005E779A" w:rsidRDefault="005E779A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F5B88DF" wp14:editId="40B31D56">
           <wp:simplePos x="1078173" y="409433"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6480000" cy="1263600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1292110988" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -1724,51 +1712,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480000" cy="1263600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3175,52 +3163,52 @@
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1811512924">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1178079227">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1328561394">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="73821601">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3240,93 +3228,96 @@
     <w:rsid w:val="000322B6"/>
     <w:rsid w:val="00034D29"/>
     <w:rsid w:val="00035827"/>
     <w:rsid w:val="000428AA"/>
     <w:rsid w:val="0005589D"/>
     <w:rsid w:val="000638EF"/>
     <w:rsid w:val="00081E07"/>
     <w:rsid w:val="00083807"/>
     <w:rsid w:val="000879D1"/>
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="000A259F"/>
     <w:rsid w:val="000C60F9"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
+    <w:rsid w:val="00113592"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
     <w:rsid w:val="00163469"/>
+    <w:rsid w:val="0016484F"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="00182C4D"/>
     <w:rsid w:val="00191393"/>
     <w:rsid w:val="0019680D"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B11A2"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
     <w:rsid w:val="001F5488"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00227810"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00267E76"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002C5989"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E3E2B"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="0031727D"/>
     <w:rsid w:val="003227AE"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="00334C58"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="0036067A"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="00395D27"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
+    <w:rsid w:val="003B7E43"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D0D46"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003E36FA"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="003F2982"/>
     <w:rsid w:val="00406D41"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="00417024"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
@@ -3354,77 +3345,80 @@
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005D7036"/>
     <w:rsid w:val="005D7F0E"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005E779A"/>
     <w:rsid w:val="005F29FB"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="006137D6"/>
     <w:rsid w:val="00622230"/>
     <w:rsid w:val="00635AD9"/>
     <w:rsid w:val="006419E9"/>
     <w:rsid w:val="00643EAB"/>
     <w:rsid w:val="00663688"/>
     <w:rsid w:val="006769DD"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00694E23"/>
     <w:rsid w:val="00695909"/>
     <w:rsid w:val="00696DF2"/>
     <w:rsid w:val="00697C2E"/>
     <w:rsid w:val="006A47C2"/>
     <w:rsid w:val="006A60A8"/>
     <w:rsid w:val="006A6286"/>
+    <w:rsid w:val="006B07AD"/>
     <w:rsid w:val="006B0932"/>
     <w:rsid w:val="006B3AC6"/>
     <w:rsid w:val="006C0636"/>
     <w:rsid w:val="006C20B8"/>
     <w:rsid w:val="006C4DA1"/>
     <w:rsid w:val="006C5681"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
     <w:rsid w:val="006F7778"/>
     <w:rsid w:val="00706214"/>
     <w:rsid w:val="0071791E"/>
     <w:rsid w:val="00736372"/>
     <w:rsid w:val="00737193"/>
     <w:rsid w:val="00742CAC"/>
+    <w:rsid w:val="00753A6D"/>
     <w:rsid w:val="007547F2"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="00781895"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007E2F14"/>
+    <w:rsid w:val="007E3B0C"/>
     <w:rsid w:val="007F2FB1"/>
     <w:rsid w:val="007F4921"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00810019"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="00856F88"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00873487"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008B74A2"/>
     <w:rsid w:val="008C4656"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008C79C7"/>
@@ -3433,140 +3427,145 @@
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00904BB6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="00911DF5"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="009333E9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00946D3C"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
     <w:rsid w:val="009B2791"/>
     <w:rsid w:val="009B42C1"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
+    <w:rsid w:val="009F35F0"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A43C1A"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A56F2B"/>
     <w:rsid w:val="00A5731E"/>
     <w:rsid w:val="00A61583"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A66CC5"/>
     <w:rsid w:val="00A711E8"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00A978EA"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AB167A"/>
     <w:rsid w:val="00AB24CA"/>
     <w:rsid w:val="00AB57E2"/>
     <w:rsid w:val="00AC2122"/>
     <w:rsid w:val="00AD354E"/>
     <w:rsid w:val="00AD5832"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B026DF"/>
     <w:rsid w:val="00B14799"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B30455"/>
+    <w:rsid w:val="00B30BD1"/>
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
+    <w:rsid w:val="00B53D78"/>
     <w:rsid w:val="00B634E7"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
     <w:rsid w:val="00B904C2"/>
     <w:rsid w:val="00B9215F"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
+    <w:rsid w:val="00BC1C0E"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BD6268"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C8232C"/>
     <w:rsid w:val="00CA53F1"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D109A7"/>
     <w:rsid w:val="00D150EF"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D6372F"/>
     <w:rsid w:val="00D66519"/>
     <w:rsid w:val="00D67D44"/>
     <w:rsid w:val="00DB76C9"/>
     <w:rsid w:val="00DC69AB"/>
     <w:rsid w:val="00DD3D74"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E06DDF"/>
+    <w:rsid w:val="00E11A29"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
     <w:rsid w:val="00E47380"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00E73D28"/>
     <w:rsid w:val="00EA3DBA"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB4A17"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5EB1"/>
     <w:rsid w:val="00ED6C6F"/>
     <w:rsid w:val="00EF4901"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00F122C1"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F36049"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F50886"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F61558"/>
@@ -3586,51 +3585,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F86A92E"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
@@ -5195,55 +5194,120 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:before="960" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalifigur">
     <w:name w:val="Normal i figur"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC1C0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC1C0E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC1C0E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC1C0E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC1C0E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC1C0E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5535,72 +5599,72 @@
       <a:srgbClr val="EFF4C6"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>291</Words>
-  <Characters>1545</Characters>
+  <Words>244</Words>
+  <Characters>1596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall 12 Behöriga beställare</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1833</CharactersWithSpaces>
+  <CharactersWithSpaces>1799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Blankett A Retur och eller reklamation av läkemedel till RGL</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>