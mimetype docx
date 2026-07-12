--- v0 (2025-12-25)
+++ v1 (2026-07-12)
@@ -38,1184 +38,1353 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mall </w:t>
       </w:r>
       <w:r w:rsidR="00B84796">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9: </w:t>
       </w:r>
       <w:r w:rsidR="00B84796" w:rsidRPr="00B84796">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skötsel av läkemedelsförråd med dokumentationsblanketter för temperatur och hållbarhet respektive städning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEF2A83" w14:textId="2A458021" w:rsidR="00663688" w:rsidRDefault="007B4A31" w:rsidP="00663688">
+    <w:p w14:paraId="1CEF2A83" w14:textId="35678A93" w:rsidR="00663688" w:rsidRPr="00475D07" w:rsidRDefault="007B4A31" w:rsidP="00663688">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Senast </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00DD0E5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>reviderad</w:t>
+        <w:t>revide</w:t>
       </w:r>
-      <w:r w:rsidR="00967B1C">
+      <w:r w:rsidR="00DD0E5A" w:rsidRPr="00475D07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> datum</w:t>
+        <w:t>rat datum</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00967B1C">
+      <w:r w:rsidR="00967B1C" w:rsidRPr="00475D07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>: 2025-</w:t>
+        <w:t>: 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00475D07" w:rsidRPr="00475D07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>10-03</w:t>
+        <w:t>6-07-01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB43DA4" w14:textId="12D2A37E" w:rsidR="00967B1C" w:rsidRDefault="00967B1C" w:rsidP="005A04B6">
+    <w:p w14:paraId="3BB43DA4" w14:textId="15246602" w:rsidR="00967B1C" w:rsidRDefault="00967B1C" w:rsidP="005A04B6">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00475D07">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00C719CA">
+      <w:r w:rsidR="00C719CA" w:rsidRPr="00475D07">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00475D07" w:rsidRPr="00475D07">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475D07">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.0 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2225CA" w14:textId="08FD2BAE" w:rsidR="00BE03B0" w:rsidRDefault="00B84796" w:rsidP="00954EE0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B84796">
         <w:t>Skötsel av läkemedelsförråd med dokumentationsblanketter för temperatur och hållbarhet respektive städning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3026DF15" w14:textId="77777777" w:rsidR="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokumentation ska göras för samtliga </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> för läkemedel på enheten.</w:t>
+        <w:t>Dokumentation ska göras för samtliga lagerplatser för läkemedel på enheten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57161B27" w14:textId="77777777" w:rsidR="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Temperaturkontroll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EDBD23" w14:textId="07ADB4EE" w:rsidR="00954EE0" w:rsidRPr="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
+    <w:p w14:paraId="25EDBD23" w14:textId="6302174B" w:rsidR="00954EE0" w:rsidRPr="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t>Kontroll av temperatur skall ske dagligen i kylskåp och varje vecka i rumstemperatur och dokumenteras. För dokumentation kan blankett ”Dokumentation av temperatur och hållbarhetskontroll” användas.</w:t>
+        <w:t>Kontroll av temperatur ska</w:t>
+      </w:r>
+      <w:r w:rsidR="00556851">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t>ske dagligen i kylskåp och varje vecka i rumstemperatur och dokumenteras. För dokumentation kan blankett ”Dokumentation av temperatur och hållbarhetskontroll” användas.</w:t>
       </w:r>
       <w:r w:rsidRPr="00954EE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Åtgärda eventuella avvikelser från givna gränser för temperatur, se kapitel 4 Förvaring och skötsel av läkemedelsförråd i regional rutin för läkemedelshantering. Felanmälan av kyl- och rumstemperatur görs till Västfastigheter kundtjänst, </w:t>
+        <w:t>Åtgärda eventuella avvikelser från givna gränser för temperatur, se kapitel 4 Förvaring och skötsel av läkemedelsförråd i regional rutin för läkemedelshantering. Felanmälan av kyl- och rumstemperatur görs till Västfastigheter</w:t>
       </w:r>
-      <w:r w:rsidR="00B34B9A" w:rsidRPr="00954EE0">
+      <w:r w:rsidR="00D5430C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t>010–4413500</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t>, annan aktuell fastighetsförvaltare eller lokalt ansvarig.</w:t>
+        <w:t>annan aktuell fastighetsförvaltare eller lokalt ansvarig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7DB51E" w14:textId="77777777" w:rsidR="00954EE0" w:rsidRPr="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:b/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
         <w:t>Hållbarhetskontroll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C0B184" w14:textId="3F47DA30" w:rsidR="00954EE0" w:rsidRPr="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
+    <w:p w14:paraId="49C0B184" w14:textId="36FD0181" w:rsidR="00954EE0" w:rsidRPr="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t>Hållbarhetskontroll av läkemedel ska ske en gång i månaden och dokumenteras. Läkemedel med överskriden utgångsdatum/användningstid ska kasseras. För dokumentation kan blankett ”Dokumentation av temperatur och hållbarhetskontroll” användas.</w:t>
+        <w:t xml:space="preserve">Hållbarhetskontroll av läkemedel ska ske en gång i månaden och dokumenteras. Läkemedel med överskriden utgångsdatum/användningstid </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5430C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t>ska inte användas utan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kasseras. För dokumentation kan blankett ”Dokumentation av temperatur och hållbarhetskontroll” användas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0066F1CB" w14:textId="77777777" w:rsidR="00954EE0" w:rsidRPr="00954EE0" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:b/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
         <w:t xml:space="preserve">Städning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006774E5" w14:textId="4487FB06" w:rsidR="00954EE0" w:rsidRPr="0009603A" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
+    <w:p w14:paraId="006774E5" w14:textId="09904B98" w:rsidR="00954EE0" w:rsidRPr="00556851" w:rsidRDefault="00954EE0" w:rsidP="00954EE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Städning av läkemedelsförråd </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0E5A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t>rekommenderas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0E5A" w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tidsangivelser i tabellen nedan och</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0E5A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenteras.</w:t>
+      </w:r>
+      <w:r w:rsidR="00556851">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> För dokumentation kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blankett </w:t>
+      </w:r>
+      <w:r w:rsidR="00556851">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t>”D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t>okumentation av städning” användas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AEB409" w14:textId="77777777" w:rsidR="00CD46C9" w:rsidRDefault="00CD46C9" w:rsidP="00954EE0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00954EE0">
+    </w:p>
+    <w:p w14:paraId="705F5CBF" w14:textId="77777777" w:rsidR="00BE5248" w:rsidRPr="0009603A" w:rsidRDefault="00BE5248" w:rsidP="00954EE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t>Städning av läkemedelsförråd ska ske enligt tidsangivelser i tabellen nedan och dokumenteras. För dokumentation kan blankett ”</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7634EB06" w14:textId="1F90FBE8" w:rsidR="00954EE0" w:rsidRPr="007C11CA" w:rsidRDefault="00954EE0" w:rsidP="007C11CA">
+    <w:p w14:paraId="7634EB06" w14:textId="673F2A2E" w:rsidR="00954EE0" w:rsidRPr="007C11CA" w:rsidRDefault="00954EE0" w:rsidP="00DD0E5A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="142"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954EE0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2A2C2D"/>
         </w:rPr>
-        <w:t>Tabellen anpassas beroende på enhetens behov och utformning av läkemedelsförrådet. Denna sida kan anslås i läkemedelsförrådet</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tabellen anpassas beroende på enhetens behov och utformning av</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0E5A">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954EE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2A2C2D"/>
+        </w:rPr>
+        <w:t>läkemedelsförrådet. Denna sida kan anslås i läkemedelsförrådet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8818" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1905"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1872"/>
+        <w:gridCol w:w="1906"/>
+        <w:gridCol w:w="2234"/>
+        <w:gridCol w:w="2101"/>
+        <w:gridCol w:w="2577"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C11CA" w:rsidRPr="00954B9A" w14:paraId="4BB2F73B" w14:textId="77777777" w:rsidTr="00453801">
-[...2 lines deleted...]
-            <w:tcW w:w="1905" w:type="dxa"/>
+      <w:tr w:rsidR="007C11CA" w:rsidRPr="00954B9A" w14:paraId="4BB2F73B" w14:textId="77777777" w:rsidTr="00475D07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="181CACAE" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Yta/utrustning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1947EF" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Metod/frekvens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27E9628F" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Utförs av </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="2577" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F76CD68" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="3CB64DE4" w14:textId="77777777" w:rsidTr="00453801">
-[...2 lines deleted...]
-            <w:tcW w:w="1905" w:type="dxa"/>
+      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="3CB64DE4" w14:textId="77777777" w:rsidTr="00475D07">
+        <w:trPr>
+          <w:trHeight w:val="2989"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BC37437" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Golv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="044E3D66" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="044E3D66" w14:textId="64708780" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="00DF41F7" w:rsidP="00DF41F7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C11CA">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Moppning (torr metod) fem dagar/vecka samt vid behov</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4896163F" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="007C11CA" w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>oppning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dagligen när verksamheten är öppen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4896163F" w14:textId="49663496" w:rsidR="00DF41F7" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Moppning (våt metod) när man ser fläckar</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1794" w:type="dxa"/>
+              <w:t>Moppnin</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF41F7">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g med våt metod vid fläckar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E03E76" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lokalvårdare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="2577" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75C90AF5" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Spill torkas upp genast av avdelningspersonal. Använd vatten och rengöringsmedel. </w:t>
             </w:r>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Använd handskar om det innebär direktkontakt. Samla ihop, torka upp och rengör.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="5E640032" w14:textId="77777777" w:rsidTr="00453801">
-[...2 lines deleted...]
-            <w:tcW w:w="1905" w:type="dxa"/>
+      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="5E640032" w14:textId="77777777" w:rsidTr="00475D07">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38D70B74" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tvättställ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CDF4300" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rengörs minst fem dagar per vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1794" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C1A1305" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lokalvårdare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="2577" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F586D3F" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="1549B0A6" w14:textId="77777777" w:rsidTr="00453801">
-[...2 lines deleted...]
-            <w:tcW w:w="1905" w:type="dxa"/>
+      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="1549B0A6" w14:textId="77777777" w:rsidTr="00475D07">
+        <w:trPr>
+          <w:trHeight w:val="1244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D687719" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hyllor, skåp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BADDA5D" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Avtorkas med fuktig torkduk varje – var tredje månad beroende på behov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1794" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="079F0B4A" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+            <w:tcW w:w="2101" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="079F0B4A" w14:textId="4A5E56B2" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:pStyle w:val="Kommentarer"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Personal på vårdenhet, alternativt enligt överenskommelse av Sjukvårdsapotek VGR lokalt</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1872" w:type="dxa"/>
+              <w:t>Personal på vårdenhet, alternativt av Sjukvårdsapotek VGR lokalt</w:t>
+            </w:r>
+            <w:r w:rsidR="00556851">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00556851" w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>enligt överenskommelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B80BFC4" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Utförs </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>t.ex.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> i samband med kontroll av utgångsdatum på läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="1AE08F80" w14:textId="77777777" w:rsidTr="00453801">
-[...2 lines deleted...]
-            <w:tcW w:w="1905" w:type="dxa"/>
+      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="1AE08F80" w14:textId="77777777" w:rsidTr="00475D07">
+        <w:trPr>
+          <w:trHeight w:val="1844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="470AA041" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bänkar, arbetsytor där beredning av läkemedel utförs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7DB2B02E" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1DDB5B" w14:textId="6946D772" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Avtorkas med spritbaserat desinfektionsmedel med rengörande effekt innan beredning och när beredning är utförd samt vid behov*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B1DDB5B" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53751BA2" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="53751BA2" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal på vårdenhet </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB1ED11" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
-                <w:bCs/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4EB1ED11" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ytor som använts som avlastningsyta bör torkas rena med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ytdesinfektion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> efter användning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="25DEB17D" w14:textId="77777777" w:rsidTr="00475D07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EDF1AD" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Läkemedelsvagn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5D3AF6" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ytdesinfektion</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="33EDF1AD" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+              <w:t xml:space="preserve">Arbetsyta torkas av dagligen (se ovan). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75ABC349" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
-                <w:bCs/>
-[...27 lines deleted...]
-          <w:p w14:paraId="75ABC349" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ytor, lådor och ”handtag” bör rengöras regelbundet. Frekvensen beror på hur vagnen används. Synlig smuts tas bort direkt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="596FB224" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="596FB224" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Personal på vårdenhet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D11FB33" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Personal på vårdenhet</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2D11FB33" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+              <w:t xml:space="preserve">Lådorna går i regel att diska i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>diskdesinfektor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (OBS kontrollera med fabrikant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C11CA" w:rsidRPr="007C11CA" w14:paraId="36B99EEC" w14:textId="77777777" w:rsidTr="00475D07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4BD9B4" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lådorna går i regel att diska i </w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="6B4BD9B4" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+              <w:t>Medicinkylskåp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EBD1AA" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Medicinkylskåp</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="57EBD1AA" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+              <w:t xml:space="preserve">Torkas ur med vatten och diskmedel 1 gång/månad. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spill och kladd ska torkas bort direkt. Tövattenbehållare töms regelbundet. Synligt kylaggregat dammas av.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD74997" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
+            <w:pPr>
+              <w:pStyle w:val="Kommentarer"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C11CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="2A2C2D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Personal på vårdenhet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2EEFBC" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C11CA">
-[...57 lines deleted...]
-            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2577" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35AFDCE2" w14:textId="77777777" w:rsidR="007C11CA" w:rsidRPr="007C11CA" w:rsidRDefault="007C11CA" w:rsidP="00E82D2B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C11CA">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2A2C2D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Frekvens beroende av verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2127,74 +2296,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B478E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">Rumstemperatur i läkemedelsförråd </w:t>
             </w:r>
             <w:r w:rsidRPr="002B478E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
               <w:br/>
-              <w:t>(Högst +</w:t>
-[...22 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Högst +25°C)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36B29ACB" w14:textId="77777777" w:rsidR="00690114" w:rsidRDefault="00690114" w:rsidP="002B478E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FFDFD86" w14:textId="7CE925D3" w:rsidR="002B478E" w:rsidRPr="002B478E" w:rsidRDefault="002B478E" w:rsidP="002B478E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -7849,118 +7995,115 @@
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006935C8" w:rsidRPr="006935C8" w14:paraId="69491292" w14:textId="77777777" w:rsidTr="008174AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="745B2FE3" w14:textId="77777777" w:rsidR="006935C8" w:rsidRPr="006935C8" w:rsidRDefault="006935C8" w:rsidP="006935C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="3A51D321" w14:textId="2DE64E75" w:rsidR="002B478E" w:rsidRPr="00724002" w:rsidRDefault="006935C8" w:rsidP="00F54050">
+    <w:p w14:paraId="050FD862" w14:textId="00F7294C" w:rsidR="008174AA" w:rsidRDefault="006935C8">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="2A2C2D"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724002">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
           <w:sz w:val="16"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Den som utför ovanstående arbetsuppgifter signerar arbetet i protokoll. </w:t>
       </w:r>
       <w:r w:rsidRPr="00724002">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A2C2D"/>
           <w:sz w:val="16"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00724002">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="2A2C2D"/>
           <w:sz w:val="16"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>Ifyllt protokoll sparas 1 år på enheten</w:t>
       </w:r>
       <w:r w:rsidR="007B1FB9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="2A2C2D"/>
           <w:sz w:val="16"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050FD862" w14:textId="77777777" w:rsidR="008174AA" w:rsidRDefault="008174AA">
+    <w:p w14:paraId="57F93064" w14:textId="77777777" w:rsidR="004A6080" w:rsidRPr="004A6080" w:rsidRDefault="004A6080">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="03E7B76C" w14:textId="51856210" w:rsidR="005835A8" w:rsidRPr="00171286" w:rsidRDefault="005835A8" w:rsidP="005835A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005835A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Dokumentation av städning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12696,107 +12839,73 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8642"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E64161" w:rsidRPr="00E64161" w14:paraId="72C1AB75" w14:textId="77777777" w:rsidTr="00825BC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D6D3CC8" w14:textId="77777777" w:rsidR="00E64161" w:rsidRPr="00E64161" w:rsidRDefault="00E64161" w:rsidP="00E64161">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004A6080" w:rsidRPr="00E64161" w14:paraId="7984259F" w14:textId="77777777" w:rsidTr="00825BC3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="705149AB" w14:textId="77777777" w:rsidR="004A6080" w:rsidRPr="00E64161" w:rsidRDefault="004A6080" w:rsidP="00E64161">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00E64161" w:rsidRPr="00E64161" w14:paraId="233450C0" w14:textId="77777777" w:rsidTr="00825BC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ADB8970" w14:textId="77777777" w:rsidR="00E64161" w:rsidRPr="00E64161" w:rsidRDefault="00E64161" w:rsidP="00E64161">
-            <w:pPr>
-[...49 lines deleted...]
-          <w:p w14:paraId="1C397D6E" w14:textId="77777777" w:rsidR="00E64161" w:rsidRPr="00E64161" w:rsidRDefault="00E64161" w:rsidP="00E64161">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="76D9E0E7" w14:textId="75620E2A" w:rsidR="00116967" w:rsidRPr="00E64161" w:rsidRDefault="00E64161" w:rsidP="00E64161">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E64161">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -12865,51 +12974,50 @@
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6BDB2F49" w14:textId="77777777" w:rsidR="006367F0" w:rsidRDefault="006367F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -12928,51 +13036,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="324F2521" w14:textId="34B33BCE" w:rsidR="00C719CA" w:rsidRDefault="00926805" w:rsidP="00C719CA">
+  <w:p w14:paraId="324F2521" w14:textId="60FED919" w:rsidR="00C719CA" w:rsidRDefault="00926805" w:rsidP="00C719CA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF162B5" wp14:editId="699946E7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4459856</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>252658</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1451610" cy="259080"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bild 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -13026,74 +13134,81 @@
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00C719CA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Reviderad</w:t>
     </w:r>
     <w:r w:rsidR="00C719CA" w:rsidRPr="0002442D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> datum</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00C719CA" w:rsidRPr="0002442D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>: 2025-</w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00C719CA">
+    <w:r w:rsidR="00C719CA" w:rsidRPr="00475D07">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>10-03</w:t>
+      <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00C719CA" w:rsidRPr="0002442D">
+    <w:r w:rsidR="00475D07" w:rsidRPr="00475D07">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve"> Version: </w:t>
+      <w:t>6-07-01</w:t>
     </w:r>
-    <w:r w:rsidR="00C719CA">
+    <w:r w:rsidR="00C719CA" w:rsidRPr="00475D07">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t xml:space="preserve"> Version: 1</w:t>
     </w:r>
-    <w:r w:rsidR="00C719CA" w:rsidRPr="0002442D">
+    <w:r w:rsidR="00475D07" w:rsidRPr="00475D07">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00C719CA" w:rsidRPr="00475D07">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52AACACC" w14:textId="313C1C4B" w:rsidR="00C719CA" w:rsidRDefault="00C719CA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="227DEF40" w14:textId="72EFDD03" w:rsidR="006367F0" w:rsidRDefault="006367F0">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C4F30A7" w14:textId="350A70BA" w:rsidR="00466906" w:rsidRDefault="00466906">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
@@ -14608,53 +14723,51 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1378359920">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1187795587">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="187765097">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14667,438 +14780,483 @@
     <w:rsid w:val="000210D9"/>
     <w:rsid w:val="000213E0"/>
     <w:rsid w:val="000226F4"/>
     <w:rsid w:val="000229BC"/>
     <w:rsid w:val="00023CF5"/>
     <w:rsid w:val="0002442D"/>
     <w:rsid w:val="000304A9"/>
     <w:rsid w:val="0003073A"/>
     <w:rsid w:val="000322B6"/>
     <w:rsid w:val="00035827"/>
     <w:rsid w:val="000428AA"/>
     <w:rsid w:val="00053EB4"/>
     <w:rsid w:val="0005589D"/>
     <w:rsid w:val="0006698C"/>
     <w:rsid w:val="00081BA0"/>
     <w:rsid w:val="00081E07"/>
     <w:rsid w:val="00083807"/>
     <w:rsid w:val="000879D1"/>
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="00092B97"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="0009603A"/>
     <w:rsid w:val="00097540"/>
     <w:rsid w:val="000A259F"/>
+    <w:rsid w:val="000B4E78"/>
     <w:rsid w:val="000C60F9"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
+    <w:rsid w:val="00110183"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
     <w:rsid w:val="00116967"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="00171286"/>
     <w:rsid w:val="001776E8"/>
     <w:rsid w:val="00182C4D"/>
     <w:rsid w:val="00196169"/>
     <w:rsid w:val="0019680D"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
+    <w:rsid w:val="001D6A36"/>
     <w:rsid w:val="001F5488"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00227810"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
     <w:rsid w:val="0025790A"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00262474"/>
     <w:rsid w:val="00267E76"/>
     <w:rsid w:val="00282C11"/>
     <w:rsid w:val="0029259E"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002B478E"/>
     <w:rsid w:val="002B74E3"/>
     <w:rsid w:val="002D6BE7"/>
+    <w:rsid w:val="002E4FC6"/>
     <w:rsid w:val="002E6307"/>
+    <w:rsid w:val="002F0A5A"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="00334C58"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="0036067A"/>
+    <w:rsid w:val="0037311E"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="00394BE1"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
+    <w:rsid w:val="003C4438"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="00405E98"/>
     <w:rsid w:val="00411FB3"/>
+    <w:rsid w:val="00412F6A"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="00453801"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466906"/>
     <w:rsid w:val="00466ABB"/>
+    <w:rsid w:val="00472DF5"/>
     <w:rsid w:val="00472FE4"/>
+    <w:rsid w:val="00475D07"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
+    <w:rsid w:val="004A6080"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004C4271"/>
     <w:rsid w:val="004C5AFC"/>
+    <w:rsid w:val="004D3919"/>
     <w:rsid w:val="004E00C0"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004E6BBA"/>
     <w:rsid w:val="004E793D"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00524F27"/>
     <w:rsid w:val="00531996"/>
     <w:rsid w:val="0053274D"/>
     <w:rsid w:val="005377E7"/>
     <w:rsid w:val="00537EE2"/>
     <w:rsid w:val="00550DE4"/>
     <w:rsid w:val="005537A8"/>
+    <w:rsid w:val="00556851"/>
     <w:rsid w:val="0056637A"/>
     <w:rsid w:val="00575871"/>
     <w:rsid w:val="005835A8"/>
     <w:rsid w:val="005861D0"/>
     <w:rsid w:val="00586919"/>
     <w:rsid w:val="00594D98"/>
     <w:rsid w:val="00595949"/>
     <w:rsid w:val="005A04B6"/>
     <w:rsid w:val="005A403A"/>
     <w:rsid w:val="005A6F62"/>
     <w:rsid w:val="005B1F50"/>
     <w:rsid w:val="005B2591"/>
+    <w:rsid w:val="005B2943"/>
     <w:rsid w:val="005C4359"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005D08F0"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005E779A"/>
     <w:rsid w:val="005F29FB"/>
+    <w:rsid w:val="00603AB6"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606B0F"/>
+    <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006137D6"/>
     <w:rsid w:val="00617343"/>
     <w:rsid w:val="00622230"/>
+    <w:rsid w:val="006311A6"/>
     <w:rsid w:val="006367F0"/>
     <w:rsid w:val="00663688"/>
+    <w:rsid w:val="006740E1"/>
     <w:rsid w:val="006769DD"/>
     <w:rsid w:val="00690114"/>
     <w:rsid w:val="006935C8"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00695C8F"/>
     <w:rsid w:val="00696DF2"/>
     <w:rsid w:val="00697C2E"/>
+    <w:rsid w:val="006A0258"/>
     <w:rsid w:val="006A47C2"/>
     <w:rsid w:val="006A60A8"/>
     <w:rsid w:val="006A6286"/>
     <w:rsid w:val="006B3AC6"/>
     <w:rsid w:val="006C0636"/>
     <w:rsid w:val="006C20B8"/>
     <w:rsid w:val="006C4DA1"/>
+    <w:rsid w:val="006D108F"/>
+    <w:rsid w:val="006D7C42"/>
     <w:rsid w:val="006E3CC2"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
     <w:rsid w:val="006F7778"/>
     <w:rsid w:val="00706214"/>
     <w:rsid w:val="00724002"/>
     <w:rsid w:val="00737193"/>
     <w:rsid w:val="00742CAC"/>
     <w:rsid w:val="00746693"/>
     <w:rsid w:val="007547F2"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
+    <w:rsid w:val="0078698D"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007A2E15"/>
     <w:rsid w:val="007B1FB9"/>
     <w:rsid w:val="007B4A31"/>
     <w:rsid w:val="007B5E11"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C11CA"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C3C05"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007E21E2"/>
     <w:rsid w:val="007F42C0"/>
     <w:rsid w:val="007F50E7"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="00802035"/>
     <w:rsid w:val="008026F4"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00810019"/>
     <w:rsid w:val="00811FF7"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008174AA"/>
     <w:rsid w:val="008176DB"/>
     <w:rsid w:val="008215CB"/>
+    <w:rsid w:val="00822395"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00823DE3"/>
     <w:rsid w:val="00825BC3"/>
     <w:rsid w:val="00826C8A"/>
+    <w:rsid w:val="008320C1"/>
+    <w:rsid w:val="008327F4"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00835509"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="00882462"/>
     <w:rsid w:val="008864A5"/>
+    <w:rsid w:val="00893D6D"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008A620F"/>
     <w:rsid w:val="008B18CF"/>
     <w:rsid w:val="008C4656"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008F064B"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="00911DF5"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="00926805"/>
     <w:rsid w:val="009333E9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00936139"/>
     <w:rsid w:val="00936341"/>
     <w:rsid w:val="00946D3C"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="00954EE0"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00967B1C"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
+    <w:rsid w:val="009A4ED8"/>
     <w:rsid w:val="009B2791"/>
+    <w:rsid w:val="009C1454"/>
     <w:rsid w:val="009D461C"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009D7D8D"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A135BC"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A36C06"/>
+    <w:rsid w:val="00A424E3"/>
     <w:rsid w:val="00A43C1A"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A655EE"/>
     <w:rsid w:val="00A67A86"/>
     <w:rsid w:val="00A711E8"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A96B85"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AB167A"/>
     <w:rsid w:val="00AB24CA"/>
     <w:rsid w:val="00AB57E2"/>
+    <w:rsid w:val="00AC1382"/>
     <w:rsid w:val="00AD354E"/>
     <w:rsid w:val="00AD5832"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B026DF"/>
     <w:rsid w:val="00B13FFC"/>
     <w:rsid w:val="00B15703"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B30455"/>
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B34B9A"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
     <w:rsid w:val="00B8144A"/>
     <w:rsid w:val="00B84796"/>
     <w:rsid w:val="00B9215F"/>
     <w:rsid w:val="00BA5FF8"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BD6268"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE03B0"/>
     <w:rsid w:val="00BE3F3D"/>
+    <w:rsid w:val="00BE5248"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C50EDB"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C7132F"/>
     <w:rsid w:val="00C719CA"/>
+    <w:rsid w:val="00C73FBA"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C8232C"/>
     <w:rsid w:val="00C87C60"/>
     <w:rsid w:val="00C95E07"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
+    <w:rsid w:val="00CC33D3"/>
     <w:rsid w:val="00CC3657"/>
+    <w:rsid w:val="00CD46C9"/>
     <w:rsid w:val="00CD4905"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00D02A34"/>
+    <w:rsid w:val="00D03F8B"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
+    <w:rsid w:val="00D30EBF"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
+    <w:rsid w:val="00D5430C"/>
+    <w:rsid w:val="00D8148F"/>
     <w:rsid w:val="00D84553"/>
     <w:rsid w:val="00D97250"/>
     <w:rsid w:val="00DC69AB"/>
+    <w:rsid w:val="00DD0E5A"/>
     <w:rsid w:val="00DE4A9C"/>
+    <w:rsid w:val="00DE51A1"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
+    <w:rsid w:val="00DF41F7"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E133E3"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E200D8"/>
+    <w:rsid w:val="00E21E4D"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
     <w:rsid w:val="00E47380"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E64161"/>
+    <w:rsid w:val="00E66687"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00E85ACF"/>
     <w:rsid w:val="00E91FE7"/>
     <w:rsid w:val="00EA3DBA"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC59A5"/>
     <w:rsid w:val="00EC5EB1"/>
     <w:rsid w:val="00ED6C6F"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F37C87"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54050"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F5763B"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F6408C"/>
+    <w:rsid w:val="00F77724"/>
     <w:rsid w:val="00F846A1"/>
     <w:rsid w:val="00FA628A"/>
+    <w:rsid w:val="00FC4E53"/>
     <w:rsid w:val="00FC6F9F"/>
     <w:rsid w:val="00FC79A2"/>
     <w:rsid w:val="00FF1547"/>
     <w:rsid w:val="00FF334A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F86A92E"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2390D742-135B-41F1-B90F-ED75576737B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17088,69 +17246,69 @@
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>772</Words>
-  <Characters>4093</Characters>
+  <Words>770</Words>
+  <Characters>4081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall 9 Skötsel av läkemedelsförråd med dokumentationsblanketter för temperatur och hållbarhet respektive städning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4856</CharactersWithSpaces>
+  <CharactersWithSpaces>4842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall 9 Skötsel av läkemedelsförråd med dokumentationsblanketter för temperatur och hållbarhet respektive städning</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Frida Hagnestål</lastModifiedBy>
+  <revision>15</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>