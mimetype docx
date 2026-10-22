--- v0 (2026-06-20)
+++ v1 (2026-10-22)
@@ -4,1066 +4,1313 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1ED2ED88" w14:textId="22C5661B" w:rsidR="00663688" w:rsidRPr="00663688" w:rsidRDefault="00663688" w:rsidP="00663688">
+    <w:p w14:paraId="1ED2ED88" w14:textId="3E57B665" w:rsidR="00663688" w:rsidRPr="00663688" w:rsidRDefault="00280DC8" w:rsidP="00663688">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00663688">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skapat datum: </w:t>
+        <w:t>Reviderat</w:t>
+      </w:r>
+      <w:r w:rsidR="00663688" w:rsidRPr="00663688">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datum: </w:t>
       </w:r>
       <w:r w:rsidR="00944724">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2025-03-26</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CEF2A83" w14:textId="75A23F9C" w:rsidR="00663688" w:rsidRPr="00663688" w:rsidRDefault="00663688" w:rsidP="00663688">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33C15">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6-</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0DA6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>09-18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEF2A83" w14:textId="1F656468" w:rsidR="00663688" w:rsidRPr="00663688" w:rsidRDefault="00663688" w:rsidP="00663688">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663688">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Version:</w:t>
       </w:r>
+      <w:r w:rsidR="009317F1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0DA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="00944724">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>1.0</w:t>
+        <w:t>.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017771BA" w14:textId="673C60B6" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="001D7242">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00470CFF" w:rsidRPr="00470CFF">
         <w:t>ammanställning av innehåll i lokal läkemedelshanteringsrutin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247A49CE" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="003A78FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFA402C" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="004A351B">
       <w:r>
         <w:t xml:space="preserve">En lokal läkemedelshanteringsrutin är en komplettering till Regional rutin för läkemedelshantering i Västra Götalandsregionen och ska hanteras enligt förvaltningens rutin för dokumentstyrning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59525241" w14:textId="6301F3FE" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="004A351B">
       <w:r>
         <w:t xml:space="preserve">Denna sammanställning är en vägledning för vad som ska finnas lokalt beskrivet i enhetens/verksamhetens lokala läkemedelshanteringsrutin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C585C4F" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="004A351B">
       <w:r>
         <w:t>Information för vissa av punkterna i sammanställningen kan i stället finnas i form av förvaltningsövergripande rutiner (lokala tillägg).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4150CF32" w14:textId="22D5A039" w:rsidR="003A78FF" w:rsidRDefault="004A351B" w:rsidP="004A351B">
       <w:r>
         <w:t>Det kan finnas förvaltningsspecifika sammanställningar, i så fall ska dessa användas i stället.</w:t>
       </w:r>
       <w:r w:rsidR="00470CFF">
         <w:t xml:space="preserve"> I nuläget är det följande:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E595183" w14:textId="77777777" w:rsidR="003A78FF" w:rsidRPr="00015A44" w:rsidRDefault="00D71807" w:rsidP="00015A44">
+    <w:p w14:paraId="3E595183" w14:textId="77777777" w:rsidR="003A78FF" w:rsidRPr="00015A44" w:rsidRDefault="004A351B" w:rsidP="00015A44">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00D45BFE">
+        <w:r w:rsidRPr="00D45BFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Närhälsan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="263E962E" w14:textId="28B18C1F" w:rsidR="00CD68A6" w:rsidRPr="00744F92" w:rsidRDefault="00D71807" w:rsidP="00015A44">
+    <w:p w14:paraId="263E962E" w14:textId="28B18C1F" w:rsidR="00CD68A6" w:rsidRPr="00744F92" w:rsidRDefault="004A351B" w:rsidP="00015A44">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="001A66F1">
+        <w:r w:rsidRPr="001A66F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SkaS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="398EF1AD" w14:textId="5F241969" w:rsidR="00744F92" w:rsidRPr="003A78FF" w:rsidRDefault="00D71807" w:rsidP="00744F92">
+    <w:p w14:paraId="398EF1AD" w14:textId="5F241969" w:rsidR="00744F92" w:rsidRDefault="00744F92" w:rsidP="00744F92">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00744F92" w:rsidRPr="00737BBE">
+        <w:r w:rsidRPr="00737BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="1D93E6F7" w14:textId="14173077" w:rsidR="009F0DA6" w:rsidRPr="003A78FF" w:rsidRDefault="009F0DA6" w:rsidP="00744F92">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>V</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="4699EC2E" w14:textId="59FBA6E5" w:rsidR="004A351B" w:rsidRPr="00CD68A6" w:rsidRDefault="004A351B" w:rsidP="00CD68A6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="1A9FB3" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Den lokala läkemedelshanteringsrutinen ska innehålla:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0668DF" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00CD68A6">
       <w:r>
         <w:t>Om det inte är uppenbart var dokument som ingår i lokala rutinen förvaras ska det beskrivas i rutinen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AE4063" w14:textId="49B38B9D" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Kapitel 1. Ansvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE8D880" w14:textId="79E5F970" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
+    <w:p w14:paraId="7BE8D880" w14:textId="45FD282B" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansvarsbeskrivning </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00054B68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>läkemedelsansvarig läkare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC6A2BC" w14:textId="3703D7DC" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
+    <w:p w14:paraId="2EC6A2BC" w14:textId="1BFACD8B" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansvarsbeskrivning </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00054B68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>vårdenhetschef/enhetschef</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 3) (i förekommande fall)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155DC012" w14:textId="2DC73494" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
+    <w:p w14:paraId="155DC012" w14:textId="7FAC11C1" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ansvarsbeskrivning </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C24DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>läkemedelsansvarig sjuksköterska</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 4) (eller motsvarande) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489E27BD" w14:textId="09A60E65" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
+    <w:p w14:paraId="489E27BD" w14:textId="0732052A" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansvarsbeskrivning för </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00C24DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>kontrollansvarig narkotika</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 5) (i förekommande fall) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76675626" w14:textId="21B6CC43" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
+    <w:p w14:paraId="76675626" w14:textId="24FCCD0A" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansvarsbeskrivning för </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C24DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>gasansvarig (medicinsk gas på flaska)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 13) (i förekommande fall)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7560DD7F" w14:textId="3F8AB3D7" w:rsidR="004A351B" w:rsidRDefault="00D71807" w:rsidP="00054B68">
+    <w:p w14:paraId="7560DD7F" w14:textId="1152B5A1" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00C24DD2">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00C24DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ansvarsbeskrivning, överenskommelse med Sjukvårdsapotek VGR eller motsvarande för avdelningsfarmaceut och klinisk farmaceut</w:t>
+          <w:t>Ansvarsbeskrivning, överensk</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C24DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C24DD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mmelse med Sjukvårdsapotek VGR eller motsvarande för avdelningsfarmaceut och klinisk farmaceut</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t xml:space="preserve"> (A49 och A50) (i förekommande fall)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201E4E58" w14:textId="5CE80F82" w:rsidR="004A351B" w:rsidRDefault="00D71807" w:rsidP="00054B68">
+    <w:p w14:paraId="201E4E58" w14:textId="2D0E8F6C" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00EB15C9">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00EB15C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Signaturlista</w:t>
+          <w:t>Signaturli</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EB15C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EB15C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EB15C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t>(mall 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCBEC4D" w14:textId="77777777" w:rsidR="00054B68" w:rsidRDefault="004A351B" w:rsidP="00054B68">
+    <w:p w14:paraId="65E8EF05" w14:textId="3429F609" w:rsidR="009B454C" w:rsidRDefault="009B454C" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Beskrivning över delegering av läkemedelshantering (i förekommande fall)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCBEC4D" w14:textId="77777777" w:rsidR="00054B68" w:rsidRDefault="004A351B" w:rsidP="00054B68">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t>Signerade delegeringsbeslut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5FAC15" w14:textId="75C9CD67" w:rsidR="004A351B" w:rsidRDefault="00D71807" w:rsidP="00697B1F">
+    <w:p w14:paraId="2F5FAC15" w14:textId="113041E7" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00E04DA6">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00E04DA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Uppdrag att delegera moment inom läkemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t xml:space="preserve"> (mall 20a samt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00E04DA6">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00E04DA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Delegeringsbeslut avseende läkemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t xml:space="preserve"> (mall 20b)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0459612C" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Kapitel 2. Ordination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F189A8" w14:textId="159BC615" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
+    <w:p w14:paraId="7AC65329" w14:textId="71717BCE" w:rsidR="009F0DA6" w:rsidRDefault="009F0DA6" w:rsidP="009F0DA6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Vilka ordinationssystem som används och var man hittar dessa</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="143AE679" w14:textId="7FDAE211" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ilket ordinationssystem/delar av system/moduler som </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFF24F6" w14:textId="4893F918" w:rsidR="00FA4122" w:rsidRPr="00FA4122" w:rsidRDefault="009F0DA6" w:rsidP="009F0DA6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vilka ordinationssystem som används för vilka typer av läkemedel </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32A86DED" w14:textId="58BA437F" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
+        <w:t>används för vilka typer av läkemedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hur man kan utläsa att det finns ordinationer i flera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>system/delar av system/moduler</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4122" w:rsidRPr="00FA4122">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC04AFC" w14:textId="1D3E5B31" w:rsidR="001F3114" w:rsidRDefault="000C744D" w:rsidP="001F3114">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ordinationssystemens inbördes relation (vilket system som är </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och hur man i det kan utläsa att det finns fler ordinationer)</w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3114" w:rsidRPr="001F3114">
+        <w:t>eservrutin vid d</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3114">
+        <w:t>riftstörningar/driftsstopp</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3114" w:rsidRPr="001F3114">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00032DD8">
+        <w:t xml:space="preserve">i ordinationssystemet </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3114" w:rsidRPr="001F3114">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028DD8E5" w14:textId="47C7A726" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beskrivning av hur patient får läkemedel kostnadsfritt i de fall läkemedlet ska lämnas ut inför besök på vårdinrättning enligt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00697B1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Läkemedel vid besök på vårdinrättning.pdf</w:t>
+          <w:t>Läkemedel vid besök på vårdinrä</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00697B1F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00697B1F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>tning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, (i de fall förvaltningsövergripande rutin saknas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C67AB9" w14:textId="7C2EC30C" w:rsidR="004A351B" w:rsidRDefault="00D71807" w:rsidP="00697B1F">
+    <w:p w14:paraId="16C67AB9" w14:textId="035CED6C" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00E36615">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00E36615">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ordination enligt generella direktiv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E36615">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t>(mall 7) (i förekommande fall)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575EC128" w14:textId="471E2ACB" w:rsidR="004A351B" w:rsidRDefault="00D71807" w:rsidP="00697B1F">
+    <w:p w14:paraId="575EC128" w14:textId="1F0D0C0C" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00E36615">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00E36615">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lokal rutin för dosjustering av ordinerat läkemedel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00697B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t>(mall 19a) (i förekommande fall)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692503FB" w14:textId="598AD294" w:rsidR="004A351B" w:rsidRDefault="00D71807" w:rsidP="00697B1F">
+    <w:p w14:paraId="692503FB" w14:textId="5293EA98" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00697B1F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="00E36615">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00E36615">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Personligt uppdrag att dosjustera läkemedel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t xml:space="preserve"> (mall 19b) (i förekommande fall)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1695F7" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Kapitel 3. Beställning av läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19840025" w14:textId="0890AA1F" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="009867B0">
+    <w:p w14:paraId="19840025" w14:textId="0F9BB8F1" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="009867B0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lista över </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="009867B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>behöriga beställare av läkemedel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780655FE" w14:textId="02931246" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="009867B0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fastställd lista över sortimentet i PNL </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261DE736" w14:textId="6CC11978" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="009867B0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Fastställd lista över sortimentet i </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="643BD8DC" w14:textId="2633B124" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="009867B0">
+        <w:t>Fastställd lista över sortimentet i vPNL (vätskevagn) (i förekommande fall)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643BD8DC" w14:textId="51536288" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="009867B0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beskrivning av mottagande och säker förvaring fram till uppackning av levererade läkemedel </w:t>
+        <w:t>Beskrivning av mottagande</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0669D">
+        <w:t>, kvittens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och säker förvaring fram till uppackning av levererade läkemedel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FB4C62" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Kapitel 4. Förvaring och skötsel av läkemedelsförråd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AE2AFC" w14:textId="26F33B31" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="002609A7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Komplettering vid behov till förvaltningsövergripande rutin, hantering och inventering av nycklar/kod/kort till läkemedelsförrådet samt åtgärd vid förlust av nyckel/kod/kort </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B3E828" w14:textId="22B828DB" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="002609A7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbetssätt för hur hållbarhets- och temperaturkontroll, städning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDDFB82" w14:textId="328B0BBF" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00355F64">
+    <w:p w14:paraId="0DDDFB82" w14:textId="6DB8CCA4" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00355F64">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">och dokumentation av dessa utförs, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="002609A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Skötsel av läkemedelsförråd med dokumentationsblanketter för temperatur och hållbarhet respektive städning</w:t>
+          <w:t xml:space="preserve">Skötsel </w:t>
+        </w:r>
+        <w:r w:rsidRPr="002609A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002609A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>v läkemedelsförråd med dokumentationsblanketter för temperatur oc</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002609A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>h</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002609A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> hållbarhet respektive städning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 9) för stöd </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18066DD1" w14:textId="72C9E0DC" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="002609A7">
+    <w:p w14:paraId="54E01490" w14:textId="77777777" w:rsidR="009F0DA6" w:rsidRPr="009264CC" w:rsidRDefault="009F0DA6" w:rsidP="009F0DA6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="49AF9842" w14:textId="7E568C2A" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="002609A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om kylskåp med inbyggt kontinuerlig temperaturregistrering och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009264CC">
+        <w:t>larm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>funktion används ska det finnas beskrivet hur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009264CC">
+        <w:t xml:space="preserve"> kontroll och dokumentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utförs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B707D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E6CB2E" w14:textId="3638A8DE" w:rsidR="005B707D" w:rsidRDefault="00404987" w:rsidP="002609A7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beskrivning av var indragningsskrivelser förvaras </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7070F1B1" w14:textId="59F74729" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="002609A7">
+        <w:t>Var f</w:t>
+      </w:r>
+      <w:r w:rsidR="004A351B">
+        <w:t xml:space="preserve">örteckning över </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="004A351B" w:rsidRPr="002609A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Läkemedel som </w:t>
+        </w:r>
+        <w:r w:rsidR="004A351B" w:rsidRPr="002609A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>f</w:t>
+        </w:r>
+        <w:r w:rsidR="004A351B" w:rsidRPr="002609A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>år förvaras utanför låst läkemedelsförråd</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A351B">
+        <w:t xml:space="preserve"> (mall 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förvaras</w:t>
+      </w:r>
+      <w:r w:rsidR="004A351B">
+        <w:t xml:space="preserve"> (i förekommande fall)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AF9842" w14:textId="7E568C2A" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="002609A7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Beskrivning av var indragningsskrivelser förvaras </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7070F1B1" w14:textId="59F74729" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="002609A7">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t>Komplettering vid behov till förvaltningsövergripande rutin,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4DF566" w14:textId="0EB4DDBB" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00355F64">
+    <w:p w14:paraId="7A4DF566" w14:textId="6412A25B" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00355F64">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">beskrivning av hur patienters privata läkemedel tas om hand och hur kvarglömda läkemedel hanteras, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00C11A20">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Kvittens för omhändertagande av patientens privata läkemedel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (mall 21)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCC39ED" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Kapitel 5. Iordningställande och administrering/överlämnande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D6F3EC" w14:textId="1784203D" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00C53503">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Arbetsinstruktion för iordningställande av injektions/infusionsläkemedel ska finnas tillgänglig vid arbetsplatsen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45584866" w14:textId="13780D16" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00C53503">
+    <w:p w14:paraId="45584866" w14:textId="200640A8" w:rsidR="004A351B" w:rsidRDefault="004E3A90" w:rsidP="00C53503">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:t>Arbetsinstruktion vid iordningställande av läkemedel för injektion och infusion (se kapitel 5.8.4 Regional läkemedelshanteringsrutin)</w:t>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="004E3A90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Arbetsinstruktion vid iordningställande av läkemedel för injektion och infusion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A351B">
+        <w:t xml:space="preserve"> (se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3A90">
+        <w:t xml:space="preserve">Hygien- och arbetsinstruktioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i regional rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="004E3A90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Iordningställande, administrering och överlämnande av läkemedel inom vården i VGR</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A351B">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DE5C93" w14:textId="6FABEDDB" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00C53503">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Annan arbetsinstruktion (i förekommande fall) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B926657" w14:textId="34302A97" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00C53503">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Under vilka förutsättningar olika personer får iordningställa respektive administrera/överlämna. Samt hur iordningställande respektive administrering/överlämnande dokumenteras i patientjournal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6D09DF" w14:textId="1A80E443" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00C53503">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Under vilka förutsättningar läkemedel får iordningställas i förväg utan att märkas med patientidentitet och tidpunkt för administrering eller överlämnande (i förekommande fall)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04208A01" w14:textId="65AAB49B" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00C53503">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beskrivning av hur </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> för vacciner och biologiska läkemedel ska dokumenteras i patientjournal</w:t>
+        <w:t>Beskrivning av hur batchnummer för vacciner och biologiska läkemedel ska dokumenteras i patientjournal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11598ED3" w14:textId="3B9420F1" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Beskrivning av hur kontroll av pågående infusioner dokumenteras i patientjournal</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6239CDB6" w14:textId="0793A94C" w:rsidR="00F04ACF" w:rsidRDefault="00F04ACF" w:rsidP="00054B68">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beskrivning av hur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04ACF">
+        <w:t>lokal riskanalys enligt Best Practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3E3C">
+        <w:t xml:space="preserve"> för iordningsställande av läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04ACF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utförs, hålls uppdaterad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04ACF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och hur personal hålls informerad om identifierade högsriskläkemedel och riskmoment vid iordningställande samt förebyggande åtgärder</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="33C8DD57" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Kapitel 8. Arbetsmiljöaspekter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF69B88" w14:textId="30B1D2EA" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00470CFF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Skyddsinstruktioner för läkemedel med bedömd arbetsmiljörisk ska finnas tillgängliga för personal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B96F0C" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Kapitel 11. Narkotikaklassade läkemedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE5F381" w14:textId="07FB0FE0" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="008E34B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Hur och till vem avvikelser avseende narkotika rapporteras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BB7507" w14:textId="5BA39E45" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="008E34B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Eventuella övriga läkemedel som ska journalföras (ej narkotikaklassade), och i så fall vilka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20856D3B" w14:textId="36EADE31" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="008E34B7">
+    <w:p w14:paraId="20856D3B" w14:textId="39EB6EBA" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="008E34B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>En plan för hur kontroll av narkotika ska utföras och dokumenteras (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="008E34B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Kontrollplan narkotika</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, mall 22). För Närhälsan gäller kontrollplan narkotika (Närhälsan).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0178564C" w14:textId="77A20061" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00606342">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Beskrivning av hur och var narkotikaklassade läkemedel får förvaras utanför läkemedelsförråd exempelvis läkemedelsvagn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00934056" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kapitel 12. Medicinska gaser </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268D10EF" w14:textId="4B64FF4A" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="0008014B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Särskild förteckning över var gasflaskor förvaras </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285C97FB" w14:textId="07193842" w:rsidR="004A351B" w:rsidRDefault="00D71807" w:rsidP="00C602F0">
+    <w:p w14:paraId="285C97FB" w14:textId="5DD51EB0" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00C602F0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="0008014B">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="0008014B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förvaring och kontroll av medicinska gasflaskor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A351B">
+      <w:r>
         <w:t xml:space="preserve"> (mall 18) alternativt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="004A351B" w:rsidRPr="0008014B">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="0008014B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedel som får förvaras utanför låst läkemedelsförråd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0008014B">
         <w:t xml:space="preserve"> (mall 8)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033F4181" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00054B68">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Kapitel 13. Licensläkemedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC0AE5F" w14:textId="36D3BCEB" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00590D0D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Beskrivning av ansvarsfördelning, vem som skriver och förnyar licensmotiveringar för generella licenser inom enheten och vem som bevakar giltighetstiden för aktuella licenser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF2DF24" w14:textId="77777777" w:rsidR="004A351B" w:rsidRDefault="004A351B" w:rsidP="00663688">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="243C23FA" w14:textId="77777777" w:rsidR="00663688" w:rsidRPr="00B37193" w:rsidRDefault="00663688" w:rsidP="00B37193"/>
     <w:sectPr w:rsidR="00663688" w:rsidRPr="00B37193" w:rsidSect="006F7778">
-      <w:headerReference w:type="default" r:id="rId34"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId36"/>
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:headerReference w:type="first" r:id="rId38"/>
+      <w:footerReference w:type="first" r:id="rId39"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="699E6116" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="3CF10DCD" w14:textId="77777777" w:rsidR="00BD44A4" w:rsidRDefault="00BD44A4" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="143C607A" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="75862172" w14:textId="77777777" w:rsidR="00BD44A4" w:rsidRDefault="00BD44A4" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1071,72 +1318,78 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="340667BA" w14:textId="1F0C41E4" w:rsidR="00A43C1A" w:rsidRDefault="00A43C1A">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34489468" wp14:editId="09762F5C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34489468" wp14:editId="09762F5C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4581525</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-217805</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1451610" cy="259080"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bild 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Bild 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1151,124 +1404,124 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1451610" cy="259080"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69897B25" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="16539E61" w14:textId="77777777" w:rsidR="00BD44A4" w:rsidRDefault="00BD44A4" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51815F8E" w14:textId="77777777" w:rsidR="00810019" w:rsidRDefault="00810019" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="279D917C" w14:textId="77777777" w:rsidR="00BD44A4" w:rsidRDefault="00BD44A4" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73A8ABCE" w14:textId="0E8C1DA2" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="009E3DC3" w:rsidP="00F25BAC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F25BAC">
       <w:t>Sida</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="12706F9A" w14:textId="77777777" w:rsidR="00946D3C" w:rsidRDefault="00946D3C"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DEC9FB" w14:textId="23911190" w:rsidR="005E779A" w:rsidRDefault="005E779A">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F5B88DF" wp14:editId="40B31D56">
+        <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F5B88DF" wp14:editId="40B31D56">
           <wp:simplePos x="1078173" y="409433"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6480000" cy="1263600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1292110988" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1292110988" name="Bildobjekt 1">
@@ -1296,51 +1549,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480000" cy="1263600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2610,50 +2863,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A4F067B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C6A3F66"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5B5E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA828282"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2722,51 +3088,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AE2278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBC43DBC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2835,51 +3201,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A67453"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16D4075C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numreradlista2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2953,51 +3319,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="779432D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A789BB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3067,51 +3433,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="665863069">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1787892215">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="896547685">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1578057768">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1760520417">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1922981694">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="888221406">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="609505733">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="345324549">
     <w:abstractNumId w:val="5"/>
   </w:num>
@@ -3145,500 +3511,568 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="731463305">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="680936313">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2094425704">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1786805601">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1973632982">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="332756038">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="6489029">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="976102582">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="261376145">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="338237999">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="405617605">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="792141459">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1138382439">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1741362921">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="651445758">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2111732648">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="184370923">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="407584179">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="589194642">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="149519409">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="293751697">
     <w:abstractNumId w:val="17"/>
   </w:num>
+  <w:num w:numId="40" w16cid:durableId="627051695">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B026DF"/>
+    <w:rsid w:val="000115F2"/>
     <w:rsid w:val="00014ABF"/>
     <w:rsid w:val="00015A44"/>
     <w:rsid w:val="000164F3"/>
     <w:rsid w:val="000210D9"/>
     <w:rsid w:val="000213E0"/>
     <w:rsid w:val="000226F4"/>
     <w:rsid w:val="00023CF5"/>
+    <w:rsid w:val="00030234"/>
     <w:rsid w:val="000304A9"/>
     <w:rsid w:val="000322B6"/>
+    <w:rsid w:val="00032DD8"/>
     <w:rsid w:val="00035827"/>
     <w:rsid w:val="000428AA"/>
+    <w:rsid w:val="00045F0F"/>
     <w:rsid w:val="00054B68"/>
     <w:rsid w:val="0005589D"/>
     <w:rsid w:val="0008014B"/>
     <w:rsid w:val="00081E07"/>
     <w:rsid w:val="00083807"/>
     <w:rsid w:val="000879D1"/>
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="000A259F"/>
     <w:rsid w:val="000C60F9"/>
+    <w:rsid w:val="000C744D"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
     <w:rsid w:val="00130F4C"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="00182C4D"/>
     <w:rsid w:val="0019680D"/>
+    <w:rsid w:val="001A3F48"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
     <w:rsid w:val="001D7242"/>
+    <w:rsid w:val="001E0DCC"/>
+    <w:rsid w:val="001F3114"/>
     <w:rsid w:val="001F5488"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00227810"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
+    <w:rsid w:val="00255476"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002609A7"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00267E76"/>
+    <w:rsid w:val="00280DC8"/>
+    <w:rsid w:val="002973DC"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
+    <w:rsid w:val="002D19ED"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="00334C58"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="00355F64"/>
     <w:rsid w:val="0036067A"/>
+    <w:rsid w:val="00380874"/>
+    <w:rsid w:val="003847EF"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
+    <w:rsid w:val="00387F4A"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
     <w:rsid w:val="003A78FF"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D1AD5"/>
+    <w:rsid w:val="003E5D64"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
+    <w:rsid w:val="00404987"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="004333A3"/>
+    <w:rsid w:val="00436723"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00470CFF"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004A351B"/>
     <w:rsid w:val="004B1A1F"/>
+    <w:rsid w:val="004B5A3C"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
+    <w:rsid w:val="004E294B"/>
+    <w:rsid w:val="004E3A90"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00524F27"/>
     <w:rsid w:val="00531996"/>
     <w:rsid w:val="0053274D"/>
     <w:rsid w:val="005377E7"/>
     <w:rsid w:val="005537A8"/>
     <w:rsid w:val="0056637A"/>
+    <w:rsid w:val="00573393"/>
     <w:rsid w:val="00575871"/>
     <w:rsid w:val="005861D0"/>
     <w:rsid w:val="00586919"/>
     <w:rsid w:val="00590D0D"/>
     <w:rsid w:val="00594D98"/>
     <w:rsid w:val="00595949"/>
     <w:rsid w:val="005A403A"/>
     <w:rsid w:val="005A6F62"/>
     <w:rsid w:val="005B1F50"/>
     <w:rsid w:val="005B2591"/>
+    <w:rsid w:val="005B707D"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C56F8"/>
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005E779A"/>
     <w:rsid w:val="005F29FB"/>
     <w:rsid w:val="005F58F1"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606342"/>
     <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="006137D6"/>
+    <w:rsid w:val="00621A29"/>
     <w:rsid w:val="00622230"/>
     <w:rsid w:val="00663688"/>
     <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00686A20"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00696DF2"/>
     <w:rsid w:val="00697B1F"/>
     <w:rsid w:val="00697C2E"/>
     <w:rsid w:val="006A47C2"/>
     <w:rsid w:val="006A60A8"/>
     <w:rsid w:val="006A6286"/>
     <w:rsid w:val="006B3AC6"/>
     <w:rsid w:val="006C0636"/>
     <w:rsid w:val="006C20B8"/>
     <w:rsid w:val="006C4DA1"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
     <w:rsid w:val="006F7778"/>
+    <w:rsid w:val="007012D1"/>
     <w:rsid w:val="00706214"/>
     <w:rsid w:val="00737193"/>
     <w:rsid w:val="00742CAC"/>
     <w:rsid w:val="00744F92"/>
     <w:rsid w:val="007547F2"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00810019"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
+    <w:rsid w:val="00822395"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008B13AA"/>
     <w:rsid w:val="008C4656"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008E34B7"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="00911DF5"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
+    <w:rsid w:val="009317F1"/>
     <w:rsid w:val="009333E9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00944724"/>
     <w:rsid w:val="00946D3C"/>
     <w:rsid w:val="00947BCD"/>
+    <w:rsid w:val="00952F31"/>
     <w:rsid w:val="009609C9"/>
+    <w:rsid w:val="00963781"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0098419A"/>
     <w:rsid w:val="009867B0"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
     <w:rsid w:val="009B2791"/>
+    <w:rsid w:val="009B454C"/>
+    <w:rsid w:val="009D2DAA"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
+    <w:rsid w:val="009F0DA6"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
+    <w:rsid w:val="00A25C40"/>
     <w:rsid w:val="00A273A8"/>
+    <w:rsid w:val="00A31C4B"/>
+    <w:rsid w:val="00A33C15"/>
+    <w:rsid w:val="00A41CF3"/>
     <w:rsid w:val="00A43C1A"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A711E8"/>
+    <w:rsid w:val="00A720FC"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A87B49"/>
+    <w:rsid w:val="00A95292"/>
     <w:rsid w:val="00A96DA2"/>
+    <w:rsid w:val="00AA02F8"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA5C9A"/>
     <w:rsid w:val="00AB167A"/>
     <w:rsid w:val="00AB24CA"/>
     <w:rsid w:val="00AB57E2"/>
     <w:rsid w:val="00AD354E"/>
     <w:rsid w:val="00AD5832"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B026DF"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B30455"/>
     <w:rsid w:val="00B32309"/>
+    <w:rsid w:val="00B34663"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
+    <w:rsid w:val="00B50686"/>
+    <w:rsid w:val="00B531DA"/>
     <w:rsid w:val="00B5342A"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
+    <w:rsid w:val="00B8681F"/>
     <w:rsid w:val="00B9215F"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
+    <w:rsid w:val="00BC3E3C"/>
     <w:rsid w:val="00BC4E87"/>
+    <w:rsid w:val="00BD44A4"/>
     <w:rsid w:val="00BD6268"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C11A20"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
+    <w:rsid w:val="00C1651F"/>
     <w:rsid w:val="00C24DD2"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C274CB"/>
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C53503"/>
     <w:rsid w:val="00C602F0"/>
     <w:rsid w:val="00C63DA4"/>
+    <w:rsid w:val="00C73FBA"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C8232C"/>
     <w:rsid w:val="00CB4C0F"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CD68A6"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
+    <w:rsid w:val="00CF0C31"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
+    <w:rsid w:val="00D1007D"/>
+    <w:rsid w:val="00D14256"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D71807"/>
+    <w:rsid w:val="00DC1E4C"/>
+    <w:rsid w:val="00DC5A61"/>
     <w:rsid w:val="00DC69AB"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E04DA6"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E15D2C"/>
+    <w:rsid w:val="00E176BA"/>
+    <w:rsid w:val="00E254EC"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
     <w:rsid w:val="00E36615"/>
+    <w:rsid w:val="00E37870"/>
     <w:rsid w:val="00E47380"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
+    <w:rsid w:val="00E870EE"/>
     <w:rsid w:val="00EA3DBA"/>
     <w:rsid w:val="00EB15C9"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5471"/>
     <w:rsid w:val="00EC5EB1"/>
+    <w:rsid w:val="00ED1F67"/>
     <w:rsid w:val="00ED6C6F"/>
+    <w:rsid w:val="00EE68F7"/>
+    <w:rsid w:val="00EF054A"/>
     <w:rsid w:val="00EF58B6"/>
+    <w:rsid w:val="00F02A4F"/>
+    <w:rsid w:val="00F04ACF"/>
+    <w:rsid w:val="00F0669D"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F6408C"/>
     <w:rsid w:val="00F6500F"/>
+    <w:rsid w:val="00FA4122"/>
+    <w:rsid w:val="00FC22B7"/>
     <w:rsid w:val="00FC6F9F"/>
     <w:rsid w:val="00FC79A2"/>
     <w:rsid w:val="00FF334A"/>
+    <w:rsid w:val="00FF6553"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F86A92E"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3CD441B7-04E7-43C2-A38E-D1EFF582BE83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
@@ -4128,51 +4562,50 @@
     <w:pPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Rubrik8"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
@@ -5269,55 +5702,89 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A351B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="98"/>
     <w:rsid w:val="00E36615"/>
     <w:rPr>
       <w:color w:val="919191" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001F3114"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="001F3114"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0669D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5347,51 +5814,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2022387602">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2138-1218278424-58/native" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-344/native/L%c3%a4kemedelshanteringsrutin%20-mall%20(SOFIA%20STY)%20f%c3%b6r%20enhet.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv2501-1480473528-378/native/Mall%20till%20lokal%20l%c3%a4kemedelshanteringsrutin%20N%c3%a4rh%c3%a4lsan.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-556/surrogate/L%C3%A4kemedel%20vid%20bes%C3%B6k%20p%C3%A5%20v%C3%A5rdinr%C3%A4ttning.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/ledningssystem-sjukvardsapotek-vgr/ansvars--och-uppdragsbeskrivningar/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/14.-mallar-och-blanketter/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2138-1218278424-58/native" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8052-486565952-344/native/L%c3%a4kemedelshanteringsrutin%20-mall%20(SOFIA%20STY)%20f%c3%b6r%20enhet.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs19045-927500356-757/surrogate/Iordningst%c3%a4llande%2c%20administrering%20och%20%c3%b6verl%c3%a4mnande%20av%20l%c3%a4kemedel%20inom%20v%c3%a5rden%20i%20VGR.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/sjukvardsapoteken-vgr/ledningssystem-sjukvardsapotek-vgr/organisation-sjukvardsapotek-vgr/Rollbeskrivningar/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv2501-1480473528-378/native/Mall%20till%20lokal%20l%c3%a4kemedelshanteringsrutin%20N%c3%a4rh%c3%a4lsan.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-556/surrogate/L%C3%A4kemedel%20vid%20bes%C3%B6k%20p%C3%A5%20v%C3%A5rdinr%C3%A4ttning.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-11/surrogate/Arbetsinstruktion%20vid%20iordningst%c3%a4llande%20av%20l%c3%a4kemedel%20f%c3%b6r%20injektion%20och%20infusion.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sv8815-944486926-398/surrogate/Lokal%20l%C3%A4kemedelshanteringsrutin%2c%20till%C3%A4gg%20till%20Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/lakmedelshanteringmallarblanketter" TargetMode="External" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR_Sjukvården">
   <a:themeElements>
     <a:clrScheme name="VGR | Sjukvård | Färger">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E1DF"/>
@@ -5639,72 +6106,72 @@
       <a:srgbClr val="EFF4C6"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1423</Words>
-  <Characters>7547</Characters>
+  <Words>1452</Words>
+  <Characters>7701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Mall 1 Sammanställning av innehåll i lokal läkemedelshanteringsrutin</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8953</CharactersWithSpaces>
+  <CharactersWithSpaces>9135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall 1 Sammanställning av innehåll i lokal läkemedelshanteringsrutin</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Frida Hagnestål</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>