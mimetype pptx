--- v0 (2026-05-28)
+++ v1 (2026-10-11)
@@ -206,51 +206,51 @@
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="6FEEB9"/>
     <a:srgbClr val="49C3C5"/>
     <a:srgbClr val="71F4AF"/>
     <a:srgbClr val="0092BD"/>
     <a:srgbClr val="42DD93"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{30D8F026-9869-46C5-B663-B8BA14A55027}" v="1" dt="2025-11-10T11:21:02.721"/>
+    <p1510:client id="{00000000-0000-0000-0000-000000000000}" v="9" dt="2026-09-17T07:30:38.448"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -489,261 +489,84 @@
         </p:scale>
         <p:origin x="940" y="52"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId20" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Amelia Andersson" userId="S::amean3@vgregion.se::2efb38ed-384a-4b8b-87ce-6a36e2dd3b07" providerId="AD" clId="Web-{F851492E-2207-04FA-F10C-7BFFAE309566}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Amelia Andersson" userId="S::amean3@vgregion.se::2efb38ed-384a-4b8b-87ce-6a36e2dd3b07" providerId="AD" clId="Web-{F851492E-2207-04FA-F10C-7BFFAE309566}" dt="2025-11-03T11:53:12.719" v="2" actId="20577"/>
+    <pc:chgData name="Annie Sandell Jacobsson" userId="S::annsa166@vgregion.se::8be42619-ba45-439d-b25d-0a6756f85bd8" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}"/>
+    <pc:docChg chg="mod modSld">
+      <pc:chgData name="Annie Sandell Jacobsson" userId="S::annsa166@vgregion.se::8be42619-ba45-439d-b25d-0a6756f85bd8" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-17T07:30:37.776" v="3" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Amelia Andersson" userId="S::amean3@vgregion.se::2efb38ed-384a-4b8b-87ce-6a36e2dd3b07" providerId="AD" clId="Web-{F851492E-2207-04FA-F10C-7BFFAE309566}" dt="2025-11-03T11:53:12.719" v="2" actId="20577"/>
+        <pc:chgData name="Annie Sandell Jacobsson" userId="S::annsa166@vgregion.se::8be42619-ba45-439d-b25d-0a6756f85bd8" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-17T07:30:37.776" v="3" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2811522584" sldId="285"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Amelia Andersson" userId="S::amean3@vgregion.se::2efb38ed-384a-4b8b-87ce-6a36e2dd3b07" providerId="AD" clId="Web-{F851492E-2207-04FA-F10C-7BFFAE309566}" dt="2025-11-03T11:52:34.297" v="0" actId="20577"/>
+          <ac:chgData name="Annie Sandell Jacobsson" userId="S::annsa166@vgregion.se::8be42619-ba45-439d-b25d-0a6756f85bd8" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-17T07:30:04.026" v="1" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2811522584" sldId="285"/>
             <ac:spMk id="5" creationId="{897684D9-50D4-85C6-7971-6284EB1E6065}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Amelia Andersson" userId="S::amean3@vgregion.se::2efb38ed-384a-4b8b-87ce-6a36e2dd3b07" providerId="AD" clId="Web-{F851492E-2207-04FA-F10C-7BFFAE309566}" dt="2025-11-03T11:52:57.359" v="1" actId="20577"/>
+          <ac:chgData name="Annie Sandell Jacobsson" userId="S::annsa166@vgregion.se::8be42619-ba45-439d-b25d-0a6756f85bd8" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-17T07:30:23.073" v="2" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2811522584" sldId="285"/>
             <ac:spMk id="6" creationId="{CDEE4835-138F-5694-B0DB-D247E3E163FB}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Amelia Andersson" userId="S::amean3@vgregion.se::2efb38ed-384a-4b8b-87ce-6a36e2dd3b07" providerId="AD" clId="Web-{F851492E-2207-04FA-F10C-7BFFAE309566}" dt="2025-11-03T11:53:12.719" v="2" actId="20577"/>
+          <ac:chgData name="Annie Sandell Jacobsson" userId="S::annsa166@vgregion.se::8be42619-ba45-439d-b25d-0a6756f85bd8" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-17T07:30:37.776" v="3" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2811522584" sldId="285"/>
             <ac:spMk id="8" creationId="{48439255-8E67-24F8-905F-BBF57F48FE55}"/>
-          </ac:spMkLst>
-[...175 lines deleted...]
-            <ac:spMk id="9" creationId="{8A01ED31-53B5-5E63-42ED-BB315605F90E}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -794,51 +617,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3849688" y="0"/>
             <a:ext cx="2946400" cy="496888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BE43F4D5-FBA0-4FDD-9D3B-8ADDFD8CE165}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5953125" cy="3349625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1456,51 +1279,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C191BAAA-F4AA-BD30-D8D1-828C201737C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F2A1BB-556A-8D4F-EB9C-8C7CCA0811A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1654,51 +1477,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A44F9BC-FCE2-24D0-92BB-B9EC01D43144}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74AB2834-6CA3-8240-C641-D202153AECB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1862,51 +1685,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA19248-2E0F-A3F5-3F47-2C570DDA23AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46DF34E6-CA17-63E6-4361-F8D31FD27719}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4836,51 +4659,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1842BB6-E54B-03BB-1C0A-1934CBE5B42E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C88D584-34AF-5C82-EB8E-DFF66E4A6B14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5248,51 +5071,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7FAC533-CBCD-21EF-D008-05A72580C38C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6E1E37E-F527-1933-73A5-7115302E1B57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5446,51 +5269,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFD867F5-8847-D76C-7263-F2034584F4AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3AEBF6F-D68D-9271-FBC0-C09218F4D98B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5587,51 +5410,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B21A3EA-2470-7D39-3187-75B1A05624AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F2CF15-B431-279E-AC89-C8BF36294A9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5700,51 +5523,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8B8FB3-C51B-A058-A960-AD0D0D7A5168}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DDE1EF5-9FE1-4A27-FAE1-4EA7C5DB9E3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6011,51 +5834,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6F63E83-994B-C3C8-DB37-F885FC9F0442}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3FC42CB-3F22-ED08-F4DD-02DCBE7DC07B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6299,51 +6122,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26D9BEC-6228-241F-73CC-F25CD6092227}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9013D7F3-8F0F-D170-5841-94A9B92C9330}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6497,51 +6320,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34B926E6-FC72-E575-36EA-C0CE93FEBE08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C9207B4-0D1C-1887-086B-1E79EDC2057D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6705,51 +6528,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574AAC86-BF92-5BB3-E9C9-75743DE7CB16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{476E354C-2C34-5904-59D5-586060C0FBE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6980,51 +6803,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDAE088-937E-60BD-6494-FA6B8BD6A9BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEB092C4-9B5C-3077-40D6-641C695CBF74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7245,51 +7068,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0C780BA-0D17-0C3F-5BE4-19C0420F641A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{741603A3-94B5-8101-97F6-1BC7D66FD3D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7657,51 +7480,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51D757B5-CE20-7258-8980-49F18DFA7457}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B78FEFA8-0AA3-96E7-65BA-E06F61403A72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7798,51 +7621,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1696941-3D11-A851-4732-7726448EA6F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0B9696-B4C0-673E-1C6D-2E7AD6DD295E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7911,51 +7734,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCD1F7A2-58F3-35EA-1B46-C178771E8BC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F8006BB-6059-51D2-8310-61BF6FAFB029}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8222,51 +8045,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D80C4D4-EEC4-90A0-E6DC-47D65BA388B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86FCA90-CD19-2AB2-0C5F-A0119BFAC134}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8510,51 +8333,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{513D5630-F588-9EE9-086A-AAC7461491D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B140112-212A-96B9-7F49-2EF725024ABA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8759,51 +8582,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B7E9C0DB-22F9-4364-AEB4-FA3AB973F8D0}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4028D79-F86E-7839-35D7-38F7DDBDE21E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -9328,51 +9151,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{99195191-6176-824B-A70E-684FE23BB252}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2025-11-10</a:t>
+              <a:t>2026-09-17</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBE15B9C-A498-4637-6623-3089C16AEB08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -9735,107 +9558,107 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv15984-1013997536-36321/native/V%c3%a5rdbeg%c3%a4ran%20-%20S%c3%a4rskilt%20boende%20%c3%a4ldre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv15984-1013997536-36320/native/V%c3%a5rdbeg%c3%a4ran%20-%20S%c3%a4rskilt%20boende%20LSS.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv15984-1013997536-36319/native/V%c3%a5rdbeg%c3%a4ran%20-%20Ordin%c3%a4rt%20boende.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv15984-1013997536-38505/surrogate/V%c3%a5rdbeg%c3%a4ran%20-%20S%c3%a4rskilt%20boende%20%c3%84ldre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv15984-1013997536-38503/surrogate/V%c3%a5rdbeg%c3%a4ran%20-%20S%c3%a4rskilt%20boende%20LSS.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/pvv15984-1013997536-38504/surrogate/V%c3%a5rdbeg%c3%a4ran%20-%20Ordin%c3%a4rt%20boende.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-160/surrogate/L%c3%a4nsgemensam%20riktlinje%20om%20in-%20och%20utskrivning%20fr%c3%a5n%20sluten%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitsvg.se/shvo/lathundar/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10546-1612779783-1686/surrogate/L%c3%a4nsgemensam%20rutin%20om%20in-%20och%20utskrivning%20fr%c3%a5n%20sluten%20h%c3%a4lso-%20och%20sjukv%c3%a5rd%20i%20V%c3%a4stra%20G%c3%b6taland.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/5Y8C4bXaKfJuxf5J2v6dCN/ArAmX9mY63zBMtgWqFtU8A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/4rPsWaXcwWQcKSaJwzQKh8/cQT2MMEi2weomd9yYruHy2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/dbhQ5ao3PYuXvB9EGT93ne/DPuv8XQR2cQtiECLq2oWCw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://player.vgregion.se/s/9YsdkSa2ZdCvAhwjjMmPeU/5Gx2rP3jfuSryAtnZGzUi9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Bildobjekt 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3824E60B-5D8F-CBD5-2B70-926BD05548B4}"/>
@@ -12606,54 +12429,54 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="9422838" y="697230"/>
             <a:ext cx="2158011" cy="2071269"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartConnector">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="Bild 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96D671B0-B594-883C-A648-27FA771D5701}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9872314" y="1089593"/>
             <a:ext cx="1291277" cy="1291277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{897684D9-50D4-85C6-7971-6284EB1E6065}"/>
               </a:ext>
             </a:extLst>
@@ -12713,55 +12536,57 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Vårdbegäran - Ordinärt boende</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:hlinkClick r:id="rId5"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDEE4835-138F-5694-B0DB-D247E3E163FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="604520" y="4267590"/>
             <a:ext cx="12192000" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12807,55 +12632,57 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
-                <a:hlinkClick r:id="rId7"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Vårdbegäran - Särskilt boende LSS</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:hlinkClick r:id="rId6"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48439255-8E67-24F8-905F-BBF57F48FE55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="604520" y="4931620"/>
             <a:ext cx="12192000" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12901,63 +12728,65 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="sv-SE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
-                <a:hlinkClick r:id="rId8"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>Vårdbegäran - Särskilt boende Ä</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
-                <a:hlinkClick r:id="rId8"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>ldre</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:hlinkClick r:id="rId7"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2811522584"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -14098,54 +13927,54 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="9422838" y="697230"/>
             <a:ext cx="2158011" cy="2071269"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartConnector">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bild 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E57AAACE-B071-C9F1-D317-D0A2867A3006}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9802266" y="1033287"/>
             <a:ext cx="1399153" cy="1399153"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4292675597"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -17185,54 +17014,54 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="9422838" y="697230"/>
             <a:ext cx="2158011" cy="2071269"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartConnector">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Bild 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE7DE8F-0A90-4921-3F2E-E2BBFBC2A728}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9758425" y="989446"/>
             <a:ext cx="1486835" cy="1486835"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1856311026"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -19021,100 +18850,91 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>593</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Bredbild</PresentationFormat>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>53</Paragraphs>
   <Slides>16</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Använt teckensnitt</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Arial</vt:lpstr>
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Office-tema</vt:lpstr>
       <vt:lpstr>1_Office-tema</vt:lpstr>
       <vt:lpstr>Vårdbegäran – tillsammans för god vård och omsorg</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Säkerställ att rätt parter är med i ärendet. </vt:lpstr>
       <vt:lpstr>Nu kan du fylla i vårdbegäran:   </vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Vill du läsa mer?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Utbildningsmaterial vårdbegäran</dc:title>
   <dc:creator>Amelia Andersson</dc:creator>
   <keywords/>
   <lastModifiedBy>Amelia Andersson</lastModifiedBy>
-  <revision>1</revision>
+  <revision>8</revision>
   <lastPrinted>2025-09-24T15:58:44.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <contentStatus/>
 </coreProperties>
 </file>