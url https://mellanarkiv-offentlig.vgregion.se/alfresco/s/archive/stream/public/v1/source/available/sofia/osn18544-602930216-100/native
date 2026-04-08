--- v2 (2026-03-19)
+++ v3 (2026-04-08)
@@ -303,51 +303,51 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="1A9FB3"/>
     <a:srgbClr val="A1887F"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{9640EDB9-1018-4A24-920B-2CFC420D1465}" v="4" dt="2026-03-18T15:34:00.447"/>
+    <p1510:client id="{C14D5078-7F52-E7BF-8522-0E705FF32516}" v="2" dt="2026-03-31T13:19:20.602"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -659,97 +659,98 @@
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml" Id="rId35" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
-  <pc:docChgLst>
-[...21 lines deleted...]
-  </pc:docChgLst>
   <pc:docChgLst>
     <pc:chgData name="Helena Lundahl" userId="d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="ADAL" clId="{38E81352-3B4D-43A2-BF7A-540FFA2AF993}"/>
     <pc:docChg chg="modSld">
       <pc:chgData name="Helena Lundahl" userId="d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="ADAL" clId="{38E81352-3B4D-43A2-BF7A-540FFA2AF993}" dt="2026-03-18T15:33:53.294" v="99" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod modNotesTx">
         <pc:chgData name="Helena Lundahl" userId="d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="ADAL" clId="{38E81352-3B4D-43A2-BF7A-540FFA2AF993}" dt="2026-03-18T15:33:53.294" v="99" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2777957037" sldId="377"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Helena Lundahl" userId="d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="ADAL" clId="{38E81352-3B4D-43A2-BF7A-540FFA2AF993}" dt="2026-03-18T15:32:02.375" v="0" actId="21"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2777957037" sldId="377"/>
             <ac:spMk id="3" creationId="{9F77CC11-6923-853D-9C39-8F369F1C38E9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Helena Lundahl" userId="S::hellu32@vgregion.se::d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="AD" clId="Web-{C14D5078-7F52-E7BF-8522-0E705FF32516}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Helena Lundahl" userId="S::hellu32@vgregion.se::d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="AD" clId="Web-{C14D5078-7F52-E7BF-8522-0E705FF32516}" dt="2026-03-31T13:19:20.602" v="1" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Helena Lundahl" userId="S::hellu32@vgregion.se::d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="AD" clId="Web-{C14D5078-7F52-E7BF-8522-0E705FF32516}" dt="2026-03-31T13:19:20.602" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1909522583" sldId="363"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Helena Lundahl" userId="S::hellu32@vgregion.se::d43597c4-6650-44fc-9a82-5bef129a94b2" providerId="AD" clId="Web-{C14D5078-7F52-E7BF-8522-0E705FF32516}" dt="2026-03-31T13:19:20.602" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1909522583" sldId="363"/>
+            <ac:spMk id="3" creationId="{6D8DB4C6-7F6D-F1E3-6273-156136BF0E65}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -812,51 +813,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1009,51 +1010,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3539,147 +3540,147 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="496068205"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -4742,57 +4743,57 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03F274C-7DF4-4202-6241-5960DF9CAF0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för datum 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7A94E1-4D7B-8C36-2DD9-EA5758651018}"/>
               </a:ext>
             </a:extLst>
@@ -4805,51 +4806,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5321,51 +5322,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5907,51 +5908,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6245,51 +6246,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099BDA70-47AA-46F3-EB4D-B39C3D85B4AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -6581,51 +6582,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F969B596-DE93-ED91-4881-4C29A549C3F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -6917,51 +6918,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB9037F4-083D-C6F2-F211-9833751C1A1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -7355,51 +7356,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7709,51 +7710,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31323E2F-62ED-EA18-5CB9-BC300697ACF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -8089,51 +8090,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A2D28AB-516C-20D2-77EF-C6890456F2DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -8395,51 +8396,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8904,51 +8905,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08862FE1-3D22-B33D-742F-A540510F0B7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -10064,103 +10065,103 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCDBD8D8-0B63-16B1-A58A-3685331C4CCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10639,51 +10640,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0A451C-1B10-0646-B9D7-74DCB23845D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -10921,51 +10922,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11243,51 +11244,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11508,51 +11509,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11714,51 +11715,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11920,51 +11921,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12126,51 +12127,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12215,51 +12216,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12291,102 +12292,102 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5FB7636-32CC-7B30-B38E-46E7FB598974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170857" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12584,103 +12585,103 @@
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12F58EA4-3891-6E22-DDDB-A16F29BA9CE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3525520" y="2813866"/>
             <a:ext cx="5170858" cy="921539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13765,57 +13766,57 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCDBD8D8-0B63-16B1-A58A-3685331C4CCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="390752" y="6052990"/>
             <a:ext cx="2118361" cy="377529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bild 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC3A05F8-3C95-C4BB-ED96-7938636C1507}"/>
               </a:ext>
             </a:extLst>
@@ -13862,51 +13863,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13949,57 +13950,57 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logotyp Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87B505C0-88C7-6B61-6D26-939E8B8635FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1785932" y="2868104"/>
             <a:ext cx="3209817" cy="572047"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för bild 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5206D6B-B1E0-4714-DC33-C7E19D5476F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14043,51 +14044,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14392,51 +14393,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14588,51 +14589,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15070,51 +15071,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15609,51 +15610,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15925,51 +15926,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16477,51 +16478,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17088,51 +17089,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17323,51 +17324,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -17735,79 +17736,79 @@
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="1525" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" orient="horz" pos="3430" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" orient="horz" pos="2795" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="9FCC3B"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/patientavgiftshandboken/oppenvard/utebliven-distanskontakt-via-telefon/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs5323-1757606958-272/surrogate/Distanskontakter.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn11757-1980785390-57/surrogate/Registreringsanvisning%20distanskontakter%20V%c3%a5rdval%20Rehab.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn11757-1980785390-79/surrogate/Registreringsanvisning%20distanskontakter%20V%c3%a5rdval%20V%c3%a5rdcentral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/patientavgiftshandboken/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn11857-1956309103-115/native" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
@@ -17942,51 +17943,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3FC4593-B933-CD8F-8A69-E672042BD08A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bildobjekt 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AAEAE25-8B85-8DFC-E7E7-9FDD29D3C84F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="11799" t="52337" r="25823" b="4065"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
@@ -18276,51 +18277,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0687492A-FD16-4983-B0C5-D4E695A1C1BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Ellips 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87A132AC-B5BB-7E61-9CD5-C6A1BBCD5055}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5001260" y="4588375"/>
             <a:ext cx="5892800" cy="1615441"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -18497,51 +18498,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EFABE85-31F5-AD92-C909-72CB74B6F5E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Pratbubbla: oval 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02061158-2627-380F-5E37-1C21343E3019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865632" y="4552696"/>
             <a:ext cx="4387088" cy="1808480"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 68733"/>
@@ -18987,51 +18988,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81DD5FDC-106F-8947-0260-0DDF3FF75778}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Ellips 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39CFB9F9-97E4-72A3-B9CB-CD0309DD84DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4053840" y="4923632"/>
             <a:ext cx="6882384" cy="1472193"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -19332,51 +19333,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B47218E1-8C42-0E00-EB41-44DBAEAF88D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2777957037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -19609,51 +19610,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41095624-3E25-7AC9-5D31-7F849F7F25A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2520145300"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
@@ -19870,51 +19871,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85CBF77C-00D2-3D12-7940-AD695A333009}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1073264639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -20200,51 +20201,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41095624-3E25-7AC9-5D31-7F849F7F25A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Pratbubbla: oval 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{803D022F-2DFB-27E5-7E3A-7A44C197A915}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5699760" y="816985"/>
             <a:ext cx="4856480" cy="2329153"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -67213"/>
@@ -20445,51 +20446,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ED86625-99CA-BA81-E57C-A1892B91C700}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Ellips 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{036F552D-83BC-CE89-89D9-0A2561BADCB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4893056" y="4312383"/>
             <a:ext cx="5892800" cy="1971041"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -20773,51 +20774,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91D196A7-6005-9104-1E8C-1CEAEAABD7BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rektangel: rundade hörn 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5168143E-1002-14D8-BC49-C3DAF500B239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10363200" y="4135120"/>
             <a:ext cx="1438235" cy="1524000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
@@ -21163,51 +21164,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41095624-3E25-7AC9-5D31-7F849F7F25A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2357368726"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -21268,51 +21269,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD199928-BB13-D814-480E-514A5C023708}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Underrubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3820194-E369-8404-1F3D-C54D60F07723}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="860981" y="3103558"/>
             <a:ext cx="5743363" cy="1683433"/>
@@ -21431,66 +21432,63 @@
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="945227" y="1707155"/>
             <a:ext cx="9326533" cy="3962126"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Patienten kan be om förnyelse av recept skriftligt, via telefon,</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" dirty="0"/>
+            </a:br>
+            <a:r>
               <a:rPr lang="sv-SE"/>
-              <a:t>Patienten kan be om förnyelse av recept skriftligt, via telefon,</a:t>
-[...13 lines deleted...]
-              <a:t>eller sjuksköterska och innebär ingen avgift.</a:t>
+              <a:t>i receptionsluckan eller vid besök. Receptförnyelsen innebär ingen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>avgift.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="sv-SE" b="1"/>
               <a:t>Det gör inget om det har varit ett uppehåll i förskrivningen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>, exempel kan vara eksem som blossar upp eller allergimedicin. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -21590,51 +21588,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A823D74-044E-F86D-F0A0-C3FE68118A11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7171BFFB-1C5E-D978-9855-63F0E51E1F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="429260" y="4132464"/>
             <a:ext cx="4551680" cy="2139047"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -22072,51 +22070,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F62B280-8DBC-39D9-484F-82DBADACCC81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Pratbubbla: oval 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AE391CA-19B1-8FFE-8E8E-1CEDFF68B924}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5973090" y="2411730"/>
             <a:ext cx="5223138" cy="2043808"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -39402"/>
@@ -22333,51 +22331,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AEF133F-04D5-CE49-7957-9CFE71E1CCF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA6039FB-18D4-D47C-6271-227F461B0D0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="862067" y="722483"/>
             <a:ext cx="6307783" cy="1118509"/>
@@ -22470,51 +22468,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15519230-9929-15FD-C1E5-AFEB056CDD0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för innehåll 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D30E8BFC-C18E-2DFA-E53C-F2BEBD16DEFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1096621" y="1821214"/>
             <a:ext cx="8642350" cy="3922588"/>
@@ -22755,51 +22753,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1598600284"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -22947,51 +22945,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF18657D-617E-E529-62AE-47576F022DF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2947314646"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -23224,51 +23222,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41095624-3E25-7AC9-5D31-7F849F7F25A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Ellips 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021E401-0A61-FEDA-10BD-AA92EB99531E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1012718" y="5459548"/>
             <a:ext cx="10244239" cy="1182295"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -23447,51 +23445,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ED86625-99CA-BA81-E57C-A1892B91C700}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Pratbubbla: oval 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9E2F50-4E03-2694-0931-E730CB333C1A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5294075" y="3525527"/>
             <a:ext cx="5060837" cy="2329153"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -67854"/>
@@ -23649,51 +23647,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901364" y="136525"/>
             <a:ext cx="900071" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-03-18</a:t>
+              <a:t>2026-03-31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle: Rounded Corners 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC784B4C-786F-E6EE-1C81-D9DE19C9A7F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7456713" y="892629"/>
             <a:ext cx="4484915" cy="1349828"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
@@ -24944,103 +24942,93 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PP-presentation Hälso- och sjukvård blå-blå-ljusbrun mall</Template>
   <TotalTime></TotalTime>
   <Words>2526</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Bredbild</PresentationFormat>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>208</Paragraphs>
   <Slides>21</Slides>
   <Notes>19</Notes>
   <HiddenSlides>1</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Använt teckensnitt</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Tema</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Bildrubriker</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Verdana</vt:lpstr>
+    <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>VGR Hos blå-blå-ljusbrun</vt:lpstr>
-      <vt:lpstr>PowerPoint-presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>   Patientavgift vid distanskontakt </vt:lpstr>
       <vt:lpstr>   Vad menas med distanskontakt?</vt:lpstr>
       <vt:lpstr>Vilka svårigheter har vi upptäckt?</vt:lpstr>
       <vt:lpstr>Patientavgifter för distanskontakter  har utmaningar som vi löser  med information.</vt:lpstr>
       <vt:lpstr>Vad gäller? </vt:lpstr>
       <vt:lpstr>Varför tar vi betalt för distanskontakter?</vt:lpstr>
       <vt:lpstr>Hur påverkas din verksamhet  av patientavgiften?</vt:lpstr>
       <vt:lpstr>Tre kriterier måste vara uppfyllda för att vi ska ta ut en patientavgift  för en distanskontakt.</vt:lpstr>
       <vt:lpstr>Vad menas med bokad tid?  </vt:lpstr>
       <vt:lpstr>Dessa tider är inte bokade med patienten </vt:lpstr>
       <vt:lpstr>Vad ska ske vid en medicinsk bedömning? </vt:lpstr>
       <vt:lpstr>När ska en avgift inte tas ut?</vt:lpstr>
       <vt:lpstr>När ska en avgift inte tas ut? Fortsättning.</vt:lpstr>
       <vt:lpstr>Vad händer om patienten uteblir från bokad kontakt via telefon? </vt:lpstr>
       <vt:lpstr>Vad gäller vid en kort  distanskontakt? </vt:lpstr>
       <vt:lpstr>Du som har kontakt med patienter  via telefon eller skriftligt</vt:lpstr>
       <vt:lpstr>Vad du kan säga till patienten…</vt:lpstr>
       <vt:lpstr>Hur informerar vi i samtalet om digital kontakt, avgiften och hur tar vi betalt?</vt:lpstr>
       <vt:lpstr>Receptförnyelse är avgiftsfritt   </vt:lpstr>
       <vt:lpstr>Verksamhetens checklista för information om patientavgifter </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Medarbetarinfo distanskontakt per telefon och skriftlig digital kontakt</dc:title>
   <dc:creator>Mari Turos</dc:creator>
   <keywords/>
   <lastModifiedBy>Helena Lundahl</lastModifiedBy>
-  <revision>59</revision>
+  <revision>61</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>