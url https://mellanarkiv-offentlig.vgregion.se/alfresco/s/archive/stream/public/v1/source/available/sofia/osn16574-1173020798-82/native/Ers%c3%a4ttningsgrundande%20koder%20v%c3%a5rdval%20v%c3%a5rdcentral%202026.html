--- v0 (2026-02-06)
+++ v1 (2026-06-30)
@@ -1,107 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29721"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30210"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-osn-ersattningsgrupp-vardval/Delade dokument/KVÅ ICD10 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="32" documentId="8_{2D642C25-A885-4D8E-A63C-41AA8F860471}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{17CADBE3-2907-42F4-8BA1-64838389A389}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="8_{2D642C25-A885-4D8E-A63C-41AA8F860471}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8662000B-71BE-4514-8E53-3986D7691925}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="4" xr2:uid="{1F411D0F-5D1B-45BE-ABAE-3D9E3FC542F6}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{1F411D0F-5D1B-45BE-ABAE-3D9E3FC542F6}"/>
   </bookViews>
   <sheets>
     <sheet name="Versionshistorik" sheetId="9" r:id="rId1"/>
     <sheet name="Information" sheetId="4" r:id="rId2"/>
-    <sheet name="Koder ex vaccin" sheetId="1" r:id="rId3"/>
-[...1 lines deleted...]
-    <sheet name="Ers vårdtyngd, produktionrelat" sheetId="11" r:id="rId5"/>
+    <sheet name="Koder" sheetId="1" r:id="rId3"/>
+    <sheet name="Ers vårdtyngd, produktionrelat" sheetId="11" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="80">
   <si>
     <t>Versionsnummer</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Kommentar till förändring</t>
   </si>
   <si>
     <t>Dokumentet skapas</t>
   </si>
   <si>
     <t>Uppdatering till nya KVÅ-koder FFU2026</t>
   </si>
   <si>
+    <t>Förtydligande och borttagande av koder för vaccination</t>
+  </si>
+  <si>
     <t>Länkar</t>
   </si>
   <si>
     <t>Krav och Kvalitetsboken</t>
   </si>
   <si>
     <t>Vårdval Vårdcentral - Vårdgivarwebben Västra Götalandsregionen</t>
   </si>
   <si>
     <t xml:space="preserve">Registreringsanvisning distanskontakter </t>
   </si>
   <si>
     <t>Registreringsanvisning distanskontakter Vårdval Vårdcentral</t>
   </si>
   <si>
     <t>Län och kommunkod i särskilda fal</t>
   </si>
   <si>
     <t>VGR Län- och kommunkoder i särskilda fall</t>
   </si>
   <si>
     <t>Typ av registrering</t>
   </si>
   <si>
     <t>Kod</t>
@@ -112,51 +113,51 @@
   <si>
     <t>Källa för ersättning</t>
   </si>
   <si>
     <t>Registrering  iKBT</t>
   </si>
   <si>
     <t>ZV051 Telemedicin</t>
   </si>
   <si>
     <t>Registrering av KBT-behandling via internet</t>
   </si>
   <si>
     <t>Vårdvalssystemet</t>
   </si>
   <si>
     <t>DU011 Kognitiv beteende terapi (KBT)</t>
   </si>
   <si>
     <t>ZV044 Behandling administrerad via internet</t>
   </si>
   <si>
     <t>Extern mellanliggande provtagning</t>
   </si>
   <si>
-    <t>UX410 Extern mellanliggande provtagning</t>
+    <t>UX410 Extern mellanliggande provtagning*</t>
   </si>
   <si>
     <t>Ersättning för extern mellanliggande provtagning vårdval vårdcental</t>
   </si>
   <si>
     <t>Registering tolk</t>
   </si>
   <si>
     <t>UX132 Användande av auktoriserad tolk</t>
   </si>
   <si>
     <t>Beslut om justerad kodtext/avslut av regionala KVÅ-koder för Tolk</t>
   </si>
   <si>
     <t>Registrering hälsoundersökning asylsökande mfl</t>
   </si>
   <si>
     <t>UX620 Hälsoundersökning asylsökande mfl</t>
   </si>
   <si>
     <t>Beslut ny regional KVÅ-kod UX620 - Hälsoundersökning asylsökande mfl</t>
   </si>
   <si>
     <t>Fakturering asylsökande och personer utan tillstånd - Vårdgivarwebben Västra Götalandsregionen</t>
   </si>
@@ -169,105 +170,63 @@
   <si>
     <t>Ersättning 2025 - Vårdgivarwebben Västra Götalandsregionen</t>
   </si>
   <si>
     <t>Registrering hälsoundersökning medfödd eller tidigit förvärvad funktionsnedsättning och nedsatt autonomi</t>
   </si>
   <si>
     <t>Z133 Riktad hälsokontroll avseende psykiska störningar och beteenderubbningar</t>
   </si>
   <si>
     <t>Ersättningsmodell Vårdval Vårdcentral - Vårdgivarwebben Västra Götalandsregionen</t>
   </si>
   <si>
     <t>Z134 Riktad hälsokontroll avseend vissa utvecklingsstörningar i barndomen</t>
   </si>
   <si>
     <t>Z137 Riktad hälsokontroll avseende missbildningar, deformiteter och kromosomavvikelser</t>
   </si>
   <si>
     <t>Z139 Riktad hälsokontroll, ospecifierad</t>
   </si>
   <si>
     <t>Provtagning enligt OPT</t>
   </si>
   <si>
-    <t>UX360 PSA-provtagning inom OPT</t>
+    <t>UX360 PSA-provtagning inom OPT*</t>
   </si>
   <si>
     <t>Organiserad prostatacancertestning - Provtagning Regional rutin.pdf</t>
   </si>
   <si>
     <t>Registrering unik individ UPH</t>
   </si>
   <si>
     <t>Journalföring för UPH - manual 2021-11-05</t>
   </si>
   <si>
-    <t>Beslut</t>
-[...41 lines deleted...]
-    <t>Samtliga KVÅ-koder gällande vaccin försvinner i samband med att Mitt vaccin breddinförs</t>
+    <t>* Ingen annan KVÅ i samband med notatet får förekomma.</t>
   </si>
   <si>
     <t>Kontakttyp + ev. KVÅ-kod</t>
   </si>
   <si>
     <t>Viktning Produktionrelaterad ersättning</t>
   </si>
   <si>
     <t>ACG-grundande</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Brevkontakt</t>
   </si>
   <si>
     <t>Nej</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Skriflig distanskontakt</t>
   </si>
@@ -563,89 +522,77 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="22">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -800,127 +747,57 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...68 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -960,148 +837,117 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>508000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>168275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>393700</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="textruta 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{707F055C-B0F6-67EA-2247-17C59B28E202}"/>
             </a:ext>
           </a:extLst>
@@ -1589,824 +1435,665 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn11757-1980785390-79/surrogate/Registreringsanvisning%20distanskontakter%20V%c3%a5rdval%20V%c3%a5rdcentral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs9285-1410335719-384/native/L%C3%A4n-%20och%20kommunkoder%20i%20s%C3%A4rskilda%20fall%20version%202.0.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/vardsamordnare-psykisk-ohalsa/utbildning/ersattning-2025/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/fakturering/fakturering-asylsokande-och/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/krav--och-kvalitetsbok-vg-primarvard/tillampningsanvisningar/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/ersattningsmodell-vg-primarvard/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9265-1051082255-322/native/Registrering%20av%20KBT-behandling%20via%20internet.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-339/surrogate/Organiserad%20prostatacancertestning%20-%20Provtagning%20Regional%20rutin.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/ungas-psykiska-halsa---vardcentral/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/krav--och-kvalitetsbok-vg-primarvard/kbt-pa-natet-via-stod-och-behandling/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/vaccinationer/registreringsanvisningar/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/registrering-och-beskrivningssystem/klassifikationer-inom-halso--och-sjukvard3/klassifikation-av-vardatgard-kva/" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73008864-781B-4DB0-8DA5-57611B6522B6}">
-  <dimension ref="A3:C5"/>
+  <dimension ref="A3:C6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="16.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="10">
         <v>20250101</v>
       </c>
       <c r="B4" s="11">
         <v>45658</v>
       </c>
       <c r="C4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="10">
         <v>20260101</v>
       </c>
-      <c r="B5" s="50">
+      <c r="B5" s="42">
         <v>46056</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="10">
+        <v>20260102</v>
+      </c>
+      <c r="B6" s="42">
+        <v>46189</v>
+      </c>
+      <c r="C6" t="s">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F76C3BF8-D60F-4044-B2F9-7C2EE09883D4}">
   <dimension ref="B15:H23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="15" spans="2:8" s="14" customFormat="1" ht="15.6"/>
     <row r="16" spans="2:8" s="14" customFormat="1" ht="15.6">
       <c r="B16" s="30" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
     </row>
     <row r="17" spans="2:8" s="14" customFormat="1" ht="15.6">
       <c r="B17" s="31" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
     </row>
     <row r="18" spans="2:8" s="14" customFormat="1" ht="15.6">
       <c r="B18" s="33" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C18" s="34"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
     </row>
     <row r="19" spans="2:8" s="14" customFormat="1" ht="15.6">
       <c r="B19" s="31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
     </row>
     <row r="20" spans="2:8" s="14" customFormat="1" ht="15.6">
       <c r="B20" s="33" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="32"/>
       <c r="H20" s="32"/>
     </row>
     <row r="21" spans="2:8" s="14" customFormat="1" ht="15.6">
       <c r="B21" s="31" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
     </row>
     <row r="22" spans="2:8" s="14" customFormat="1" ht="15.6">
       <c r="B22" s="35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
     </row>
     <row r="23" spans="2:8" s="14" customFormat="1" ht="15.6"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1" xr:uid="{263946AD-8273-4841-A24D-20DD619AC4F9}"/>
     <hyperlink ref="B18" r:id="rId2" display="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/" xr:uid="{5553EEF4-B07E-4201-BA9F-5FC929F049A3}"/>
     <hyperlink ref="B20" r:id="rId3" display="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/osn11757-1980785390-79/surrogate/Registreringsanvisning distanskontakter V%c3%a5rdval V%c3%a5rdcentral.pdf" xr:uid="{8A6AD77F-681B-4B62-8ABD-69A0133BBD6E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F036AA0-9514-4348-A07E-5C68C81A475F}">
   <dimension ref="A1:D22"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:A20"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="39.85546875" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
     <col min="3" max="3" width="75.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="89.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="28.5" customHeight="1" thickBot="1">
       <c r="A1" s="15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B1" s="15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C1" s="16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D1" s="15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.45">
-      <c r="A2" s="52" t="s">
-        <v>16</v>
+      <c r="A2" s="44" t="s">
+        <v>17</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="D2" s="61" t="s">
+      <c r="C2" s="47" t="s">
         <v>19</v>
       </c>
+      <c r="D2" s="53" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="3" spans="1:4" ht="14.45">
-      <c r="A3" s="53"/>
+      <c r="A3" s="45"/>
       <c r="B3" s="18" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D3" s="62"/>
+        <v>21</v>
+      </c>
+      <c r="C3" s="48"/>
+      <c r="D3" s="54"/>
     </row>
     <row r="4" spans="1:4" ht="14.45">
-      <c r="A4" s="54"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="18" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:4" ht="14.45">
+        <v>22</v>
+      </c>
+      <c r="C4" s="49"/>
+      <c r="D4" s="54"/>
+    </row>
+    <row r="5" spans="1:4" ht="15">
       <c r="A5" s="18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" s="18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" s="24" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D5" s="62"/>
+        <v>25</v>
+      </c>
+      <c r="D5" s="54"/>
     </row>
     <row r="6" spans="1:4" ht="14.45">
       <c r="A6" s="18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" s="25" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D6" s="62"/>
+        <v>28</v>
+      </c>
+      <c r="D6" s="54"/>
     </row>
     <row r="7" spans="1:4" ht="28.9">
       <c r="A7" s="18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" s="18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" s="25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="40" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="14.45">
       <c r="A8" s="18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" s="39" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>35</v>
+      </c>
+      <c r="D8" s="54" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="14.45">
-      <c r="A9" s="52" t="s">
-        <v>35</v>
+      <c r="A9" s="44" t="s">
+        <v>36</v>
       </c>
       <c r="B9" s="18" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C9" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="62"/>
+      <c r="C9" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="54"/>
     </row>
     <row r="10" spans="1:4" ht="33" customHeight="1">
-      <c r="A10" s="53"/>
+      <c r="A10" s="45"/>
       <c r="B10" s="18" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D10" s="62"/>
+        <v>39</v>
+      </c>
+      <c r="C10" s="51"/>
+      <c r="D10" s="54"/>
     </row>
     <row r="11" spans="1:4" ht="14.45">
-      <c r="A11" s="53"/>
+      <c r="A11" s="45"/>
       <c r="B11" s="18" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="D11" s="62"/>
+        <v>40</v>
+      </c>
+      <c r="C11" s="51"/>
+      <c r="D11" s="54"/>
     </row>
     <row r="12" spans="1:4" ht="14.45">
-      <c r="A12" s="54"/>
+      <c r="A12" s="46"/>
       <c r="B12" s="22" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D12" s="62"/>
+        <v>41</v>
+      </c>
+      <c r="C12" s="52"/>
+      <c r="D12" s="54"/>
     </row>
     <row r="13" spans="1:4" ht="15">
-      <c r="A13" s="49" t="s">
-        <v>41</v>
+      <c r="A13" s="41" t="s">
+        <v>42</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C13" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="D13" s="62"/>
+      <c r="C13" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="54"/>
     </row>
     <row r="14" spans="1:4" ht="15" thickBot="1">
       <c r="A14" s="26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="27" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D14" s="63"/>
+        <v>46</v>
+      </c>
+      <c r="D14" s="55"/>
     </row>
     <row r="15" spans="1:4" ht="16.149999999999999">
       <c r="C15" s="7"/>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:4" ht="15.75">
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>19</v>
+      </c>
       <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:1" ht="15.75">
-      <c r="A17" s="51"/>
+      <c r="A17" s="43"/>
     </row>
     <row r="22" spans="1:1">
       <c r="A22" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="C9:C12"/>
     <mergeCell ref="D2:D6"/>
     <mergeCell ref="D8:D14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C5" r:id="rId1" xr:uid="{4EEE5279-009C-4EB9-974C-526CE2C624D0}"/>
     <hyperlink ref="C7" r:id="rId2" xr:uid="{6F99BE0C-53E0-410F-BF92-FC654D68F854}"/>
     <hyperlink ref="C6" r:id="rId3" xr:uid="{A886FF5A-2EEC-40C5-B231-11B71EA0AD93}"/>
     <hyperlink ref="C14" r:id="rId4" xr:uid="{E1737E55-8ECE-4B6D-9692-D4C3614B7C38}"/>
     <hyperlink ref="C2" r:id="rId5" xr:uid="{3099C0D1-46C0-487C-A013-B51370BA79D7}"/>
     <hyperlink ref="C9" r:id="rId6" display="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/ersattningsmodell-vg-primarvard/" xr:uid="{9D3D1223-2822-4453-808C-53AD7E79363D}"/>
     <hyperlink ref="D7" r:id="rId7" display="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardadministration/fakturering/fakturering-asylsokande-och/" xr:uid="{02B78227-9BC4-4880-A63F-3AFBC150388F}"/>
     <hyperlink ref="C8" r:id="rId8" display="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/vardsamordnare-psykisk-ohalsa/utbildning/ersattning-2025/" xr:uid="{53A4FD4D-8CA6-4837-AA0B-29B92BD3EF7E}"/>
     <hyperlink ref="C2:C4" r:id="rId9" display="Registrering av KBT-behandling via internet" xr:uid="{3A12C9D8-38AB-456E-B5DD-4CE49A322C35}"/>
     <hyperlink ref="C13" r:id="rId10" xr:uid="{F5A0F127-91A9-4613-8C86-49D4E4BAA880}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07296124-D14F-4E8B-A319-63D32D2C5C8F}">
-[...170 lines deleted...]
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02549228-8ED3-4AAE-84AB-16A06AD4A255}">
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="12.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="53.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="41.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="36.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" customWidth="1"/>
     <col min="6" max="6" width="5.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="28.5" customHeight="1">
       <c r="A1" s="17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B1" s="15" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="C1" s="15" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D1" s="15" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="E1" s="15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1">
       <c r="A2" s="18" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="C2" s="28">
         <v>0</v>
       </c>
       <c r="D2" s="28" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>53</v>
+      </c>
+      <c r="E2" s="56" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15.75" customHeight="1">
       <c r="A3" s="18" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="B3" s="18" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="C3" s="28">
         <v>0</v>
       </c>
       <c r="D3" s="28" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E3" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E3" s="56"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" customHeight="1">
       <c r="A4" s="19" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="B4" s="20" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C4" s="21" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D4" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E4" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E4" s="56"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" customHeight="1">
       <c r="A5" s="19" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="B5" s="20" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C5" s="21" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D5" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E5" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E5" s="56"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" customHeight="1">
       <c r="A6" s="19" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="B6" s="20" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="C6" s="21" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D6" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E6" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E6" s="56"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" customHeight="1">
       <c r="A7" s="19" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C7" s="21" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D7" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E7" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E7" s="56"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" customHeight="1">
       <c r="A8" s="19" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="B8" s="20" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="C8" s="21" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D8" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E8" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E8" s="56"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" customHeight="1">
       <c r="A9" s="19" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="C9" s="21" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D9" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E9" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E9" s="56"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" customHeight="1">
       <c r="A10" s="18" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C10" s="28">
         <v>0</v>
       </c>
       <c r="D10" s="28" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E10" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E10" s="56"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" customHeight="1">
       <c r="A11" s="19" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="B11" s="20" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="C11" s="21" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D11" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E11" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E11" s="56"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" customHeight="1">
       <c r="A12" s="19" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="C12" s="21" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D12" s="21" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E12" s="67"/>
+        <v>56</v>
+      </c>
+      <c r="E12" s="56"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" customHeight="1">
       <c r="A13" s="18" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="B13" s="18" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C13" s="28">
         <v>0</v>
       </c>
       <c r="D13" s="28" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="E13" s="67"/>
+        <v>53</v>
+      </c>
+      <c r="E13" s="56"/>
     </row>
     <row r="14" spans="1:5" ht="15" thickBot="1">
       <c r="A14" s="23" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="B14" s="23" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="C14" s="29">
         <v>0</v>
       </c>
       <c r="D14" s="29" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="E14" s="68"/>
+        <v>53</v>
+      </c>
+      <c r="E14" s="57"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="4"/>
     </row>
     <row r="17" spans="1:6">
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
     </row>
     <row r="19" spans="1:6">
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>