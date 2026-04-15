--- v0 (2025-11-13)
+++ v1 (2026-04-15)
@@ -1,1983 +1,1936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EF2FB9" w:rsidR="00F52086" w:rsidP="00EF2FB9" w:rsidRDefault="00761CCC" w14:paraId="0727CADD" w14:textId="3AD80C2E">
+    <w:p w14:paraId="0727CADD" w14:textId="3AD80C2E" w:rsidR="00F52086" w:rsidRPr="00EF2FB9" w:rsidRDefault="00761CCC" w:rsidP="00EF2FB9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF2FB9" w:rsidR="00F52086">
+      <w:r w:rsidR="00F52086" w:rsidRPr="00EF2FB9">
         <w:t xml:space="preserve">exter till </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF2FB9" w:rsidR="007B7D9E">
+      <w:r w:rsidR="007B7D9E" w:rsidRPr="00EF2FB9">
         <w:t>webb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF2FB9" w:rsidR="00F52086">
+      <w:r w:rsidR="00F52086" w:rsidRPr="00EF2FB9">
         <w:t xml:space="preserve">sidor, </w:t>
       </w:r>
       <w:r w:rsidR="001F5FB4">
         <w:t xml:space="preserve">telefonsvarare, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF2FB9" w:rsidR="00F52086">
+      <w:r w:rsidR="00F52086" w:rsidRPr="00EF2FB9">
         <w:t>kallelser</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF2FB9" w:rsidR="007B7D9E">
+      <w:r w:rsidR="007B7D9E" w:rsidRPr="00EF2FB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>och</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF2FB9" w:rsidR="00F52086">
+      <w:r w:rsidR="00F52086" w:rsidRPr="00EF2FB9">
         <w:t xml:space="preserve"> 1177</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00B76E82" w:rsidRDefault="00E265A3" w14:paraId="30A66D45" w14:textId="64078BB0">
+    <w:p w14:paraId="30A66D45" w14:textId="64078BB0" w:rsidR="00B76E82" w:rsidRPr="002F6FE9" w:rsidRDefault="00E265A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Det här</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="008832E8">
+      <w:r w:rsidR="008832E8" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="008A3B9F">
+      <w:r w:rsidR="008A3B9F" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>är</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rekommenderade texter och fraser att använda i olika </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="008832E8">
+      <w:r w:rsidR="008832E8" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kommunikations</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kanaler</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="000D696C">
+      <w:r w:rsidR="000D696C" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Materialet </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="008A3B9F">
+      <w:r w:rsidR="008A3B9F" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>är framtag</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="000D696C">
+      <w:r w:rsidR="000D696C" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="008A3B9F">
+      <w:r w:rsidR="008A3B9F" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="000344B4">
+      <w:r w:rsidR="000344B4" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>av</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="008A3B9F">
+      <w:r w:rsidR="008A3B9F" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> den koncernövergripande gruppen</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="000344B4">
+      <w:r w:rsidR="000344B4" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> för tolkning av regelverk och information om patientavgifter</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="000D696C">
+      <w:r w:rsidR="000D696C" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, GRIP</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="000344B4">
+      <w:r w:rsidR="000344B4" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="002A77C3" w:rsidRDefault="002A77C3" w14:paraId="1F930C1E" w14:textId="77777777">
+    <w:p w14:paraId="1F930C1E" w14:textId="77777777" w:rsidR="002A77C3" w:rsidRPr="002F6FE9" w:rsidRDefault="002A77C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00DA1A27" w:rsidP="00F52086" w:rsidRDefault="003F7F31" w14:paraId="4F5AFCE1" w14:textId="76B0B52A">
+    <w:p w14:paraId="4F5AFCE1" w14:textId="76B0B52A" w:rsidR="00DA1A27" w:rsidRPr="002F6FE9" w:rsidRDefault="003F7F31" w:rsidP="00F52086">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00093FC9">
+      <w:r w:rsidR="00093FC9" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ebbsidor</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00E340E8">
+      <w:r w:rsidR="00E340E8" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00BB1D40" w:rsidR="18804015">
+      <w:r w:rsidR="18804015" w:rsidRPr="00BB1D40">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Patientavgift för</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB1D40" w:rsidR="73631EED">
+      <w:r w:rsidR="73631EED" w:rsidRPr="00BB1D40">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> skriftlig digital kontakt och</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB1D40" w:rsidR="18804015">
+      <w:r w:rsidR="18804015" w:rsidRPr="00BB1D40">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> telefonkontakt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB1D40" w:rsidR="00E340E8">
+      <w:r w:rsidR="00E340E8" w:rsidRPr="00BB1D40">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="18804015">
+      <w:r w:rsidR="18804015" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Du betalar patientavgift för</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="37D89951">
+      <w:r w:rsidR="37D89951" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> telefonsamtal eller skriftlig digital kontakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="18804015">
+      <w:r w:rsidR="18804015" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> när du startar kontakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00DB10D6">
+      <w:r w:rsidR="00DB10D6" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="18804015">
+      <w:r w:rsidR="18804015" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="25D19EB9">
+      <w:r w:rsidR="25D19EB9" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>och</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="18804015">
+      <w:r w:rsidR="18804015" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en medicinsk bedömning görs. Din kontakt ska inte innebära att du hänvisas vidare för att få hjälp. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="00DE70B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Patientavgifter i Västra Götaland – 1177.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00595A18" w:rsidP="00F52086" w:rsidRDefault="00FB0BE1" w14:paraId="4090C6F8" w14:textId="1995615C">
+    <w:p w14:paraId="4090C6F8" w14:textId="4072725B" w:rsidR="00595A18" w:rsidRPr="002F6FE9" w:rsidRDefault="00FB0BE1" w:rsidP="00F52086">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003F7F31">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00F52086">
+      <w:r w:rsidR="00F52086" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>elefonsvarare</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00625842">
+      <w:r w:rsidR="00625842" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Om du tar kontakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00A1524B">
+      <w:r w:rsidR="00A1524B" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> med oss</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00625842">
+      <w:r w:rsidR="00625842" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller har en bokad tid för </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00A1524B">
+      <w:r w:rsidR="00A1524B" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ett </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00625842">
+      <w:r w:rsidR="00625842" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>telefonsamtal</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00FE2F04">
+      <w:r w:rsidR="00FE2F04" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="001E17C4">
+      <w:r w:rsidR="001E17C4" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00625842">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00B86A6C">
+      <w:r w:rsidR="00625842" w:rsidRPr="002F6FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en medicinsk bedömning gör</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB569C" w:rsidRPr="002F6FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00595A18" w:rsidRPr="002F6FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får du betala patientavgift. Detta gäller även vid skriftlig digital kontakt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00164BDA" w:rsidRPr="002F6FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patientavgiften</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0002" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="005F3134">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00970F94">
+      <w:r w:rsidR="00970F94" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>är 80 procent</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00647980">
+      <w:r w:rsidR="00647980" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> av ett fysiskt besök. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F2E75" w:rsidP="00F52086" w:rsidRDefault="00FB0BE1" w14:paraId="13F4C197" w14:textId="611F78CD">
+    <w:p w14:paraId="13F4C197" w14:textId="611F78CD" w:rsidR="006F2E75" w:rsidRDefault="00FB0BE1" w:rsidP="00F52086">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Du kan läsa</w:t>
       </w:r>
       <w:r w:rsidR="006F2E75">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mer</w:t>
       </w:r>
       <w:r w:rsidR="007A66EE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> på 1177.se</w:t>
       </w:r>
       <w:r w:rsidR="004E644B">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F7F31">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A66EE" w:rsidR="002E0D4E" w:rsidP="00F52086" w:rsidRDefault="00A13D9D" w14:paraId="7C0B6FEC" w14:textId="0843196B">
+    <w:p w14:paraId="7C0B6FEC" w14:textId="0843196B" w:rsidR="002E0D4E" w:rsidRPr="007A66EE" w:rsidRDefault="00A13D9D" w:rsidP="00F52086">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kallelse</w:t>
       </w:r>
       <w:r w:rsidR="002E0D4E">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> och bekräftelse på bokad tid</w:t>
       </w:r>
       <w:r w:rsidR="007A66EE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00631A07">
+      <w:r w:rsidR="00631A07" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientavgift </w:t>
       </w:r>
       <w:r w:rsidR="00CB634A">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">debiteras </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00631A07">
+      <w:r w:rsidR="00631A07" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:r w:rsidR="00B8204A">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fysiska besök, videobesök eller </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00631A07">
+      <w:r w:rsidR="00631A07" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>telefonkontakt</w:t>
       </w:r>
       <w:r w:rsidR="00B8204A">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A3414">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="003A3414">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Patientavgifter i Västra Götaland – 1177.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="002E0D4E" w:rsidR="00631A07" w:rsidP="00F52086" w:rsidRDefault="00631A07" w14:paraId="163A5114" w14:textId="77777777">
+    <w:p w14:paraId="163A5114" w14:textId="77777777" w:rsidR="00631A07" w:rsidRPr="002E0D4E" w:rsidRDefault="00631A07" w:rsidP="00F52086">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00FB0BE1" w:rsidP="00F52086" w:rsidRDefault="00690EE8" w14:paraId="66A38226" w14:textId="3FD9D6CD">
+    <w:p w14:paraId="66A38226" w14:textId="3FD9D6CD" w:rsidR="00FB0BE1" w:rsidRPr="002F6FE9" w:rsidRDefault="00690EE8" w:rsidP="00F52086">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1177 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="001A702A">
+      <w:r w:rsidR="001A702A" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">inloggade e-tjänster </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00E72353">
+      <w:r w:rsidR="00E72353" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00750EA1">
+      <w:r w:rsidR="00750EA1" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">svarsalternativ för vårdpersonal i kontakt med patienter </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="003A027B" w:rsidP="003A027B" w:rsidRDefault="003A027B" w14:paraId="7AB3B790" w14:textId="6A5771D9">
+    <w:p w14:paraId="7AB3B790" w14:textId="6A5771D9" w:rsidR="003A027B" w:rsidRPr="002F6FE9" w:rsidRDefault="003A027B" w:rsidP="003A027B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="003A027B">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline wp14:editId="1140BAB2" wp14:anchorId="37B78752">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37B78752" wp14:editId="1140BAB2">
             <wp:extent cx="2815690" cy="1938147"/>
             <wp:effectExtent l="0" t="0" r="3810" b="5080"/>
             <wp:docPr id="1162767233" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, Webbsida&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1162767233" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, Webbsida&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect l="49911" t="28222" r="1194" b="11944"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2816717" cy="1938854"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00690EE8" w:rsidP="00690EE8" w:rsidRDefault="00690EE8" w14:paraId="3207235C" w14:textId="0A87530E">
+    <w:p w14:paraId="3207235C" w14:textId="474D7D0F" w:rsidR="00690EE8" w:rsidRPr="002F6FE9" w:rsidRDefault="00690EE8" w:rsidP="00690EE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ditt telefonsamtal ersätter ett fysiskt besök</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="292F2317">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="00F57A04">
+      <w:r w:rsidR="292F2317" w:rsidRPr="002F6FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06877">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="292F2317" w:rsidRPr="002F6FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innebär att en patientavgift tas ut. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57A04" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Du kan läsa mer om patientavgifter här: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="002F6FE9" w:rsidR="00F57A04">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00F57A04" w:rsidRPr="002F6FE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Patientavgifter i Västra Götaland - 1177</w:t>
         </w:r>
         <w:r w:rsidRPr="002F6FE9">
           <w:rPr>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:br/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00F86606" w:rsidP="00690EE8" w:rsidRDefault="009C6EF0" w14:paraId="19C8A4B5" w14:noSpellErr="1" w14:textId="43E5C014">
+    <w:p w14:paraId="19C8A4B5" w14:textId="43E5C014" w:rsidR="00F86606" w:rsidRPr="002F6FE9" w:rsidRDefault="009C6EF0" w:rsidP="00690EE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="009C6EF0">
+      <w:r w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skriftlig </w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="183F2857">
+      <w:r w:rsidR="183F2857" w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">digital </w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="00F86606">
+      <w:r w:rsidR="00F86606" w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kontak</w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="009C6EF0">
+      <w:r w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="2CCEDDA4">
+      <w:r w:rsidR="2CCEDDA4" w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="00F86606">
+      <w:r w:rsidR="00F86606" w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">med vården </w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="7B2C4217">
+      <w:r w:rsidR="7B2C4217" w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>har en</w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="00F86606">
+      <w:r w:rsidR="00F86606" w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> patientavgift. Du kommer att få en faktura</w:t>
       </w:r>
-      <w:r w:rsidRPr="75B98EC7" w:rsidR="00F57A04">
+      <w:r w:rsidR="00F57A04" w:rsidRPr="75B98EC7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Du kan läsa mer om patientavgifter här: </w:t>
       </w:r>
-      <w:hyperlink r:id="R0acc854e4e0a4652">
-        <w:r w:rsidRPr="75B98EC7" w:rsidR="00F57A04">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00F57A04" w:rsidRPr="75B98EC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Patientavgifter i Västra Götaland - 1177</w:t>
         </w:r>
         <w:r>
           <w:br/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00493DFF" w:rsidP="009C6EF0" w:rsidRDefault="00235B81" w14:paraId="367B8CD5" w14:noSpellErr="1" w14:textId="072AFD5C">
+    <w:p w14:paraId="367B8CD5" w14:textId="072AFD5C" w:rsidR="00493DFF" w:rsidRPr="002F6FE9" w:rsidRDefault="00235B81" w:rsidP="009C6EF0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="00235B81">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="300A03E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Faktur</w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="00455447">
+      <w:r w:rsidR="00455447" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a för </w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="00235B81">
+      <w:r w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">patientavgift </w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="0005374C">
+      <w:r w:rsidR="0005374C" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vid </w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="002B006F">
+      <w:r w:rsidR="002B006F" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>skriftlig kontakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="00455447">
+      <w:r w:rsidR="00455447" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> skickas till dig via KIVRA</w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="7D0D5416">
+      <w:r w:rsidR="7D0D5416" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e-faktura </w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="00455447">
+      <w:r w:rsidR="00455447" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eller till din folkbokföringsadress. </w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="01207E5E">
+      <w:r w:rsidR="01207E5E" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="300A03E3" w:rsidR="00455447">
+      <w:r w:rsidR="00455447" w:rsidRPr="300A03E3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atientavgifter hittar du här: </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd8860f5f984e410c">
-        <w:r w:rsidRPr="300A03E3" w:rsidR="00455447">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00455447" w:rsidRPr="300A03E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Patientavgifter i Västra Götaland - 1177</w:t>
         </w:r>
         <w:r>
           <w:br/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="003A53C4" w:rsidP="00690EE8" w:rsidRDefault="00D025A6" w14:paraId="6217346C" w14:textId="0145179D">
+    <w:p w14:paraId="6217346C" w14:textId="0145179D" w:rsidR="003A53C4" w:rsidRPr="002F6FE9" w:rsidRDefault="00D025A6" w:rsidP="00690EE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vi vill informera dig om att fortsatt rådgivning via 1177 e-tjänster i det här ärendet medför en patientavgift enligt gällande taxa. Mer information om avgifter finns här</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6FE9" w:rsidR="320DC353">
+      <w:r w:rsidR="320DC353" w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink w:anchor="section-4180" r:id="rId16">
+      <w:hyperlink r:id="rId15" w:anchor="section-4180">
         <w:r w:rsidRPr="00C0143D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Patientavgifter i Västra Götaland - 1177</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="001A702A" w:rsidP="00AF43E2" w:rsidRDefault="00093FC9" w14:paraId="099AEFA6" w14:textId="53E5BFAF">
+    <w:p w14:paraId="099AEFA6" w14:textId="53E5BFAF" w:rsidR="001A702A" w:rsidRPr="002F6FE9" w:rsidRDefault="00093FC9" w:rsidP="00AF43E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1177:s inloggade e-tjänster - villkorstexter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="6088"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="0777D157" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="0777D157" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B35134" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="4D8CA59E" w14:textId="20A596A2">
+          <w:p w14:paraId="4D8CA59E" w14:textId="20A596A2" w:rsidR="40168184" w:rsidRPr="00B35134" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35134">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ärendetyp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B35134" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="387D7FBB" w14:textId="7616B3D8">
+          <w:p w14:paraId="387D7FBB" w14:textId="7616B3D8" w:rsidR="40168184" w:rsidRPr="00B35134" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35134">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Villkorstext gällande avgift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="7330D793" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="7330D793" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="51656801" w14:textId="2B9AAD62">
+          <w:p w14:paraId="51656801" w14:textId="2B9AAD62" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kontakt för av/omboka tid</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="43031656" w14:textId="5DD8F318">
+          <w:p w14:paraId="43031656" w14:textId="5DD8F318" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="4CD3ED3F" w14:textId="7C4CBED5">
+          <w:p w14:paraId="4CD3ED3F" w14:textId="7C4CBED5" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="24D69AA1" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="24D69AA1" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="75A207F4" w14:textId="22C20073">
+          <w:p w14:paraId="75A207F4" w14:textId="22C20073" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kontakt för boka tid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="35FCC619" w14:textId="7ECC973A">
+          <w:p w14:paraId="35FCC619" w14:textId="7ECC973A" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="245B6AE8" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="245B6AE8" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="05CB7A5E" w14:textId="00670A72">
+          <w:p w14:paraId="05CB7A5E" w14:textId="00670A72" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Skicka meddelande</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="313921E3" w14:textId="446E829B">
+          <w:p w14:paraId="313921E3" w14:textId="446E829B" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="75B98EC7" w:rsidRDefault="0079179F" w14:paraId="4D6B08EF" w14:textId="5E4F37E0">
+          <w:p w14:paraId="4D6B08EF" w14:textId="41944310" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="78E4EB6B" w:rsidP="75B98EC7">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="75B98EC7" w:rsidR="78E4EB6B">
-[...8 lines deleted...]
-                <w:noProof w:val="0"/>
+            <w:r w:rsidRPr="75B98EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="sv-SE"/>
-[...1 lines deleted...]
-              <w:t>Avgift tas ut när du som patient startar kontakten och en medicinsk bedömning görs som ersätter ett fysiskt besök. Avgiften motsvarar 80 procent av kostnaden för ett fysiskt besök. Om ditt ärende inte hanteras och du istället hänvisas vidare, tas ingen avgift ut.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Avgift tas ut när du som patient startar kontakten och en medicinsk bedömning görs. Avgiften motsvarar 80 procent av kostnaden för ett fysiskt besök. Om ditt ärende inte hanteras och du </w:t>
             </w:r>
-            <w:r w:rsidRPr="75B98EC7" w:rsidR="78E4EB6B">
-[...5 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+            <w:r w:rsidR="00B06877" w:rsidRPr="75B98EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i stället</w:t>
+            </w:r>
+            <w:r w:rsidRPr="75B98EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hänvisas vidare, tas ingen avgift ut.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="75B98EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="75B98EC7" w:rsidRDefault="0079179F" w14:paraId="50BD54A9" w14:textId="0BFDCC5E">
+          <w:p w14:paraId="50BD54A9" w14:textId="0BFDCC5E" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="07674269" w:rsidP="75B98EC7">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Ra5541aedc7534b1e">
-              <w:r w:rsidRPr="75B98EC7" w:rsidR="07674269">
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="75B98EC7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Patientavgifter på 1177.se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="26DA554D" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="26DA554D" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="508F6305" w14:textId="00577380">
+          <w:p w14:paraId="508F6305" w14:textId="00577380" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Förnya recept</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="6B2E3915" w14:textId="36EA5CEA">
+          <w:p w14:paraId="6B2E3915" w14:textId="36EA5CEA" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="1147E34A" w:rsidP="06C69F19" w:rsidRDefault="00E8747C" w14:paraId="1D16A14D" w14:textId="3EB2DC21">
+          <w:p w14:paraId="1D16A14D" w14:textId="71BBB155" w:rsidR="1147E34A" w:rsidRPr="002F6FE9" w:rsidRDefault="05777D92" w:rsidP="3D42EDF4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F6FE9">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> är det kostnadsfritt att förnya recept. Om din läkare däremot behöver ha en fördjupad dialog för att göra en bättre bedömning innan receptet förnyas, kan du få betala patientavgift för själva läkarkontakten.</w:t>
+            <w:r w:rsidRPr="00983328">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Som utgångspunkt är det kostnadsfritt att förnya recept. Om förskrivande personal däremot behöver ha en fördjupad dialog med dig för att göra en bättre bedömning innan receptet förnyas, kan du få betala patientavgift för själva kontakten eller besöket där bedömning görs. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="3DED768F" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="3DED768F" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="4FE0E652" w14:textId="2350C4B5">
+          <w:p w14:paraId="4FE0E652" w14:textId="2350C4B5" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Egenremiss</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="1C3EFCA3" w14:textId="551CCF6A">
+          <w:p w14:paraId="1C3EFCA3" w14:textId="551CCF6A" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="20EAB8C7" w14:textId="6B804CC5">
+          <w:p w14:paraId="20EAB8C7" w14:textId="6B804CC5" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="4AB57FB9" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="4AB57FB9" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="71594C0D" w14:textId="2DF8FF58">
+          <w:p w14:paraId="71594C0D" w14:textId="2DF8FF58" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Begär intyg</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="5F2570FF" w14:textId="4159BA88">
+          <w:p w14:paraId="5F2570FF" w14:textId="4159BA88" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="5C3DC290" w14:textId="5F959F1E">
+          <w:p w14:paraId="5C3DC290" w14:textId="5F959F1E" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="7113FFA6" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="7113FFA6" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="508F855A" w14:textId="6BCD2E40">
+          <w:p w14:paraId="508F855A" w14:textId="6BCD2E40" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fråga om min remiss</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="6EB1E74E" w14:textId="7342D3AB">
+          <w:p w14:paraId="6EB1E74E" w14:textId="7342D3AB" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="54C5F5BF" w14:textId="0D11B915">
+          <w:p w14:paraId="54C5F5BF" w14:textId="0D11B915" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="3406D93F" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="3406D93F" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="1FCC735B" w14:textId="2F634321">
+          <w:p w14:paraId="1FCC735B" w14:textId="2F634321" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ärendetyper som används i övrigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="7F426C2F" w14:textId="123192DA">
+          <w:p w14:paraId="7F426C2F" w14:textId="123192DA" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="5DB5AD90" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="5DB5AD90" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="61CA585C" w14:textId="7483836E">
+          <w:p w14:paraId="61CA585C" w14:textId="7483836E" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rådgivning</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F6FE9" w:rsidR="53CFD0F1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidR="53CFD0F1" w:rsidRPr="002F6FE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (kan ha varierande namn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="0079179F" w:rsidRDefault="0079179F" w14:paraId="547F1D0E" w14:textId="4E684CB1">
+          <w:p w14:paraId="547F1D0E" w14:textId="6FDD912E" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="0079179F" w:rsidP="0079179F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Segoe UI" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Om du startar en skriftlig kontakt här och en medicinsk bedömning görs som ersätter ett fysiskt besök, får du betala patientavgift. </w:t>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Segoe UI" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om du startar en skriftlig kontakt här och en medicinsk bedömning görs, får du betala patientavgift. </w:t>
             </w:r>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Avgiften är 80 procent av ett fysiskt besök. Om ditt ärende inte blir hanterat och du hänvisas vidare blir det ingen avgift. </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId18">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="002F6FE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Patientavgifter på 1177.se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidTr="75B98EC7" w14:paraId="3E0FC109" w14:textId="77777777">
+      <w:tr w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w14:paraId="3E0FC109" w14:textId="77777777" w:rsidTr="00983328">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="06C69F19" w:rsidRDefault="40168184" w14:paraId="4B4CCF6D" w14:textId="6DEBFE7B">
+          <w:p w14:paraId="4B4CCF6D" w14:textId="6DEBFE7B" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="40168184" w:rsidP="06C69F19">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fråga sjuksköterska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6088" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002F6FE9" w:rsidR="40168184" w:rsidP="0079179F" w:rsidRDefault="0079179F" w14:paraId="125DBDCF" w14:textId="530F0D26">
+          <w:p w14:paraId="125DBDCF" w14:textId="22177FC8" w:rsidR="40168184" w:rsidRPr="002F6FE9" w:rsidRDefault="0079179F" w:rsidP="0079179F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
-                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Segoe UI" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Om du startar en skriftlig kontakt här och en medicinsk bedömning görs som ersätter ett fysiskt besök, får du betala patientavgift. </w:t>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Segoe UI" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om du startar en skriftlig kontakt här och en medicinsk bedömning görs, får du betala patientavgift. </w:t>
             </w:r>
             <w:r w:rsidRPr="002F6FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Avgiften är 80 procent av ett fysiskt besök. Om ditt ärende inte blir hanterat och du hänvisas vidare blir det ingen avgift. </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId19">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="002F6FE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Patientavgifter på 1177.se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="06C69F19" w:rsidP="06C69F19" w:rsidRDefault="06C69F19" w14:paraId="68942A88" w14:textId="71DB10FD">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="68942A88" w14:textId="71DB10FD" w:rsidR="06C69F19" w:rsidRPr="002F6FE9" w:rsidRDefault="06C69F19" w:rsidP="06C69F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002F6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00F52086" w:rsidP="00F52086" w:rsidRDefault="00F52086" w14:paraId="15EDAD42" w14:textId="77777777">
+    <w:p w14:paraId="1C1A5E62" w14:textId="77777777" w:rsidR="00F52086" w:rsidRPr="00983328" w:rsidRDefault="00F52086" w:rsidP="00983328">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002F6FE9" w:rsidR="00F52086" w:rsidP="00F52086" w:rsidRDefault="00F52086" w14:paraId="1C1A5E62" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00F52086" w:rsidRPr="00983328">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...6 lines deleted...]
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2017,547 +1970,542 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3498660F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D2A300C"/>
     <w:lvl w:ilvl="0" w:tplc="13C4CDAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48AB06BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA703C04"/>
     <w:lvl w:ilvl="0" w:tplc="F58A3F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="558F2968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A10846A0"/>
     <w:lvl w:ilvl="0" w:tplc="0504C5FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77571C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CEAA996"/>
     <w:lvl w:ilvl="0" w:tplc="B1D0FF98">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1118254243">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1387875559">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1724333410">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1446121471">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F52086"/>
     <w:rsid w:val="000344B4"/>
     <w:rsid w:val="00041D96"/>
     <w:rsid w:val="0005374C"/>
     <w:rsid w:val="000543BE"/>
     <w:rsid w:val="000554A5"/>
     <w:rsid w:val="00081A45"/>
     <w:rsid w:val="00081D3E"/>
     <w:rsid w:val="00093FC9"/>
     <w:rsid w:val="000B23A5"/>
     <w:rsid w:val="000D1270"/>
     <w:rsid w:val="000D696C"/>
     <w:rsid w:val="0011579E"/>
     <w:rsid w:val="00124A8C"/>
     <w:rsid w:val="00164BDA"/>
     <w:rsid w:val="001868BF"/>
     <w:rsid w:val="001A702A"/>
     <w:rsid w:val="001B2D90"/>
     <w:rsid w:val="001E17C4"/>
     <w:rsid w:val="001F5FB4"/>
     <w:rsid w:val="00202DD6"/>
     <w:rsid w:val="00216EB4"/>
     <w:rsid w:val="00235B81"/>
+    <w:rsid w:val="00246326"/>
     <w:rsid w:val="00276042"/>
     <w:rsid w:val="00281D72"/>
     <w:rsid w:val="00291960"/>
     <w:rsid w:val="002A77C3"/>
     <w:rsid w:val="002B006F"/>
     <w:rsid w:val="002B57F3"/>
     <w:rsid w:val="002C55C9"/>
     <w:rsid w:val="002E0D4E"/>
     <w:rsid w:val="002F6FE9"/>
     <w:rsid w:val="00366998"/>
     <w:rsid w:val="00380394"/>
     <w:rsid w:val="003A027B"/>
     <w:rsid w:val="003A3414"/>
     <w:rsid w:val="003A53C4"/>
     <w:rsid w:val="003C3EAA"/>
     <w:rsid w:val="003C7F35"/>
     <w:rsid w:val="003F7F31"/>
     <w:rsid w:val="00414814"/>
     <w:rsid w:val="00454E98"/>
     <w:rsid w:val="00455447"/>
     <w:rsid w:val="004879C1"/>
     <w:rsid w:val="00493902"/>
     <w:rsid w:val="00493DFF"/>
     <w:rsid w:val="004E644B"/>
     <w:rsid w:val="00534004"/>
@@ -2574,109 +2522,114 @@
     <w:rsid w:val="00631A07"/>
     <w:rsid w:val="0064311E"/>
     <w:rsid w:val="00647980"/>
     <w:rsid w:val="00655581"/>
     <w:rsid w:val="00690EE8"/>
     <w:rsid w:val="006C1D4D"/>
     <w:rsid w:val="006F2E75"/>
     <w:rsid w:val="006F385F"/>
     <w:rsid w:val="006F44E9"/>
     <w:rsid w:val="00722416"/>
     <w:rsid w:val="00750EA1"/>
     <w:rsid w:val="00761CCC"/>
     <w:rsid w:val="0079179F"/>
     <w:rsid w:val="007A66EE"/>
     <w:rsid w:val="007B7D9E"/>
     <w:rsid w:val="007F0002"/>
     <w:rsid w:val="00801A8C"/>
     <w:rsid w:val="00804BF4"/>
     <w:rsid w:val="00815D84"/>
     <w:rsid w:val="008832E8"/>
     <w:rsid w:val="00891B3E"/>
     <w:rsid w:val="0089435F"/>
     <w:rsid w:val="008A17B9"/>
     <w:rsid w:val="008A3B9F"/>
     <w:rsid w:val="008F79E2"/>
+    <w:rsid w:val="0094662D"/>
     <w:rsid w:val="00970F94"/>
+    <w:rsid w:val="00983328"/>
     <w:rsid w:val="009C6EF0"/>
     <w:rsid w:val="009D10FE"/>
     <w:rsid w:val="00A13D9D"/>
     <w:rsid w:val="00A1524B"/>
     <w:rsid w:val="00A9352B"/>
     <w:rsid w:val="00AF322C"/>
     <w:rsid w:val="00AF43E2"/>
     <w:rsid w:val="00B020F2"/>
+    <w:rsid w:val="00B06877"/>
     <w:rsid w:val="00B35134"/>
     <w:rsid w:val="00B76E82"/>
     <w:rsid w:val="00B8204A"/>
     <w:rsid w:val="00B86A6C"/>
     <w:rsid w:val="00B91559"/>
     <w:rsid w:val="00BB1D40"/>
     <w:rsid w:val="00C0143D"/>
     <w:rsid w:val="00C04846"/>
     <w:rsid w:val="00C26DE0"/>
     <w:rsid w:val="00C508FF"/>
     <w:rsid w:val="00C6128D"/>
     <w:rsid w:val="00C614BB"/>
     <w:rsid w:val="00C90B8E"/>
     <w:rsid w:val="00CB634A"/>
     <w:rsid w:val="00CC19B5"/>
     <w:rsid w:val="00CE6E14"/>
     <w:rsid w:val="00D011B1"/>
     <w:rsid w:val="00D025A6"/>
     <w:rsid w:val="00D300BD"/>
     <w:rsid w:val="00D368CE"/>
     <w:rsid w:val="00D37231"/>
     <w:rsid w:val="00D86B2A"/>
     <w:rsid w:val="00DA1A27"/>
     <w:rsid w:val="00DB10D6"/>
     <w:rsid w:val="00DB569C"/>
     <w:rsid w:val="00DE70B9"/>
     <w:rsid w:val="00E1560C"/>
     <w:rsid w:val="00E265A3"/>
     <w:rsid w:val="00E340E8"/>
     <w:rsid w:val="00E72353"/>
     <w:rsid w:val="00E8747C"/>
     <w:rsid w:val="00E96352"/>
     <w:rsid w:val="00EA00FA"/>
+    <w:rsid w:val="00ED4049"/>
     <w:rsid w:val="00EF2FB9"/>
     <w:rsid w:val="00F30AC7"/>
     <w:rsid w:val="00F52086"/>
     <w:rsid w:val="00F57A04"/>
     <w:rsid w:val="00F86606"/>
     <w:rsid w:val="00FB0BE1"/>
     <w:rsid w:val="00FE2F04"/>
     <w:rsid w:val="00FE6804"/>
     <w:rsid w:val="00FE7834"/>
     <w:rsid w:val="00FF6B6C"/>
     <w:rsid w:val="01207E5E"/>
     <w:rsid w:val="02C693CF"/>
     <w:rsid w:val="0382451B"/>
     <w:rsid w:val="03B148FF"/>
     <w:rsid w:val="03F4AB3D"/>
     <w:rsid w:val="042FDC38"/>
     <w:rsid w:val="0464E24A"/>
+    <w:rsid w:val="05777D92"/>
     <w:rsid w:val="05F0B087"/>
     <w:rsid w:val="068B369F"/>
     <w:rsid w:val="06C69F19"/>
     <w:rsid w:val="072588A5"/>
     <w:rsid w:val="07674269"/>
     <w:rsid w:val="07685085"/>
     <w:rsid w:val="0791ECD3"/>
     <w:rsid w:val="08CE96ED"/>
     <w:rsid w:val="09093770"/>
     <w:rsid w:val="09EEEAA9"/>
     <w:rsid w:val="0A68E35A"/>
     <w:rsid w:val="0E20890C"/>
     <w:rsid w:val="0E8FD02F"/>
     <w:rsid w:val="0EA22C32"/>
     <w:rsid w:val="0EAB2C4E"/>
     <w:rsid w:val="1147E34A"/>
     <w:rsid w:val="151D2792"/>
     <w:rsid w:val="16018801"/>
     <w:rsid w:val="16D275DB"/>
     <w:rsid w:val="1799BDFA"/>
     <w:rsid w:val="17BA38B5"/>
     <w:rsid w:val="183F2857"/>
     <w:rsid w:val="18804015"/>
     <w:rsid w:val="1919DB29"/>
     <w:rsid w:val="194D105A"/>
@@ -2693,62 +2646,64 @@
     <w:rsid w:val="28D7E6CC"/>
     <w:rsid w:val="292F2317"/>
     <w:rsid w:val="2A260462"/>
     <w:rsid w:val="2B582AE5"/>
     <w:rsid w:val="2C56F98F"/>
     <w:rsid w:val="2CCEDDA4"/>
     <w:rsid w:val="2D9205AC"/>
     <w:rsid w:val="2F47319B"/>
     <w:rsid w:val="300A03E3"/>
     <w:rsid w:val="30CCAB99"/>
     <w:rsid w:val="3110F623"/>
     <w:rsid w:val="31399EC0"/>
     <w:rsid w:val="320DC353"/>
     <w:rsid w:val="329ECCE5"/>
     <w:rsid w:val="3510513B"/>
     <w:rsid w:val="3698B349"/>
     <w:rsid w:val="37D89951"/>
     <w:rsid w:val="381078F7"/>
     <w:rsid w:val="38D02A1C"/>
     <w:rsid w:val="3908ADB1"/>
     <w:rsid w:val="3BB2BB43"/>
     <w:rsid w:val="3BC8326C"/>
     <w:rsid w:val="3C5DFF18"/>
     <w:rsid w:val="3CEEC821"/>
     <w:rsid w:val="3D03733F"/>
+    <w:rsid w:val="3D42EDF4"/>
     <w:rsid w:val="3EAF9A52"/>
     <w:rsid w:val="3F8D51B1"/>
     <w:rsid w:val="40168184"/>
     <w:rsid w:val="4062C5A1"/>
     <w:rsid w:val="41D68BB9"/>
     <w:rsid w:val="434250A3"/>
     <w:rsid w:val="44DB2368"/>
     <w:rsid w:val="45165756"/>
     <w:rsid w:val="463F586D"/>
     <w:rsid w:val="4669AA0F"/>
     <w:rsid w:val="46E0A14E"/>
     <w:rsid w:val="4C7682F4"/>
+    <w:rsid w:val="4FE46CE2"/>
     <w:rsid w:val="50D17DF4"/>
     <w:rsid w:val="510F6D65"/>
     <w:rsid w:val="5130F5D1"/>
     <w:rsid w:val="52A953D6"/>
     <w:rsid w:val="5382F9D2"/>
     <w:rsid w:val="53C42EE5"/>
     <w:rsid w:val="53CFD0F1"/>
     <w:rsid w:val="544814C9"/>
     <w:rsid w:val="56B55B24"/>
     <w:rsid w:val="5A2BA696"/>
     <w:rsid w:val="5B192005"/>
     <w:rsid w:val="5CC7278D"/>
     <w:rsid w:val="5DF1ED42"/>
     <w:rsid w:val="5E69B8FE"/>
     <w:rsid w:val="5EC9EF2B"/>
     <w:rsid w:val="6110F23D"/>
     <w:rsid w:val="627C9EA9"/>
     <w:rsid w:val="6416AF33"/>
     <w:rsid w:val="66107419"/>
     <w:rsid w:val="68E2F6B8"/>
     <w:rsid w:val="696A7A85"/>
     <w:rsid w:val="6E19AF8E"/>
     <w:rsid w:val="6E57FDD1"/>
     <w:rsid w:val="6FC73C90"/>
     <w:rsid w:val="702A41DB"/>
@@ -2777,131 +2732,131 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="782AB025"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DFB1FEE5-5ACB-4CAB-B353-A5DB7F361D16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3057,52 +3012,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3169,92 +3124,92 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -3370,339 +3325,340 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitatChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Starkbetoning">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Starktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="StarktcitatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="StarktcitatChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
     <w:name w:val="Starkt citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Starktcitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Starkreferens">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00F52086"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -3734,120 +3690,120 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000543BE"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000543BE"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000543BE"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000543BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000543BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A17B9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="sv-SE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="740374848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="765687455">
@@ -3925,55 +3881,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1563514938">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R784786b760834ab2" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R1ef95650871d40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="Rd8860f5f984e410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rc9844829d4ba4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="R0acc854e4e0a4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="Ra5541aedc7534b1e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/sa-fungerar-varden/kostnader-och-ersattningar/patientavgifter-i-vastra-gotaland/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4244,51 +4200,58 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>710</Words>
+  <Characters>3766</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4468</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Texter till hemsida, kallelser, 1177 och telefonsvarare</dc:title>
   <dc:subject/>
   <dc:creator>Helena Lundahl</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Helena Lundahl</lastModifiedBy>
-  <revision>98</revision>
+  <revision>104</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>