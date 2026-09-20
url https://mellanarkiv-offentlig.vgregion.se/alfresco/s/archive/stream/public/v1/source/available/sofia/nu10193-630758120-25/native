--- v0 (2026-01-08)
+++ v1 (2026-09-20)
@@ -7,1848 +7,1422 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F23E9B6" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="2E6F5A70" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC999DF" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="00ED40D3" w14:textId="7664C839" w:rsidR="009D1396" w:rsidRPr="00E43035" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43035">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Aktivitetsuppskattning vid intern-kontamination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0355E77B" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc501440348"/>
+      <w:r w:rsidRPr="009D1396">
+        <w:t xml:space="preserve">Bakgrund </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119E090B" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I NU-sjukvården, både på Uddevalla sjukhus och på NÄL, utförs nuklearmedicinska undersökningar av lungorna. Undersökningen av lungorna består av två delar, en ventilationsskintigrafi och en perfusionsskintigrafi. Vid ventilationsskintigrafi andas patienten in en radioaktiv gas vilket medför den största risken för internkontamination av personal inom NU-sjukvården. Av Strålsäkerhetsmyndighetens föreskrift 2018:1 åläggs vi att fastställa intecknad effektiv dos då ett betydande intag av radioaktiva ämnen har skett, eller finns en risk för sådant intag. Om kontamination skett på huden kan absorberad dos uppskattas med en annan metod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CD96AD" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1396">
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481A6714" w14:textId="77777777" w:rsidR="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Att beskriva en metod för att fastställa effektiv dos vid misstänkt internkontamination av radioaktiva ämnen genom mätningar på gammakamera, samt fastställa intecknad effektiv stråldos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A039ADB" w14:textId="77777777" w:rsidR="00F64D28" w:rsidRPr="009D1396" w:rsidRDefault="00F64D28" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47586AF9" w14:textId="0AC2AC25" w:rsidR="00F64D28" w:rsidRPr="009F5EE8" w:rsidRDefault="00F64D28" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ändrat till att mätning och beräkning även kan utföras av BMA istället för sjukhusfysiker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260C9AC4" w14:textId="2D49DEDE" w:rsidR="00F64D28" w:rsidRDefault="003F4E9E" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ändrat från excel-ark till Xeleris-program vid utförande enligt metoden för ventilationsdelen av V/P-SPECT</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE45E54" w14:textId="3A88A66C" w:rsidR="00F64D28" w:rsidRPr="004F0C58" w:rsidRDefault="000B3B49" w:rsidP="004F0C58">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lagt till att I-131 kan mätas med gammakamera i Uddevalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74715517" w14:textId="77777777" w:rsidR="004F0C58" w:rsidRDefault="004F0C58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...372 lines deleted...]
-        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F14A66" w14:textId="27654E15" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="009D1396">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ansvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC0069E" w14:textId="32A12709" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="00BD4C59" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">BMA eller övrig personal på </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D1396">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>nuklearmedicinska</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D1396">
+        <w:t>BMA utför mätning i samråd med sjukhusfysiker. Beräkning av aktivitet efter en händelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sektionen ansvarar för att omgående kontakta sjukhusfysiker då internkontamination kan ha inträffat. Metoden kan även användas för att utesluta internkontamination vid rutinmässigt utförda lung-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D1396">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3764">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ventilationsskintigrafier</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="009D1396">
+        <w:br/>
+        <w:t>där det finns anledning att misstänka internkontamination av personal utförs av BMA eller sjukhusfysiker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D5BEC4" w14:textId="77777777" w:rsidR="006D65EF" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>BMA eller övrig personal på nuklearmedicinska sektionen ansvarar för att omgående kontakta sjukhusfysiker då internkontamination kan ha inträffat. Metoden kan även användas för att utesluta internkontamination vid rutinmässigt utförda lung-ventilationsskintigrafier.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1396">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CAB3E3" w14:textId="4AD61AFA" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:t>Utförande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6663F928" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
+    <w:p w14:paraId="6663F928" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="992"/>
+        <w:ind w:left="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Tc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245A70BD" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
-[...2 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="245A70BD" w14:textId="0C19D484" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">För bestämning av internt upptag vid rutinmässig undersökning kan metod utan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>För bestämning av internt upptag vid rutinmässig undersökning kan metod utan kollimatorer användas</w:t>
+      </w:r>
+      <w:r w:rsidR="00045845">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (om möjligt)</w:t>
+      </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>kollimatorer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. Vid </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konstaterad </w:t>
+      </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> användas. Vid misstänkt internkontamination bör mätning med </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> utföras. Mätningen ska vara relevant för respektive avvikelse eller riskmoment, och gäller för intag genom andning eller mun av </w:t>
+        <w:t xml:space="preserve">internkontamination bör mätning med kollimatorer utföras. Mätningen ska vara relevant för respektive avvikelse eller riskmoment, och gäller för intag genom andning eller mun av </w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tc. Anpassa efter område som undersöks, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, lungor och/eller buk. </w:t>
+        <w:t xml:space="preserve">Tc. Anpassa efter område som undersöks, tyreoidea, lungor och/eller buk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA3CA24" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
+    <w:p w14:paraId="3CA3CA24" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
-        <w:ind w:left="0" w:firstLine="992"/>
+        <w:ind w:left="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Förberedelser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728EABDB" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009F5EE8" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="728EABDB" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009F5EE8" w:rsidRDefault="009D1396" w:rsidP="0044141E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:ind w:left="1985" w:hanging="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk165982223"/>
       <w:r w:rsidRPr="009F5EE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta ut samtliga strålkällor från kamerarummet, exempelvis stickvagnen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="6663D629" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009F5EE8" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="6663D629" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009F5EE8" w:rsidRDefault="009D1396" w:rsidP="0044141E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:ind w:left="1985" w:hanging="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Personen som ska kontrolleras för internkontamination byter till rena arbetskläder, tvättar händer och armar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1BC86D" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
+    <w:p w14:paraId="1F1BC86D" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
-        <w:ind w:left="0" w:firstLine="993"/>
+        <w:ind w:left="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metod utan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Metod utan kollimator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E4B5CC" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mätning utan kollimatorer kan endast utföras i Uddevalla. Detta då känslighetsvärden för den aktuella mätuppställningen inte finns tillgängliga för Discovery 870 CZT (NÄL).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07E4B5CC" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
-[...27 lines deleted...]
-    <w:p w14:paraId="6C1F0F6D" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="6C1F0F6D" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Byt till </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> enligt metod från GE:s användarhandbok för kvalitetskontroll.</w:t>
+        <w:t>Byt till attrappkollimatorer enligt metod från GE:s användarhandbok för kvalitetskontroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9FAAE6" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="7E9FAAE6" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skapa en ny patient:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6C45BF" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="4E6C45BF" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>På NM-skärmen, gå till rutan Patient info och fyll i alla rader med *.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABC8488" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="2ABC8488" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Last </w:t>
-[...13 lines deleted...]
-        <w:t>: Internkontamination kontroll</w:t>
+        <w:t>Last name: Internkontamination kontroll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D352E93" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="1D352E93" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Gender: Välj aktuellt kön.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4876BA" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="1C4876BA" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Date: Dagens datum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FF6F53" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="22FF6F53" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Till höger om </w:t>
-[...27 lines deleted...]
-        <w:t>, klicka på More och välj protokollet Interkontamination.</w:t>
+        <w:t>Till höger om Protocol name, klicka på More och välj protokollet Interkontamination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5E8E02" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="3C5E8E02" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klicka därefter på Save &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Klicka därefter på Save &amp; Acquire. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127AA7D0" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="127AA7D0" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UTAN koll BKG</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att först utföra en bakgrundsmätning. Bakgrundsmätningen varar i 5 minuter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06849C2D" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="06849C2D" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">UTAN </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>UTAN kollimator</w:t>
+      </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28681402" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="28681402" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Placera personen på britsen och centrera över aktuellt område (där upptag misstänks) genom att klicka på linjalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD46A44" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="3BD46A44" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Låt detektorerna gå så nära som möjligt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFD8EDD" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="5EFD8EDD" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="-284" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="-284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> i </w:t>
+        <w:t xml:space="preserve">När insamlingen är klar öppna bilderna med Load to new i Xeleris. Högerklicka på respektive bild och klicka på frågetecknet. Scrolla ner till DetectorCounts och läs av. Anteckna antalet counts i </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:hyperlink r:id="rId13" w:history="1">
           <w:r w:rsidRPr="009D1396">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="006298" w:themeColor="hyperlink"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Internkontamination - Fyll i</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405E9E29" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
+    <w:p w14:paraId="405E9E29" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
-        <w:ind w:left="0" w:firstLine="1304"/>
+        <w:ind w:left="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metod med </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Metod med kollimator</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08E657A0" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="08E657A0" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Utför bildtagningen enligt metodbeskrivningen för ventilationsdelen av V/P-SPECT. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BC489B" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="17293FCA" w14:textId="3F8D947B" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="002775DB" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D1396">
-[...59 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Beräkna ventilationsdosen med hjälp av Beräkning PERF-dos i X</w:t>
+      </w:r>
+      <w:r w:rsidR="00072054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>eleris. Ange längd och vikt och läs av ventilationsdosen angiven bredvid ”</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00072054">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ppskattad</w:t>
+      </w:r>
+      <w:r w:rsidR="00552664">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ventilationsdos:”. Rekommenderad perfusionsdos är ej relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3A0D9E" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="003607CA">
+    <w:p w14:paraId="2480F69C" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1985" w:right="0" w:hanging="284"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För att beräkna ventilationsdosen öppna </w:t>
+        <w:t xml:space="preserve">Utifrån den uppskattade aktiviteten beräknas helkroppsdosen med hjälp av SSM:s </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="009D1396">
-[...82 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="009D1396">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Doskatalog</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02818A6E" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
+    <w:p w14:paraId="02818A6E" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="1304"/>
+        <w:ind w:left="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>137</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cs och </w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA84393" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
-[...1 lines deleted...]
-        <w:ind w:left="1304"/>
+    <w:p w14:paraId="3EA84393" w14:textId="5EA0D480" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För aktivitetsuppskattning vid internkontamination av </w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>137</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Cs används gammakameran och för </w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>I används det handhållna mätinstrumentet Berthold LB124. Kontakta sjukhusfysiker för utförligare beskrivning.</w:t>
+        <w:t>I används det handhållna mätinstrumentet Berthold LB124</w:t>
+      </w:r>
+      <w:r w:rsidR="009067FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternativt gammakamera (i Uddevalla)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Kontakta sjukhusfysiker för utförligare beskrivning</w:t>
+      </w:r>
+      <w:r w:rsidR="007406B4" w:rsidRPr="00EF1A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="007406B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58353F49" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
+    <w:p w14:paraId="58353F49" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:t>Dokumentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC9BF0C" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
-      <w:pPr>
+    <w:p w14:paraId="0DC9BF0C" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultat av beräkningar sparas hos verksamheten. Vid konstaterad internkontamination görs en händelseanalys för att utreda hur internkontamination skett samt för att kunna undvika att det händer igen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB2D593" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
-      <w:pPr>
+    <w:p w14:paraId="0FB2D593" w14:textId="3F45366F" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="417"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Betydande upptag ska adderas till </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Betydande upptag ska adderas till den årliga helkroppsdos</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>den årliga helkroppsdos</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> uppmätt med persondosimeter, och sparas tills arbetstagaren har eller skulle ha uppnått en ålder av </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uppmätt med persondosimeter, och sparas tills arbetstagaren har eller skulle ha uppnått en ålder av 75 år, dock i minst 30 år efter det att arbetstagaren har upphört att tillhöra kategori A.  </w:t>
+        <w:t xml:space="preserve">75 år, dock i minst 30 år efter det att arbetstagaren har upphört att tillhöra kategori A.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB8344E" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
+    <w:p w14:paraId="5AB8344E" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:t>Referenser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BB6E3F" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
-[...1 lines deleted...]
-        <w:ind w:left="0" w:firstLine="992"/>
+    <w:p w14:paraId="67BB6E3F" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstrakt E. Larsson et al. Kontroll av internkontamination med gammakamera </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8165E5" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="006D65EF">
-      <w:pPr>
+    <w:p w14:paraId="1C8165E5" w14:textId="6F3832C1" w:rsidR="009D1396" w:rsidRDefault="009D1396" w:rsidP="00B1549F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>SSMFS 2018:1 Strålsäkerhetsmyndighetens föreskrifter om grundläggande bestämmelser för tillståndspliktig verksamhet med joniserande strålning</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD5278" w14:textId="77777777" w:rsidR="00EF1A24" w:rsidRDefault="00EF1A24" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72393D30" w14:textId="77777777" w:rsidR="00EF1A24" w:rsidRDefault="00EF1A24" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255F78C0" w14:textId="02DC82F4" w:rsidR="00EF1A24" w:rsidRPr="009D1396" w:rsidRDefault="00EF1A24" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EF1A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se Fysikernas G-katalog (Undersökningar och behandlingar\Nuklearmedicin\16 Internkontamination)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="2B2EB119" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="009D1396">
+    <w:p w14:paraId="2B2EB119" w14:textId="77777777" w:rsidR="009D1396" w:rsidRPr="009D1396" w:rsidRDefault="009D1396" w:rsidP="00F64D28">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11010C13" w14:textId="3B0E66A1" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00747066"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:p w14:paraId="11010C13" w14:textId="3B0E66A1" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00F64D28">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00F64D28">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="985" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CAAC521" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="0EF2C1D5" w14:textId="77777777" w:rsidR="00FC5961" w:rsidRDefault="00FC5961">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43DB133E" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="0C47053F" w14:textId="77777777" w:rsidR="00FC5961" w:rsidRDefault="00FC5961">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B0B5187" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="07ACF113" w14:textId="77777777" w:rsidR="00FC5961" w:rsidRDefault="00FC5961">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="009F5EE8" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -1926,63 +1500,63 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="20" name="Bildobjekt 20">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -2004,97 +1578,97 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="770AB742" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57"/>
+    <w:p w14:paraId="2F9D480F" w14:textId="77777777" w:rsidR="00FC5961" w:rsidRDefault="00FC5961"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41EC5798" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="6437B957" w14:textId="77777777" w:rsidR="00FC5961" w:rsidRDefault="00FC5961">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67366E31" w14:textId="77777777" w:rsidR="00D75A57" w:rsidRDefault="00D75A57">
+    <w:p w14:paraId="27FC6306" w14:textId="77777777" w:rsidR="00FC5961" w:rsidRDefault="00FC5961">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0862B03E" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2158,64 +1732,64 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="442E56B1" wp14:editId="40C096F2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="442E56B1" wp14:editId="40C096F2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="19" name="Bildobjekt 19">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -2253,51 +1827,51 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="384595A3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="384595A3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2365,51 +1939,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4801,160 +4375,165 @@
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2099791357">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1227834467">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1586038697">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00045845"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00072054"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B3B49"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D1D86"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002312FA"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002775DB"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
@@ -4962,82 +4541,88 @@
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003607CA"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F4E9E"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="0044141E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F0C58"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005041FF"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="005416C3"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00552664"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
@@ -5061,307 +4646,321 @@
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D65EF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007406B4"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A2294"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="009067FE"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009D1396"/>
+    <w:rsid w:val="009D4027"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5EE8"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B1549F"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD4C59"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C13242"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC3764"/>
+    <w:rsid w:val="00DC6B03"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E377DE"/>
+    <w:rsid w:val="00E43035"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E73F23"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF1A24"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F64D28"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC5961"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7732,98 +7331,98 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-52/native/Internkontamination%20-%20Fyll%20i.html" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-52/native/Internkontamination%20-%20Fyll%20i-1.html" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.stralsakerhetsmyndigheten.se/lpadoskatalog/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8760-680139821-45/native/Ber%c3%a4kning%20av%20ventilationsdos.html" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-52/native/Internkontamination%20-%20Fyll%20i.html" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-52/native/Internkontamination%20-%20Fyll%20i-1.html" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.stralsakerhetsmyndigheten.se/lpadoskatalog/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -8115,70 +7714,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>650</Words>
-  <Characters>4840</Characters>
+  <Words>833</Words>
+  <Characters>4419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5480</CharactersWithSpaces>
+  <CharactersWithSpaces>5242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Aktivitetsuppskattning vid internkontamination</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>