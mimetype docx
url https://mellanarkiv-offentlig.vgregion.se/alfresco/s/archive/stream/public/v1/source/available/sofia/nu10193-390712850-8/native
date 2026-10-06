--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -44,188 +44,164 @@
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="7E615EE8" w14:textId="2C0BAE38" w:rsidR="00CC35E1" w:rsidRPr="00CC35E1" w:rsidRDefault="00AF3E80" w:rsidP="00A47708">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk53039739"/>
       <w:r w:rsidRPr="00CC35E1">
         <w:t xml:space="preserve">Egenkontroll av strålsäkerhet </w:t>
       </w:r>
       <w:r w:rsidR="44A98170">
         <w:t>och årligt strålskyddsbokslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5DC31F85" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="337E671D" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="00725DBF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006629AF">
+      <w:r w:rsidRPr="00725DBF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revidering i denna version </w:t>
+        <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A25496A" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="134683D4" w14:textId="218F12D2" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:r w:rsidRPr="006629AF">
-        <w:t xml:space="preserve">Tillägg om årligt strålskyddsbokslut. Uppdaterade checklistor. </w:t>
-[...2 lines deleted...]
-        <w:t>Forsknings</w:t>
+        <w:t>Enligt föreskrifter från Strålsäkerhetsmyndigheten ska ett system för egenkontroll av strålsäkerhetsarbetet finnas. Egenkontrollerna ska omfatta alla delar av strålningsverksamheten, genomföras årligen och protokollföras. Kontrollerna ligger till grund för det årliga strålskyddsbokslutet för NU</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00F57D0F">
-        <w:t xml:space="preserve"> och utvecklingsenheten</w:t>
+      <w:r w:rsidRPr="006629AF">
+        <w:t xml:space="preserve">sjukvården vilket ingår i regionens </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ska göra egenkontroll så checklista för dem har lagts till</w:t>
+        <w:t>årliga strålskyddsb</w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
-        <w:t>. IVA och neonatal har undantagits från egenkontrollerna</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">okslut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337E671D" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="00725DBF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="133C09A6" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="00725DBF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725DBF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Bakgrund</w:t>
+        <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134683D4" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...33 lines deleted...]
-    <w:p w14:paraId="014AF089" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="00A07437" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="014AF089" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="006629AF">
         <w:t>Att följa upp och förbättra strålsäkerheten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>kontrollera så att</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00843845">
         <w:t>verksamheten sker enligt Strålsäkerhetsmyndighetens föreskrifter och tillståndsvillkor, samt NU</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="00843845">
         <w:t>sjukvårdens och regionens strålsäkerhetsrutiner</w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>, riktlinjer och mål</w:t>
       </w:r>
       <w:r w:rsidRPr="00843845">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3340AC57" w14:textId="77777777" w:rsidR="00A768F2" w:rsidRPr="006629AF" w:rsidRDefault="00A768F2" w:rsidP="00A768F2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF9B926" w14:textId="2FE1B97C" w:rsidR="00A768F2" w:rsidRPr="00A07437" w:rsidRDefault="00A768F2" w:rsidP="00A768F2">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdaterat länkar och lagt till egna checklistor för fler verksamheter.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="32FA7955" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725DBF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbetsbeskrivning </w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>och ansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0D893F" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
@@ -244,1021 +220,1613 @@
         <w:t>kontrollen utförs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C076B">
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r>
         <w:t>att relevanta medarbetare deltar i</w:t>
       </w:r>
       <w:r w:rsidRPr="002C076B">
         <w:t xml:space="preserve"> egenkontrollen</w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>. Checklistor för egenkontrollerna</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> utformas av NU</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">sjukvårdens strålsäkerhetsstrateg i samarbete med strålskyddsexpertfunktionen och strålningsfysikalisk ledningsfunktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78571348" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="78571348" w14:textId="00C85F55" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="006629AF">
         <w:t>Strålsäkerhetsstrateg ska se till att aktuella verksamheter med joniserande strålning annonseras minst två månader innan de ska rapportera in egenkontrollerna. Egenkontrollerna</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> finns i årshjulet i Plan och Styr och görs </w:t>
-[...3 lines deleted...]
-        <w:t>genom att frågor i en checklista</w:t>
+        <w:t xml:space="preserve"> finns i årshjulet i Plan och Styr och görs genom att frågor i en checklista</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C3D">
         <w:t xml:space="preserve"> besvaras </w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t xml:space="preserve">(se </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mallar </w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>nedan)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C3D">
         <w:t>För eventuellt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C3D">
         <w:t xml:space="preserve">funna </w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>brister</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C3D">
         <w:t xml:space="preserve">ska en </w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>tidsatt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C3D">
-        <w:t xml:space="preserve">åtgärdsplan upprättas. </w:t>
+        <w:t>åtgärdsplan upprättas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51A05">
+        <w:t xml:space="preserve"> och en ansvarig utses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C3D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1BCF">
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>Egenkontrollerna ska skickas in senast 18 januari</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> till strålsäkerhetsstrategen</w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
-        <w:t>. Områdenas administrativa funktion inom strålsäkerhet kan vid behov samordna verksamheternas egenkontroller.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006629AF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Områdenas administrativa funktion inom strålsäkerhet kan vid behov </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1BCF">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006629AF">
+        <w:t>samordna verksamheternas egenkontroller.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8BAE23" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:bookmarkStart w:id="2" w:name="_Hlk194315233"/>
       <w:r w:rsidRPr="006629AF">
         <w:t>NU</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t xml:space="preserve">sjukvårdens strålsäkerhetsstrateg ska se till att </w:t>
       </w:r>
       <w:r>
         <w:t>det årliga strålskydds</w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>bokslutet finns upprättat utefter den mall och senast det datum som regionen efterfrågar. Strategen ska skicka det färdiga bokslutet via NU</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>sjukvårdens kansli för diarieföring och fastställande av sjukhusdirektören. Därefter ska kansli</w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t xml:space="preserve"> skicka vidare bokslutet till den regionala strålsäkerhetsstrategen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="6CA44DA7" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="4656C34A" w14:textId="77777777" w:rsidR="006D18DC" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:r w:rsidRPr="006629AF">
         <w:t>NU</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>sjukvårdens strålsäkerhetsstrateg ska även skicka bokslutet till områdenas administrativa funktion inom strålsäkerhet för spridning till respektive områdeschef och därigenom till underställda chefer. Strategen ska föredra bokslutet på MSB</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="006629AF">
-        <w:t xml:space="preserve">rådet och BFM:s ledningsmöte. </w:t>
+        <w:t xml:space="preserve">rådet och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006629AF">
+        <w:t>BFM:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006629AF">
+        <w:t xml:space="preserve"> ledningsmöte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3454A506" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="006D18DC" w:rsidP="00F8187C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D18DC">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Medverkande vid egenkontrollen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607DE58D" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="00F8187C" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D18DC">
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0DC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Följande funktioner/befattningar bör medverka i egenkontrollen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DC3474" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Första linjens chef och/eller verksamhetschef (beroende på organisation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D52501" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Strålsäkerhetsombud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007830E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och/eller radiologisk ledningsfunktion (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RaLF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) (beroende på organisation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F94932" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRPr="007830E8" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sjukhusfysiker utsedd för aktuellt verksamhetsområde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1779AEA0" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322CF117" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dessutom kan även följande adjungeras:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0129C558" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Strålningsfysikalisk ledningsfunktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A84671C" w14:textId="77777777" w:rsidR="00BA0DC1" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7002">
+        <w:t>Strålskyddsexpertfunktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA44DA7" w14:textId="4C4E28E5" w:rsidR="00F8187C" w:rsidRPr="00BA0DC1" w:rsidRDefault="00BA0DC1" w:rsidP="00BA0DC1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rStyle w:val="Formatmall1Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392129">
+        <w:t>Områdets administrativa funktion inom strålsäkerhet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7643F0CF" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="006629AF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
         </w:rPr>
         <w:t>Verksamheter/enheter som ska utföra egenkontroll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277A19D4" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="277A19D4" w14:textId="386DFADB" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006629AF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Följande verksamheter/enheter ska utföra egenkontroll:</w:t>
+        <w:t>Följande verksamheter/enheter ska utföra egenkontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A22">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (följ länk för att hitta checklista för respektive verksamhet):</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06A22">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123DB1C3" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="01E7E9D5" w14:textId="77777777" w:rsidR="005C6864" w:rsidRPr="005C6864" w:rsidRDefault="005C6864" w:rsidP="005C6864">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6864">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Område I</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63D92DDA" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...11 lines deleted...]
-        <w:t>Område I</w:t>
+    <w:p w14:paraId="39022EA7" w14:textId="7C73DAE6" w:rsidR="005C6864" w:rsidRPr="00D0154E" w:rsidRDefault="00D0154E" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-12/native/Akutmottagning%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00D0154E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Akutmottagning - Checklista egenkontroll av strålsäkerhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC0DDE3" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="23C47ED6" w14:textId="68913034" w:rsidR="005C6864" w:rsidRPr="00203F3D" w:rsidRDefault="00D0154E" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00203F3D">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00203F3D">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-25/native/Endoskopi%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00203F3D">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00203F3D">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00203F3D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Endoskopi - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44428AC5" w14:textId="02A2C8F0" w:rsidR="005C6864" w:rsidRPr="00310430" w:rsidRDefault="00203F3D" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00310430">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00310430">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-13/native/Hudmottagning%20(Bucky)%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00310430">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00310430">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00310430">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Hudmottagning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00310430">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Bucky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00310430">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>) - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D275CB" w14:textId="4EE69678" w:rsidR="005C6864" w:rsidRPr="002040FB" w:rsidRDefault="00310430" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="002040FB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002040FB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-20/native/Kardiologi%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002040FB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002040FB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="002040FB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Kardiologi - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFDB87F" w14:textId="4909C3A1" w:rsidR="005C6864" w:rsidRPr="00C34AD2" w:rsidRDefault="002040FB" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C34AD2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C34AD2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-29/native/Osteoporosmottagning%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C34AD2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C34AD2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00C34AD2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Osteoporosmottagning - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739BD279" w14:textId="62431F8D" w:rsidR="005C6864" w:rsidRPr="005C6864" w:rsidRDefault="00C34AD2" w:rsidP="005C6864">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Akutmottagning</w:t>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="005C6864">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Område II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D2A233" w14:textId="1E03571D" w:rsidR="00B41871" w:rsidRPr="006629AF" w:rsidRDefault="00B41871" w:rsidP="00B41871">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="3BE6735A" w14:textId="751E67A9" w:rsidR="005C6864" w:rsidRPr="00E04C53" w:rsidRDefault="00E04C53" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-26/native/Kirurgi%20(inklusive%20k%C3%A4rlkirurgi)%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00E04C53">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Kirurgi (inklusive kärlkirurgi) - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E4263B" w14:textId="04401803" w:rsidR="005C6864" w:rsidRPr="00CD7FDB" w:rsidRDefault="00E04C53" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00CD7FDB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00CD7FDB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-11/native/K%C3%A4kkirurgi%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CD7FDB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CD7FDB">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00CD7FDB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Käkkirurgi - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559B5370" w14:textId="276E2520" w:rsidR="005C6864" w:rsidRPr="00D34C44" w:rsidRDefault="00CD7FDB" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D34C44">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D34C44">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-27/native/Narkosl%C3%A4kare%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D34C44">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D34C44">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00D34C44">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Narkosläkare - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DCDDC2" w14:textId="13BAA619" w:rsidR="005C6864" w:rsidRPr="0061470E" w:rsidRDefault="00D34C44" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0061470E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0061470E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-8/native/Operation%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="0061470E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0061470E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="0061470E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Operation - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E342ECC" w14:textId="456B61A2" w:rsidR="005C6864" w:rsidRPr="00864F1C" w:rsidRDefault="0061470E" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00864F1C">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00864F1C">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-28/native/Ortopedi%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00864F1C">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00864F1C">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00864F1C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Ortopedi - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F4215A" w14:textId="3CCA05FC" w:rsidR="005C6864" w:rsidRPr="00B55CE2" w:rsidRDefault="00864F1C" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B55CE2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B55CE2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-30/native/Urologi%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B55CE2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B55CE2">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00B55CE2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Urologi - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB039FD" w14:textId="2851B355" w:rsidR="005C6864" w:rsidRPr="00E31962" w:rsidRDefault="00B55CE2" w:rsidP="005C6864">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Endoskopi</w:t>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00E31962">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Område III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0D1134" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="25AD4C8B" w14:textId="3B90B948" w:rsidR="005C6864" w:rsidRPr="00E95883" w:rsidRDefault="00E95883" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-19/native/Brink%C3%A5sen%20r%C3%A4ttspsykiatri%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00E95883">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Brinkåsen rättspsykiatri - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045E3BBA" w14:textId="1C65F190" w:rsidR="005C6864" w:rsidRPr="00DF3012" w:rsidRDefault="00E95883" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DF3012">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DF3012">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-16/native/Mammografi%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF3012">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF3012">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00DF3012">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Mammografi - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E261022" w14:textId="7D9E375A" w:rsidR="005C6864" w:rsidRPr="009879CD" w:rsidRDefault="00DF3012" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009879CD">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009879CD">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-17/native/Nuklearmedicin%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009879CD">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009879CD">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="009879CD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Nuklearmedicin - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0545BFB9" w14:textId="28925609" w:rsidR="005C6864" w:rsidRPr="00DD0828" w:rsidRDefault="009879CD" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DD0828">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DD0828">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-18/native/Radiologi%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DD0828">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DD0828">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00DD0828">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Radiologi - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD8C7BD" w14:textId="0353C7C5" w:rsidR="005C6864" w:rsidRPr="00E31962" w:rsidRDefault="00DD0828" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E31962">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00E31962">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-9/native/Sjukhusfysik%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E31962">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E31962">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00E31962">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Sjukhusfysik - Checklista egenkontroll av strålsäkerhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A738BF5" w14:textId="3EFDA3AE" w:rsidR="005C6864" w:rsidRPr="005C6864" w:rsidRDefault="00E31962" w:rsidP="005C6864">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Hudmottagning (Bucky)</w:t>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="005C6864">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Övriga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F59B32A" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...5 lines deleted...]
-        <w:t>Kardiologi</w:t>
+    <w:p w14:paraId="5DCCF7DD" w14:textId="1C99E834" w:rsidR="005C6864" w:rsidRPr="001E532D" w:rsidRDefault="001E532D" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-22/native/FoU%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="001E532D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>FoU - Checklista egenkontroll av strålsäkerhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147D844F" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...5 lines deleted...]
-        <w:t>Osteoporosmottagning</w:t>
+    <w:p w14:paraId="1B4DCC87" w14:textId="2AAEE7C2" w:rsidR="005C6864" w:rsidRPr="00BD087E" w:rsidRDefault="001E532D" w:rsidP="005C6864">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="1712" w:right="-2" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BD087E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00BD087E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-14/native/Medicinsk%20teknik%20-%20Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BD087E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BD087E">
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005C6864" w:rsidRPr="00BD087E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>Medicinsk teknik - Checklista egenkontroll av strålsäkerhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E49999A" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...11 lines deleted...]
-        <w:t>Område II</w:t>
+    <w:p w14:paraId="12AC1875" w14:textId="116CE629" w:rsidR="005C6864" w:rsidRPr="005C6864" w:rsidRDefault="00BD087E" w:rsidP="005C6864">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-2"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6184B0" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...267 lines deleted...]
-    <w:p w14:paraId="0CA7DA1C" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="00725DBF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="2E5B2C02" w14:textId="77777777" w:rsidR="00AF648B" w:rsidRPr="00725DBF" w:rsidRDefault="00AF648B" w:rsidP="00AF648B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk194320189"/>
       <w:r w:rsidRPr="00725DBF">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Dokumentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6712DB" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
+    <w:p w14:paraId="7AB41A8C" w14:textId="77777777" w:rsidR="00AF648B" w:rsidRDefault="00AF648B" w:rsidP="00AF648B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk194320156"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk194320156"/>
       <w:r w:rsidRPr="006629AF">
         <w:t xml:space="preserve">Verksamheten arkiverar protokoll och åtgärdsplan enligt sina rutiner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734B1540" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="006629AF" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="6A6B542F" w14:textId="77777777" w:rsidR="00AF648B" w:rsidRPr="006629AF" w:rsidRDefault="00AF648B" w:rsidP="00AF648B">
+      <w:bookmarkStart w:id="5" w:name="_Hlk194320173"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Bokslutet</w:t>
       </w:r>
       <w:r w:rsidRPr="006467A3">
         <w:t xml:space="preserve"> ska sparas i fem år och på uppmaning skickas till </w:t>
       </w:r>
       <w:r w:rsidRPr="006629AF">
         <w:t>Strålsäkerhetsmyndigheten (SSM).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...261 lines deleted...]
-      </w:hyperlink>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="51D64218" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRPr="003264E6" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk194320189"/>
       <w:r w:rsidRPr="003264E6">
         <w:t>Referenser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B283DD" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="12797367" w14:textId="77777777" w:rsidR="00F8187C" w:rsidRDefault="00F8187C" w:rsidP="00F8187C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003264E6">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS" w:cs="TimesNewRomanPS"/>
         </w:rPr>
         <w:t>Strålsäkerhetsmyndighetens föreskrift SSMFS 2018:5</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="50296B99" w14:textId="77777777" w:rsidR="00E77775" w:rsidRPr="00C25ECB" w:rsidRDefault="00E77775" w:rsidP="00F8187C">
       <w:pPr>
         <w:ind w:left="0" w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E77775" w:rsidRPr="00C25ECB" w:rsidSect="00CC35E1">
+    <w:sectPr w:rsidR="00E77775" w:rsidRPr="00C25ECB" w:rsidSect="00C06A22">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="275260C1" w14:textId="77777777" w:rsidR="002445FE" w:rsidRDefault="002445FE">
+    <w:p w14:paraId="710799A4" w14:textId="77777777" w:rsidR="00520A55" w:rsidRDefault="00520A55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="789D27B0" w14:textId="77777777" w:rsidR="002445FE" w:rsidRDefault="002445FE">
+    <w:p w14:paraId="08FD66F8" w14:textId="77777777" w:rsidR="00520A55" w:rsidRDefault="00520A55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1FE6373F" w14:textId="77777777" w:rsidR="002445FE" w:rsidRDefault="002445FE">
+    <w:p w14:paraId="1EA4C4FC" w14:textId="77777777" w:rsidR="00520A55" w:rsidRDefault="00520A55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -1423,61 +1991,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55D9AD63" w14:textId="77777777" w:rsidR="002445FE" w:rsidRDefault="002445FE"/>
+    <w:p w14:paraId="088D3506" w14:textId="77777777" w:rsidR="00520A55" w:rsidRDefault="00520A55"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="401275CB" w14:textId="77777777" w:rsidR="002445FE" w:rsidRDefault="002445FE">
+    <w:p w14:paraId="75D4D050" w14:textId="77777777" w:rsidR="00520A55" w:rsidRDefault="00520A55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E6E6BE2" w14:textId="77777777" w:rsidR="002445FE" w:rsidRDefault="002445FE">
+    <w:p w14:paraId="7874B17D" w14:textId="77777777" w:rsidR="00520A55" w:rsidRDefault="00520A55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -1525,60 +2093,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="2A5B3B65">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -1648,60 +2216,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4753A50F">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -4212,650 +4780,699 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1056705618">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="965038381">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1152989918">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="388191458">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1027682554">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="993919785">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00014637"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00075505"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A5D7A"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A7E33"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D79BB"/>
     <w:rsid w:val="000E0592"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00112216"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0012195F"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134942"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0014250D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001577D6"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E4052"/>
     <w:rsid w:val="001E4AB2"/>
+    <w:rsid w:val="001E532D"/>
     <w:rsid w:val="001F55AB"/>
     <w:rsid w:val="001F6392"/>
     <w:rsid w:val="00200C57"/>
+    <w:rsid w:val="00203F3D"/>
+    <w:rsid w:val="002040FB"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="002445FE"/>
     <w:rsid w:val="00245AE2"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B7B15"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D4770"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00310430"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00314280"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00361CC4"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003754FE"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00396048"/>
     <w:rsid w:val="003979C9"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A2A35"/>
     <w:rsid w:val="003A6AA4"/>
     <w:rsid w:val="003B1095"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B592A"/>
     <w:rsid w:val="003B612F"/>
+    <w:rsid w:val="003C1BCF"/>
     <w:rsid w:val="003C6F28"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3A97"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E25F1"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004138FC"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00427B0B"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494980"/>
     <w:rsid w:val="00496B2D"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A5B39"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B6256"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C22F9"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D037B"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E009B"/>
     <w:rsid w:val="004F0103"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005110EF"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00520A55"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00532182"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00561685"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00577213"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00590686"/>
     <w:rsid w:val="005950C4"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A0933"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B2CCD"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C5345"/>
+    <w:rsid w:val="005C6864"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0D71"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E5516"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="0061470E"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00631F94"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665002"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006759BC"/>
+    <w:rsid w:val="00676561"/>
     <w:rsid w:val="006829D0"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C54FC"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D18DC"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00702037"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00725DBF"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735E47"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007871D7"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A7B16"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008211EE"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="0083570D"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843845"/>
     <w:rsid w:val="00843DC8"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00855E47"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00864F1C"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00886F0B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E3B68"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E49FC"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F1AD7"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="009015F5"/>
     <w:rsid w:val="00901ECE"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009155C1"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00930595"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009879CD"/>
     <w:rsid w:val="00995A9A"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D125B"/>
     <w:rsid w:val="009D1943"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5B1D"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47708"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A51A05"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A709BA"/>
+    <w:rsid w:val="00A768F2"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA136E"/>
     <w:rsid w:val="00AA160C"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF3E80"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF648B"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B41871"/>
     <w:rsid w:val="00B44BB7"/>
     <w:rsid w:val="00B453F1"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B55CE2"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B63ACD"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B67604"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA0DC1"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD087E"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C0097B"/>
+    <w:rsid w:val="00C06A22"/>
+    <w:rsid w:val="00C06E02"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C25ECB"/>
+    <w:rsid w:val="00C34AD2"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C4461A"/>
     <w:rsid w:val="00C475DD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C761C2"/>
     <w:rsid w:val="00C775F0"/>
     <w:rsid w:val="00C77799"/>
     <w:rsid w:val="00C83920"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB0CA2"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC2CC7"/>
     <w:rsid w:val="00CC35E1"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD2C86"/>
     <w:rsid w:val="00CD5681"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CD7FDB"/>
     <w:rsid w:val="00CE3791"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D0154E"/>
     <w:rsid w:val="00D06FBC"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D077CB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D34C44"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D442AF"/>
     <w:rsid w:val="00D44501"/>
     <w:rsid w:val="00D4583D"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52C5E"/>
     <w:rsid w:val="00D53FE7"/>
     <w:rsid w:val="00D711B5"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D92F69"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB42A8"/>
+    <w:rsid w:val="00DD0828"/>
     <w:rsid w:val="00DD223D"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF3012"/>
     <w:rsid w:val="00DF5EBF"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E04C53"/>
     <w:rsid w:val="00E06C34"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E13487"/>
+    <w:rsid w:val="00E252F1"/>
+    <w:rsid w:val="00E31962"/>
+    <w:rsid w:val="00E36ECB"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E55E6A"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7323F"/>
     <w:rsid w:val="00E73815"/>
     <w:rsid w:val="00E77775"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E93E66"/>
+    <w:rsid w:val="00E95883"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC58FA"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF4427"/>
+    <w:rsid w:val="00F1548E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F35C35"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F46C6E"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F815F9"/>
     <w:rsid w:val="00F8187C"/>
     <w:rsid w:val="00F8492B"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA17FA"/>
     <w:rsid w:val="00FA68D9"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0F51F3C8"/>
     <w:rsid w:val="26AC3CE9"/>
     <w:rsid w:val="31FCED96"/>
     <w:rsid w:val="34434B67"/>
     <w:rsid w:val="44A98170"/>
     <w:rsid w:val="574E79A3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{2C16BB7D-23AE-4600-A550-FF9208CB8918}"/>
+  <w15:docId w15:val="{A9D4E7D9-2C27-47F6-B2EF-AAB103C29420}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7395,51 +8012,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-13/native/Checklista%20egenkontroll%20av%20str%c3%a5ls%c3%a4kerhet%20hud%20och%20osteoporos.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-9/native/Checklista%20egenkontroll%20av%20str%c3%a5ls%c3%a4kerhet%20sjukhusfysik.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-12/native/Checklista%20egenkontroll%20av%20str%c3%a5ls%c3%a4kerhet%20akuten.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-17/native/Checklista%20egenkontroll%20av%20str%c3%a5ls%c3%a4kerhet%20nuklearmedicin.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-8/native/Checklista%20egenkontroll%20av%20str%C3%A5ls%C3%A4kerhet%20vid%20verksamheter%20med%20mobila%20C-b%C3%A5gar.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-16/native/Checklista%20egenkontroll%20av%20str%c3%a5ls%c3%a4kerhet%20mammografi.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8444-362214683-11/native/Checklista%20egenkontroll%20av%20str%c3%a5ls%c3%a4kerhet%20tandr%c3%b6ntgen.pdf" TargetMode="External" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7735,71 +8352,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1127</Words>
-  <Characters>5975</Characters>
+  <Words>1321</Words>
+  <Characters>7005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7088</CharactersWithSpaces>
+  <CharactersWithSpaces>8310</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Egenkontroll av strålsäkerhet och årligt strålskyddsbokslut</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>78</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>119</revision>
+  <lastPrinted>2016-03-30T16:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>