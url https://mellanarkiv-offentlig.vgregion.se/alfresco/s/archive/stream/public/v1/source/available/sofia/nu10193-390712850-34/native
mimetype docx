--- v0 (2026-01-10)
+++ v1 (2026-10-27)
@@ -1,3328 +1,4167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45AF9DC8" w14:textId="77777777" w:rsidR="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="003217A6" w:rsidSect="001540CA">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="2119" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="7D44E861" w14:textId="099CD8FB" w:rsidR="003217A6" w:rsidRPr="003F4FA1" w:rsidRDefault="00E01CD5" w:rsidP="00233A5B">
+    <w:p w14:paraId="7D44E861" w14:textId="099CD8FB" w:rsidR="003217A6" w:rsidRDefault="00E01CD5" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc256000156"/>
       <w:bookmarkStart w:id="2" w:name="_Toc256000130"/>
       <w:bookmarkStart w:id="3" w:name="_Toc256000104"/>
       <w:bookmarkStart w:id="4" w:name="_Toc256000078"/>
       <w:bookmarkStart w:id="5" w:name="_Toc256000052"/>
       <w:bookmarkStart w:id="6" w:name="_Toc256000026"/>
       <w:bookmarkStart w:id="7" w:name="_Toc256000000"/>
       <w:bookmarkStart w:id="8" w:name="_Toc154051898"/>
       <w:r w:rsidRPr="003F4FA1">
         <w:t>SPECT/CT undersökning på Discovery SPECT/CT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="01EC01E5" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+    <w:p w14:paraId="13BC90C7" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRPr="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69"/>
+    <w:p w14:paraId="7553C471" w14:textId="6717DF34" w:rsidR="005B2F69" w:rsidRPr="00F3640D" w:rsidRDefault="005B2F69" w:rsidP="00F3640D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc256000158"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003217A6">
+      <w:bookmarkStart w:id="9" w:name="_Toc240275992"/>
+      <w:r w:rsidRPr="00F3640D">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="76272B68" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:r w:rsidRPr="00F3640D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261AA425" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A40CED" w14:textId="19DABDD6" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">På Nuklearmedicin på NÄL och på Uddevalla sjukhus finns en SPECT/CT-kamera av modell Discovery 870 CZT respektive Discovery 670 Pro. Kameran består av en gammakameradel (SPECT) och en CT-del. Efter SPECT/CT-bildtagning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>autorekonstrueras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CT-bilderna. Även metallartefaktsreduktion används vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F005371" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1590ACE7" w14:textId="49EA8A79" w:rsidR="005B2F69" w:rsidRPr="00F3640D" w:rsidRDefault="005B2F69" w:rsidP="002C3C64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc256000159"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="003217A6">
+      <w:bookmarkStart w:id="10" w:name="_Toc240275993"/>
+      <w:r w:rsidRPr="00F3640D">
         <w:t>Syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003217A6">
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00F3640D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358BA94C" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A45D45C" w14:textId="45CF10D5" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
         <w:t xml:space="preserve">Syftet med rutinen är att beskriva hur SPECT/CT-bildtagningen på kamerorna utförs </w:t>
       </w:r>
-      <w:r w:rsidR="00AE4A10">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw262335212"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="003217A6">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
         <w:t xml:space="preserve">samt att beskriva hur bilder automatiskt rekonstrueras och skickas. </w:t>
       </w:r>
-      <w:r w:rsidR="00082176">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="scxw262335212"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="003217A6">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
         <w:t>Dessutom beskrivs var CT-bilder med metallartefaktsreduktion ska skickas och hur de rekonstrueras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32305964" w14:textId="40EDFB81" w:rsidR="00E01CD5" w:rsidRDefault="00E01CD5" w:rsidP="00233A5B">
+    <w:p w14:paraId="4010FEF6" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2338D673" w14:textId="7998619C" w:rsidR="005B2F69" w:rsidRPr="00F3640D" w:rsidRDefault="005B2F69" w:rsidP="002C3C64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc154051963"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240275994"/>
+      <w:r w:rsidRPr="00F3640D">
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="38372B69" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1635DA02" w14:textId="1F4C0173" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="751EB14A" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Tillägg Bilaga – Manuell rekonstruktion av CT-bilder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B4A175" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF9496F" w14:textId="0AA86787" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="002C3C64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="40"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc240275995"/>
+      <w:r w:rsidRPr="00F3640D">
         <w:t>Ansvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="344B02F1" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5C5048" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8BCD41" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BMA utför undersökningen enligt beskrivningen och ser till att bilderna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>autorekonstrueras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och skickas till PACS. Vid metallartefaktsreduktion skickas ytterligare bilder till aktuell plats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB4FC83" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRDefault="005B2F69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3882DE79" w14:textId="704E0223" w:rsidR="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="855"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788083F8" w14:textId="77777777" w:rsidR="005B2F69" w:rsidRPr="005B2F69" w:rsidRDefault="005B2F69" w:rsidP="005B2F69"/>
+    <w:bookmarkStart w:id="13" w:name="_Toc501440349" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="26"/>
         </w:rPr>
         <w:id w:val="996546061"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="66FE6441" w14:textId="4F892476" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="03F75DBD" w14:textId="64B157C5" w:rsidR="00260A84" w:rsidRDefault="00377EBF">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc154051961" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275992" w:history="1">
+            <w:r w:rsidR="00260A84" w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00260A84">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00260A84">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00260A84">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051961 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275992 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00260A84">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00260A84">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r w:rsidR="00260A84">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00260A84">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4858FB30" w14:textId="263D74D1" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="43D3DDE6" w14:textId="2BDC1962" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051962" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275993" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051962 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275993 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18A937A8" w14:textId="6CC16190" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="31F489E9" w14:textId="1BF928EC" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051963" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275994" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051963 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275994 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2EC8EBFE" w14:textId="68842DC2" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="0D5B82D1" w14:textId="62D9F484" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051964" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275995" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051964 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275995 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D123F72" w14:textId="0B1FC075" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="0AB6573B" w14:textId="61DC9B26" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051965" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275996" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inledande SPECT vid SPECT/CT (emission first)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051965 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275996 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7018DFE3" w14:textId="58F41CA5" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="103D3AF8" w14:textId="0B0EDEC8" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051966" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275997" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Flera FOV i sammanhängande bildtagning utan SmartConsole</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051966 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275997 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="055201D4" w14:textId="5CB37C26" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="180BE8FB" w14:textId="196A9700" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051967" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275998" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Flera FOV i sammanhängande bildtagning med Smartconsole</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051967 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275998 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="361CC6F5" w14:textId="4338474D" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="1BF59118" w14:textId="231D319A" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051968" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240275999" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>NM-SPECT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051968 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240275999 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09096D8A" w14:textId="483A618C" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="36CC0A21" w14:textId="7905F3A1" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051969" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276000" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051969 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276000 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49BBF404" w14:textId="21418B40" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="4CAD679C" w14:textId="31CFDF1D" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051970" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276001" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051970 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276001 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A8D0FB9" w14:textId="716AE34B" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="336C9A6C" w14:textId="72C1F3FE" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051971" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276002" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inledande CT vid SPECT/CT (CT-first)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051971 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276002 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20A116FB" w14:textId="310DF67F" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="686CF766" w14:textId="270008FC" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051972" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276003" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Positionering av patient</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051972 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276003 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EFB6ECD" w14:textId="007F79DD" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="375BFFE9" w14:textId="1B146BA6" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051973" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276004" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Scout</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051973 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276004 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6ED6A395" w14:textId="2DF873DF" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="5F757126" w14:textId="3B2520BA" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051974" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276005" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051974 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276005 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B4E87A9" w14:textId="6CD1702A" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="3782A109" w14:textId="3DE19A48" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051975" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276006" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>NM-SPECT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051975 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276006 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EB73409" w14:textId="67CAF5C1" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="2968B521" w14:textId="7F39B008" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051976" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276007" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tips &amp; trix</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051976 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276007 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65542EB6" w14:textId="0B2B9B62" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="30F98B2E" w14:textId="5394171C" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051977" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276008" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ofrivilligt tryck på landmark på CT:n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051977 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276008 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6990D61B" w14:textId="29C709DD" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="705D3588" w14:textId="18A8E8D6" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051978" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276009" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nedstängning av CT-protokoll innan scan är utfört</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051978 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276009 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7472A96A" w14:textId="34F72783" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="42DB89BC" w14:textId="4B42C390" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051979" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276010" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rekonstruktion, överföring av bilder &amp; metallartefaktsreduktion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051979 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276010 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DDA3F04" w14:textId="48410DD0" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="7B3FB75A" w14:textId="70AF81D2" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051980" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276011" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rekonstruktion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051980 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276011 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68B071DD" w14:textId="7799BC41" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="5669F187" w14:textId="5DEA227C" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051981" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276012" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Överföring av CT till PACS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051981 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276012 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="540D1D66" w14:textId="3C3BE5D6" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="3963AF5F" w14:textId="1A4BEB0E" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051982" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276013" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rekonstruktion av MAR-bilder i SmartConsole</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051982 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276013 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="162DC466" w14:textId="7C19224A" w:rsidR="00651BEF" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="404B957F" w14:textId="2C1B2000" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
-            <w:ind w:left="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc154051983" w:history="1">
-            <w:r w:rsidRPr="002434CE">
+          <w:hyperlink w:anchor="_Toc240276014" w:history="1">
+            <w:r w:rsidRPr="005608D4">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rekonstruktion av MAR-bilderna i Xeleris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc154051983 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276014 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB7E8D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5857A8FA" w14:textId="74D43792" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="00651BEF" w:rsidP="00233A5B">
+        <w:p w14:paraId="2EB2F5A4" w14:textId="5AC12F67" w:rsidR="00260A84" w:rsidRDefault="00260A84">
           <w:pPr>
-            <w:pStyle w:val="Innehll1"/>
-            <w:ind w:left="0"/>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240276015" w:history="1">
+            <w:r w:rsidRPr="005608D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bilaga – ”Manuell” rekonstruktion av CT-bilder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276015 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="22865984" w14:textId="1BC1C890" w:rsidR="00260A84" w:rsidRDefault="00260A84">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="992"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240276016" w:history="1">
+            <w:r w:rsidRPr="005608D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005608D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Om rekonstruerade serier saknas:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276016 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1724D4A1" w14:textId="21D1603A" w:rsidR="00260A84" w:rsidRDefault="00260A84">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="992"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240276017" w:history="1">
+            <w:r w:rsidRPr="005608D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005608D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Om endast MPR-bilder saknas:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276017 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7AFDD663" w14:textId="64C649B2" w:rsidR="00260A84" w:rsidRDefault="00260A84">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="992"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240276018" w:history="1">
+            <w:r w:rsidRPr="005608D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005608D4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>”Special-rekonstruktioner”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240276018 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5857A8FA" w14:textId="7716931D" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="00377EBF" w:rsidP="00377EBF">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
+            </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="35FA54FD" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
-[...23 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F9B4367" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc256000161"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc154051965"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000161"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc256000135"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc256000109"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc256000057"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc65146549"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc69108241"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240275996"/>
       <w:r w:rsidRPr="003217A6">
         <w:lastRenderedPageBreak/>
-        <w:t>Inledande SPECT vid SPECT/CT (emission first)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Inledande SPECT vid SPECT/CT (emission </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="6275A9EC" w14:textId="374890FE" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc256000162"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc256000136"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc256000110"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc256000084"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc256000058"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc65146550"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc69108242"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc240275997"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Flera FOV i sammanhängande bildtagning </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidR="00714C8C">
+        <w:t xml:space="preserve">utan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00714C8C">
+        <w:t>SmartConsole</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5704A4F7" w14:textId="21BEDABA" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">För att ändra antalet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>field</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>views</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>FOVs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">) tryck på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tomo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parameters </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7DA9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>och sedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>settings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68397696" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Välj önskat antal SPECT-fält i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>FOVs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F87570B" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">För att byta ordning på bildtagningarna klicka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Table in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0623392F" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Om CT också ska köras bocka i rutan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aquire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1055810A" w14:textId="4364B48D" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc256000163"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc256000137"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc256000111"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc256000085"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc256000059"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc69108243"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc240275998"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Flera FOV i sammanhängande bildtagning </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidR="007F04C2">
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007F04C2">
+        <w:t>Smartconsole</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="42"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3B44229E" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Gå till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>SmartConsole</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> och öppna aktuell patient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF0D3E7" w14:textId="411CD0BF" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Lås upp SPECT-CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>evo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> läng</w:t>
+      </w:r>
+      <w:r w:rsidR="0009278F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">t till höger på skärmen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FE09DB" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Flytta markören för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>scanområdet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> till önskat område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CCCE3A" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Behövs ett större område klicka på +. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1085B2" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Klicka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Apply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ranges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> två gånger efter varandra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E5FCF8" w14:textId="3D8B7B56" w:rsidR="003217A6" w:rsidRPr="005A6674" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc256000164"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc256000138"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc256000112"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc256000086"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc256000060"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc256000034"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc65146551"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc69108244"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc240275999"/>
+      <w:r w:rsidRPr="005A6674">
+        <w:t>NM</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
-    </w:p>
-    <w:p w14:paraId="6275A9EC" w14:textId="374890FE" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidR="006E31A5" w:rsidRPr="005A6674">
+        <w:t>-SPE</w:t>
+      </w:r>
+      <w:r w:rsidR="0009278F" w:rsidRPr="005A6674">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="006E31A5" w:rsidRPr="005A6674">
+        <w:t>T</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="322680F3" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Se till att aktuell kroppsdel inte ligger högre än 160 cm på britsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2DAF5D" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Se till att rutan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emission </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är i bockad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AD4865" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Tryck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Apply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BF1AB7" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Tryck på britsens linjal ungefär på mitten av önskat FOV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4570B805" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> på handkontrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105073FB" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Justera vid behov </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>britsläget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> med IN respektive OUT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E27B1" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>GO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> på handkontrollen för att starta SPECT-insamlingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C5A463" w14:textId="7112BE96" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Direkt efter avslutad NM-bild tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>GO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> på handkontrollen. Kameran växlar </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0500">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">över till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> och britsen körs in i CT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>. Övervaka patienten noga vid brits</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0500">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">förflyttningen så att ingen kroppsdel slår i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74406A2A" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Justera så att patienten ligger i rätt höjd med hjälp av positioneringslaser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6635C55E" w14:textId="7FB1E26F" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> på Landmark för då försvinner din positionsinställning som du </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41CA8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">gjort på britsens linjal. Om du råkat göra detta se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tips &amp; trix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E18795" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc65146552"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc69108245"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621B3033" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc256000162"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc256000165"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000113"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc256000087"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc240276000"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Scout</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
-      <w:r w:rsidR="00714C8C">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="60"/>
-    </w:p>
-    <w:p w14:paraId="5704A4F7" w14:textId="21BEDABA" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="481502E6" w14:textId="5C393364" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Vid inledande SPECT så finns vissa undersökningar som inte använder någon scout, </w:t>
+      </w:r>
+      <w:r w:rsidR="008838BD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">hoppa då till punkten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691CFA62" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BE70B9" w14:textId="19757AFE" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">För att ändra antalet field of views (FOVs) tryck på </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Om CT-bilden ska vara längre än NM-bilden, öka då längden på scouten genom </w:t>
+      </w:r>
+      <w:r w:rsidR="008838BD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">att justera </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tomo</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000B7DA9">
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">end </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="68397696" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>. Det är viktigt att scouten täcker det intressanta området för att dosmoduleringen ska fungera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF72AFE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003217A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F87570B" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+    <w:p w14:paraId="48393E8B" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">För att byta ordning på bildtagningarna klicka </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="0623392F" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Flytta till startposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57214677" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Aquire CT.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1055810A" w14:textId="4364B48D" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Starta avsökning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3299399E" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="00084B68" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Scouten visas på skärmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA02541" w14:textId="4451131F" w:rsidR="00A902A7" w:rsidRPr="006448D4" w:rsidRDefault="00A902A7" w:rsidP="006448D4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006448D4">
+        <w:t xml:space="preserve">Om önskat undersökningsområde inte finns med på scouten, eller om större </w:t>
+      </w:r>
+      <w:r w:rsidR="007B453B" w:rsidRPr="006448D4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006448D4">
+        <w:t xml:space="preserve">metallobjekt glömt avlägsnas från patienten, behöver scouten tas om. </w:t>
+      </w:r>
+      <w:r w:rsidR="008838BD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006448D4">
+        <w:t>Efter att det eventuella metallobjektet avlägsnats;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCA23D2" w14:textId="3CFD949C" w:rsidR="00084B68" w:rsidRPr="00233A5B" w:rsidRDefault="00A902A7" w:rsidP="006448D4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006448D4">
+        <w:t>Klicka på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006448D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006448D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>repeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006448D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006448D4">
+        <w:t xml:space="preserve">, justera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006448D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006448D4">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006448D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">end </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006448D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006448D4">
+        <w:t xml:space="preserve"> så det täcker önskat område och ta om scouten enligt ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B443BF0" w14:textId="549D7721" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="007B453B" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006448D4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tryck</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Next</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BC4259" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Anpassa undersökningsområdet (det gröna nätet) efter önskat område. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284A3A35" w14:textId="0259162F" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Går det inte att ändra undersökningsområdet, se till att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Exam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> (högst upp till </w:t>
+      </w:r>
+      <w:r w:rsidR="006B21D4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">vänster på den högra skärmen) och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>localizer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> (på den vänstra skärmen) är valda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A7CFFB" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc256000163"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc256000166"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc256000140"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc256000114"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc256000088"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc256000062"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc256000036"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc256000010"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc65146553"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc69108246"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc240276001"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
-      <w:r w:rsidR="007F04C2">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="69"/>
-    </w:p>
-[...78 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="3AE2AA06" w14:textId="2A291583" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Tryck på fliken med transversalsnitte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003077E7">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="003077E7" w:rsidRPr="003077E7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Sätt bredden på FOV till 70 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A179DB" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:right="1" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Flytta den röda klammern (NM bildens FOV) på höger sida till önskat område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CC7995" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C613DB7" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Flytta till startposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39898799" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Starta avsökning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C23C4A2" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Acq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> är klar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333B62B4" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Close session</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när bildtagningen är avslutad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084663F1" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F74D225" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc256000167"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc256000141"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc256000115"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000011"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc65146554"/>
+      <w:bookmarkStart w:id="81" w:name="_Ref68675897"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc69108247"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc240276002"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Inledande CT vid SPECT/CT (CT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
-      <w:r w:rsidR="006E31A5" w:rsidRPr="005A6674">
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="79"/>
-    </w:p>
-[...229 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="0FAE94C2" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc256000168"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc256000142"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc256000116"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc256000090"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc65146555"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc69108248"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc240276003"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Positionering av patient</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
-    </w:p>
-[...303 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
-      <w:bookmarkEnd w:id="94"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3AE2AA06" w14:textId="2A291583" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+    </w:p>
+    <w:p w14:paraId="378D9C9C" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="61CC7995" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Se till att aktuell kroppsdel inte ligger högre än 160 cm på britsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBDE71C" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">För att ändra antalet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>FOVs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> tryck på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Confirm</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003217A6">
+        <w:t>Tomo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parameters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>och sedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>settings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C613DB7" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+    <w:p w14:paraId="6658003A" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Välj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>önskat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>antal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SPECT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fält</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
           <w:i/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="39898799" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Number of FOVs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (field of views).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590D8FDA" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Starta avsökning</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="6C23C4A2" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+        <w:t xml:space="preserve"> parameters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785495C7" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Bocka i rutan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:t>CT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>CT Acq completed</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="333B62B4" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6002EF99" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:t>Apply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Close session</w:t>
-[...81 lines deleted...]
-    <w:p w14:paraId="378D9C9C" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAEA79B" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
-        <w:t>Se till att aktuell kroppsdel inte ligger högre än 160 cm på britsen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EBDE71C" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>SET</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> på handkontrollen utan att trycka på linjalen innan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2660DC26" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
-        <w:t xml:space="preserve">För att ändra antalet FOVs tryck på </w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="6658003A" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+        <w:t xml:space="preserve">Gå runt till CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEA5493" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="590D8FDA" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Uppmana patienten att blunda och tänd laserlampan så att linjerna syns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB8323" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
-        <w:t xml:space="preserve">Tryck på </w:t>
-[...83 lines deleted...]
-        <w:t>Centrera höjden och ställ in landmark i det område du önskar scanna.</w:t>
+        <w:t xml:space="preserve">Centrera höjden och ställ in landmark i det område du önskar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>scanna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A2B9BE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="716BA734" wp14:editId="49FA7857">
             <wp:extent cx="4030980" cy="2216785"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -3412,51 +4251,59 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="409575" cy="446405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D6E4D">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
-        <w:t>Landmark för den närmsta linjen när du står vid CT-gantryt.</w:t>
+        <w:t>Landmark för den närmsta linjen när du står vid CT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F895A5E" w14:textId="65985082" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B541A0B" wp14:editId="2477ED91">
             <wp:extent cx="387985" cy="446405"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Bildobjekt 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3482,51 +4329,59 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="387985" cy="446405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D6E4D">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
-        <w:t>Landmark för den bortre linjen (närmast NM-gantryt).</w:t>
+        <w:t>Landmark för den bortre linjen (närmast NM-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335C9EFE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034C3DC2" w14:textId="1758EC29" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Tryck på önskad Landmark-knapp.</w:t>
       </w:r>
       <w:r w:rsidR="00305D85">
         <w:t xml:space="preserve"> Det sista trycket är det som kommer användas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE9F9E5" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
@@ -3552,673 +4407,841 @@
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Lås och stäng dörrarna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411FC97E" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Ange i siffror (mm) hur stort scanningsområde i förhållande till landmarklinjen du önskar. Gör gärna scouten längre än det önskade området för att vara säker på att inte missa något.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B81BC43" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">S = Superiort (uppåt mot huvudet)  </w:t>
+        <w:t xml:space="preserve">S = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Superiort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (uppåt mot huvudet)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B206035" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">I = Inferiort (nedåt mot fötterna) </w:t>
+        <w:t xml:space="preserve">I = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Inferiort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nedåt mot fötterna) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6417B37C" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">S och I refererar till positioner på patienten oberoende av patientens orientering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4D7AE7" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc256000169"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="130" w:name="_Toc154051973"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000169"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000143"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc256000117"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc256000091"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc256000039"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc65146556"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc69108249"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc240276004"/>
       <w:r w:rsidRPr="003217A6">
         <w:lastRenderedPageBreak/>
         <w:t>Scout</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="4370EE79" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD47DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD47DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7969DA" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Flytta till startposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DEBE7D" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Starta avsökning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663EA9A2" w14:textId="77777777" w:rsidR="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Scouten visas på skärmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5552D312" w14:textId="3557CBEC" w:rsidR="00DB70FA" w:rsidRPr="00DB70FA" w:rsidRDefault="00DB70FA" w:rsidP="00B743E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0" w:hanging="283"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:t xml:space="preserve">Om önskat undersökningsområde inte finns med på scouten, eller om större </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:t xml:space="preserve">metallobjekt glömt avlägsnas från patienten, behöver scouten tas om. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:t>Efter att det eventuella metallobjektet avlägsnats;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65782F2E" w14:textId="77777777" w:rsidR="00DB70FA" w:rsidRDefault="00DB70FA" w:rsidP="00B743E1">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:t>Klicka på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>repeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:t xml:space="preserve">, justera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> end </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB70FA">
+        <w:t xml:space="preserve"> så det täcker önskat område och ta om scouten enligt ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB149B6" w14:textId="77777777" w:rsidR="00CC0C2D" w:rsidRPr="003217A6" w:rsidRDefault="00CC0C2D" w:rsidP="00DB70FA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CFE9F2B" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Next</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2CFD01" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Anpassa undersökningsområdet (det gröna nätet) efter önskat område. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF2D4AD" w14:textId="0FFF6DBC" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="0037117E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Går det inte att ändra undersökningsområdet, se till att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Exam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Rx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> (högst upp till </w:t>
+      </w:r>
+      <w:r w:rsidR="006807B3">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">vänster på den högra skärmen) och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD011D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>localizer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> (på den vänstra skärmen) är valda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD5A4FF" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000170"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc256000144"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc256000118"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc256000066"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc256000040"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc65146557"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc69108250"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc240276005"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="1827B4AA" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Tryck på fliken med transversalsnittet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Sätt bredden på FOV till 70 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464A920F" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Flytta den röda klammern (NM bildens FOV) på höger sida till önskat område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D21B0C" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Tryck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58646DC8" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Flytta till startposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD46401" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Starta avsökning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när knappen blinkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320D45BE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Acq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> är klar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42395986" w14:textId="0D7A9891" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc256000171"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000145"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc256000119"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc256000067"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc65146558"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc69108251"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc240276006"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>NM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
+      <w:r w:rsidR="004A3EAF">
+        <w:t>-SPECT</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="2D2C38CE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Britsen flyttas nu automatiskt till NM-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> för SPECT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148C097C" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>NM-insamlingen startas automatiskt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B549AEF" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Tryck </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Close session</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> när bildtagningen är avslutad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C8A833" w14:textId="3577FEE2" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">I de fall flera FOV ska köras flyttar kameran automatiskt patientbritsen till </w:t>
+      </w:r>
+      <w:r w:rsidR="002B227C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>korrekt position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E9A383" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6932C383" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc256000172"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc256000146"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc256000094"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc256000068"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc256000042"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc65146559"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc69108252"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc240276007"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Tips &amp; trix</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
-    </w:p>
-[...228 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="5B835A25" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="_Toc256000173"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000147"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc256000095"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc65146560"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc69108253"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc240276008"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Ofrivilligt tryck på landmark på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT:n</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
-    </w:p>
-[...131 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
-      <w:bookmarkEnd w:id="144"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2D2C38CE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="59262A50" w14:textId="5D725388" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">När CT ska utföras sist så ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> landmark på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> tryckas in, men om detta gjorts </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81A05">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>måste en korrekt centrering av patienten utföras:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283215FB" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:i/>
-[...159 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
-        <w:t>Gå runt till CT gantryt.</w:t>
+        <w:t xml:space="preserve">Gå runt till CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24820CA3" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Uppmana patienten att blunda och tänd laserlampan så att linjerna syns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2B8383" w14:textId="1F859947" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">Centrera höjden och ställ in landmark i det område du önskar skanna. </w:t>
       </w:r>
@@ -4359,51 +5382,59 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="409575" cy="446405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> Landmark för den närmsta linjen när du står </w:t>
       </w:r>
       <w:r w:rsidR="001E60B8">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
-        <w:t>vid CT-gantryt.</w:t>
+        <w:t>vid CT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A747582" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CAF1A74" wp14:editId="7496BD56">
             <wp:extent cx="387985" cy="446405"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Bildobjekt 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4423,149 +5454,176 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="387985" cy="446405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="003217A6">
-        <w:t xml:space="preserve"> Landmark för den bortre linjen (närmast NM-gantryt).</w:t>
+        <w:t xml:space="preserve"> Landmark för den bortre linjen (närmast NM-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>gantryt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED8295B" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65B75396" w14:textId="3BAC90D1" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Tryck på önskad Landmark-knapp.</w:t>
       </w:r>
       <w:r w:rsidR="00C616A6">
         <w:t xml:space="preserve"> Det sista trycket är det som kommer användas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450E7EEE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="171" w:name="_Toc256000174"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc256000174"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc256000148"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc256000122"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc256000096"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc69108254"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc240276009"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">Nedstängning av CT-protokoll innan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>scan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> är utfört</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
     </w:p>
     <w:p w14:paraId="19DFFE5E" w14:textId="1B23C515" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">Om NM-insamlingen är klar och du råkar stänga ned CT-undersökningen innan den </w:t>
       </w:r>
       <w:r w:rsidR="0078715F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">utförts (klickar </w:t>
       </w:r>
       <w:r w:rsidRPr="004B6828">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>CT Ac</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B6828" w:rsidRPr="004B6828">
+        <w:t xml:space="preserve">CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B6828">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>q</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B6828">
+        <w:t>Ac</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6828" w:rsidRPr="004B6828">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B6828">
+        <w:t>q</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B6828">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B6828">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B6828">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6828">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>ompleted</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200E93CE" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Kopiera undersökningsprotokollet på NM-skärmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A491A34" w14:textId="464C877A" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">Utför undersökningen enligt beskrivning </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -4575,245 +5633,328 @@
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref68675897 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Inledande CT vid SPECT/CT (CT-first)</w:t>
-      </w:r>
+        <w:t>Inledande CT vid SPECT/CT (CT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0078715F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003217A6">
-        <w:t>och avsluta undersökningen efter CT-scannet.</w:t>
+        <w:t>och avsluta undersökningen efter CT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>scannet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117F2AF7" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA9E4F1" w14:textId="5407CD99" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00BA49C9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C0BA15" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="180" w:name="_Toc256000175"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="189" w:name="_Toc154051979"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc256000175"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc256000149"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc256000123"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc256000097"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc256000071"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc256000019"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc65146561"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc69108255"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc240276010"/>
       <w:r w:rsidRPr="003217A6">
         <w:lastRenderedPageBreak/>
         <w:t>Rekonstruktion, överföring av bilder &amp; metallartefaktsreduktion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="180"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="189"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
     </w:p>
     <w:p w14:paraId="6AAF8ADF" w14:textId="6E23D30A" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="190" w:name="_Toc154051980"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="199" w:name="_Toc69108256"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc256000176"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc256000150"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc256000124"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc256000098"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc256000072"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc256000020"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc65146562"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc69108256"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc240276011"/>
       <w:r w:rsidRPr="003217A6">
         <w:t>Rekonstruktion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="172"/>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="191"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:p w14:paraId="6B6F85A5" w14:textId="00F62CCA" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">De icke-diagnostiska CT-bilderna ska läggas över i PACS för att vara tillgängliga </w:t>
       </w:r>
       <w:r w:rsidR="0078715F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">för andra. Innan dess måste de rekonstrueras i tre olika snitt; </w:t>
       </w:r>
       <w:r w:rsidR="00FC695C">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="003217A6">
-        <w:t xml:space="preserve">cor, ax och sag. Kameran är inställd så att rekonstruktionen görs automatiskt. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>cor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">, ax och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>sag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">. Kameran är inställd så att rekonstruktionen görs automatiskt. </w:t>
       </w:r>
       <w:r w:rsidR="001E60B8">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t>Överföringen till PACS måste dock göras manuellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3066F5B7" w14:textId="77777777" w:rsidR="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
-        <w:t xml:space="preserve">När CT:n är körd och </w:t>
+        <w:t xml:space="preserve">När </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>CT:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> är körd och </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>CT Acq completed</w:t>
-      </w:r>
+        <w:t xml:space="preserve">CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Acq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> har tryckts börjar kameran med rekonstruktionen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789494F5" w14:textId="1BFF2040" w:rsidR="006D7914" w:rsidRPr="003217A6" w:rsidRDefault="006D7914" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Växla till CT på switchen (NM/CT).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78ED412C" w14:textId="6A47A431" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
-        <w:t xml:space="preserve">Fyra bilder kommer upp på höger-skärmen (Exam Rx). Kameran är nu upptagen en </w:t>
+        <w:t>Fyra bilder kommer upp på höger-skärmen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Exam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Rx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve">). Kameran är nu upptagen en </w:t>
       </w:r>
       <w:r w:rsidR="001E60B8">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t>kort stund och du kan inte köra en ny CT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73692B38" w14:textId="1DC2632B" w:rsidR="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>En stund senare kommer en ikon upp på höger-skärm längst ner till vänster, se bild.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FA9492" w14:textId="456318BA" w:rsidR="008E4F54" w:rsidRDefault="008E4F54" w:rsidP="008E4F54">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55EA8D58" wp14:editId="71EF27E0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55EA8D58" wp14:editId="71EF27E0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>204580</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>59607</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1771650" cy="1047750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="13" name="Bildobjekt 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1354826417" name="Bildobjekt 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="print">
@@ -4896,124 +6037,167 @@
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75788A88" w14:textId="0936E33D" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="00F55002" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:right="426" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ikonen kan redan synas om rekonstruktionen av MPR-bilderna från förra undersökningen inte avslutats. </w:t>
       </w:r>
       <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i så fall </w:t>
       </w:r>
       <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
         <w:t xml:space="preserve">på ikonen intill </w:t>
       </w:r>
       <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Start Direct MPR Review</w:t>
+        <w:t xml:space="preserve">Start </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Direct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPR Review</w:t>
       </w:r>
       <w:r w:rsidR="003217A6" w:rsidRPr="003217A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C678555" w14:textId="3DC6D288" w:rsidR="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">Tryck </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Quit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> och sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001D3796">
         <w:t>Den nya r</w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve">ekonstruktionen </w:t>
       </w:r>
       <w:r w:rsidR="001D3796">
         <w:t xml:space="preserve">startas och </w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t>pågår nu i bakgrunden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDFB203" w14:textId="5B09D86D" w:rsidR="00A66571" w:rsidRDefault="00A66571" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>När rekonstruktionen är klar, upprepa de senaste två punkterna (tryck på ikonen</w:t>
       </w:r>
       <w:r w:rsidR="005714FC">
         <w:t xml:space="preserve"> intill </w:t>
       </w:r>
       <w:r w:rsidR="005714FC" w:rsidRPr="003D6770">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Start Direct MPR Review</w:t>
+        <w:t xml:space="preserve">Start </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005714FC" w:rsidRPr="003D6770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Direct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005714FC" w:rsidRPr="003D6770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPR Review</w:t>
       </w:r>
       <w:r w:rsidR="005714FC">
         <w:t xml:space="preserve">, tryck </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005714FC" w:rsidRPr="003D6770">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Quit </w:t>
+        <w:t>Quit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005714FC" w:rsidRPr="003D6770">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005714FC">
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidR="005714FC" w:rsidRPr="003D6770">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="005714FC">
         <w:t xml:space="preserve">). Detta måste göras för alla </w:t>
       </w:r>
       <w:r w:rsidR="00E63D43">
         <w:t>patienter</w:t>
       </w:r>
       <w:r w:rsidR="003308B4">
         <w:t xml:space="preserve"> för protokoll där </w:t>
       </w:r>
       <w:r w:rsidR="00E63D43">
         <w:t xml:space="preserve">metallartefaktsreduktion (MAR) </w:t>
       </w:r>
       <w:r w:rsidR="003308B4">
         <w:t xml:space="preserve">finns tillgängligt, </w:t>
@@ -5034,180 +6218,221 @@
         <w:t xml:space="preserve">Då </w:t>
       </w:r>
       <w:r w:rsidR="00AB11D9">
         <w:t>MAR är inställt i protokollen rekonstrueras</w:t>
       </w:r>
       <w:r w:rsidR="00461E70" w:rsidRPr="00461E70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00461E70">
         <w:t>bildserierna</w:t>
       </w:r>
       <w:r w:rsidR="00AB11D9">
         <w:t xml:space="preserve"> därför två </w:t>
       </w:r>
       <w:r w:rsidR="0008054A">
         <w:t xml:space="preserve">gånger, först utan och sedan med MAR. När alla rekonstruktioner är klara så kan </w:t>
       </w:r>
       <w:r w:rsidR="0061242B">
         <w:t xml:space="preserve">du avsluta MPR-rekonstruktionen (tryck på ikonen intill </w:t>
       </w:r>
       <w:r w:rsidR="0061242B" w:rsidRPr="005A2966">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Start Direct MPR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00282ED0" w:rsidRPr="005A2966">
+        <w:t xml:space="preserve">Start </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0061242B" w:rsidRPr="005A2966">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Direct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0061242B" w:rsidRPr="005A2966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPR</w:t>
+      </w:r>
+      <w:r w:rsidR="00282ED0" w:rsidRPr="005A2966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> Review</w:t>
       </w:r>
       <w:r w:rsidR="00282ED0">
         <w:t xml:space="preserve">, tryck </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00282ED0" w:rsidRPr="005A2966">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Quit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00282ED0">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidR="00282ED0" w:rsidRPr="005A2966">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00282ED0">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4471DF91" w14:textId="537FEDD1" w:rsidR="005A2966" w:rsidRPr="003217A6" w:rsidRDefault="005A2966" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Om patienten har metall i bildområdet så ska metallartefaktsreduktion (MAR)</w:t>
       </w:r>
       <w:r w:rsidR="003C5099">
-        <w:t xml:space="preserve"> användas. Den CT-serie som ska användas för attenueringskorrektion </w:t>
+        <w:t xml:space="preserve"> användas. Den CT-serie som ska användas för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C5099">
+        <w:t>attenueringskorrektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C5099">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00496479">
         <w:t xml:space="preserve">heter </w:t>
       </w:r>
       <w:r w:rsidR="00496479" w:rsidRPr="00E124C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CT</w:t>
       </w:r>
       <w:r w:rsidR="0099298B" w:rsidRPr="00E124C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">AC MARSPECT-CT </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EB28B1" w:rsidRPr="00E124C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>evo</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EB28B1">
-        <w:t xml:space="preserve"> och skickas automatiskt till Xeleris</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> och skickas automatiskt till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB28B1">
+        <w:t>Xeleris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0085659F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E13EB" w:rsidRPr="003217A6">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0085659F">
-        <w:t>Server eller SmartConsole så ni kan välja var rekonstruktionen ska göras.</w:t>
+        <w:t xml:space="preserve">Server eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0085659F">
+        <w:t>SmartConsole</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0085659F">
+        <w:t xml:space="preserve"> så ni kan välja var rekonstruktionen ska göras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C985FA" w14:textId="77777777" w:rsidR="00E124C1" w:rsidRDefault="00E124C1" w:rsidP="00233A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="200" w:name="_Toc256000177"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="208" w:name="_Toc69108257"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc256000177"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc256000151"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc256000099"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc256000073"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc65146563"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc69108257"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A72E686" w14:textId="0FF6AD56" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="209" w:name="_Toc154051981"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc240276012"/>
       <w:r w:rsidRPr="003217A6">
         <w:lastRenderedPageBreak/>
         <w:t>Överföring av CT till PACS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="209"/>
+      <w:bookmarkEnd w:id="182"/>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="200"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="208"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
     </w:p>
     <w:p w14:paraId="45025196" w14:textId="77777777" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>Välj aktuell patient i Image Works.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0500B619" w14:textId="6EE45D2D" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="00CC1B31" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>När du valt patient kommer en lista med s</w:t>
       </w:r>
       <w:r w:rsidR="00141283">
         <w:t>erier</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visas. Markera s</w:t>
       </w:r>
       <w:r w:rsidR="00546FF2">
@@ -5234,615 +6459,5631 @@
       <w:r>
         <w:t>Om metallartefaktsreduktion (MAR) behövs, så välj även 605, 606 och 607</w:t>
       </w:r>
       <w:r w:rsidR="003213EC">
         <w:t>, alla sex serier används för att säkerställa att MAR inte har lagt till någon artefakt i bilden.</w:t>
       </w:r>
       <w:r w:rsidR="0064607B">
         <w:t xml:space="preserve"> Kontrollera att alla bilder i varje serie rekonstruerats klart innan de skickas till PACS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C510E04" w14:textId="33D50A1E" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="00746F6E" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leta upp och klicka på </w:t>
       </w:r>
       <w:r w:rsidR="00E21B80">
         <w:t>SECTRA</w:t>
       </w:r>
       <w:r w:rsidR="004D273C">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00E21B80">
-        <w:t>PACS längst ner på skärmen under Network för att skicka bilderna.</w:t>
+        <w:t xml:space="preserve">PACS längst ner på skärmen under </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E21B80">
+        <w:t>Network</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E21B80">
+        <w:t xml:space="preserve"> för att skicka bilderna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9D26BE" w14:textId="223F7118" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
         <w:t>För att se om bilderna har skickats kan du ko</w:t>
       </w:r>
       <w:r w:rsidR="00C01C5B">
         <w:t>ntrol</w:t>
       </w:r>
       <w:r w:rsidR="004F2968">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00C01C5B">
         <w:t>era</w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t xml:space="preserve"> om det står SECTRA</w:t>
       </w:r>
       <w:r w:rsidR="004D273C">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="003217A6">
         <w:t>PACS i kolumnen Transfer i listan med studier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE428CF" w14:textId="77777777" w:rsidR="003217A6" w:rsidRDefault="003217A6" w:rsidP="008F6A0E">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003217A6">
-        <w:t>Avsluta med att trycka på Exam Rx för att återkomma till bildfönstret.</w:t>
+        <w:t xml:space="preserve">Avsluta med att trycka på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Exam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t>Rx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003217A6">
+        <w:t xml:space="preserve"> för att återkomma till bildfönstret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1626E810" w14:textId="3DC9643A" w:rsidR="00640CEC" w:rsidRDefault="00640CEC" w:rsidP="008F6A0E">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640CEC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>I Sectra IDS7</w:t>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00640CEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sectra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00640CEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IDS7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F74A675" w14:textId="77777777" w:rsidR="00811296" w:rsidRPr="00811296" w:rsidRDefault="00811296" w:rsidP="00811296">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811296">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Skapa ett undersökningskort för CT med kod enligt metodbeskrivning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFC0C67" w14:textId="1391AF87" w:rsidR="00811296" w:rsidRPr="00B41578" w:rsidRDefault="00811296" w:rsidP="00B41578">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811296">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Gå till matrisfönstret och flytta över CT-bilderna till CT-undersökningskortet genom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00811296">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>att markera CT-bilderna och dra över dem till CT-undersökningskortet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39433BAD" w14:textId="4D951692" w:rsidR="003217A6" w:rsidRPr="00B41578" w:rsidRDefault="003217A6" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="210" w:name="_Toc256000178"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="219" w:name="_Toc154051982"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc256000178"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc256000152"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc256000126"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc256000100"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc256000022"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc65146564"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc69108258"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc240276013"/>
       <w:r w:rsidRPr="00B41578">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstruktion </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="210"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="191"/>
       <w:r w:rsidR="009F08B4" w:rsidRPr="00B41578">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>av M</w:t>
       </w:r>
       <w:r w:rsidR="00B4787B" w:rsidRPr="00B41578">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="005A6674" w:rsidRPr="00B41578">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="009F08B4" w:rsidRPr="00B41578">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>-bilder</w:t>
       </w:r>
       <w:r w:rsidR="00736F4A" w:rsidRPr="00B41578">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i SmartConsole</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="219"/>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00736F4A" w:rsidRPr="00B41578">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SmartConsole</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="192"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="54D18B70" w14:textId="1E914010" w:rsidR="003217A6" w:rsidRDefault="00964690" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Gå till Smart</w:t>
+        <w:t xml:space="preserve">Gå till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Smart</w:t>
       </w:r>
       <w:r w:rsidR="004F2968">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t>onsole</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007229CC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B17A06" w14:textId="214185D5" w:rsidR="007229CC" w:rsidRDefault="007229CC" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Välj</w:t>
       </w:r>
       <w:r w:rsidRPr="007229CC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och klicka på aktuell patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52EEF9E8" w14:textId="60F29277" w:rsidR="007229CC" w:rsidRDefault="007229CC" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Markera SPECT-CT evo och CTAC MARSPECT-CT evo.</w:t>
+        <w:t xml:space="preserve">Markera SPECT-CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och CTAC MARSPECT-CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>evo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46528FF3" w14:textId="21EF3DEB" w:rsidR="007D1CB1" w:rsidRPr="00864BDF" w:rsidRDefault="007D1CB1" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D1CB1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Reconstruction.</w:t>
+        <w:t>Reconstruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D1CB1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2450B056" w14:textId="1F1F2186" w:rsidR="003217A6" w:rsidRPr="003217A6" w:rsidRDefault="00864BDF" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00864BDF">
         <w:t>Matcha NM och CT-bilderna vid behov och utför rekonstruktionen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289FB460" w14:textId="60B6BDDC" w:rsidR="003217A6" w:rsidRDefault="00864BDF" w:rsidP="00233A5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="220" w:name="_Toc154051983"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc240276014"/>
       <w:r>
         <w:t xml:space="preserve">Rekonstruktion av MAR-bilderna i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E5399A">
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:t>eleris</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkEnd w:id="193"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6B8F2212" w14:textId="77777777" w:rsidR="00894794" w:rsidRDefault="00984F40" w:rsidP="00233A5B">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Rekonstruktion</w:t>
       </w:r>
       <w:r w:rsidR="00E7388E">
         <w:t xml:space="preserve"> av SPECT och SPECT/CT. Rekonstruktion utförs </w:t>
       </w:r>
       <w:r w:rsidR="00167475">
-        <w:t>med programvaran Q.Volumetrix MI Evolution for Bone för skelett eller motsvarande om annan undersökning utfö</w:t>
+        <w:t xml:space="preserve">med programvaran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00167475">
+        <w:t>Q.Volumetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00167475">
+        <w:t xml:space="preserve"> MI Evolution for Bone för skelett eller motsvarande om annan undersökning utfö</w:t>
       </w:r>
       <w:r w:rsidR="004357C2">
         <w:t>rs. Systemet sparar automatiskt så kallade snapshot, skärmdumpar av de steg som görs under utvärderingen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7507CCDF" w14:textId="6F64ED4F" w:rsidR="00984F40" w:rsidRDefault="00894794" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Öppna mappen vid patientnamnet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E898A2A" w14:textId="7B2DCCC1" w:rsidR="00894794" w:rsidRDefault="00894794" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Välj SPECT-CT </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F6341">
-        <w:t>evo och CTAC MARSPECT-CT evo</w:t>
-      </w:r>
+        <w:t>evo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F6341">
+        <w:t xml:space="preserve"> och CTAC MARSPECT-CT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F6341">
+        <w:t>evo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1545F816" w14:textId="691B8732" w:rsidR="009355ED" w:rsidRDefault="009355ED" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Kontrollera att filerna ligger i ”Input Datasets” och har rätt ”usage” Hybrid</w:t>
+        <w:t xml:space="preserve">Kontrollera att filerna ligger i ”Input </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Datasets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>” och har rätt ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>usage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hybrid</w:t>
       </w:r>
       <w:r w:rsidR="0013604E" w:rsidRPr="003217A6">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0013604E">
-        <w:t>CT och Emission.</w:t>
+        <w:t>CT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013604E">
+        <w:t xml:space="preserve"> och Emission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8903D8" w14:textId="7B43CDC9" w:rsidR="0013604E" w:rsidRDefault="0013604E" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Tryck på OK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A89CD79" w14:textId="3D7B8351" w:rsidR="0013604E" w:rsidRDefault="001F3B24" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Kryssa i X motion när den kommer upp (Y motion är redan ikryssad).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5C093C" w14:textId="44610556" w:rsidR="00603E5B" w:rsidRDefault="00603E5B" w:rsidP="008F6A0E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t>Tryck på Original (om rörelser &gt;2 pixel kan ny insamling vara aktuell, totalt maxmin).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40CC2F78" w14:textId="555D8A72" w:rsidR="00DF6B03" w:rsidRPr="00536A5A" w:rsidRDefault="00C47D68" w:rsidP="00DF6B03">
+        <w:t xml:space="preserve">Tryck på Original (om rörelser &gt;2 pixel kan ny insamling vara aktuell, totalt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maxmin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CC2F78" w14:textId="555D8A72" w:rsidR="00DF6B03" w:rsidRPr="00536A5A" w:rsidRDefault="00C47D68" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Markera bilden märkt IRNC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Coronals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med höger musknapp.</w:t>
+      </w:r>
+      <w:r w:rsidR="0076663A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="101C65DE" w14:textId="357DE378" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="1F59E37C"/>
+    <w:p w14:paraId="340F3103" w14:textId="2BCB0761" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="1F59E37C"/>
+    <w:p w14:paraId="6F39BEBB" w14:textId="40CEDF8C" w:rsidR="00536A5A" w:rsidRPr="002D66F8" w:rsidRDefault="03872EE2" w:rsidP="002D66F8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="194" w:name="_Toc240276015"/>
+      <w:r w:rsidRPr="002D66F8">
+        <w:t>Bilaga – ”Manuell” rekonstruktion av CT-bilder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="194"/>
+    </w:p>
+    <w:p w14:paraId="4A4EF7FB" w14:textId="617357D8" w:rsidR="00536A5A" w:rsidRPr="00B35E57" w:rsidRDefault="03872EE2" w:rsidP="006D03B1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="195" w:name="_Toc240276016"/>
+      <w:r w:rsidRPr="00B35E57">
+        <w:t>Om rekonstruerade serier saknas:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="195"/>
+    </w:p>
+    <w:p w14:paraId="73EF98E5" w14:textId="70D89A6C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Börja med att skapa en ny rekonstruktionsserie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25084CAD" w14:textId="690B67F1" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00EF2973">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="41"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="76B9F95B" w14:textId="6C38B026" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00DF6B03">
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Gå in på CT-datorn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD93D31" w14:textId="4ECB49F7" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00EF2973">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">På vänstra skärmen, klicka på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Recon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> (röd cirkel nedan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DC6BA7" w14:textId="4541AA7C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00EF2973">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24C80E3C" wp14:editId="5EAAED7D">
+            <wp:extent cx="4914900" cy="1085850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="644052567" name="drawing" title="En bild som visar text, elektronik, skärm, Elektronisk enhet&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="644052567" name="Picture 644052567"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4914900" cy="1085850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06568697" w14:textId="1C0EB8E9" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00EF2973">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Välj patient och markera den insamlade AC-serien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F82EC68" w14:textId="20FDA6D8" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00EF2973">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Klicka på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Series</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0EDDBC" w14:textId="7665E8BB" w:rsidR="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00EF2973">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Inställningarna ställs automatiskt in efter den insamlade serien (AC). För att återskapa en annan serie ställ in enligt tabellen nedan. Inställningar som inte står med i tabellen ändras ej.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1406"/>
+        <w:gridCol w:w="2911"/>
+        <w:gridCol w:w="829"/>
+        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="681"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="2309"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0027013C" w:rsidRPr="005C2D52" w14:paraId="0A149341" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2AF8A4" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Undersökning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74919620" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10392EDB" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thick</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC74A51" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Interval</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047AFF90" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DFOV (cm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAAEDC8" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Recon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217113E2" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Recon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w:rsidRPr="005C2D52" w14:paraId="469D1979" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5261E966" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skelett</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1143BE28" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE2BEAC" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB9CAE4" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.000</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A950C9" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078D258F" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE6A036" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500/500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C2D52">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w:rsidRPr="005C2D52" w14:paraId="490E8373" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13E71957" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C3E50A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skelett 1.25 + DMPR 3mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D368095" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEFA6B4" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADB014F" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECE1D32" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7442FDC6" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E, 3000/500, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w:rsidRPr="005C2D52" w14:paraId="68925D34" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD5A99E" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD9003E" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC MAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEB2F4E" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F828293" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.000</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD826ED" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5A5719" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CC1D72" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-M, 1500/500, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="1A38304A" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="520E75F9" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD0A262" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skelett 1.25 MAR + DMPR 3mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F243AC" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="561AEE8E" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="623EABF4" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19579ED6" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5175407F" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E/M, 3000/500, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="0B3C860A" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A14CCA" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hjärta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0BCD47" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CF0C36" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C145147" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.500</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="727EEC94" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A46D72A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB9213A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus, 400/40, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="2E50056C" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEEEA8D" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A8F08D" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00311B2A" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BA0CF5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Myokard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BA0CF5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.25 mm + DMPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77211614" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B58FAB2" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F965B34" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="363599E1" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="415D2B39" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E, 350/40, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="28BA67CA" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EECC04C" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lungor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9A090F" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5A8268" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E49904C" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.500</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07317626" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8E4EAC" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="616CDF2B" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus, 400/40, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="7917144C" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="122C6AD4" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0B1491" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.25 + DMPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D20D871" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="301C31C1" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AD96A0" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527845FA" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B215718" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E, 1600/-400, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="677F2A3D" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0572AD10" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C52D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Paratyreoidea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B65DF42" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC 15 min</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E32B368" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A195ABF" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.750</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BB338A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB53363" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B813947" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus, 400/40, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="6772A2D2" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14845103" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33249451" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC 120 min</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5AB20F" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6D99A1" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.000</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76AB8775" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7888C5" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0423AB63" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus, 400/40, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="5657B8BA" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33DD326C" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E434CC" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Para 1.25 + DMPR 3mm PACS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CA4E9A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24363147" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0D47A2" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E81FFB2" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3B3472" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E, 350/40, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="3E0EF6C7" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E56A410" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE0FA9D" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Para 1.25 MAR + DMPR 3mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFB3C2A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3FFD02" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DA2931" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="536B131E" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC94954" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E/M, 350/40, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="3B988939" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1E1346" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD63C3F" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC MAR 120 min</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D2123A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E123701" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.000</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4E5A0" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0179F0D0" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E180C31" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-M, 400/40, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="7B2F67F0" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D51158" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="00C52D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52D52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SN Bröst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A073B4E" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="427AED1D" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E739D8" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.000</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A2D1CF" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E57D0D6" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F3707E" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus, 400/40, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="278BAE3A" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64B35E0B" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502BAF93" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SN 1.25 + DMPR 3mm PACS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FB839A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F485AE" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B96323" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371D2A61" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EF9DF5" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E, 350/40, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w14:paraId="68809B33" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34A7A20A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E00319A" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SN 1.25 MAR + DMPR 3mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="087B9DDE" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0963F49D" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.250</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AABEFE5" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="111EFB43" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C99EF5C" w14:textId="77777777" w:rsidR="0027013C" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plus-E/M, 350/40, SS50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0027013C" w:rsidRPr="005C2D52" w14:paraId="2FCF36E4" w14:textId="77777777" w:rsidTr="00142A65">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28CEDA41" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2297CA94" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E812AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AC MAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="344356E0" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16689151" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449B7DE8" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>70.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3A10F0" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Q.AC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2404" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA890FD" w14:textId="77777777" w:rsidR="0027013C" w:rsidRPr="005C2D52" w:rsidRDefault="0027013C" w:rsidP="00142A65">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Plus-M, 400/40, SS70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="578A7EC9" w14:textId="353D1506" w:rsidR="00536A5A" w:rsidRPr="0027013C" w:rsidRDefault="008D4F94" w:rsidP="0027013C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F31CD98" wp14:editId="0B3660A7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>145415</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>274244</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3569817" cy="2675435"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1485523110" name="drawing" title="En bild som visar text, skärmbild, dator&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1485523110" name="Picture 1485523110"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3569817" cy="2675435"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="03872EE2" w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">När du är nöjd med inställningarna, klicka på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="03872EE2" w:rsidRPr="0027013C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4642849A" w14:textId="0939D5D5" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3600A2" w14:textId="62F5ECE0" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D65C82" w14:textId="109BD56E" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332C7BD1" w14:textId="04F12BE9" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5275E152" w14:textId="626E3860" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572863DC" w14:textId="006915AB" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67AF8F55" w14:textId="77777777" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8EB68F" w14:textId="369DC102" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71651C28" w14:textId="77777777" w:rsidR="008D4F94" w:rsidRDefault="008D4F94" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CBBEBC" w14:textId="47B46757" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="008D4F94">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B441AA7" w14:textId="2E510F2E" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00845A3B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Gå vidare till att skapa MPR-bilder (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>cor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>sag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>, ax), se avsnitt 2 nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D635192" w14:textId="62F8719D" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00393AEB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="196" w:name="_Toc240276017"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Om endast MPR-bilder saknas:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="196"/>
+    </w:p>
+    <w:p w14:paraId="241E4EE4" w14:textId="1CA4396F" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Gå in på CT-datorn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDF71B3" w14:textId="21CF1F31" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">På högra skärmen, öppna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Image Works</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1726ABB1" w14:textId="6E88FFD5" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Välj patient och markera den serie du vill skapa MPR-bilder från. Vanligen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2978C253" w14:textId="5C339274" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Skelett (ej MAR): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Skelett 1.25 + DMPR 3mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531FA8C8" w14:textId="199584C4" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Skelett (MAR): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Skelett 1.25 MAR + DMPR 3mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651BDF1F" w14:textId="04B6BCA3" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Hjärta: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF2722">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Myokard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF2722">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.25 mm + DMPR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DD0CC0" w14:textId="7802F6D7" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Lungor: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.25 + DMPR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29723EC6" w14:textId="02891418" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Paratyreoidea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> (ej MAR): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Para 1.25 + DMPR 3mm PACS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1740CCD4" w14:textId="760A5CC1" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Paratyreoidea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> (MAR): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Para 1.25 MAR + DMPR 3mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBDF772" w14:textId="59FDE2C9" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">SN Bröst (ej MAR): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SN 1.25 + DMPR 3mm PACS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0643CECD" w14:textId="01B846DF" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">SN Bröst (MAR): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SN 1.25 MAR + DMPR 3mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1121DFA6" w14:textId="4584005A" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>alternativt den serie du skapat genom att följa avsnitt 1 eller 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8D73A4" w14:textId="69AC866F" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Öppna med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Reformat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>i menyn till höger på skärmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A37728" w14:textId="66DCF4EC" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Klicka på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Batch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> under fliken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tools</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> i menyn till vänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658DBB3D" w14:textId="1C8B0F5C" w:rsidR="00B219EF" w:rsidRDefault="00B219EF" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A505BB1" wp14:editId="3CD9A1F0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>181991</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>20955</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2107361" cy="1477671"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="106462759" name="drawing" title="En bild som visar text, skärmbild, elektronik, krets&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="106462759" name="Picture 106462759"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2107361" cy="1477671"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E19FC60" w14:textId="5C71A4FF" w:rsidR="00B219EF" w:rsidRDefault="00B219EF" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B60531" w14:textId="0B228951" w:rsidR="00B219EF" w:rsidRDefault="00B219EF" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3408EE83" w14:textId="166ED638" w:rsidR="00B219EF" w:rsidRDefault="00B219EF" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A53CC1" w14:textId="086A975B" w:rsidR="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEDD238" w14:textId="39C401BB" w:rsidR="00B219EF" w:rsidRPr="00536A5A" w:rsidRDefault="00887944" w:rsidP="00887944">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D85866" w14:textId="23080543" w:rsidR="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Välj ett lämpligt protokoll att utgå från i rullistan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Protocols</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="557DAF1B" w14:textId="7EFA23EC" w:rsidR="00887944" w:rsidRPr="00536A5A" w:rsidRDefault="00887944" w:rsidP="00887944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E493919" w14:textId="65970675" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B23BCF" w14:textId="370332BD" w:rsidR="00A511B4" w:rsidRDefault="00A511B4" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAD766C" w14:textId="1A686156" w:rsidR="00A511B4" w:rsidRDefault="36889115" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="717"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39AB018F" wp14:editId="118B47E2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>133350</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-523875</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2209190" cy="1909177"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="430179838" name="drawing" title="En bild som visar text, skärm, Skärmenhet, skärmbild&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="430179838" name="Picture 430179838"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2210844" cy="1910606"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B83B465" w14:textId="4DE9846A" w:rsidR="00A511B4" w:rsidRDefault="00A511B4" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2360F548" w14:textId="1940DC92" w:rsidR="00A511B4" w:rsidRDefault="00A511B4" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B64432A" w14:textId="77777777" w:rsidR="00A511B4" w:rsidRDefault="00A511B4" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADE11D5" w14:textId="03B61EF0" w:rsidR="00A511B4" w:rsidRDefault="00A511B4" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5EFEE9" w14:textId="77777777" w:rsidR="00A511B4" w:rsidRDefault="00A511B4" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BBEA9A" w14:textId="77777777" w:rsidR="00A511B4" w:rsidRDefault="00A511B4" w:rsidP="00A511B4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CB98B5" w14:textId="60896CFC" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F2D8D8C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I det gröna rutnätet kan man dra och visuellt ändra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>snittjocklek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och intervall (avstånd mellan snitt). Det går även att skriva in önskade värden i menyn till vänster</w:t>
+      </w:r>
+      <w:r w:rsidR="2AE17D06" w:rsidRPr="1F2D8D8C">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Om inget annat har önskats av granskande läkare används </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F2D8D8C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 mm för både </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F2D8D8C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>snittjocklek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F2D8D8C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och intervall</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01ED57D6" w14:textId="1C63B585" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Dra i de röda pilarna för att justera antalet snitt. Undvik att ta med för mycket luft, detta skapar onödiga svarta bilder att scrolla igenom.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4FE5">
+        <w:t xml:space="preserve"> Om de röda pilarna inte syns, klicka på förstoringsglaset upp</w:t>
+      </w:r>
+      <w:r w:rsidR="0074085C">
+        <w:t>e till vänster och zooma in och sedan ur genom att hålla inne vänster musknapp och dra upp och ner i bilden tills de röda pilarna syns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CE31F5" w14:textId="1721CA05" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="00EC4ECE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Hur mycket längs snittets ”bredd” (längs de tjockare gröna linjerna) som kommer med styrs av FOV som ställs in i menyn till vänster. Ändring av FOV syns inte i rutnätet och det går inte heller att ”dra” på det hållet. Se till att FOV är minst lika stort som det rekonstruerade DFOV (står i bilden), för att vara säker på att allt kommer med.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0965861B" w14:textId="7BEAC3ED" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Använd piltangenterna för att ändra orientering på rutnätet (från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ax</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> kan man få både </w:t>
+      </w:r>
+      <w:r w:rsidR="009126DF">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">). Sifforna på sidan indikerar i vilken ordning snitten kommer hamna </w:t>
+      </w:r>
+      <w:r w:rsidR="009126DF">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>i bildstacken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE14266" w14:textId="15C8F24D" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Axiala bilder ska gå från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>kaudalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> till kranialt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D77CC7" w14:textId="01E615C5" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Coronara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> bilder ska gå från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>anteriort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>posteriort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="476FEDBE" w14:textId="27666167" w:rsidR="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="004315D8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Sagitella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> bilder ska gå från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>dexter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> till sinister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC5EDAF" w14:textId="77777777" w:rsidR="009E081D" w:rsidRPr="009E081D" w:rsidRDefault="009E081D" w:rsidP="009E081D"/>
+    <w:p w14:paraId="382DAAF3" w14:textId="77777777" w:rsidR="009E081D" w:rsidRDefault="009E081D" w:rsidP="009E081D"/>
+    <w:p w14:paraId="648511DA" w14:textId="77777777" w:rsidR="009E081D" w:rsidRPr="00536A5A" w:rsidRDefault="009E081D" w:rsidP="009E081D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:anchor="_ftnref1">
+        <w:r w:rsidRPr="1F59E37C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>[1]</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om det inte går att skriva in värden i menyn till vänster: dra lite i det gröna rutnätet och testa sedan att skriva igen. Man behöver även ha muspekaren över det fält man vill skriva i för att kunna skriva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B60FB2" w14:textId="77777777" w:rsidR="009E081D" w:rsidRPr="009E081D" w:rsidRDefault="009E081D" w:rsidP="009E081D"/>
+    <w:p w14:paraId="4B38D584" w14:textId="596036E3" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF9C9D7" w14:textId="79E910FD" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36614932" w14:textId="61942D85" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BA3497" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B314D34" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442D2501" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517FC15C" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEDC6DA" w14:textId="6B1F5138" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590B5419" w14:textId="434ADC3C" w:rsidR="00536A5A" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="686084AE" wp14:editId="583C68C4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2162810</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>95134</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1907486" cy="2537714"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1770837431" name="drawing" title="En bild som visar text, skärmbild, skärm, Skärmenhet&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1770837431" name="Picture 1770837431"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1907486" cy="2537714"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="051F856A" wp14:editId="14357055">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>256032</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>95504</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1907984" cy="2538375"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="87018364" name="drawing" title="En bild som visar stygn, konst, mönster, Konstarterna&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="87018364" name="Picture 87018364"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1907984" cy="2538375"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34576C4F" w14:textId="245DF348" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DBDB5C" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646938D2" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7A8397" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DC98F3" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDBC13B" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3871D230" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A4CAA6" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCDED11" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B615C1" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389EC792" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452E3836" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47107471" w14:textId="77777777" w:rsidR="00B26DF6" w:rsidRPr="00536A5A" w:rsidRDefault="00B26DF6" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="717"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDA15F0" w14:textId="39C135BA" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">Se till att ”Save” är valt i listan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Output</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FFF13E" w14:textId="3302239A" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Klicka på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Preview</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">, snitten spelas upp som en ”film”. Om du är nöjd, klicka på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Close</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> och sedan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289BD906" w14:textId="79F43C86" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Döp bilden (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> Skelett 3 mm ax) och klicka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E344B77" w14:textId="7E87226F" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Kom ihåg att skicka de nya serierna till PACS!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7CDAEC" w14:textId="66737130" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D449CC5" w14:textId="42A0D6F1" w:rsidR="00536A5A" w:rsidRPr="004315D8" w:rsidRDefault="03872EE2" w:rsidP="00393AEB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="197" w:name="_Toc240276018"/>
+      <w:r w:rsidRPr="004315D8">
+        <w:t>”Special-rekonstruktioner”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="197"/>
+    </w:p>
+    <w:p w14:paraId="275F2D5B" w14:textId="55F5F585" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Om granskande läkare önskar en rekonstruktion som inte görs i vanliga fall skapas dessa genom att följa avsnitt 1, men modifiera rekonstruktionsparametrarna efter behovet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFBABF0" w14:textId="4DF8858A" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>De parametrar som vanligen justeras är:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156E6D54" w14:textId="61201960" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DFOV:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> Ändra till det rekonstruktionsområde som önskas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49640396" w14:textId="051C64E4" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OBS! Ett större DFOV innebär försämrad upplösning i bilden, öka endast i samråd med granskande läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3462A7B7" w14:textId="000AB449" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R/L Center:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> För att flytta rekonstruktionsområdet i höger-vänster riktning, fyll i R eller L följt av antal millimeter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F067184" w14:textId="3A81B816" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A/P Center:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> För att flytta rekonstruktionsområdet i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>anterior-posterior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> riktning, fyll i A eller P följt av antal millimeter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAD4024" w14:textId="1EE312B8" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574DEF88" w14:textId="11773F00" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">När du är nöjd med inställningarna, klicka på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0BA36FDA" w14:textId="0DC0AE41" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="1F59E37C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>Om så önskas, gör MPR (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>cor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>sag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve">, ax) utifrån din nyskapade serie, se instruktion i  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB79DC">
+        <w:br/>
+        <w:t xml:space="preserve">avsnitt 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t>ovan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B9F95B" w14:textId="441C0EA5" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="03872EE2" w:rsidP="008C274B">
+      <w:pPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1F59E37C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="008F6A0E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="843" w:bottom="1276" w:left="1418" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3419283C" w14:textId="77777777" w:rsidR="00EA0CF7" w:rsidRDefault="00EA0CF7">
+    <w:p w14:paraId="028F4F6B" w14:textId="77777777" w:rsidR="00A80257" w:rsidRDefault="00A80257">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FCB7E77" w14:textId="77777777" w:rsidR="00EA0CF7" w:rsidRDefault="00EA0CF7">
+    <w:p w14:paraId="78BAC178" w14:textId="77777777" w:rsidR="00A80257" w:rsidRDefault="00A80257">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C2B34FA" w14:textId="77777777" w:rsidR="00EA0CF7" w:rsidRDefault="00EA0CF7">
+    <w:p w14:paraId="3890BEA6" w14:textId="77777777" w:rsidR="00A80257" w:rsidRDefault="00A80257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="&quot;Courier New&quot;">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -5871,74 +12112,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2026149045" name="Bildobjekt 2026149045">
+          <wp:docPr id="1821045605" name="Bildobjekt 1821045605">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -5949,73 +12190,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C1B0676" w14:textId="77777777" w:rsidR="00EA0CF7" w:rsidRDefault="00EA0CF7"/>
+    <w:p w14:paraId="6A3C9B0B" w14:textId="77777777" w:rsidR="00A80257" w:rsidRDefault="00A80257"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="650AC083" w14:textId="77777777" w:rsidR="00EA0CF7" w:rsidRDefault="00EA0CF7">
+    <w:p w14:paraId="696E69EF" w14:textId="77777777" w:rsidR="00A80257" w:rsidRDefault="00A80257">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F53C600" w14:textId="77777777" w:rsidR="00EA0CF7" w:rsidRDefault="00EA0CF7">
+    <w:p w14:paraId="587630B8" w14:textId="77777777" w:rsidR="00A80257" w:rsidRDefault="00A80257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -6053,91 +12294,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="7A574B40">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -6176,104 +12417,104 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="039C6DAC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1630003424" name="Bildobjekt 1630003424">
+          <wp:docPr id="472089187" name="Bildobjekt 472089187">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -6303,51 +12544,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6804,50 +13045,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0738D245"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1026E1A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0D469F00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="52EE03BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8BA2443A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B902F8F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D110CDD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6FCAF0BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65AE619A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EE5E545A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="69AA3EC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="075D1EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7F24A92"/>
     <w:lvl w:ilvl="0" w:tplc="724C2694">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89BEAF1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6916,51 +13270,51 @@
     <w:lvl w:ilvl="7" w:tplc="C99298E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="80548368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7029,51 +13383,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B445305"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="568E0BC0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7142,51 +13609,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7255,51 +13722,363 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16008D0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D3EED26"/>
+    <w:lvl w:ilvl="0" w:tplc="78108DAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="75EC714E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="206ADCB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4B1E3C5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A0CEA0BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ACFE1864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3180490C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C734CFB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B91CF25E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18B16D69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32287CC2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CFD5D39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5156BB4A"/>
+    <w:lvl w:ilvl="0" w:tplc="8A1003D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ADD8ABD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E9305714">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2DF09C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="889893B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4F6C335E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1714A4F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="25B03B7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6D56D724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7369,51 +14148,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7482,51 +14261,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EDB0EFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADFC1A8E"/>
+    <w:lvl w:ilvl="0" w:tplc="3380475E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6696E7CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="05F28C66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC78D0CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A82E5D3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FDB4769A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4BF8DFA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4290DF4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6CFEAAD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="254E6D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F878B3AA"/>
     <w:lvl w:ilvl="0" w:tplc="1792A976">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C366AB2E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7595,51 +14487,164 @@
     <w:lvl w:ilvl="7" w:tplc="F3988F22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="81DEB09A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="274C3DCE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADEA6802"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A93265C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90929B7E"/>
     <w:lvl w:ilvl="0" w:tplc="D138C6CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="54944440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7708,51 +14713,363 @@
     <w:lvl w:ilvl="7" w:tplc="9E9C40B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="07B400F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DAA416"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B12C5F7A"/>
+    <w:lvl w:ilvl="0" w:tplc="6A62B576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0ECE41CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC2253B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4B94DF2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEEA5CB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="62AA9996">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="98C43D48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3E2ED69C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A6409444">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33E1D064"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E62E0E18"/>
+    <w:lvl w:ilvl="0" w:tplc="039A73AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B21EA0D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E536F89A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F102A122">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="46AA5B94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B06A4166">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="64966C0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5802B6E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="526EA492">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3835A7F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4849388"/>
+    <w:lvl w:ilvl="0" w:tplc="31DE61C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="65B44952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1D1ABAA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A8E026AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AB4067C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA904C88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6DE6AC82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="65887C1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6BF863AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7848,51 +15165,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39192CFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4EA65DA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7962,51 +15392,137 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5FF31C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCD8FB62"/>
+    <w:lvl w:ilvl="0" w:tplc="9AD8F6E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DB784D8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9DB821B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F2A66830">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6CB850E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="083ADDF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4E9C38C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B9160630">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E31C5D2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8075,51 +15591,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8216,51 +15732,250 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="426907F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCB690A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50952472"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9868A90"/>
+    <w:lvl w:ilvl="0" w:tplc="2AAA132A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="728E3B56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D97267FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="60A4CA28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FBBA9178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3F0AAEB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="305A56A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="94C60EF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3828DE46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8329,65 +16044,65 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1B6660C0"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="51186160"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liststycke"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8443,51 +16158,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="552F3643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E460ED3A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1772" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8556,51 +16271,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6812" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7532" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56AF383F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18AA969E"/>
     <w:lvl w:ilvl="0" w:tplc="8870A926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BE101228">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8669,51 +16384,51 @@
     <w:lvl w:ilvl="7" w:tplc="D7103EC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8ECCB8EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8782,51 +16497,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59C22B57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46E4ED24"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF01733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7848F88E"/>
     <w:lvl w:ilvl="0" w:tplc="711A93F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="259C3C7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8895,51 +16723,51 @@
     <w:lvl w:ilvl="7" w:tplc="D3921BEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6CA8D310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -9008,51 +16836,390 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72D07800"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64266BB8"/>
+    <w:lvl w:ilvl="0" w:tplc="CF28D236">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="23527F54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5330EA28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B2A4C63A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="545A545C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B12A4E76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="552AA5BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3644B66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D9D8C482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778465B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A963154"/>
+    <w:lvl w:ilvl="0" w:tplc="CD0E17B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B088ED48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A56CC32C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="01C42706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="72F6E616">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8DDEF092">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="995865B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D30B1AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7AAC8BBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A9764A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="721E7838"/>
+    <w:lvl w:ilvl="0" w:tplc="80CEE9FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF444112">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C462739E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0A269BA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="03D66464">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D86648A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4634A524">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CD7ED588">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6B622CCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BA23A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DE63F78"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9121,51 +17288,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9234,51 +17401,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9347,141 +17514,196 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1691101784">
+  <w:num w:numId="1" w16cid:durableId="1473980446">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="832138637">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1517227901">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1385176204">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1133795086">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2067533223">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1723167784">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="188494830">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1677071244">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="571474952">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2097285123">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="11" w16cid:durableId="847718441">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1724401190">
+  <w:num w:numId="12" w16cid:durableId="1841266321">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1691101784">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2097285123">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1724401190">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="408039395">
+  <w:num w:numId="16" w16cid:durableId="408039395">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="385568998">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="255401834">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="489447906">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="297302760">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="487022021">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1937207020">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="859003391">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="571358519">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="385568998">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="25" w16cid:durableId="589584876">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="255401834">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="26" w16cid:durableId="1141846024">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="489447906">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="27" w16cid:durableId="1632856240">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="297302760">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="28" w16cid:durableId="88889757">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="487022021">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="29" w16cid:durableId="939222200">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1937207020">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="30" w16cid:durableId="663170372">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="859003391">
+  <w:num w:numId="31" w16cid:durableId="621035564">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="845293642">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1627200401">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="571358519">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="34" w16cid:durableId="1118062695">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="589584876">
+  <w:num w:numId="35" w16cid:durableId="1738741928">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="666396264">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="4141172">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="443958658">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1129276355">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="33428819">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1782529859">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1997758464">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1141846024">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="43" w16cid:durableId="1366246408">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1632856240">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="44" w16cid:durableId="261303170">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="88889757">
-[...32 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="1129276355">
+  <w:num w:numId="45" w16cid:durableId="716978440">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="33428819">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="46" w16cid:durableId="1548444274">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -9502,638 +17724,785 @@
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00014DB5"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000278A6"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066C6A"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073447"/>
     <w:rsid w:val="000774AB"/>
     <w:rsid w:val="0008054A"/>
     <w:rsid w:val="00082176"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00084B68"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="0009278F"/>
+    <w:rsid w:val="000930DB"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A56C0"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A7A7F"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B2AD9"/>
+    <w:rsid w:val="000B4114"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000B7DA9"/>
     <w:rsid w:val="000C2521"/>
     <w:rsid w:val="000C2ACE"/>
     <w:rsid w:val="000D2977"/>
     <w:rsid w:val="000D76C3"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F01CF"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F6C4D"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001129AB"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="0013604E"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00141283"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001471A2"/>
     <w:rsid w:val="00150992"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001540CA"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001634EA"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00167475"/>
+    <w:rsid w:val="00172925"/>
+    <w:rsid w:val="00176F11"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="001839AA"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019202B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B0AC7"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C0089"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D3796"/>
+    <w:rsid w:val="001D4B26"/>
     <w:rsid w:val="001E50B4"/>
     <w:rsid w:val="001E60B8"/>
     <w:rsid w:val="001F3B24"/>
+    <w:rsid w:val="002102BC"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00216DB0"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00221F2F"/>
     <w:rsid w:val="00233A5B"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002373BB"/>
+    <w:rsid w:val="00237602"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025446B"/>
     <w:rsid w:val="00255A0A"/>
+    <w:rsid w:val="0025693C"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="00260A84"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="0027013C"/>
     <w:rsid w:val="00277322"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00282ED0"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="002931C1"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B227C"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C2641"/>
+    <w:rsid w:val="002C3C64"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D66F8"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F2B5D"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F6341"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00300A0C"/>
     <w:rsid w:val="00305D85"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="003077E7"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="003213EC"/>
     <w:rsid w:val="003217A6"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003308B4"/>
     <w:rsid w:val="00332E7A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00352D60"/>
+    <w:rsid w:val="00355E90"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="003663C2"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00370E98"/>
     <w:rsid w:val="0037117E"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00371FAD"/>
+    <w:rsid w:val="00377EBF"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00393602"/>
+    <w:rsid w:val="00393AEB"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A571F"/>
+    <w:rsid w:val="003B22EA"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C1F61"/>
+    <w:rsid w:val="003C2297"/>
     <w:rsid w:val="003C5099"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6770"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E13EB"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F0500"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F4FA1"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00425995"/>
+    <w:rsid w:val="004315D8"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004357C2"/>
     <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00444C9F"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00460FE5"/>
     <w:rsid w:val="00461E70"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00466293"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496479"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A3EAF"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B6828"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D273C"/>
+    <w:rsid w:val="004D4FE5"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E2ADD"/>
     <w:rsid w:val="004E3964"/>
     <w:rsid w:val="004F2968"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00502BB9"/>
     <w:rsid w:val="0051179F"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00533396"/>
     <w:rsid w:val="00536480"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541043"/>
+    <w:rsid w:val="005416C3"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00546FF2"/>
     <w:rsid w:val="005472EA"/>
     <w:rsid w:val="00550098"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005714FC"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2966"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A6674"/>
+    <w:rsid w:val="005B07B3"/>
+    <w:rsid w:val="005B2F69"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F0D6A"/>
+    <w:rsid w:val="005F3492"/>
     <w:rsid w:val="00602BEF"/>
     <w:rsid w:val="00603E5B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00607C36"/>
     <w:rsid w:val="0061242B"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00635A85"/>
     <w:rsid w:val="00640A9C"/>
     <w:rsid w:val="00640CEC"/>
+    <w:rsid w:val="006432ED"/>
     <w:rsid w:val="006448D4"/>
     <w:rsid w:val="0064607B"/>
+    <w:rsid w:val="00647068"/>
     <w:rsid w:val="00651BEF"/>
+    <w:rsid w:val="006535B1"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00661DAB"/>
+    <w:rsid w:val="0066528D"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00676714"/>
     <w:rsid w:val="006807B3"/>
+    <w:rsid w:val="006945C3"/>
+    <w:rsid w:val="0069640B"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A59D8"/>
     <w:rsid w:val="006A5F7E"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B21D4"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B6235"/>
+    <w:rsid w:val="006B7546"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
+    <w:rsid w:val="006D03B1"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D6E4D"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7914"/>
     <w:rsid w:val="006E1A90"/>
     <w:rsid w:val="006E31A5"/>
     <w:rsid w:val="006E32EF"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E63D9"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00713428"/>
     <w:rsid w:val="00714C8C"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007229CC"/>
     <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007306C1"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00736F4A"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074085C"/>
     <w:rsid w:val="007431E3"/>
     <w:rsid w:val="00746F6E"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00755173"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="0076663A"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00785CDB"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="0078715F"/>
     <w:rsid w:val="00787DA2"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00796DB4"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B453B"/>
     <w:rsid w:val="007D1CB1"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D5DF2"/>
     <w:rsid w:val="007F04C2"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F4DF6"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00811296"/>
     <w:rsid w:val="00811BE8"/>
     <w:rsid w:val="00821641"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00845A3B"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="0085659F"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00863DB3"/>
     <w:rsid w:val="00864BDF"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008725BB"/>
+    <w:rsid w:val="00874255"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008822B3"/>
     <w:rsid w:val="008838BD"/>
+    <w:rsid w:val="00887944"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00894794"/>
     <w:rsid w:val="008951AF"/>
+    <w:rsid w:val="008958F9"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
+    <w:rsid w:val="008A42B6"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B71BB"/>
+    <w:rsid w:val="008B7981"/>
+    <w:rsid w:val="008C274B"/>
     <w:rsid w:val="008C334C"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D2C61"/>
+    <w:rsid w:val="008D4F94"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E4F54"/>
+    <w:rsid w:val="008E5DD5"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E7586"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F6A0E"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="009126DF"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00920660"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009355ED"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00964690"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00984F40"/>
     <w:rsid w:val="0099298B"/>
+    <w:rsid w:val="00993E35"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C1BB1"/>
     <w:rsid w:val="009C3BF2"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D6FD3"/>
+    <w:rsid w:val="009E081D"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F08B4"/>
+    <w:rsid w:val="009F0D4C"/>
     <w:rsid w:val="009F1E0A"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1047B"/>
     <w:rsid w:val="00A23326"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47E03"/>
+    <w:rsid w:val="00A511B4"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A53697"/>
+    <w:rsid w:val="00A53B78"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A5610A"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A66571"/>
+    <w:rsid w:val="00A706F1"/>
+    <w:rsid w:val="00A80257"/>
+    <w:rsid w:val="00A802F3"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81A05"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A902A7"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A93151"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA4EC6"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB11D9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE0524"/>
     <w:rsid w:val="00AE4A10"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF0422"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B219EF"/>
+    <w:rsid w:val="00B26DF6"/>
+    <w:rsid w:val="00B3000F"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
+    <w:rsid w:val="00B35E57"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41578"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B4223D"/>
     <w:rsid w:val="00B45414"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B4787B"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B743E1"/>
+    <w:rsid w:val="00B75C0A"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA0A6C"/>
     <w:rsid w:val="00BA43CD"/>
     <w:rsid w:val="00BA49C9"/>
+    <w:rsid w:val="00BA7A96"/>
     <w:rsid w:val="00BB39CD"/>
+    <w:rsid w:val="00BB5F55"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB79DC"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD15AA"/>
     <w:rsid w:val="00BD47DF"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF01EC"/>
+    <w:rsid w:val="00BF2A61"/>
     <w:rsid w:val="00C01C5B"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1370C"/>
+    <w:rsid w:val="00C2127C"/>
+    <w:rsid w:val="00C23CCB"/>
+    <w:rsid w:val="00C405E0"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C47D68"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61234"/>
     <w:rsid w:val="00C616A6"/>
+    <w:rsid w:val="00C62A9E"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4023"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA71B5"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB17A3"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC0C2D"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1B31"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD011D"/>
+    <w:rsid w:val="00CD27FC"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE7CFE"/>
+    <w:rsid w:val="00CF2722"/>
+    <w:rsid w:val="00CF49C6"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D17611"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D4033E"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D518DD"/>
+    <w:rsid w:val="00D52B8A"/>
     <w:rsid w:val="00D67F02"/>
+    <w:rsid w:val="00D737B6"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D946EE"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB0679"/>
+    <w:rsid w:val="00DB26F7"/>
     <w:rsid w:val="00DB70FA"/>
     <w:rsid w:val="00DC54EC"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE07FA"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE7B4E"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF6B03"/>
     <w:rsid w:val="00E01CD5"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E065BC"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E124C1"/>
+    <w:rsid w:val="00E158EE"/>
+    <w:rsid w:val="00E15A9F"/>
     <w:rsid w:val="00E21B80"/>
+    <w:rsid w:val="00E24411"/>
+    <w:rsid w:val="00E27B72"/>
+    <w:rsid w:val="00E3744E"/>
     <w:rsid w:val="00E40790"/>
     <w:rsid w:val="00E41CA8"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E5399A"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E63D43"/>
+    <w:rsid w:val="00E671B4"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7388E"/>
+    <w:rsid w:val="00E764C7"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E96C51"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA0823"/>
     <w:rsid w:val="00EA0CF7"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA1E00"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB28B1"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC4ECE"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF2973"/>
+    <w:rsid w:val="00EF7965"/>
+    <w:rsid w:val="00F12EC2"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F3376F"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F3640D"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F55002"/>
     <w:rsid w:val="00F62183"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93459"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB40FD"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB7E8D"/>
+    <w:rsid w:val="00FC4F0A"/>
     <w:rsid w:val="00FC695C"/>
+    <w:rsid w:val="00FD1A25"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="03872EE2"/>
+    <w:rsid w:val="1F2D8D8C"/>
+    <w:rsid w:val="1F59E37C"/>
+    <w:rsid w:val="2AE17D06"/>
+    <w:rsid w:val="36889115"/>
+    <w:rsid w:val="36FA2E23"/>
+    <w:rsid w:val="41B7D39C"/>
+    <w:rsid w:val="44E2FF24"/>
+    <w:rsid w:val="4E28D535"/>
+    <w:rsid w:val="5FC548ED"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7C642603"/>
+    <w:rsid w:val="7E3357A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{9DE911FB-86B7-440A-9A72-F60C1F46268C}"/>
+  <w15:docId w15:val="{79D19389-29F1-41C5-8885-74BD5BE37AA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10891,51 +19260,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -11045,53 +19414,52 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="25"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
@@ -12333,51 +20701,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="26"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -12505,108 +20873,176 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00920660"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00920660"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00176F11"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00176F11"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002102BC"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="002373BB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="002373BB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="002373BB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw262335212">
+    <w:name w:val="scxw262335212"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="002373BB"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00920660"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00920660"/>
+    <w:semiHidden/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
-[...3 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00920660"/>
     <w:rPr>
-      <w:b/>
-[...12 lines deleted...]
-      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -12654,51 +21090,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1802459858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-word-edit.officeapps.live.com/we/wordeditorframe.aspx?ui=sv&amp;rs=sv-SE&amp;wopisrc=https%3A%2F%2Fvgregion.sharepoint.com%2Fsites%2Fsy-nu-sty-stralskydd-nu%2F_vti_bin%2Fwopi.ashx%2Ffiles%2F6be7a022f6be4e999c6f0ba22e4313eb&amp;wdenableroaming=1&amp;mscc=1&amp;hid=075733A2-C043-2001-6555-F0AB95D35E8F.0&amp;uih=sharepointcom&amp;wdlcid=sv&amp;jsapi=1&amp;jsapiver=v2&amp;corrid=4fa9cf59-d59d-6689-3f98-140f4c84a61f&amp;usid=4fa9cf59-d59d-6689-3f98-140f4c84a61f&amp;newsession=1&amp;sftc=1&amp;hfto=1787298027959.3&amp;uihit=docaspx&amp;muv=1&amp;ats=PairwiseBroker&amp;cac=1&amp;sams=1&amp;mtf=1&amp;sfp=1&amp;sdp=1&amp;hch=1&amp;hwfh=1&amp;dchat=1&amp;sc=%7B%22pmo%22%3A%22https%3A%2F%2Fvgregion.sharepoint.com%22%2C%22pmshare%22%3Atrue%7D&amp;wdorigin=ItemsView&amp;ctp=LeastProtected&amp;rct=Normal&amp;wdhostclicktime=1787298027933&amp;afdflight=27&amp;csiro=1&amp;instantedit=1&amp;wopicomplete=1&amp;wdredirectionreason=Unified_SingleFlush" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12993,72 +21429,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11115</Characters>
+  <Pages>13</Pages>
+  <Words>3078</Words>
+  <Characters>16314</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13186</CharactersWithSpaces>
+  <CharactersWithSpaces>19354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>SPECT-CT undersökning på Discovery SPECT-CT</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>167</revision>
-  <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
+  <revision>228</revision>
+  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>